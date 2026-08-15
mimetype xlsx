--- v0 (2026-07-07)
+++ v1 (2026-08-15)
@@ -2,125 +2,119 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://euema-my.sharepoint.com/personal/ausra_saveikiene_ema_europa_eu/Documents/Documents/Desktop/01. L Drive/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://euema-my.sharepoint.com/personal/benedicte_cappelli_ema_europa_eu/Documents/HomeDrive/My Documents/Additional monitoring/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DC5159F4-708B-44AA-9FFB-539B6FECB701}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="52" documentId="13_ncr:1_{EFBD4A17-906C-4787-A259-5E7AF51FD7F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E93118E9-DC1C-4515-B590-C5393D084B6D}"/>
   <bookViews>
-    <workbookView xWindow="-165" yWindow="-165" windowWidth="29130" windowHeight="15810" tabRatio="599" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="599" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Additional monitoring list" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Additional monitoring list'!$A$21:$F$438</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Additional monitoring list'!$A$1:$F$441</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Additional monitoring list'!$A$21:$F$442</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Additional monitoring list'!$A$1:$F$445</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Additional monitoring list'!$21:$21</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2265" uniqueCount="1595">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2278" uniqueCount="1519">
   <si>
     <t>List of medicinal products under additional monitoring</t>
   </si>
   <si>
     <t>Related Information:</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Reason (s) on list</t>
   </si>
   <si>
     <t>Authorised under exceptional circumstances</t>
   </si>
   <si>
     <t>Genzyme Europe B.V.</t>
   </si>
   <si>
     <t>New active substance</t>
   </si>
   <si>
     <t>Atriance</t>
   </si>
   <si>
     <t>Nelarabine</t>
   </si>
   <si>
     <t>Benlysta</t>
   </si>
   <si>
-    <t xml:space="preserve">Belimumab   </t>
-[...1 lines deleted...]
-  <si>
     <t>Glaxo Group Ltd</t>
   </si>
   <si>
-    <t xml:space="preserve">AstraZeneca AB </t>
-[...1 lines deleted...]
-  <si>
     <t>Ceplene</t>
   </si>
   <si>
     <t>Histamine dihydrochloride</t>
   </si>
   <si>
     <t>Elaprase</t>
   </si>
   <si>
     <t>Idursulfase</t>
   </si>
   <si>
     <t>Evoltra</t>
   </si>
   <si>
     <t>Clofarabine</t>
   </si>
   <si>
     <t>Novartis Europharm Limited</t>
   </si>
   <si>
     <t>Firdapse</t>
   </si>
   <si>
     <t>Amifampridine</t>
@@ -140,53 +134,50 @@
   <si>
     <t>http://www.ema.europa.eu/ema/index.jsp?curl=pages/medicines/human/medicines/002596/human_med_001666.jsp&amp;mid=WC0b01ac058001d124</t>
   </si>
   <si>
     <t>Increlex</t>
   </si>
   <si>
     <t>Mecasermin</t>
   </si>
   <si>
     <t>Ipsen Pharma</t>
   </si>
   <si>
     <t>Lojuxta</t>
   </si>
   <si>
     <t>Lomitapide</t>
   </si>
   <si>
     <t>Novo Nordisk A/S</t>
   </si>
   <si>
     <t>Revestive</t>
   </si>
   <si>
-    <t xml:space="preserve">Teduglutide    </t>
-[...1 lines deleted...]
-  <si>
     <t>Amgen Europe B.V.</t>
   </si>
   <si>
     <t>Vedrop</t>
   </si>
   <si>
     <t>Tocofersolan d-alpha tocopheryl polyethylene glycol succinate</t>
   </si>
   <si>
     <t>Vyndaqel</t>
   </si>
   <si>
     <t>Tafamidis</t>
   </si>
   <si>
     <t>New active substance, authorised under exceptional circumstances</t>
   </si>
   <si>
     <t>Orphacol</t>
   </si>
   <si>
     <t>Cholic acid</t>
   </si>
   <si>
     <t>Laboratoires CTRS</t>
@@ -230,411 +221,318 @@
   <si>
     <t>January 2014</t>
   </si>
   <si>
     <t>Hydroxyethyl starch</t>
   </si>
   <si>
     <t>Hydroxyethyl starch (HES)-containing medicinal products (For full list see Annex V)</t>
   </si>
   <si>
     <t>Various (For full list see Annex V)</t>
   </si>
   <si>
     <t>Sylvant</t>
   </si>
   <si>
     <t>Siltuximab</t>
   </si>
   <si>
     <t>Janssen-Cilag International NV</t>
   </si>
   <si>
     <t>June 2014</t>
   </si>
   <si>
-    <t xml:space="preserve">Vimizim </t>
-[...1 lines deleted...]
-  <si>
     <t>Elosulfase alfa</t>
   </si>
   <si>
     <t>Revlimid</t>
   </si>
   <si>
     <t>Lenalidomide</t>
   </si>
   <si>
     <t>December 2014</t>
   </si>
   <si>
     <t>Ketoconazole</t>
   </si>
   <si>
     <t>January 2015</t>
   </si>
   <si>
-    <t xml:space="preserve">Scenesse </t>
-[...1 lines deleted...]
-  <si>
     <t>Afamelanotide</t>
   </si>
   <si>
-    <t xml:space="preserve">Clinuvel UK Limited </t>
-[...1 lines deleted...]
-  <si>
     <t>Valproate and related substances (sodium valproate, valproic acid, valproate semisodium, valpromide-containing medicinal products) (For full list of products see Annex XIII)</t>
   </si>
   <si>
     <t>Sodium valproate, valproic acid, valproate semisodium, valpromide</t>
   </si>
   <si>
     <t>Various (For full list see Annex XIII)</t>
   </si>
   <si>
-    <t xml:space="preserve">Novartis Europharm Limited </t>
-[...1 lines deleted...]
-  <si>
     <t>April 2015</t>
   </si>
   <si>
     <t>Mysimba</t>
   </si>
   <si>
     <t>Naltrexone / bupropion</t>
   </si>
   <si>
-    <t xml:space="preserve">Orexigen Therapeutics Ireland Limited </t>
-[...4 lines deleted...]
-  <si>
     <t>May 2015</t>
   </si>
   <si>
     <t>Thiosix</t>
   </si>
   <si>
     <t>Tioguanin</t>
   </si>
   <si>
     <t>Teva Nederland B.V.</t>
   </si>
   <si>
     <t>Daiichi Sankyo Europe GmbH</t>
   </si>
   <si>
     <t>Eli Lilly Nederland B.V.</t>
   </si>
   <si>
     <t>September 2015</t>
   </si>
   <si>
-    <t xml:space="preserve">Intuniv  </t>
-[...1 lines deleted...]
-  <si>
     <t>Guanfacine</t>
   </si>
   <si>
     <t>Kanuma</t>
   </si>
   <si>
     <t>Sebelipase alfa</t>
   </si>
   <si>
     <t>Raxone</t>
   </si>
   <si>
     <t>Idebenone</t>
   </si>
   <si>
-    <t xml:space="preserve">Strensiq </t>
-[...1 lines deleted...]
-  <si>
     <t>Asfotase alfa</t>
   </si>
   <si>
-    <t xml:space="preserve">Alexion Europe SAS </t>
-[...1 lines deleted...]
-  <si>
     <t>Alexion Europe SAS</t>
   </si>
   <si>
     <t>November 2015</t>
   </si>
   <si>
     <t>Obizur</t>
   </si>
   <si>
     <t>Susoctocog alfa</t>
   </si>
   <si>
-    <t xml:space="preserve">Baxalta Innovations GmbH </t>
-[...1 lines deleted...]
-  <si>
     <t>AstraZeneca AB</t>
   </si>
   <si>
     <t>Blincyto</t>
   </si>
   <si>
     <t>Blinatumomab</t>
   </si>
   <si>
     <t>December 2015</t>
   </si>
   <si>
     <t>Not available</t>
   </si>
   <si>
     <t>April 2016</t>
   </si>
   <si>
-    <t xml:space="preserve">Wakix   </t>
-[...1 lines deleted...]
-  <si>
     <t>Pitolisant hydrochloride</t>
   </si>
   <si>
-    <t xml:space="preserve">Bioprojet Pharma </t>
-[...1 lines deleted...]
-  <si>
     <t>May 2016</t>
   </si>
   <si>
     <t>Cidofovir 75 mg/ml Concentrate for Solution for Infusion</t>
   </si>
   <si>
     <t>Cidofovir</t>
   </si>
   <si>
     <t>Emcure Pharma UK Limited</t>
   </si>
   <si>
     <t>June 2016</t>
   </si>
   <si>
     <t>http://www.mhra.gov.uk/home/groups/spcpil/documents/spcpil/con1466141046287.pdf</t>
   </si>
   <si>
     <t>https://docetp.mpa.se/LMF/Jaydess%20intrauterine%20delivery%20system%20ENG%20SmPC.doc</t>
   </si>
   <si>
     <t>http://db.cbg-meb.nl/IB-teksten/h114681.pdf</t>
   </si>
   <si>
     <t>Pandemic influenza vaccine (H5N1) (live attenuated, nasal)</t>
   </si>
   <si>
     <t>Strimvelis</t>
   </si>
   <si>
     <t>Autologous CD34+ enriched cell fraction that contains CD34+ cells transduced with retroviral vector that encodes for the human ADA cDNA sequence</t>
   </si>
   <si>
     <t>Conditional authorisation</t>
   </si>
   <si>
     <t>Influenza vaccine (split virion, inactivated)</t>
   </si>
   <si>
-    <t xml:space="preserve">New active substance </t>
-[...1 lines deleted...]
-  <si>
     <t>Gedeon Richter Plc.</t>
   </si>
   <si>
     <t>STADA Arzneimittel AG</t>
-  </si>
-[...12 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">1 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>PASS: Post-authorisation safety study. A PASS is defined in Article 1(15) of Directive 2001/83/EC as any study relating to an authorised medicinal product conducted with the aim of identifying, characterising or quantifying a safety hazard, confirming the safety profile of the medicinal product, or of measuring the effectiveness of risk management measures.</t>
     </r>
   </si>
   <si>
     <t>Celltrion Healthcare Hungary Kft.</t>
   </si>
   <si>
-    <t xml:space="preserve">Authorised under exceptional circumstances </t>
-[...1 lines deleted...]
-  <si>
     <t>Rituximab</t>
   </si>
   <si>
     <t>Adalimumab</t>
   </si>
   <si>
     <t>April 2017</t>
   </si>
   <si>
-    <t xml:space="preserve">Bayer AG </t>
-[...1 lines deleted...]
-  <si>
     <t>Chenodeoxycholic acid</t>
   </si>
   <si>
     <t>May 2017</t>
   </si>
   <si>
     <t>Dinutuximab beta</t>
   </si>
   <si>
     <t>June 2017</t>
   </si>
   <si>
-    <t xml:space="preserve">Brineura </t>
-[...1 lines deleted...]
-  <si>
     <t>Cerliponase alfa</t>
   </si>
   <si>
     <t>BioMarin International Limited</t>
   </si>
   <si>
-    <t xml:space="preserve">Refixia </t>
-[...4 lines deleted...]
-  <si>
     <t>Pandemic influenza vaccine H5N1 AstraZeneca</t>
   </si>
   <si>
     <t>EUSA Pharma (UK) Limited</t>
   </si>
   <si>
     <t>Baxalta Innovations GmbH</t>
   </si>
   <si>
     <t>Jaydess (also known in some EU countries as Fleree)</t>
   </si>
   <si>
     <t>January 2018</t>
   </si>
   <si>
     <t>Adynovi</t>
   </si>
   <si>
     <t>Rurioctocog alfa pegol</t>
   </si>
   <si>
     <t>Roche Registration GmbH</t>
   </si>
   <si>
     <t>April 2018</t>
   </si>
   <si>
     <t>Lamzede</t>
   </si>
   <si>
     <t>Velmanase alfa</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Chiesi Farmaceutici S.p.A. </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">New active substance and </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>new biological</t>
     </r>
   </si>
   <si>
     <r>
       <t>PASS</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-  <si>
     <t>Merck Sharp &amp; Dohme B.V.</t>
   </si>
   <si>
     <t>Gilead Sciences Ireland UC</t>
   </si>
   <si>
     <t>New active substance, conditional marketing authorisation</t>
   </si>
   <si>
     <t>AbbVie Deutschland GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t>Incyte Biosciences Distribution B.V.</t>
   </si>
   <si>
     <t>Chiesi Farmaceutici S.p.A.</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>Myalepta</t>
   </si>
   <si>
     <t>Metreleptin</t>
@@ -642,53 +540,50 @@
   <si>
     <t>Pfizer Europa MA EEG</t>
   </si>
   <si>
     <t>Conditional marketing authorisation</t>
   </si>
   <si>
     <t>Pfizer Europe MA EEIG</t>
   </si>
   <si>
     <t>Alnylam Netherlands B.V.</t>
   </si>
   <si>
     <t>Yescarta</t>
   </si>
   <si>
     <t>Kite Pharma EU B.V.</t>
   </si>
   <si>
     <t>Axicabtagene ciloleucel</t>
   </si>
   <si>
     <t>Kymriah</t>
   </si>
   <si>
-    <t xml:space="preserve">Tisagenlecleucel </t>
-[...1 lines deleted...]
-  <si>
     <t>Mepsevii</t>
   </si>
   <si>
     <t>Ultragenyx Germany GmbH</t>
   </si>
   <si>
     <t>Vestronidase alfa</t>
   </si>
   <si>
     <t>Pierre Fabre Medicament</t>
   </si>
   <si>
     <t>Pegfilgrastim</t>
   </si>
   <si>
     <t>New active substance, new biological</t>
   </si>
   <si>
     <t>December 2018</t>
   </si>
   <si>
     <t>Orchard Therapeutics (Netherlands) B.V.</t>
   </si>
   <si>
     <t>EUSA Pharma (Netherlands) B.V.</t>
@@ -732,59 +627,53 @@
   <si>
     <t>Waylivra</t>
   </si>
   <si>
     <t>Volanesorsen</t>
   </si>
   <si>
     <t>Akcea Therapeutics Ireland Limited</t>
   </si>
   <si>
     <t>Trivalent Influenza Vaccine</t>
   </si>
   <si>
     <t>Sanofi Pasteur</t>
   </si>
   <si>
     <t>June 2019</t>
   </si>
   <si>
     <t>Esperoct</t>
   </si>
   <si>
     <t>Turoctocog alfa pegol</t>
   </si>
   <si>
-    <t xml:space="preserve">New biological </t>
-[...1 lines deleted...]
-  <si>
     <t>Luxturna</t>
   </si>
   <si>
-    <t xml:space="preserve">Voretigene neparvovec </t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/luxturna-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>September 2019</t>
   </si>
   <si>
     <t>Giapreza</t>
   </si>
   <si>
     <t>Angiotensin II acetate</t>
   </si>
   <si>
     <t>VITRAKVI</t>
   </si>
   <si>
     <t>Larotrectinib</t>
   </si>
   <si>
     <t>Bayer AG</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/dectova-epar-product-information_en.pdf</t>
@@ -795,98 +684,80 @@
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/giapreza-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/ondexxya-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/waylivra-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Active substance (s)</t>
   </si>
   <si>
     <t>Marketing authorisation holder (s)</t>
   </si>
   <si>
     <t>Link to product information</t>
   </si>
   <si>
     <t>Date of inclusion</t>
   </si>
   <si>
     <t>January 2020</t>
   </si>
   <si>
-    <t xml:space="preserve">	Janssen-Cilag International NV</t>
-[...1 lines deleted...]
-  <si>
     <t>UCB Pharma S.A.</t>
   </si>
   <si>
     <t>Lemtrada</t>
   </si>
   <si>
     <t>Alemtuzumab</t>
   </si>
   <si>
-    <t xml:space="preserve">	Sanofi Belgium</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/lemtrada-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">	Merck Sharp &amp; Dohme B.V.</t>
-[...1 lines deleted...]
-  <si>
     <t>Theramex Ireland Limited</t>
   </si>
   <si>
-    <t xml:space="preserve">	Pfizer Europe MA EEIG</t>
-[...1 lines deleted...]
-  <si>
     <t>Human Medicines Division</t>
   </si>
   <si>
     <t>May 2020</t>
   </si>
   <si>
     <t>Zolgensma</t>
   </si>
   <si>
-    <t>Onasemnogene abeparvovec</t>
-[...1 lines deleted...]
-  <si>
     <t>Seqirus Netherlands B.V.</t>
   </si>
   <si>
     <t>Mylan IRE Healthcare Limited</t>
   </si>
   <si>
-    <t xml:space="preserve">Recordati Rare Diseases </t>
-[...1 lines deleted...]
-  <si>
     <t>Leadiant GmbH</t>
   </si>
   <si>
     <t>Astellas Pharma Europe B.V.</t>
   </si>
   <si>
     <t>Instituto Grifols S.A.</t>
   </si>
   <si>
     <t>bevacizumab</t>
   </si>
   <si>
     <t>Samsung Bioepis NL B.V.</t>
   </si>
   <si>
     <t>August 2020</t>
   </si>
   <si>
     <t>Zercepac</t>
   </si>
   <si>
     <t>trastuzumab</t>
   </si>
   <si>
     <t>New Biological, New active substance</t>
@@ -1005,71 +876,59 @@
   <si>
     <t>REKAMBYS</t>
   </si>
   <si>
     <t>rilpivirine</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/rekambys-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Conditional marketing authorisation / New active substance an new biological/ PASS¹</t>
   </si>
   <si>
     <t>January 2021</t>
   </si>
   <si>
     <t>ELZONRIS</t>
   </si>
   <si>
     <t>tagraxofusp</t>
   </si>
   <si>
     <t>Stemline Therapeutics B.V.</t>
   </si>
   <si>
-    <t>Dovprela (previuosly known as Pretomanid FGK)</t>
-[...1 lines deleted...]
-  <si>
     <t>trastuzumab deruxtecan</t>
   </si>
   <si>
     <t>Enhertu</t>
   </si>
   <si>
     <t>New active substance and new biological,Authorised under exceptional circumstances</t>
   </si>
   <si>
-    <t>February 2021</t>
-[...7 lines deleted...]
-  <si>
     <t>New active substance, Conditional marketing authorisation</t>
   </si>
   <si>
     <t>For the UK, as from 1st January 2021, EU Law applies only to the territory of Northern Ireland (NI) to the extent foreseen in the Protocol on Ireland/NI</t>
   </si>
   <si>
     <t>April 2021</t>
   </si>
   <si>
     <t>NEXPOVIO</t>
   </si>
   <si>
     <t>selinexor</t>
   </si>
   <si>
     <t>Karyopharm Europe GmbH</t>
   </si>
   <si>
     <t>Pemazyre</t>
   </si>
   <si>
     <t>pemigatinib</t>
   </si>
   <si>
     <t>Ontozry</t>
@@ -1110,385 +969,284 @@
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/evkeeza-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>July 2021</t>
   </si>
   <si>
     <t>Bylvay</t>
   </si>
   <si>
     <t>Odevixibat</t>
   </si>
   <si>
     <t>Klisyri</t>
   </si>
   <si>
     <t>Tirbanibulin</t>
   </si>
   <si>
     <t>Almirall, S.A.</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/klisyri-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t>Verquvo</t>
-[...4 lines deleted...]
-  <si>
     <t>Orylmyte</t>
   </si>
   <si>
     <t>Allergen extract from house dust mites (Dermatophagoides pteronyssinus and Dermatophagoides farinae)</t>
   </si>
   <si>
     <t>Stallergenes</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-  <si>
     <t>September 2021</t>
   </si>
   <si>
     <t>Abecma</t>
   </si>
   <si>
     <t>idecabtagene vicleucel</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/abecma-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t>bimekizumab</t>
-[...7 lines deleted...]
-  <si>
     <t>Spikevax (previously COVID-19 Vaccine Moderna)</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/spikevax-previously-covid-19-vaccine-moderna-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t>Chenodeoxycholic acid Leadiant (previously known as Chenodeoxycholic acid sigma-tau)</t>
-[...1 lines deleted...]
-  <si>
     <t>Tafasitamab</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/minjuvi-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Voxzogo</t>
   </si>
   <si>
     <t>vosoritide</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/voxzogo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/bylvay-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/elzonris-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/enhertu-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/jemperli-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/nexpovio-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/pemazyre-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t>https://www.ema.europa.eu/en/documents/product-information/retsevmo-epar-product-information_en.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/rozlytrek-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/tecartus-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t>https://www.ema.europa.eu/en/documents/product-information/verquvo-epar-product-information_en.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/zolgensma-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">New active substance and new biological </t>
-[...1 lines deleted...]
-  <si>
     <t>Minjuvi</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/adynovi-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Takeda Pharmaceuticals International AG Ireland Branch</t>
   </si>
   <si>
     <t>Hukyndra</t>
   </si>
   <si>
     <t>November 2021</t>
   </si>
   <si>
     <t>Libmyris</t>
   </si>
   <si>
-    <t xml:space="preserve"> Adalimumab</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/koselugo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Brukinsa</t>
   </si>
   <si>
-    <t xml:space="preserve"> zanubrutinib</t>
-[...1 lines deleted...]
-  <si>
     <t>BeiGene Ireland Limited</t>
   </si>
   <si>
     <t>QINLOCK</t>
   </si>
   <si>
     <t>ripretinib</t>
   </si>
   <si>
     <t>Deciphera Pharmaceuticals (Netherlands) B.V.</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/qinlock-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Angelini Pharma S.p.A</t>
   </si>
   <si>
     <t>Trodelvy</t>
   </si>
   <si>
     <t>sacituzumab govitecan</t>
   </si>
   <si>
     <t>December 2021</t>
   </si>
   <si>
     <t>Artesunate Amivas</t>
   </si>
   <si>
-    <t xml:space="preserve"> artesunate</t>
-[...1 lines deleted...]
-  <si>
     <t>Amivas Ireland Ltd</t>
   </si>
   <si>
     <t>January 2022</t>
   </si>
   <si>
     <t>Nuvaxovid</t>
   </si>
   <si>
     <t>SARS-CoV-2 recombinant spike protein</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/nuvaxovid-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>pegcetacoplan</t>
   </si>
   <si>
-    <t xml:space="preserve">	
-[...2 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/aspaveli-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Vaxneuvance</t>
   </si>
   <si>
     <t>pneumococcal polysaccharide</t>
   </si>
   <si>
     <t>Cibinqo</t>
   </si>
   <si>
     <t>abrocitinib</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/cibinqo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Rybrevant</t>
   </si>
   <si>
     <t>Amivantamab</t>
   </si>
   <si>
     <t>LUMYKRAS</t>
   </si>
   <si>
     <t>sotorasib</t>
   </si>
   <si>
     <t>Aspaveli</t>
   </si>
   <si>
     <t>Percolozin</t>
   </si>
   <si>
     <t>enoxaparin sodium</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Colevance</t>
   </si>
   <si>
     <t>Choriongonadotrophin Genevrier</t>
   </si>
   <si>
-    <t xml:space="preserve">chorionic gonadotropin </t>
-[...1 lines deleted...]
-  <si>
     <t>Laboratoires Genévrier</t>
   </si>
   <si>
     <t>Lonapegsomatropin</t>
   </si>
   <si>
-    <t xml:space="preserve">	
-[...2 lines deleted...]
-  <si>
     <t>Tavneos</t>
   </si>
   <si>
     <t>avacopan</t>
   </si>
   <si>
-    <t xml:space="preserve">	
-[...2 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/voraxaze-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>SERB SAS</t>
   </si>
   <si>
     <t>glucarpidase</t>
   </si>
   <si>
     <t>Tecovirimat SIGA</t>
   </si>
   <si>
     <t>tecovirimat monohydrate</t>
   </si>
   <si>
     <t>Authorised under exceptional circumstances and new active substance</t>
   </si>
   <si>
-    <t xml:space="preserve">	
-[...2 lines deleted...]
-  <si>
     <t>Wegovy</t>
   </si>
   <si>
     <t>semaglutide</t>
   </si>
   <si>
-    <t xml:space="preserve">	
-[...2 lines deleted...]
-  <si>
     <t>Authorised under exceptional circumstances, new active substance and new biological</t>
   </si>
   <si>
-    <r>
-[...22 lines deleted...]
-  <si>
     <t>Paxlovid</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/paxlovid-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">	
-[...2 lines deleted...]
-  <si>
     <t>February 2022</t>
   </si>
   <si>
     <t>Voraxaze</t>
   </si>
   <si>
     <t>Vyepti</t>
   </si>
   <si>
     <t>H. Lundbeck A/S</t>
   </si>
   <si>
     <t>eptinezumab</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/artesunate-amivas-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/brukinsa-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/hukyndra-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/libmyris-epar-product-information_en.pdf</t>
@@ -1502,101 +1260,86 @@
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/trodelvy-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/vaxneuvance-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Ngenla</t>
   </si>
   <si>
     <t>somatrogon</t>
   </si>
   <si>
     <t>Oxbryta</t>
   </si>
   <si>
     <t>Voxelotor</t>
   </si>
   <si>
     <t>Saphnelo</t>
   </si>
   <si>
     <t>anifrolumab</t>
   </si>
   <si>
-    <t xml:space="preserve">	
-[...2 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/vyepti-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/rybrevant-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>elasomeran (formally COVID-19 mRNA Vaccine (nucleoside-modified))</t>
   </si>
   <si>
     <t>Kerendia</t>
   </si>
   <si>
     <t>finerenone</t>
   </si>
   <si>
-    <t xml:space="preserve">	
-[...2 lines deleted...]
-  <si>
     <t>Tepotinib hydrochloride monohydrate</t>
   </si>
   <si>
-    <t xml:space="preserve">	
-[...2 lines deleted...]
-  <si>
     <t>Apexxnar</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/apexxnar-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>pneumococcal polysaccharide conjugate vaccine (20-valent, adsorbed)</t>
   </si>
   <si>
     <t>Xembify</t>
   </si>
   <si>
     <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=7001176</t>
   </si>
   <si>
-    <t xml:space="preserve">Atgam </t>
-[...1 lines deleted...]
-  <si>
     <t>anti-human T-lymphocyte immunglobulin</t>
   </si>
   <si>
     <t>Pfizer Pharma GmbH</t>
   </si>
   <si>
     <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2613975</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/kerendia-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/ngenla-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/oxbryta-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/saphnelo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/wegovy-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Stimufend</t>
@@ -1679,77 +1422,50 @@
   <si>
     <t>daridorexant</t>
   </si>
   <si>
     <t>Idorsia Pharmaceuticals Deutschland GmbH</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/quviviq-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Orgovyx</t>
   </si>
   <si>
     <t>relugolix</t>
   </si>
   <si>
     <t>Myovant Sciences Ireland Limited</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/orgovyx-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Takeda Manufacturing Austria AG</t>
   </si>
   <si>
-    <t xml:space="preserve">Ultragenyx Germany GmbH </t>
-[...25 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/kimmtrak-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/lumykras-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/padcev-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/stimufend-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/tepmetko-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/vydura-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>CARVYKTI</t>
   </si>
   <si>
     <t>ciltacabtagene autoleucel</t>
   </si>
   <si>
     <t>Lunsumio</t>
@@ -1787,56 +1503,50 @@
   <si>
     <t>avalglucosidase alfa</t>
   </si>
   <si>
     <t>Zokinvy</t>
   </si>
   <si>
     <t>Lonafarnib</t>
   </si>
   <si>
     <t>Upstaza</t>
   </si>
   <si>
     <t>Eladocagene exuparvovec</t>
   </si>
   <si>
     <t>PTC Therapeutics International Limited</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/yselty-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/sondelbay-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">smallpox and monkeypox vaccine (Live Modified Vaccinia Virus Ankara)  </t>
-[...4 lines deleted...]
-  <si>
     <t>ENOXAPARINE LEDRAXEN</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>VENIPHARM</t>
   </si>
   <si>
     <t>Cevenfacta</t>
   </si>
   <si>
     <t>eptacog beta (activated)</t>
   </si>
   <si>
     <t>Laboratoire français du Fractionnement et des Biotechnologies</t>
   </si>
   <si>
     <t>Vyvgart</t>
   </si>
   <si>
     <t>efgartigimod alfa</t>
   </si>
   <si>
     <t>argenx BV</t>
@@ -1868,227 +1578,182 @@
   <si>
     <t>Scemblix</t>
   </si>
   <si>
     <t>asciminib</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/scemblix-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Ranivisio</t>
   </si>
   <si>
     <t>ranibizumab</t>
   </si>
   <si>
     <t>Midas Pharma GmbH</t>
   </si>
   <si>
     <t>Vabysmo</t>
   </si>
   <si>
     <t>Faricimab</t>
   </si>
   <si>
-    <t xml:space="preserve">	Roche Registration GmbH</t>
-[...1 lines deleted...]
-  <si>
     <t>Opdualag</t>
   </si>
   <si>
     <t>nivolumab/relatlimab</t>
   </si>
   <si>
-    <t xml:space="preserve">	Bristol Myers Squibb Pharma EEIG</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/opdualag-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>NULIBRY</t>
   </si>
   <si>
     <t>fosdenopterin</t>
   </si>
   <si>
     <t>Mounjaro</t>
   </si>
   <si>
-    <t xml:space="preserve">	tirzepatide</t>
-[...1 lines deleted...]
-  <si>
     <t>Lupkynis</t>
   </si>
   <si>
     <t>voclosporin</t>
   </si>
   <si>
-    <t xml:space="preserve">	Otsuka Pharmaceutical Netherlands B.V.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/lupkynis-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Amvuttra</t>
   </si>
   <si>
     <t>vutrisiran</t>
   </si>
   <si>
-    <t xml:space="preserve">Tezspire </t>
-[...1 lines deleted...]
-  <si>
     <t>tezepelumab</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/tezspire-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>NADROPARINE CALCIQUE ASPEN</t>
   </si>
   <si>
     <t>nadroparin calcium</t>
   </si>
   <si>
-    <t xml:space="preserve">ASPEN PHARMA TRADING LIMITED </t>
-[...1 lines deleted...]
-  <si>
     <t>Laboratoires Delbert</t>
   </si>
   <si>
     <t>Beyfortus</t>
   </si>
   <si>
-    <t xml:space="preserve">	nirsevimab</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/beyfortus-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Ximluci</t>
   </si>
   <si>
-    <t xml:space="preserve">	ranibizumab</t>
-[...1 lines deleted...]
-  <si>
     <t>mitapivat</t>
   </si>
   <si>
     <t>Pyrukynd</t>
   </si>
   <si>
-    <t xml:space="preserve">	Agios Netherlands B.V.</t>
-[...1 lines deleted...]
-  <si>
     <t>LIVTENCITY</t>
   </si>
   <si>
-    <t xml:space="preserve">	maribavir</t>
-[...1 lines deleted...]
-  <si>
     <t>Enjaymo</t>
   </si>
   <si>
-    <t xml:space="preserve">	sutimlimab</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/enjaymo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>November 2022</t>
   </si>
   <si>
     <t>Yimmugo</t>
   </si>
   <si>
     <t>Biotest Pharma GmbH</t>
   </si>
   <si>
     <t>https://portal.dimdi.de/amguifree/am/docoutput/jpadocdisplay.xhtml?globalDocId=E9C019E2F641455FBDB3AF3C8E60006F&amp;directdisplay=true&amp;docid=1</t>
   </si>
   <si>
     <t>recently approved DCP with PEI = RMS (11.11.2022)</t>
   </si>
   <si>
     <t>Palforzia</t>
   </si>
   <si>
-    <t xml:space="preserve">	Aimmune Therapeutics Ireland Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/palforzia-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>PASS¹</t>
   </si>
   <si>
     <t>Qdenga</t>
   </si>
   <si>
     <t>dengue tetravalent vaccine (live, attenuated)</t>
   </si>
   <si>
     <t>Takeda GmbH</t>
   </si>
   <si>
     <t>Spevigo</t>
   </si>
   <si>
-    <t xml:space="preserve">	spesolimab</t>
-[...1 lines deleted...]
-  <si>
     <t>New active substance, new biological and Conditional marketing authorisation</t>
   </si>
   <si>
     <t>Pluvicto</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/pluvicto-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Locametz</t>
   </si>
   <si>
     <t>gozetotide</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/locametz-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">Livmarli </t>
-[...1 lines deleted...]
-  <si>
     <t>maralixibat chloride</t>
   </si>
   <si>
     <t>New active substance, Authorised under exceptional circumstances</t>
   </si>
   <si>
-    <t xml:space="preserve">	Mirum Pharmaceuticals International B.V.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/livmarli-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Eladynos</t>
   </si>
   <si>
     <t>abaloparatide</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/eladynos-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Ebvallo</t>
   </si>
   <si>
     <t>Tabelecleucel</t>
   </si>
   <si>
     <t>Zynlonta</t>
   </si>
   <si>
     <t>loncastuximab tesirine</t>
   </si>
   <si>
     <t>ADC Therapeutics (NL) B.V.</t>
@@ -2114,164 +1779,134 @@
   <si>
     <t>tremelimumab</t>
   </si>
   <si>
     <t>IMJUDO</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/imjudo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Hemgenix</t>
   </si>
   <si>
     <t>etranacogene dezaparvovec</t>
   </si>
   <si>
     <t>CSL Behring GmbH</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/hemgenix-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
-    <t>New active substance and New biological</t>
-[...1 lines deleted...]
-  <si>
     <t>BIMERVAX</t>
   </si>
   <si>
     <t>COVID-19 Vaccine (recombinant, adjuvanted)</t>
   </si>
   <si>
-    <t xml:space="preserve">	Hipra Human Health, S.L.U.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/bimervax-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Pombiliti</t>
   </si>
   <si>
     <t>cipaglucosidase alfa</t>
   </si>
   <si>
     <t>Amicus Therapeutics Europe Limited</t>
   </si>
   <si>
     <t>SOTYKTU</t>
   </si>
   <si>
     <t>deucravacitinib</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/sotyktu-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>BEKEMV</t>
   </si>
   <si>
     <t>eculizumab</t>
   </si>
   <si>
     <t>Amgen Technology (Ireland) UC</t>
   </si>
   <si>
     <t>Authorized under exceptional circumstances</t>
   </si>
   <si>
     <t>Vafseo</t>
   </si>
   <si>
-    <t xml:space="preserve">	vadadustat</t>
-[...4 lines deleted...]
-  <si>
     <t>ivosidenib</t>
   </si>
   <si>
     <t>Tibsovo</t>
   </si>
   <si>
-    <t xml:space="preserve">	Les Laboratoires Servier</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/tibsovo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Elfabrio</t>
   </si>
   <si>
     <t>pegunigalsidase alfa</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/elfabrio-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>May 2023</t>
   </si>
   <si>
-    <t>new active substance</t>
-[...1 lines deleted...]
-  <si>
     <t>Omvoh</t>
   </si>
   <si>
     <t>mirikizumab</t>
   </si>
   <si>
     <t>Epysqli</t>
   </si>
   <si>
-    <t xml:space="preserve">	eculizumab</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/epysqli-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Briumvi</t>
   </si>
   <si>
-    <t xml:space="preserve">	ublituximab</t>
-[...1 lines deleted...]
-  <si>
     <t>June 2023</t>
   </si>
   <si>
     <t>Arexvy</t>
   </si>
   <si>
-    <t xml:space="preserve">	Respiratory Syncytial Virus (RSV) vaccine (recombinant, adjuvanted)</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/arexvy-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>CAMZYOS</t>
   </si>
   <si>
     <t>mavacamten</t>
   </si>
   <si>
     <t>July 2023</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/carvykti-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/amvuttra-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/bekemv-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/cevenfacta-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/ebvallo-epar-product-information_en.pdf</t>
@@ -2321,192 +1956,156 @@
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/columvi-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>MC Pharma (EU) Limited</t>
   </si>
   <si>
     <t>Fondazione Telethon ETS</t>
   </si>
   <si>
     <t>Pylclari</t>
   </si>
   <si>
     <t>piflufolastat (18F)</t>
   </si>
   <si>
     <t>CURIUM PET France</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/pylclari-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>ZTALMY</t>
   </si>
   <si>
-    <t xml:space="preserve">	ganaxolone</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/ztalmy-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>AQUIPTA</t>
   </si>
   <si>
-    <t xml:space="preserve">	atogepant</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/aquipta-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>TALVEY</t>
   </si>
   <si>
     <t>talquetamab</t>
   </si>
   <si>
-    <t>Septermber 2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Abrysvo</t>
   </si>
   <si>
     <t>Respiratory syncytial virus vaccine (bivalent, recombinant)</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/abrysvo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Yesafili</t>
   </si>
   <si>
     <t>aflibercept</t>
   </si>
   <si>
     <t>Tyenne</t>
   </si>
   <si>
-    <t xml:space="preserve">	tocilizumab</t>
-[...4 lines deleted...]
-  <si>
     <t>Tevimbra</t>
   </si>
   <si>
-    <t xml:space="preserve">	tislelizumab</t>
-[...1 lines deleted...]
-  <si>
     <t>ORSERDU</t>
   </si>
   <si>
     <t>elacestrant</t>
   </si>
   <si>
     <t>Lyfnua</t>
   </si>
   <si>
-    <t xml:space="preserve">	gefapixant</t>
-[...1 lines deleted...]
-  <si>
     <t>Litfulo</t>
   </si>
   <si>
     <t>ritlecitinib</t>
   </si>
   <si>
     <t>Inaqovi</t>
   </si>
   <si>
     <t>decitabine / cedazuridine</t>
   </si>
   <si>
     <t>Enrylaze</t>
   </si>
   <si>
-    <t xml:space="preserve">	crisantaspase</t>
-[...4 lines deleted...]
-  <si>
     <t>Apretude</t>
   </si>
   <si>
-    <t xml:space="preserve">	ViiV Healthcare BV</t>
-[...1 lines deleted...]
-  <si>
     <t>Biosimilar Collaborations Ireland Limited</t>
   </si>
   <si>
     <t>Tyruko</t>
   </si>
   <si>
     <t>natalizumab</t>
   </si>
   <si>
     <t>Sandoz GmbH</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/tyruko-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Tepkinly</t>
   </si>
   <si>
     <t>epcoritamab</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/briumvi-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Neuraxpharm Pharmaceuticals, S.L.</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/atriance-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/benlysta-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">https://www.ema.europa.eu/en/documents/product-information/blincyto-epar-product-information_en.pdf </t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/brineura-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/camzyos-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/ceplene-epar-product-information_en.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.ema.europa.eu/en/documents/product-information/cerdelga-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/defitelio-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/elaprase-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/enrylaze-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/esperoct-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/evoltra-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/firdapse-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/human/referrals/hydroxyethyl-starch-solutions-infusion-0</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/imvanex-epar-product-information_en.pdf</t>
   </si>
@@ -2665,418 +2264,332 @@
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/zokinvy-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Jaypirca</t>
   </si>
   <si>
     <t>pirtobrutinib</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/jaypirca-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>VANFLYTA</t>
   </si>
   <si>
     <t>quizartinib</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/vanflyta-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Herwenda</t>
   </si>
   <si>
-    <t xml:space="preserve">	trastuzumab</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/herwenda-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Ebglyss</t>
   </si>
   <si>
     <t>lebrikizumab</t>
   </si>
   <si>
     <t>Almirall S.A.</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/ebglyss-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Yorvipath</t>
   </si>
   <si>
     <t>palopegteriparatide</t>
   </si>
   <si>
-    <t xml:space="preserve">	Ascendis Pharma Bone Diseases A/S</t>
-[...1 lines deleted...]
-  <si>
     <t>November 2023</t>
   </si>
   <si>
     <t>Zilbrysq</t>
   </si>
   <si>
     <t>zilucoplan</t>
   </si>
   <si>
     <t>Vueway</t>
   </si>
   <si>
     <t>gadopiclenol</t>
   </si>
   <si>
-    <t xml:space="preserve">	Bracco Imaging SPA</t>
-[...1 lines deleted...]
-  <si>
     <t>Veoza</t>
   </si>
   <si>
-    <t xml:space="preserve">	fezolinetant</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/veoza-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">	
-[...2 lines deleted...]
-  <si>
     <t>Guerbet</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>ELREXFIO</t>
   </si>
   <si>
     <t>elranatamab</t>
   </si>
   <si>
     <t>AGAMREE</t>
   </si>
   <si>
     <t>vamorolone</t>
   </si>
   <si>
-    <t xml:space="preserve">	Santhera Pharmaceuticals (Deutschland) GmbH</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/agamree-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Loargys</t>
   </si>
   <si>
     <t>pegzilarginase</t>
   </si>
   <si>
-    <t xml:space="preserve">	Immedica Pharma AB</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/loargys-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Rezzayo</t>
   </si>
   <si>
     <t>Rezafungin</t>
   </si>
   <si>
-    <t xml:space="preserve">	Mundipharma GmbH</t>
-[...4 lines deleted...]
-  <si>
     <t>Uzpruvo</t>
   </si>
   <si>
     <t>ustekinumab</t>
   </si>
   <si>
     <t>Rystiggo</t>
   </si>
   <si>
-    <t xml:space="preserve">	Rozanolixizumab</t>
-[...14 lines deleted...]
-  <si>
     <t>January 20247</t>
   </si>
   <si>
-    <t xml:space="preserve">	adagrasib</t>
-[...1 lines deleted...]
-  <si>
     <t>New active substance, Conditional Marketing Authorisation</t>
   </si>
   <si>
     <t>Krazati</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/zilbrysq-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/apretude-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/orserdu-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/yorvipath-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Omjjara</t>
   </si>
   <si>
     <t>momelotinib</t>
   </si>
   <si>
-    <t xml:space="preserve">	GlaxoSmithKline Trading Services Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>Skyclarys</t>
   </si>
   <si>
     <t>omaveloxolone</t>
   </si>
   <si>
     <t>Casgevy</t>
   </si>
   <si>
-    <t xml:space="preserve">	exagamglogene autotemcel</t>
-[...4 lines deleted...]
-  <si>
     <t>Velsipity</t>
   </si>
   <si>
     <t>etrasimod</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/velsipity-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t>New active substance, new biological and conditional marketing authorisation, PASS</t>
-[...1 lines deleted...]
-  <si>
     <t>April 2024</t>
   </si>
   <si>
     <t>Exblifep</t>
   </si>
   <si>
     <t>cefepime / enmetazobactam</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/exblifep-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Ryzneuta</t>
   </si>
   <si>
     <t>efbemalenograstim alfa</t>
   </si>
   <si>
     <t>Evive Biotechnology Ireland LTD</t>
   </si>
   <si>
     <t>Byooviz</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/byooviz-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>ZYNYZ</t>
   </si>
   <si>
     <t>retifanlimab</t>
   </si>
   <si>
-    <t xml:space="preserve">	Incyte Biosciences Distribution B.V.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/zynyz-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>May 2024</t>
   </si>
   <si>
     <t>Voydeya</t>
   </si>
   <si>
     <t>danicopan</t>
   </si>
   <si>
     <t>Pyzchiva</t>
   </si>
   <si>
-    <t xml:space="preserve">	Samsung Bioepis NL B.V.</t>
-[...1 lines deleted...]
-  <si>
     <t>Topiramate containing medicinal products in the European Union (For full list see Annex XV)</t>
   </si>
   <si>
     <t>topiramate</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/human/referrals/topiramate</t>
   </si>
   <si>
     <t>Incellipan</t>
   </si>
   <si>
-    <t xml:space="preserve">	Pandemic influenza vaccine (H5N1) (surface antigen, inactivated, adjuvanted, prepared in cell cultures)</t>
-[...1 lines deleted...]
-  <si>
     <t>New biological, Conditional Marketing authorisation</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/incellipan-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Filspari</t>
   </si>
   <si>
-    <t xml:space="preserve">	Sparsentan</t>
-[...1 lines deleted...]
-  <si>
     <t>Vifor France S.A.</t>
   </si>
   <si>
     <t>Celldemic</t>
   </si>
   <si>
-    <t xml:space="preserve">	Zoonotic influenza vaccine (H5N1) (surface antigen, inactivated, adjuvanted, prepared in cell cultures)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/celldemic-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Gonasi Set</t>
   </si>
   <si>
     <t>Chorionic gonadotrophin</t>
   </si>
   <si>
     <t>IBSA Farmaceutici Italia S.r.l.</t>
   </si>
   <si>
     <t>Jubbonti</t>
   </si>
   <si>
-    <t xml:space="preserve">	denosumab</t>
-[...1 lines deleted...]
-  <si>
     <t>Wyost</t>
   </si>
   <si>
     <t>denosumab</t>
   </si>
   <si>
     <t>Fabhalta</t>
   </si>
   <si>
     <t>iptacopan</t>
   </si>
   <si>
     <t>Awiqli</t>
   </si>
   <si>
     <t>insulin icodec</t>
   </si>
   <si>
-    <t xml:space="preserve">	Novo Nordisk A/S</t>
-[...1 lines deleted...]
-  <si>
     <t>Truqap</t>
   </si>
   <si>
     <t>capivasertib</t>
   </si>
   <si>
     <t>ALTUVOCT</t>
   </si>
   <si>
     <t>efanesoctocog alfa</t>
   </si>
   <si>
-    <t xml:space="preserve">	Swedish Orphan Biovitrum AB (publ)</t>
-[...1 lines deleted...]
-  <si>
     <t>Tofidence</t>
   </si>
   <si>
     <t>tocilizumab</t>
   </si>
   <si>
     <t>Biogen Netherlands B.V.</t>
   </si>
   <si>
     <t>Human normal Immunoglobulin</t>
   </si>
   <si>
     <t>Lytenava</t>
   </si>
   <si>
     <t>bevacizumab gamma</t>
   </si>
   <si>
     <t>Omlyclo</t>
   </si>
   <si>
     <t>Omalizumab</t>
   </si>
   <si>
     <t>Qalsody</t>
   </si>
   <si>
     <t>tofersen</t>
   </si>
   <si>
-    <t xml:space="preserve">	Biogen Netherlands B.V.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/awiqli-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/casgevy-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/elucirem-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/elrexfio-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/jubbonti-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/krazati-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/lytenava-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/omjjara-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/omlyclo-epar-product-information_en.pdf</t>
@@ -3096,583 +2609,445 @@
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/rystiggo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/skyclarys-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/ryzneuta-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/uzpruvo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/voydeya-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/vueway-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/wyost-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Wezenla</t>
   </si>
   <si>
-    <t>Ustekinumab</t>
-[...4 lines deleted...]
-  <si>
     <t>FRUZAQLA</t>
   </si>
   <si>
     <t>fruquintinib</t>
   </si>
   <si>
-    <t xml:space="preserve">	Takeda Pharmaceuticals International AG Ireland Branch</t>
-[...1 lines deleted...]
-  <si>
     <t>Obgemsa</t>
   </si>
   <si>
     <t>Vibegron</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">	PIERRE FABRE MEDICAMENT</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/obgemsa-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>JERAYGO</t>
   </si>
   <si>
     <t>aprocitentan</t>
   </si>
   <si>
     <r>
       <t>New biological, new active substance and Conditional Marketing Authorisation, PASS</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <t>IXCHIQ</t>
   </si>
   <si>
     <t>Chikungunya vaccine (live)</t>
   </si>
   <si>
-    <t xml:space="preserve">	Valneva Austria GmbH</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/altuvoct-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/fabhalta-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/filspari-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/fruzaqla-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/ixchiq-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/kymriah-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/tofidence-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/truqap-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/wezenla-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/jeraygo#product-info</t>
   </si>
   <si>
     <t xml:space="preserve">² Product currently suspended following a referral procedure under Article 20 of Regulation (EC) 726/2004. </t>
   </si>
   <si>
     <t>Cejemly</t>
   </si>
   <si>
     <t>sugemalimab</t>
   </si>
   <si>
     <t>Avzivi</t>
   </si>
   <si>
-    <t xml:space="preserve">	Bevacizumab</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/avzivi-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Sepetmber 2024</t>
   </si>
   <si>
     <t>ADZYNMA</t>
   </si>
   <si>
     <t>rADAMTS13</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/adzynma-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Winrevair</t>
   </si>
   <si>
     <t>sotatercept</t>
   </si>
   <si>
     <t>Tauvid</t>
   </si>
   <si>
     <t>Flortaucipir (18F)</t>
   </si>
   <si>
-    <t xml:space="preserve">	Eli Lilly Nederland B.V.</t>
-[...1 lines deleted...]
-  <si>
     <t>STEQEYMA</t>
   </si>
   <si>
-    <t xml:space="preserve">	Celltrion Healthcare Hungary Kft.</t>
-[...1 lines deleted...]
-  <si>
     <t>Piasky</t>
   </si>
   <si>
     <t>crovalimab</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/piasky-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Ordspono</t>
   </si>
   <si>
     <t>odronextamab</t>
   </si>
   <si>
     <t>New active substance, new biological and Conditional Marketing authorisation</t>
   </si>
   <si>
-    <t xml:space="preserve">	Regeneron Ireland Designated Activity Company (DAC)</t>
-[...1 lines deleted...]
-  <si>
     <t>mRESVIA</t>
   </si>
   <si>
-    <t xml:space="preserve">	Single-stranded 5' capped mRNA encoding the respiratory syncytial virus glycoprotein F stabilized in the prefusion conformation</t>
-[...4 lines deleted...]
-  <si>
     <t>Balversa</t>
   </si>
   <si>
     <t>erdafitinib</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/balversa-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>New biological, new active substance, authorized under exceptional circumstances</t>
   </si>
   <si>
     <t>Vyloy</t>
   </si>
   <si>
     <t>zolbetuximab</t>
   </si>
   <si>
     <t>October 2024</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/vyloy-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Tuznue</t>
   </si>
   <si>
-    <t xml:space="preserve">	Prestige Biopharma Belgium BVBA</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/tuznue-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">	Midas Pharma GmbH</t>
-[...1 lines deleted...]
-  <si>
     <t>LOQTORZI</t>
   </si>
   <si>
     <t>toripalimab</t>
   </si>
   <si>
     <t>New biological and New active substance</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/loqtorzi-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>KAYFANDA</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/kayfanda-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Ituxredi</t>
   </si>
   <si>
-    <t xml:space="preserve">	Reddy Holding GmbH</t>
-[...1 lines deleted...]
-  <si>
     <t>Iqirvo</t>
   </si>
   <si>
     <t>elafibranor</t>
   </si>
   <si>
-    <t xml:space="preserve">	Ipsen Pharma</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/iqirvo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Anzupgo</t>
   </si>
   <si>
     <t>delgocitinib</t>
   </si>
   <si>
-    <t xml:space="preserve">	LEO Pharma A/S</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/anzupgo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Otulfi</t>
   </si>
   <si>
     <t>Fymskina</t>
   </si>
   <si>
-    <t xml:space="preserve">	Formycon AG</t>
-[...4 lines deleted...]
-  <si>
     <t>PAION Pharma GmbH</t>
   </si>
   <si>
     <t>TMC Pharma (EU) Limited</t>
   </si>
   <si>
-    <t xml:space="preserve">Opuviz </t>
-[...4 lines deleted...]
-  <si>
     <t>Afqlir</t>
   </si>
   <si>
     <t>November 2024</t>
   </si>
   <si>
     <t>ELAHERE</t>
   </si>
   <si>
-    <t xml:space="preserve">	mirvetuximab soravtansine</t>
-[...4 lines deleted...]
-  <si>
     <t>Hympavzi</t>
   </si>
   <si>
     <t>Marstacimab</t>
   </si>
   <si>
-    <t>New biological, New active substance and PASS</t>
-[...1 lines deleted...]
-  <si>
     <t>November 2014</t>
   </si>
   <si>
     <t>Imuldosa</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/imuldosa-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">	Accord Healthcare S.L.U.</t>
-[...1 lines deleted...]
-  <si>
     <t>Alhemo</t>
   </si>
   <si>
     <t>concizumab</t>
   </si>
   <si>
     <t>Ahzantive</t>
   </si>
   <si>
     <t>AUGTYRO</t>
   </si>
   <si>
     <t>repotrectinib</t>
   </si>
   <si>
     <t>Baiama</t>
   </si>
   <si>
     <t>Formycon AG</t>
   </si>
   <si>
     <t>Gohibic</t>
   </si>
   <si>
     <t>vilobelimab</t>
   </si>
   <si>
     <t>InflaRx GmbH</t>
   </si>
   <si>
     <t>SIILTIBCY</t>
   </si>
   <si>
     <t>rdESAT-6 and rCFP-10</t>
   </si>
   <si>
     <t>Serum Life Science Europe GmbH</t>
   </si>
   <si>
     <t>defatted powder of Arachis hypogaea L., semen (peanuts)</t>
   </si>
   <si>
     <t>lutetium (177Lu) vipivotide tetraxetan</t>
   </si>
   <si>
     <t>HETRONIFLY</t>
   </si>
   <si>
-    <t xml:space="preserve">	serplulimab</t>
-[...4 lines deleted...]
-  <si>
     <t>Sipavibart</t>
   </si>
   <si>
-    <t xml:space="preserve">	AstraZeneca AB</t>
-[...1 lines deleted...]
-  <si>
     <t>Lazcluze</t>
   </si>
   <si>
-    <t xml:space="preserve">	lazertinib</t>
-[...1 lines deleted...]
-  <si>
     <t>BEYONTTRA</t>
   </si>
   <si>
-    <t xml:space="preserve">	acoramidis</t>
-[...1 lines deleted...]
-  <si>
     <t>ANDEMBRY</t>
   </si>
   <si>
-    <t xml:space="preserve">	garadacimab</t>
-[...1 lines deleted...]
-  <si>
     <t>Zefylti</t>
   </si>
   <si>
     <t>Filgrastim</t>
   </si>
   <si>
     <t>Xbryk</t>
   </si>
   <si>
-    <t xml:space="preserve">WELIREG </t>
-[...4 lines deleted...]
-  <si>
     <t>Obodence</t>
   </si>
   <si>
-    <t xml:space="preserve">	Denosumab</t>
-[...1 lines deleted...]
-  <si>
     <t>Nemluvio</t>
   </si>
   <si>
     <t>Nemolizumab</t>
   </si>
   <si>
-    <t xml:space="preserve">	Galderma International</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/nemluvio-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Kostaive</t>
   </si>
   <si>
-    <t xml:space="preserve">	zapomeran (	mRNA-2105)</t>
-[...1 lines deleted...]
-  <si>
     <t>Eydenzelt</t>
   </si>
   <si>
     <t>Yesintek</t>
   </si>
   <si>
-    <t xml:space="preserve">	ustekinumab</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/yesintek-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">Osenvelt </t>
-[...4 lines deleted...]
-  <si>
     <t>Avtozma</t>
   </si>
   <si>
     <t>Seladelpar Gilead</t>
   </si>
   <si>
     <t>seladelpar</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/seladelpar-gilead-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>VIMKUNYA</t>
   </si>
   <si>
     <t>Chikungunya vaccine (recombinant, adsorbed) (	PXVX0317)</t>
   </si>
   <si>
-    <t xml:space="preserve">New biological, new active substance, </t>
-[...7 lines deleted...]
-  <si>
     <t>imetelstat</t>
   </si>
   <si>
     <t>Geron Netherlands B.V.</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/rytelo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Korjuny</t>
   </si>
   <si>
     <t>catumaxomab</t>
   </si>
   <si>
     <t>CStone Pharmaceuticals Ireland Limited</t>
   </si>
   <si>
     <t>Recordati Rare Diseases</t>
   </si>
   <si>
-    <t xml:space="preserve">CAPVAXIVE </t>
-[...1 lines deleted...]
-  <si>
     <t>Pneumococcal polysaccharide conjugate vaccine (21-valent)</t>
   </si>
   <si>
     <t>April 2025</t>
   </si>
   <si>
     <t>Dyrupeg</t>
   </si>
   <si>
-    <t xml:space="preserve">April 2025 </t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/hetronifly-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Tivdak</t>
   </si>
   <si>
-    <t xml:space="preserve">	Tisotumab vedotin</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/tivdak-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>PAVBLU</t>
   </si>
   <si>
-    <t xml:space="preserve">	Aflibercept</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/afqlir-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/ahzantive-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/alhemo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/andembry-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/augtyro-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/avtozma-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/baiama-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/beyonttra-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/cejemly-epar-product-information_en.pdf</t>
@@ -3752,503 +3127,374 @@
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/zefylti-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Datroway</t>
   </si>
   <si>
     <t>datopotamab deruxtecan</t>
   </si>
   <si>
     <t>Leqembi</t>
   </si>
   <si>
     <t>Lecanemab</t>
   </si>
   <si>
     <t>Eisai GmbH</t>
   </si>
   <si>
     <t>New active substance, new biological, PASS¹</t>
   </si>
   <si>
     <t>Vyjuvek</t>
   </si>
   <si>
-    <t xml:space="preserve">	Beremagene geperpavec</t>
-[...4 lines deleted...]
-  <si>
     <t>LYNOZYFIC</t>
   </si>
   <si>
-    <t xml:space="preserve">	linvoseltamab</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/lynozyfic-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Deqsiga</t>
   </si>
   <si>
-    <t>human normal immunoglobulin</t>
-[...22 lines deleted...]
-  <si>
     <t>Topalliance Biosciences Europe Limited</t>
   </si>
   <si>
     <t>Osvyrti</t>
   </si>
   <si>
     <t>Jubereq</t>
   </si>
   <si>
-    <t>Qoyvolma</t>
-[...4 lines deleted...]
-  <si>
     <t>DUVYZAT</t>
   </si>
   <si>
     <t>givinostat</t>
   </si>
   <si>
     <t>Italfarmaco S.p.A.</t>
   </si>
   <si>
     <t>Atnahs Pharma Netherlands B. V.</t>
   </si>
   <si>
     <t>Genmab A/S</t>
   </si>
   <si>
     <t>Immedica Pharma AB</t>
   </si>
   <si>
     <t>TEPEZZA</t>
   </si>
   <si>
     <t>Teprotumumab</t>
   </si>
   <si>
     <t>Sephience</t>
   </si>
   <si>
-    <t xml:space="preserve">	sepiapterin</t>
-[...4 lines deleted...]
-  <si>
     <t>Yaxwer</t>
   </si>
   <si>
     <t>Junod</t>
   </si>
   <si>
-    <t xml:space="preserve">	Gedeon Richter Plc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Vevzuo</t>
   </si>
   <si>
-    <t xml:space="preserve">	Biosimilar Collaborations Ireland Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>Zentiva k.s.</t>
   </si>
   <si>
     <t>ZADENVI</t>
   </si>
   <si>
     <t>July 2025</t>
   </si>
   <si>
-    <t xml:space="preserve">	Mabxience Research SL</t>
-[...1 lines deleted...]
-  <si>
     <t>Enwylma</t>
   </si>
   <si>
     <t>Zentiva, k.s.</t>
   </si>
   <si>
     <t>Denbrayce</t>
   </si>
   <si>
     <t>Ziihera</t>
   </si>
   <si>
-    <t xml:space="preserve">	zanidatamab</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/ziihera-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Evfraxy</t>
   </si>
   <si>
     <t>Alyftrek</t>
   </si>
   <si>
     <t>deutivacaftor/tezacaftor/vanzacaftor</t>
   </si>
   <si>
     <t>June 2025</t>
   </si>
   <si>
     <t>New active substance, New biological and Conditional marketing authorisation</t>
   </si>
   <si>
-    <t xml:space="preserve">Dazublys </t>
-[...1 lines deleted...]
-  <si>
     <t>Ezmekly</t>
   </si>
   <si>
     <t>mirdametinib</t>
   </si>
   <si>
-    <t>New active substance, conditional marketing authorisation, PASS</t>
-[...1 lines deleted...]
-  <si>
     <t>Bomyntra</t>
   </si>
   <si>
     <t>Aucatzyl</t>
   </si>
   <si>
-    <t xml:space="preserve">	obecabtagene autoleucel</t>
-[...4 lines deleted...]
-  <si>
     <t>Autolus GmbH</t>
   </si>
   <si>
     <t>Itovebi</t>
   </si>
   <si>
     <t>inavolisib</t>
   </si>
   <si>
     <t>Conexxence</t>
   </si>
   <si>
     <t>Rolcya</t>
   </si>
   <si>
     <t>BLENREP</t>
   </si>
   <si>
     <t>belantamab mafodotin</t>
   </si>
   <si>
-    <t xml:space="preserve">Afiveg </t>
-[...4 lines deleted...]
-  <si>
     <t>Bildyos</t>
   </si>
   <si>
     <t>Bilprevda</t>
   </si>
   <si>
     <t>Eiyzey</t>
   </si>
   <si>
-    <t xml:space="preserve">	Zakłady Farmaceutyczne POLPHARMA S.A.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ekterly</t>
   </si>
   <si>
-    <t xml:space="preserve">	sebetralstat</t>
-[...4 lines deleted...]
-  <si>
     <t>Eyluxvi</t>
   </si>
   <si>
-    <t xml:space="preserve">	Biolitec Pharma Limited Zweigniederlassung Jena</t>
-[...1 lines deleted...]
-  <si>
     <t>Imreplys</t>
   </si>
   <si>
     <t>sargramostim</t>
   </si>
   <si>
     <t>New biological, Authorised under exceptional circumstances</t>
   </si>
   <si>
-    <t xml:space="preserve">	Partner Therapeutics Ltd.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ketoconazole Esteve (previously Ketoconazole HRA)</t>
   </si>
   <si>
     <t>Maapliv</t>
   </si>
   <si>
     <t>amino acids</t>
   </si>
   <si>
     <t>MYNZEPLI</t>
   </si>
   <si>
     <t>Advanz Pharma Limited</t>
   </si>
   <si>
     <t>Ogsiveo</t>
   </si>
   <si>
     <t>nirogacestat</t>
   </si>
   <si>
-    <t xml:space="preserve">Rezdiffra </t>
-[...1 lines deleted...]
-  <si>
     <t>Resmetirom</t>
   </si>
   <si>
-    <t xml:space="preserve">	Madrigal Pharmaceuticals EU Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>Tryngolza</t>
   </si>
   <si>
     <t>olezarsen</t>
   </si>
   <si>
     <t>Usymro</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/usymro-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Vgenfli</t>
   </si>
   <si>
-    <t xml:space="preserve">	aflibercept</t>
-[...1 lines deleted...]
-  <si>
     <t>New bilogical</t>
   </si>
   <si>
     <t>Zemcelpro</t>
   </si>
   <si>
-    <t xml:space="preserve">	Cordex Biologics International Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>Voranigo</t>
   </si>
   <si>
     <t>vorasidenib</t>
   </si>
   <si>
     <t>Esteve Pharmaceuticals S.A.</t>
   </si>
   <si>
     <t>Zurzuvae</t>
   </si>
   <si>
     <t>Zuranolone</t>
   </si>
   <si>
-    <t xml:space="preserve">Winlevi </t>
-[...1 lines deleted...]
-  <si>
     <t>Clascoterone</t>
   </si>
   <si>
-    <t xml:space="preserve">	Cassiopea S.p.A.</t>
-[...1 lines deleted...]
-  <si>
     <t>Usrenty</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/usrenty-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>ROMVIMZA</t>
   </si>
   <si>
     <t>vimseltinib</t>
   </si>
   <si>
-    <t xml:space="preserve">	Deciphera Pharmaceuticals (Netherlands) B.V.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/romvimza-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Kisunla</t>
   </si>
   <si>
     <t>donanemab</t>
   </si>
   <si>
-    <t>New active substance, new biological and PASS</t>
-[...1 lines deleted...]
-  <si>
     <t>Zvogra</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/afiveg-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/alyftrek-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Xbonzy</t>
   </si>
   <si>
     <t>Reddy Holding GmbH</t>
   </si>
   <si>
     <t>Usgena</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/usgena-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Kefdensis</t>
   </si>
   <si>
     <t>GOBIVAZ</t>
   </si>
   <si>
     <t>golimumab</t>
   </si>
   <si>
-    <t xml:space="preserve">	Advanz Pharma Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/gobivaz-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Denosumab Intas</t>
   </si>
   <si>
     <t>Intas Third Party Sales 2005, S.L.</t>
   </si>
   <si>
     <t>Acvybra</t>
   </si>
   <si>
     <t>Brinsupri</t>
   </si>
   <si>
     <t>brensocatib</t>
   </si>
   <si>
-    <t>New active substance and PASS</t>
-[...4 lines deleted...]
-  <si>
     <t>Relfydess</t>
   </si>
   <si>
     <t>Clostridium botulinum neurotoxin type A</t>
   </si>
   <si>
     <t>Relfydess 100 E/ml injektionsvätska, lösning | Läkemedelsverket</t>
   </si>
   <si>
     <t>SciencePharma Sp. z o.o.</t>
   </si>
   <si>
     <t>nirmatrelvir</t>
   </si>
   <si>
     <t>Swedish Orphan Biovitrum AB (publ)</t>
   </si>
   <si>
     <t>Degevma</t>
   </si>
   <si>
     <t>Teva GmbH</t>
   </si>
   <si>
     <t>Lynkuet</t>
   </si>
   <si>
     <t>elinzanetant</t>
   </si>
   <si>
     <t>New active subtance</t>
   </si>
   <si>
-    <t xml:space="preserve">	Bayer AG</t>
-[...1 lines deleted...]
-  <si>
     <t>Ponlimsi</t>
   </si>
   <si>
     <t>Kyinsu</t>
   </si>
   <si>
     <t>insulin icodec / semaglutide</t>
   </si>
   <si>
-    <t xml:space="preserve">Imaavy </t>
-[...1 lines deleted...]
-  <si>
     <t>nipocalimab</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/aucatzyl-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/bildyos-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/bilprevda-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/blenrep-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/bomyntra-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/brinsupri-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/capvaxive-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/denbrayce-epar-product-information_en.pdf</t>
@@ -4403,155 +3649,114 @@
   <si>
     <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?mpdidentifier=7020399</t>
   </si>
   <si>
     <t>Prufibry</t>
   </si>
   <si>
     <t>Teizeild</t>
   </si>
   <si>
     <t>Teplizumab</t>
   </si>
   <si>
     <t>Waskyra</t>
   </si>
   <si>
     <t>etuvetidigene autotemcel</t>
   </si>
   <si>
     <t>VacPertagen</t>
   </si>
   <si>
     <t>Filamentous haemagglutinin</t>
   </si>
   <si>
-    <t xml:space="preserve">	BioNet Europe</t>
-[...1 lines deleted...]
-  <si>
     <t>Inluriyo</t>
   </si>
   <si>
     <t>Imlunestrant</t>
   </si>
   <si>
     <t>Dawnzera</t>
   </si>
   <si>
     <t>Donidalorsen</t>
   </si>
   <si>
     <t>Otsuka Pharmaceutical Netherlands B.V.</t>
   </si>
   <si>
     <t>Ondibta</t>
   </si>
   <si>
-    <t xml:space="preserve">	Insulin glargine</t>
-[...4 lines deleted...]
-  <si>
     <t>Conditional marketing authorisation, PASS¹</t>
   </si>
   <si>
     <t>Ranluspec</t>
   </si>
   <si>
     <t>Lupin Europe GmbH</t>
   </si>
   <si>
     <t>Gotenfia</t>
   </si>
   <si>
-    <t xml:space="preserve">	golimumab</t>
-[...1 lines deleted...]
-  <si>
     <t>MYQORZO</t>
   </si>
   <si>
-    <t xml:space="preserve">	aficamten</t>
-[...7 lines deleted...]
-  <si>
     <t>mNEXSPIKE</t>
   </si>
   <si>
-    <t xml:space="preserve">	COVID-19 mRNA vaccine</t>
-[...1 lines deleted...]
-  <si>
     <t>EXDENSUR</t>
   </si>
   <si>
     <t>Depemokimab</t>
   </si>
   <si>
     <t>February 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">	
-[...2 lines deleted...]
-  <si>
     <t>aumolertinib</t>
   </si>
   <si>
-    <t xml:space="preserve">	SFL Pharmaceuticals Deutschland GmbH</t>
-[...5 lines deleted...]
-  <si>
     <t>LEO Pharma A/S</t>
   </si>
   <si>
     <t>ANKTIVA</t>
   </si>
   <si>
     <t>nogapendekin alfa inbakicept</t>
   </si>
   <si>
     <t>New active substance, new biological and Conditional Marketing Authorisation</t>
   </si>
   <si>
-    <t xml:space="preserve">	ImmunityBio Ireland Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>Radelumin (also known as Próstalumin, MAH BIOKOSMOS SA)</t>
   </si>
   <si>
     <t>(3s,10s,14s)-1-[4-[[(2s)-4-carboxy-2-[(2s)-4-carboxy-2-(6-[18f] fluoropyridin-3-amido) butanamido] butanamido]methyl]phenyl]-3-[(naphthalen-2-YL)methyl]-1,4,12-trioxo-2,5,11,13-tetraazahexadecane-10,14,16-tricarboxylic acid</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Abx Advanced Biochemical Compounds Biomedizinische Forschungsreagenzien Gmbh </t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/anktiva-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/aumseqa-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/dawnzera-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/degevma-epar-product-information_en.pdf</t>
   </si>
   <si>
     <r>
       <t>PASS</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
@@ -4565,53 +3770,50 @@
       <t>, authorised under exceptional circumstances</t>
     </r>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/exdensur-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/gotenfia-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/imaavy-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/inluriyo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/kefdensis-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/kyinsu-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/lynkuet-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t>Skytrofa (previously known as Lonapegsomatropin Ascendis Pharma)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/mnexspike-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/myqorzo-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/acvybra-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/osqay-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/ponlimsi-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/ranluspec-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/teizeild-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Various ( for full list see Annex XV)</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/vacpertagen-epar-product-information_en.pdf</t>
@@ -4646,490 +3848,994 @@
   <si>
     <t>REZUROCK</t>
   </si>
   <si>
     <t>belumosudil</t>
   </si>
   <si>
     <t>Kayshild</t>
   </si>
   <si>
     <t>New biological and Conditional marketing authorisation</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/kayshild-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Enflonsia</t>
   </si>
   <si>
     <t>Clesrovimab</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/enflonsia-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">Ojemda </t>
-[...1 lines deleted...]
-  <si>
     <t>tovorafenib</t>
   </si>
   <si>
     <t>mCOMBRIAX</t>
   </si>
   <si>
-    <t xml:space="preserve">	Influenza and COVID 19, mRNA vaccine</t>
-[...4 lines deleted...]
-  <si>
     <t>New biological, new active substance</t>
   </si>
   <si>
     <t>FYLREVY</t>
   </si>
   <si>
-    <t xml:space="preserve">	estetrol</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/fylrevy-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Merck Europe B.V.</t>
   </si>
   <si>
     <t>Rhapsido</t>
   </si>
   <si>
     <t>remibrutinib</t>
   </si>
   <si>
     <t>Poherdy</t>
   </si>
   <si>
     <t>pertuzumab</t>
   </si>
   <si>
     <t>N.V. Organon</t>
   </si>
   <si>
-    <t xml:space="preserve">Palsonify </t>
-[...4 lines deleted...]
-  <si>
     <t>Crinetics Pharmaceuticals Europe GmbH</t>
   </si>
   <si>
     <t>May 2026</t>
   </si>
   <si>
     <t>Fubelv</t>
   </si>
   <si>
     <t>etanercept</t>
   </si>
   <si>
-    <t xml:space="preserve">	
-[...2 lines deleted...]
-  <si>
     <t>mavorixafor</t>
   </si>
   <si>
-    <t>X4 Pharmaceuticals (Austria) GmbH</t>
-[...4 lines deleted...]
-  <si>
     <t>Tuyory</t>
   </si>
   <si>
     <t>Zandoriah</t>
   </si>
   <si>
-    <t xml:space="preserve">	teriparatide</t>
-[...4 lines deleted...]
-  <si>
     <t>Dazparda</t>
   </si>
   <si>
     <t>insulin aspart</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/product-information/dazparda-epar-product-information_en.pdf</t>
   </si>
   <si>
-    <t>To note: All products added to the list in June 2026 are shown in red font. All products removed from the list are shown with a strikethrough for the period of one month after which they are excluded.  For products newly added to the list, EMA will update the 'Product details' section of the medicine page on EMA's corporate website when it publishes the revised summary of product characteristics.</t>
-[...2 lines deleted...]
-    <t>EMA/245297/2013 Rev. 145</t>
+    <t>ADSTILADRIN</t>
+  </si>
+  <si>
+    <t>New biological, new active substance and Conditional marketing authorisation</t>
+  </si>
+  <si>
+    <t>IMDYLLTRA</t>
+  </si>
+  <si>
+    <t>tarlatamab</t>
+  </si>
+  <si>
+    <t>Joenja</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/joenja-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/fubelv-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/kygevvi-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/mcombriax-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/ojemda-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/palsonify-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/ondibta-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/poherdy-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/rezurock-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/rhapsido-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/xolremdi-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/tuyory-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/zandoriah-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>Additional monitoring explained:</t>
+  </si>
+  <si>
+    <t>Good Pharmacovigilance Practice Module on additional monitoring:</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/scientific-guideline/guideline-good-pharmacovigilance-practices-module-x-additional-monitoring_en.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/human-regulatory-overview/post-authorisation/pharmacovigilance-post-authorisation/medicines-under-additional-monitoring</t>
+  </si>
+  <si>
+    <t>lurbinectedin</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/zepzelca-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>Alternaria alternata Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen extract from spores of Alternaria alternata</t>
+  </si>
+  <si>
+    <t>Roxall Medizin GmbH</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611886</t>
+  </si>
+  <si>
+    <t>Brennessel Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen extract from nettle pollen</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611871</t>
+  </si>
+  <si>
+    <t>Esche Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen extract from ash tree pollen</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611861</t>
+  </si>
+  <si>
+    <t>Garnele Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen extract from shrimp</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611921</t>
+  </si>
+  <si>
+    <t>Glaskraut Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen extract from glass wort pollen</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611872</t>
+  </si>
+  <si>
+    <t>Hund Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen extract from dog epithelia</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611896</t>
+  </si>
+  <si>
+    <t>Kabeljau Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen extract from cod</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611922</t>
+  </si>
+  <si>
+    <t>Latex Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen extract from latex</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611904</t>
+  </si>
+  <si>
+    <t>Meerscheinchen Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen extract from guinea pig epithelia</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611898</t>
+  </si>
+  <si>
+    <t>Olivenbaum Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen extract from olive tree pollen</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611864</t>
+  </si>
+  <si>
+    <t>Pferd Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen extract from horse epithelia</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611900</t>
+  </si>
+  <si>
+    <t>Platane Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen extract from plane tree pollen</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611866</t>
+  </si>
+  <si>
+    <t>Ragweed Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen exract from ragweed</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611874</t>
+  </si>
+  <si>
+    <t>Spitzwegerich Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen exract from english plantain</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611877</t>
+  </si>
+  <si>
+    <t>Thunfisch Prick Test RX</t>
+  </si>
+  <si>
+    <t>allergen extract from tuna</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611923</t>
+  </si>
+  <si>
+    <t>allergen extract from 13 types of grass pollen</t>
+  </si>
+  <si>
+    <t>Bencard Allergie GmbH</t>
+  </si>
+  <si>
+    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=7022533</t>
+  </si>
+  <si>
+    <t>EMA/245297/2013 Rev. 146</t>
+  </si>
+  <si>
+    <t>CuraTeQ Biologics (Malta) Limited</t>
+  </si>
+  <si>
+    <t>Rexatilux</t>
+  </si>
+  <si>
+    <t>plozasiran</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/redemplo-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>Cenrifki</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/cenrifki-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>To note: All products added to the list in July 2026 are shown in red font. All products removed from the list are shown with a strikethrough for the period of one month after which they are excluded.  For products newly added to the list, EMA will update the 'Product details' section of the medicine page on EMA's corporate website when it publishes the revised summary of product characteristics.</t>
+  </si>
+  <si>
+    <t>Vijoice</t>
+  </si>
+  <si>
+    <t>alpelisib</t>
+  </si>
+  <si>
+    <t>Jascayd</t>
+  </si>
+  <si>
+    <t>nerandomilast</t>
+  </si>
+  <si>
+    <t>Boehringer Ingelheim International GmbH</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/jascayd-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>trenibotulinumtoxinE (EB-001)</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/adstiladrin-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>Respiratory Syncytial Virus (RSV) vaccine (recombinant, adjuvanted)</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/imdylltra-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/rexatilux-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>Etcamah</t>
+  </si>
+  <si>
+    <t>camizestrant</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/etcamah-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>Chenodeoxycholic acid Leadiant (previously Chenodeoxycholic acid sigma-tau)</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/chenodeoxycholic-acid-leadiant-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <t>Dovprela (previuosly Pretomanid FGK)</t>
+  </si>
+  <si>
+    <t>Skytrofa (previously Lonapegsomatropin Ascendis Pharma)</t>
+  </si>
+  <si>
+    <t>Afiveg</t>
+  </si>
+  <si>
+    <t>Atgam</t>
+  </si>
+  <si>
+    <t>Aumseqa</t>
+  </si>
+  <si>
+    <t>Boey</t>
+  </si>
+  <si>
+    <t>Brineura</t>
+  </si>
+  <si>
+    <t>Bysumlog</t>
+  </si>
+  <si>
+    <t>CAPVAXIVE</t>
+  </si>
+  <si>
+    <t>Dazublys</t>
+  </si>
+  <si>
+    <t>Elucirem</t>
+  </si>
+  <si>
+    <t>Grassmuno 6000 SU/ml, 2700 SU/ml, 900 SU/ml</t>
+  </si>
+  <si>
+    <t>Imaavy</t>
+  </si>
+  <si>
+    <t>Intuniv</t>
+  </si>
+  <si>
+    <t>Itvisma</t>
+  </si>
+  <si>
+    <t>KAVIGALE</t>
+  </si>
+  <si>
+    <t>Livmarli</t>
+  </si>
+  <si>
+    <t>Ojemda</t>
+  </si>
+  <si>
+    <t>Opuviz</t>
+  </si>
+  <si>
+    <t>Osenvelt</t>
+  </si>
+  <si>
+    <t>Palsonify</t>
+  </si>
+  <si>
+    <t>Redemplo</t>
+  </si>
+  <si>
+    <t>Refixia</t>
+  </si>
+  <si>
+    <t>Rezdiffra</t>
+  </si>
+  <si>
+    <t>Rimmyrah</t>
+  </si>
+  <si>
+    <t>Rytelo</t>
+  </si>
+  <si>
+    <t>Scenesse</t>
+  </si>
+  <si>
+    <t>Strensiq</t>
+  </si>
+  <si>
+    <t>Tepmetko</t>
+  </si>
+  <si>
+    <t>Tezspire</t>
+  </si>
+  <si>
+    <t>Vimizim</t>
+  </si>
+  <si>
+    <t>Wakix</t>
+  </si>
+  <si>
+    <t>WELIREG</t>
+  </si>
+  <si>
+    <t>Winlevi</t>
+  </si>
+  <si>
+    <t>Xolremdi</t>
+  </si>
+  <si>
+    <t>ZEPZELCA</t>
+  </si>
+  <si>
+    <t>nadofaragene firadenovec</t>
+  </si>
+  <si>
+    <t>garadacimab</t>
+  </si>
+  <si>
+    <t>atogepant</t>
+  </si>
+  <si>
+    <t>artesunate</t>
+  </si>
+  <si>
+    <t>obecabtagene autoleucel</t>
+  </si>
+  <si>
+    <t>Bevacizumab</t>
+  </si>
+  <si>
+    <t>Belimumab</t>
+  </si>
+  <si>
+    <t>nirsevimab</t>
+  </si>
+  <si>
+    <t>acoramidis</t>
+  </si>
+  <si>
+    <t>ublituximab</t>
+  </si>
+  <si>
+    <t>zanubrutinib</t>
+  </si>
+  <si>
+    <t>Insulin lispro</t>
+  </si>
+  <si>
+    <t>exagamglogene autotemcel</t>
+  </si>
+  <si>
+    <t>Zoonotic influenza vaccine (H5N1) (surface antigen, inactivated, adjuvanted, prepared in cell cultures)</t>
+  </si>
+  <si>
+    <t>tolebrutinib</t>
+  </si>
+  <si>
+    <t>chorionic gonadotropin</t>
+  </si>
+  <si>
+    <t>sebetralstat</t>
+  </si>
+  <si>
+    <t>mirvetuximab soravtansine</t>
+  </si>
+  <si>
+    <t>sutimlimab</t>
+  </si>
+  <si>
+    <t>crisantaspase</t>
+  </si>
+  <si>
+    <t>Sparsentan</t>
+  </si>
+  <si>
+    <t>estetrol</t>
+  </si>
+  <si>
+    <t>serplulimab</t>
+  </si>
+  <si>
+    <t>smallpox and monkeypox vaccine (Live Modified Vaccinia Virus Ankara)</t>
+  </si>
+  <si>
+    <t>Pandemic influenza vaccine (H5N1) (surface antigen, inactivated, adjuvanted, prepared in cell cultures)</t>
+  </si>
+  <si>
+    <t>onasemnogene abeparvovec</t>
+  </si>
+  <si>
+    <t>leniolisib</t>
+  </si>
+  <si>
+    <t>zapomeran (	mRNA-2105)</t>
+  </si>
+  <si>
+    <t>Tisagenlecleucel</t>
+  </si>
+  <si>
+    <t>adagrasib</t>
+  </si>
+  <si>
+    <t>lazertinib</t>
+  </si>
+  <si>
+    <t>maribavir</t>
+  </si>
+  <si>
+    <t>Voretigene neparvovec</t>
+  </si>
+  <si>
+    <t>gefapixant</t>
+  </si>
+  <si>
+    <t>linvoseltamab</t>
+  </si>
+  <si>
+    <t>Influenza and COVID 19, mRNA vaccine</t>
+  </si>
+  <si>
+    <t>COVID-19 mRNA vaccine</t>
+  </si>
+  <si>
+    <t>tirzepatide</t>
+  </si>
+  <si>
+    <t>Single-stranded 5' capped mRNA encoding the respiratory syncytial virus glycoprotein F stabilized in the prefusion conformation</t>
+  </si>
+  <si>
+    <t>aficamten</t>
+  </si>
+  <si>
+    <t>Insulin glargine</t>
+  </si>
+  <si>
+    <t>paltusotine</t>
+  </si>
+  <si>
+    <t>Nonacog beta pegol</t>
+  </si>
+  <si>
+    <t>Teduglutide</t>
+  </si>
+  <si>
+    <t>Rozanolixizumab</t>
+  </si>
+  <si>
+    <t>sepiapterin</t>
+  </si>
+  <si>
+    <t>spesolimab</t>
+  </si>
+  <si>
+    <t>tislelizumab</t>
+  </si>
+  <si>
+    <t>Tisotumab vedotin</t>
+  </si>
+  <si>
+    <t>vadadustat</t>
+  </si>
+  <si>
+    <t>fezolinetant</t>
+  </si>
+  <si>
+    <t>Beremagene geperpavec</t>
+  </si>
+  <si>
+    <t>belzutifan</t>
+  </si>
+  <si>
+    <t>zanidatamab</t>
+  </si>
+  <si>
+    <t>ganaxolone</t>
+  </si>
+  <si>
+    <t>New biological, new active substance,</t>
+  </si>
+  <si>
+    <t>Ferring Pharmaceuticals A/S</t>
+  </si>
+  <si>
+    <t>Santhera Pharmaceuticals (Deutschland) GmbH</t>
+  </si>
+  <si>
+    <t>Vertex Pharmaceuticals (Ireland) Limited</t>
+  </si>
+  <si>
+    <t>ImmunityBio Ireland Limited</t>
+  </si>
+  <si>
+    <t>GlaxoSmithKline Biologicals S.A.</t>
+  </si>
+  <si>
+    <t>SFL Pharmaceuticals Deutschland GmbH</t>
+  </si>
+  <si>
+    <t>FGK Representative Service GmbH</t>
+  </si>
+  <si>
+    <t>Hipra Human Health, S.L.U.</t>
+  </si>
+  <si>
+    <t>AbbVie Limited</t>
+  </si>
+  <si>
+    <t>Insmed Netherlands B.V.</t>
+  </si>
+  <si>
+    <t>Gan &amp; Lee Pharmaceuticals Europe GmbH</t>
+  </si>
+  <si>
+    <t>Zakłady Farmaceutyczne POLPHARMA S.A.</t>
+  </si>
+  <si>
+    <t>KalVista Pharmaceuticals (Ireland) Ltd</t>
+  </si>
+  <si>
+    <t>Jazz Pharmaceuticals Ireland Limited</t>
+  </si>
+  <si>
+    <t>Biolitec Pharma Limited Zweigniederlassung Jena</t>
+  </si>
+  <si>
+    <t>Partner Therapeutics Ltd.</t>
+  </si>
+  <si>
+    <t>Valneva Austria GmbH</t>
+  </si>
+  <si>
+    <t>Pharming Technologies B.V.</t>
+  </si>
+  <si>
+    <t>Sanofi Belgium</t>
+  </si>
+  <si>
+    <t>Mirum Pharmaceuticals International B.V.</t>
+  </si>
+  <si>
+    <t>Regeneron Ireland Designated Activity Company (DAC)</t>
+  </si>
+  <si>
+    <t>Outlook Therapeutics NL B.V.</t>
+  </si>
+  <si>
+    <t>Moderna Biotech Spain S.L.</t>
+  </si>
+  <si>
+    <t>Cytokinetics (Ireland) Limited</t>
+  </si>
+  <si>
+    <t>Orexigen Therapeutics Ireland Limited</t>
+  </si>
+  <si>
+    <t>ASPEN PHARMA TRADING LIMITED</t>
+  </si>
+  <si>
+    <t>Galderma International</t>
+  </si>
+  <si>
+    <t>PIERRE FABRE MEDICAMENT</t>
+  </si>
+  <si>
+    <t>Aimmune Therapeutics Ireland Limited</t>
+  </si>
+  <si>
+    <t>Agios Netherlands B.V.</t>
+  </si>
+  <si>
+    <t>Abx Advanced Biochemical Compounds Biomedizinische Forschungsreagenzien Gmbh</t>
+  </si>
+  <si>
+    <t>Arrowhead Pharmaceuticals Ireland Limited</t>
+  </si>
+  <si>
+    <t>Madrigal Pharmaceuticals EU Limited</t>
+  </si>
+  <si>
+    <t>Mundipharma GmbH</t>
+  </si>
+  <si>
+    <t>QILU PHARMA SPAIN S.L.</t>
+  </si>
+  <si>
+    <t>Clinuvel UK Limited</t>
+  </si>
+  <si>
+    <t>Ascendis Pharma Endocrinology Division A/S</t>
+  </si>
+  <si>
+    <t>SIGA Technologies Netherlands B.V.</t>
+  </si>
+  <si>
+    <t>Les Laboratoires Servier</t>
+  </si>
+  <si>
+    <t>Prestige Biopharma Belgium BVBA</t>
+  </si>
+  <si>
+    <t>BioNet Europe</t>
+  </si>
+  <si>
+    <t>AKEBIA EUROPE Limited</t>
+  </si>
+  <si>
+    <t>Bracco Imaging SPA</t>
+  </si>
+  <si>
+    <t>Krystal Biotech Netherlands B.V.</t>
+  </si>
+  <si>
+    <t>Bioprojet Pharma</t>
+  </si>
+  <si>
+    <t>Cassiopea S.p.A.</t>
+  </si>
+  <si>
+    <t>X4 Pharmaceuticals (Austria) GmbH Norgine B.V.</t>
+  </si>
+  <si>
+    <t>Ascendis Pharma Bone Diseases A/S</t>
+  </si>
+  <si>
+    <t>CINNAGEN CO, UNIPESSOAL LDA.</t>
+  </si>
+  <si>
+    <t>Cordex Biologics International Limited</t>
+  </si>
+  <si>
+    <t>Pharma Mar S.A.</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/documents/product-information/blincyto-epar-product-information_en.pdf</t>
+  </si>
+  <si>
+    <r>
+      <t>New active substance, Authorised under exceptional circumstances, PASS</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>New active substance, new biological and PASS</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>New active substance, PASS</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
   </si>
   <si>
     <r>
       <t>New active substance, PASS</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t>New active substance, new biological and PASS</t>
+    </r>
     <r>
       <rPr>
+        <vertAlign val="superscript"/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t>1</t>
     </r>
   </si>
   <si>
-    <t>ADSTILADRIN</t>
-[...101 lines deleted...]
-  <si>
+    <r>
+      <t>New biological, New active substance and PASS</t>
+    </r>
     <r>
       <rPr>
-        <b/>
-        <strike/>
+        <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">CuraTeQ Biologics s.r.o </t>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>New active substance, conditional marketing authorisation, PASS</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
-[...11 lines deleted...]
-        <strike/>
+        <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t>CuraTeQ Biologics s.r.o</t>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>New active substance, new biological and conditional marketing authorisation, PASS</t>
     </r>
     <r>
       <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>New active substance and PASS</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>New active substance, new biological, conditional marketing authorisation, PASS</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t>1</t>
     </r>
-    <r>
-[...157 lines deleted...]
-    <t>https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=7022533</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="[$-809]d\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="[$-809]\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="[$-809]dd\ mmmm\ yyyy;@"/>
   </numFmts>
-  <fonts count="45">
+  <fonts count="43">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color indexed="58"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -5177,57 +4883,50 @@
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <strike/>
-      <sz val="9"/>
-[...5 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -5324,657 +5023,864 @@
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <strike/>
-[...6 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
+      <b/>
+      <strike/>
+      <u/>
       <sz val="9"/>
-      <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <u/>
+      <vertAlign val="superscript"/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003399"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-4.9989318521683403E-2"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="160">
+  <cellXfs count="168">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="4" applyFont="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="4" applyFont="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" readingOrder="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...107 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...122 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Body text (Agency)" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Ref. (Agency)" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Title (Agency)" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.gov.uk/home/groups/spcpil/documents/spcpil/con1461908419046.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.rejestrymedyczne.csioz.gov.pl/ProduktSzczegoly.aspx?id=36445" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.gov.uk/home/groups/spcpil/documents/spcpil/con1466744956151.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.gov.uk/home/groups/spcpil/documents/spcpil/con1466744956674.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.rejestrymedyczne.csioz.gov.pl/ProduktSzczegoly.aspx?id=36444" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.gov.uk/home/groups/spcpil/documents/spcpil/con1466745539896.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.rejestrymedyczne.csioz.gov.pl/ProduktSzczegoly.aspx?id=36449" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.gov.uk/home/groups/spcpil/documents/spcpil/con1466745540642.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.gov.uk/home/groups/spcpil/documents/spcpil/con1466745047422.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.rejestrymedyczne.csioz.gov.pl/ProduktSzczegoly.aspx?id=36448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.gov.uk/home/groups/spcpil/documents/spcpil/con1461908424842.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.gov.uk/home/groups/spcpil/documents/spcpil/con1466745540069.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.gov.uk/home/groups/spcpil/documents/spcpil/con1461908424500.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.rejestrymedyczne.csioz.gov.pl/ProduktSzczegoly.aspx?id=36446" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l10];/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l15];/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l23];/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l36];/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l18];/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l31];/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l39];/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l5];/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l0];/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l13];/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l17];/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l26];/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l38];/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l4];/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l21];/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l29];/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l34];/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l37];/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l3];/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l12];/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l20];/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l25];/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l33];/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l8];/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l16];/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l28];/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l2];/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l7];/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l11];/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l19];/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l24];/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l27];/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l32];/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l40];/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l6];/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l1];/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l9];/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l14];/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l22];/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l30];/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://[s0l35];/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>53975</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>211667</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>454378</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>170392</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69070" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32BD62E5-1CCA-4B16-B0BF-A0B8CCC2D3ED}"/>
             </a:ext>
           </a:extLst>
@@ -6013,57 +5919,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Rectangle 12">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B27216B2-25D7-4E02-9C4C-6779F6BE790D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11715750" y="11982450"/>
           <a:ext cx="438150" cy="95250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6077,57 +5983,57 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>552451</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>928230</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Rectangle 13">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07010872-798E-4C7F-8C1D-9268F61DA78E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12211051" y="11991976"/>
           <a:ext cx="352424" cy="85724"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6141,57 +6047,57 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>968375</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1308688</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Rectangle 14">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76D33286-FF84-48EF-8B02-34880E611034}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12611100" y="11991975"/>
           <a:ext cx="314325" cy="76200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6205,57 +6111,57 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1387475</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1733021</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Rectangle 15">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33C75922-E404-4C6C-96A0-9FEEE3CE9745}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12992100" y="11991975"/>
           <a:ext cx="304800" cy="76200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6269,57 +6175,57 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1758950</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2100800</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Rectangle 16">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACEFBAF0-771D-4997-B272-958B844D9C98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13363575" y="11982450"/>
           <a:ext cx="314325" cy="95250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6333,57 +6239,57 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2159000</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2501341</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Rectangle 17">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22D1B64F-8EDC-4EFE-BEB4-71FE2005A809}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13744575" y="12001500"/>
           <a:ext cx="323850" cy="76200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6397,57 +6303,57 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2568575</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3017260</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Rectangle 18">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C52769B-66C6-4D56-BDEB-AB2988A4C5DE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14135100" y="11991975"/>
           <a:ext cx="428625" cy="76200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6461,57 +6367,57 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3073400</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3264226</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Rectangle 19">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E40A4A11-E50B-487B-A0A0-D8CF47F47EFE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14630400" y="11991975"/>
           <a:ext cx="447675" cy="95250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6525,57 +6431,57 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3616325</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3258918</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Rectangle 20">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE5F6EE4-F7B9-49CB-8B5E-8D0AECC479F7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="15135225" y="11982450"/>
           <a:ext cx="666750" cy="85725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -6948,63 +6854,63 @@
               <a:ea typeface="Verdana"/>
               <a:cs typeface="Verdana"/>
             </a:rPr>
             <a:t>Telephone  </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="600" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="Verdana"/>
               <a:cs typeface="Verdana"/>
             </a:rPr>
             <a:t>+31 (0)88 781 6000</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Rectangle 22">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{893A554C-DBD1-4F04-A260-CDF646E30860}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11249025" y="35242500"/>
           <a:ext cx="438150" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7012,63 +6918,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>552451</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>928230</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Rectangle 24">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F1DA523-380D-4DD4-9930-4A508E6F1E9B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11744326" y="35242500"/>
           <a:ext cx="352424" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7076,63 +6982,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>968375</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1308688</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="Rectangle 25">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61115B18-B095-4C7F-8837-0697912D5421}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12144375" y="35242500"/>
           <a:ext cx="314325" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7140,63 +7046,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1387475</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1733021</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="Rectangle 26">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88879031-D67A-44E9-8C1B-647931264575}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12525375" y="35242500"/>
           <a:ext cx="304800" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7204,63 +7110,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1758950</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2100800</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="Rectangle 27">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{475276E5-24C5-43C3-9350-D04E5784DF7F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12896850" y="35242500"/>
           <a:ext cx="314325" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7268,63 +7174,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2159000</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2501341</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="Rectangle 28">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7292541E-602F-405E-81B9-BD3CDBF7FE88}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13277850" y="35242500"/>
           <a:ext cx="323850" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7332,63 +7238,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2568575</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3017260</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="Rectangle 29">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F19C00B-E18D-4A4D-8163-A26E1E57DB50}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13668375" y="35242500"/>
           <a:ext cx="428625" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7396,63 +7302,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3073400</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3264226</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="Rectangle 30">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId19"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8949A28B-2513-45E6-A618-C265096FD595}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14163675" y="35242500"/>
           <a:ext cx="447675" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7460,63 +7366,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3616325</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3258918</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="32" name="Rectangle 31">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId20"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D02493E0-01A4-4A8E-827D-49DC4BCB32D0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14668500" y="35242500"/>
           <a:ext cx="666750" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7524,63 +7430,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="51" name="Rectangle 50">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId21"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D91056C-CCFF-45A7-956A-7B816A18147E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11249025" y="37242750"/>
           <a:ext cx="438150" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7588,63 +7494,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>552451</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>928230</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="52" name="Rectangle 51">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId22"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{000C8DA1-B2C3-4BF9-A686-8F71031D715B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11744326" y="37242750"/>
           <a:ext cx="352424" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7652,63 +7558,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>968375</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1308688</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="53" name="Rectangle 52">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId23"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7968844D-9747-4FB4-987B-48EB4E09FFCE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12144375" y="37242750"/>
           <a:ext cx="314325" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7716,63 +7622,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1387475</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1733021</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="54" name="Rectangle 53">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId24"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{788AC8A4-26FD-4DE5-B61F-2FDD71759CF5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12525375" y="37242750"/>
           <a:ext cx="304800" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7780,63 +7686,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1758950</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2100800</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="55" name="Rectangle 54">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId25"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{954A3FC8-D9A9-4675-999B-046E5017439A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12896850" y="37242750"/>
           <a:ext cx="314325" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7844,63 +7750,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2159000</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2501341</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="56" name="Rectangle 55">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId26"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58F0F3D2-88F7-4836-8D27-1DD916B19022}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13277850" y="37242750"/>
           <a:ext cx="323850" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7908,63 +7814,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2568575</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3017260</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="57" name="Rectangle 56">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId27"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BAD35CC-24F4-43CE-9CCE-6F0C10DB6C46}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13668375" y="37242750"/>
           <a:ext cx="428625" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -7972,63 +7878,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3073400</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3264226</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="58" name="Rectangle 57">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId28"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6D302EA-2937-44A6-AD24-EC6EA12BC0FC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14163675" y="37242750"/>
           <a:ext cx="447675" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -8036,63 +7942,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3616325</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3258918</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="59" name="Rectangle 58">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId29"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{404C968C-F85D-4A5B-87D8-E5351B099198}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14668500" y="37242750"/>
           <a:ext cx="666750" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -8174,63 +8080,63 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="63" name="Rectangle 62">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId30"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A1A6A1F-5F75-41C9-801B-2453C452FD54}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11249025" y="37242750"/>
           <a:ext cx="438150" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -8238,63 +8144,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>552451</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>928230</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="64" name="Rectangle 63">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId31"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E33D72B6-4A83-40D5-82E2-21B2926BBA10}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11744326" y="37242750"/>
           <a:ext cx="352424" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -8302,63 +8208,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>968375</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1308688</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="65" name="Rectangle 64">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId32"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25449E13-3BB2-40A8-A4FE-A55474A27FD6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12144375" y="37242750"/>
           <a:ext cx="314325" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -8366,63 +8272,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1387475</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1733021</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="66" name="Rectangle 65">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId33"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFA52822-3FBA-41FB-86FE-010BB061BD33}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12525375" y="37242750"/>
           <a:ext cx="304800" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -8430,63 +8336,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1758950</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2100800</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="67" name="Rectangle 66">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId34"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37EA69CA-521F-4DC3-B7FB-A6E20EA90609}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12896850" y="37242750"/>
           <a:ext cx="314325" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -8494,63 +8400,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2159000</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2501341</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="68" name="Rectangle 67">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId35"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DE17C87-5FCF-41AF-A84B-A0762999D6F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13277850" y="37242750"/>
           <a:ext cx="323850" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -8558,63 +8464,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2568575</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3017260</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="69" name="Rectangle 68">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId36"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B581D0D0-BE1B-467C-B679-5533964056E6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13668375" y="37242750"/>
           <a:ext cx="428625" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -8622,63 +8528,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3073400</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3264226</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="70" name="Rectangle 69">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId37"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23A4636E-01E6-4EBA-830F-16942E1EC5F7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14163675" y="37242750"/>
           <a:ext cx="447675" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -8686,63 +8592,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3616325</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3258918</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="71" name="Rectangle 70">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId38"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C28713B-56DF-4D21-B99C-390DAAB5DDA0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14668500" y="37242750"/>
           <a:ext cx="666750" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -8750,63 +8656,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>34925</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>321</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>225387</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Rectangle 1">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId39"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F092266-2873-498E-BE41-740ED5F4D19B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13188950" y="83886675"/>
           <a:ext cx="3823021" cy="72987"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -8814,63 +8720,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>34925</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>301625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>454025</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>400237</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Rectangle 2">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId40"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4FBD701-A667-4018-BE16-527C6DC42F47}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13188950" y="84035900"/>
           <a:ext cx="419100" cy="98612"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -8878,63 +8784,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>552450</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>301625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1006753</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>400237</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Rectangle 3">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId41"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D0332FE-FB6F-421C-A060-476DCF4EF2BB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm flipV="1">
           <a:off x="13706475" y="84035900"/>
           <a:ext cx="454303" cy="98612"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -8942,63 +8848,63 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1123950</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1578021</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>418818</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Rectangle 4">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId42"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1EF2CC2-AA37-4878-820C-5482F9CB9782}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14277975" y="84039075"/>
           <a:ext cx="454071" cy="114018"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -9006,105 +8912,3713 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1695451</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>304801</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>2114551</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>400051</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Rectangle 5">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId43"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7D8EB42-21F3-49E6-8915-1A3531ED82AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14849476" y="84039076"/>
           <a:ext cx="419100" cy="95250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NL"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>111125</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="TextBox 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A80AC2D-211D-41A5-CFD9-DACF8AF6693A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8001000" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A0H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>552451</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>615951</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="TextBox 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFFCE856-110F-EE5F-3510-ED8BD7BC52CB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8505826" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A1H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>968375</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1031875</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="TextBox 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D68B41FD-58FA-6E40-969E-133D80A17652}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8921750" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A2H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1387475</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1450975</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="TextBox 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C75B1CB6-B911-388E-EB88-8C434107C3B2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9340850" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A3H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1758950</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1822450</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="TextBox 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09B3999D-85D3-405F-0777-58261D0B0111}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9712325" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A4H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2159000</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2222500</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="TextBox 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3308D485-5A62-313C-A154-C24503A69579}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10112375" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A5H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2568575</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2632075</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="33" name="TextBox 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA3C827C-5C68-5F66-9DD4-889D7526362B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10521950" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A6H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3073400</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3136900</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="34" name="TextBox 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A1DC99E-1989-0234-D9CD-D20058BC8FDA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11026775" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A7H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3473450</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3473450</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="35" name="TextBox 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2C3A8E0-E737-3F52-C1FE-EBFFDE4C03E2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11426825" y="47463075"/>
+          <a:ext cx="0" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A8H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>111125</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="36" name="TextBox 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E74F8583-AC56-B2F2-FB47-489CD0AD2F30}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8001000" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A9H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>552451</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>615951</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="37" name="TextBox 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C095B45E-42A7-DE0C-C0EE-FC09A3E7529A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8505826" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A10H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>968375</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1031875</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="38" name="TextBox 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9718E48-348E-D851-C5AA-3E6EE9AC653E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8921750" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A11H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1387475</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1450975</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="39" name="TextBox 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1CFEB27-E904-172A-1B95-C390FB8F9936}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9340850" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A12H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1758950</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1822450</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="40" name="TextBox 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1E09B0C-CD20-D2AE-06B0-BEB777E64A3B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9712325" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A13H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2159000</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2222500</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="41" name="TextBox 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C2DAE96-EFAE-C246-FFBC-EC1CEA7219FD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10112375" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A14H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2568575</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2632075</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="42" name="TextBox 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA7DAE0C-7ADF-4345-883C-1FF5A4D061B2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10521950" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A15H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3073400</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3136900</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="43" name="TextBox 42">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{936D7E3E-EBA3-E2D0-1F46-1CB1415C9E83}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11026775" y="47463075"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A16H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3473450</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3473450</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="44" name="TextBox 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89AF7942-13B6-B166-3F6D-829259888335}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11426825" y="47463075"/>
+          <a:ext cx="0" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A17H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>111125</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="45" name="TextBox 44">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EEDB802-7AF1-5462-58AA-83A223360890}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8001000" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A18H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>552451</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>615951</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="46" name="TextBox 45">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33A3C807-33A2-F932-6F62-203531D97465}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8505826" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A19H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>968375</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1031875</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="47" name="TextBox 46">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{986D3B9B-84F1-0932-32E7-9CC2C91E654E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8921750" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A20H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1387475</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1450975</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="48" name="TextBox 47">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C3F1D43-67E2-0422-3847-5108C419162D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9340850" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A21H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1758950</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1822450</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="49" name="TextBox 48">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFA2C46A-A461-B7E8-39F9-0DD30A6009A8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9712325" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A22H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2159000</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2222500</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="50" name="TextBox 49">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07E508C4-A5AE-C033-E22F-E227A53AA8DA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10112375" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A23H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2568575</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2632075</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="60" name="TextBox 59">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{833EA354-D9C3-4570-B20E-E6A734A15C5C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10521950" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A24H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3073400</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3136900</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="61" name="TextBox 60">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78E7D248-41E0-1C98-4CF5-EA877984FD42}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11026775" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A25H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3473450</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3473450</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="62" name="TextBox 61">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5496140-DE67-6171-7870-FBA60566D687}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11426825" y="49215675"/>
+          <a:ext cx="0" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A26H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>111125</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69056" name="TextBox 69055">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15B0D95A-BBFC-60BA-8EAF-1F51987CC6BC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8001000" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A27H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>552451</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>615951</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69057" name="TextBox 69056">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2589514D-78F0-5D41-9657-5DC3D5B2DC72}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8505826" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A28H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>968375</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1031875</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69058" name="TextBox 69057">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB10F8BD-B2C8-02F8-29AF-F23922724202}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8921750" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A29H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1387475</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1450975</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69059" name="TextBox 69058">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07514163-140A-0953-092F-6FE7388A27EB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9340850" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A30H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1758950</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1822450</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69060" name="TextBox 69059">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CC99656-E398-74ED-4E51-CE1360BA5760}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9712325" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A31H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2159000</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2222500</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69061" name="TextBox 69060">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9AD28AD-2D54-9F2F-9B83-E3FBEE1AD617}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10112375" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A32H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2568575</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2632075</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69062" name="TextBox 69061">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC537B1-8BC8-6D2A-CB49-85F3EB0604DA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10521950" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A33H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3073400</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3136900</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69063" name="TextBox 69062">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B3C94CA-7A17-87FC-8C0B-5664F761C9B3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11026775" y="49215675"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A34H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3473450</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3473450</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>102592</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69064" name="TextBox 69063">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE0D8055-1110-47FB-6D03-8B8FB103C21A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11426825" y="49215675"/>
+          <a:ext cx="0" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A35H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>34925</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>98425</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>254992</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69065" name="TextBox 69064">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{488FAFAC-18D1-55FE-AF8A-A1AF25504B59}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7988300" y="102384225"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A36H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>34925</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>301625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>98425</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>404217</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69066" name="TextBox 69065">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{224B1F20-182C-3CBD-4BA1-494F537AF87C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7988300" y="102533450"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A37H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>301625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>615950</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>404217</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69067" name="TextBox 69066">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE51B0EB-6335-31E8-89D4-8FF724D6CB80}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8505825" y="102533450"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A38H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1123950</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1187450</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>407392</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69068" name="TextBox 69067">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B34DDD7D-DD37-77B3-BA06-D1D64930ADD8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9077325" y="102536625"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A39H</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1695451</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1758951</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>407392</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69069" name="TextBox 69068">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67228D82-D9E9-FC2C-5781-6D40CDA73CAD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9648826" y="102536625"/>
+          <a:ext cx="63500" cy="102592"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0"/>
+          <a:r>
+            <a:rPr lang="en-GB" sz="100">
+              <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>X0A40H</a:t>
+          </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -9355,12021 +12869,12263 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/epysqli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/romvimza-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/myalepta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/aspaveli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/revestive-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ezmekly-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/myqorzo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tyenne-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/skyclarys-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/beyonttra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ayvakyt-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vaxneuvance-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pombiliti-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/osvyrti-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/dovprela-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/benlysta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ximluci-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ixchiq-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611921" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lazcluze-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/spikevax-previously-covid-19-vaccine-moderna-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/brineura-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vimkunya-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/aucatzyl-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/wainzua-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/palsonify-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/breyanzi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/obizur-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/agamree-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/byooviz-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611923" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vyloy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/ema/index.jsp?curl=pages/medicines/human/medicines/002596/human_med_001666.jsp&amp;mid=WC0b01ac058001d124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/locametz-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/datroway-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/degevma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tecartus-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/yselty-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/scenesse-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/jubbonti-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611886" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/hetronifly-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/esperoct-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/carvykti-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/elahere-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/itovebi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/voraxaze-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/qdenga-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/osqay-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vabysmo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/uzpruvo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/obodence-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rezdiffra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/libmeldy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rybrevant-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/cerdelga-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kayshild-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ceplene-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/yesafili-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/truqap-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/poherdy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611896" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/loqtorzi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/winrevair-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/bilprevda-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/voxzogo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kapruvia-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/livmarli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/yaxwer-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/orphacol-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/giapreza-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/referral/topiramate-article-31-referral-annex-i_en.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/afqlir-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ketoconazole-hra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/mepsevii-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/duvyzat-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/gotenfia-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/sunlenca-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/bekemv-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/spevigo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/omjjara-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ranluspec-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vueway-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/waylivra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/artesunate-amivas-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/fymskina-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/jubereq-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/columvi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vedrop-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/fylrevy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lytenava-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/comirnaty-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ordspono-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/sephience-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=7001176" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lupkynis-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/enrylaze-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zynlonta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zemcelpro-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/evoltra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/referral/topiramate-article-31-referral-annex-i_en.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rhapsido-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/iqirvo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lynozyfic-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/bomyntra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/elzonris-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/orgovyx-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/hemgenix-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/qarziba-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/inluriyo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/apretude-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kanuma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pyzchiva-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/alhemo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/eiyzey-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docetp.mpa.se/LMF/Jaydess%20intrauterine%20delivery%20system%20ENG%20SmPC.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ebvallo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kisunla-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tabrecta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vacpertagen-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/obgemsa-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/hympavzi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lemtrada-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/hukyndra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ztalmy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kerendia-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ranivisio-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vimizim-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/orserdu-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tryngolza-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kefdensis-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/joenja-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.ema.europa.eu%2Fen%2Fdocuments%2Fadditional-monitoring%2Fannex-v-list-hydroxyethyl-starch-hes-containing-medicinal-products-european-union_en.xls&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/qalsody-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/jeraygo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/andembry-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/otulfi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/blincyto-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ontozry-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?mpdidentifier=7000377" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/beyfortus-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kauliv-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/capvaxive-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/libmyris-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/padcev-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/intuniv-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/talvey-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/jaypirca-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/leqembi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/wayrilz-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/waskyra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tuyory-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611864" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/health/documents/community-register/html/mh738.htm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/celldemic-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/altuvoct-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/imuldosa-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zolgensma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/jemperli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/bimervax-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ituxredi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ziihera-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/afiveg-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/koselugo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ngenla-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/aquipta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/raxone-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vyndaqel-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/yorvipath-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/enwylma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vevzuo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kyinsu-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/fubelv-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/referrals/hydroxyethyl-starch-solutions-infusion-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rezzayo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/avzivi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/strimvelis-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/evkeeza-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/augtyro-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/epruvy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/nexpovio-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/enjaymo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/livtencity-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kymriah-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tecvayli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vanflyta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/denbrayce-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/maapliv-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?mpdidentifier=7020399" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/winlevi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zandoriah-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611900" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tavneos-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/stimufend-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/awiqli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/fabhalta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/health/documents/community-register/html/mh24442.htm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/hepcludex-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/nemluvio-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kavigale-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/usymro-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/klisyri-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tibsovo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/abrysvo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rayvow-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vyvgart-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/alyftrek-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/evfraxy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vgenfli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lynkuet-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/qinlock-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/oxbryta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/velsipity-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.ema.europa.eu%2Fen%2Fdocuments%2Fadditional-monitoring%2Fannex-xiii-list-valproate-and-related-substances-european-union_en.xlsx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kygevvi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.gov.uk/home/groups/spcpil/documents/spcpil/con1466141046287.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rimmyrah-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/adzynma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/avtozma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/siiltibcy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611866" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zercepac-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/jpadocdisplay.xhtml?globalDocId=E9C019E2F641455FBDB3AF3C8E60006F&amp;directdisplay=true&amp;docid=1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/mounjaro-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lamzede-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tepkinly-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/denosumab-intas-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/mynzepli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/anktiva-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pemazyre-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tecovirimat-siga-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tepmetko-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/herwenda-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/xbonzy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory-overview/post-authorisation/pharmacovigilance-post-authorisation/medicines-under-additional-monitoring" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/ema/index.jsp?curl=pages/regulation/document_listing/document_listing_000345.jsp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/casgevy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/filspari-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/yesintek-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kostaive-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/usrenty-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611871" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/elfabrio-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tyruko-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/refixia-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/usgena-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/eyluxvi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/voranigo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://db.cbg-meb.nl/IB-teksten/h114681.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/abecma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/nuvaxovid-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/saphnelo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/wakix-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/mnexspike-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/mcombriax-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ebglyss-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/referrals/valproate-related-substances" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rystiggo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/piasky-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/baiama-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/steqeyma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611874" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/palforzia-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/nexviadyme-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/deqsiga-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/firdapse-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/idefirix-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/retsevmo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/trodelvy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vydura-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/litfulo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tevimbra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ogsiveo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/aumseqa-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zvogra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/scientific-guideline/guideline-good-pharmacovigilance-practices-module-x-additional-monitoring_en.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/ema/index.jsp?curl=pages/special_topics/document_listing/document_listing_000365.jsp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/xenpozyme-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/elucirem-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/fruzaqla-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/seladelpar-gilead-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/korjuny-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611861" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/gobivaz-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/bimzelx-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/wegovy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/briumvi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vyjuvek-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ojemda-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/veoza-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/exblifep-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/balversa-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611877" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pluvicto-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tauvid-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/increlex-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rozlytrek-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lyfnua-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/conexxence-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/dawnzera-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zepzelca-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lunsumio-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/revlimid-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/elrexfio-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rytelo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/dectova-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/cibinqo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/arexvy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/imreplys-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/acvybra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/upstaza-epar-product-information_en-0.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ryzneuta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/cejemly-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vocabria-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pyrukynd-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/mresvia-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pavblu-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vyepti-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/camzyos-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/xofigo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/skytrofa-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611872" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/atriance-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tofidence-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/welireg-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/bildyos-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/xbryk-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/minjuvi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/uplizna-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/omvoh-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ondibta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/loargys-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zynyz-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tuznue-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=7022533" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lojuxta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/eladynos-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tivdak-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/dazublys-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/verquvo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/sondelbay-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/amvuttra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/exdensur-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/strensiq-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/krazati-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/eydenzelt-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ondexxya-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/paxlovid-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lytgobi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/izamby-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ponlimsi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vafseo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/voydeya-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/enflonsia-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/wezenla-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/fintepla-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/apexxnar-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/opdualag-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/opuviz-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rolcya-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/elaprase-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/defitelio-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/yescarta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rezurock-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611922" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kayfanda-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/bylvay-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zefylti-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/blenrep-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zadenvi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/quviviq-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/imjudo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pandemic-influenza-vaccine-h5n1-astrazeneca-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zilbrysq-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/referrals/topiramate" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/imaavy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/omlyclo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/mysimba-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/adynovi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ahzantive-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/dyrupeg-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/scemblix-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/cevenfacta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/sylvant-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/teizeild-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/product-information/vitrakvi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/wyost-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/gohibic-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/junod-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/brukinsa-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pylclari-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vegzelma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tepezza-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/referrals/hydroxyethyl-starch-hes-containing-medicinal-products" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/dazparda-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lumykras-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/osenvelt-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rekambys-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2613975" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tezspire-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/imvanex-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kimmtrak-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zokinvy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zurzuvae-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/xolremdi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611898" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/incellipan-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/anzupgo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/qoyvolma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/brinsupri-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/enhertu-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/sotyktu-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ekterly-epar-product-information_en.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/bekemv-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/bilprevda-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/myalepta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/artesunate-amivas-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/spevigo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/leqembi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/waskyra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vedrop-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/wyost-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/gohibic-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ayvakyt-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=7001176" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/columvi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vevzuo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kygevvi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/benlysta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zynlonta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lumykras-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611866" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/osenvelt-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/minjuvi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/enrylaze-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/usymro-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/denbrayce-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?mpdidentifier=7020399" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory-overview/post-authorisation/pharmacovigilance-post-authorisation/medicines-under-additional-monitoring" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/orgovyx-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/qarziba-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/apretude-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/incellipan-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/bylvay-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/anzupgo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/ema/index.jsp?curl=pages/medicines/human/medicines/002596/human_med_001666.jsp&amp;mid=WC0b01ac058001d124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/hemgenix-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/evfraxy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lynkuet-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docetp.mpa.se/LMF/Jaydess%20intrauterine%20delivery%20system%20ENG%20SmPC.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/opdualag-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tabrecta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/qalsody-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611898" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/andembry-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/esperoct-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ebvallo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ituxredi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/mynzepli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/hukyndra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ztalmy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/xbonzy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vimizim-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/altuvoct-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/siiltibcy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/voranigo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/libmeldy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kerendia-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/intuniv-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ojemda-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ceplene-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/jaypirca-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/avzivi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zepzelca-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611877" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/nemluvio-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/romvimza-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/deqsiga-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/elzonris-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/padcev-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/bimervax-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/aumseqa-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/raxone-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/yorvipath-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/awiqli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/enflonsia-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/avtozma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ketoconazole-hra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/koselugo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ezmekly-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/myqorzo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tezspire-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/livtencity-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tecvayli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rimmyrah-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/dovprela-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/filspari-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/waylivra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tavneos-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kostaive-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/osvyrti-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/abrysvo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vyvgart-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ondibta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/piasky-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/comirnaty-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tauvid-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/wainzua-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/oxbryta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/jpadocdisplay.xhtml?globalDocId=E9C019E2F641455FBDB3AF3C8E60006F&amp;directdisplay=true&amp;docid=1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lamzede-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/herwenda-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/degevma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=7022533" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/evoltra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/elucirem-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611871" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/seladelpar-gilead-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/alyftrek-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/datroway-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/jemperli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tepmetko-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/elfabrio-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/refixia-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/osqay-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/referrals/hydroxyethyl-starch-hes-containing-medicinal-products" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/epruvy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kanuma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/skyclarys-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/beyonttra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/itovebi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/nuvaxovid-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/nexviadyme-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rezdiffra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tevimbra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kayshild-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ixchiq-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lazcluze-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lemtrada-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/trodelvy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/briumvi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/wegovy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/xenpozyme-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/yaxwer-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rezurock-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/exblifep-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ryzneuta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vyloy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/cejemly-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/welireg-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/blincyto-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ontozry-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/aspaveli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pluvicto-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pombiliti-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/duvyzat-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vaxneuvance-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lunsumio-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lyfnua-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tyenne-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/veoza-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rolcya-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/gotenfia-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/fylrevy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611921" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/cenrifki-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/health/documents/community-register/html/mh738.htm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/jubbonti-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tofidence-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/hetronifly-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zolgensma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pemazyre-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/arexvy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/mresvia-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/gobivaz-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/blenrep-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/cibinqo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/breyanzi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/brineura-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/revlimid-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ximluci-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/referrals/hydroxyethyl-starch-solutions-infusion-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/jubereq-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zadenvi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ranluspec-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rhapsido-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zynyz-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/uzpruvo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tuznue-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/strimvelis-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/evkeeza-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/elahere-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/winrevair-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rozlytrek-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/locametz-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pyrukynd-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/obizur-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/upstaza-epar-product-information_en-0.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/agamree-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/dyrupeg-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/sephience-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/imaavy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/dazparda-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611872" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/jascayd-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vyepti-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/yselty-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/krazati-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/truqap-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/health/documents/community-register/html/mh24442.htm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/hepcludex-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tivdak-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/obodence-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/aucatzyl-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/klisyri-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/carvykti-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/camzyos-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/scenesse-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/xofigo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/bomyntra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/junod-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zemcelpro-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/teizeild-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/voraxaze-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/uplizna-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.ema.europa.eu%2Fen%2Fdocuments%2Fadditional-monitoring%2Fannex-xiii-list-valproate-and-related-substances-european-union_en.xlsx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/referral/topiramate-article-31-referral-annex-i_en.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/xolremdi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.gov.uk/home/groups/spcpil/documents/spcpil/con1466141046287.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/voydeya-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/loqtorzi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/eydenzelt-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zefylti-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/adstiladrin-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zercepac-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/eladynos-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/qdenga-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/omvoh-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vabysmo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/eiyzey-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tepezza-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/inluriyo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tecartus-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rybrevant-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/sondelbay-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/loargys-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/joenja-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611896" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/ema/index.jsp?curl=pages/regulation/document_listing/document_listing_000345.jsp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/omjjara-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/wezenla-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/afqlir-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/opuviz-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/bildyos-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611864" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/amvuttra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/chenodeoxycholic-acid-leadiant-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/strensiq-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/brinsupri-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kisunla-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zurzuvae-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://db.cbg-meb.nl/IB-teksten/h114681.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/abecma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/paxlovid-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kapruvia-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/yesafili-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vacpertagen-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tuyory-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/giapreza-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/referrals/topiramate" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vueway-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kayfanda-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/fymskina-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lynozyfic-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/imdylltra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/livmarli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lytgobi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ekterly-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/firdapse-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/idefirix-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/mepsevii-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/apexxnar-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/sunlenca-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/orphacol-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vafseo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tryngolza-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kefdensis-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/fubelv-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611922" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/ema/index.jsp?curl=pages/special_topics/document_listing/document_listing_000365.jsp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/yescarta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/omlyclo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lytenava-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ahzantive-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ordspono-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611900" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/capvaxive-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/spikevax-previously-covid-19-vaccine-moderna-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/quviviq-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/defitelio-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/wayrilz-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zandoriah-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zilbrysq-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/referral/topiramate-article-31-referral-annex-i_en.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/iqirvo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rexatilux-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/imjudo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ziihera-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/increlex-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/adynovi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pandemic-influenza-vaccine-h5n1-astrazeneca-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/enwylma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kyinsu-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611904" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/scemblix-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/sylvant-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pyzchiva-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/alhemo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/dectova-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/brukinsa-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/cevenfacta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/maapliv-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/winlevi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vegzelma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/obgemsa-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/hympavzi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vocabria-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pylclari-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/otulfi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vgenfli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2613975" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/imvanex-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zokinvy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/mcombriax-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611874" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/atriance-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/jeraygo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/usrenty-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/denosumab-intas-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/anktiva-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/voxzogo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kimmtrak-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ranivisio-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/scientific-guideline/guideline-good-pharmacovigilance-practices-module-x-additional-monitoring_en.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/orserdu-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/celldemic-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/imuldosa-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/byooviz-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lojuxta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/sotyktu-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/augtyro-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/eyluxvi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?mpdidentifier=7000377" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/lupkynis-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kauliv-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/mnexspike-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/talvey-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rezzayo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kavigale-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ondexxya-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/libmyris-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/aquipta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ogsiveo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/zvogra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vyndaqel-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/fabhalta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/palsonify-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/adzynma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/fintepla-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ngenla-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/enjaymo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/steqeyma-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vyjuvek-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/elaprase-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/kymriah-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vanflyta-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611886" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611923" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/yesintek-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/enhertu-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/afiveg-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/conexxence-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/dawnzera-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/stimufend-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tibsovo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rayvow-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/velsipity-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/casgevy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/acvybra-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/etcamah-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rystiggo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/mysimba-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/qinlock-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/baiama-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/imreplys-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/beyfortus-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/mounjaro-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tepkinly-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/skytrofa-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/product-information/vitrakvi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/fruzaqla-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/korjuny-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/pavblu-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tecovirimat-siga-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/tyruko-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/wakix-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/xbryk-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/referrals/valproate-related-substances" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/poherdy-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/balversa-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vimkunya-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rekambys-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/saphnelo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/palforzia-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/litfulo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/vydura-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ebglyss-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/exdensur-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?accessid=amis_off_am_ppv&amp;directdisplay=true&amp;mpdidentifier=2611861" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/redemplo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/elrexfio-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/rytelo-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/usgena-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/dazublys-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/nexpovio-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/epysqli-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/izamby-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/revestive-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.ema.europa.eu%2Fen%2Fdocuments%2Fadditional-monitoring%2Fannex-v-list-hydroxyethyl-starch-hes-containing-medicinal-products-european-union_en.xls&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/product-information/ponlimsi-epar-product-information_en.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:IV444"/>
+  <dimension ref="A1:IV448"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A426" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection sqref="A1:F441"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:F445"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22" style="1" customWidth="1"/>
-    <col min="2" max="2" width="22.54296875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="19" style="54" customWidth="1"/>
+    <col min="2" max="2" width="22.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="39.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="35.140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="52.140625" style="56" customWidth="1"/>
+    <col min="6" max="6" width="19" style="72" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18" customHeight="1">
-      <c r="E1" s="47"/>
+      <c r="E1" s="55"/>
     </row>
     <row r="5" spans="1:6" s="13" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A5" s="65"/>
-[...11 lines deleted...]
-    <row r="7" spans="1:6" s="13" customFormat="1" ht="11.5">
+      <c r="A5" s="157"/>
+      <c r="B5" s="157"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="73"/>
+    </row>
+    <row r="6" spans="1:6" s="13" customFormat="1" ht="11.25">
+      <c r="A6" s="94">
+        <v>46230</v>
+      </c>
+      <c r="E6" s="29"/>
+      <c r="F6" s="73"/>
+    </row>
+    <row r="7" spans="1:6" s="13" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
-        <v>1507</v>
-[...2 lines deleted...]
-      <c r="F7" s="55"/>
+        <v>1341</v>
+      </c>
+      <c r="E7" s="29"/>
+      <c r="F7" s="73"/>
     </row>
     <row r="8" spans="1:6" s="13" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A8" s="65" t="s">
-[...6 lines deleted...]
-    <row r="9" spans="1:6" s="13" customFormat="1" ht="11.5">
+      <c r="A8" s="157" t="s">
+        <v>207</v>
+      </c>
+      <c r="B8" s="157"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="73"/>
+    </row>
+    <row r="9" spans="1:6" s="13" customFormat="1" ht="11.25">
       <c r="A9" s="14"/>
-      <c r="E9" s="27"/>
-      <c r="F9" s="55"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="73"/>
     </row>
     <row r="10" spans="1:6" ht="21.75" customHeight="1">
-      <c r="A10" s="46" t="s">
+      <c r="A10" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="46"/>
+      <c r="B10" s="51"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2"/>
     </row>
     <row r="12" spans="1:6" ht="15.75" customHeight="1">
-      <c r="A12" s="68" t="s">
+      <c r="A12" s="160" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="68"/>
+      <c r="B12" s="160"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
-      <c r="E12" s="49"/>
+      <c r="E12" s="57"/>
     </row>
     <row r="13" spans="1:6" ht="15.75" customHeight="1">
-      <c r="A13" s="62" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="62"/>
+      <c r="A13" s="104" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B13" s="104"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
-      <c r="E13" s="49"/>
+      <c r="E13" s="57"/>
     </row>
     <row r="14" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A14" s="69" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="49"/>
+      <c r="A14" s="161" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B14" s="162"/>
+      <c r="C14" s="162"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="57"/>
     </row>
     <row r="15" spans="1:6" ht="15" customHeight="1">
-      <c r="A15" s="63" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="50"/>
+      <c r="A15" s="105" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E15" s="58"/>
     </row>
     <row r="16" spans="1:6" ht="33" customHeight="1">
-      <c r="A16" s="69" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="50"/>
+      <c r="A16" s="161" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B16" s="162"/>
+      <c r="C16" s="163"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="58"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="32"/>
-[...12 lines deleted...]
-      <c r="E18" s="50"/>
+      <c r="A17" s="34"/>
+      <c r="B17" s="34"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="58"/>
+    </row>
+    <row r="18" spans="1:9" ht="15.75">
+      <c r="A18" s="32" t="s">
+        <v>270</v>
+      </c>
+      <c r="B18" s="34"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="58"/>
     </row>
     <row r="19" spans="1:9" ht="62.25" customHeight="1">
-      <c r="A19" s="66" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="67"/>
+      <c r="A19" s="158" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B19" s="158"/>
+      <c r="C19" s="158"/>
+      <c r="D19" s="158"/>
+      <c r="E19" s="159"/>
     </row>
     <row r="20" spans="1:9" ht="31.5" customHeight="1">
-      <c r="A20" s="29"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9" ht="27.5">
+      <c r="A20" s="31"/>
+    </row>
+    <row r="21" spans="1:9" ht="26.25">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>224</v>
+        <v>197</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>225</v>
-[...24 lines deleted...]
-      <c r="E22" s="85" t="s">
+        <v>198</v>
+      </c>
+      <c r="E21" s="59" t="s">
+        <v>199</v>
+      </c>
+      <c r="F21" s="74" t="s">
+        <v>200</v>
+      </c>
+      <c r="G21" s="43"/>
+      <c r="H21" s="43"/>
+      <c r="I21" s="43"/>
+    </row>
+    <row r="22" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A22" s="18" t="s">
+        <v>301</v>
+      </c>
+      <c r="B22" s="18" t="s">
+        <v>302</v>
+      </c>
+      <c r="C22" s="18" t="s">
+        <v>423</v>
+      </c>
+      <c r="D22" s="18" t="s">
+        <v>239</v>
+      </c>
+      <c r="E22" s="60" t="s">
+        <v>303</v>
+      </c>
+      <c r="F22" s="69">
+        <v>44440</v>
+      </c>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
+    </row>
+    <row r="23" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>632</v>
+      </c>
+      <c r="B23" s="67" t="s">
+        <v>633</v>
+      </c>
+      <c r="C23" s="18" t="s">
+        <v>164</v>
+      </c>
+      <c r="D23" s="18" t="s">
+        <v>148</v>
+      </c>
+      <c r="E23" s="60" t="s">
+        <v>634</v>
+      </c>
+      <c r="F23" s="69">
+        <v>45170</v>
+      </c>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+    </row>
+    <row r="24" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A24" s="68" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B24" s="68" t="s">
+        <v>803</v>
+      </c>
+      <c r="C24" s="68" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="68" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E24" s="84" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F24" s="75">
+        <v>45962</v>
+      </c>
+      <c r="G24" s="77"/>
+      <c r="H24" s="77"/>
+    </row>
+    <row r="25" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A25" s="18" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B25" s="18" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C25" s="18" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D25" s="18" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E25" s="34" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F25" s="78">
+        <v>46174</v>
+      </c>
+      <c r="G25" s="47"/>
+      <c r="H25" s="47"/>
+    </row>
+    <row r="26" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A26" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="E26" s="60" t="s">
+        <v>321</v>
+      </c>
+      <c r="F26" s="69" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A27" s="7" t="s">
+        <v>869</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>870</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>887</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="E27" s="64" t="s">
+        <v>871</v>
+      </c>
+      <c r="F27" s="69">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A28" s="11" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>636</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="E28" s="84" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F28" s="71">
+        <v>45901</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A29" s="7" t="s">
+        <v>911</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="E29" s="85" t="s">
+        <v>971</v>
+      </c>
+      <c r="F29" s="69" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A30" s="7" t="s">
+        <v>746</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>747</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E30" s="60" t="s">
+        <v>748</v>
+      </c>
+      <c r="F30" s="69" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A31" s="7" t="s">
+        <v>922</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>926</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>972</v>
+      </c>
+      <c r="F31" s="69" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" s="65" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A32" s="65" t="s">
+        <v>920</v>
+      </c>
+      <c r="B32" s="65" t="s">
+        <v>921</v>
+      </c>
+      <c r="C32" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="D32" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>973</v>
+      </c>
+      <c r="F32" s="70">
+        <v>45658</v>
+      </c>
+      <c r="G32" s="42"/>
+      <c r="H32" s="18"/>
+    </row>
+    <row r="33" spans="1:8" s="65" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A33" s="7" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B33" s="83" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E33" s="123" t="s">
+        <v>1295</v>
+      </c>
+      <c r="F33" s="69">
+        <v>46174</v>
+      </c>
+      <c r="G33" s="42"/>
+      <c r="H33" s="18"/>
+    </row>
+    <row r="34" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A34" s="9" t="s">
+        <v>810</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>811</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E34" s="60" t="s">
+        <v>853</v>
+      </c>
+      <c r="F34" s="70">
+        <v>45444</v>
+      </c>
+      <c r="G34" s="42"/>
+      <c r="H34" s="7"/>
+    </row>
+    <row r="35" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A35" s="9" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E35" s="84" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F35" s="70">
+        <v>45839</v>
+      </c>
+      <c r="G35" s="42"/>
+      <c r="H35" s="7"/>
+    </row>
+    <row r="36" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A36" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="E36" s="60" t="s">
+        <v>600</v>
+      </c>
+      <c r="F36" s="69">
+        <v>44805</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A37" s="7" t="s">
+        <v>939</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="E37" s="84" t="s">
+        <v>974</v>
+      </c>
+      <c r="F37" s="69">
+        <v>45689</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="22" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A38" s="7" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E38" s="84" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F38" s="78">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A39" s="7" t="s">
+        <v>904</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>905</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E39" s="64" t="s">
+        <v>906</v>
+      </c>
+      <c r="F39" s="69">
+        <v>45566</v>
+      </c>
+      <c r="H39" s="7"/>
+    </row>
+    <row r="40" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A40" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="E40" s="60" t="s">
+        <v>402</v>
+      </c>
+      <c r="F40" s="69" t="s">
+        <v>401</v>
+      </c>
+      <c r="H40" s="20"/>
+    </row>
+    <row r="41" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A41" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="E41" s="60" t="s">
+        <v>761</v>
+      </c>
+      <c r="F41" s="69">
+        <v>45170</v>
+      </c>
+      <c r="H41" s="7"/>
+    </row>
+    <row r="42" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A42" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="E42" s="60" t="s">
+        <v>628</v>
+      </c>
+      <c r="F42" s="69" t="s">
+        <v>629</v>
+      </c>
+      <c r="H42" s="7"/>
+    </row>
+    <row r="43" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A43" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E43" s="60" t="s">
+        <v>595</v>
+      </c>
+      <c r="F43" s="69" t="s">
+        <v>593</v>
+      </c>
+      <c r="H43" s="7"/>
+    </row>
+    <row r="44" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A44" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E44" s="60" t="s">
+        <v>380</v>
+      </c>
+      <c r="F44" s="69">
+        <v>44531</v>
+      </c>
+      <c r="G44" s="20"/>
+    </row>
+    <row r="45" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A45" s="41" t="s">
+        <v>354</v>
+      </c>
+      <c r="B45" s="41" t="s">
         <v>343</v>
       </c>
-      <c r="F22" s="86">
-[...107 lines deleted...]
-      <c r="F27" s="86">
+      <c r="C45" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="41" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E45" s="150" t="s">
+        <v>344</v>
+      </c>
+      <c r="F45" s="151" t="s">
+        <v>339</v>
+      </c>
+      <c r="G45" s="20"/>
+    </row>
+    <row r="46" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A46" s="42" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>406</v>
+      </c>
+      <c r="C46" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="D46" s="42" t="s">
+        <v>407</v>
+      </c>
+      <c r="E46" s="86" t="s">
+        <v>408</v>
+      </c>
+      <c r="F46" s="69" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A47" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="E47" s="60" t="s">
+        <v>657</v>
+      </c>
+      <c r="F47" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="G47" s="9"/>
+    </row>
+    <row r="48" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A48" s="7" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E48" s="84" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F48" s="69">
+        <v>45839</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A49" s="7" t="s">
+        <v>923</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>924</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>975</v>
+      </c>
+      <c r="F49" s="69" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A50" s="7" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E50" s="85" t="s">
+        <v>1209</v>
+      </c>
+      <c r="F50" s="42" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A51" s="7" t="s">
+        <v>806</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>807</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E51" s="87" t="s">
+        <v>822</v>
+      </c>
+      <c r="F51" s="69" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A52" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E52" s="60" t="s">
+        <v>237</v>
+      </c>
+      <c r="F52" s="69" t="s">
+        <v>234</v>
+      </c>
+      <c r="H52" s="9"/>
+    </row>
+    <row r="53" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A53" s="9" t="s">
+        <v>951</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>813</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="E53" s="84" t="s">
+        <v>976</v>
+      </c>
+      <c r="F53" s="69">
+        <v>45717</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A54" s="9" t="s">
+        <v>866</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E54" s="64" t="s">
+        <v>867</v>
+      </c>
+      <c r="F54" s="69" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A55" s="9" t="s">
+        <v>925</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>636</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>926</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>977</v>
+      </c>
+      <c r="F55" s="69">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A56" s="9" t="s">
+        <v>884</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>885</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E56" s="64" t="s">
+        <v>886</v>
+      </c>
+      <c r="F56" s="69">
         <v>45536</v>
       </c>
     </row>
-    <row r="28" spans="1:9" s="12" customFormat="1" ht="35.15" customHeight="1">
-[...15 lines deleted...]
-      <c r="F28" s="96">
+    <row r="57" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A57" s="9" t="s">
+        <v>576</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>577</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>578</v>
+      </c>
+      <c r="E57" s="60" t="s">
+        <v>601</v>
+      </c>
+      <c r="F57" s="69">
+        <v>45017</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A58" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" s="60" t="s">
+        <v>658</v>
+      </c>
+      <c r="F58" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="G58" s="9"/>
+    </row>
+    <row r="59" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A59" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="E59" s="61" t="s">
+        <v>517</v>
+      </c>
+      <c r="F59" s="69">
+        <v>44866</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A60" s="7" t="s">
+        <v>938</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="E60" s="88" t="s">
+        <v>978</v>
+      </c>
+      <c r="F60" s="69">
+        <v>45689</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A61" s="11" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="C61" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" s="11" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E61" s="88" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F61" s="71">
         <v>45901</v>
       </c>
     </row>
-    <row r="29" spans="1:9" s="9" customFormat="1" ht="35.15" customHeight="1">
-[...69 lines deleted...]
-      <c r="D32" s="99" t="s">
+    <row r="62" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A62" s="11" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E62" s="88" t="s">
+        <v>1123</v>
+      </c>
+      <c r="F62" s="71">
+        <v>45901</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A63" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E63" s="61" t="s">
+        <v>569</v>
+      </c>
+      <c r="F63" s="69">
+        <v>45017</v>
+      </c>
+      <c r="G63" s="7"/>
+    </row>
+    <row r="64" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A64" s="7" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="E64" s="88" t="s">
+        <v>1124</v>
+      </c>
+      <c r="F64" s="69">
+        <v>45839</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A65" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D65" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="E32" s="98" t="s">
-[...207 lines deleted...]
-      <c r="D42" s="79" t="s">
+      <c r="E65" s="61" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F65" s="69" t="s">
+        <v>94</v>
+      </c>
+      <c r="H65" s="9"/>
+    </row>
+    <row r="66" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A66" s="20" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B66" s="20" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C66" s="20" t="s">
         <v>164</v>
       </c>
-      <c r="E42" s="85" t="s">
-[...491 lines deleted...]
-        <v>107</v>
+      <c r="D66" s="20" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E66" s="152" t="s">
+        <v>95</v>
+      </c>
+      <c r="F66" s="95">
+        <v>46204</v>
       </c>
       <c r="H66" s="9"/>
     </row>
-    <row r="67" spans="1:8" s="9" customFormat="1" ht="35.15" customHeight="1">
-[...15 lines deleted...]
-      <c r="F67" s="86">
+    <row r="67" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A67" s="7" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="E67" s="88" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F67" s="69">
         <v>45839</v>
       </c>
       <c r="G67" s="7"/>
       <c r="H67" s="7"/>
     </row>
-    <row r="68" spans="1:8" s="12" customFormat="1" ht="35.15" customHeight="1">
-      <c r="A68" s="83" t="s">
+    <row r="68" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A68" s="7" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E68" s="123" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F68" s="69">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A69" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C69" s="18" t="s">
+        <v>423</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="E69" s="60" t="s">
+        <v>425</v>
+      </c>
+      <c r="F69" s="69" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="22" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A70" s="7" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E70" s="60" t="s">
+        <v>659</v>
+      </c>
+      <c r="F70" s="69" t="s">
+        <v>121</v>
+      </c>
+      <c r="G70" s="20"/>
+      <c r="H70" s="9"/>
+    </row>
+    <row r="71" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A71" s="11" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C71" s="11" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E71" s="84" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F71" s="75">
+        <v>45962</v>
+      </c>
+      <c r="G71" s="11"/>
+    </row>
+    <row r="72" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A72" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="E72" s="60" t="s">
+        <v>655</v>
+      </c>
+      <c r="F72" s="69" t="s">
+        <v>593</v>
+      </c>
+      <c r="G72" s="7"/>
+    </row>
+    <row r="73" spans="1:8" s="44" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A73" s="41" t="s">
+        <v>327</v>
+      </c>
+      <c r="B73" s="41" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C73" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="D73" s="41" t="s">
         <v>328</v>
       </c>
-      <c r="B68" s="83" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="79" t="s">
+      <c r="E73" s="150" t="s">
+        <v>381</v>
+      </c>
+      <c r="F73" s="151" t="s">
+        <v>336</v>
+      </c>
+      <c r="G73" s="49"/>
+    </row>
+    <row r="74" spans="1:8" s="44" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A74" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="B74" s="9" t="s">
+        <v>292</v>
+      </c>
+      <c r="C74" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="D68" s="111" t="s">
-[...26 lines deleted...]
-      <c r="F69" s="86">
+      <c r="D74" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E74" s="60" t="s">
+        <v>311</v>
+      </c>
+      <c r="F74" s="69" t="s">
+        <v>290</v>
+      </c>
+      <c r="G74" s="49"/>
+    </row>
+    <row r="75" spans="1:8" s="44" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A75" s="9" t="s">
+        <v>779</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>496</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D75" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="E75" s="60" t="s">
+        <v>780</v>
+      </c>
+      <c r="F75" s="69">
         <v>45383</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="112" t="s">
+      <c r="G75" s="49"/>
+    </row>
+    <row r="76" spans="1:8" s="44" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A76" s="9" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E76" s="97" t="s">
+        <v>95</v>
+      </c>
+      <c r="F76" s="78">
+        <v>46174</v>
+      </c>
+      <c r="G76" s="49"/>
+    </row>
+    <row r="77" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A77" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="E77" s="60" t="s">
+        <v>660</v>
+      </c>
+      <c r="F77" s="69" t="s">
+        <v>598</v>
+      </c>
+      <c r="H77" s="36"/>
+    </row>
+    <row r="78" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A78" s="7" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>964</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>896</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E78" s="84" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F78" s="69" t="s">
+        <v>965</v>
+      </c>
+      <c r="H78" s="36"/>
+    </row>
+    <row r="79" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A79" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E79" s="60" t="s">
+        <v>599</v>
+      </c>
+      <c r="F79" s="69">
+        <v>44713</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A80" s="11" t="s">
+        <v>768</v>
+      </c>
+      <c r="B80" s="11" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C80" s="11" t="s">
         <v>1516</v>
       </c>
-      <c r="B70" s="112" t="s">
-[...51 lines deleted...]
-      <c r="F72" s="86" t="s">
+      <c r="D80" s="11" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E80" s="87" t="s">
+        <v>823</v>
+      </c>
+      <c r="F80" s="71">
+        <v>45323</v>
+      </c>
+    </row>
+    <row r="81" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A81" s="7" t="s">
+        <v>864</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>865</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>962</v>
+      </c>
+      <c r="E81" s="89" t="s">
+        <v>979</v>
+      </c>
+      <c r="F81" s="69">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="82" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A82" s="7" t="s">
+        <v>796</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="E82" s="60" t="s">
+        <v>797</v>
+      </c>
+      <c r="F82" s="69">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="83" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A83" s="20" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B83" s="20" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C83" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="D83" s="20" t="s">
+        <v>555</v>
+      </c>
+      <c r="E83" s="34" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F83" s="95">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="84" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A84" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="E84" s="60" t="s">
+        <v>661</v>
+      </c>
+      <c r="F84" s="69" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="85" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A85" s="7" t="s">
         <v>478</v>
       </c>
-    </row>
-[...71 lines deleted...]
-      <c r="C76" s="79" t="s">
+      <c r="B85" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="E85" s="60" t="s">
+        <v>602</v>
+      </c>
+      <c r="F85" s="69" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="86" spans="1:256" s="12" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A86" s="7" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D86" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E86" s="63" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F86" s="69" t="s">
+        <v>117</v>
+      </c>
+      <c r="G86" s="9"/>
+    </row>
+    <row r="87" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A87" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="E87" s="60" t="s">
+        <v>357</v>
+      </c>
+      <c r="F87" s="69" t="s">
+        <v>339</v>
+      </c>
+      <c r="G87" s="22"/>
+      <c r="H87" s="22"/>
+    </row>
+    <row r="88" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A88" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C88" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D76" s="79" t="s">
-[...173 lines deleted...]
-      <c r="A85" s="79" t="s">
+      <c r="D88" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="E88" s="60" t="s">
         <v>349</v>
       </c>
-      <c r="B85" s="79" t="s">
-[...77 lines deleted...]
-        <v>113</v>
+      <c r="F88" s="69" t="s">
+        <v>339</v>
       </c>
       <c r="G88" s="12"/>
       <c r="H88" s="12"/>
     </row>
-    <row r="89" spans="1:256" s="9" customFormat="1" ht="35.15" customHeight="1">
-[...16 lines deleted...]
-        <v>389</v>
+    <row r="89" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A89" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D89" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="E89" s="60" t="s">
+        <v>103</v>
+      </c>
+      <c r="F89" s="69" t="s">
+        <v>98</v>
       </c>
       <c r="G89" s="12"/>
-    </row>
-[...16 lines deleted...]
-      <c r="F90" s="86">
+      <c r="H89" s="12"/>
+    </row>
+    <row r="90" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A90" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="E90" s="60" t="s">
+        <v>357</v>
+      </c>
+      <c r="F90" s="69" t="s">
+        <v>339</v>
+      </c>
+      <c r="G90" s="12"/>
+    </row>
+    <row r="91" spans="1:256" s="9" customFormat="1" ht="42.95" customHeight="1">
+      <c r="A91" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E91" s="87" t="s">
+        <v>618</v>
+      </c>
+      <c r="F91" s="69">
         <v>45108</v>
       </c>
     </row>
-    <row r="91" spans="1:256" s="12" customFormat="1" ht="35.15" customHeight="1">
-[...15 lines deleted...]
-      <c r="F91" s="86">
+    <row r="92" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A92" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D92" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E92" s="60" t="s">
+        <v>256</v>
+      </c>
+      <c r="F92" s="69">
         <v>44197</v>
       </c>
-      <c r="G91" s="9"/>
-[...266 lines deleted...]
-      <c r="F92" s="86">
+      <c r="G92" s="9"/>
+      <c r="H92" s="9"/>
+      <c r="I92" s="20"/>
+      <c r="J92" s="20"/>
+      <c r="K92" s="20"/>
+      <c r="L92" s="20"/>
+      <c r="M92" s="8"/>
+      <c r="N92" s="21"/>
+      <c r="O92" s="11"/>
+      <c r="P92" s="11"/>
+      <c r="Q92" s="20"/>
+      <c r="R92" s="20"/>
+      <c r="S92" s="20"/>
+      <c r="T92" s="20"/>
+      <c r="U92" s="8"/>
+      <c r="V92" s="21"/>
+      <c r="W92" s="11"/>
+      <c r="X92" s="11"/>
+      <c r="Y92" s="20"/>
+      <c r="Z92" s="20"/>
+      <c r="AA92" s="20"/>
+      <c r="AB92" s="20"/>
+      <c r="AC92" s="8"/>
+      <c r="AD92" s="21"/>
+      <c r="AE92" s="11"/>
+      <c r="AF92" s="11"/>
+      <c r="AG92" s="20"/>
+      <c r="AH92" s="20"/>
+      <c r="AI92" s="20"/>
+      <c r="AJ92" s="20"/>
+      <c r="AK92" s="8"/>
+      <c r="AL92" s="21"/>
+      <c r="AM92" s="11"/>
+      <c r="AN92" s="11"/>
+      <c r="AO92" s="20"/>
+      <c r="AP92" s="20"/>
+      <c r="AQ92" s="20"/>
+      <c r="AR92" s="20"/>
+      <c r="AS92" s="8"/>
+      <c r="AT92" s="21"/>
+      <c r="AU92" s="11"/>
+      <c r="AV92" s="11"/>
+      <c r="AW92" s="20"/>
+      <c r="AX92" s="20"/>
+      <c r="AY92" s="20"/>
+      <c r="AZ92" s="20"/>
+      <c r="BA92" s="8"/>
+      <c r="BB92" s="21"/>
+      <c r="BC92" s="11"/>
+      <c r="BD92" s="11"/>
+      <c r="BE92" s="20"/>
+      <c r="BF92" s="20"/>
+      <c r="BG92" s="20"/>
+      <c r="BH92" s="20"/>
+      <c r="BI92" s="8"/>
+      <c r="BJ92" s="21"/>
+      <c r="BK92" s="11"/>
+      <c r="BL92" s="11"/>
+      <c r="BM92" s="20"/>
+      <c r="BN92" s="20"/>
+      <c r="BO92" s="20"/>
+      <c r="BP92" s="20"/>
+      <c r="BQ92" s="8"/>
+      <c r="BR92" s="21"/>
+      <c r="BS92" s="11"/>
+      <c r="BT92" s="11"/>
+      <c r="BU92" s="20"/>
+      <c r="BV92" s="20"/>
+      <c r="BW92" s="20"/>
+      <c r="BX92" s="20"/>
+      <c r="BY92" s="8"/>
+      <c r="BZ92" s="21"/>
+      <c r="CA92" s="11"/>
+      <c r="CB92" s="11"/>
+      <c r="CC92" s="20"/>
+      <c r="CD92" s="20"/>
+      <c r="CE92" s="20"/>
+      <c r="CF92" s="20"/>
+      <c r="CG92" s="8"/>
+      <c r="CH92" s="21"/>
+      <c r="CI92" s="11"/>
+      <c r="CJ92" s="11"/>
+      <c r="CK92" s="20"/>
+      <c r="CL92" s="20"/>
+      <c r="CM92" s="20"/>
+      <c r="CN92" s="20"/>
+      <c r="CO92" s="8"/>
+      <c r="CP92" s="21"/>
+      <c r="CQ92" s="11"/>
+      <c r="CR92" s="11"/>
+      <c r="CS92" s="20"/>
+      <c r="CT92" s="20"/>
+      <c r="CU92" s="20"/>
+      <c r="CV92" s="20"/>
+      <c r="CW92" s="8"/>
+      <c r="CX92" s="21"/>
+      <c r="CY92" s="11"/>
+      <c r="CZ92" s="11"/>
+      <c r="DA92" s="20"/>
+      <c r="DB92" s="20"/>
+      <c r="DC92" s="20"/>
+      <c r="DD92" s="20"/>
+      <c r="DE92" s="8"/>
+      <c r="DF92" s="21"/>
+      <c r="DG92" s="11"/>
+      <c r="DH92" s="11"/>
+      <c r="DI92" s="20"/>
+      <c r="DJ92" s="20"/>
+      <c r="DK92" s="20"/>
+      <c r="DL92" s="20"/>
+      <c r="DM92" s="8"/>
+      <c r="DN92" s="21"/>
+      <c r="DO92" s="11"/>
+      <c r="DP92" s="11"/>
+      <c r="DQ92" s="20"/>
+      <c r="DR92" s="20"/>
+      <c r="DS92" s="20"/>
+      <c r="DT92" s="20"/>
+      <c r="DU92" s="8"/>
+      <c r="DV92" s="21"/>
+      <c r="DW92" s="11"/>
+      <c r="DX92" s="11"/>
+      <c r="DY92" s="20"/>
+      <c r="DZ92" s="20"/>
+      <c r="EA92" s="20"/>
+      <c r="EB92" s="20"/>
+      <c r="EC92" s="8"/>
+      <c r="ED92" s="21"/>
+      <c r="EE92" s="11"/>
+      <c r="EF92" s="11"/>
+      <c r="EG92" s="20"/>
+      <c r="EH92" s="20"/>
+      <c r="EI92" s="20"/>
+      <c r="EJ92" s="20"/>
+      <c r="EK92" s="8"/>
+      <c r="EL92" s="21"/>
+      <c r="EM92" s="11"/>
+      <c r="EN92" s="11"/>
+      <c r="EO92" s="20"/>
+      <c r="EP92" s="20"/>
+      <c r="EQ92" s="20"/>
+      <c r="ER92" s="20"/>
+      <c r="ES92" s="8"/>
+      <c r="ET92" s="21"/>
+      <c r="EU92" s="11"/>
+      <c r="EV92" s="11"/>
+      <c r="EW92" s="20"/>
+      <c r="EX92" s="20"/>
+      <c r="EY92" s="20"/>
+      <c r="EZ92" s="20"/>
+      <c r="FA92" s="8"/>
+      <c r="FB92" s="21"/>
+      <c r="FC92" s="11"/>
+      <c r="FD92" s="11"/>
+      <c r="FE92" s="20"/>
+      <c r="FF92" s="20"/>
+      <c r="FG92" s="20"/>
+      <c r="FH92" s="20"/>
+      <c r="FI92" s="8"/>
+      <c r="FJ92" s="21"/>
+      <c r="FK92" s="11"/>
+      <c r="FL92" s="11"/>
+      <c r="FM92" s="20"/>
+      <c r="FN92" s="20"/>
+      <c r="FO92" s="20"/>
+      <c r="FP92" s="20"/>
+      <c r="FQ92" s="8"/>
+      <c r="FR92" s="21"/>
+      <c r="FS92" s="11"/>
+      <c r="FT92" s="11"/>
+      <c r="FU92" s="20"/>
+      <c r="FV92" s="20"/>
+      <c r="FW92" s="20"/>
+      <c r="FX92" s="20"/>
+      <c r="FY92" s="8"/>
+      <c r="FZ92" s="21"/>
+      <c r="GA92" s="11"/>
+      <c r="GB92" s="11"/>
+      <c r="GC92" s="20"/>
+      <c r="GD92" s="20"/>
+      <c r="GE92" s="20"/>
+      <c r="GF92" s="20"/>
+      <c r="GG92" s="8"/>
+      <c r="GH92" s="21"/>
+      <c r="GI92" s="11"/>
+      <c r="GJ92" s="11"/>
+      <c r="GK92" s="20"/>
+      <c r="GL92" s="20"/>
+      <c r="GM92" s="20"/>
+      <c r="GN92" s="20"/>
+      <c r="GO92" s="8"/>
+      <c r="GP92" s="21"/>
+      <c r="GQ92" s="11"/>
+      <c r="GR92" s="11"/>
+      <c r="GS92" s="20"/>
+      <c r="GT92" s="20"/>
+      <c r="GU92" s="20"/>
+      <c r="GV92" s="20"/>
+      <c r="GW92" s="8"/>
+      <c r="GX92" s="21"/>
+      <c r="GY92" s="11"/>
+      <c r="GZ92" s="11"/>
+      <c r="HA92" s="20"/>
+      <c r="HB92" s="20"/>
+      <c r="HC92" s="20"/>
+      <c r="HD92" s="20"/>
+      <c r="HE92" s="8"/>
+      <c r="HF92" s="21"/>
+      <c r="HG92" s="11"/>
+      <c r="HH92" s="11"/>
+      <c r="HI92" s="20"/>
+      <c r="HJ92" s="20"/>
+      <c r="HK92" s="20"/>
+      <c r="HL92" s="20"/>
+      <c r="HM92" s="8"/>
+      <c r="HN92" s="21"/>
+      <c r="HO92" s="11"/>
+      <c r="HP92" s="11"/>
+      <c r="HQ92" s="20"/>
+      <c r="HR92" s="20"/>
+      <c r="HS92" s="20"/>
+      <c r="HT92" s="20"/>
+      <c r="HU92" s="8"/>
+      <c r="HV92" s="21"/>
+      <c r="HW92" s="11"/>
+      <c r="HX92" s="11"/>
+      <c r="HY92" s="20"/>
+      <c r="HZ92" s="20"/>
+      <c r="IA92" s="20"/>
+      <c r="IB92" s="20"/>
+      <c r="IC92" s="8"/>
+      <c r="ID92" s="21"/>
+      <c r="IE92" s="11"/>
+      <c r="IF92" s="11"/>
+      <c r="IG92" s="20"/>
+      <c r="IH92" s="20"/>
+      <c r="II92" s="20"/>
+      <c r="IJ92" s="20"/>
+      <c r="IK92" s="8"/>
+      <c r="IL92" s="21"/>
+      <c r="IM92" s="11"/>
+      <c r="IN92" s="11"/>
+      <c r="IO92" s="20"/>
+      <c r="IP92" s="20"/>
+      <c r="IQ92" s="20"/>
+      <c r="IR92" s="20"/>
+      <c r="IS92" s="8"/>
+      <c r="IT92" s="21"/>
+      <c r="IU92" s="11"/>
+      <c r="IV92" s="11"/>
+    </row>
+    <row r="93" spans="1:256" s="9" customFormat="1" ht="42.95" customHeight="1">
+      <c r="A93" s="7" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D93" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="E93" s="84" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F93" s="69">
         <v>45839</v>
       </c>
     </row>
-    <row r="93" spans="1:256" s="34" customFormat="1" ht="35.15" customHeight="1">
-[...37 lines deleted...]
-      <c r="F94" s="86">
+    <row r="94" spans="1:256" s="36" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A94" s="7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D94" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="E94" s="85" t="s">
+        <v>1132</v>
+      </c>
+      <c r="F94" s="69">
+        <v>45748</v>
+      </c>
+      <c r="G94" s="9"/>
+      <c r="H94" s="9"/>
+    </row>
+    <row r="95" spans="1:256" s="36" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A95" s="7" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D95" s="7" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E95" s="8" t="s">
+        <v>1133</v>
+      </c>
+      <c r="F95" s="69">
         <v>45839</v>
       </c>
-      <c r="G94" s="10"/>
-[...19 lines deleted...]
-      <c r="F95" s="90">
+      <c r="G95" s="10"/>
+      <c r="H95" s="10"/>
+      <c r="I95" s="9"/>
+    </row>
+    <row r="96" spans="1:256" s="101" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A96" s="11" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C96" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D96" s="11" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E96" s="99" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F96" s="75">
         <v>46143</v>
       </c>
-      <c r="G95" s="60"/>
-[...10 lines deleted...]
-      <c r="C96" s="79" t="s">
+      <c r="G96" s="100"/>
+      <c r="H96" s="100"/>
+      <c r="I96" s="12"/>
+    </row>
+    <row r="97" spans="1:9" s="36" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A97" s="7" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C97" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D96" s="79" t="s">
-[...5 lines deleted...]
-      <c r="F96" s="102">
+      <c r="D97" s="7" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E97" s="8" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F97" s="78">
         <v>46023</v>
       </c>
-      <c r="G96" s="10"/>
-[...4 lines deleted...]
-      <c r="A97" s="79" t="s">
+      <c r="G97" s="10"/>
+      <c r="H97" s="10"/>
+      <c r="I97" s="9"/>
+    </row>
+    <row r="98" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A98" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="E98" s="60" t="s">
         <v>192</v>
       </c>
-      <c r="B97" s="79" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="79" t="s">
+      <c r="F98" s="69" t="s">
+        <v>170</v>
+      </c>
+      <c r="G98" s="9"/>
+    </row>
+    <row r="99" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A99" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C99" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="D97" s="79" t="s">
-[...46 lines deleted...]
-      <c r="F99" s="90">
+      <c r="D99" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E99" s="60" t="s">
+        <v>662</v>
+      </c>
+      <c r="F99" s="69" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A100" s="11" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="C100" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D100" s="11" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E100" s="84" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F100" s="75">
         <v>45992</v>
       </c>
     </row>
-    <row r="100" spans="1:8" s="9" customFormat="1" ht="35.15" customHeight="1">
-[...6 lines deleted...]
-      <c r="C100" s="79" t="s">
+    <row r="101" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A101" s="7" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C101" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D100" s="79" t="s">
-[...2 lines deleted...]
-      <c r="E100" s="89" t="s">
+      <c r="D101" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="84" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F101" s="69">
+        <v>45839</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A102" s="11" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="C102" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D102" s="11" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E102" s="84" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F102" s="75">
+        <v>45962</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A103" s="7" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>815</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="E103" s="84" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F103" s="69">
+        <v>45778</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A104" s="7" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D104" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="E104" s="63" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F104" s="69" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A105" s="12" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C105" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="D105" s="12" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E105" s="84" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F105" s="71">
+        <v>45809</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A106" s="9" t="s">
+        <v>966</v>
+      </c>
+      <c r="B106" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D106" s="7" t="s">
         <v>1342</v>
       </c>
-      <c r="F100" s="86">
-[...50 lines deleted...]
-      <c r="C103" s="79" t="s">
+      <c r="E106" s="85" t="s">
+        <v>1135</v>
+      </c>
+      <c r="F106" s="69">
+        <v>45748</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A107" s="9" t="s">
+        <v>729</v>
+      </c>
+      <c r="B107" s="9" t="s">
+        <v>730</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>731</v>
+      </c>
+      <c r="E107" s="60" t="s">
+        <v>732</v>
+      </c>
+      <c r="F107" s="69">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A108" s="12" t="s">
+        <v>548</v>
+      </c>
+      <c r="B108" s="12" t="s">
+        <v>549</v>
+      </c>
+      <c r="C108" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="D108" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="E108" s="60" t="s">
+        <v>603</v>
+      </c>
+      <c r="F108" s="71">
+        <v>44927</v>
+      </c>
+      <c r="G108" s="12"/>
+      <c r="H108" s="12"/>
+    </row>
+    <row r="109" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A109" s="11" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B109" s="11" t="s">
+        <v>636</v>
+      </c>
+      <c r="C109" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D109" s="11" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E109" s="84" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F109" s="71">
+        <v>45901</v>
+      </c>
+      <c r="G109" s="12"/>
+      <c r="H109" s="12"/>
+    </row>
+    <row r="110" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A110" s="11" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B110" s="11" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C110" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D103" s="83" t="s">
-[...85 lines deleted...]
-      <c r="F107" s="96">
+      <c r="D110" s="11" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E110" s="84" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F110" s="71">
+        <v>45901</v>
+      </c>
+      <c r="G110" s="12"/>
+      <c r="H110" s="12"/>
+    </row>
+    <row r="111" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A111" s="11" t="s">
+        <v>545</v>
+      </c>
+      <c r="B111" s="11" t="s">
+        <v>546</v>
+      </c>
+      <c r="C111" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D111" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E111" s="90" t="s">
+        <v>547</v>
+      </c>
+      <c r="F111" s="71">
         <v>44927</v>
       </c>
-      <c r="G107" s="12"/>
-[...100 lines deleted...]
-        <v>851</v>
+      <c r="G111" s="12"/>
+      <c r="H111" s="12"/>
+    </row>
+    <row r="112" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A112" s="7" t="s">
+        <v>913</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D112" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="E112" s="84" t="s">
+        <v>980</v>
+      </c>
+      <c r="F112" s="69" t="s">
+        <v>912</v>
       </c>
       <c r="G112" s="12"/>
       <c r="H112" s="12"/>
     </row>
-    <row r="113" spans="1:8" s="12" customFormat="1" ht="35.15" customHeight="1">
-      <c r="A113" s="95" t="s">
+    <row r="113" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A113" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D113" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E113" s="60" t="s">
+        <v>663</v>
+      </c>
+      <c r="F113" s="69" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A114" s="11" t="s">
+        <v>584</v>
+      </c>
+      <c r="B114" s="11" t="s">
+        <v>585</v>
+      </c>
+      <c r="C114" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="D114" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="E114" s="90" t="s">
+        <v>586</v>
+      </c>
+      <c r="F114" s="71" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A115" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>745</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="D115" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="E115" s="87" t="s">
+        <v>825</v>
+      </c>
+      <c r="F115" s="69" t="s">
+        <v>743</v>
+      </c>
+      <c r="G115" s="12"/>
+      <c r="H115" s="12"/>
+    </row>
+    <row r="116" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A116" s="7" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D116" s="9" t="s">
+        <v>742</v>
+      </c>
+      <c r="E116" s="87" t="s">
+        <v>824</v>
+      </c>
+      <c r="F116" s="69" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A117" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="D117" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="E117" s="60" t="s">
+        <v>312</v>
+      </c>
+      <c r="F117" s="69" t="s">
+        <v>262</v>
+      </c>
+      <c r="G117" s="22"/>
+    </row>
+    <row r="118" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A118" s="7" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C118" s="45" t="s">
+        <v>159</v>
+      </c>
+      <c r="D118" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E118" s="97" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F118" s="98">
+        <v>46113</v>
+      </c>
+      <c r="G118" s="22"/>
+    </row>
+    <row r="119" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A119" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="D119" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="E119" s="60" t="s">
+        <v>313</v>
+      </c>
+      <c r="F119" s="69" t="s">
+        <v>262</v>
+      </c>
+      <c r="G119" s="22"/>
+    </row>
+    <row r="120" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A120" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D120" s="7" t="s">
+        <v>963</v>
+      </c>
+      <c r="E120" s="60" t="s">
+        <v>523</v>
+      </c>
+      <c r="F120" s="69" t="s">
+        <v>524</v>
+      </c>
+      <c r="G120" s="22"/>
+    </row>
+    <row r="121" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A121" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D121" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="E121" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="F121" s="69" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A122" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D122" s="7" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E122" s="60" t="s">
+        <v>664</v>
+      </c>
+      <c r="F122" s="69" t="s">
+        <v>629</v>
+      </c>
+      <c r="G122" s="9"/>
+    </row>
+    <row r="123" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A123" s="7" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D123" s="7" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E123" s="84" t="s">
+        <v>1138</v>
+      </c>
+      <c r="F123" s="69" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A124" s="7" t="s">
+        <v>996</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D124" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="E124" s="84" t="s">
+        <v>997</v>
+      </c>
+      <c r="F124" s="69">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A125" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D125" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="E125" s="60" t="s">
+        <v>591</v>
+      </c>
+      <c r="F125" s="69">
+        <v>45078</v>
+      </c>
+      <c r="G125" s="9"/>
+    </row>
+    <row r="126" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A126" s="7" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D126" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E126" s="123" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F126" s="69">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A127" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D127" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E127" s="60" t="s">
+        <v>665</v>
+      </c>
+      <c r="F127" s="69" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A128" s="20" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B128" s="20" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C128" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="D128" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="E128" s="63" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F128" s="153">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A129" s="7" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D129" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="E129" s="84" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F129" s="69">
+        <v>45839</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A130" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D130" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="E130" s="60" t="s">
+        <v>289</v>
+      </c>
+      <c r="F130" s="69" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A131" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D131" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E131" s="60" t="s">
+        <v>666</v>
+      </c>
+      <c r="F131" s="69" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A132" s="7" t="s">
+        <v>773</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>774</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D132" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="E132" s="60" t="s">
+        <v>775</v>
+      </c>
+      <c r="F132" s="69" t="s">
+        <v>772</v>
+      </c>
+      <c r="G132" s="9"/>
+    </row>
+    <row r="133" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A133" s="7" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D133" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="E133" s="84" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F133" s="42" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A134" s="7" t="s">
+        <v>948</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D134" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="E134" s="84" t="s">
+        <v>981</v>
+      </c>
+      <c r="F134" s="69">
+        <v>45689</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A135" s="11" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B135" s="11" t="s">
+        <v>636</v>
+      </c>
+      <c r="C135" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D135" s="11" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E135" s="84" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F135" s="71">
+        <v>45901</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A136" s="7" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D136" s="11" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E136" s="84" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F136" s="69">
+        <v>45839</v>
+      </c>
+      <c r="G136" s="7"/>
+      <c r="H136" s="7"/>
+    </row>
+    <row r="137" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A137" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>805</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D137" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E137" s="60" t="s">
+        <v>854</v>
+      </c>
+      <c r="F137" s="69">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A138" s="7" t="s">
+        <v>794</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="E138" s="60" t="s">
+        <v>855</v>
+      </c>
+      <c r="F138" s="69">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A139" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D139" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E139" s="60" t="s">
+        <v>252</v>
+      </c>
+      <c r="F139" s="69" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A140" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D140" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E140" s="60" t="s">
+        <v>667</v>
+      </c>
+      <c r="F140" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="G140" s="12"/>
+      <c r="H140" s="12"/>
+    </row>
+    <row r="141" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A141" s="7" t="s">
+        <v>843</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>844</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D141" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E141" s="64" t="s">
+        <v>856</v>
+      </c>
+      <c r="F141" s="69">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A142" s="11" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B142" s="11" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C142" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D142" s="11" t="s">
+        <v>648</v>
+      </c>
+      <c r="E142" s="34" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F142" s="75">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A143" s="7" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D143" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E143" s="97" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F143" s="78">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A144" s="7" t="s">
+        <v>908</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="C144" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D144" s="7" t="s">
+        <v>926</v>
+      </c>
+      <c r="E144" s="84" t="s">
+        <v>982</v>
+      </c>
+      <c r="F144" s="69">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="145" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A145" s="7" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C145" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D145" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E145" s="123" t="s">
+        <v>1304</v>
+      </c>
+      <c r="F145" s="69">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="146" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A146" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D146" s="7" t="s">
+        <v>909</v>
+      </c>
+      <c r="E146" s="60" t="s">
+        <v>194</v>
+      </c>
+      <c r="F146" s="69" t="s">
+        <v>185</v>
+      </c>
+      <c r="G146" s="12"/>
+      <c r="H146" s="12"/>
+    </row>
+    <row r="147" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A147" s="124" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B147" s="124" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C147" s="124" t="s">
+        <v>21</v>
+      </c>
+      <c r="D147" s="124" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E147" s="125" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F147" s="126">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="148" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A148" s="11" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B148" s="11" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C148" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D148" s="11" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E148" s="79" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F148" s="75">
+        <v>45962</v>
+      </c>
+    </row>
+    <row r="149" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A149" s="7" t="s">
+        <v>927</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>928</v>
+      </c>
+      <c r="C149" s="83" t="s">
+        <v>165</v>
+      </c>
+      <c r="D149" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="E149" s="8" t="s">
+        <v>983</v>
+      </c>
+      <c r="F149" s="69" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="150" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A150" s="9" t="s">
+        <v>798</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>799</v>
+      </c>
+      <c r="C150" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D150" s="9" t="s">
+        <v>800</v>
+      </c>
+      <c r="E150" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="F150" s="69">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="151" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A151" s="9" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B151" s="9" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C151" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D151" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="E151" s="84" t="s">
+        <v>1214</v>
+      </c>
+      <c r="F151" s="78">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="152" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A152" s="154" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B152" s="127" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C152" s="128" t="s">
+        <v>21</v>
+      </c>
+      <c r="D152" s="127" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E152" s="129" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F152" s="130">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="153" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A153" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>850</v>
+      </c>
+      <c r="D153" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="E153" s="60" t="s">
+        <v>565</v>
+      </c>
+      <c r="F153" s="69" t="s">
+        <v>566</v>
+      </c>
+      <c r="H153" s="9"/>
+    </row>
+    <row r="154" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A154" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="B154" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C154" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D154" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="E154" s="60" t="s">
+        <v>227</v>
+      </c>
+      <c r="F154" s="69" t="s">
+        <v>217</v>
+      </c>
+      <c r="G154" s="9"/>
+    </row>
+    <row r="155" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A155" s="9" t="s">
+        <v>727</v>
+      </c>
+      <c r="B155" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="C155" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D155" s="9" t="s">
+        <v>651</v>
+      </c>
+      <c r="E155" s="60" t="s">
+        <v>728</v>
+      </c>
+      <c r="F155" s="69">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="156" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A156" s="9" t="s">
+        <v>935</v>
+      </c>
+      <c r="B156" s="9" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D156" s="18" t="s">
+        <v>221</v>
+      </c>
+      <c r="E156" s="84" t="s">
+        <v>967</v>
+      </c>
+      <c r="F156" s="69">
+        <v>45689</v>
+      </c>
+    </row>
+    <row r="157" spans="1:256" s="44" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A157" s="41" t="s">
+        <v>323</v>
+      </c>
+      <c r="B157" s="41" t="s">
+        <v>116</v>
+      </c>
+      <c r="C157" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="D157" s="41" t="s">
+        <v>112</v>
+      </c>
+      <c r="E157" s="150" t="s">
+        <v>382</v>
+      </c>
+      <c r="F157" s="151" t="s">
+        <v>324</v>
+      </c>
+      <c r="G157" s="49"/>
+    </row>
+    <row r="158" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A158" s="131" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B158" s="132" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C158" s="127" t="s">
+        <v>21</v>
+      </c>
+      <c r="D158" s="133" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E158" s="134" t="s">
+        <v>1310</v>
+      </c>
+      <c r="F158" s="135">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="159" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A159" s="7" t="s">
+        <v>914</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>915</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D159" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="E159" s="84" t="s">
+        <v>984</v>
+      </c>
+      <c r="F159" s="69" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="160" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A160" s="54" t="s">
+        <v>55</v>
+      </c>
+      <c r="B160" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D160" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="E160" s="60" t="s">
+        <v>668</v>
+      </c>
+      <c r="F160" s="69" t="s">
+        <v>53</v>
+      </c>
+      <c r="J160" s="7"/>
+      <c r="K160" s="7"/>
+      <c r="L160" s="7"/>
+      <c r="M160" s="23"/>
+      <c r="N160" s="19"/>
+      <c r="O160" s="7"/>
+      <c r="P160" s="7"/>
+      <c r="R160" s="7"/>
+      <c r="S160" s="7"/>
+      <c r="T160" s="7"/>
+      <c r="U160" s="23"/>
+      <c r="V160" s="19"/>
+      <c r="W160" s="7"/>
+      <c r="X160" s="7"/>
+      <c r="Z160" s="7"/>
+      <c r="AA160" s="7"/>
+      <c r="AB160" s="7"/>
+      <c r="AC160" s="23"/>
+      <c r="AD160" s="19"/>
+      <c r="AE160" s="7"/>
+      <c r="AF160" s="7"/>
+      <c r="AH160" s="7"/>
+      <c r="AI160" s="7"/>
+      <c r="AJ160" s="7"/>
+      <c r="AK160" s="23"/>
+      <c r="AL160" s="19"/>
+      <c r="AM160" s="7"/>
+      <c r="AN160" s="7"/>
+      <c r="AP160" s="7"/>
+      <c r="AQ160" s="7"/>
+      <c r="AR160" s="7"/>
+      <c r="AS160" s="23"/>
+      <c r="AT160" s="19"/>
+      <c r="AU160" s="7"/>
+      <c r="AV160" s="7"/>
+      <c r="AX160" s="7"/>
+      <c r="AY160" s="7"/>
+      <c r="AZ160" s="7"/>
+      <c r="BA160" s="23"/>
+      <c r="BB160" s="19"/>
+      <c r="BC160" s="7"/>
+      <c r="BD160" s="7"/>
+      <c r="BF160" s="7"/>
+      <c r="BG160" s="7"/>
+      <c r="BH160" s="7"/>
+      <c r="BI160" s="23"/>
+      <c r="BJ160" s="19"/>
+      <c r="BK160" s="7"/>
+      <c r="BL160" s="7"/>
+      <c r="BN160" s="7"/>
+      <c r="BO160" s="7"/>
+      <c r="BP160" s="7"/>
+      <c r="BQ160" s="23"/>
+      <c r="BR160" s="19"/>
+      <c r="BS160" s="7"/>
+      <c r="BT160" s="7"/>
+      <c r="BV160" s="7"/>
+      <c r="BW160" s="7"/>
+      <c r="BX160" s="7"/>
+      <c r="BY160" s="23"/>
+      <c r="BZ160" s="19"/>
+      <c r="CA160" s="7"/>
+      <c r="CB160" s="7"/>
+      <c r="CD160" s="7"/>
+      <c r="CE160" s="7"/>
+      <c r="CF160" s="7"/>
+      <c r="CG160" s="23"/>
+      <c r="CH160" s="19"/>
+      <c r="CI160" s="7"/>
+      <c r="CJ160" s="7"/>
+      <c r="CL160" s="7"/>
+      <c r="CM160" s="7"/>
+      <c r="CN160" s="7"/>
+      <c r="CO160" s="23"/>
+      <c r="CP160" s="19"/>
+      <c r="CQ160" s="7"/>
+      <c r="CR160" s="7"/>
+      <c r="CT160" s="7"/>
+      <c r="CU160" s="7"/>
+      <c r="CV160" s="7"/>
+      <c r="CW160" s="23"/>
+      <c r="CX160" s="19"/>
+      <c r="CY160" s="7"/>
+      <c r="CZ160" s="7"/>
+      <c r="DB160" s="7"/>
+      <c r="DC160" s="7"/>
+      <c r="DD160" s="7"/>
+      <c r="DE160" s="23"/>
+      <c r="DF160" s="19"/>
+      <c r="DG160" s="7"/>
+      <c r="DH160" s="7"/>
+      <c r="DJ160" s="7"/>
+      <c r="DK160" s="7"/>
+      <c r="DL160" s="7"/>
+      <c r="DM160" s="23"/>
+      <c r="DN160" s="19"/>
+      <c r="DO160" s="7"/>
+      <c r="DP160" s="7"/>
+      <c r="DR160" s="7"/>
+      <c r="DS160" s="7"/>
+      <c r="DT160" s="7"/>
+      <c r="DU160" s="23"/>
+      <c r="DV160" s="19"/>
+      <c r="DW160" s="7"/>
+      <c r="DX160" s="7"/>
+      <c r="DZ160" s="7"/>
+      <c r="EA160" s="7"/>
+      <c r="EB160" s="7"/>
+      <c r="EC160" s="23"/>
+      <c r="ED160" s="19"/>
+      <c r="EE160" s="7"/>
+      <c r="EF160" s="7"/>
+      <c r="EH160" s="7"/>
+      <c r="EI160" s="7"/>
+      <c r="EJ160" s="7"/>
+      <c r="EK160" s="23"/>
+      <c r="EL160" s="19"/>
+      <c r="EM160" s="7"/>
+      <c r="EN160" s="7"/>
+      <c r="EP160" s="7"/>
+      <c r="EQ160" s="7"/>
+      <c r="ER160" s="7"/>
+      <c r="ES160" s="23"/>
+      <c r="ET160" s="19"/>
+      <c r="EU160" s="7"/>
+      <c r="EV160" s="7"/>
+      <c r="EX160" s="7"/>
+      <c r="EY160" s="7"/>
+      <c r="EZ160" s="7"/>
+      <c r="FA160" s="23"/>
+      <c r="FB160" s="19"/>
+      <c r="FC160" s="7"/>
+      <c r="FD160" s="7"/>
+      <c r="FF160" s="7"/>
+      <c r="FG160" s="7"/>
+      <c r="FH160" s="7"/>
+      <c r="FI160" s="23"/>
+      <c r="FJ160" s="19"/>
+      <c r="FK160" s="7"/>
+      <c r="FL160" s="7"/>
+      <c r="FN160" s="7"/>
+      <c r="FO160" s="7"/>
+      <c r="FP160" s="7"/>
+      <c r="FQ160" s="23"/>
+      <c r="FR160" s="19"/>
+      <c r="FS160" s="7"/>
+      <c r="FT160" s="7"/>
+      <c r="FV160" s="7"/>
+      <c r="FW160" s="7"/>
+      <c r="FX160" s="7"/>
+      <c r="FY160" s="23"/>
+      <c r="FZ160" s="19"/>
+      <c r="GA160" s="7"/>
+      <c r="GB160" s="7"/>
+      <c r="GD160" s="7"/>
+      <c r="GE160" s="7"/>
+      <c r="GF160" s="7"/>
+      <c r="GG160" s="23"/>
+      <c r="GH160" s="19"/>
+      <c r="GI160" s="7"/>
+      <c r="GJ160" s="7"/>
+      <c r="GL160" s="7"/>
+      <c r="GM160" s="7"/>
+      <c r="GN160" s="7"/>
+      <c r="GO160" s="23"/>
+      <c r="GP160" s="19"/>
+      <c r="GQ160" s="7"/>
+      <c r="GR160" s="7"/>
+      <c r="GT160" s="7"/>
+      <c r="GU160" s="7"/>
+      <c r="GV160" s="7"/>
+      <c r="GW160" s="23"/>
+      <c r="GX160" s="19"/>
+      <c r="GY160" s="7"/>
+      <c r="GZ160" s="7"/>
+      <c r="HB160" s="7"/>
+      <c r="HC160" s="7"/>
+      <c r="HD160" s="7"/>
+      <c r="HE160" s="23"/>
+      <c r="HF160" s="19"/>
+      <c r="HG160" s="7"/>
+      <c r="HH160" s="7"/>
+      <c r="HJ160" s="7"/>
+      <c r="HK160" s="7"/>
+      <c r="HL160" s="7"/>
+      <c r="HM160" s="23"/>
+      <c r="HN160" s="19"/>
+      <c r="HO160" s="7"/>
+      <c r="HP160" s="7"/>
+      <c r="HR160" s="7"/>
+      <c r="HS160" s="7"/>
+      <c r="HT160" s="7"/>
+      <c r="HU160" s="23"/>
+      <c r="HV160" s="19"/>
+      <c r="HW160" s="7"/>
+      <c r="HX160" s="7"/>
+      <c r="HZ160" s="7"/>
+      <c r="IA160" s="7"/>
+      <c r="IB160" s="7"/>
+      <c r="IC160" s="23"/>
+      <c r="ID160" s="19"/>
+      <c r="IE160" s="7"/>
+      <c r="IF160" s="7"/>
+      <c r="IH160" s="7"/>
+      <c r="II160" s="7"/>
+      <c r="IJ160" s="7"/>
+      <c r="IK160" s="23"/>
+      <c r="IL160" s="19"/>
+      <c r="IM160" s="7"/>
+      <c r="IN160" s="7"/>
+      <c r="IP160" s="7"/>
+      <c r="IQ160" s="7"/>
+      <c r="IR160" s="7"/>
+      <c r="IS160" s="23"/>
+      <c r="IT160" s="19"/>
+      <c r="IU160" s="7"/>
+      <c r="IV160" s="7"/>
+    </row>
+    <row r="161" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A161" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="B161" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D161" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="E161" s="60" t="s">
+        <v>232</v>
+      </c>
+      <c r="F161" s="69">
+        <v>44075</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A162" s="11" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B162" s="11" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C162" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="D162" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="E162" s="84" t="s">
+        <v>1215</v>
+      </c>
+      <c r="F162" s="75">
+        <v>45992</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A163" s="7" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B163" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C163" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D163" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E163" s="34" t="s">
+        <v>1358</v>
+      </c>
+      <c r="F163" s="78">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A164" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="B164" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D164" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E164" s="60" t="s">
+        <v>561</v>
+      </c>
+      <c r="F164" s="69">
+        <v>44986</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A165" s="11" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B165" s="11" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C165" s="11" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D165" s="11" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E165" s="84" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F165" s="71">
+        <v>45901</v>
+      </c>
+      <c r="G165" s="11"/>
+    </row>
+    <row r="166" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A166" s="7" t="s">
+        <v>917</v>
+      </c>
+      <c r="B166" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="C166" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D166" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E166" s="23" t="s">
+        <v>919</v>
+      </c>
+      <c r="F166" s="69" t="s">
+        <v>918</v>
+      </c>
+      <c r="G166" s="7"/>
+    </row>
+    <row r="167" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A167" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B167" s="7" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C167" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D167" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E167" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="F167" s="69" t="s">
+        <v>42</v>
+      </c>
+      <c r="G167" s="20"/>
+      <c r="H167" s="20"/>
+      <c r="I167" s="22"/>
+    </row>
+    <row r="168" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A168" s="9" t="s">
+        <v>644</v>
+      </c>
+      <c r="B168" s="9" t="s">
+        <v>645</v>
+      </c>
+      <c r="C168" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D168" s="7" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E168" s="60" t="s">
+        <v>669</v>
+      </c>
+      <c r="F168" s="69">
+        <v>45170</v>
+      </c>
+      <c r="G168" s="12"/>
+    </row>
+    <row r="169" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A169" s="9" t="s">
+        <v>791</v>
+      </c>
+      <c r="B169" s="48" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C169" s="7" t="s">
+        <v>792</v>
+      </c>
+      <c r="D169" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="E169" s="60" t="s">
+        <v>793</v>
+      </c>
+      <c r="F169" s="69">
+        <v>45413</v>
+      </c>
+      <c r="H169" s="10"/>
+    </row>
+    <row r="170" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A170" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B170" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D170" s="11" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E170" s="60" t="s">
+        <v>670</v>
+      </c>
+      <c r="F170" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="G170" s="10"/>
+      <c r="I170" s="12"/>
+    </row>
+    <row r="171" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A171" s="7" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B171" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D171" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="E171" s="84" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F171" s="78">
+        <v>46023</v>
+      </c>
+      <c r="G171" s="10"/>
+    </row>
+    <row r="172" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A172" s="7" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B172" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D172" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E172" s="60" t="s">
+        <v>671</v>
+      </c>
+      <c r="F172" s="69" t="s">
+        <v>80</v>
+      </c>
+      <c r="H172" s="9"/>
+    </row>
+    <row r="173" spans="1:9" s="49" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A173" s="7" t="s">
+        <v>901</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>902</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="D173" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E173" s="64" t="s">
+        <v>903</v>
+      </c>
+      <c r="F173" s="69">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" s="49" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A174" s="7" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B174" s="7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D174" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E174" s="84" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F174" s="69">
+        <v>45839</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A175" s="7" t="s">
+        <v>900</v>
+      </c>
+      <c r="B175" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="C175" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D175" s="7" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E175" s="84" t="s">
+        <v>985</v>
+      </c>
+      <c r="F175" s="69">
+        <v>45566</v>
+      </c>
+      <c r="H175" s="7"/>
+    </row>
+    <row r="176" spans="1:9" s="22" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A176" s="20" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B176" s="20" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C176" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D176" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E176" s="96" t="s">
+        <v>95</v>
+      </c>
+      <c r="F176" s="95">
+        <v>46204</v>
+      </c>
+      <c r="H176" s="20"/>
+    </row>
+    <row r="177" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A177" s="7" t="s">
+        <v>851</v>
+      </c>
+      <c r="B177" s="7" t="s">
+        <v>852</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D177" s="7" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E177" s="64" t="s">
+        <v>857</v>
+      </c>
+      <c r="F177" s="69">
+        <v>45474</v>
+      </c>
+      <c r="H177" s="7"/>
+      <c r="I177" s="36"/>
+    </row>
+    <row r="178" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A178" s="7" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B178" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C178" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D178" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E178" s="84" t="s">
+        <v>1145</v>
+      </c>
+      <c r="F178" s="69">
+        <v>45839</v>
+      </c>
+      <c r="H178" s="7"/>
+      <c r="I178" s="36"/>
+    </row>
+    <row r="179" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A179" s="20" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B179" s="20" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C179" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="D179" s="20" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E179" s="34" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F179" s="95">
+        <v>46204</v>
+      </c>
+      <c r="H179" s="7"/>
+      <c r="I179" s="36"/>
+    </row>
+    <row r="180" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A180" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B180" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D180" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E180" s="60" t="s">
+        <v>104</v>
+      </c>
+      <c r="F180" s="69" t="s">
+        <v>45</v>
+      </c>
+      <c r="G180" s="9"/>
+    </row>
+    <row r="181" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A181" s="7" t="s">
+        <v>721</v>
+      </c>
+      <c r="B181" s="7" t="s">
+        <v>722</v>
+      </c>
+      <c r="C181" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="D181" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="E181" s="60" t="s">
+        <v>723</v>
+      </c>
+      <c r="F181" s="69">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A182" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="B182" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C182" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D182" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="E182" s="60" t="s">
+        <v>314</v>
+      </c>
+      <c r="F182" s="69" t="s">
+        <v>283</v>
+      </c>
+      <c r="I182" s="9"/>
+    </row>
+    <row r="183" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A183" s="7" t="s">
+        <v>848</v>
+      </c>
+      <c r="B183" s="7" t="s">
+        <v>849</v>
+      </c>
+      <c r="C183" s="7" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D183" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="E183" s="64" t="s">
+        <v>862</v>
+      </c>
+      <c r="F183" s="69">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A184" s="7" t="s">
+        <v>801</v>
+      </c>
+      <c r="B184" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C184" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D184" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="E184" s="87" t="s">
+        <v>826</v>
+      </c>
+      <c r="F184" s="69" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" s="22" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A185" s="7" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B185" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D185" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E185" s="84" t="s">
+        <v>1146</v>
+      </c>
+      <c r="F185" s="69" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A186" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B186" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C186" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D186" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E186" s="84" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F186" s="69" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A187" s="7" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B187" s="113" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C187" s="113" t="s">
+        <v>543</v>
+      </c>
+      <c r="D187" s="136" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E187" s="137" t="s">
+        <v>1272</v>
+      </c>
+      <c r="F187" s="138" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G187" s="112"/>
+      <c r="H187" s="111"/>
+    </row>
+    <row r="188" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A188" s="139" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B188" s="114" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C188" s="114" t="s">
+        <v>21</v>
+      </c>
+      <c r="D188" s="139" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E188" s="140" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F188" s="141">
+        <v>46174</v>
+      </c>
+      <c r="G188" s="110"/>
+    </row>
+    <row r="189" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A189" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B189" s="106" t="s">
+        <v>83</v>
+      </c>
+      <c r="C189" s="106" t="s">
+        <v>136</v>
+      </c>
+      <c r="D189" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E189" s="107" t="s">
+        <v>672</v>
+      </c>
+      <c r="F189" s="108" t="s">
+        <v>80</v>
+      </c>
+      <c r="G189" s="12"/>
+      <c r="I189" s="12"/>
+    </row>
+    <row r="190" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A190" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="B190" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="C190" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D190" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="E190" s="60" t="s">
+        <v>438</v>
+      </c>
+      <c r="F190" s="109">
+        <v>44682</v>
+      </c>
+      <c r="G190" s="12"/>
+    </row>
+    <row r="191" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A191" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="B191" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="C191" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D191" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="E191" s="60" t="s">
+        <v>604</v>
+      </c>
+      <c r="F191" s="69">
+        <v>44958</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A192" s="7" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B192" s="7" t="s">
+        <v>936</v>
+      </c>
+      <c r="C192" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D192" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E192" s="84" t="s">
+        <v>986</v>
+      </c>
+      <c r="F192" s="69">
+        <v>45689</v>
+      </c>
+    </row>
+    <row r="193" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A193" s="7" t="s">
+        <v>898</v>
+      </c>
+      <c r="B193" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C193" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="D193" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E193" s="64" t="s">
+        <v>899</v>
+      </c>
+      <c r="F193" s="69">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="194" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A194" s="7" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B194" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C194" s="7" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D194" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E194" s="97" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F194" s="78">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="195" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A195" s="11" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B195" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="C195" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D195" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="E195" s="84" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F195" s="71">
+        <v>45962</v>
+      </c>
+    </row>
+    <row r="196" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A196" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="B196" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C196" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D196" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="E196" s="60" t="s">
+        <v>409</v>
+      </c>
+      <c r="F196" s="69" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="197" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A197" s="7" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B197" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C197" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D197" s="11" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E197" s="60" t="s">
+        <v>673</v>
+      </c>
+      <c r="F197" s="69" t="s">
+        <v>64</v>
+      </c>
+      <c r="G197" s="9"/>
+      <c r="H197" s="9"/>
+      <c r="I197" s="9"/>
+    </row>
+    <row r="198" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A198" s="9" t="s">
+        <v>418</v>
+      </c>
+      <c r="B198" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="C198" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="D198" s="9" t="s">
+        <v>420</v>
+      </c>
+      <c r="E198" s="60" t="s">
+        <v>448</v>
+      </c>
+      <c r="F198" s="69">
+        <v>44652</v>
+      </c>
+      <c r="G198" s="9"/>
+      <c r="H198" s="7"/>
+      <c r="I198" s="9"/>
+    </row>
+    <row r="199" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A199" s="11" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B199" s="11" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C199" s="11" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D199" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="E199" s="84" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F199" s="75">
+        <v>45931</v>
+      </c>
+    </row>
+    <row r="200" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A200" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B200" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="C200" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D200" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E200" s="60" t="s">
+        <v>296</v>
+      </c>
+      <c r="F200" s="69" t="s">
+        <v>290</v>
+      </c>
+      <c r="G200" s="12"/>
+      <c r="H200" s="12"/>
+    </row>
+    <row r="201" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A201" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="B201" s="7" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C201" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D201" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="E201" s="84" t="s">
+        <v>987</v>
+      </c>
+      <c r="F201" s="69">
+        <v>45689</v>
+      </c>
+    </row>
+    <row r="202" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A202" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="B202" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C202" s="7" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D202" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E202" s="60" t="s">
+        <v>326</v>
+      </c>
+      <c r="F202" s="69" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="203" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A203" s="7" t="s">
+        <v>960</v>
+      </c>
+      <c r="B203" s="7" t="s">
+        <v>961</v>
+      </c>
+      <c r="C203" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D203" s="11" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E203" s="84" t="s">
+        <v>988</v>
+      </c>
+      <c r="F203" s="69">
+        <v>45717</v>
+      </c>
+    </row>
+    <row r="204" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A204" s="7" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B204" s="7" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C204" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D204" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E204" s="17" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F204" s="69">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="205" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A205" s="11" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B205" s="11" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C205" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="D205" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E205" s="84" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F205" s="75">
+        <v>45992</v>
+      </c>
+    </row>
+    <row r="206" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A206" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="B206" s="7" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C206" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D206" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E206" s="60" t="s">
+        <v>858</v>
+      </c>
+      <c r="F206" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="H206" s="12"/>
+    </row>
+    <row r="207" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A207" s="7" t="s">
+        <v>759</v>
+      </c>
+      <c r="B207" s="7" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C207" s="7" t="s">
+        <v>758</v>
+      </c>
+      <c r="D207" s="18" t="s">
+        <v>424</v>
+      </c>
+      <c r="E207" s="60" t="s">
+        <v>827</v>
+      </c>
+      <c r="F207" s="69" t="s">
+        <v>743</v>
+      </c>
+      <c r="G207" s="12"/>
+      <c r="J207" s="20"/>
+      <c r="K207" s="20"/>
+      <c r="L207" s="20"/>
+      <c r="M207" s="27"/>
+      <c r="N207" s="28"/>
+      <c r="O207" s="20"/>
+      <c r="P207" s="20"/>
+      <c r="Q207" s="20"/>
+      <c r="R207" s="20"/>
+      <c r="S207" s="20"/>
+      <c r="T207" s="20"/>
+      <c r="U207" s="27"/>
+      <c r="V207" s="28"/>
+      <c r="W207" s="20"/>
+      <c r="X207" s="20"/>
+      <c r="Y207" s="20"/>
+      <c r="Z207" s="20"/>
+      <c r="AA207" s="20"/>
+      <c r="AB207" s="20"/>
+      <c r="AC207" s="27"/>
+      <c r="AD207" s="28"/>
+      <c r="AE207" s="20"/>
+      <c r="AF207" s="20"/>
+      <c r="AG207" s="20"/>
+      <c r="AH207" s="20"/>
+      <c r="AI207" s="20"/>
+      <c r="AJ207" s="20"/>
+      <c r="AK207" s="27"/>
+      <c r="AL207" s="28"/>
+      <c r="AM207" s="20"/>
+      <c r="AN207" s="20"/>
+      <c r="AO207" s="20"/>
+      <c r="AP207" s="20"/>
+      <c r="AQ207" s="20"/>
+      <c r="AR207" s="20"/>
+      <c r="AS207" s="27"/>
+      <c r="AT207" s="28"/>
+      <c r="AU207" s="20"/>
+      <c r="AV207" s="20"/>
+      <c r="AW207" s="20"/>
+      <c r="AX207" s="20"/>
+      <c r="AY207" s="20"/>
+      <c r="AZ207" s="20"/>
+      <c r="BA207" s="27"/>
+      <c r="BB207" s="28"/>
+      <c r="BC207" s="20"/>
+      <c r="BD207" s="20"/>
+      <c r="BE207" s="20"/>
+      <c r="BF207" s="20"/>
+      <c r="BG207" s="20"/>
+      <c r="BH207" s="20"/>
+      <c r="BI207" s="27"/>
+      <c r="BJ207" s="28"/>
+      <c r="BK207" s="20"/>
+      <c r="BL207" s="20"/>
+      <c r="BM207" s="20"/>
+      <c r="BN207" s="20"/>
+      <c r="BO207" s="20"/>
+      <c r="BP207" s="20"/>
+      <c r="BQ207" s="27"/>
+      <c r="BR207" s="28"/>
+      <c r="BS207" s="20"/>
+      <c r="BT207" s="20"/>
+      <c r="BU207" s="20"/>
+      <c r="BV207" s="20"/>
+      <c r="BW207" s="20"/>
+      <c r="BX207" s="20"/>
+      <c r="BY207" s="27"/>
+      <c r="BZ207" s="28"/>
+      <c r="CA207" s="20"/>
+      <c r="CB207" s="20"/>
+      <c r="CC207" s="20"/>
+      <c r="CD207" s="20"/>
+      <c r="CE207" s="20"/>
+      <c r="CF207" s="20"/>
+      <c r="CG207" s="27"/>
+      <c r="CH207" s="28"/>
+      <c r="CI207" s="20"/>
+      <c r="CJ207" s="20"/>
+      <c r="CK207" s="20"/>
+      <c r="CL207" s="20"/>
+      <c r="CM207" s="20"/>
+      <c r="CN207" s="20"/>
+      <c r="CO207" s="27"/>
+      <c r="CP207" s="28"/>
+      <c r="CQ207" s="20"/>
+      <c r="CR207" s="20"/>
+      <c r="CS207" s="20"/>
+      <c r="CT207" s="20"/>
+      <c r="CU207" s="20"/>
+      <c r="CV207" s="20"/>
+      <c r="CW207" s="27"/>
+      <c r="CX207" s="28"/>
+      <c r="CY207" s="20"/>
+      <c r="CZ207" s="20"/>
+      <c r="DA207" s="20"/>
+      <c r="DB207" s="20"/>
+      <c r="DC207" s="20"/>
+      <c r="DD207" s="20"/>
+      <c r="DE207" s="27"/>
+      <c r="DF207" s="28"/>
+      <c r="DG207" s="20"/>
+      <c r="DH207" s="20"/>
+      <c r="DI207" s="20"/>
+      <c r="DJ207" s="20"/>
+      <c r="DK207" s="20"/>
+      <c r="DL207" s="20"/>
+      <c r="DM207" s="27"/>
+      <c r="DN207" s="28"/>
+      <c r="DO207" s="20"/>
+      <c r="DP207" s="20"/>
+      <c r="DQ207" s="20"/>
+      <c r="DR207" s="20"/>
+      <c r="DS207" s="20"/>
+      <c r="DT207" s="20"/>
+      <c r="DU207" s="27"/>
+      <c r="DV207" s="28"/>
+      <c r="DW207" s="20"/>
+      <c r="DX207" s="20"/>
+      <c r="DY207" s="20"/>
+      <c r="DZ207" s="20"/>
+      <c r="EA207" s="20"/>
+      <c r="EB207" s="20"/>
+      <c r="EC207" s="27"/>
+      <c r="ED207" s="28"/>
+      <c r="EE207" s="20"/>
+      <c r="EF207" s="20"/>
+      <c r="EG207" s="20"/>
+      <c r="EH207" s="20"/>
+      <c r="EI207" s="20"/>
+      <c r="EJ207" s="20"/>
+      <c r="EK207" s="27"/>
+      <c r="EL207" s="28"/>
+      <c r="EM207" s="20"/>
+      <c r="EN207" s="20"/>
+      <c r="EO207" s="20"/>
+      <c r="EP207" s="20"/>
+      <c r="EQ207" s="20"/>
+      <c r="ER207" s="20"/>
+      <c r="ES207" s="27"/>
+      <c r="ET207" s="28"/>
+      <c r="EU207" s="20"/>
+      <c r="EV207" s="20"/>
+      <c r="EW207" s="20"/>
+      <c r="EX207" s="20"/>
+      <c r="EY207" s="20"/>
+      <c r="EZ207" s="20"/>
+      <c r="FA207" s="27"/>
+      <c r="FB207" s="28"/>
+      <c r="FC207" s="20"/>
+      <c r="FD207" s="20"/>
+      <c r="FE207" s="20"/>
+      <c r="FF207" s="20"/>
+      <c r="FG207" s="20"/>
+      <c r="FH207" s="20"/>
+      <c r="FI207" s="27"/>
+      <c r="FJ207" s="28"/>
+      <c r="FK207" s="20"/>
+      <c r="FL207" s="20"/>
+      <c r="FM207" s="20"/>
+      <c r="FN207" s="20"/>
+      <c r="FO207" s="20"/>
+      <c r="FP207" s="20"/>
+      <c r="FQ207" s="27"/>
+      <c r="FR207" s="28"/>
+      <c r="FS207" s="20"/>
+      <c r="FT207" s="20"/>
+      <c r="FU207" s="20"/>
+      <c r="FV207" s="20"/>
+      <c r="FW207" s="20"/>
+      <c r="FX207" s="20"/>
+      <c r="FY207" s="27"/>
+      <c r="FZ207" s="28"/>
+      <c r="GA207" s="20"/>
+      <c r="GB207" s="20"/>
+      <c r="GC207" s="20"/>
+      <c r="GD207" s="20"/>
+      <c r="GE207" s="20"/>
+      <c r="GF207" s="20"/>
+      <c r="GG207" s="27"/>
+      <c r="GH207" s="28"/>
+      <c r="GI207" s="20"/>
+      <c r="GJ207" s="20"/>
+      <c r="GK207" s="20"/>
+      <c r="GL207" s="20"/>
+      <c r="GM207" s="20"/>
+      <c r="GN207" s="20"/>
+      <c r="GO207" s="27"/>
+      <c r="GP207" s="28"/>
+      <c r="GQ207" s="20"/>
+      <c r="GR207" s="20"/>
+      <c r="GS207" s="20"/>
+      <c r="GT207" s="20"/>
+      <c r="GU207" s="20"/>
+      <c r="GV207" s="20"/>
+      <c r="GW207" s="27"/>
+      <c r="GX207" s="28"/>
+      <c r="GY207" s="20"/>
+      <c r="GZ207" s="20"/>
+      <c r="HA207" s="20"/>
+      <c r="HB207" s="20"/>
+      <c r="HC207" s="20"/>
+      <c r="HD207" s="20"/>
+      <c r="HE207" s="27"/>
+      <c r="HF207" s="28"/>
+      <c r="HG207" s="20"/>
+      <c r="HH207" s="20"/>
+      <c r="HI207" s="20"/>
+      <c r="HJ207" s="20"/>
+      <c r="HK207" s="20"/>
+      <c r="HL207" s="20"/>
+      <c r="HM207" s="27"/>
+      <c r="HN207" s="28"/>
+      <c r="HO207" s="20"/>
+      <c r="HP207" s="20"/>
+      <c r="HQ207" s="20"/>
+      <c r="HR207" s="20"/>
+      <c r="HS207" s="20"/>
+      <c r="HT207" s="20"/>
+      <c r="HU207" s="27"/>
+      <c r="HV207" s="28"/>
+      <c r="HW207" s="20"/>
+      <c r="HX207" s="20"/>
+      <c r="HY207" s="20"/>
+      <c r="HZ207" s="20"/>
+      <c r="IA207" s="20"/>
+      <c r="IB207" s="20"/>
+      <c r="IC207" s="27"/>
+      <c r="ID207" s="28"/>
+      <c r="IE207" s="20"/>
+      <c r="IF207" s="20"/>
+      <c r="IG207" s="20"/>
+      <c r="IH207" s="20"/>
+      <c r="II207" s="20"/>
+      <c r="IJ207" s="20"/>
+      <c r="IK207" s="27"/>
+      <c r="IL207" s="28"/>
+      <c r="IM207" s="20"/>
+      <c r="IN207" s="20"/>
+      <c r="IO207" s="20"/>
+      <c r="IP207" s="20"/>
+      <c r="IQ207" s="20"/>
+      <c r="IR207" s="20"/>
+      <c r="IS207" s="27"/>
+      <c r="IT207" s="28"/>
+      <c r="IU207" s="20"/>
+      <c r="IV207" s="20"/>
+    </row>
+    <row r="208" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A208" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B208" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C208" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D208" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="E208" s="60" t="s">
+        <v>674</v>
+      </c>
+      <c r="F208" s="69" t="s">
+        <v>132</v>
+      </c>
+      <c r="I208" s="20"/>
+      <c r="J208" s="20"/>
+      <c r="K208" s="20"/>
+      <c r="L208" s="20"/>
+      <c r="M208" s="27"/>
+      <c r="N208" s="28"/>
+      <c r="O208" s="20"/>
+      <c r="P208" s="20"/>
+      <c r="Q208" s="20"/>
+      <c r="R208" s="20"/>
+      <c r="S208" s="20"/>
+      <c r="T208" s="20"/>
+      <c r="U208" s="27"/>
+      <c r="V208" s="28"/>
+      <c r="W208" s="20"/>
+      <c r="X208" s="20"/>
+      <c r="Y208" s="20"/>
+      <c r="Z208" s="20"/>
+      <c r="AA208" s="20"/>
+      <c r="AB208" s="20"/>
+      <c r="AC208" s="27"/>
+      <c r="AD208" s="28"/>
+      <c r="AE208" s="20"/>
+      <c r="AF208" s="20"/>
+      <c r="AG208" s="20"/>
+      <c r="AH208" s="20"/>
+      <c r="AI208" s="20"/>
+      <c r="AJ208" s="20"/>
+      <c r="AK208" s="27"/>
+      <c r="AL208" s="28"/>
+      <c r="AM208" s="20"/>
+      <c r="AN208" s="20"/>
+      <c r="AO208" s="20"/>
+      <c r="AP208" s="20"/>
+      <c r="AQ208" s="20"/>
+      <c r="AR208" s="20"/>
+      <c r="AS208" s="27"/>
+      <c r="AT208" s="28"/>
+      <c r="AU208" s="20"/>
+      <c r="AV208" s="20"/>
+      <c r="AW208" s="20"/>
+      <c r="AX208" s="20"/>
+      <c r="AY208" s="20"/>
+      <c r="AZ208" s="20"/>
+      <c r="BA208" s="27"/>
+      <c r="BB208" s="28"/>
+      <c r="BC208" s="20"/>
+      <c r="BD208" s="20"/>
+      <c r="BE208" s="20"/>
+      <c r="BF208" s="20"/>
+      <c r="BG208" s="20"/>
+      <c r="BH208" s="20"/>
+      <c r="BI208" s="27"/>
+      <c r="BJ208" s="28"/>
+      <c r="BK208" s="20"/>
+      <c r="BL208" s="20"/>
+      <c r="BM208" s="20"/>
+      <c r="BN208" s="20"/>
+      <c r="BO208" s="20"/>
+      <c r="BP208" s="20"/>
+      <c r="BQ208" s="27"/>
+      <c r="BR208" s="28"/>
+      <c r="BS208" s="20"/>
+      <c r="BT208" s="20"/>
+      <c r="BU208" s="20"/>
+      <c r="BV208" s="20"/>
+      <c r="BW208" s="20"/>
+      <c r="BX208" s="20"/>
+      <c r="BY208" s="27"/>
+      <c r="BZ208" s="28"/>
+      <c r="CA208" s="20"/>
+      <c r="CB208" s="20"/>
+      <c r="CC208" s="20"/>
+      <c r="CD208" s="20"/>
+      <c r="CE208" s="20"/>
+      <c r="CF208" s="20"/>
+      <c r="CG208" s="27"/>
+      <c r="CH208" s="28"/>
+      <c r="CI208" s="20"/>
+      <c r="CJ208" s="20"/>
+      <c r="CK208" s="20"/>
+      <c r="CL208" s="20"/>
+      <c r="CM208" s="20"/>
+      <c r="CN208" s="20"/>
+      <c r="CO208" s="27"/>
+      <c r="CP208" s="28"/>
+      <c r="CQ208" s="20"/>
+      <c r="CR208" s="20"/>
+      <c r="CS208" s="20"/>
+      <c r="CT208" s="20"/>
+      <c r="CU208" s="20"/>
+      <c r="CV208" s="20"/>
+      <c r="CW208" s="27"/>
+      <c r="CX208" s="28"/>
+      <c r="CY208" s="20"/>
+      <c r="CZ208" s="20"/>
+      <c r="DA208" s="20"/>
+      <c r="DB208" s="20"/>
+      <c r="DC208" s="20"/>
+      <c r="DD208" s="20"/>
+      <c r="DE208" s="27"/>
+      <c r="DF208" s="28"/>
+      <c r="DG208" s="20"/>
+      <c r="DH208" s="20"/>
+      <c r="DI208" s="20"/>
+      <c r="DJ208" s="20"/>
+      <c r="DK208" s="20"/>
+      <c r="DL208" s="20"/>
+      <c r="DM208" s="27"/>
+      <c r="DN208" s="28"/>
+      <c r="DO208" s="20"/>
+      <c r="DP208" s="20"/>
+      <c r="DQ208" s="20"/>
+      <c r="DR208" s="20"/>
+      <c r="DS208" s="20"/>
+      <c r="DT208" s="20"/>
+      <c r="DU208" s="27"/>
+      <c r="DV208" s="28"/>
+      <c r="DW208" s="20"/>
+      <c r="DX208" s="20"/>
+      <c r="DY208" s="20"/>
+      <c r="DZ208" s="20"/>
+      <c r="EA208" s="20"/>
+      <c r="EB208" s="20"/>
+      <c r="EC208" s="27"/>
+      <c r="ED208" s="28"/>
+      <c r="EE208" s="20"/>
+      <c r="EF208" s="20"/>
+      <c r="EG208" s="20"/>
+      <c r="EH208" s="20"/>
+      <c r="EI208" s="20"/>
+      <c r="EJ208" s="20"/>
+      <c r="EK208" s="27"/>
+      <c r="EL208" s="28"/>
+      <c r="EM208" s="20"/>
+      <c r="EN208" s="20"/>
+      <c r="EO208" s="20"/>
+      <c r="EP208" s="20"/>
+      <c r="EQ208" s="20"/>
+      <c r="ER208" s="20"/>
+      <c r="ES208" s="27"/>
+      <c r="ET208" s="28"/>
+      <c r="EU208" s="20"/>
+      <c r="EV208" s="20"/>
+      <c r="EW208" s="20"/>
+      <c r="EX208" s="20"/>
+      <c r="EY208" s="20"/>
+      <c r="EZ208" s="20"/>
+      <c r="FA208" s="27"/>
+      <c r="FB208" s="28"/>
+      <c r="FC208" s="20"/>
+      <c r="FD208" s="20"/>
+      <c r="FE208" s="20"/>
+      <c r="FF208" s="20"/>
+      <c r="FG208" s="20"/>
+      <c r="FH208" s="20"/>
+      <c r="FI208" s="27"/>
+      <c r="FJ208" s="28"/>
+      <c r="FK208" s="20"/>
+      <c r="FL208" s="20"/>
+      <c r="FM208" s="20"/>
+      <c r="FN208" s="20"/>
+      <c r="FO208" s="20"/>
+      <c r="FP208" s="20"/>
+      <c r="FQ208" s="27"/>
+      <c r="FR208" s="28"/>
+      <c r="FS208" s="20"/>
+      <c r="FT208" s="20"/>
+      <c r="FU208" s="20"/>
+      <c r="FV208" s="20"/>
+      <c r="FW208" s="20"/>
+      <c r="FX208" s="20"/>
+      <c r="FY208" s="27"/>
+      <c r="FZ208" s="28"/>
+      <c r="GA208" s="20"/>
+      <c r="GB208" s="20"/>
+      <c r="GC208" s="20"/>
+      <c r="GD208" s="20"/>
+      <c r="GE208" s="20"/>
+      <c r="GF208" s="20"/>
+      <c r="GG208" s="27"/>
+      <c r="GH208" s="28"/>
+      <c r="GI208" s="20"/>
+      <c r="GJ208" s="20"/>
+      <c r="GK208" s="20"/>
+      <c r="GL208" s="20"/>
+      <c r="GM208" s="20"/>
+      <c r="GN208" s="20"/>
+      <c r="GO208" s="27"/>
+      <c r="GP208" s="28"/>
+      <c r="GQ208" s="20"/>
+      <c r="GR208" s="20"/>
+      <c r="GS208" s="20"/>
+      <c r="GT208" s="20"/>
+      <c r="GU208" s="20"/>
+      <c r="GV208" s="20"/>
+      <c r="GW208" s="27"/>
+      <c r="GX208" s="28"/>
+      <c r="GY208" s="20"/>
+      <c r="GZ208" s="20"/>
+      <c r="HA208" s="20"/>
+      <c r="HB208" s="20"/>
+      <c r="HC208" s="20"/>
+      <c r="HD208" s="20"/>
+      <c r="HE208" s="27"/>
+      <c r="HF208" s="28"/>
+      <c r="HG208" s="20"/>
+      <c r="HH208" s="20"/>
+      <c r="HI208" s="20"/>
+      <c r="HJ208" s="20"/>
+      <c r="HK208" s="20"/>
+      <c r="HL208" s="20"/>
+      <c r="HM208" s="27"/>
+      <c r="HN208" s="28"/>
+      <c r="HO208" s="20"/>
+      <c r="HP208" s="20"/>
+      <c r="HQ208" s="20"/>
+      <c r="HR208" s="20"/>
+      <c r="HS208" s="20"/>
+      <c r="HT208" s="20"/>
+      <c r="HU208" s="27"/>
+      <c r="HV208" s="28"/>
+      <c r="HW208" s="20"/>
+      <c r="HX208" s="20"/>
+      <c r="HY208" s="20"/>
+      <c r="HZ208" s="20"/>
+      <c r="IA208" s="20"/>
+      <c r="IB208" s="20"/>
+      <c r="IC208" s="27"/>
+      <c r="ID208" s="28"/>
+      <c r="IE208" s="20"/>
+      <c r="IF208" s="20"/>
+      <c r="IG208" s="20"/>
+      <c r="IH208" s="20"/>
+      <c r="II208" s="20"/>
+      <c r="IJ208" s="20"/>
+      <c r="IK208" s="27"/>
+      <c r="IL208" s="28"/>
+      <c r="IM208" s="20"/>
+      <c r="IN208" s="20"/>
+      <c r="IO208" s="20"/>
+      <c r="IP208" s="20"/>
+      <c r="IQ208" s="20"/>
+      <c r="IR208" s="20"/>
+      <c r="IS208" s="27"/>
+      <c r="IT208" s="28"/>
+      <c r="IU208" s="20"/>
+      <c r="IV208" s="20"/>
+    </row>
+    <row r="209" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A209" s="139" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B209" s="114" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C209" s="114" t="s">
+        <v>21</v>
+      </c>
+      <c r="D209" s="114" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E209" s="142" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F209" s="143">
+        <v>46174</v>
+      </c>
+      <c r="I209" s="7"/>
+      <c r="J209" s="7"/>
+      <c r="K209" s="7"/>
+      <c r="L209" s="7"/>
+      <c r="M209" s="23"/>
+      <c r="N209" s="19"/>
+      <c r="O209" s="7"/>
+      <c r="P209" s="7"/>
+      <c r="Q209" s="7"/>
+      <c r="R209" s="7"/>
+      <c r="S209" s="7"/>
+      <c r="T209" s="7"/>
+      <c r="U209" s="23"/>
+      <c r="V209" s="19"/>
+      <c r="W209" s="7"/>
+      <c r="X209" s="7"/>
+      <c r="Y209" s="7"/>
+      <c r="Z209" s="7"/>
+      <c r="AA209" s="7"/>
+      <c r="AB209" s="7"/>
+      <c r="AC209" s="23"/>
+      <c r="AD209" s="19"/>
+      <c r="AE209" s="7"/>
+      <c r="AF209" s="7"/>
+      <c r="AG209" s="7"/>
+      <c r="AH209" s="7"/>
+      <c r="AI209" s="7"/>
+      <c r="AJ209" s="7"/>
+      <c r="AK209" s="23"/>
+      <c r="AL209" s="19"/>
+      <c r="AM209" s="7"/>
+      <c r="AN209" s="7"/>
+      <c r="AO209" s="7"/>
+      <c r="AP209" s="7"/>
+      <c r="AQ209" s="7"/>
+      <c r="AR209" s="7"/>
+      <c r="AS209" s="23"/>
+      <c r="AT209" s="19"/>
+      <c r="AU209" s="7"/>
+      <c r="AV209" s="7"/>
+      <c r="AW209" s="7"/>
+      <c r="AX209" s="7"/>
+      <c r="AY209" s="7"/>
+      <c r="AZ209" s="7"/>
+      <c r="BA209" s="23"/>
+      <c r="BB209" s="19"/>
+      <c r="BC209" s="7"/>
+      <c r="BD209" s="7"/>
+      <c r="BE209" s="7"/>
+      <c r="BF209" s="7"/>
+      <c r="BG209" s="7"/>
+      <c r="BH209" s="7"/>
+      <c r="BI209" s="23"/>
+      <c r="BJ209" s="19"/>
+      <c r="BK209" s="7"/>
+      <c r="BL209" s="7"/>
+      <c r="BM209" s="7"/>
+      <c r="BN209" s="7"/>
+      <c r="BO209" s="7"/>
+      <c r="BP209" s="7"/>
+      <c r="BQ209" s="23"/>
+      <c r="BR209" s="19"/>
+      <c r="BS209" s="7"/>
+      <c r="BT209" s="7"/>
+      <c r="BU209" s="7"/>
+      <c r="BV209" s="7"/>
+      <c r="BW209" s="7"/>
+      <c r="BX209" s="7"/>
+      <c r="BY209" s="23"/>
+      <c r="BZ209" s="19"/>
+      <c r="CA209" s="7"/>
+      <c r="CB209" s="7"/>
+      <c r="CC209" s="7"/>
+      <c r="CD209" s="7"/>
+      <c r="CE209" s="7"/>
+      <c r="CF209" s="7"/>
+      <c r="CG209" s="23"/>
+      <c r="CH209" s="19"/>
+      <c r="CI209" s="7"/>
+      <c r="CJ209" s="7"/>
+      <c r="CK209" s="7"/>
+      <c r="CL209" s="7"/>
+      <c r="CM209" s="7"/>
+      <c r="CN209" s="7"/>
+      <c r="CO209" s="23"/>
+      <c r="CP209" s="19"/>
+      <c r="CQ209" s="7"/>
+      <c r="CR209" s="7"/>
+      <c r="CS209" s="7"/>
+      <c r="CT209" s="7"/>
+      <c r="CU209" s="7"/>
+      <c r="CV209" s="7"/>
+      <c r="CW209" s="23"/>
+      <c r="CX209" s="19"/>
+      <c r="CY209" s="7"/>
+      <c r="CZ209" s="7"/>
+      <c r="DA209" s="7"/>
+      <c r="DB209" s="7"/>
+      <c r="DC209" s="7"/>
+      <c r="DD209" s="7"/>
+      <c r="DE209" s="23"/>
+      <c r="DF209" s="19"/>
+      <c r="DG209" s="7"/>
+      <c r="DH209" s="7"/>
+      <c r="DI209" s="7"/>
+      <c r="DJ209" s="7"/>
+      <c r="DK209" s="7"/>
+      <c r="DL209" s="7"/>
+      <c r="DM209" s="23"/>
+      <c r="DN209" s="19"/>
+      <c r="DO209" s="7"/>
+      <c r="DP209" s="7"/>
+      <c r="DQ209" s="7"/>
+      <c r="DR209" s="7"/>
+      <c r="DS209" s="7"/>
+      <c r="DT209" s="7"/>
+      <c r="DU209" s="23"/>
+      <c r="DV209" s="19"/>
+      <c r="DW209" s="7"/>
+      <c r="DX209" s="7"/>
+      <c r="DY209" s="7"/>
+      <c r="DZ209" s="7"/>
+      <c r="EA209" s="7"/>
+      <c r="EB209" s="7"/>
+      <c r="EC209" s="23"/>
+      <c r="ED209" s="19"/>
+      <c r="EE209" s="7"/>
+      <c r="EF209" s="7"/>
+      <c r="EG209" s="7"/>
+      <c r="EH209" s="7"/>
+      <c r="EI209" s="7"/>
+      <c r="EJ209" s="7"/>
+      <c r="EK209" s="23"/>
+      <c r="EL209" s="19"/>
+      <c r="EM209" s="7"/>
+      <c r="EN209" s="7"/>
+      <c r="EO209" s="7"/>
+      <c r="EP209" s="7"/>
+      <c r="EQ209" s="7"/>
+      <c r="ER209" s="7"/>
+      <c r="ES209" s="23"/>
+      <c r="ET209" s="19"/>
+      <c r="EU209" s="7"/>
+      <c r="EV209" s="7"/>
+      <c r="EW209" s="7"/>
+      <c r="EX209" s="7"/>
+      <c r="EY209" s="7"/>
+      <c r="EZ209" s="7"/>
+      <c r="FA209" s="23"/>
+      <c r="FB209" s="19"/>
+      <c r="FC209" s="7"/>
+      <c r="FD209" s="7"/>
+      <c r="FE209" s="7"/>
+      <c r="FF209" s="7"/>
+      <c r="FG209" s="7"/>
+      <c r="FH209" s="7"/>
+      <c r="FI209" s="23"/>
+      <c r="FJ209" s="19"/>
+      <c r="FK209" s="7"/>
+      <c r="FL209" s="7"/>
+      <c r="FM209" s="7"/>
+      <c r="FN209" s="7"/>
+      <c r="FO209" s="7"/>
+      <c r="FP209" s="7"/>
+      <c r="FQ209" s="23"/>
+      <c r="FR209" s="19"/>
+      <c r="FS209" s="7"/>
+      <c r="FT209" s="7"/>
+      <c r="FU209" s="7"/>
+      <c r="FV209" s="7"/>
+      <c r="FW209" s="7"/>
+      <c r="FX209" s="7"/>
+      <c r="FY209" s="23"/>
+      <c r="FZ209" s="19"/>
+      <c r="GA209" s="7"/>
+      <c r="GB209" s="7"/>
+      <c r="GC209" s="7"/>
+      <c r="GD209" s="7"/>
+      <c r="GE209" s="7"/>
+      <c r="GF209" s="7"/>
+      <c r="GG209" s="23"/>
+      <c r="GH209" s="19"/>
+      <c r="GI209" s="7"/>
+      <c r="GJ209" s="7"/>
+      <c r="GK209" s="7"/>
+      <c r="GL209" s="7"/>
+      <c r="GM209" s="7"/>
+      <c r="GN209" s="7"/>
+      <c r="GO209" s="23"/>
+      <c r="GP209" s="19"/>
+      <c r="GQ209" s="7"/>
+      <c r="GR209" s="7"/>
+      <c r="GS209" s="7"/>
+      <c r="GT209" s="7"/>
+      <c r="GU209" s="7"/>
+      <c r="GV209" s="7"/>
+      <c r="GW209" s="23"/>
+      <c r="GX209" s="19"/>
+      <c r="GY209" s="7"/>
+      <c r="GZ209" s="7"/>
+      <c r="HA209" s="7"/>
+      <c r="HB209" s="7"/>
+      <c r="HC209" s="7"/>
+      <c r="HD209" s="7"/>
+      <c r="HE209" s="23"/>
+      <c r="HF209" s="19"/>
+      <c r="HG209" s="7"/>
+      <c r="HH209" s="7"/>
+      <c r="HI209" s="7"/>
+      <c r="HJ209" s="7"/>
+      <c r="HK209" s="7"/>
+      <c r="HL209" s="7"/>
+      <c r="HM209" s="23"/>
+      <c r="HN209" s="19"/>
+      <c r="HO209" s="7"/>
+      <c r="HP209" s="7"/>
+      <c r="HQ209" s="7"/>
+      <c r="HR209" s="7"/>
+      <c r="HS209" s="7"/>
+      <c r="HT209" s="7"/>
+      <c r="HU209" s="23"/>
+      <c r="HV209" s="19"/>
+      <c r="HW209" s="7"/>
+      <c r="HX209" s="7"/>
+      <c r="HY209" s="7"/>
+      <c r="HZ209" s="7"/>
+      <c r="IA209" s="7"/>
+      <c r="IB209" s="7"/>
+      <c r="IC209" s="23"/>
+      <c r="ID209" s="19"/>
+      <c r="IE209" s="7"/>
+      <c r="IF209" s="7"/>
+      <c r="IG209" s="7"/>
+      <c r="IH209" s="7"/>
+      <c r="II209" s="7"/>
+      <c r="IJ209" s="7"/>
+      <c r="IK209" s="23"/>
+      <c r="IL209" s="19"/>
+      <c r="IM209" s="7"/>
+      <c r="IN209" s="7"/>
+      <c r="IO209" s="7"/>
+      <c r="IP209" s="7"/>
+      <c r="IQ209" s="7"/>
+      <c r="IR209" s="7"/>
+      <c r="IS209" s="23"/>
+      <c r="IT209" s="19"/>
+      <c r="IU209" s="7"/>
+      <c r="IV209" s="7"/>
+    </row>
+    <row r="210" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A210" s="7" t="s">
+        <v>937</v>
+      </c>
+      <c r="B210" s="7" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C210" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D210" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E210" s="84" t="s">
+        <v>989</v>
+      </c>
+      <c r="F210" s="69">
+        <v>45689</v>
+      </c>
+      <c r="I210" s="7"/>
+      <c r="J210" s="7"/>
+      <c r="K210" s="7"/>
+      <c r="L210" s="7"/>
+      <c r="M210" s="23"/>
+      <c r="N210" s="19"/>
+      <c r="O210" s="7"/>
+      <c r="P210" s="7"/>
+      <c r="Q210" s="7"/>
+      <c r="R210" s="7"/>
+      <c r="S210" s="7"/>
+      <c r="T210" s="7"/>
+      <c r="U210" s="23"/>
+      <c r="V210" s="19"/>
+      <c r="W210" s="7"/>
+      <c r="X210" s="7"/>
+      <c r="Y210" s="7"/>
+      <c r="Z210" s="7"/>
+      <c r="AA210" s="7"/>
+      <c r="AB210" s="7"/>
+      <c r="AC210" s="23"/>
+      <c r="AD210" s="19"/>
+      <c r="AE210" s="7"/>
+      <c r="AF210" s="7"/>
+      <c r="AG210" s="7"/>
+      <c r="AH210" s="7"/>
+      <c r="AI210" s="7"/>
+      <c r="AJ210" s="7"/>
+      <c r="AK210" s="23"/>
+      <c r="AL210" s="19"/>
+      <c r="AM210" s="7"/>
+      <c r="AN210" s="7"/>
+      <c r="AO210" s="7"/>
+      <c r="AP210" s="7"/>
+      <c r="AQ210" s="7"/>
+      <c r="AR210" s="7"/>
+      <c r="AS210" s="23"/>
+      <c r="AT210" s="19"/>
+      <c r="AU210" s="7"/>
+      <c r="AV210" s="7"/>
+      <c r="AW210" s="7"/>
+      <c r="AX210" s="7"/>
+      <c r="AY210" s="7"/>
+      <c r="AZ210" s="7"/>
+      <c r="BA210" s="23"/>
+      <c r="BB210" s="19"/>
+      <c r="BC210" s="7"/>
+      <c r="BD210" s="7"/>
+      <c r="BE210" s="7"/>
+      <c r="BF210" s="7"/>
+      <c r="BG210" s="7"/>
+      <c r="BH210" s="7"/>
+      <c r="BI210" s="23"/>
+      <c r="BJ210" s="19"/>
+      <c r="BK210" s="7"/>
+      <c r="BL210" s="7"/>
+      <c r="BM210" s="7"/>
+      <c r="BN210" s="7"/>
+      <c r="BO210" s="7"/>
+      <c r="BP210" s="7"/>
+      <c r="BQ210" s="23"/>
+      <c r="BR210" s="19"/>
+      <c r="BS210" s="7"/>
+      <c r="BT210" s="7"/>
+      <c r="BU210" s="7"/>
+      <c r="BV210" s="7"/>
+      <c r="BW210" s="7"/>
+      <c r="BX210" s="7"/>
+      <c r="BY210" s="23"/>
+      <c r="BZ210" s="19"/>
+      <c r="CA210" s="7"/>
+      <c r="CB210" s="7"/>
+      <c r="CC210" s="7"/>
+      <c r="CD210" s="7"/>
+      <c r="CE210" s="7"/>
+      <c r="CF210" s="7"/>
+      <c r="CG210" s="23"/>
+      <c r="CH210" s="19"/>
+      <c r="CI210" s="7"/>
+      <c r="CJ210" s="7"/>
+      <c r="CK210" s="7"/>
+      <c r="CL210" s="7"/>
+      <c r="CM210" s="7"/>
+      <c r="CN210" s="7"/>
+      <c r="CO210" s="23"/>
+      <c r="CP210" s="19"/>
+      <c r="CQ210" s="7"/>
+      <c r="CR210" s="7"/>
+      <c r="CS210" s="7"/>
+      <c r="CT210" s="7"/>
+      <c r="CU210" s="7"/>
+      <c r="CV210" s="7"/>
+      <c r="CW210" s="23"/>
+      <c r="CX210" s="19"/>
+      <c r="CY210" s="7"/>
+      <c r="CZ210" s="7"/>
+      <c r="DA210" s="7"/>
+      <c r="DB210" s="7"/>
+      <c r="DC210" s="7"/>
+      <c r="DD210" s="7"/>
+      <c r="DE210" s="23"/>
+      <c r="DF210" s="19"/>
+      <c r="DG210" s="7"/>
+      <c r="DH210" s="7"/>
+      <c r="DI210" s="7"/>
+      <c r="DJ210" s="7"/>
+      <c r="DK210" s="7"/>
+      <c r="DL210" s="7"/>
+      <c r="DM210" s="23"/>
+      <c r="DN210" s="19"/>
+      <c r="DO210" s="7"/>
+      <c r="DP210" s="7"/>
+      <c r="DQ210" s="7"/>
+      <c r="DR210" s="7"/>
+      <c r="DS210" s="7"/>
+      <c r="DT210" s="7"/>
+      <c r="DU210" s="23"/>
+      <c r="DV210" s="19"/>
+      <c r="DW210" s="7"/>
+      <c r="DX210" s="7"/>
+      <c r="DY210" s="7"/>
+      <c r="DZ210" s="7"/>
+      <c r="EA210" s="7"/>
+      <c r="EB210" s="7"/>
+      <c r="EC210" s="23"/>
+      <c r="ED210" s="19"/>
+      <c r="EE210" s="7"/>
+      <c r="EF210" s="7"/>
+      <c r="EG210" s="7"/>
+      <c r="EH210" s="7"/>
+      <c r="EI210" s="7"/>
+      <c r="EJ210" s="7"/>
+      <c r="EK210" s="23"/>
+      <c r="EL210" s="19"/>
+      <c r="EM210" s="7"/>
+      <c r="EN210" s="7"/>
+      <c r="EO210" s="7"/>
+      <c r="EP210" s="7"/>
+      <c r="EQ210" s="7"/>
+      <c r="ER210" s="7"/>
+      <c r="ES210" s="23"/>
+      <c r="ET210" s="19"/>
+      <c r="EU210" s="7"/>
+      <c r="EV210" s="7"/>
+      <c r="EW210" s="7"/>
+      <c r="EX210" s="7"/>
+      <c r="EY210" s="7"/>
+      <c r="EZ210" s="7"/>
+      <c r="FA210" s="23"/>
+      <c r="FB210" s="19"/>
+      <c r="FC210" s="7"/>
+      <c r="FD210" s="7"/>
+      <c r="FE210" s="7"/>
+      <c r="FF210" s="7"/>
+      <c r="FG210" s="7"/>
+      <c r="FH210" s="7"/>
+      <c r="FI210" s="23"/>
+      <c r="FJ210" s="19"/>
+      <c r="FK210" s="7"/>
+      <c r="FL210" s="7"/>
+      <c r="FM210" s="7"/>
+      <c r="FN210" s="7"/>
+      <c r="FO210" s="7"/>
+      <c r="FP210" s="7"/>
+      <c r="FQ210" s="23"/>
+      <c r="FR210" s="19"/>
+      <c r="FS210" s="7"/>
+      <c r="FT210" s="7"/>
+      <c r="FU210" s="7"/>
+      <c r="FV210" s="7"/>
+      <c r="FW210" s="7"/>
+      <c r="FX210" s="7"/>
+      <c r="FY210" s="23"/>
+      <c r="FZ210" s="19"/>
+      <c r="GA210" s="7"/>
+      <c r="GB210" s="7"/>
+      <c r="GC210" s="7"/>
+      <c r="GD210" s="7"/>
+      <c r="GE210" s="7"/>
+      <c r="GF210" s="7"/>
+      <c r="GG210" s="23"/>
+      <c r="GH210" s="19"/>
+      <c r="GI210" s="7"/>
+      <c r="GJ210" s="7"/>
+      <c r="GK210" s="7"/>
+      <c r="GL210" s="7"/>
+      <c r="GM210" s="7"/>
+      <c r="GN210" s="7"/>
+      <c r="GO210" s="23"/>
+      <c r="GP210" s="19"/>
+      <c r="GQ210" s="7"/>
+      <c r="GR210" s="7"/>
+      <c r="GS210" s="7"/>
+      <c r="GT210" s="7"/>
+      <c r="GU210" s="7"/>
+      <c r="GV210" s="7"/>
+      <c r="GW210" s="23"/>
+      <c r="GX210" s="19"/>
+      <c r="GY210" s="7"/>
+      <c r="GZ210" s="7"/>
+      <c r="HA210" s="7"/>
+      <c r="HB210" s="7"/>
+      <c r="HC210" s="7"/>
+      <c r="HD210" s="7"/>
+      <c r="HE210" s="23"/>
+      <c r="HF210" s="19"/>
+      <c r="HG210" s="7"/>
+      <c r="HH210" s="7"/>
+      <c r="HI210" s="7"/>
+      <c r="HJ210" s="7"/>
+      <c r="HK210" s="7"/>
+      <c r="HL210" s="7"/>
+      <c r="HM210" s="23"/>
+      <c r="HN210" s="19"/>
+      <c r="HO210" s="7"/>
+      <c r="HP210" s="7"/>
+      <c r="HQ210" s="7"/>
+      <c r="HR210" s="7"/>
+      <c r="HS210" s="7"/>
+      <c r="HT210" s="7"/>
+      <c r="HU210" s="23"/>
+      <c r="HV210" s="19"/>
+      <c r="HW210" s="7"/>
+      <c r="HX210" s="7"/>
+      <c r="HY210" s="7"/>
+      <c r="HZ210" s="7"/>
+      <c r="IA210" s="7"/>
+      <c r="IB210" s="7"/>
+      <c r="IC210" s="23"/>
+      <c r="ID210" s="19"/>
+      <c r="IE210" s="7"/>
+      <c r="IF210" s="7"/>
+      <c r="IG210" s="7"/>
+      <c r="IH210" s="7"/>
+      <c r="II210" s="7"/>
+      <c r="IJ210" s="7"/>
+      <c r="IK210" s="23"/>
+      <c r="IL210" s="19"/>
+      <c r="IM210" s="7"/>
+      <c r="IN210" s="7"/>
+      <c r="IO210" s="7"/>
+      <c r="IP210" s="7"/>
+      <c r="IQ210" s="7"/>
+      <c r="IR210" s="7"/>
+      <c r="IS210" s="23"/>
+      <c r="IT210" s="19"/>
+      <c r="IU210" s="7"/>
+      <c r="IV210" s="7"/>
+    </row>
+    <row r="211" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A211" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="B211" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="C211" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D211" s="7" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E211" s="60" t="s">
+        <v>205</v>
+      </c>
+      <c r="F211" s="69" t="s">
+        <v>201</v>
+      </c>
+      <c r="G211" s="20"/>
+      <c r="H211" s="20"/>
+      <c r="I211" s="12"/>
+    </row>
+    <row r="212" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A212" s="7" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B212" s="7" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C212" s="7" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D212" s="7" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E212" s="84" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F212" s="69">
+        <v>45748</v>
+      </c>
+      <c r="G212" s="7"/>
+      <c r="H212" s="7"/>
+    </row>
+    <row r="213" spans="1:256" s="9" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A213" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="B213" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="C213" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D213" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="E213" s="60" t="s">
+        <v>249</v>
+      </c>
+      <c r="F213" s="69">
+        <v>44197</v>
+      </c>
+      <c r="H213" s="12"/>
+    </row>
+    <row r="214" spans="1:256" s="49" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A214" s="41" t="s">
+        <v>325</v>
+      </c>
+      <c r="B214" s="41" t="s">
+        <v>116</v>
+      </c>
+      <c r="C214" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="D214" s="41" t="s">
+        <v>112</v>
+      </c>
+      <c r="E214" s="150" t="s">
+        <v>383</v>
+      </c>
+      <c r="F214" s="151" t="s">
+        <v>324</v>
+      </c>
+      <c r="G214" s="44"/>
+      <c r="H214" s="44"/>
+      <c r="I214" s="44"/>
+    </row>
+    <row r="215" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A215" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="B215" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="C215" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D215" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="E215" s="60" t="s">
+        <v>675</v>
+      </c>
+      <c r="F215" s="69">
+        <v>45170</v>
+      </c>
+      <c r="G215" s="12"/>
+    </row>
+    <row r="216" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A216" s="11" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B216" s="11" t="s">
+        <v>542</v>
+      </c>
+      <c r="C216" s="11" t="s">
+        <v>543</v>
+      </c>
+      <c r="D216" s="11" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E216" s="90" t="s">
+        <v>544</v>
+      </c>
+      <c r="F216" s="71">
+        <v>44927</v>
+      </c>
+      <c r="G216" s="12"/>
+      <c r="H216" s="12"/>
+      <c r="I216" s="12"/>
+    </row>
+    <row r="217" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A217" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="B217" s="7" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C217" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D217" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E217" s="60" t="s">
+        <v>605</v>
+      </c>
+      <c r="F217" s="69">
+        <v>44866</v>
+      </c>
+    </row>
+    <row r="218" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A218" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="B218" s="7" t="s">
+        <v>750</v>
+      </c>
+      <c r="C218" s="7" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D218" s="7" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E218" s="60" t="s">
+        <v>751</v>
+      </c>
+      <c r="F218" s="69">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="219" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A219" s="11" t="s">
+        <v>539</v>
+      </c>
+      <c r="B219" s="11" t="s">
+        <v>540</v>
+      </c>
+      <c r="C219" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D219" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E219" s="90" t="s">
+        <v>541</v>
+      </c>
+      <c r="F219" s="71">
+        <v>44927</v>
+      </c>
+    </row>
+    <row r="220" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A220" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B220" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C220" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D220" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="E220" s="60" t="s">
+        <v>676</v>
+      </c>
+      <c r="F220" s="69" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="221" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A221" s="7" t="s">
+        <v>894</v>
+      </c>
+      <c r="B221" s="7" t="s">
+        <v>895</v>
+      </c>
+      <c r="C221" s="7" t="s">
+        <v>896</v>
+      </c>
+      <c r="D221" s="7" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E221" s="64" t="s">
+        <v>897</v>
+      </c>
+      <c r="F221" s="69">
+        <v>45566</v>
+      </c>
+      <c r="J221" s="7"/>
+      <c r="K221" s="7"/>
+      <c r="L221" s="7"/>
+      <c r="M221" s="40"/>
+      <c r="N221" s="19"/>
+      <c r="O221" s="7"/>
+      <c r="P221" s="7"/>
+      <c r="Q221" s="7"/>
+      <c r="R221" s="7"/>
+      <c r="S221" s="7"/>
+      <c r="T221" s="7"/>
+      <c r="U221" s="40"/>
+      <c r="V221" s="19"/>
+      <c r="W221" s="7"/>
+      <c r="X221" s="7"/>
+      <c r="Y221" s="7"/>
+      <c r="Z221" s="7"/>
+      <c r="AA221" s="7"/>
+      <c r="AB221" s="7"/>
+      <c r="AC221" s="40"/>
+      <c r="AD221" s="19"/>
+      <c r="AE221" s="7"/>
+      <c r="AF221" s="7"/>
+      <c r="AG221" s="7"/>
+      <c r="AH221" s="7"/>
+      <c r="AI221" s="7"/>
+      <c r="AJ221" s="7"/>
+      <c r="AK221" s="40"/>
+      <c r="AL221" s="19"/>
+      <c r="AM221" s="7"/>
+      <c r="AN221" s="7"/>
+      <c r="AO221" s="7"/>
+      <c r="AP221" s="7"/>
+      <c r="AQ221" s="7"/>
+      <c r="AR221" s="7"/>
+      <c r="AS221" s="40"/>
+      <c r="AT221" s="19"/>
+      <c r="AU221" s="7"/>
+      <c r="AV221" s="7"/>
+      <c r="AW221" s="7"/>
+      <c r="AX221" s="7"/>
+      <c r="AY221" s="7"/>
+      <c r="AZ221" s="7"/>
+      <c r="BA221" s="40"/>
+      <c r="BB221" s="19"/>
+      <c r="BC221" s="7"/>
+      <c r="BD221" s="7"/>
+      <c r="BE221" s="7"/>
+      <c r="BF221" s="7"/>
+      <c r="BG221" s="7"/>
+      <c r="BH221" s="7"/>
+      <c r="BI221" s="40"/>
+      <c r="BJ221" s="19"/>
+      <c r="BK221" s="7"/>
+      <c r="BL221" s="7"/>
+      <c r="BM221" s="7"/>
+      <c r="BN221" s="7"/>
+      <c r="BO221" s="7"/>
+      <c r="BP221" s="7"/>
+      <c r="BQ221" s="40"/>
+      <c r="BR221" s="19"/>
+      <c r="BS221" s="7"/>
+      <c r="BT221" s="7"/>
+      <c r="BU221" s="7"/>
+      <c r="BV221" s="7"/>
+      <c r="BW221" s="7"/>
+      <c r="BX221" s="7"/>
+      <c r="BY221" s="40"/>
+      <c r="BZ221" s="19"/>
+      <c r="CA221" s="7"/>
+      <c r="CB221" s="7"/>
+      <c r="CC221" s="7"/>
+      <c r="CD221" s="7"/>
+      <c r="CE221" s="7"/>
+      <c r="CF221" s="7"/>
+      <c r="CG221" s="40"/>
+      <c r="CH221" s="19"/>
+      <c r="CI221" s="7"/>
+      <c r="CJ221" s="7"/>
+      <c r="CK221" s="7"/>
+      <c r="CL221" s="7"/>
+      <c r="CM221" s="7"/>
+      <c r="CN221" s="7"/>
+      <c r="CO221" s="40"/>
+      <c r="CP221" s="19"/>
+      <c r="CQ221" s="7"/>
+      <c r="CR221" s="7"/>
+      <c r="CS221" s="7"/>
+      <c r="CT221" s="7"/>
+      <c r="CU221" s="7"/>
+      <c r="CV221" s="7"/>
+      <c r="CW221" s="40"/>
+      <c r="CX221" s="19"/>
+      <c r="CY221" s="7"/>
+      <c r="CZ221" s="7"/>
+      <c r="DA221" s="7"/>
+      <c r="DB221" s="7"/>
+      <c r="DC221" s="7"/>
+      <c r="DD221" s="7"/>
+      <c r="DE221" s="40"/>
+      <c r="DF221" s="19"/>
+      <c r="DG221" s="7"/>
+      <c r="DH221" s="7"/>
+      <c r="DI221" s="7"/>
+      <c r="DJ221" s="7"/>
+      <c r="DK221" s="7"/>
+      <c r="DL221" s="7"/>
+      <c r="DM221" s="40"/>
+      <c r="DN221" s="19"/>
+      <c r="DO221" s="7"/>
+      <c r="DP221" s="7"/>
+      <c r="DQ221" s="7"/>
+      <c r="DR221" s="7"/>
+      <c r="DS221" s="7"/>
+      <c r="DT221" s="7"/>
+      <c r="DU221" s="40"/>
+      <c r="DV221" s="19"/>
+      <c r="DW221" s="7"/>
+      <c r="DX221" s="7"/>
+      <c r="DY221" s="7"/>
+      <c r="DZ221" s="7"/>
+      <c r="EA221" s="7"/>
+      <c r="EB221" s="7"/>
+      <c r="EC221" s="40"/>
+      <c r="ED221" s="19"/>
+      <c r="EE221" s="7"/>
+      <c r="EF221" s="7"/>
+      <c r="EG221" s="7"/>
+      <c r="EH221" s="7"/>
+      <c r="EI221" s="7"/>
+      <c r="EJ221" s="7"/>
+      <c r="EK221" s="40"/>
+      <c r="EL221" s="19"/>
+      <c r="EM221" s="7"/>
+      <c r="EN221" s="7"/>
+      <c r="EO221" s="7"/>
+      <c r="EP221" s="7"/>
+      <c r="EQ221" s="7"/>
+      <c r="ER221" s="7"/>
+      <c r="ES221" s="40"/>
+      <c r="ET221" s="19"/>
+      <c r="EU221" s="7"/>
+      <c r="EV221" s="7"/>
+      <c r="EW221" s="7"/>
+      <c r="EX221" s="7"/>
+      <c r="EY221" s="7"/>
+      <c r="EZ221" s="7"/>
+      <c r="FA221" s="40"/>
+      <c r="FB221" s="19"/>
+      <c r="FC221" s="7"/>
+      <c r="FD221" s="7"/>
+      <c r="FE221" s="7"/>
+      <c r="FF221" s="7"/>
+      <c r="FG221" s="7"/>
+      <c r="FH221" s="7"/>
+      <c r="FI221" s="40"/>
+      <c r="FJ221" s="19"/>
+      <c r="FK221" s="7"/>
+      <c r="FL221" s="7"/>
+      <c r="FM221" s="7"/>
+      <c r="FN221" s="7"/>
+      <c r="FO221" s="7"/>
+      <c r="FP221" s="7"/>
+      <c r="FQ221" s="40"/>
+      <c r="FR221" s="19"/>
+      <c r="FS221" s="7"/>
+      <c r="FT221" s="7"/>
+      <c r="FU221" s="7"/>
+      <c r="FV221" s="7"/>
+      <c r="FW221" s="7"/>
+      <c r="FX221" s="7"/>
+      <c r="FY221" s="40"/>
+      <c r="FZ221" s="19"/>
+      <c r="GA221" s="7"/>
+      <c r="GB221" s="7"/>
+      <c r="GC221" s="7"/>
+      <c r="GD221" s="7"/>
+      <c r="GE221" s="7"/>
+      <c r="GF221" s="7"/>
+      <c r="GG221" s="40"/>
+      <c r="GH221" s="19"/>
+      <c r="GI221" s="7"/>
+      <c r="GJ221" s="7"/>
+      <c r="GK221" s="7"/>
+      <c r="GL221" s="7"/>
+      <c r="GM221" s="7"/>
+      <c r="GN221" s="7"/>
+      <c r="GO221" s="40"/>
+      <c r="GP221" s="19"/>
+      <c r="GQ221" s="7"/>
+      <c r="GR221" s="7"/>
+      <c r="GS221" s="7"/>
+      <c r="GT221" s="7"/>
+      <c r="GU221" s="7"/>
+      <c r="GV221" s="7"/>
+      <c r="GW221" s="40"/>
+      <c r="GX221" s="19"/>
+      <c r="GY221" s="7"/>
+      <c r="GZ221" s="7"/>
+      <c r="HA221" s="7"/>
+      <c r="HB221" s="7"/>
+      <c r="HC221" s="7"/>
+      <c r="HD221" s="7"/>
+      <c r="HE221" s="40"/>
+      <c r="HF221" s="19"/>
+      <c r="HG221" s="7"/>
+      <c r="HH221" s="7"/>
+      <c r="HI221" s="7"/>
+      <c r="HJ221" s="7"/>
+      <c r="HK221" s="7"/>
+      <c r="HL221" s="7"/>
+      <c r="HM221" s="40"/>
+      <c r="HN221" s="19"/>
+      <c r="HO221" s="7"/>
+      <c r="HP221" s="7"/>
+      <c r="HQ221" s="7"/>
+      <c r="HR221" s="7"/>
+      <c r="HS221" s="7"/>
+      <c r="HT221" s="7"/>
+      <c r="HU221" s="40"/>
+      <c r="HV221" s="19"/>
+      <c r="HW221" s="7"/>
+      <c r="HX221" s="7"/>
+      <c r="HY221" s="7"/>
+      <c r="HZ221" s="7"/>
+      <c r="IA221" s="7"/>
+      <c r="IB221" s="7"/>
+      <c r="IC221" s="40"/>
+      <c r="ID221" s="19"/>
+      <c r="IE221" s="7"/>
+      <c r="IF221" s="7"/>
+      <c r="IG221" s="7"/>
+      <c r="IH221" s="7"/>
+      <c r="II221" s="7"/>
+      <c r="IJ221" s="7"/>
+      <c r="IK221" s="40"/>
+      <c r="IL221" s="19"/>
+      <c r="IM221" s="7"/>
+      <c r="IN221" s="7"/>
+      <c r="IO221" s="7"/>
+      <c r="IP221" s="7"/>
+      <c r="IQ221" s="7"/>
+      <c r="IR221" s="7"/>
+      <c r="IS221" s="40"/>
+      <c r="IT221" s="19"/>
+      <c r="IU221" s="7"/>
+      <c r="IV221" s="7"/>
+    </row>
+    <row r="222" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A222" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="B222" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="C222" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="D222" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E222" s="60" t="s">
+        <v>449</v>
+      </c>
+      <c r="F222" s="69" t="s">
+        <v>339</v>
+      </c>
+      <c r="G222" s="9"/>
+      <c r="H222" s="9"/>
+      <c r="I222" s="9"/>
+      <c r="J222" s="20"/>
+      <c r="K222" s="20"/>
+      <c r="L222" s="20"/>
+      <c r="M222" s="17"/>
+      <c r="N222" s="21"/>
+      <c r="O222" s="7"/>
+      <c r="P222" s="7"/>
+      <c r="Q222" s="20"/>
+      <c r="R222" s="20"/>
+      <c r="S222" s="20"/>
+      <c r="T222" s="20"/>
+      <c r="U222" s="17"/>
+      <c r="V222" s="21"/>
+      <c r="W222" s="7"/>
+      <c r="X222" s="7"/>
+      <c r="Y222" s="20"/>
+      <c r="Z222" s="20"/>
+      <c r="AA222" s="20"/>
+      <c r="AB222" s="20"/>
+      <c r="AC222" s="17"/>
+      <c r="AD222" s="21"/>
+      <c r="AE222" s="7"/>
+      <c r="AF222" s="7"/>
+      <c r="AG222" s="20"/>
+      <c r="AH222" s="20"/>
+      <c r="AI222" s="20"/>
+      <c r="AJ222" s="20"/>
+      <c r="AK222" s="17"/>
+      <c r="AL222" s="21"/>
+      <c r="AM222" s="7"/>
+      <c r="AN222" s="7"/>
+      <c r="AO222" s="20"/>
+      <c r="AP222" s="20"/>
+      <c r="AQ222" s="20"/>
+      <c r="AR222" s="20"/>
+      <c r="AS222" s="17"/>
+      <c r="AT222" s="21"/>
+      <c r="AU222" s="7"/>
+      <c r="AV222" s="7"/>
+      <c r="AW222" s="20"/>
+      <c r="AX222" s="20"/>
+      <c r="AY222" s="20"/>
+      <c r="AZ222" s="20"/>
+      <c r="BA222" s="17"/>
+      <c r="BB222" s="21"/>
+      <c r="BC222" s="7"/>
+      <c r="BD222" s="7"/>
+      <c r="BE222" s="20"/>
+      <c r="BF222" s="20"/>
+      <c r="BG222" s="20"/>
+      <c r="BH222" s="20"/>
+      <c r="BI222" s="17"/>
+      <c r="BJ222" s="21"/>
+      <c r="BK222" s="7"/>
+      <c r="BL222" s="7"/>
+      <c r="BM222" s="20"/>
+      <c r="BN222" s="20"/>
+      <c r="BO222" s="20"/>
+      <c r="BP222" s="20"/>
+      <c r="BQ222" s="17"/>
+      <c r="BR222" s="21"/>
+      <c r="BS222" s="7"/>
+      <c r="BT222" s="7"/>
+      <c r="BU222" s="20"/>
+      <c r="BV222" s="20"/>
+      <c r="BW222" s="20"/>
+      <c r="BX222" s="20"/>
+      <c r="BY222" s="17"/>
+      <c r="BZ222" s="21"/>
+      <c r="CA222" s="7"/>
+      <c r="CB222" s="7"/>
+      <c r="CC222" s="20"/>
+      <c r="CD222" s="20"/>
+      <c r="CE222" s="20"/>
+      <c r="CF222" s="20"/>
+      <c r="CG222" s="17"/>
+      <c r="CH222" s="21"/>
+      <c r="CI222" s="7"/>
+      <c r="CJ222" s="7"/>
+      <c r="CK222" s="20"/>
+      <c r="CL222" s="20"/>
+      <c r="CM222" s="20"/>
+      <c r="CN222" s="20"/>
+      <c r="CO222" s="17"/>
+      <c r="CP222" s="21"/>
+      <c r="CQ222" s="7"/>
+      <c r="CR222" s="7"/>
+      <c r="CS222" s="20"/>
+      <c r="CT222" s="20"/>
+      <c r="CU222" s="20"/>
+      <c r="CV222" s="20"/>
+      <c r="CW222" s="17"/>
+      <c r="CX222" s="21"/>
+      <c r="CY222" s="7"/>
+      <c r="CZ222" s="7"/>
+      <c r="DA222" s="20"/>
+      <c r="DB222" s="20"/>
+      <c r="DC222" s="20"/>
+      <c r="DD222" s="20"/>
+      <c r="DE222" s="17"/>
+      <c r="DF222" s="21"/>
+      <c r="DG222" s="7"/>
+      <c r="DH222" s="7"/>
+      <c r="DI222" s="20"/>
+      <c r="DJ222" s="20"/>
+      <c r="DK222" s="20"/>
+      <c r="DL222" s="20"/>
+      <c r="DM222" s="17"/>
+      <c r="DN222" s="21"/>
+      <c r="DO222" s="7"/>
+      <c r="DP222" s="7"/>
+      <c r="DQ222" s="20"/>
+      <c r="DR222" s="20"/>
+      <c r="DS222" s="20"/>
+      <c r="DT222" s="20"/>
+      <c r="DU222" s="17"/>
+      <c r="DV222" s="21"/>
+      <c r="DW222" s="7"/>
+      <c r="DX222" s="7"/>
+      <c r="DY222" s="20"/>
+      <c r="DZ222" s="20"/>
+      <c r="EA222" s="20"/>
+      <c r="EB222" s="20"/>
+      <c r="EC222" s="17"/>
+      <c r="ED222" s="21"/>
+      <c r="EE222" s="7"/>
+      <c r="EF222" s="7"/>
+      <c r="EG222" s="20"/>
+      <c r="EH222" s="20"/>
+      <c r="EI222" s="20"/>
+      <c r="EJ222" s="20"/>
+      <c r="EK222" s="17"/>
+      <c r="EL222" s="21"/>
+      <c r="EM222" s="7"/>
+      <c r="EN222" s="7"/>
+      <c r="EO222" s="20"/>
+      <c r="EP222" s="20"/>
+      <c r="EQ222" s="20"/>
+      <c r="ER222" s="20"/>
+      <c r="ES222" s="17"/>
+      <c r="ET222" s="21"/>
+      <c r="EU222" s="7"/>
+      <c r="EV222" s="7"/>
+      <c r="EW222" s="20"/>
+      <c r="EX222" s="20"/>
+      <c r="EY222" s="20"/>
+      <c r="EZ222" s="20"/>
+      <c r="FA222" s="17"/>
+      <c r="FB222" s="21"/>
+      <c r="FC222" s="7"/>
+      <c r="FD222" s="7"/>
+      <c r="FE222" s="20"/>
+      <c r="FF222" s="20"/>
+      <c r="FG222" s="20"/>
+      <c r="FH222" s="20"/>
+      <c r="FI222" s="17"/>
+      <c r="FJ222" s="21"/>
+      <c r="FK222" s="7"/>
+      <c r="FL222" s="7"/>
+      <c r="FM222" s="20"/>
+      <c r="FN222" s="20"/>
+      <c r="FO222" s="20"/>
+      <c r="FP222" s="20"/>
+      <c r="FQ222" s="17"/>
+      <c r="FR222" s="21"/>
+      <c r="FS222" s="7"/>
+      <c r="FT222" s="7"/>
+      <c r="FU222" s="20"/>
+      <c r="FV222" s="20"/>
+      <c r="FW222" s="20"/>
+      <c r="FX222" s="20"/>
+      <c r="FY222" s="17"/>
+      <c r="FZ222" s="21"/>
+      <c r="GA222" s="7"/>
+      <c r="GB222" s="7"/>
+      <c r="GC222" s="20"/>
+      <c r="GD222" s="20"/>
+      <c r="GE222" s="20"/>
+      <c r="GF222" s="20"/>
+      <c r="GG222" s="17"/>
+      <c r="GH222" s="21"/>
+      <c r="GI222" s="7"/>
+      <c r="GJ222" s="7"/>
+      <c r="GK222" s="20"/>
+      <c r="GL222" s="20"/>
+      <c r="GM222" s="20"/>
+      <c r="GN222" s="20"/>
+      <c r="GO222" s="17"/>
+      <c r="GP222" s="21"/>
+      <c r="GQ222" s="7"/>
+      <c r="GR222" s="7"/>
+      <c r="GS222" s="20"/>
+      <c r="GT222" s="20"/>
+      <c r="GU222" s="20"/>
+      <c r="GV222" s="20"/>
+      <c r="GW222" s="17"/>
+      <c r="GX222" s="21"/>
+      <c r="GY222" s="7"/>
+      <c r="GZ222" s="7"/>
+      <c r="HA222" s="20"/>
+      <c r="HB222" s="20"/>
+      <c r="HC222" s="20"/>
+      <c r="HD222" s="20"/>
+      <c r="HE222" s="17"/>
+      <c r="HF222" s="21"/>
+      <c r="HG222" s="7"/>
+      <c r="HH222" s="7"/>
+      <c r="HI222" s="20"/>
+      <c r="HJ222" s="20"/>
+      <c r="HK222" s="20"/>
+      <c r="HL222" s="20"/>
+      <c r="HM222" s="17"/>
+      <c r="HN222" s="21"/>
+      <c r="HO222" s="7"/>
+      <c r="HP222" s="7"/>
+      <c r="HQ222" s="20"/>
+      <c r="HR222" s="20"/>
+      <c r="HS222" s="20"/>
+      <c r="HT222" s="20"/>
+      <c r="HU222" s="17"/>
+      <c r="HV222" s="21"/>
+      <c r="HW222" s="7"/>
+      <c r="HX222" s="7"/>
+      <c r="HY222" s="20"/>
+      <c r="HZ222" s="20"/>
+      <c r="IA222" s="20"/>
+      <c r="IB222" s="20"/>
+      <c r="IC222" s="17"/>
+      <c r="ID222" s="21"/>
+      <c r="IE222" s="7"/>
+      <c r="IF222" s="7"/>
+      <c r="IG222" s="20"/>
+      <c r="IH222" s="20"/>
+      <c r="II222" s="20"/>
+      <c r="IJ222" s="20"/>
+      <c r="IK222" s="17"/>
+      <c r="IL222" s="21"/>
+      <c r="IM222" s="7"/>
+      <c r="IN222" s="7"/>
+      <c r="IO222" s="20"/>
+      <c r="IP222" s="20"/>
+      <c r="IQ222" s="20"/>
+      <c r="IR222" s="20"/>
+      <c r="IS222" s="17"/>
+      <c r="IT222" s="21"/>
+      <c r="IU222" s="7"/>
+      <c r="IV222" s="7"/>
+    </row>
+    <row r="223" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A223" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="B223" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="C223" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="D223" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E223" s="60" t="s">
+        <v>458</v>
+      </c>
+      <c r="F223" s="69">
+        <v>44713</v>
+      </c>
+      <c r="I223" s="20"/>
+    </row>
+    <row r="224" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A224" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="B224" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="C224" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D224" s="7" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E224" s="60" t="s">
+        <v>508</v>
+      </c>
+      <c r="F224" s="69">
+        <v>44805</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A225" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="B225" s="9" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C225" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D225" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E225" s="60" t="s">
+        <v>184</v>
+      </c>
+      <c r="F225" s="69" t="s">
+        <v>160</v>
+      </c>
+      <c r="G225" s="9"/>
+      <c r="H225" s="9"/>
+      <c r="I225" s="9"/>
+    </row>
+    <row r="226" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A226" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="B226" s="9" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C226" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D226" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="E226" s="60" t="s">
+        <v>677</v>
+      </c>
+      <c r="F226" s="69">
+        <v>45170</v>
+      </c>
+      <c r="G226" s="9"/>
+      <c r="H226" s="22"/>
+    </row>
+    <row r="227" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A227" s="11" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B227" s="12" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C227" s="11" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D227" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="E227" s="84" t="s">
+        <v>1219</v>
+      </c>
+      <c r="F227" s="75">
+        <v>45992</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A228" s="7" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B228" s="9" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C228" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="D228" s="7" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E228" s="64" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F228" s="69">
+        <v>45778</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A229" s="7" t="s">
+        <v>816</v>
+      </c>
+      <c r="B229" s="7" t="s">
+        <v>817</v>
+      </c>
+      <c r="C229" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D229" s="7" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E229" s="60" t="s">
+        <v>828</v>
+      </c>
+      <c r="F229" s="69">
+        <v>45444</v>
+      </c>
+      <c r="G229" s="9"/>
+      <c r="H229" s="22"/>
+    </row>
+    <row r="230" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A230" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="B230" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="C230" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="D230" s="9" t="s">
+        <v>612</v>
+      </c>
+      <c r="E230" s="60" t="s">
+        <v>613</v>
+      </c>
+      <c r="F230" s="69">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A231" s="11" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B231" s="12" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C231" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D231" s="11" t="s">
+        <v>963</v>
+      </c>
+      <c r="E231" s="84" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F231" s="71">
+        <v>45901</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A232" s="7" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B232" s="7" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C232" s="7" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D232" s="7" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E232" s="34" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F232" s="78">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A233" s="139" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B233" s="114" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C233" s="114" t="s">
+        <v>21</v>
+      </c>
+      <c r="D233" s="136" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E233" s="142" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F233" s="109">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A234" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B234" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="C234" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="D234" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="E234" s="60" t="s">
+        <v>678</v>
+      </c>
+      <c r="F234" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="G234" s="12"/>
+      <c r="H234" s="12"/>
+      <c r="I234" s="12"/>
+    </row>
+    <row r="235" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A235" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="B235" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C235" s="83" t="s">
+        <v>174</v>
+      </c>
+      <c r="D235" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="E235" s="60" t="s">
+        <v>307</v>
+      </c>
+      <c r="F235" s="69" t="s">
+        <v>300</v>
+      </c>
+      <c r="G235" s="12"/>
+      <c r="H235" s="12"/>
+      <c r="I235" s="9"/>
+    </row>
+    <row r="236" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A236" s="7" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B236" s="7" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C236" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D236" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E236" s="84" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F236" s="78">
+        <v>46054</v>
+      </c>
+      <c r="G236" s="9"/>
+      <c r="H236" s="9"/>
+      <c r="I236" s="9"/>
+    </row>
+    <row r="237" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A237" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="B237" s="7" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C237" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D237" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="E237" s="60" t="s">
+        <v>606</v>
+      </c>
+      <c r="F237" s="69">
+        <v>44805</v>
+      </c>
+      <c r="G237" s="12"/>
+      <c r="H237" s="9"/>
+    </row>
+    <row r="238" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A238" s="7" t="s">
+        <v>883</v>
+      </c>
+      <c r="B238" s="83" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C238" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D238" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E238" s="84" t="s">
+        <v>990</v>
+      </c>
+      <c r="F238" s="69">
+        <v>45536</v>
+      </c>
+      <c r="G238" s="9"/>
+      <c r="H238" s="9"/>
+    </row>
+    <row r="239" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A239" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="B239" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="C239" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="D239" s="18" t="s">
+        <v>142</v>
+      </c>
+      <c r="E239" s="60" t="s">
+        <v>679</v>
+      </c>
+      <c r="F239" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="H239" s="7"/>
+      <c r="I239" s="30"/>
+    </row>
+    <row r="240" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A240" s="12" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B240" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="C240" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D240" s="68" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E240" s="84" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F240" s="71">
+        <v>45901</v>
+      </c>
+      <c r="H240" s="11"/>
+      <c r="I240"/>
+    </row>
+    <row r="241" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A241" s="9" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B241" s="9" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C241" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D241" s="18" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E241" s="84" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F241" s="78">
+        <v>46054</v>
+      </c>
+      <c r="H241" s="7"/>
+      <c r="I241" s="30"/>
+    </row>
+    <row r="242" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A242" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B242" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C242" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D242" s="7" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E242" s="60" t="s">
+        <v>680</v>
+      </c>
+      <c r="F242" s="69" t="s">
+        <v>71</v>
+      </c>
+      <c r="H242" s="7"/>
+    </row>
+    <row r="243" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A243" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="B243" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="C243" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D243" s="7" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E243" s="18" t="s">
+        <v>95</v>
+      </c>
+      <c r="F243" s="69">
+        <v>44805</v>
+      </c>
+      <c r="G243" s="7"/>
+    </row>
+    <row r="244" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A244" s="7" t="s">
+        <v>944</v>
+      </c>
+      <c r="B244" s="7" t="s">
+        <v>945</v>
+      </c>
+      <c r="C244" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D244" s="7" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E244" s="64" t="s">
+        <v>946</v>
+      </c>
+      <c r="F244" s="69">
+        <v>45689</v>
+      </c>
+      <c r="G244" s="7"/>
+    </row>
+    <row r="245" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A245" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="B245" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="C245" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D245" s="38" t="s">
+        <v>274</v>
+      </c>
+      <c r="E245" s="60" t="s">
+        <v>315</v>
+      </c>
+      <c r="F245" s="69" t="s">
+        <v>271</v>
+      </c>
+      <c r="G245" s="9"/>
+      <c r="H245" s="9"/>
+    </row>
+    <row r="246" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A246" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="B246" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="C246" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D246" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E246" s="60" t="s">
+        <v>607</v>
+      </c>
+      <c r="F246" s="69">
+        <v>44743</v>
+      </c>
+      <c r="G246" s="9"/>
+    </row>
+    <row r="247" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A247" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="B247" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="C247" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D247" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="E247" s="60" t="s">
+        <v>410</v>
+      </c>
+      <c r="F247" s="69" t="s">
+        <v>375</v>
+      </c>
+      <c r="H247" s="22"/>
+      <c r="I247" s="12"/>
+    </row>
+    <row r="248" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A248" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B248" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="C248" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D248" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="E248" s="60" t="s">
+        <v>608</v>
+      </c>
+      <c r="F248" s="69">
+        <v>44805</v>
+      </c>
+      <c r="G248" s="12"/>
+      <c r="H248" s="12"/>
+    </row>
+    <row r="249" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A249" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="B249" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="C249" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D249" s="11" t="s">
+        <v>555</v>
+      </c>
+      <c r="E249" s="60" t="s">
+        <v>342</v>
+      </c>
+      <c r="F249" s="69" t="s">
+        <v>339</v>
+      </c>
+      <c r="G249" s="12"/>
+      <c r="H249" s="12"/>
+    </row>
+    <row r="250" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A250" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B250" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C250" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D250" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="E250" s="60" t="s">
+        <v>681</v>
+      </c>
+      <c r="F250" s="69" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A251" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="B251" s="7" t="s">
+        <v>846</v>
+      </c>
+      <c r="C251" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D251" s="7" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E251" s="64" t="s">
+        <v>847</v>
+      </c>
+      <c r="F251" s="69">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A252" s="7" t="s">
+        <v>943</v>
+      </c>
+      <c r="B252" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C252" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D252" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="E252" s="84" t="s">
+        <v>991</v>
+      </c>
+      <c r="F252" s="69">
+        <v>45689</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A253" s="11" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B253" s="11" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C253" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D253" s="7" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E253" s="84" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F253" s="71">
+        <v>45901</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A254" s="7" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B254" s="7" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C254" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="D254" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E254" s="34" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F254" s="78">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A255" s="113" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B255" s="114" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C255" s="114" t="s">
+        <v>21</v>
+      </c>
+      <c r="D255" s="106" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E255" s="142" t="s">
+        <v>1322</v>
+      </c>
+      <c r="F255" s="141">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A256" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="B256" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="C256" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="D256" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="E256" s="60" t="s">
+        <v>195</v>
+      </c>
+      <c r="F256" s="69" t="s">
+        <v>170</v>
+      </c>
+      <c r="G256" s="12"/>
+      <c r="H256" s="12"/>
+      <c r="I256" s="12"/>
+    </row>
+    <row r="257" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A257" s="7" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B257" s="7" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C257" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D257" s="7" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E257" s="34" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F257" s="78">
+        <v>46023</v>
+      </c>
+      <c r="G257" s="12"/>
+      <c r="H257" s="12"/>
+      <c r="I257" s="12"/>
+    </row>
+    <row r="258" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A258" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="B258" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="C258" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D258" s="15" t="s">
+        <v>333</v>
+      </c>
+      <c r="E258" s="60" t="s">
+        <v>279</v>
+      </c>
+      <c r="F258" s="69" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A259" s="12" t="s">
+        <v>764</v>
+      </c>
+      <c r="B259" s="12" t="s">
+        <v>765</v>
+      </c>
+      <c r="C259" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D259" s="50" t="s">
+        <v>169</v>
+      </c>
+      <c r="E259" s="87" t="s">
+        <v>829</v>
+      </c>
+      <c r="F259" s="71">
+        <v>45323</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A260" s="9" t="s">
+        <v>818</v>
+      </c>
+      <c r="B260" s="9" t="s">
+        <v>819</v>
+      </c>
+      <c r="C260" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D260" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="E260" s="87" t="s">
+        <v>830</v>
+      </c>
+      <c r="F260" s="69">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A261" s="9" t="s">
+        <v>588</v>
+      </c>
+      <c r="B261" s="9" t="s">
+        <v>589</v>
+      </c>
+      <c r="C261" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="D261" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="E261" s="60" t="s">
+        <v>682</v>
+      </c>
+      <c r="F261" s="69">
+        <v>45078</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A262" s="9" t="s">
+        <v>500</v>
+      </c>
+      <c r="B262" s="9" t="s">
+        <v>501</v>
+      </c>
+      <c r="C262" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="D262" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="E262" s="60" t="s">
+        <v>502</v>
+      </c>
+      <c r="F262" s="69">
+        <v>44805</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A263" s="9" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B263" s="9" t="s">
+        <v>636</v>
+      </c>
+      <c r="C263" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D263" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="E263" s="84" t="s">
+        <v>992</v>
+      </c>
+      <c r="F263" s="69">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A264" s="9" t="s">
+        <v>880</v>
+      </c>
+      <c r="B264" s="9" t="s">
+        <v>881</v>
+      </c>
+      <c r="C264" s="7" t="s">
+        <v>882</v>
+      </c>
+      <c r="D264" s="15" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E264" s="84" t="s">
+        <v>993</v>
+      </c>
+      <c r="F264" s="69">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A265" s="9" t="s">
+        <v>297</v>
+      </c>
+      <c r="B265" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="C265" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D265" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="E265" s="60" t="s">
+        <v>683</v>
+      </c>
+      <c r="F265" s="69" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A266" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="B266" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="C266" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D266" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="E266" s="60" t="s">
+        <v>446</v>
+      </c>
+      <c r="F266" s="69">
+        <v>44682</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A267" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B267" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C267" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D267" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E267" s="60" t="s">
+        <v>684</v>
+      </c>
+      <c r="F267" s="69" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A268" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="B268" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="C268" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D268" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="E268" s="60" t="s">
+        <v>762</v>
+      </c>
+      <c r="F268" s="69">
+        <v>45170</v>
+      </c>
+      <c r="H268" s="22"/>
+    </row>
+    <row r="269" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A269" s="7" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B269" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C269" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D269" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="E269" s="84" t="s">
+        <v>994</v>
+      </c>
+      <c r="F269" s="69">
+        <v>45689</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A270" s="11" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B270" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="C270" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D270" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="E270" s="84" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F270" s="71">
+        <v>45809</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A271" s="7" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B271" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C271" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D271" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E271" s="84" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F271" s="78">
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A272" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="B272" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C272" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D272" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="E272" s="62" t="s">
+        <v>411</v>
+      </c>
+      <c r="F272" s="69" t="s">
+        <v>375</v>
+      </c>
+      <c r="G272" s="12"/>
+    </row>
+    <row r="273" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A273" s="7" t="s">
+        <v>907</v>
+      </c>
+      <c r="B273" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="C273" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D273" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="E273" s="84" t="s">
+        <v>995</v>
+      </c>
+      <c r="F273" s="69">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="274" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A274" s="9" t="s">
+        <v>426</v>
+      </c>
+      <c r="B274" s="9" t="s">
+        <v>427</v>
+      </c>
+      <c r="C274" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D274" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="E274" s="60" t="s">
+        <v>450</v>
+      </c>
+      <c r="F274" s="69" t="s">
+        <v>416</v>
+      </c>
+      <c r="G274" s="49"/>
+      <c r="H274" s="49"/>
+      <c r="I274" s="49"/>
+    </row>
+    <row r="275" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A275" s="9" t="s">
+        <v>529</v>
+      </c>
+      <c r="B275" s="9" t="s">
+        <v>933</v>
+      </c>
+      <c r="C275" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D275" s="9" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E275" s="60" t="s">
+        <v>530</v>
+      </c>
+      <c r="F275" s="69" t="s">
+        <v>524</v>
+      </c>
+      <c r="G275" s="7"/>
+    </row>
+    <row r="276" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A276" s="12" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B276" s="12" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C276" s="11" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D276" s="11" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E276" s="34" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F276" s="102" t="s">
+        <v>1258</v>
+      </c>
+      <c r="G276" s="11"/>
+    </row>
+    <row r="277" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A277" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B277" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C277" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D277" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E277" s="60" t="s">
+        <v>685</v>
+      </c>
+      <c r="F277" s="69" t="s">
+        <v>102</v>
+      </c>
+      <c r="I277" s="12"/>
+    </row>
+    <row r="278" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A278" s="7" t="s">
+        <v>970</v>
+      </c>
+      <c r="B278" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="C278" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D278" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="E278" s="84" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F278" s="69">
+        <v>45748</v>
+      </c>
+    </row>
+    <row r="279" spans="1:256" s="9" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A279" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B279" s="11" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C279" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D279" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="E279" s="60" t="s">
+        <v>374</v>
+      </c>
+      <c r="F279" s="69" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="280" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A280" s="113" t="s">
+        <v>275</v>
+      </c>
+      <c r="B280" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="C280" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D280" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="E280" s="60" t="s">
+        <v>316</v>
+      </c>
+      <c r="F280" s="69">
+        <v>44287</v>
+      </c>
+      <c r="H280" s="9"/>
+      <c r="I280" s="9"/>
+    </row>
+    <row r="281" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A281" s="114" t="s">
+        <v>355</v>
+      </c>
+      <c r="B281" s="113" t="s">
+        <v>356</v>
+      </c>
+      <c r="C281" s="115" t="s">
+        <v>21</v>
+      </c>
+      <c r="D281" s="116" t="s">
+        <v>163</v>
+      </c>
+      <c r="E281" s="116" t="s">
+        <v>357</v>
+      </c>
+      <c r="F281" s="69" t="s">
+        <v>339</v>
+      </c>
+      <c r="G281" s="12"/>
+      <c r="H281" s="12"/>
+      <c r="I281" s="12"/>
+    </row>
+    <row r="282" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A282" s="114" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B282" s="114" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C282" s="139" t="s">
+        <v>21</v>
+      </c>
+      <c r="D282" s="114" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E282" s="142" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F282" s="141">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="283" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A283" s="7" t="s">
+        <v>877</v>
+      </c>
+      <c r="B283" s="106" t="s">
+        <v>878</v>
+      </c>
+      <c r="C283" s="106" t="s">
+        <v>159</v>
+      </c>
+      <c r="D283" s="114" t="s">
+        <v>131</v>
+      </c>
+      <c r="E283" s="64" t="s">
+        <v>879</v>
+      </c>
+      <c r="F283" s="69">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="284" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A284" s="113" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B284" s="114" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C284" s="144" t="s">
+        <v>21</v>
+      </c>
+      <c r="D284" s="136" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E284" s="140" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F284" s="145">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="285" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A285" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="B285" s="11" t="s">
+        <v>934</v>
+      </c>
+      <c r="C285" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D285" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E285" s="90" t="s">
+        <v>538</v>
+      </c>
+      <c r="F285" s="71">
+        <v>44927</v>
+      </c>
+      <c r="K285" s="7"/>
+      <c r="M285" s="23"/>
+      <c r="N285" s="19"/>
+      <c r="P285" s="7"/>
+      <c r="S285" s="7"/>
+      <c r="U285" s="23"/>
+      <c r="V285" s="19"/>
+      <c r="X285" s="7"/>
+      <c r="AA285" s="7"/>
+      <c r="AC285" s="23"/>
+      <c r="AD285" s="19"/>
+      <c r="AF285" s="7"/>
+      <c r="AI285" s="7"/>
+      <c r="AK285" s="23"/>
+      <c r="AL285" s="19"/>
+      <c r="AN285" s="7"/>
+      <c r="AQ285" s="7"/>
+      <c r="AS285" s="23"/>
+      <c r="AT285" s="19"/>
+      <c r="AV285" s="7"/>
+      <c r="AY285" s="7"/>
+      <c r="BA285" s="23"/>
+      <c r="BB285" s="19"/>
+      <c r="BD285" s="7"/>
+      <c r="BG285" s="7"/>
+      <c r="BI285" s="23"/>
+      <c r="BJ285" s="19"/>
+      <c r="BL285" s="7"/>
+      <c r="BO285" s="7"/>
+      <c r="BQ285" s="23"/>
+      <c r="BR285" s="19"/>
+      <c r="BT285" s="7"/>
+      <c r="BW285" s="7"/>
+      <c r="BY285" s="23"/>
+      <c r="BZ285" s="19"/>
+      <c r="CB285" s="7"/>
+      <c r="CE285" s="7"/>
+      <c r="CG285" s="23"/>
+      <c r="CH285" s="19"/>
+      <c r="CJ285" s="7"/>
+      <c r="CM285" s="7"/>
+      <c r="CO285" s="23"/>
+      <c r="CP285" s="19"/>
+      <c r="CR285" s="7"/>
+      <c r="CU285" s="7"/>
+      <c r="CW285" s="23"/>
+      <c r="CX285" s="19"/>
+      <c r="CZ285" s="7"/>
+      <c r="DC285" s="7"/>
+      <c r="DE285" s="23"/>
+      <c r="DF285" s="19"/>
+      <c r="DH285" s="7"/>
+      <c r="DK285" s="7"/>
+      <c r="DM285" s="23"/>
+      <c r="DN285" s="19"/>
+      <c r="DP285" s="7"/>
+      <c r="DS285" s="7"/>
+      <c r="DU285" s="23"/>
+      <c r="DV285" s="19"/>
+      <c r="DX285" s="7"/>
+      <c r="EA285" s="7"/>
+      <c r="EC285" s="23"/>
+      <c r="ED285" s="19"/>
+      <c r="EF285" s="7"/>
+      <c r="EI285" s="7"/>
+      <c r="EK285" s="23"/>
+      <c r="EL285" s="19"/>
+      <c r="EN285" s="7"/>
+      <c r="EQ285" s="7"/>
+      <c r="ES285" s="23"/>
+      <c r="ET285" s="19"/>
+      <c r="EV285" s="7"/>
+      <c r="EY285" s="7"/>
+      <c r="FA285" s="23"/>
+      <c r="FB285" s="19"/>
+      <c r="FD285" s="7"/>
+      <c r="FG285" s="7"/>
+      <c r="FI285" s="23"/>
+      <c r="FJ285" s="19"/>
+      <c r="FL285" s="7"/>
+      <c r="FO285" s="7"/>
+      <c r="FQ285" s="23"/>
+      <c r="FR285" s="19"/>
+      <c r="FT285" s="7"/>
+      <c r="FW285" s="7"/>
+      <c r="FY285" s="23"/>
+      <c r="FZ285" s="19"/>
+      <c r="GB285" s="7"/>
+      <c r="GE285" s="7"/>
+      <c r="GG285" s="23"/>
+      <c r="GH285" s="19"/>
+      <c r="GJ285" s="7"/>
+      <c r="GM285" s="7"/>
+      <c r="GO285" s="23"/>
+      <c r="GP285" s="19"/>
+      <c r="GR285" s="7"/>
+      <c r="GU285" s="7"/>
+      <c r="GW285" s="23"/>
+      <c r="GX285" s="19"/>
+      <c r="GZ285" s="7"/>
+      <c r="HC285" s="7"/>
+      <c r="HE285" s="23"/>
+      <c r="HF285" s="19"/>
+      <c r="HH285" s="7"/>
+      <c r="HK285" s="7"/>
+      <c r="HM285" s="23"/>
+      <c r="HN285" s="19"/>
+      <c r="HP285" s="7"/>
+      <c r="HS285" s="7"/>
+      <c r="HU285" s="23"/>
+      <c r="HV285" s="19"/>
+      <c r="HX285" s="7"/>
+      <c r="IA285" s="7"/>
+      <c r="IC285" s="23"/>
+      <c r="ID285" s="19"/>
+      <c r="IF285" s="7"/>
+      <c r="II285" s="7"/>
+      <c r="IK285" s="23"/>
+      <c r="IL285" s="19"/>
+      <c r="IN285" s="7"/>
+      <c r="IQ285" s="7"/>
+      <c r="IS285" s="23"/>
+      <c r="IT285" s="19"/>
+      <c r="IV285" s="7"/>
+    </row>
+    <row r="286" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A286" s="11" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B286" s="11" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C286" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D286" s="11" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E286" s="34" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F286" s="75">
+        <v>46143</v>
+      </c>
+      <c r="K286" s="11"/>
+      <c r="M286" s="80"/>
+      <c r="N286" s="21"/>
+      <c r="P286" s="11"/>
+      <c r="S286" s="11"/>
+      <c r="U286" s="80"/>
+      <c r="V286" s="21"/>
+      <c r="X286" s="11"/>
+      <c r="AA286" s="11"/>
+      <c r="AC286" s="80"/>
+      <c r="AD286" s="21"/>
+      <c r="AF286" s="11"/>
+      <c r="AI286" s="11"/>
+      <c r="AK286" s="80"/>
+      <c r="AL286" s="21"/>
+      <c r="AN286" s="11"/>
+      <c r="AQ286" s="11"/>
+      <c r="AS286" s="80"/>
+      <c r="AT286" s="21"/>
+      <c r="AV286" s="11"/>
+      <c r="AY286" s="11"/>
+      <c r="BA286" s="80"/>
+      <c r="BB286" s="21"/>
+      <c r="BD286" s="11"/>
+      <c r="BG286" s="11"/>
+      <c r="BI286" s="80"/>
+      <c r="BJ286" s="21"/>
+      <c r="BL286" s="11"/>
+      <c r="BO286" s="11"/>
+      <c r="BQ286" s="80"/>
+      <c r="BR286" s="21"/>
+      <c r="BT286" s="11"/>
+      <c r="BW286" s="11"/>
+      <c r="BY286" s="80"/>
+      <c r="BZ286" s="21"/>
+      <c r="CB286" s="11"/>
+      <c r="CE286" s="11"/>
+      <c r="CG286" s="80"/>
+      <c r="CH286" s="21"/>
+      <c r="CJ286" s="11"/>
+      <c r="CM286" s="11"/>
+      <c r="CO286" s="80"/>
+      <c r="CP286" s="21"/>
+      <c r="CR286" s="11"/>
+      <c r="CU286" s="11"/>
+      <c r="CW286" s="80"/>
+      <c r="CX286" s="21"/>
+      <c r="CZ286" s="11"/>
+      <c r="DC286" s="11"/>
+      <c r="DE286" s="80"/>
+      <c r="DF286" s="21"/>
+      <c r="DH286" s="11"/>
+      <c r="DK286" s="11"/>
+      <c r="DM286" s="80"/>
+      <c r="DN286" s="21"/>
+      <c r="DP286" s="11"/>
+      <c r="DS286" s="11"/>
+      <c r="DU286" s="80"/>
+      <c r="DV286" s="21"/>
+      <c r="DX286" s="11"/>
+      <c r="EA286" s="11"/>
+      <c r="EC286" s="80"/>
+      <c r="ED286" s="21"/>
+      <c r="EF286" s="11"/>
+      <c r="EI286" s="11"/>
+      <c r="EK286" s="80"/>
+      <c r="EL286" s="21"/>
+      <c r="EN286" s="11"/>
+      <c r="EQ286" s="11"/>
+      <c r="ES286" s="80"/>
+      <c r="ET286" s="21"/>
+      <c r="EV286" s="11"/>
+      <c r="EY286" s="11"/>
+      <c r="FA286" s="80"/>
+      <c r="FB286" s="21"/>
+      <c r="FD286" s="11"/>
+      <c r="FG286" s="11"/>
+      <c r="FI286" s="80"/>
+      <c r="FJ286" s="21"/>
+      <c r="FL286" s="11"/>
+      <c r="FO286" s="11"/>
+      <c r="FQ286" s="80"/>
+      <c r="FR286" s="21"/>
+      <c r="FT286" s="11"/>
+      <c r="FW286" s="11"/>
+      <c r="FY286" s="80"/>
+      <c r="FZ286" s="21"/>
+      <c r="GB286" s="11"/>
+      <c r="GE286" s="11"/>
+      <c r="GG286" s="80"/>
+      <c r="GH286" s="21"/>
+      <c r="GJ286" s="11"/>
+      <c r="GM286" s="11"/>
+      <c r="GO286" s="80"/>
+      <c r="GP286" s="21"/>
+      <c r="GR286" s="11"/>
+      <c r="GU286" s="11"/>
+      <c r="GW286" s="80"/>
+      <c r="GX286" s="21"/>
+      <c r="GZ286" s="11"/>
+      <c r="HC286" s="11"/>
+      <c r="HE286" s="80"/>
+      <c r="HF286" s="21"/>
+      <c r="HH286" s="11"/>
+      <c r="HK286" s="11"/>
+      <c r="HM286" s="80"/>
+      <c r="HN286" s="21"/>
+      <c r="HP286" s="11"/>
+      <c r="HS286" s="11"/>
+      <c r="HU286" s="80"/>
+      <c r="HV286" s="21"/>
+      <c r="HX286" s="11"/>
+      <c r="IA286" s="11"/>
+      <c r="IC286" s="80"/>
+      <c r="ID286" s="21"/>
+      <c r="IF286" s="11"/>
+      <c r="II286" s="11"/>
+      <c r="IK286" s="80"/>
+      <c r="IL286" s="21"/>
+      <c r="IN286" s="11"/>
+      <c r="IQ286" s="11"/>
+      <c r="IS286" s="80"/>
+      <c r="IT286" s="21"/>
+      <c r="IV286" s="11"/>
+    </row>
+    <row r="287" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A287" s="11" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B287" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="C287" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D287" s="11" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E287" s="34" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F287" s="75">
+        <v>45992</v>
+      </c>
+      <c r="K287" s="11"/>
+      <c r="M287" s="80"/>
+      <c r="N287" s="21"/>
+      <c r="P287" s="11"/>
+      <c r="S287" s="11"/>
+      <c r="U287" s="80"/>
+      <c r="V287" s="21"/>
+      <c r="X287" s="11"/>
+      <c r="AA287" s="11"/>
+      <c r="AC287" s="80"/>
+      <c r="AD287" s="21"/>
+      <c r="AF287" s="11"/>
+      <c r="AI287" s="11"/>
+      <c r="AK287" s="80"/>
+      <c r="AL287" s="21"/>
+      <c r="AN287" s="11"/>
+      <c r="AQ287" s="11"/>
+      <c r="AS287" s="80"/>
+      <c r="AT287" s="21"/>
+      <c r="AV287" s="11"/>
+      <c r="AY287" s="11"/>
+      <c r="BA287" s="80"/>
+      <c r="BB287" s="21"/>
+      <c r="BD287" s="11"/>
+      <c r="BG287" s="11"/>
+      <c r="BI287" s="80"/>
+      <c r="BJ287" s="21"/>
+      <c r="BL287" s="11"/>
+      <c r="BO287" s="11"/>
+      <c r="BQ287" s="80"/>
+      <c r="BR287" s="21"/>
+      <c r="BT287" s="11"/>
+      <c r="BW287" s="11"/>
+      <c r="BY287" s="80"/>
+      <c r="BZ287" s="21"/>
+      <c r="CB287" s="11"/>
+      <c r="CE287" s="11"/>
+      <c r="CG287" s="80"/>
+      <c r="CH287" s="21"/>
+      <c r="CJ287" s="11"/>
+      <c r="CM287" s="11"/>
+      <c r="CO287" s="80"/>
+      <c r="CP287" s="21"/>
+      <c r="CR287" s="11"/>
+      <c r="CU287" s="11"/>
+      <c r="CW287" s="80"/>
+      <c r="CX287" s="21"/>
+      <c r="CZ287" s="11"/>
+      <c r="DC287" s="11"/>
+      <c r="DE287" s="80"/>
+      <c r="DF287" s="21"/>
+      <c r="DH287" s="11"/>
+      <c r="DK287" s="11"/>
+      <c r="DM287" s="80"/>
+      <c r="DN287" s="21"/>
+      <c r="DP287" s="11"/>
+      <c r="DS287" s="11"/>
+      <c r="DU287" s="80"/>
+      <c r="DV287" s="21"/>
+      <c r="DX287" s="11"/>
+      <c r="EA287" s="11"/>
+      <c r="EC287" s="80"/>
+      <c r="ED287" s="21"/>
+      <c r="EF287" s="11"/>
+      <c r="EI287" s="11"/>
+      <c r="EK287" s="80"/>
+      <c r="EL287" s="21"/>
+      <c r="EN287" s="11"/>
+      <c r="EQ287" s="11"/>
+      <c r="ES287" s="80"/>
+      <c r="ET287" s="21"/>
+      <c r="EV287" s="11"/>
+      <c r="EY287" s="11"/>
+      <c r="FA287" s="80"/>
+      <c r="FB287" s="21"/>
+      <c r="FD287" s="11"/>
+      <c r="FG287" s="11"/>
+      <c r="FI287" s="80"/>
+      <c r="FJ287" s="21"/>
+      <c r="FL287" s="11"/>
+      <c r="FO287" s="11"/>
+      <c r="FQ287" s="80"/>
+      <c r="FR287" s="21"/>
+      <c r="FT287" s="11"/>
+      <c r="FW287" s="11"/>
+      <c r="FY287" s="80"/>
+      <c r="FZ287" s="21"/>
+      <c r="GB287" s="11"/>
+      <c r="GE287" s="11"/>
+      <c r="GG287" s="80"/>
+      <c r="GH287" s="21"/>
+      <c r="GJ287" s="11"/>
+      <c r="GM287" s="11"/>
+      <c r="GO287" s="80"/>
+      <c r="GP287" s="21"/>
+      <c r="GR287" s="11"/>
+      <c r="GU287" s="11"/>
+      <c r="GW287" s="80"/>
+      <c r="GX287" s="21"/>
+      <c r="GZ287" s="11"/>
+      <c r="HC287" s="11"/>
+      <c r="HE287" s="80"/>
+      <c r="HF287" s="21"/>
+      <c r="HH287" s="11"/>
+      <c r="HK287" s="11"/>
+      <c r="HM287" s="80"/>
+      <c r="HN287" s="21"/>
+      <c r="HP287" s="11"/>
+      <c r="HS287" s="11"/>
+      <c r="HU287" s="80"/>
+      <c r="HV287" s="21"/>
+      <c r="HX287" s="11"/>
+      <c r="IA287" s="11"/>
+      <c r="IC287" s="80"/>
+      <c r="ID287" s="21"/>
+      <c r="IF287" s="11"/>
+      <c r="II287" s="11"/>
+      <c r="IK287" s="80"/>
+      <c r="IL287" s="21"/>
+      <c r="IN287" s="11"/>
+      <c r="IQ287" s="11"/>
+      <c r="IS287" s="80"/>
+      <c r="IT287" s="21"/>
+      <c r="IV287" s="11"/>
+    </row>
+    <row r="288" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A288" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="B288" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="C288" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D288" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="E288" s="60" t="s">
+        <v>609</v>
+      </c>
+      <c r="F288" s="69">
+        <v>45017</v>
+      </c>
+    </row>
+    <row r="289" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A289" s="81" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B289" s="81" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C289" s="81" t="s">
+        <v>21</v>
+      </c>
+      <c r="D289" s="81" t="s">
+        <v>526</v>
+      </c>
+      <c r="E289" s="91" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F289" s="82">
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="290" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A290" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="B290" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="C290" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D290" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="E290" s="60" t="s">
+        <v>624</v>
+      </c>
+      <c r="F290" s="69">
+        <v>45170</v>
+      </c>
+      <c r="G290" s="9"/>
+      <c r="H290" s="20"/>
+      <c r="I290" s="9"/>
+    </row>
+    <row r="291" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A291" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="B291" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C291" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D291" s="7" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E291" s="60" t="s">
+        <v>610</v>
+      </c>
+      <c r="F291" s="69">
+        <v>44866</v>
+      </c>
+      <c r="G291" s="7"/>
+      <c r="H291" s="7"/>
+      <c r="I291" s="12"/>
+    </row>
+    <row r="292" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A292" s="7" t="s">
+        <v>787</v>
+      </c>
+      <c r="B292" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="C292" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D292" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="E292" s="60" t="s">
+        <v>831</v>
+      </c>
+      <c r="F292" s="69">
+        <v>45413</v>
+      </c>
+      <c r="G292" s="7"/>
+      <c r="H292" s="7"/>
+      <c r="I292" s="12"/>
+    </row>
+    <row r="293" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A293" s="7" t="s">
+        <v>820</v>
+      </c>
+      <c r="B293" s="7" t="s">
+        <v>821</v>
+      </c>
+      <c r="C293" s="7" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D293" s="9" t="s">
+        <v>814</v>
+      </c>
+      <c r="E293" s="87" t="s">
+        <v>832</v>
+      </c>
+      <c r="F293" s="69">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="294" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A294" s="48" t="s">
+        <v>166</v>
+      </c>
+      <c r="B294" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C294" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D294" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="E294" s="60" t="s">
+        <v>686</v>
+      </c>
+      <c r="F294" s="69" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="295" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A295" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="B295" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C295" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D295" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="E295" s="60" t="s">
+        <v>611</v>
+      </c>
+      <c r="F295" s="69">
+        <v>44896</v>
+      </c>
+      <c r="H295" s="12"/>
+    </row>
+    <row r="296" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A296" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="B296" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="C296" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D296" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E296" s="60" t="s">
+        <v>332</v>
+      </c>
+      <c r="F296" s="69">
+        <v>44531</v>
+      </c>
+    </row>
+    <row r="297" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A297" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="B297" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C297" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D297" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="E297" s="60" t="s">
+        <v>442</v>
+      </c>
+      <c r="F297" s="69" t="s">
+        <v>429</v>
+      </c>
+      <c r="H297" s="121"/>
+    </row>
+    <row r="298" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A298" s="7" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B298" s="7" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C298" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D298" s="113" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E298" s="115" t="s">
+        <v>95</v>
+      </c>
+      <c r="F298" s="118">
+        <v>46082</v>
+      </c>
+      <c r="H298" s="7"/>
+      <c r="I298" s="12"/>
+    </row>
+    <row r="299" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A299" s="139" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B299" s="114" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C299" s="146" t="s">
+        <v>21</v>
+      </c>
+      <c r="D299" s="114" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E299" s="142" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F299" s="69">
+        <v>46174</v>
+      </c>
+      <c r="G299" s="120"/>
+      <c r="H299" s="7"/>
+    </row>
+    <row r="300" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A300" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="B300" s="106" t="s">
+        <v>496</v>
+      </c>
+      <c r="C300" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D300" s="106" t="s">
+        <v>497</v>
+      </c>
+      <c r="E300" s="117" t="s">
+        <v>687</v>
+      </c>
+      <c r="F300" s="119">
+        <v>44805</v>
+      </c>
+      <c r="H300" s="7"/>
+    </row>
+    <row r="301" spans="1:256" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A301" s="7" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B301" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="C301" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D301" s="7" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E301" s="34" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F301" s="78">
+        <v>46054</v>
+      </c>
+      <c r="H301" s="7"/>
+    </row>
+    <row r="302" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A302" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B302" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C302" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D302" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="E302" s="60" t="s">
+        <v>688</v>
+      </c>
+      <c r="F302" s="69" t="s">
+        <v>80</v>
+      </c>
+      <c r="G302" s="9"/>
+      <c r="H302" s="30"/>
+      <c r="I302" s="9"/>
+    </row>
+    <row r="303" spans="1:256" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A303" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B303" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="C303" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="E303" s="60" t="s">
+        <v>689</v>
+      </c>
+      <c r="F303" s="69">
+        <v>44805</v>
+      </c>
+      <c r="G303" s="9"/>
+      <c r="H303" s="9"/>
+      <c r="I303" s="9"/>
+      <c r="J303" s="22"/>
+      <c r="K303" s="22"/>
+      <c r="L303" s="22"/>
+      <c r="M303" s="25"/>
+      <c r="N303" s="28"/>
+      <c r="O303" s="26"/>
+      <c r="P303" s="22"/>
+      <c r="Q303" s="24"/>
+      <c r="R303" s="22"/>
+      <c r="S303" s="22"/>
+      <c r="T303" s="22"/>
+      <c r="U303" s="25"/>
+      <c r="V303" s="28"/>
+      <c r="W303" s="26"/>
+      <c r="X303" s="22"/>
+      <c r="Y303" s="24"/>
+      <c r="Z303" s="22"/>
+      <c r="AA303" s="22"/>
+      <c r="AB303" s="22"/>
+      <c r="AC303" s="25"/>
+      <c r="AD303" s="28"/>
+      <c r="AE303" s="26"/>
+      <c r="AF303" s="22"/>
+      <c r="AG303" s="24"/>
+      <c r="AH303" s="22"/>
+      <c r="AI303" s="22"/>
+      <c r="AJ303" s="22"/>
+      <c r="AK303" s="25"/>
+      <c r="AL303" s="28"/>
+      <c r="AM303" s="26"/>
+      <c r="AN303" s="22"/>
+      <c r="AO303" s="24"/>
+      <c r="AP303" s="22"/>
+      <c r="AQ303" s="22"/>
+      <c r="AR303" s="22"/>
+      <c r="AS303" s="25"/>
+      <c r="AT303" s="28"/>
+      <c r="AU303" s="26"/>
+      <c r="AV303" s="22"/>
+      <c r="AW303" s="24"/>
+      <c r="AX303" s="22"/>
+      <c r="AY303" s="22"/>
+      <c r="AZ303" s="22"/>
+      <c r="BA303" s="25"/>
+      <c r="BB303" s="28"/>
+      <c r="BC303" s="26"/>
+      <c r="BD303" s="22"/>
+      <c r="BE303" s="24"/>
+      <c r="BF303" s="22"/>
+      <c r="BG303" s="22"/>
+      <c r="BH303" s="22"/>
+      <c r="BI303" s="25"/>
+      <c r="BJ303" s="28"/>
+      <c r="BK303" s="26"/>
+      <c r="BL303" s="22"/>
+      <c r="BM303" s="24"/>
+      <c r="BN303" s="22"/>
+      <c r="BO303" s="22"/>
+      <c r="BP303" s="22"/>
+      <c r="BQ303" s="25"/>
+      <c r="BR303" s="28"/>
+      <c r="BS303" s="26"/>
+      <c r="BT303" s="22"/>
+      <c r="BU303" s="24"/>
+      <c r="BV303" s="22"/>
+      <c r="BW303" s="22"/>
+      <c r="BX303" s="22"/>
+      <c r="BY303" s="25"/>
+      <c r="BZ303" s="28"/>
+      <c r="CA303" s="26"/>
+      <c r="CB303" s="22"/>
+      <c r="CC303" s="24"/>
+      <c r="CD303" s="22"/>
+      <c r="CE303" s="22"/>
+      <c r="CF303" s="22"/>
+      <c r="CG303" s="25"/>
+      <c r="CH303" s="28"/>
+      <c r="CI303" s="26"/>
+      <c r="CJ303" s="22"/>
+      <c r="CK303" s="24"/>
+      <c r="CL303" s="22"/>
+      <c r="CM303" s="22"/>
+      <c r="CN303" s="22"/>
+      <c r="CO303" s="25"/>
+      <c r="CP303" s="28"/>
+      <c r="CQ303" s="26"/>
+      <c r="CR303" s="22"/>
+      <c r="CS303" s="24"/>
+      <c r="CT303" s="22"/>
+      <c r="CU303" s="22"/>
+      <c r="CV303" s="22"/>
+      <c r="CW303" s="25"/>
+      <c r="CX303" s="28"/>
+      <c r="CY303" s="26"/>
+      <c r="CZ303" s="22"/>
+      <c r="DA303" s="24"/>
+      <c r="DB303" s="22"/>
+      <c r="DC303" s="22"/>
+      <c r="DD303" s="22"/>
+      <c r="DE303" s="25"/>
+      <c r="DF303" s="28"/>
+      <c r="DG303" s="26"/>
+      <c r="DH303" s="22"/>
+      <c r="DI303" s="24"/>
+      <c r="DJ303" s="22"/>
+      <c r="DK303" s="22"/>
+      <c r="DL303" s="22"/>
+      <c r="DM303" s="25"/>
+      <c r="DN303" s="28"/>
+      <c r="DO303" s="26"/>
+      <c r="DP303" s="22"/>
+      <c r="DQ303" s="24"/>
+      <c r="DR303" s="22"/>
+      <c r="DS303" s="22"/>
+      <c r="DT303" s="22"/>
+      <c r="DU303" s="25"/>
+      <c r="DV303" s="28"/>
+      <c r="DW303" s="26"/>
+      <c r="DX303" s="22"/>
+      <c r="DY303" s="24"/>
+      <c r="DZ303" s="22"/>
+      <c r="EA303" s="22"/>
+      <c r="EB303" s="22"/>
+      <c r="EC303" s="25"/>
+      <c r="ED303" s="28"/>
+      <c r="EE303" s="26"/>
+      <c r="EF303" s="22"/>
+      <c r="EG303" s="24"/>
+      <c r="EH303" s="22"/>
+      <c r="EI303" s="22"/>
+      <c r="EJ303" s="22"/>
+      <c r="EK303" s="25"/>
+      <c r="EL303" s="28"/>
+      <c r="EM303" s="26"/>
+      <c r="EN303" s="22"/>
+      <c r="EO303" s="24"/>
+      <c r="EP303" s="22"/>
+      <c r="EQ303" s="22"/>
+      <c r="ER303" s="22"/>
+      <c r="ES303" s="25"/>
+      <c r="ET303" s="28"/>
+      <c r="EU303" s="26"/>
+      <c r="EV303" s="22"/>
+      <c r="EW303" s="24"/>
+      <c r="EX303" s="22"/>
+      <c r="EY303" s="22"/>
+      <c r="EZ303" s="22"/>
+      <c r="FA303" s="25"/>
+      <c r="FB303" s="28"/>
+      <c r="FC303" s="26"/>
+      <c r="FD303" s="22"/>
+      <c r="FE303" s="24"/>
+      <c r="FF303" s="22"/>
+      <c r="FG303" s="22"/>
+      <c r="FH303" s="22"/>
+      <c r="FI303" s="25"/>
+      <c r="FJ303" s="28"/>
+      <c r="FK303" s="26"/>
+      <c r="FL303" s="22"/>
+      <c r="FM303" s="24"/>
+      <c r="FN303" s="22"/>
+      <c r="FO303" s="22"/>
+      <c r="FP303" s="22"/>
+      <c r="FQ303" s="25"/>
+      <c r="FR303" s="28"/>
+      <c r="FS303" s="26"/>
+      <c r="FT303" s="22"/>
+      <c r="FU303" s="24"/>
+      <c r="FV303" s="22"/>
+      <c r="FW303" s="22"/>
+      <c r="FX303" s="22"/>
+      <c r="FY303" s="25"/>
+      <c r="FZ303" s="28"/>
+      <c r="GA303" s="26"/>
+      <c r="GB303" s="22"/>
+      <c r="GC303" s="24"/>
+      <c r="GD303" s="22"/>
+      <c r="GE303" s="22"/>
+      <c r="GF303" s="22"/>
+      <c r="GG303" s="25"/>
+      <c r="GH303" s="28"/>
+      <c r="GI303" s="26"/>
+      <c r="GJ303" s="22"/>
+      <c r="GK303" s="24"/>
+      <c r="GL303" s="22"/>
+      <c r="GM303" s="22"/>
+      <c r="GN303" s="22"/>
+      <c r="GO303" s="25"/>
+      <c r="GP303" s="28"/>
+      <c r="GQ303" s="26"/>
+      <c r="GR303" s="22"/>
+      <c r="GS303" s="24"/>
+      <c r="GT303" s="22"/>
+      <c r="GU303" s="22"/>
+      <c r="GV303" s="22"/>
+      <c r="GW303" s="25"/>
+      <c r="GX303" s="28"/>
+      <c r="GY303" s="26"/>
+      <c r="GZ303" s="22"/>
+      <c r="HA303" s="24"/>
+      <c r="HB303" s="22"/>
+      <c r="HC303" s="22"/>
+      <c r="HD303" s="22"/>
+      <c r="HE303" s="25"/>
+      <c r="HF303" s="28"/>
+      <c r="HG303" s="26"/>
+      <c r="HH303" s="22"/>
+      <c r="HI303" s="24"/>
+      <c r="HJ303" s="22"/>
+      <c r="HK303" s="22"/>
+      <c r="HL303" s="22"/>
+      <c r="HM303" s="25"/>
+      <c r="HN303" s="28"/>
+      <c r="HO303" s="26"/>
+      <c r="HP303" s="22"/>
+      <c r="HQ303" s="24"/>
+      <c r="HR303" s="22"/>
+      <c r="HS303" s="22"/>
+      <c r="HT303" s="22"/>
+      <c r="HU303" s="25"/>
+      <c r="HV303" s="28"/>
+      <c r="HW303" s="26"/>
+      <c r="HX303" s="22"/>
+      <c r="HY303" s="24"/>
+      <c r="HZ303" s="22"/>
+      <c r="IA303" s="22"/>
+      <c r="IB303" s="22"/>
+      <c r="IC303" s="25"/>
+      <c r="ID303" s="28"/>
+      <c r="IE303" s="26"/>
+      <c r="IF303" s="22"/>
+      <c r="IG303" s="24"/>
+      <c r="IH303" s="22"/>
+      <c r="II303" s="22"/>
+      <c r="IJ303" s="22"/>
+      <c r="IK303" s="25"/>
+      <c r="IL303" s="28"/>
+      <c r="IM303" s="26"/>
+      <c r="IN303" s="22"/>
+      <c r="IO303" s="24"/>
+      <c r="IP303" s="22"/>
+      <c r="IQ303" s="22"/>
+      <c r="IR303" s="22"/>
+      <c r="IS303" s="25"/>
+      <c r="IT303" s="28"/>
+      <c r="IU303" s="26"/>
+      <c r="IV303" s="22"/>
+    </row>
+    <row r="304" spans="1:256" s="22" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A304" s="20" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B304" s="20" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C304" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="D304" s="20" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E304" s="34" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F304" s="95">
+        <v>46204</v>
+      </c>
+      <c r="M304" s="25"/>
+      <c r="N304" s="28"/>
+      <c r="O304" s="26"/>
+      <c r="Q304" s="24"/>
+      <c r="U304" s="25"/>
+      <c r="V304" s="28"/>
+      <c r="W304" s="26"/>
+      <c r="Y304" s="24"/>
+      <c r="AC304" s="25"/>
+      <c r="AD304" s="28"/>
+      <c r="AE304" s="26"/>
+      <c r="AG304" s="24"/>
+      <c r="AK304" s="25"/>
+      <c r="AL304" s="28"/>
+      <c r="AM304" s="26"/>
+      <c r="AO304" s="24"/>
+      <c r="AS304" s="25"/>
+      <c r="AT304" s="28"/>
+      <c r="AU304" s="26"/>
+      <c r="AW304" s="24"/>
+      <c r="BA304" s="25"/>
+      <c r="BB304" s="28"/>
+      <c r="BC304" s="26"/>
+      <c r="BE304" s="24"/>
+      <c r="BI304" s="25"/>
+      <c r="BJ304" s="28"/>
+      <c r="BK304" s="26"/>
+      <c r="BM304" s="24"/>
+      <c r="BQ304" s="25"/>
+      <c r="BR304" s="28"/>
+      <c r="BS304" s="26"/>
+      <c r="BU304" s="24"/>
+      <c r="BY304" s="25"/>
+      <c r="BZ304" s="28"/>
+      <c r="CA304" s="26"/>
+      <c r="CC304" s="24"/>
+      <c r="CG304" s="25"/>
+      <c r="CH304" s="28"/>
+      <c r="CI304" s="26"/>
+      <c r="CK304" s="24"/>
+      <c r="CO304" s="25"/>
+      <c r="CP304" s="28"/>
+      <c r="CQ304" s="26"/>
+      <c r="CS304" s="24"/>
+      <c r="CW304" s="25"/>
+      <c r="CX304" s="28"/>
+      <c r="CY304" s="26"/>
+      <c r="DA304" s="24"/>
+      <c r="DE304" s="25"/>
+      <c r="DF304" s="28"/>
+      <c r="DG304" s="26"/>
+      <c r="DI304" s="24"/>
+      <c r="DM304" s="25"/>
+      <c r="DN304" s="28"/>
+      <c r="DO304" s="26"/>
+      <c r="DQ304" s="24"/>
+      <c r="DU304" s="25"/>
+      <c r="DV304" s="28"/>
+      <c r="DW304" s="26"/>
+      <c r="DY304" s="24"/>
+      <c r="EC304" s="25"/>
+      <c r="ED304" s="28"/>
+      <c r="EE304" s="26"/>
+      <c r="EG304" s="24"/>
+      <c r="EK304" s="25"/>
+      <c r="EL304" s="28"/>
+      <c r="EM304" s="26"/>
+      <c r="EO304" s="24"/>
+      <c r="ES304" s="25"/>
+      <c r="ET304" s="28"/>
+      <c r="EU304" s="26"/>
+      <c r="EW304" s="24"/>
+      <c r="FA304" s="25"/>
+      <c r="FB304" s="28"/>
+      <c r="FC304" s="26"/>
+      <c r="FE304" s="24"/>
+      <c r="FI304" s="25"/>
+      <c r="FJ304" s="28"/>
+      <c r="FK304" s="26"/>
+      <c r="FM304" s="24"/>
+      <c r="FQ304" s="25"/>
+      <c r="FR304" s="28"/>
+      <c r="FS304" s="26"/>
+      <c r="FU304" s="24"/>
+      <c r="FY304" s="25"/>
+      <c r="FZ304" s="28"/>
+      <c r="GA304" s="26"/>
+      <c r="GC304" s="24"/>
+      <c r="GG304" s="25"/>
+      <c r="GH304" s="28"/>
+      <c r="GI304" s="26"/>
+      <c r="GK304" s="24"/>
+      <c r="GO304" s="25"/>
+      <c r="GP304" s="28"/>
+      <c r="GQ304" s="26"/>
+      <c r="GS304" s="24"/>
+      <c r="GW304" s="25"/>
+      <c r="GX304" s="28"/>
+      <c r="GY304" s="26"/>
+      <c r="HA304" s="24"/>
+      <c r="HE304" s="25"/>
+      <c r="HF304" s="28"/>
+      <c r="HG304" s="26"/>
+      <c r="HI304" s="24"/>
+      <c r="HM304" s="25"/>
+      <c r="HN304" s="28"/>
+      <c r="HO304" s="26"/>
+      <c r="HQ304" s="24"/>
+      <c r="HU304" s="25"/>
+      <c r="HV304" s="28"/>
+      <c r="HW304" s="26"/>
+      <c r="HY304" s="24"/>
+      <c r="IC304" s="25"/>
+      <c r="ID304" s="28"/>
+      <c r="IE304" s="26"/>
+      <c r="IG304" s="24"/>
+      <c r="IK304" s="25"/>
+      <c r="IL304" s="28"/>
+      <c r="IM304" s="26"/>
+      <c r="IO304" s="24"/>
+      <c r="IS304" s="25"/>
+      <c r="IT304" s="28"/>
+      <c r="IU304" s="26"/>
+    </row>
+    <row r="305" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A305" s="9" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B305" s="9" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C305" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D305" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E305" s="60" t="s">
+        <v>690</v>
+      </c>
+      <c r="F305" s="69" t="s">
+        <v>121</v>
+      </c>
+      <c r="G305" s="12"/>
+      <c r="I305" s="12"/>
+    </row>
+    <row r="306" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A306" s="12" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B306" s="11" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C306" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D306" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E306" s="79" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F306" s="75">
+        <v>45962</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A307" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="B307" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="C307" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D307" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E307" s="60" t="s">
+        <v>260</v>
+      </c>
+      <c r="F307" s="69">
+        <v>44197</v>
+      </c>
+      <c r="G307" s="12"/>
+      <c r="H307" s="12"/>
+    </row>
+    <row r="308" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A308" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B308" s="7" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C308" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D308" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E308" s="60" t="s">
+        <v>691</v>
+      </c>
+      <c r="F308" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="H308" s="22"/>
+    </row>
+    <row r="309" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A309" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B309" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C309" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D309" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E309" s="60" t="s">
+        <v>692</v>
+      </c>
+      <c r="F309" s="69" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A310" s="20" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B310" s="20" t="s">
+        <v>496</v>
+      </c>
+      <c r="C310" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D310" s="20" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E310" s="34" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F310" s="95">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A311" s="11" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B311" s="11" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C311" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="D311" s="11" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E311" s="84" t="s">
+        <v>1155</v>
+      </c>
+      <c r="F311" s="71">
+        <v>45901</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A312" s="7" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B312" s="7" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C312" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D312" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="E312" s="17" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F312" s="69">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A313" s="7" t="s">
+        <v>752</v>
+      </c>
+      <c r="B313" s="7" t="s">
+        <v>753</v>
+      </c>
+      <c r="C313" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D313" s="7" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E313" s="87" t="s">
+        <v>833</v>
+      </c>
+      <c r="F313" s="69">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A314" s="11" t="s">
         <v>1252</v>
       </c>
-      <c r="B113" s="95" t="s">
-[...5 lines deleted...]
-      <c r="D113" s="95" t="s">
+      <c r="B314" s="11" t="s">
         <v>1253</v>
       </c>
-      <c r="E113" s="89" t="s">
-[...13 lines deleted...]
-      <c r="C114" s="95" t="s">
+      <c r="C314" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D114" s="95" t="s">
-[...274 lines deleted...]
-      <c r="A128" s="79" t="s">
+      <c r="D314" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B128" s="79" t="s">
-[...182 lines deleted...]
-      <c r="B137" s="79" t="s">
+      <c r="E314" s="34" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F314" s="75">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A315" s="7" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B315" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="C315" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="C137" s="79" t="s">
-[...4497 lines deleted...]
-      <c r="D271" s="95" t="s">
+      <c r="D315" s="7" t="s">
         <v>1491</v>
       </c>
-      <c r="E271" s="124" t="s">
-[...1548 lines deleted...]
-        <v>389</v>
+      <c r="E315" s="87" t="s">
+        <v>834</v>
+      </c>
+      <c r="F315" s="69" t="s">
+        <v>757</v>
       </c>
       <c r="G315" s="9"/>
       <c r="H315" s="9"/>
       <c r="I315" s="9"/>
     </row>
-    <row r="316" spans="1:9" s="9" customFormat="1" ht="35.15" customHeight="1">
-[...15 lines deleted...]
-      <c r="F316" s="86">
+    <row r="316" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A316" s="7" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B316" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C316" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D316" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="E316" s="84" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F316" s="69">
+        <v>45839</v>
+      </c>
+      <c r="G316" s="7"/>
+      <c r="H316" s="7"/>
+    </row>
+    <row r="317" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A317" s="11" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B317" s="11" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C317" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D317" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="E317" s="79" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F317" s="75">
+        <v>45931</v>
+      </c>
+      <c r="G317" s="11"/>
+      <c r="H317" s="11"/>
+    </row>
+    <row r="318" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A318" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="B318" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="C318" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D318" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="E318" s="60" t="s">
+        <v>317</v>
+      </c>
+      <c r="F318" s="69" t="s">
+        <v>217</v>
+      </c>
+      <c r="H318" s="9"/>
+    </row>
+    <row r="319" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A319" s="9" t="s">
+        <v>350</v>
+      </c>
+      <c r="B319" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="C319" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D319" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E319" s="60" t="s">
+        <v>395</v>
+      </c>
+      <c r="F319" s="69" t="s">
+        <v>339</v>
+      </c>
+      <c r="G319" s="9"/>
+      <c r="H319" s="9"/>
+      <c r="I319" s="9"/>
+    </row>
+    <row r="320" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A320" s="7" t="s">
+        <v>756</v>
+      </c>
+      <c r="B320" s="7" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C320" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D320" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E320" s="87" t="s">
+        <v>835</v>
+      </c>
+      <c r="F320" s="69">
         <v>45292</v>
       </c>
     </row>
-    <row r="317" spans="1:9" s="12" customFormat="1" ht="35.15" customHeight="1">
-[...6 lines deleted...]
-      <c r="C317" s="79" t="s">
+    <row r="321" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A321" s="7" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B321" s="7" t="s">
+        <v>957</v>
+      </c>
+      <c r="C321" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D317" s="79" t="s">
-[...5 lines deleted...]
-      <c r="F317" s="86">
+      <c r="D321" s="7" t="s">
+        <v>958</v>
+      </c>
+      <c r="E321" s="64" t="s">
+        <v>959</v>
+      </c>
+      <c r="F321" s="69">
         <v>45717</v>
       </c>
-      <c r="G317" s="9"/>
-[...10 lines deleted...]
-      <c r="C318" s="79" t="s">
+      <c r="G321" s="9"/>
+      <c r="H321" s="9"/>
+      <c r="I321" s="9"/>
+    </row>
+    <row r="322" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A322" s="7" t="s">
+        <v>776</v>
+      </c>
+      <c r="B322" s="7" t="s">
+        <v>777</v>
+      </c>
+      <c r="C322" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D322" s="7" t="s">
+        <v>778</v>
+      </c>
+      <c r="E322" s="87" t="s">
+        <v>837</v>
+      </c>
+      <c r="F322" s="69">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A323" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="B323" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C323" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D323" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E323" s="62" t="s">
+        <v>412</v>
+      </c>
+      <c r="F323" s="69" t="s">
+        <v>375</v>
+      </c>
+      <c r="G323" s="7"/>
+    </row>
+    <row r="324" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A324" s="9" t="s">
+        <v>492</v>
+      </c>
+      <c r="B324" s="9" t="s">
+        <v>493</v>
+      </c>
+      <c r="C324" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D324" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E324" s="60" t="s">
+        <v>494</v>
+      </c>
+      <c r="F324" s="69">
+        <v>44805</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A325" s="7" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B325" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C325" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D325" s="7" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E325" s="60" t="s">
+        <v>693</v>
+      </c>
+      <c r="F325" s="69" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A326" s="7" t="s">
+        <v>952</v>
+      </c>
+      <c r="B326" s="7" t="s">
+        <v>953</v>
+      </c>
+      <c r="C326" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="D326" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="E326" s="64" t="s">
+        <v>954</v>
+      </c>
+      <c r="F326" s="69">
+        <v>45717</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A327" s="7" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B327" s="7" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C327" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D327" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="E327" s="84" t="s">
+        <v>1157</v>
+      </c>
+      <c r="F327" s="69">
+        <v>45839</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A328" s="7" t="s">
+        <v>930</v>
+      </c>
+      <c r="B328" s="7" t="s">
+        <v>931</v>
+      </c>
+      <c r="C328" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D328" s="7" t="s">
+        <v>932</v>
+      </c>
+      <c r="E328" s="8" t="s">
+        <v>998</v>
+      </c>
+      <c r="F328" s="69" t="s">
+        <v>918</v>
+      </c>
+      <c r="G328" s="12"/>
+      <c r="H328" s="12"/>
+      <c r="I328" s="12"/>
+    </row>
+    <row r="329" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A329" s="11" t="s">
+        <v>766</v>
+      </c>
+      <c r="B329" s="11" t="s">
+        <v>767</v>
+      </c>
+      <c r="C329" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D329" s="7" t="s">
+        <v>814</v>
+      </c>
+      <c r="E329" s="87" t="s">
+        <v>836</v>
+      </c>
+      <c r="F329" s="71">
+        <v>45323</v>
+      </c>
+      <c r="G329" s="12"/>
+      <c r="H329" s="12"/>
+      <c r="I329" s="12"/>
+    </row>
+    <row r="330" spans="1:9" s="9" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A330" s="18" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B330" s="9" t="s">
+        <v>361</v>
+      </c>
+      <c r="C330" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D330" s="7" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E330" s="66" t="s">
+        <v>1235</v>
+      </c>
+      <c r="F330" s="69" t="s">
+        <v>339</v>
+      </c>
+      <c r="G330" s="12"/>
+      <c r="H330" s="12"/>
+      <c r="I330" s="12"/>
+    </row>
+    <row r="331" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A331" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="B331" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="C331" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D331" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E331" s="76" t="s">
+        <v>474</v>
+      </c>
+      <c r="F331" s="69" t="s">
+        <v>416</v>
+      </c>
+      <c r="G331" s="9"/>
+    </row>
+    <row r="332" spans="1:9" s="44" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A332" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="B332" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="C332" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D332" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="E332" s="60" t="s">
+        <v>575</v>
+      </c>
+      <c r="F332" s="69">
+        <v>45017</v>
+      </c>
+      <c r="G332" s="7"/>
+      <c r="H332" s="7"/>
+      <c r="I332" s="12"/>
+    </row>
+    <row r="333" spans="1:9" s="44" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A333" s="11" t="s">
+        <v>535</v>
+      </c>
+      <c r="B333" s="11" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C333" s="11" t="s">
+        <v>536</v>
+      </c>
+      <c r="D333" s="7" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E333" s="60" t="s">
+        <v>696</v>
+      </c>
+      <c r="F333" s="71">
+        <v>44927</v>
+      </c>
+      <c r="G333" s="7"/>
+      <c r="H333" s="7"/>
+      <c r="I333" s="12"/>
+    </row>
+    <row r="334" spans="1:9" s="49" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A334" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="B334" s="113" t="s">
+        <v>396</v>
+      </c>
+      <c r="C334" s="114" t="s">
+        <v>164</v>
+      </c>
+      <c r="D334" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E334" s="122" t="s">
+        <v>305</v>
+      </c>
+      <c r="F334" s="69" t="s">
+        <v>262</v>
+      </c>
+      <c r="H334" s="41"/>
+    </row>
+    <row r="335" spans="1:9" s="49" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A335" s="139" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B335" s="139" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C335" s="114" t="s">
+        <v>21</v>
+      </c>
+      <c r="D335" s="114" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E335" s="142" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F335" s="141">
+        <v>46174</v>
+      </c>
+      <c r="H335" s="41"/>
+    </row>
+    <row r="336" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A336" s="7" t="s">
+        <v>876</v>
+      </c>
+      <c r="B336" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="C336" s="106" t="s">
+        <v>21</v>
+      </c>
+      <c r="D336" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="E336" s="84" t="s">
+        <v>999</v>
+      </c>
+      <c r="F336" s="119">
+        <v>45536</v>
+      </c>
+      <c r="G336" s="44"/>
+      <c r="H336" s="46"/>
+      <c r="I336" s="44"/>
+    </row>
+    <row r="337" spans="1:17" s="22" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A337" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="B337" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="C337" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D337" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="E337" s="60" t="s">
+        <v>451</v>
+      </c>
+      <c r="F337" s="69" t="s">
+        <v>416</v>
+      </c>
+      <c r="G337" s="12"/>
+      <c r="H337" s="12"/>
+      <c r="I337" s="12"/>
+    </row>
+    <row r="338" spans="1:17" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A338" s="7" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B338" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C338" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D338" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E338" s="60" t="s">
+        <v>694</v>
+      </c>
+      <c r="F338" s="69" t="s">
+        <v>80</v>
+      </c>
+      <c r="G338" s="22"/>
+      <c r="H338" s="22"/>
+      <c r="I338" s="22"/>
+    </row>
+    <row r="339" spans="1:17" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A339" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B339" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C339" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D339" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="E339" s="60" t="s">
+        <v>695</v>
+      </c>
+      <c r="F339" s="69" t="s">
+        <v>102</v>
+      </c>
+      <c r="G339" s="9"/>
+      <c r="H339" s="9"/>
+      <c r="I339" s="9"/>
+    </row>
+    <row r="340" spans="1:17" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A340" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="B340" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C340" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D340" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="E340" s="60" t="s">
+        <v>487</v>
+      </c>
+      <c r="F340" s="69" t="s">
+        <v>476</v>
+      </c>
+      <c r="G340" s="35"/>
+      <c r="H340" s="9"/>
+      <c r="I340" s="9"/>
+    </row>
+    <row r="341" spans="1:17" s="37" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A341" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B341" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C341" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D341" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="E341" s="60" t="s">
+        <v>697</v>
+      </c>
+      <c r="F341" s="69" t="s">
+        <v>60</v>
+      </c>
+      <c r="G341" s="9"/>
+      <c r="H341" s="9"/>
+      <c r="I341" s="12"/>
+      <c r="J341" s="30"/>
+      <c r="K341" s="30"/>
+      <c r="L341" s="30"/>
+      <c r="M341" s="30"/>
+      <c r="N341" s="30"/>
+      <c r="O341" s="30"/>
+      <c r="P341" s="30"/>
+      <c r="Q341" s="30"/>
+    </row>
+    <row r="342" spans="1:17" s="37" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A342" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="B342" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C342" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D342" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E342" s="60" t="s">
+        <v>698</v>
+      </c>
+      <c r="F342" s="69">
+        <v>44713</v>
+      </c>
+      <c r="G342" s="9"/>
+      <c r="H342" s="9"/>
+      <c r="I342" s="30"/>
+      <c r="J342" s="30"/>
+      <c r="K342" s="30"/>
+      <c r="L342" s="30"/>
+      <c r="M342" s="30"/>
+      <c r="N342" s="30"/>
+      <c r="O342" s="30"/>
+      <c r="P342" s="30"/>
+      <c r="Q342" s="30"/>
+    </row>
+    <row r="343" spans="1:17" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A343" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="B343" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="C343" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="D343" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E343" s="60" t="s">
+        <v>699</v>
+      </c>
+      <c r="F343" s="69">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="344" spans="1:17" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A344" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="B344" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C344" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D344" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="E344" s="60" t="s">
+        <v>384</v>
+      </c>
+      <c r="F344" s="69" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="345" spans="1:17" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A345" s="7" t="s">
+        <v>874</v>
+      </c>
+      <c r="B345" s="7" t="s">
+        <v>875</v>
+      </c>
+      <c r="C345" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D345" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="E345" s="84" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F345" s="69">
+        <v>45536</v>
+      </c>
+      <c r="G345" s="12"/>
+      <c r="H345" s="12"/>
+    </row>
+    <row r="346" spans="1:17" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A346" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B346" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C346" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="D346" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="E346" s="60" t="s">
+        <v>318</v>
+      </c>
+      <c r="F346" s="69" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="347" spans="1:17" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A347" s="9" t="s">
+        <v>367</v>
+      </c>
+      <c r="B347" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="C347" s="9" t="s">
+        <v>369</v>
+      </c>
+      <c r="D347" s="7" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E347" s="60" t="s">
+        <v>385</v>
+      </c>
+      <c r="F347" s="69" t="s">
+        <v>339</v>
+      </c>
+      <c r="G347" s="12"/>
+      <c r="H347" s="7"/>
+    </row>
+    <row r="348" spans="1:17" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A348" s="9" t="s">
+        <v>488</v>
+      </c>
+      <c r="B348" s="9" t="s">
+        <v>489</v>
+      </c>
+      <c r="C348" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="D348" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E348" s="60" t="s">
+        <v>700</v>
+      </c>
+      <c r="F348" s="69">
+        <v>44805</v>
+      </c>
+      <c r="H348" s="7"/>
+    </row>
+    <row r="349" spans="1:17" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A349" s="9" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B349" s="9" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C349" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D349" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="E349" s="34" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F349" s="78">
+        <v>46023</v>
+      </c>
+      <c r="H349" s="7"/>
+    </row>
+    <row r="350" spans="1:17" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A350" s="9" t="s">
+        <v>653</v>
+      </c>
+      <c r="B350" s="9" t="s">
+        <v>654</v>
+      </c>
+      <c r="C350" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="D350" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="E350" s="60" t="s">
+        <v>701</v>
+      </c>
+      <c r="F350" s="69">
+        <v>45200</v>
+      </c>
+      <c r="I350" s="9"/>
+    </row>
+    <row r="351" spans="1:17" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A351" s="7" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B351" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="C351" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D351" s="7" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E351" s="60" t="s">
+        <v>452</v>
+      </c>
+      <c r="F351" s="69" t="s">
+        <v>401</v>
+      </c>
+      <c r="G351" s="12"/>
+      <c r="H351" s="12"/>
+      <c r="I351" s="12"/>
+    </row>
+    <row r="352" spans="1:17" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A352" s="7" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B352" s="9" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C352" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D352" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E352" s="84" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F352" s="69">
+        <v>45839</v>
+      </c>
+      <c r="H352" s="7"/>
+    </row>
+    <row r="353" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A353" s="9" t="s">
+        <v>638</v>
+      </c>
+      <c r="B353" s="9" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C353" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D353" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E353" s="60" t="s">
+        <v>702</v>
+      </c>
+      <c r="F353" s="69">
+        <v>45170</v>
+      </c>
+      <c r="H353" s="9"/>
+      <c r="I353" s="9"/>
+    </row>
+    <row r="354" spans="1:9" s="12" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A354" s="7" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B354" s="9" t="s">
+        <v>511</v>
+      </c>
+      <c r="C354" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="D354" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E354" s="60" t="s">
+        <v>512</v>
+      </c>
+      <c r="F354" s="69">
+        <v>44805</v>
+      </c>
+      <c r="G354" s="9"/>
+      <c r="H354" s="9"/>
+    </row>
+    <row r="355" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A355" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B355" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C355" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D355" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="E355" s="90" t="s">
+        <v>583</v>
+      </c>
+      <c r="F355" s="69" t="s">
+        <v>74</v>
+      </c>
+      <c r="I355" s="12"/>
+    </row>
+    <row r="356" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A356" s="155" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B356" s="147" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C356" s="114" t="s">
+        <v>21</v>
+      </c>
+      <c r="D356" s="148" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E356" s="149" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F356" s="141">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A357" s="11" t="s">
+        <v>582</v>
+      </c>
+      <c r="B357" s="12" t="s">
+        <v>581</v>
+      </c>
+      <c r="C357" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D357" s="11" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E357" s="60" t="s">
+        <v>105</v>
+      </c>
+      <c r="F357" s="71">
+        <v>45047</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A358" s="30" t="s">
+        <v>968</v>
+      </c>
+      <c r="B358" s="30" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C358" s="45" t="s">
+        <v>164</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E358" s="64" t="s">
+        <v>969</v>
+      </c>
+      <c r="F358" s="72">
+        <v>45748</v>
+      </c>
+      <c r="H358" s="7"/>
+    </row>
+    <row r="359" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A359" s="30" t="s">
+        <v>812</v>
+      </c>
+      <c r="B359" s="30" t="s">
+        <v>813</v>
+      </c>
+      <c r="C359" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="E359" s="64" t="s">
+        <v>859</v>
+      </c>
+      <c r="F359" s="72">
+        <v>45444</v>
+      </c>
+      <c r="H359" s="7"/>
+    </row>
+    <row r="360" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A360" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="B360" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="C360" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D360" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="E360" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="F360" s="69" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A361" s="9" t="s">
+        <v>334</v>
+      </c>
+      <c r="B361" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C361" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D361" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="E361" s="86" t="s">
+        <v>386</v>
+      </c>
+      <c r="F361" s="69" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9" s="9" customFormat="1" ht="39.6" customHeight="1">
+      <c r="A362" s="9" t="s">
+        <v>808</v>
+      </c>
+      <c r="B362" s="9" t="s">
+        <v>809</v>
+      </c>
+      <c r="C362" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D362" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="E362" s="86" t="s">
+        <v>860</v>
+      </c>
+      <c r="F362" s="69">
+        <v>45444</v>
+      </c>
+      <c r="G362" s="7"/>
+      <c r="H362" s="7"/>
+    </row>
+    <row r="363" spans="1:9" s="12" customFormat="1" ht="39.6" customHeight="1">
+      <c r="A363" s="12" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B363" s="12" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C363" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D363" s="11" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E363" s="92" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F363" s="71">
+        <v>45901</v>
+      </c>
+      <c r="G363" s="11"/>
+      <c r="H363" s="11"/>
+    </row>
+    <row r="364" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A364" s="52" t="s">
+        <v>788</v>
+      </c>
+      <c r="B364" s="9" t="s">
+        <v>789</v>
+      </c>
+      <c r="C364" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D364" s="53" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E364" s="86" t="s">
+        <v>790</v>
+      </c>
+      <c r="F364" s="69">
+        <v>45413</v>
+      </c>
+      <c r="G364" s="12"/>
+      <c r="H364" s="12"/>
+      <c r="I364" s="12"/>
+    </row>
+    <row r="365" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A365" s="7" t="s">
+        <v>892</v>
+      </c>
+      <c r="B365" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="C365" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D365" s="7" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E365" s="64" t="s">
+        <v>893</v>
+      </c>
+      <c r="F365" s="69">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A366" s="11" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B366" s="11" t="s">
+        <v>813</v>
+      </c>
+      <c r="C366" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D366" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="E366" s="34" t="s">
+        <v>1284</v>
+      </c>
+      <c r="F366" s="75">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A367" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="B367" s="7" t="s">
+        <v>813</v>
+      </c>
+      <c r="C367" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D367" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="E367" s="60" t="s">
+        <v>703</v>
+      </c>
+      <c r="F367" s="69">
+        <v>45170</v>
+      </c>
+      <c r="G367" s="9"/>
+      <c r="H367" s="9"/>
+      <c r="I367" s="9"/>
+    </row>
+    <row r="368" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A368" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="B368" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="C368" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D368" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="E368" s="60" t="s">
+        <v>652</v>
+      </c>
+      <c r="F368" s="69">
+        <v>45200</v>
+      </c>
+      <c r="G368" s="9"/>
+      <c r="H368" s="9"/>
+      <c r="I368" s="9"/>
+    </row>
+    <row r="369" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A369" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="B369" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C369" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D369" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E369" s="60" t="s">
+        <v>434</v>
+      </c>
+      <c r="F369" s="69" t="s">
+        <v>429</v>
+      </c>
+      <c r="G369" s="11"/>
+      <c r="H369" s="11"/>
+    </row>
+    <row r="370" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A370" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="B370" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C370" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D370" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="E370" s="60" t="s">
+        <v>704</v>
+      </c>
+      <c r="F370" s="69">
+        <v>44743</v>
+      </c>
+      <c r="G370" s="12"/>
+      <c r="I370" s="12"/>
+    </row>
+    <row r="371" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A371" s="11" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B371" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="C371" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D371" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="E371" s="79" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F371" s="75">
+        <v>45962</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A372" s="11" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B372" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="C372" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D372" s="11" t="s">
+        <v>648</v>
+      </c>
+      <c r="E372" s="79" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F372" s="75">
+        <v>45931</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A373" s="11" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B373" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="C373" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D373" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="E373" s="79" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F373" s="71">
+        <v>45901</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A374" s="7" t="s">
+        <v>754</v>
+      </c>
+      <c r="B374" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="C374" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D374" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="E374" s="87" t="s">
+        <v>838</v>
+      </c>
+      <c r="F374" s="69">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A375" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="B375" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="C375" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D375" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E375" s="60" t="s">
+        <v>705</v>
+      </c>
+      <c r="F375" s="69">
+        <v>44805</v>
+      </c>
+      <c r="G375" s="9"/>
+      <c r="I375" s="9"/>
+    </row>
+    <row r="376" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A376" s="7" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B376" s="7" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C376" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D376" s="7" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E376" s="34" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F376" s="78">
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9" s="12" customFormat="1" ht="108.75" customHeight="1">
+      <c r="A377" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B377" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C377" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D377" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="E377" s="76" t="s">
+        <v>706</v>
+      </c>
+      <c r="F377" s="69" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A378" s="50" t="s">
+        <v>580</v>
+      </c>
+      <c r="B378" s="11" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C378" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D378" s="23" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E378" s="60" t="s">
+        <v>707</v>
+      </c>
+      <c r="F378" s="71">
+        <v>45047</v>
+      </c>
+      <c r="G378" s="12"/>
+      <c r="I378" s="12"/>
+    </row>
+    <row r="379" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A379" s="15" t="s">
+        <v>724</v>
+      </c>
+      <c r="B379" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="C379" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D379" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="E379" s="60" t="s">
+        <v>726</v>
+      </c>
+      <c r="F379" s="69">
+        <v>45231</v>
+      </c>
+      <c r="G379" s="12"/>
+      <c r="H379" s="7"/>
+    </row>
+    <row r="380" spans="1:9" s="49" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A380" s="41" t="s">
+        <v>345</v>
+      </c>
+      <c r="B380" s="41" t="s">
+        <v>346</v>
+      </c>
+      <c r="C380" s="41" t="s">
+        <v>159</v>
+      </c>
+      <c r="D380" s="41" t="s">
+        <v>137</v>
+      </c>
+      <c r="E380" s="150" t="s">
+        <v>387</v>
+      </c>
+      <c r="F380" s="151" t="s">
+        <v>339</v>
+      </c>
+      <c r="G380" s="44"/>
+      <c r="H380" s="44"/>
+      <c r="I380" s="44"/>
+    </row>
+    <row r="381" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A381" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B381" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C381" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D381" s="7" t="s">
+        <v>963</v>
+      </c>
+      <c r="E381" s="60" t="s">
+        <v>708</v>
+      </c>
+      <c r="F381" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="G381" s="9"/>
+      <c r="H381" s="9"/>
+      <c r="I381" s="7"/>
+    </row>
+    <row r="382" spans="1:9" s="44" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A382" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B382" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="C382" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D382" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="E382" s="60" t="s">
+        <v>709</v>
+      </c>
+      <c r="F382" s="69">
+        <v>44805</v>
+      </c>
+      <c r="G382" s="9"/>
+      <c r="H382" s="9"/>
+      <c r="I382" s="12"/>
+    </row>
+    <row r="383" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A383" s="11" t="s">
+        <v>769</v>
+      </c>
+      <c r="B383" s="11" t="s">
+        <v>770</v>
+      </c>
+      <c r="C383" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D383" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="E383" s="90" t="s">
+        <v>771</v>
+      </c>
+      <c r="F383" s="71">
+        <v>45323</v>
+      </c>
+      <c r="I383" s="12"/>
+    </row>
+    <row r="384" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A384" s="7" t="s">
+        <v>740</v>
+      </c>
+      <c r="B384" s="9" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C384" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D384" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="E384" s="60" t="s">
+        <v>741</v>
+      </c>
+      <c r="F384" s="69">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A385" s="7" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B385" s="9" t="s">
+        <v>803</v>
+      </c>
+      <c r="C385" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D385" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="E385" s="84" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F385" s="69">
+        <v>45839</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A386" s="11" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B386" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="C386" s="11" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D386" s="11" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E386" s="84" t="s">
+        <v>1161</v>
+      </c>
+      <c r="F386" s="71">
+        <v>45901</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9" s="22" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A387" s="20" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B387" s="22" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C387" s="20" t="s">
+        <v>147</v>
+      </c>
+      <c r="D387" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E387" s="96" t="s">
+        <v>95</v>
+      </c>
+      <c r="F387" s="95">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A388" s="7" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B388" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C388" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D388" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E388" s="60" t="s">
+        <v>710</v>
+      </c>
+      <c r="F388" s="69" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A389" s="7" t="s">
+        <v>955</v>
+      </c>
+      <c r="B389" s="7" t="s">
+        <v>956</v>
+      </c>
+      <c r="C389" s="7" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D389" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E389" s="84" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F389" s="69">
+        <v>45717</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A390" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B390" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="C390" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D390" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="E390" s="60" t="s">
+        <v>193</v>
+      </c>
+      <c r="F390" s="69" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A391" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="B391" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C391" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D391" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="E391" s="60" t="s">
+        <v>246</v>
+      </c>
+      <c r="F391" s="69">
+        <v>44197</v>
+      </c>
+      <c r="H391" s="11"/>
+    </row>
+    <row r="392" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A392" s="11" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B392" s="11" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C392" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D392" s="11" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E392" s="84" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F392" s="71">
+        <v>45901</v>
+      </c>
+      <c r="H392" s="11"/>
+    </row>
+    <row r="393" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A393" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B393" s="7" t="s">
         <v>366</v>
       </c>
-      <c r="D318" s="79" t="s">
-[...37 lines deleted...]
-      <c r="C320" s="83" t="s">
+      <c r="C393" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D393" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="E393" s="60" t="s">
+        <v>364</v>
+      </c>
+      <c r="F393" s="69" t="s">
+        <v>339</v>
+      </c>
+      <c r="H393" s="11"/>
+    </row>
+    <row r="394" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A394" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="B394" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C394" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D394" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="E394" s="60" t="s">
+        <v>310</v>
+      </c>
+      <c r="F394" s="69">
+        <v>44440</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A395" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="B395" s="7" t="s">
+        <v>786</v>
+      </c>
+      <c r="C395" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D320" s="83" t="s">
-[...56 lines deleted...]
-      <c r="C323" s="79" t="s">
+      <c r="D395" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E395" s="87" t="s">
+        <v>839</v>
+      </c>
+      <c r="F395" s="69">
+        <v>45413</v>
+      </c>
+      <c r="I395" s="9"/>
+    </row>
+    <row r="396" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A396" s="7" t="s">
+        <v>738</v>
+      </c>
+      <c r="B396" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="C396" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D323" s="79" t="s">
-[...39 lines deleted...]
-      <c r="C325" s="95" t="s">
+      <c r="D396" s="9" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E396" s="87" t="s">
+        <v>840</v>
+      </c>
+      <c r="F396" s="69">
+        <v>45292</v>
+      </c>
+      <c r="G396" s="11"/>
+    </row>
+    <row r="397" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A397" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="B397" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C397" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D325" s="79" t="s">
-[...197 lines deleted...]
-      <c r="C334" s="79" t="s">
+      <c r="D397" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="E397" s="60" t="s">
+        <v>453</v>
+      </c>
+      <c r="F397" s="69">
+        <v>44682</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A398" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="B398" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C398" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D398" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="E398" s="60" t="s">
+        <v>394</v>
+      </c>
+      <c r="F398" s="69" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A399" s="7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B399" s="7" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C399" s="7" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D399" s="7" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E399" s="84" t="s">
+        <v>1163</v>
+      </c>
+      <c r="F399" s="69">
+        <v>45778</v>
+      </c>
+    </row>
+    <row r="400" spans="1:9" s="9" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A400" s="7" t="s">
+        <v>888</v>
+      </c>
+      <c r="B400" s="7" t="s">
+        <v>889</v>
+      </c>
+      <c r="C400" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D400" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E400" s="60" t="s">
+        <v>891</v>
+      </c>
+      <c r="F400" s="69" t="s">
+        <v>890</v>
+      </c>
+      <c r="G400" s="12"/>
+      <c r="I400" s="12"/>
+    </row>
+    <row r="401" spans="1:9" s="12" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A401" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B401" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C401" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="D334" s="79" t="s">
-[...22 lines deleted...]
-      <c r="D335" s="79" t="s">
+      <c r="D401" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="E401" s="60" t="s">
         <v>711</v>
       </c>
-      <c r="E335" s="85" t="s">
-[...1422 lines deleted...]
-        <v>46023</v>
+      <c r="F401" s="69" t="s">
+        <v>41</v>
       </c>
       <c r="G401" s="9"/>
       <c r="H401" s="9"/>
-    </row>
-[...19 lines deleted...]
-      <c r="G402" s="9"/>
+      <c r="I401" s="9"/>
+    </row>
+    <row r="402" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A402" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="B402" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="C402" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D402" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="E402" s="60" t="s">
+        <v>712</v>
+      </c>
+      <c r="F402" s="69">
+        <v>44805</v>
+      </c>
+      <c r="G402" s="12"/>
       <c r="H402" s="9"/>
-      <c r="I402" s="28"/>
-[...8 lines deleted...]
-      <c r="C403" s="79" t="s">
+      <c r="I402" s="12"/>
+    </row>
+    <row r="403" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A403" s="7" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B403" s="7" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C403" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D403" s="79" t="s">
-[...5 lines deleted...]
-      <c r="F403" s="102">
+      <c r="D403" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E403" s="84" t="s">
+        <v>1166</v>
+      </c>
+      <c r="F403" s="78">
+        <v>45717</v>
+      </c>
+      <c r="G403" s="12"/>
+      <c r="H403" s="9"/>
+      <c r="I403" s="12"/>
+    </row>
+    <row r="404" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A404" s="7" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B404" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C404" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D404" s="7" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E404" s="60" t="s">
+        <v>713</v>
+      </c>
+      <c r="F404" s="69" t="s">
+        <v>96</v>
+      </c>
+      <c r="G404" s="9"/>
+      <c r="H404" s="12"/>
+      <c r="I404"/>
+    </row>
+    <row r="405" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A405" s="7" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B405" s="7" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C405" s="7" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D405" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="E405" s="34" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F405" s="78">
         <v>46023</v>
-      </c>
-[...42 lines deleted...]
-        <v>45689</v>
       </c>
       <c r="G405" s="9"/>
       <c r="H405" s="9"/>
     </row>
-    <row r="406" spans="1:9" s="28" customFormat="1" ht="35.15" customHeight="1">
-[...16 lines deleted...]
-        <v>45474</v>
+    <row r="406" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A406" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="B406" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="C406" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D406" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="E406" s="60" t="s">
+        <v>196</v>
+      </c>
+      <c r="F406" s="69" t="s">
+        <v>170</v>
       </c>
       <c r="G406" s="9"/>
       <c r="H406" s="9"/>
-    </row>
-[...7 lines deleted...]
-      <c r="C407" s="95" t="s">
+      <c r="I406" s="30"/>
+    </row>
+    <row r="407" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A407" s="7" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B407" s="7" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C407" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D407" s="95" t="s">
-[...28 lines deleted...]
-        <v>45536</v>
+      <c r="D407" s="7" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E407" s="64" t="s">
+        <v>1175</v>
+      </c>
+      <c r="F407" s="78">
+        <v>46023</v>
+      </c>
+      <c r="G407" s="9"/>
+      <c r="H407" s="9"/>
+    </row>
+    <row r="408" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A408" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B408" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C408" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D408" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E408" s="64" t="s">
+        <v>413</v>
+      </c>
+      <c r="F408" s="69" t="s">
+        <v>339</v>
       </c>
       <c r="G408" s="9"/>
       <c r="H408" s="9"/>
     </row>
-    <row r="409" spans="1:9" s="28" customFormat="1" ht="35.15" customHeight="1">
-[...16 lines deleted...]
-        <v>45413</v>
+    <row r="409" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A409" s="7" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B409" s="7" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C409" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="D409" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E409" s="84" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F409" s="69">
+        <v>45689</v>
       </c>
       <c r="G409" s="9"/>
       <c r="H409" s="9"/>
     </row>
-    <row r="410" spans="1:9" ht="35.15" customHeight="1">
-[...16 lines deleted...]
-        <v>45689</v>
+    <row r="410" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A410" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="B410" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="C410" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D410" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="E410" s="64" t="s">
+        <v>861</v>
+      </c>
+      <c r="F410" s="69">
+        <v>45474</v>
       </c>
       <c r="G410" s="9"/>
-      <c r="H410" s="12"/>
-[...18 lines deleted...]
-        <v>45962</v>
+      <c r="H410" s="9"/>
+    </row>
+    <row r="411" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A411" s="11" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B411" s="11" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C411" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D411" s="11" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E411" s="34" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F411" s="75">
+        <v>45931</v>
       </c>
       <c r="G411" s="12"/>
       <c r="H411" s="12"/>
     </row>
-    <row r="412" spans="1:9" s="28" customFormat="1" ht="35.15" customHeight="1">
-[...39 lines deleted...]
-        <v>529</v>
+    <row r="412" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A412" s="7" t="s">
+        <v>872</v>
+      </c>
+      <c r="B412" s="7" t="s">
+        <v>873</v>
+      </c>
+      <c r="C412" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D412" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E412" s="84" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F412" s="69">
+        <v>45536</v>
+      </c>
+      <c r="G412" s="9"/>
+      <c r="H412" s="9"/>
+    </row>
+    <row r="413" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A413" s="7" t="s">
+        <v>802</v>
+      </c>
+      <c r="B413" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C413" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D413" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="E413" s="87" t="s">
+        <v>841</v>
+      </c>
+      <c r="F413" s="69">
+        <v>45413</v>
       </c>
       <c r="G413" s="9"/>
       <c r="H413" s="9"/>
     </row>
-    <row r="414" spans="1:9" s="28" customFormat="1" ht="35.15" customHeight="1">
-[...15 lines deleted...]
-      <c r="F414" s="86">
+    <row r="414" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A414" s="11" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B414" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="C414" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D414" s="11" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E414" s="34" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F414" s="71">
+        <v>45962</v>
+      </c>
+      <c r="G414" s="9"/>
+      <c r="H414" s="9"/>
+    </row>
+    <row r="415" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A415" s="7" t="s">
+        <v>942</v>
+      </c>
+      <c r="B415" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="C415" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D415" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="E415" s="84" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F415" s="69">
+        <v>45689</v>
+      </c>
+      <c r="G415" s="9"/>
+      <c r="H415" s="12"/>
+    </row>
+    <row r="416" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A416" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="B416" s="9" t="s">
+        <v>815</v>
+      </c>
+      <c r="C416" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D416" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="E416" s="60" t="s">
+        <v>405</v>
+      </c>
+      <c r="F416" s="69" t="s">
+        <v>401</v>
+      </c>
+      <c r="G416" s="12"/>
+      <c r="H416" s="12"/>
+      <c r="I416"/>
+    </row>
+    <row r="417" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A417" s="9" t="s">
+        <v>464</v>
+      </c>
+      <c r="B417" s="9" t="s">
+        <v>463</v>
+      </c>
+      <c r="C417" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="D417" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="E417" s="60" t="s">
+        <v>714</v>
+      </c>
+      <c r="F417" s="69" t="s">
+        <v>465</v>
+      </c>
+      <c r="G417" s="9"/>
+      <c r="H417" s="9"/>
+    </row>
+    <row r="418" spans="1:9" s="30" customFormat="1" ht="35.1" customHeight="1">
+      <c r="A418" s="9" t="s">
+        <v>518</v>
+      </c>
+      <c r="B418" s="9" t="s">
+        <v>496</v>
+      </c>
+      <c r="C418" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D418" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="E418" s="60" t="s">
+        <v>715</v>
+      </c>
+      <c r="F418" s="69">
         <v>44866</v>
       </c>
-      <c r="G414" s="42" t="s">
-[...11 lines deleted...]
-      <c r="C415" s="79" t="s">
+      <c r="G418" s="45" t="s">
+        <v>528</v>
+      </c>
+      <c r="H418" s="9"/>
+    </row>
+    <row r="419" spans="1:9" ht="29.25" customHeight="1">
+      <c r="A419" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B419" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C419" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D419" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="E419" s="60" t="s">
+        <v>716</v>
+      </c>
+      <c r="F419" s="69" t="s">
+        <v>52</v>
+      </c>
+      <c r="G419" s="45"/>
+      <c r="H419" s="9"/>
+      <c r="I419" s="30"/>
+    </row>
+    <row r="420" spans="1:9" ht="36.75" customHeight="1">
+      <c r="A420" s="11" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B420" s="11" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C420" s="103" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D420" s="11" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E420" s="34" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F420" s="75">
+        <v>46143</v>
+      </c>
+      <c r="G420" s="1"/>
+      <c r="H420" s="12"/>
+    </row>
+    <row r="421" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A421" s="11" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B421" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="C421" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D421" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="E421" s="34" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F421" s="75" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G421" s="12"/>
+      <c r="H421" s="12"/>
+    </row>
+    <row r="422" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A422" s="11" t="s">
+        <v>635</v>
+      </c>
+      <c r="B422" s="11" t="s">
+        <v>636</v>
+      </c>
+      <c r="C422" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D422" s="11" t="s">
+        <v>648</v>
+      </c>
+      <c r="E422" s="34" t="s">
+        <v>717</v>
+      </c>
+      <c r="F422" s="75">
+        <v>45170</v>
+      </c>
+      <c r="G422" s="12"/>
+      <c r="H422" s="12"/>
+    </row>
+    <row r="423" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A423" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B423" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="C423" s="11" t="s">
+        <v>531</v>
+      </c>
+      <c r="D423" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="E423" s="34" t="s">
+        <v>718</v>
+      </c>
+      <c r="F423" s="75" t="s">
+        <v>143</v>
+      </c>
+      <c r="G423" s="12"/>
+      <c r="H423" s="12"/>
+    </row>
+    <row r="424" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A424" s="11" t="s">
+        <v>949</v>
+      </c>
+      <c r="B424" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="C424" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D424" s="11" t="s">
+        <v>648</v>
+      </c>
+      <c r="E424" s="34" t="s">
+        <v>950</v>
+      </c>
+      <c r="F424" s="75">
+        <v>45689</v>
+      </c>
+      <c r="G424" s="12"/>
+      <c r="H424" s="12"/>
+    </row>
+    <row r="425" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A425" s="11" t="s">
+        <v>525</v>
+      </c>
+      <c r="B425" s="11" t="s">
+        <v>815</v>
+      </c>
+      <c r="C425" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D425" s="11" t="s">
+        <v>526</v>
+      </c>
+      <c r="E425" s="34" t="s">
+        <v>527</v>
+      </c>
+      <c r="F425" s="75" t="s">
+        <v>524</v>
+      </c>
+      <c r="G425" s="12"/>
+      <c r="H425" s="12"/>
+    </row>
+    <row r="426" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A426" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="B426" s="11" t="s">
+        <v>734</v>
+      </c>
+      <c r="C426" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D426" s="11" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E426" s="34" t="s">
+        <v>763</v>
+      </c>
+      <c r="F426" s="75" t="s">
+        <v>735</v>
+      </c>
+      <c r="G426" s="12"/>
+      <c r="H426" s="12"/>
+    </row>
+    <row r="427" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A427" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="B427" s="11" t="s">
+        <v>460</v>
+      </c>
+      <c r="C427" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D427" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="E427" s="34" t="s">
+        <v>473</v>
+      </c>
+      <c r="F427" s="75">
+        <v>44713</v>
+      </c>
+      <c r="G427" s="12"/>
+      <c r="H427" s="12"/>
+    </row>
+    <row r="428" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A428" s="11" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B428" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="C428" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D428" s="11" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E428" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F428" s="75" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G428" s="12"/>
+      <c r="H428" s="12"/>
+    </row>
+    <row r="429" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A429" s="11" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B429" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="C429" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D429" s="11" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E429" s="34" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F429" s="75" t="s">
+        <v>1258</v>
+      </c>
+      <c r="G429" s="12"/>
+      <c r="H429" s="12"/>
+    </row>
+    <row r="430" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A430" s="11" t="s">
+        <v>940</v>
+      </c>
+      <c r="B430" s="11" t="s">
+        <v>941</v>
+      </c>
+      <c r="C430" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D430" s="11" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E430" s="34" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F430" s="75">
+        <v>45689</v>
+      </c>
+      <c r="G430" s="12"/>
+      <c r="H430" s="12"/>
+    </row>
+    <row r="431" spans="1:9" ht="45">
+      <c r="A431" s="11" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B431" s="93" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C431" s="11" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D431" s="11" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E431" s="84" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F431" s="71">
+        <v>45901</v>
+      </c>
+    </row>
+    <row r="432" spans="1:9" ht="35.1" customHeight="1">
+      <c r="A432" s="11" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B432" s="11" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C432" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D432" s="11" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E432" s="34" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F432" s="75">
+        <v>46174</v>
+      </c>
+      <c r="G432" s="12"/>
+      <c r="H432" s="12"/>
+    </row>
+    <row r="433" spans="1:8" ht="35.1" customHeight="1">
+      <c r="A433" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="B433" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="C433" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="D433" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="E433" s="34" t="s">
+        <v>228</v>
+      </c>
+      <c r="F433" s="75" t="s">
+        <v>217</v>
+      </c>
+      <c r="G433" s="12"/>
+      <c r="H433" s="12"/>
+    </row>
+    <row r="434" spans="1:8" ht="35.1" customHeight="1">
+      <c r="A434" s="11" t="s">
+        <v>736</v>
+      </c>
+      <c r="B434" s="11" t="s">
+        <v>737</v>
+      </c>
+      <c r="C434" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D434" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="E434" s="34" t="s">
+        <v>760</v>
+      </c>
+      <c r="F434" s="75">
+        <v>45261</v>
+      </c>
+      <c r="G434" s="12"/>
+      <c r="H434" s="12"/>
+    </row>
+    <row r="435" spans="1:8" ht="35.1" customHeight="1">
+      <c r="A435" s="11" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B435" s="11" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C435" s="11" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D435" s="11" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E435" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F435" s="75">
+        <v>45839</v>
+      </c>
+      <c r="G435" s="12"/>
+      <c r="H435" s="12"/>
+    </row>
+    <row r="436" spans="1:8" ht="35.1" customHeight="1">
+      <c r="A436" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="B436" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="C436" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D436" s="11" t="s">
+        <v>910</v>
+      </c>
+      <c r="E436" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="F436" s="75">
+        <v>44743</v>
+      </c>
+      <c r="G436" s="12"/>
+      <c r="H436" s="12"/>
+    </row>
+    <row r="437" spans="1:8" ht="35.1" customHeight="1">
+      <c r="A437" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="B437" s="11" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C437" s="11" t="s">
         <v>159</v>
       </c>
-      <c r="D415" s="79" t="s">
-[...41 lines deleted...]
-      <c r="C417" s="83" t="s">
+      <c r="D437" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E437" s="34" t="s">
+        <v>319</v>
+      </c>
+      <c r="F437" s="75" t="s">
         <v>208</v>
       </c>
-      <c r="D417" s="79" t="s">
-[...26 lines deleted...]
-      <c r="F418" s="86">
+      <c r="G437" s="12"/>
+      <c r="H437" s="12"/>
+    </row>
+    <row r="438" spans="1:8" ht="35.1" customHeight="1">
+      <c r="A438" s="11" t="s">
+        <v>625</v>
+      </c>
+      <c r="B438" s="11" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C438" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D438" s="11" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E438" s="34" t="s">
+        <v>626</v>
+      </c>
+      <c r="F438" s="75">
         <v>45170</v>
       </c>
-    </row>
-[...73 lines deleted...]
-      <c r="C422" s="79" t="s">
+      <c r="G438" s="12"/>
+      <c r="H438" s="12"/>
+    </row>
+    <row r="439" spans="1:8" ht="35.1" customHeight="1">
+      <c r="A439" s="11" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B439" s="11" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C439" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D422" s="79" t="s">
-[...268 lines deleted...]
-      <c r="F435" s="86">
+      <c r="D439" s="11" t="s">
+        <v>814</v>
+      </c>
+      <c r="E439" s="34" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F439" s="75">
         <v>45931</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F436" s="86">
+      <c r="G439" s="12"/>
+      <c r="H439" s="12"/>
+    </row>
+    <row r="440" spans="1:8" ht="35.1" customHeight="1">
+      <c r="A440" s="11" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B440" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="C440" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D440" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="E440" s="34" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F440" s="75">
         <v>45962</v>
       </c>
-    </row>
-[...83 lines deleted...]
-      <c r="A444" s="6"/>
+      <c r="G440" s="12"/>
+      <c r="H440" s="12"/>
+    </row>
+    <row r="441" spans="1:8" ht="35.1" customHeight="1">
+      <c r="A441" s="11" t="s">
+        <v>550</v>
+      </c>
+      <c r="B441" s="11" t="s">
+        <v>551</v>
+      </c>
+      <c r="C441" s="11" t="s">
+        <v>536</v>
+      </c>
+      <c r="D441" s="11" t="s">
+        <v>552</v>
+      </c>
+      <c r="E441" s="34" t="s">
+        <v>719</v>
+      </c>
+      <c r="F441" s="75" t="s">
+        <v>553</v>
+      </c>
+      <c r="G441" s="12"/>
+      <c r="H441" s="12"/>
+    </row>
+    <row r="442" spans="1:8" ht="35.1" customHeight="1">
+      <c r="A442" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="B442" s="11" t="s">
+        <v>782</v>
+      </c>
+      <c r="C442" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="D442" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="E442" s="34" t="s">
+        <v>783</v>
+      </c>
+      <c r="F442" s="75" t="s">
+        <v>784</v>
+      </c>
+      <c r="G442" s="12"/>
+      <c r="H442" s="12"/>
+    </row>
+    <row r="443" spans="1:8" ht="36.75" customHeight="1">
+      <c r="A443" s="7"/>
+      <c r="B443" s="7"/>
+      <c r="C443" s="7"/>
+      <c r="D443" s="7"/>
+      <c r="E443" s="62"/>
+      <c r="F443" s="69"/>
+    </row>
+    <row r="444" spans="1:8" ht="65.099999999999994" customHeight="1">
+      <c r="A444" s="164" t="s">
+        <v>113</v>
+      </c>
+      <c r="B444" s="165"/>
+      <c r="C444" s="165"/>
+      <c r="D444" s="11"/>
+      <c r="F444" s="70"/>
+    </row>
+    <row r="445" spans="1:8" ht="42.95" customHeight="1">
+      <c r="A445" s="166" t="s">
+        <v>863</v>
+      </c>
+      <c r="B445" s="167"/>
+      <c r="C445" s="167"/>
+      <c r="D445" s="12"/>
+      <c r="F445" s="70"/>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" s="156"/>
+      <c r="B446" s="156"/>
+      <c r="C446" s="156"/>
+      <c r="D446" s="156"/>
+      <c r="F446" s="70"/>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" s="20"/>
+      <c r="B447" s="11"/>
+      <c r="C447" s="11"/>
+      <c r="D447" s="11"/>
+      <c r="F447" s="70"/>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" s="6"/>
     </row>
   </sheetData>
-  <autoFilter ref="A21:F438" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A21:F442" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="9">
-    <mergeCell ref="A442:D442"/>
+    <mergeCell ref="A446:D446"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A16:C16"/>
-    <mergeCell ref="A440:C440"/>
-    <mergeCell ref="A441:C441"/>
+    <mergeCell ref="A444:C444"/>
+    <mergeCell ref="A445:C445"/>
   </mergeCells>
   <phoneticPr fontId="13" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="D125" r:id="rId1" display="http://ec.europa.eu/health/documents/community-register/html/mh738.htm" xr:uid="{00000000-0004-0000-0000-00007B000000}"/>
-    <hyperlink ref="D240" r:id="rId2" display="https://ec.europa.eu/health/documents/community-register/html/mh24442.htm" xr:uid="{00000000-0004-0000-0000-0000C1000000}"/>
+    <hyperlink ref="D127" r:id="rId1" display="http://ec.europa.eu/health/documents/community-register/html/mh738.htm" xr:uid="{00000000-0004-0000-0000-00007B000000}"/>
+    <hyperlink ref="D245" r:id="rId2" display="https://ec.europa.eu/health/documents/community-register/html/mh24442.htm" xr:uid="{00000000-0004-0000-0000-0000C1000000}"/>
     <hyperlink ref="A16:B16" r:id="rId3" display="http://www.ema.europa.eu/ema/index.jsp?curl=pages/regulation/document_listing/document_listing_000345.jsp" xr:uid="{5ABF4DFA-15AB-4634-B712-30ADBD9D7D26}"/>
     <hyperlink ref="A14:B14" r:id="rId4" display="Additional monitoring explained:  http://www.ema.europa.eu/ema/index.jsp?curl=pages/special_topics/document_listing/document_listing_000365.jsp     " xr:uid="{9E3F7219-05AA-4E3F-881C-5AA31552ED0A}"/>
     <hyperlink ref="E58" r:id="rId5" xr:uid="{FFC53B2D-A339-451A-BA70-9C168F7E17CE}"/>
     <hyperlink ref="E47" r:id="rId6" xr:uid="{BF37D36B-8DAF-4CB8-A3EF-03C771C996EA}"/>
-    <hyperlink ref="E83" r:id="rId7" xr:uid="{6FDC5179-C252-4A5E-8DFC-D80CD80096E9}"/>
-[...23 lines deleted...]
-    <hyperlink ref="E158" r:id="rId31" xr:uid="{51B8DC99-C696-44BB-ACA4-C1CEDC3C01AC}"/>
+    <hyperlink ref="E84" r:id="rId7" xr:uid="{6FDC5179-C252-4A5E-8DFC-D80CD80096E9}"/>
+    <hyperlink ref="E113" r:id="rId8" xr:uid="{D282A0E0-706E-44E8-BAFC-02CE253C2CC0}"/>
+    <hyperlink ref="E131" r:id="rId9" xr:uid="{755D43BB-5D93-40D7-93BB-92F8FFC84AFC}"/>
+    <hyperlink ref="E140" r:id="rId10" xr:uid="{0C8317E1-5827-4BAC-B036-2FBC15F37E52}"/>
+    <hyperlink ref="E170" r:id="rId11" xr:uid="{4F4D4E90-DA81-413B-B3C7-99A4092892C3}"/>
+    <hyperlink ref="E167" r:id="rId12" xr:uid="{E801C609-D9E9-4750-BDAD-17C5B5CAF136}"/>
+    <hyperlink ref="E220" r:id="rId13" xr:uid="{A0DBA8F2-E503-4015-8766-57878B65BA03}"/>
+    <hyperlink ref="E197" r:id="rId14" xr:uid="{19D3DD9C-48B4-412A-B6B7-69C1DE84A002}"/>
+    <hyperlink ref="E242" r:id="rId15" xr:uid="{E3032659-B6F2-46F8-9426-86FD9DF82FD4}"/>
+    <hyperlink ref="E189" r:id="rId16" xr:uid="{6C15DFD5-688D-43D9-8A96-6A2911581EB3}"/>
+    <hyperlink ref="E65" r:id="rId17" display="https://www.ema.europa.eu/en/documents/product-information/blincyto-epar-product-information_en.pdf " xr:uid="{448CFDFC-5732-4436-8B27-5D63009E2027}"/>
+    <hyperlink ref="E339" r:id="rId18" xr:uid="{5593EA58-C8F5-43CE-8CE8-9439C3D95E71}"/>
+    <hyperlink ref="E89" r:id="rId19" xr:uid="{8D6664D1-1FC3-4C41-BEE3-04776549B58C}"/>
+    <hyperlink ref="E357" r:id="rId20" xr:uid="{6FDE02E2-5CB8-48BB-A56B-C61D23D64B31}"/>
+    <hyperlink ref="E239" r:id="rId21" xr:uid="{D799B929-4218-4FF7-8CEF-1001DB96F9E8}"/>
+    <hyperlink ref="E98" r:id="rId22" xr:uid="{D47B3A75-1408-44B2-B022-236D86C9379E}"/>
+    <hyperlink ref="E127" r:id="rId23" xr:uid="{16D035EF-3456-4026-8B18-754B2E89C8C1}"/>
+    <hyperlink ref="E256" r:id="rId24" xr:uid="{4AF87504-F742-44F0-A9B7-1397279F1B20}"/>
+    <hyperlink ref="E406" r:id="rId25" xr:uid="{73FDC164-7C73-47A5-856E-EA3721817C6A}"/>
+    <hyperlink ref="E390" r:id="rId26" xr:uid="{71EB70DC-6388-411E-936C-49ED680C4DE9}"/>
+    <hyperlink ref="E211" r:id="rId27" xr:uid="{EC349E18-CBF6-453C-BCB3-20B29CE1FC6B}"/>
+    <hyperlink ref="E437" r:id="rId28" xr:uid="{BB4DE29D-A0B9-402C-ABA2-5CB69108975E}"/>
+    <hyperlink ref="E154" r:id="rId29" xr:uid="{6FC7EF8A-20B8-43F2-A228-8F9AEF24D32F}"/>
+    <hyperlink ref="E433" r:id="rId30" xr:uid="{F794BBA2-1C17-4380-B53C-A57ADA8440C1}"/>
+    <hyperlink ref="E161" r:id="rId31" xr:uid="{51B8DC99-C696-44BB-ACA4-C1CEDC3C01AC}"/>
     <hyperlink ref="E52" r:id="rId32" xr:uid="{6C346BD9-EE1C-4930-9CBD-8F6A33B2A345}"/>
-    <hyperlink ref="E387" r:id="rId33" xr:uid="{697D0DD1-DAC8-450E-83D8-6746FF43D735}"/>
-[...6 lines deleted...]
-    <hyperlink ref="E195" r:id="rId40" xr:uid="{F919EA65-E7CF-44E7-92D6-546D990AB871}"/>
+    <hyperlink ref="E391" r:id="rId33" xr:uid="{697D0DD1-DAC8-450E-83D8-6746FF43D735}"/>
+    <hyperlink ref="E213" r:id="rId34" xr:uid="{A46E1AB5-E676-4140-9958-7EC8B5EC5AEE}"/>
+    <hyperlink ref="E139" r:id="rId35" xr:uid="{388B0F52-09A2-415C-8E80-CF1F6A4A824B}"/>
+    <hyperlink ref="E92" r:id="rId36" xr:uid="{C1C0E9E4-6ED8-47EF-9705-00E220F901B0}"/>
+    <hyperlink ref="E307" r:id="rId37" xr:uid="{8409DBEE-7750-4442-B148-889B0F955177}"/>
+    <hyperlink ref="E258" r:id="rId38" xr:uid="{3F70C965-F413-4B80-8706-FC7636B991F7}"/>
+    <hyperlink ref="E130" r:id="rId39" xr:uid="{05AB901E-4E39-43D3-8951-AD7E2B15B28E}"/>
+    <hyperlink ref="E200" r:id="rId40" xr:uid="{F919EA65-E7CF-44E7-92D6-546D990AB871}"/>
     <hyperlink ref="E22" r:id="rId41" xr:uid="{DB5F0014-2424-4DD3-B92F-897E5BA14BE6}"/>
-    <hyperlink ref="E64" r:id="rId42" xr:uid="{80A6B2FF-C1E5-4891-BF9F-07B40D6F4C5F}"/>
-[...371 lines deleted...]
-    <hyperlink ref="E145" r:id="rId414" xr:uid="{9ACB2BA3-400D-4FB3-9A9F-5E62E7C9A9F2}"/>
+    <hyperlink ref="E334" r:id="rId42" xr:uid="{572E87AE-AFD5-4E0E-AC36-5216EF10319F}"/>
+    <hyperlink ref="E235" r:id="rId43" xr:uid="{8C2954FB-D472-4E68-8F16-52B3EC636FDD}"/>
+    <hyperlink ref="E394" r:id="rId44" xr:uid="{F53A16E8-E42C-4085-812D-2273C033F794}"/>
+    <hyperlink ref="E117" r:id="rId45" xr:uid="{B22C5F81-D1D2-431B-949D-E39B610C0319}"/>
+    <hyperlink ref="E119" r:id="rId46" xr:uid="{2927761A-81D9-411B-B48E-541243ACE146}"/>
+    <hyperlink ref="E182" r:id="rId47" xr:uid="{6D5586B7-D137-4348-9820-32A386C66132}"/>
+    <hyperlink ref="E245" r:id="rId48" xr:uid="{3963D39F-919D-49C9-A92F-295F0ED58BE5}"/>
+    <hyperlink ref="E280" r:id="rId49" xr:uid="{9369FD5C-2338-417E-A66D-66CED412C89C}"/>
+    <hyperlink ref="E318" r:id="rId50" xr:uid="{D11292CA-E1D4-4957-BAC2-BCC5E7205FDF}"/>
+    <hyperlink ref="E346" r:id="rId51" xr:uid="{2FFD05F2-6C8D-4A67-B4D1-2093154A5728}"/>
+    <hyperlink ref="E234" r:id="rId52" xr:uid="{E04D16B8-02F0-436F-94BA-085AA16A80FB}"/>
+    <hyperlink ref="E26" r:id="rId53" xr:uid="{ED7B1AB4-C823-4199-A023-AC8E0E7FB802}"/>
+    <hyperlink ref="E180" r:id="rId54" xr:uid="{2AFB0BAE-C2A9-440C-AECA-2CEF8C9F682F}"/>
+    <hyperlink ref="E265" r:id="rId55" display="https://portal.dimdi.de/amguifree/am/docoutput/additionaldocs.xhtml?mpdidentifier=7000377_x000a_" xr:uid="{55CAA58A-DB9A-4E3B-BE2D-19F8FDF3E8F0}"/>
+    <hyperlink ref="E202" r:id="rId56" xr:uid="{0FC3977F-0D2E-4017-B4EC-9A18392A9A3C}"/>
+    <hyperlink ref="E296" r:id="rId57" xr:uid="{0454B583-FB20-49F1-A234-05D44EC9DB0D}"/>
+    <hyperlink ref="E249" r:id="rId58" xr:uid="{4FFB3DC6-90C0-4937-960B-C75DA6639114}"/>
+    <hyperlink ref="E45" r:id="rId59" xr:uid="{3F6E067D-26BA-4F64-A726-FDABEDA5B1BD}"/>
+    <hyperlink ref="E88" r:id="rId60" xr:uid="{8060FF46-EC1A-4F2A-83FB-A45EEF9E982C}"/>
+    <hyperlink ref="E393" r:id="rId61" xr:uid="{6BEFA9FF-404E-47DB-B15A-230E080B8C55}"/>
+    <hyperlink ref="E279" r:id="rId62" xr:uid="{7759AB0D-E0DF-41FB-9BE6-4F8F487AF413}"/>
+    <hyperlink ref="E44" r:id="rId63" xr:uid="{42DFD2E9-D0C3-40C0-B49E-E3FE919E33D6}"/>
+    <hyperlink ref="E73" r:id="rId64" xr:uid="{5BA96A60-7AFB-4EAE-AAA4-A89792CFC853}"/>
+    <hyperlink ref="E157" r:id="rId65" xr:uid="{3751694D-425B-4542-B9F6-3B8A62C2BB8C}"/>
+    <hyperlink ref="E214" r:id="rId66" xr:uid="{47768181-F7ED-4E92-ADB2-382430E79D75}"/>
+    <hyperlink ref="E344" r:id="rId67" xr:uid="{CF601143-2A5B-4DB1-9E1D-1EC8C912FC4A}"/>
+    <hyperlink ref="E347" r:id="rId68" xr:uid="{6943CAD4-2251-47FE-840F-0E07D412AD6C}"/>
+    <hyperlink ref="E361" r:id="rId69" xr:uid="{2D65559E-0DB6-422E-94E1-3E34C95D9DD8}"/>
+    <hyperlink ref="E380" r:id="rId70" xr:uid="{FE504E58-9A81-4CA4-AB5C-CEE0FC55F394}"/>
+    <hyperlink ref="E398" r:id="rId71" xr:uid="{A4DB38E5-6897-4755-9D0F-04C2B0475FB8}"/>
+    <hyperlink ref="E319" r:id="rId72" xr:uid="{70715DCC-064A-4C81-97EB-6A3F969DCE3A}"/>
+    <hyperlink ref="E40" r:id="rId73" xr:uid="{D5A5674F-D183-47D3-A764-5ECAA20267FA}"/>
+    <hyperlink ref="E416" r:id="rId74" xr:uid="{3316A311-79F0-4766-B15D-D29864BEE50F}"/>
+    <hyperlink ref="E46" r:id="rId75" xr:uid="{1B05A2D3-8FF9-4AF4-87EF-03F3FAD90F62}"/>
+    <hyperlink ref="E196" r:id="rId76" xr:uid="{03F37757-6230-4074-8DC9-8FEB7FE00CDC}"/>
+    <hyperlink ref="E247" r:id="rId77" xr:uid="{8D316645-DAD8-44D2-BC14-991C0E09F84F}"/>
+    <hyperlink ref="E272" r:id="rId78" xr:uid="{E496E069-F321-414B-8EC3-F1667EFDCC36}"/>
+    <hyperlink ref="E323" r:id="rId79" xr:uid="{777EC6B5-2DC8-44C3-A3B4-57CF52082EB5}"/>
+    <hyperlink ref="E408" r:id="rId80" xr:uid="{4598B09A-C3E4-41BF-BEFB-9245633FF760}"/>
+    <hyperlink ref="E69" r:id="rId81" xr:uid="{B3CF9F9F-5600-48F7-90E6-3E137F357B01}"/>
+    <hyperlink ref="E369" r:id="rId82" xr:uid="{D775C2ED-38FF-45F1-B454-4924995DABF7}"/>
+    <hyperlink ref="E190" r:id="rId83" xr:uid="{5EDD44A4-2B47-4BFC-8A9B-FCB259934E20}"/>
+    <hyperlink ref="E297" r:id="rId84" xr:uid="{453EA5E8-5C0C-4238-83B8-2DE9A5DE03EE}"/>
+    <hyperlink ref="E266" r:id="rId85" xr:uid="{0C921A59-DBC6-49E8-BC62-CEDC2EFB1401}"/>
+    <hyperlink ref="E198" r:id="rId86" xr:uid="{5FFD3CE7-D436-4848-906D-39570233B92B}"/>
+    <hyperlink ref="E274" r:id="rId87" xr:uid="{E786DCBD-7688-49A9-B80B-60161EEBAF0B}"/>
+    <hyperlink ref="E337" r:id="rId88" xr:uid="{179F022A-F47F-4A5A-A549-7353506F9AA4}"/>
+    <hyperlink ref="E351" r:id="rId89" xr:uid="{C637D64B-D0AE-4986-B051-F6211940D6F4}"/>
+    <hyperlink ref="E397" r:id="rId90" xr:uid="{08A5C9AB-8325-4199-9B1E-EBA5A4962180}"/>
+    <hyperlink ref="E223" r:id="rId91" xr:uid="{02B0CF5E-9883-4D77-953E-D913D56FA594}"/>
+    <hyperlink ref="E427" r:id="rId92" xr:uid="{80C932A7-F2A8-4304-B442-F298AA371C1B}"/>
+    <hyperlink ref="E331" r:id="rId93" xr:uid="{9FE1EF1A-9296-4C69-AAA8-B718C831074D}"/>
+    <hyperlink ref="E340" r:id="rId94" xr:uid="{E1C73139-2F78-4DE6-82B7-75970521678C}"/>
+    <hyperlink ref="E324" r:id="rId95" xr:uid="{33D77544-0761-4678-87C0-078FE9658479}"/>
+    <hyperlink ref="E262" r:id="rId96" xr:uid="{E9EC5859-E93E-43BF-AD3E-946480342ED4}"/>
+    <hyperlink ref="E224" r:id="rId97" xr:uid="{2D777488-ECF1-4EBE-A77F-1DBF9E6B173F}"/>
+    <hyperlink ref="E354" r:id="rId98" xr:uid="{9541938B-FDB1-46F5-AB24-26F4F67F0D39}"/>
+    <hyperlink ref="E59" r:id="rId99" xr:uid="{1EBF63A0-FC29-445B-B563-88BF51088471}"/>
+    <hyperlink ref="E120" r:id="rId100" xr:uid="{3968701C-81AB-4516-B46C-B905DF32D36F}"/>
+    <hyperlink ref="E425" r:id="rId101" xr:uid="{843FC739-F2A4-4921-AD5F-E5EEA3CE2FD7}"/>
+    <hyperlink ref="E275" r:id="rId102" xr:uid="{AA254FE5-785D-4E6A-92E4-3E2802BEB499}"/>
+    <hyperlink ref="E285" r:id="rId103" xr:uid="{79008646-2134-41E5-93A8-8A4B466952A2}"/>
+    <hyperlink ref="E219" r:id="rId104" xr:uid="{6D092275-046D-49E3-8F12-12AB966DEB38}"/>
+    <hyperlink ref="E111" r:id="rId105" xr:uid="{B25831BB-D123-4B39-95A1-FDEB67557416}"/>
+    <hyperlink ref="E216" r:id="rId106" xr:uid="{5AE83A78-BB1C-4025-95BA-586CBBA59441}"/>
+    <hyperlink ref="E164" r:id="rId107" xr:uid="{45404C12-907F-4185-82CA-6C6AF80B7FA9}"/>
+    <hyperlink ref="E153" r:id="rId108" xr:uid="{B3280722-1AA3-45E4-A346-1EE7A428B374}"/>
+    <hyperlink ref="E332" r:id="rId109" xr:uid="{81674543-A166-49B5-978D-EF883C388F6C}"/>
+    <hyperlink ref="E63" r:id="rId110" xr:uid="{9853D88E-9784-4C4E-AA2A-F51AE678F1F1}"/>
+    <hyperlink ref="E355" r:id="rId111" xr:uid="{670CF55D-72CA-4A9F-82C4-B00BEB9E0BDE}"/>
+    <hyperlink ref="E114" r:id="rId112" xr:uid="{0DAA4B97-A44C-47EC-B719-00C0ABE277BA}"/>
+    <hyperlink ref="E125" r:id="rId113" xr:uid="{B3B3718C-BAB3-4693-899D-B0919495BD84}"/>
+    <hyperlink ref="E43" r:id="rId114" xr:uid="{70646CB2-5CD4-4777-9EBA-26A99DB67CD4}"/>
+    <hyperlink ref="E79" r:id="rId115" xr:uid="{A3EF9DEF-3E1D-4743-8D8A-3BED0876EB68}"/>
+    <hyperlink ref="E36" r:id="rId116" xr:uid="{ED0F17B1-1E59-4127-A960-4F3942BB5A9E}"/>
+    <hyperlink ref="E57" r:id="rId117" xr:uid="{F54BEAA5-9A2C-4978-80ED-95320191BB08}"/>
+    <hyperlink ref="E85" r:id="rId118" xr:uid="{79D30D48-224F-4928-A3CC-F9EC36FE99D9}"/>
+    <hyperlink ref="E108" r:id="rId119" xr:uid="{6F128726-B75A-4C81-ADB1-D25267C0BD35}"/>
+    <hyperlink ref="E191" r:id="rId120" xr:uid="{FA09B291-0DC2-46B1-B436-CE36109052D3}"/>
+    <hyperlink ref="E217" r:id="rId121" xr:uid="{E5C4FE78-C056-49BA-9844-0D8939953449}"/>
+    <hyperlink ref="E237" r:id="rId122" xr:uid="{766B01B1-1022-42A5-8391-F184430403F4}"/>
+    <hyperlink ref="E246" r:id="rId123" xr:uid="{39DBDBF9-ABFD-4BA2-9F75-8C4873496C5F}"/>
+    <hyperlink ref="E288" r:id="rId124" xr:uid="{A5EAD657-DD6D-4E89-AB47-CCA9F713BB40}"/>
+    <hyperlink ref="E291" r:id="rId125" xr:uid="{9C2F2BD4-0B9F-40F6-A075-AAE2A5ECB6C6}"/>
+    <hyperlink ref="E295" r:id="rId126" xr:uid="{E2C74639-D4C4-413C-9F10-2D38B08AA340}"/>
+    <hyperlink ref="E230" r:id="rId127" xr:uid="{57020780-E578-4919-A9BA-0F6ED32BFA30}"/>
+    <hyperlink ref="E91" r:id="rId128" xr:uid="{8C43574C-C2E5-4480-90AF-65E151947A22}"/>
+    <hyperlink ref="E290" r:id="rId129" xr:uid="{71438AD0-F9B3-481B-9DEB-D272D2AD99A3}"/>
+    <hyperlink ref="E438" r:id="rId130" xr:uid="{8E0FD188-3AD8-4CF7-8D01-84EFA7C083FD}"/>
+    <hyperlink ref="E42" r:id="rId131" xr:uid="{16A6F529-D8E7-40A8-A744-B38C44E9DF6D}"/>
+    <hyperlink ref="E23" r:id="rId132" xr:uid="{A069D161-62D4-4F08-A09D-D2ABC4077E3A}"/>
+    <hyperlink ref="E368" r:id="rId133" xr:uid="{5008E754-B659-4F5B-A797-061E3348166A}"/>
+    <hyperlink ref="E72" r:id="rId134" xr:uid="{6AC6EA46-2201-4FC7-8CBE-553F8191553B}"/>
+    <hyperlink ref="E70" r:id="rId135" xr:uid="{3C34CBF6-CB1A-42C4-992A-31D37DFCB313}"/>
+    <hyperlink ref="E77" r:id="rId136" xr:uid="{F6CC3721-4E06-484E-8FD3-501ABA312540}"/>
+    <hyperlink ref="E86" r:id="rId137" xr:uid="{3B6F225A-1BFC-472A-9E88-5415790580CE}"/>
+    <hyperlink ref="E99" r:id="rId138" xr:uid="{C8E542E5-07EE-4EC5-A6BA-B954047E03E7}"/>
+    <hyperlink ref="E122" r:id="rId139" xr:uid="{971C57A6-3B83-4E46-98E2-31B88C8363CC}"/>
+    <hyperlink ref="E168" r:id="rId140" xr:uid="{5CFBAAB0-4C8E-4883-A3FD-BE744AE1D653}"/>
+    <hyperlink ref="E172" r:id="rId141" xr:uid="{9E8DD44B-29D0-4D57-945E-F866DF185324}"/>
+    <hyperlink ref="E206" r:id="rId142" xr:uid="{06DE7A5E-C858-4F32-B2FA-AA995DF85734}"/>
+    <hyperlink ref="E208" r:id="rId143" xr:uid="{A2E09D22-C93D-428A-8B59-1EA633908686}"/>
+    <hyperlink ref="E215" r:id="rId144" xr:uid="{9ED22D3A-2E07-4224-AB5F-4BEE1AB9FB02}"/>
+    <hyperlink ref="E226" r:id="rId145" xr:uid="{7990857C-0C09-43A7-BEE6-501969B79113}"/>
+    <hyperlink ref="E250" r:id="rId146" xr:uid="{AC87C183-2587-4B08-AE95-A9A99021EC67}"/>
+    <hyperlink ref="E261" r:id="rId147" xr:uid="{8408B4C0-1765-4232-AEA3-F1A1DA708D4C}"/>
+    <hyperlink ref="E267" r:id="rId148" xr:uid="{5EB8E4C1-C250-46B7-99D9-7B5DB987AA65}"/>
+    <hyperlink ref="E277" r:id="rId149" xr:uid="{D3B55CBF-15E4-4411-AAF3-13303CB758A7}"/>
+    <hyperlink ref="E294" r:id="rId150" xr:uid="{D38B2B22-3831-4F3E-ABB0-24D05EF0E4D7}"/>
+    <hyperlink ref="E300" r:id="rId151" xr:uid="{4EFBA059-CE03-47A9-AEAD-9929DBABD81D}"/>
+    <hyperlink ref="E302" r:id="rId152" xr:uid="{81C790F1-9A23-4C69-B971-A40751FF750E}"/>
+    <hyperlink ref="E303" r:id="rId153" xr:uid="{82C9CCD4-4B9B-43FC-8D40-C4FB7911AFE4}"/>
+    <hyperlink ref="E305" r:id="rId154" xr:uid="{DA560393-2B68-4542-9706-13D6F9285031}"/>
+    <hyperlink ref="E308" r:id="rId155" xr:uid="{97262800-5CA1-4944-96B4-24C6F96E3F6A}"/>
+    <hyperlink ref="E309" r:id="rId156" xr:uid="{C9430012-1839-4A53-83FD-FB4C678D5CBB}"/>
+    <hyperlink ref="E325" r:id="rId157" xr:uid="{685B4C1F-D742-4050-B346-7A081D5CFBE8}"/>
+    <hyperlink ref="E338" r:id="rId158" xr:uid="{F56A73EC-0AE2-408A-A47D-0856CE4C6CD4}"/>
+    <hyperlink ref="E333" r:id="rId159" xr:uid="{AEE5D210-6B27-4793-9E06-97D9D24C6745}"/>
+    <hyperlink ref="E341" r:id="rId160" xr:uid="{DA072B28-F86B-48A6-8C13-D38FF038258A}"/>
+    <hyperlink ref="E342" r:id="rId161" xr:uid="{F71A0105-F02F-4765-9D12-C0B556849CD4}"/>
+    <hyperlink ref="E343" r:id="rId162" xr:uid="{91827A7E-74D7-4A46-B914-A87125350947}"/>
+    <hyperlink ref="E348" r:id="rId163" xr:uid="{FDE82691-1AE1-4DE5-9DDA-9C97A335ED00}"/>
+    <hyperlink ref="E350" r:id="rId164" xr:uid="{27CA85A0-13AC-4727-BEC3-2AA3C66A746D}"/>
+    <hyperlink ref="E353" r:id="rId165" xr:uid="{9CEE95FC-3481-43CB-BC3A-3202EE7D6D9D}"/>
+    <hyperlink ref="E367" r:id="rId166" xr:uid="{5B8A0FF4-506E-443C-92D2-E0A1C1BC9B64}"/>
+    <hyperlink ref="E370" r:id="rId167" xr:uid="{13CC6401-061B-44B8-B8B4-CFC97519B7D7}"/>
+    <hyperlink ref="E375" r:id="rId168" xr:uid="{A3B60450-2990-41BF-8A7F-5D6CD780714B}"/>
+    <hyperlink ref="E378" r:id="rId169" xr:uid="{D3AADB70-E694-40FE-8C8A-2C37E48FC8B7}"/>
+    <hyperlink ref="E381" r:id="rId170" xr:uid="{5D2CEB75-BC3D-4A05-A2DA-F86A0CAF579F}"/>
+    <hyperlink ref="E382" r:id="rId171" xr:uid="{866951F3-B6C8-4B33-9676-28786290A0E8}"/>
+    <hyperlink ref="E388" r:id="rId172" xr:uid="{918A18D1-9C6E-48F7-BFBC-595ACBB9145B}"/>
+    <hyperlink ref="E401" r:id="rId173" xr:uid="{C8F89A66-6E31-40B5-A08B-0C5584C9EB2E}"/>
+    <hyperlink ref="E402" r:id="rId174" xr:uid="{FB693246-7971-4F0C-97EE-3BACEE656593}"/>
+    <hyperlink ref="E404" r:id="rId175" xr:uid="{7A1AC18F-6FDC-4A8B-847D-B784CBAB802A}"/>
+    <hyperlink ref="E417" r:id="rId176" xr:uid="{772A2541-5D8C-4EBB-A664-DAE516F58394}"/>
+    <hyperlink ref="E418" r:id="rId177" xr:uid="{89E25E56-8341-46D4-8060-C8057B47C95A}"/>
+    <hyperlink ref="E419" r:id="rId178" xr:uid="{00EFB19A-CD66-4AA8-99B1-B211FFD68F04}"/>
+    <hyperlink ref="E422" r:id="rId179" xr:uid="{7A59C3C5-B7E8-4AE1-9E20-7CF5D0F201EA}"/>
+    <hyperlink ref="E423" r:id="rId180" xr:uid="{4A2C8294-943D-4D42-B8F1-519F1A5A2A21}"/>
+    <hyperlink ref="E441" r:id="rId181" xr:uid="{5D5004A4-F9CE-419E-A605-8987F003E844}"/>
+    <hyperlink ref="E436" r:id="rId182" xr:uid="{A586AF6D-1125-427B-A643-637A6F90650B}"/>
+    <hyperlink ref="E181" r:id="rId183" xr:uid="{978500EC-2FD0-4AE3-9F1D-22BC543A76AB}"/>
+    <hyperlink ref="E379" r:id="rId184" xr:uid="{D067B1EB-CE52-4ED1-A122-E9EFDE897B46}"/>
+    <hyperlink ref="E155" r:id="rId185" xr:uid="{AA8CAB95-F90B-4A99-8B42-D9344C01C27B}"/>
+    <hyperlink ref="E107" r:id="rId186" xr:uid="{C4E7D319-BD39-4E80-9C9D-C7D8FD5B9B8C}"/>
+    <hyperlink ref="E384" r:id="rId187" xr:uid="{64996EDF-7DC6-4FE5-A6A5-B3ABDF627281}"/>
+    <hyperlink ref="E30" r:id="rId188" xr:uid="{C713CF73-1D1D-40F2-A52D-5F897F556046}"/>
+    <hyperlink ref="E218" r:id="rId189" xr:uid="{1D308C12-D81A-4ADD-A8F4-E29FC0FBD362}"/>
+    <hyperlink ref="E146" r:id="rId190" xr:uid="{1606AA73-D6DA-4C14-8631-2D45083AE913}"/>
+    <hyperlink ref="E434" r:id="rId191" xr:uid="{2058DBCE-F0F7-4304-87C4-736211DC2782}"/>
+    <hyperlink ref="E41" r:id="rId192" xr:uid="{96F3D4E3-A9DA-45A6-AAC8-A04E32D7BA2E}"/>
+    <hyperlink ref="E268" r:id="rId193" xr:uid="{AE01BC80-035A-457C-8D0A-81E011312E19}"/>
+    <hyperlink ref="E426" r:id="rId194" xr:uid="{66FE0B56-A328-4EF8-BDBA-449BCC89C37A}"/>
+    <hyperlink ref="E383" r:id="rId195" xr:uid="{C7DA347D-645F-438C-B1E2-3AF2308D8AE6}"/>
+    <hyperlink ref="A160" r:id="rId196" xr:uid="{16B0B5F3-3A3D-4C8C-9802-63CE26615731}"/>
+    <hyperlink ref="D160" r:id="rId197" xr:uid="{B1176238-5768-4357-A5DA-3E51FF671E9D}"/>
+    <hyperlink ref="E160" r:id="rId198" xr:uid="{1DFF37E6-3123-4DE1-8642-7EB6A4B0DC3C}"/>
+    <hyperlink ref="D377" r:id="rId199" xr:uid="{12EFF38F-A4EB-40A9-B60B-EBC0BDF39987}"/>
+    <hyperlink ref="E377" r:id="rId200" xr:uid="{430752EA-0700-4CC2-978B-6E069DD6BBBB}"/>
+    <hyperlink ref="E132" r:id="rId201" xr:uid="{FBAC58C9-5806-4A5B-9306-E284EE5E8C95}"/>
+    <hyperlink ref="E442" r:id="rId202" xr:uid="{D10DA10D-1225-4AD9-8097-90F4AD1B5C4E}"/>
+    <hyperlink ref="A364" r:id="rId203" xr:uid="{F89B029B-22E9-4B51-9295-FB8778ABC720}"/>
+    <hyperlink ref="E364" r:id="rId204" xr:uid="{8FAF7576-EB7C-406F-AECC-469E66F4612F}"/>
+    <hyperlink ref="D364" r:id="rId205" display="Variuos ( for full list see Annex XV)" xr:uid="{8C67F225-E34E-4509-8BD3-C957DA142449}"/>
+    <hyperlink ref="E169" r:id="rId206" xr:uid="{BBEE7132-B8DF-4A47-8220-3D45AC2F2E65}"/>
+    <hyperlink ref="E82" r:id="rId207" xr:uid="{8255BE98-EAA8-425A-8043-7F35062939C7}"/>
+    <hyperlink ref="E51" r:id="rId208" xr:uid="{89C667F2-5255-4A7E-B08E-127387854BE8}"/>
+    <hyperlink ref="E80" r:id="rId209" xr:uid="{D38BD8DB-65E0-46AE-96EE-25CDAA0E4928}"/>
+    <hyperlink ref="E116" r:id="rId210" xr:uid="{EA207DF5-E2B9-4336-BCC0-F9FFF823C8E9}"/>
+    <hyperlink ref="E115" r:id="rId211" xr:uid="{06183348-9136-4854-BFA9-C720014E8B2A}"/>
+    <hyperlink ref="E184" r:id="rId212" xr:uid="{9E02D695-F3FC-46E7-B6F2-4DEB0C6A5CC6}"/>
+    <hyperlink ref="E207" r:id="rId213" xr:uid="{3CA16B68-834D-4FAE-8FAF-AF8CFB95CDD7}"/>
+    <hyperlink ref="E259" r:id="rId214" xr:uid="{215494BA-6F41-4752-80A9-C798198C82E1}"/>
+    <hyperlink ref="E260" r:id="rId215" xr:uid="{B644088E-ED86-4DF3-BB7A-55CEF1EB7432}"/>
+    <hyperlink ref="E292" r:id="rId216" xr:uid="{CF7CD46E-10B9-4CE2-A6F3-F37C4CD0E2BE}"/>
+    <hyperlink ref="E293" r:id="rId217" xr:uid="{7D0F3A44-CCDD-44E0-B116-1B0196BD179F}"/>
+    <hyperlink ref="E313" r:id="rId218" xr:uid="{A9FA15C6-6065-4DA5-98B4-2BF324465A66}"/>
+    <hyperlink ref="E315" r:id="rId219" xr:uid="{D6368690-369C-4731-8A70-C8A45094BC28}"/>
+    <hyperlink ref="E320" r:id="rId220" xr:uid="{5845F2B3-5F0A-4619-978A-1080B1AC5B97}"/>
+    <hyperlink ref="E329" r:id="rId221" xr:uid="{09589AB9-F6F4-41BD-A363-4154AC0041BA}"/>
+    <hyperlink ref="E322" r:id="rId222" xr:uid="{9AFAB7E7-FEC7-4FDA-AE88-32DB1204FA96}"/>
+    <hyperlink ref="E374" r:id="rId223" xr:uid="{7E8DCB67-05E2-4899-9E55-9BC6A8A68B1D}"/>
+    <hyperlink ref="E395" r:id="rId224" xr:uid="{E8502A5D-AF7A-45E8-AB99-57B6E005DC0E}"/>
+    <hyperlink ref="E396" r:id="rId225" xr:uid="{811F7312-DE56-4034-B511-E5B89E003993}"/>
+    <hyperlink ref="E413" r:id="rId226" xr:uid="{BB4348CC-BDDB-4FEB-B667-6F59FD53E25C}"/>
+    <hyperlink ref="E251" r:id="rId227" xr:uid="{F2CF94AF-D31E-4E4B-92EE-EFAC34A59F6A}"/>
+    <hyperlink ref="E34" r:id="rId228" xr:uid="{4D52F6EA-4251-4D46-8F90-DB7FEABEBF32}"/>
+    <hyperlink ref="E137" r:id="rId229" xr:uid="{F1967EBE-4956-4CE1-921A-7C2CE898E129}"/>
+    <hyperlink ref="E138" r:id="rId230" xr:uid="{14A5C577-EE84-49FA-BDAB-5E2AC81FD80C}"/>
+    <hyperlink ref="E141" r:id="rId231" xr:uid="{C1C3A0A8-CD99-4F02-B66F-9C274ED62081}"/>
+    <hyperlink ref="E177" r:id="rId232" xr:uid="{F30E0F11-B6B5-4E0B-8799-D2CC5AF67F53}"/>
+    <hyperlink ref="E359" r:id="rId233" xr:uid="{B6D64C64-7536-4078-98B2-4CFB03EF3BC4}"/>
+    <hyperlink ref="E362" r:id="rId234" xr:uid="{43675847-4BB6-4485-B541-285C7F4BCE47}"/>
+    <hyperlink ref="E410" r:id="rId235" xr:uid="{04519C9B-6222-4FA4-A969-C29037926D56}"/>
+    <hyperlink ref="E229" r:id="rId236" xr:uid="{CCD23EDD-63D1-4343-97BB-5C6D648826D9}"/>
+    <hyperlink ref="E222" r:id="rId237" xr:uid="{FD044B1C-2CB3-4D26-B5D0-695DE7E1421D}"/>
+    <hyperlink ref="E183" r:id="rId238" location="product-info" xr:uid="{3C76664C-84B6-47AA-BD36-B0BFD261C2D4}"/>
+    <hyperlink ref="E54" r:id="rId239" xr:uid="{A8313E85-39F4-480E-AEE9-54ED08C705D5}"/>
+    <hyperlink ref="E27" r:id="rId240" xr:uid="{2C84AE4E-4BF5-4DD6-A539-B050995EEF9D}"/>
+    <hyperlink ref="E283" r:id="rId241" xr:uid="{8784928F-B336-475B-A743-C7F6141E8754}"/>
+    <hyperlink ref="E56" r:id="rId242" xr:uid="{912C6FE9-9B70-4C12-A8FB-B94E086253B2}"/>
+    <hyperlink ref="E400" r:id="rId243" xr:uid="{58057E67-AF13-42C9-87C9-1CB03F865730}"/>
+    <hyperlink ref="E365" r:id="rId244" xr:uid="{2EF2E03F-F06F-438A-94DC-229A3F34A513}"/>
+    <hyperlink ref="E221" r:id="rId245" xr:uid="{69DBB9C7-F168-4E83-98C1-4A5FB8505AA4}"/>
+    <hyperlink ref="E193" r:id="rId246" xr:uid="{5BC5381C-3A52-4C1F-83E8-1210F68542D3}"/>
+    <hyperlink ref="E173" r:id="rId247" xr:uid="{C94754D1-8412-48A8-A379-BA29F6E65E90}"/>
+    <hyperlink ref="E39" r:id="rId248" xr:uid="{0B8B2EDA-F5D0-4B38-8C9D-20F0B212DD93}"/>
+    <hyperlink ref="E166" r:id="rId249" xr:uid="{9F2CB129-3F2A-4258-8316-2EDB12C9B1FE}"/>
+    <hyperlink ref="E244" r:id="rId250" xr:uid="{0A4D8CB0-1019-4990-8465-0BDCE0C60B9B}"/>
+    <hyperlink ref="E424" r:id="rId251" xr:uid="{47D7D031-4FB3-405C-B502-7E8497E21DD2}"/>
+    <hyperlink ref="E326" r:id="rId252" xr:uid="{8563A0DC-DABB-4437-B3D4-265E892FB453}"/>
+    <hyperlink ref="E321" r:id="rId253" xr:uid="{BC2F99F4-1597-4988-8268-A882660CDFDC}"/>
+    <hyperlink ref="E156" r:id="rId254" xr:uid="{370B263C-EB48-44E5-8F58-CB8A8BB4A69B}"/>
+    <hyperlink ref="E358" r:id="rId255" xr:uid="{363654F3-6EAD-4D19-A513-EE72ABB6B221}"/>
+    <hyperlink ref="E29" r:id="rId256" xr:uid="{8C9D4F1F-847E-4555-A7D1-D589B208018E}"/>
+    <hyperlink ref="E31" r:id="rId257" xr:uid="{64BC5F78-60B6-4624-86AA-C288CDD1FBBF}"/>
+    <hyperlink ref="E32" r:id="rId258" xr:uid="{9DDE497B-AF83-4112-A7FF-0A042EBA1EE8}"/>
+    <hyperlink ref="E37" r:id="rId259" xr:uid="{D2D2A3E2-5667-4EBD-BF60-77521ACC9A10}"/>
+    <hyperlink ref="E49" r:id="rId260" xr:uid="{2C65FB9D-6626-49BB-9B2B-62DA83B2867C}"/>
+    <hyperlink ref="E53" r:id="rId261" xr:uid="{15F8FFDD-F900-4A50-8F9F-38892258CCFF}"/>
+    <hyperlink ref="E55" r:id="rId262" xr:uid="{8DE87E2E-858B-42D2-B0CB-04A1DFC51849}"/>
+    <hyperlink ref="E60" r:id="rId263" xr:uid="{C5054DFD-DFDD-4A0D-8DFC-0B02E0DD4311}"/>
+    <hyperlink ref="E81" r:id="rId264" xr:uid="{4E0CF3E8-4266-41AD-99B5-E0529D781FE9}"/>
+    <hyperlink ref="E112" r:id="rId265" xr:uid="{60CD0601-838F-48AA-927F-B0202E63CDF9}"/>
+    <hyperlink ref="E134" r:id="rId266" xr:uid="{BA6E8C65-15C3-447C-9224-F4E4599D35DA}"/>
+    <hyperlink ref="E144" r:id="rId267" xr:uid="{405A0E4C-7446-40FB-8B46-AD6CDE1AC908}"/>
+    <hyperlink ref="E149" r:id="rId268" xr:uid="{EEABDEB6-F846-4001-B29A-90C9DD467216}"/>
+    <hyperlink ref="E159" r:id="rId269" xr:uid="{1F4EF612-FA74-47C2-8849-4B7E4F22D0CE}"/>
+    <hyperlink ref="E175" r:id="rId270" xr:uid="{05FA91E1-61F0-404B-903B-886917449925}"/>
+    <hyperlink ref="E192" r:id="rId271" xr:uid="{13802C0A-6ED5-482A-8E5F-7745262E6F71}"/>
+    <hyperlink ref="E201" r:id="rId272" xr:uid="{0B45975B-788F-415C-B080-E7EA3CF24BEB}"/>
+    <hyperlink ref="E203" r:id="rId273" xr:uid="{A86CA126-68F4-4191-8179-5D1083D03998}"/>
+    <hyperlink ref="E210" r:id="rId274" xr:uid="{0DDF4475-6FC1-479E-9475-33096FAC9866}"/>
+    <hyperlink ref="E238" r:id="rId275" xr:uid="{EE123660-E434-4B95-BD24-B4D4E8F46B85}"/>
+    <hyperlink ref="E252" r:id="rId276" xr:uid="{D1237774-B15A-43FE-8F76-971D74ED070E}"/>
+    <hyperlink ref="E263" r:id="rId277" xr:uid="{DABEDA02-6BB0-476F-9FAC-97059687C67C}"/>
+    <hyperlink ref="E264" r:id="rId278" xr:uid="{5E2E93A1-D616-4FBD-B39D-B9E710367281}"/>
+    <hyperlink ref="E269" r:id="rId279" xr:uid="{C527385D-32B6-4D4B-B396-966E1E250F63}"/>
+    <hyperlink ref="E273" r:id="rId280" xr:uid="{14757646-92E8-49BC-9AD6-8FEDE65CC3C1}"/>
+    <hyperlink ref="E328" r:id="rId281" xr:uid="{263D00C5-ACA7-4658-8B46-C2BF3CC9CDAE}"/>
+    <hyperlink ref="E336" r:id="rId282" xr:uid="{94DE5BB0-3C8D-43BB-A725-64359D5A2A84}"/>
+    <hyperlink ref="E345" r:id="rId283" xr:uid="{3E853092-6D98-47F1-B1C1-3112F1D7560D}"/>
+    <hyperlink ref="E389" r:id="rId284" xr:uid="{58ADD61B-09ED-4B77-BFE7-C1BFEE88E6F4}"/>
+    <hyperlink ref="E409" r:id="rId285" xr:uid="{A58E1AF2-AB48-4194-A97F-F4744F5DC6F3}"/>
+    <hyperlink ref="E412" r:id="rId286" xr:uid="{6EC031BB-FCFA-4758-B5A2-18C8816D4D7A}"/>
+    <hyperlink ref="E430" r:id="rId287" xr:uid="{E8D477E1-3123-4D47-8A06-0ED959596946}"/>
+    <hyperlink ref="E228" r:id="rId288" xr:uid="{99DF8375-1E28-49F3-B4B0-2C9CB98243A4}"/>
+    <hyperlink ref="E435" r:id="rId289" xr:uid="{72647A53-8219-42EF-A93D-372105DDC950}"/>
+    <hyperlink ref="E373" r:id="rId290" xr:uid="{F1D612FF-7921-4BAA-A49D-784A7A368AAF}"/>
+    <hyperlink ref="E372" r:id="rId291" xr:uid="{BBF971C7-2FD1-4812-BF49-D19E54642B00}"/>
+    <hyperlink ref="E317" r:id="rId292" xr:uid="{409400CD-5811-4C5F-81B7-2A3E0A955F1A}"/>
+    <hyperlink ref="E28" r:id="rId293" xr:uid="{2B49B182-DFA9-4550-86B9-AA24D52B1C53}"/>
+    <hyperlink ref="E35" r:id="rId294" xr:uid="{759FF02C-5FDA-4550-AB4E-95E7055E120C}"/>
+    <hyperlink ref="E371" r:id="rId295" xr:uid="{48B9A4E2-829B-48B3-933F-278F4C9A724A}"/>
+    <hyperlink ref="E148" r:id="rId296" xr:uid="{C109E24F-1249-4D07-AA89-681B8588DB36}"/>
+    <hyperlink ref="E48" r:id="rId297" xr:uid="{62A36A48-A3CB-41DD-A6C6-DEB07E16E0B5}"/>
+    <hyperlink ref="E61" r:id="rId298" xr:uid="{54DAFC6B-86C9-4C77-9635-C25B4532E8BF}"/>
+    <hyperlink ref="E62" r:id="rId299" xr:uid="{337F492D-466E-41DA-B281-69CBCEA87363}"/>
+    <hyperlink ref="E64" r:id="rId300" xr:uid="{23AD85B7-2793-43F7-B688-3CDDE6FE75DE}"/>
+    <hyperlink ref="E67" r:id="rId301" xr:uid="{60E37800-8B7E-4F6E-A910-8269429EB5D3}"/>
+    <hyperlink ref="E71" r:id="rId302" xr:uid="{508560BC-ADE1-4D76-B7CB-9963879DC6A4}"/>
+    <hyperlink ref="E78" r:id="rId303" xr:uid="{1241F7F4-F2D8-4945-A07A-6B51965F73D3}"/>
+    <hyperlink ref="E101" r:id="rId304" xr:uid="{84618574-B64D-494A-B41E-5B66879870D7}"/>
+    <hyperlink ref="E102" r:id="rId305" xr:uid="{DF283998-C8FC-47C2-BA27-4AAD71E522C3}"/>
+    <hyperlink ref="E103" r:id="rId306" xr:uid="{2FF301F0-C448-440B-960B-9E09AC860FB7}"/>
+    <hyperlink ref="E93" r:id="rId307" xr:uid="{9C65D2BE-AEA8-47B9-92AA-EF55722EEF8A}"/>
+    <hyperlink ref="E94" r:id="rId308" xr:uid="{D155A7F7-8687-477B-BBC0-7E26C6173706}"/>
+    <hyperlink ref="E95" r:id="rId309" xr:uid="{7031124D-90C4-4889-AFBC-22CFA7E195A9}"/>
+    <hyperlink ref="E105" r:id="rId310" xr:uid="{5440D226-DA2D-4B79-B73E-258597AC4A40}"/>
+    <hyperlink ref="E106" r:id="rId311" xr:uid="{9260CDC5-4455-450C-9DF6-D49D894F2C44}"/>
+    <hyperlink ref="E109" r:id="rId312" xr:uid="{7CED20B0-569E-43FA-A509-0C4B7D885287}"/>
+    <hyperlink ref="E110" r:id="rId313" xr:uid="{5483BE62-0D97-4880-BB2A-4D061FB1555B}"/>
+    <hyperlink ref="E123" r:id="rId314" xr:uid="{5C463115-AB3B-428F-BB68-3BAFEF4847DE}"/>
+    <hyperlink ref="E129" r:id="rId315" xr:uid="{B9147701-6EAC-4BC0-B6AB-AD3A5DA01556}"/>
+    <hyperlink ref="E135" r:id="rId316" xr:uid="{7FF04D59-2316-4610-ACCE-7D9BE8AD03DA}"/>
+    <hyperlink ref="E136" r:id="rId317" xr:uid="{A54B8328-1C19-47B2-9800-DF1216E80B19}"/>
+    <hyperlink ref="E165" r:id="rId318" xr:uid="{CF4BA8E7-6307-4E54-8362-AC684763A141}"/>
+    <hyperlink ref="E174" r:id="rId319" xr:uid="{897F7EE1-BC73-45B2-A46F-5245CA96D738}"/>
+    <hyperlink ref="E178" r:id="rId320" xr:uid="{CE918AA4-FCF5-450A-8433-4C73683264F5}"/>
+    <hyperlink ref="E185" r:id="rId321" xr:uid="{23600D09-4FF6-487C-824E-5AF9A0B05FD1}"/>
+    <hyperlink ref="E186" r:id="rId322" xr:uid="{A2F1D65C-FE34-4AC5-9ACC-93845B12A550}"/>
+    <hyperlink ref="E199" r:id="rId323" xr:uid="{841CE0AF-B4BA-4EBB-B107-DB62CB0F39EE}"/>
+    <hyperlink ref="E212" r:id="rId324" xr:uid="{E4199AE6-992B-4D05-8B32-CAD3A3B535CE}"/>
+    <hyperlink ref="E231" r:id="rId325" xr:uid="{AA90672E-9340-47FE-88A7-E5B3659818F9}"/>
+    <hyperlink ref="E240" r:id="rId326" xr:uid="{47454E39-A2E7-4CE0-B3CE-41D263B83BE9}"/>
+    <hyperlink ref="E253" r:id="rId327" xr:uid="{587C4F98-EEED-4A10-9B40-D75565F635B2}"/>
+    <hyperlink ref="E270" r:id="rId328" xr:uid="{9AE3A4CF-947C-4DD4-B902-C45599D80B13}"/>
+    <hyperlink ref="E278" r:id="rId329" xr:uid="{ADB6D97D-A5F0-41B5-AB6C-985A01594A8B}"/>
+    <hyperlink ref="E311" r:id="rId330" xr:uid="{2C3F992C-8DE0-4C89-9990-D8471526821C}"/>
+    <hyperlink ref="E316" r:id="rId331" xr:uid="{5704E5B9-DDE6-424C-8328-19CF740DCEB6}"/>
+    <hyperlink ref="E327" r:id="rId332" xr:uid="{3E8FF3BB-A6CC-4E9D-988C-6572B7E98E4C}"/>
+    <hyperlink ref="E352" r:id="rId333" xr:uid="{3A3674FE-8241-4CD3-8AF8-1B8435A7FB27}"/>
+    <hyperlink ref="E363" r:id="rId334" xr:uid="{35E8169B-53C0-4EC3-9B44-69DCB83AD724}"/>
+    <hyperlink ref="E385" r:id="rId335" xr:uid="{C3400C8A-162A-4EC9-ADC4-792572F8D5BD}"/>
+    <hyperlink ref="E386" r:id="rId336" xr:uid="{E8DD360D-92C0-4377-92F3-8DFBC4448A18}"/>
+    <hyperlink ref="E392" r:id="rId337" xr:uid="{FBF1DA18-7E82-4919-9EDB-92CAFB03F1CC}"/>
+    <hyperlink ref="E399" r:id="rId338" xr:uid="{2CD6F9D7-7A9C-492C-A49B-556666B950B4}"/>
+    <hyperlink ref="E403" r:id="rId339" xr:uid="{EA7DC95A-8267-4278-AEDF-8697285A300B}"/>
+    <hyperlink ref="E415" r:id="rId340" xr:uid="{E38A14B4-EDBE-4E3A-8F57-8912AD74C834}"/>
+    <hyperlink ref="E421" r:id="rId341" xr:uid="{BA3F7F52-3648-492E-B675-A7A61156A59D}"/>
+    <hyperlink ref="E428" r:id="rId342" xr:uid="{1C1860C7-5210-4F2F-9B7E-A06DDFD1DD25}"/>
+    <hyperlink ref="E431" r:id="rId343" xr:uid="{F6F88A0B-3177-4730-A799-59B79666D436}"/>
+    <hyperlink ref="E439" r:id="rId344" xr:uid="{F8A81810-C0E8-4EE6-9B9A-843F962B7B6E}"/>
+    <hyperlink ref="E407" r:id="rId345" xr:uid="{28EDE126-69C7-4B69-BD39-03F150CD6D4C}"/>
+    <hyperlink ref="E289" r:id="rId346" xr:uid="{2E4BC746-76F2-4452-8E17-86C9EF633DFD}"/>
+    <hyperlink ref="E38" r:id="rId347" xr:uid="{94BEFC3F-306D-46C8-ADF4-6DF623154629}"/>
+    <hyperlink ref="E50" r:id="rId348" xr:uid="{E50DECB5-9B8A-4585-AED9-B9CC353B7FE5}"/>
+    <hyperlink ref="E97" r:id="rId349" xr:uid="{DF259323-1519-490E-821D-F84C1879E159}"/>
+    <hyperlink ref="E100" r:id="rId350" xr:uid="{7AF575CC-8EE9-4E1F-9E1F-AC894D497B92}"/>
+    <hyperlink ref="E133" r:id="rId351" xr:uid="{ECB493AE-F5D7-4C1F-BC33-5AAABB5CAE95}"/>
+    <hyperlink ref="E151" r:id="rId352" xr:uid="{2505A641-7398-48DE-8302-0EC86C4C9DDA}"/>
+    <hyperlink ref="E162" r:id="rId353" xr:uid="{DEE34DF7-3303-4279-BF2E-42C78D2EE350}"/>
+    <hyperlink ref="E171" r:id="rId354" xr:uid="{E2AA7AB6-801A-4A25-B656-63DFFC14E8C2}"/>
+    <hyperlink ref="E195" r:id="rId355" xr:uid="{9E899A5E-B3FE-4613-84E2-BEF712126B0E}"/>
+    <hyperlink ref="E205" r:id="rId356" xr:uid="{AADA4325-90D9-4AE9-BFEC-106C69808419}"/>
+    <hyperlink ref="E227" r:id="rId357" xr:uid="{C9DB5A80-42CE-43C7-8881-90CC1884C740}"/>
+    <hyperlink ref="E236" r:id="rId358" xr:uid="{E9380844-0405-4C1A-9EE7-8974B6ED4269}"/>
+    <hyperlink ref="E241" r:id="rId359" xr:uid="{BEF53F03-CD11-4653-A188-827500FB7FE3}"/>
+    <hyperlink ref="E24" r:id="rId360" xr:uid="{DA82383B-6258-4223-8BCF-C2F043F937F7}"/>
+    <hyperlink ref="E271" r:id="rId361" xr:uid="{D67E571F-5CA4-4C56-BD52-A1904D2905DA}"/>
+    <hyperlink ref="E287" r:id="rId362" xr:uid="{7316F0DD-D84B-4452-B972-38292ABBFAD2}"/>
+    <hyperlink ref="E301" r:id="rId363" xr:uid="{DFE1CF9C-EB2C-43F8-A9BB-81A9D18AE85B}"/>
+    <hyperlink ref="E349" r:id="rId364" xr:uid="{39D8DFC7-F96A-4F7A-B317-E4A4F5ECAE39}"/>
+    <hyperlink ref="E376" r:id="rId365" xr:uid="{58BB20E9-C8DD-4519-9601-74277DA641E7}"/>
+    <hyperlink ref="E405" r:id="rId366" xr:uid="{81DF01E9-29D6-45B1-987D-A26F913F2AB6}"/>
+    <hyperlink ref="E411" r:id="rId367" xr:uid="{717BD7E6-0141-4847-946C-ACE38E462579}"/>
+    <hyperlink ref="E414" r:id="rId368" xr:uid="{8D143CDB-68E3-4C93-B74C-20B90B68BE6D}"/>
+    <hyperlink ref="E440" r:id="rId369" xr:uid="{359C105D-29A6-47F2-BC0A-CD6FA2D49AFC}"/>
+    <hyperlink ref="E104" r:id="rId370" xr:uid="{80B72F58-63C7-49AA-BC5C-CA5B21ECCB3D}"/>
+    <hyperlink ref="E330" r:id="rId371" xr:uid="{1619119B-3EB0-4361-894E-1915BAAF3A10}"/>
+    <hyperlink ref="E194" r:id="rId372" xr:uid="{F9F752AA-DEC5-4DA1-8E2C-5489040FFC34}"/>
+    <hyperlink ref="E143" r:id="rId373" xr:uid="{58FA3B29-EC95-484E-9B74-2BC8FAAA7A74}"/>
+    <hyperlink ref="E96" r:id="rId374" xr:uid="{9C00783F-5509-40E4-832C-3A422AFB16B1}"/>
+    <hyperlink ref="E187" r:id="rId375" xr:uid="{68F14344-0CE4-4067-8B59-B1AADD310BFE}"/>
+    <hyperlink ref="E142" r:id="rId376" xr:uid="{075EBE27-0978-4CE4-9563-C7A058C8D518}"/>
+    <hyperlink ref="E204" r:id="rId377" xr:uid="{B2A63116-CE70-4D9E-AF08-3D4C4795AFB0}"/>
+    <hyperlink ref="E232" r:id="rId378" xr:uid="{A5DFFA17-622D-4DB5-9477-EF9207995545}"/>
+    <hyperlink ref="E254" r:id="rId379" xr:uid="{1E4322DF-7B72-422A-B464-71D1A46E339F}"/>
+    <hyperlink ref="E276" r:id="rId380" xr:uid="{52571941-E960-47B4-A96D-4E5E48D225E8}"/>
+    <hyperlink ref="E257" r:id="rId381" xr:uid="{EEC848D1-5140-41D6-9A97-569D52ADF672}"/>
+    <hyperlink ref="E286" r:id="rId382" xr:uid="{55D6F107-15E0-46C0-92E0-500A441D4A15}"/>
+    <hyperlink ref="E312" r:id="rId383" xr:uid="{9AFBEE5F-4FBD-4D69-A8C1-C84F4AD4D5A8}"/>
+    <hyperlink ref="E314" r:id="rId384" xr:uid="{74BAEB1C-49A9-49AB-B400-C723E3B10542}"/>
+    <hyperlink ref="E420" r:id="rId385" xr:uid="{C0C92C0B-59AE-4480-86BF-4AD5C8A922BB}"/>
+    <hyperlink ref="E366" r:id="rId386" xr:uid="{D7CEA5D8-1466-4F58-B149-B7E160982F91}"/>
+    <hyperlink ref="E429" r:id="rId387" xr:uid="{FF34A19A-D369-4214-A55D-3B80A0FBB8C4}"/>
+    <hyperlink ref="A14" r:id="rId388" xr:uid="{C94E1871-F87F-4982-B422-D9464DE0021B}"/>
+    <hyperlink ref="A16" r:id="rId389" xr:uid="{2B7D755A-C352-4C1D-8BEC-586358150E95}"/>
+    <hyperlink ref="E432" r:id="rId390" xr:uid="{0576ACC4-1C94-4BE8-9A6D-060641758058}"/>
+    <hyperlink ref="E33" r:id="rId391" xr:uid="{BCBA8D20-776A-4158-B22D-9B5E0F99AAC0}"/>
+    <hyperlink ref="E68" r:id="rId392" xr:uid="{74F06601-C174-47D4-AC6E-1C79CBDE6E37}"/>
+    <hyperlink ref="E126" r:id="rId393" xr:uid="{492EFF89-53A3-4B3A-9B4D-D7FFE6E7916E}"/>
+    <hyperlink ref="E145" r:id="rId394" xr:uid="{CE9B44B4-48F7-45EA-860E-C1FF3CAEDD24}"/>
+    <hyperlink ref="E147" r:id="rId395" xr:uid="{FBC57DC5-2873-4653-9720-01A2E7B4316C}"/>
+    <hyperlink ref="E158" r:id="rId396" xr:uid="{D1C74721-020D-4572-B9E8-FF105603AF31}"/>
+    <hyperlink ref="E188" r:id="rId397" xr:uid="{AF61C9F0-941B-4C4E-BD53-CFB60585D15E}"/>
+    <hyperlink ref="E209" r:id="rId398" xr:uid="{7C870F1B-47C8-4EA4-86FB-D314F25EE566}"/>
+    <hyperlink ref="E233" r:id="rId399" xr:uid="{86AC15A8-6E37-412A-8601-796C8DF0C1BE}"/>
+    <hyperlink ref="E255" r:id="rId400" xr:uid="{99F3BF1E-F6B9-437B-B955-21F6B1B32119}"/>
+    <hyperlink ref="E282" r:id="rId401" xr:uid="{DB80C212-7963-4599-9C05-0C360EF9DFEA}"/>
+    <hyperlink ref="E284" r:id="rId402" xr:uid="{577CEAAC-C45C-4461-A47D-9A696C88C336}"/>
+    <hyperlink ref="E299" r:id="rId403" xr:uid="{417926B9-CF27-40C2-A1B0-C4BE6BB1138F}"/>
+    <hyperlink ref="E335" r:id="rId404" xr:uid="{C4FE47EF-3F8D-4CFF-B16B-AD58ED0897D4}"/>
+    <hyperlink ref="E356" r:id="rId405" xr:uid="{FE7F2EB9-602B-4B4C-9AFD-FD8824321195}"/>
+    <hyperlink ref="E152" r:id="rId406" xr:uid="{9ACB2BA3-400D-4FB3-9A9F-5E62E7C9A9F2}"/>
+    <hyperlink ref="E304" r:id="rId407" xr:uid="{2C15B715-AFB0-4C72-8CAF-986F060C855C}"/>
+    <hyperlink ref="E83" r:id="rId408" xr:uid="{C8314A66-878E-4D3D-9200-D2B22758A704}"/>
+    <hyperlink ref="E179" r:id="rId409" xr:uid="{4D14BA18-62EF-4F2E-96B2-9714DF1EE0B8}"/>
+    <hyperlink ref="E25" r:id="rId410" xr:uid="{E601A899-3C5B-4443-A281-D2802165120D}"/>
+    <hyperlink ref="E163" r:id="rId411" xr:uid="{CDB99942-1215-421A-93FD-FD1729BF066A}"/>
+    <hyperlink ref="E310" r:id="rId412" xr:uid="{4E2E58FC-CBD9-4256-AB59-0CE4639E6F54}"/>
+    <hyperlink ref="E74" r:id="rId413" xr:uid="{707CDE70-CE58-4E3C-B5ED-35C6323986AB}"/>
+    <hyperlink ref="E75" r:id="rId414" xr:uid="{23377243-8594-4ED2-BB41-039D913C88EE}"/>
+    <hyperlink ref="E118" r:id="rId415" xr:uid="{8DFD89C7-28D4-4D56-A368-DF7D0046D307}"/>
+    <hyperlink ref="E128" r:id="rId416" xr:uid="{76569194-F065-4F2F-8955-C5CCE5774611}"/>
+    <hyperlink ref="E124" r:id="rId417" xr:uid="{64657BB8-8AAB-4215-A931-924B4496E3C0}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" fitToHeight="0" orientation="landscape" r:id="rId415"/>
+  <pageSetup paperSize="8" fitToHeight="0" orientation="landscape" r:id="rId418"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Verdana"&amp;7&amp;K737373Classified as public by the European Medicines Agency</oddFooter>
   </headerFooter>
-  <drawing r:id="rId416"/>
+  <drawing r:id="rId419"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{39b352ef-c49b-4068-987f-9b664711be4a}" enabled="1" method="Privileged" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" contentBits="2" removed="0"/>
+  <clbl:label id="{39b352ef-c49b-4068-987f-9b664711be4a}" enabled="1" method="Privileged" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>