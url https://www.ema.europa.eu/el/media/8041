--- v0 (2026-07-20)
+++ v1 (2026-10-29)
@@ -1,132 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr saveExternalLinkValues="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\palazzi\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buckingham\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{526489CE-1ED2-4A3E-9AC0-EB739331F7FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B87789F1-1835-48E2-9C79-A84BE12AA429}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5415" yWindow="1140" windowWidth="23730" windowHeight="18690" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover page" sheetId="19" r:id="rId1"/>
     <sheet name="LE 120D phase" sheetId="13" r:id="rId2"/>
     <sheet name="LE 60D phase" sheetId="14" r:id="rId3"/>
     <sheet name="LE 30D phase with clock stop" sheetId="15" r:id="rId4"/>
     <sheet name="LE 30D phase no clock stop" sheetId="16" r:id="rId5"/>
-    <sheet name="Version" sheetId="20" r:id="rId6"/>
+    <sheet name="MAA OE to Op phase" sheetId="21" r:id="rId6"/>
+    <sheet name="Version" sheetId="20" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cover page'!#REF!</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'LE 120D phase'!$B$3:$L$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'LE 120D phase'!$B$3:$J$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'LE 30D phase no clock stop'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'LE 30D phase with clock stop'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'LE 60D phase'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover page'!$A$1:$K$21</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'LE 60D phase'!$A$1:$M$48</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'MAA OE to Op phase'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover page'!$A$1:$K$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'LE 120D phase'!$A$1:$K$46</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'LE 30D phase no clock stop'!$A$1:$H$49</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'LE 30D phase with clock stop'!$A$1:$H$45</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'LE 60D phase'!$A$1:$J$45</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'MAA OE to Op phase'!$A$1:$G$45</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'LE 120D phase'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'LE 30D phase no clock stop'!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'LE 30D phase with clock stop'!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'LE 60D phase'!$4:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'MAA OE to Op phase'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="302">
   <si>
     <t>Deadline for Submission  (*)</t>
   </si>
   <si>
     <t>Start date (^)</t>
   </si>
   <si>
     <t xml:space="preserve">Restart </t>
   </si>
   <si>
     <t>Restart</t>
   </si>
   <si>
     <t>Assessment of responses to List of Questions (LOQ)</t>
   </si>
   <si>
     <t>Assessment of responses to List of Outstanding Issues (LoOI)</t>
   </si>
   <si>
-    <t>PRAC outcome (~)</t>
-[...1 lines deleted...]
-  <si>
     <t>A1</t>
   </si>
   <si>
     <t>A2</t>
   </si>
   <si>
     <t>A3</t>
   </si>
   <si>
     <t>A4</t>
   </si>
   <si>
     <t>A5</t>
   </si>
   <si>
     <t>A6</t>
   </si>
   <si>
     <t>A7</t>
   </si>
   <si>
     <t>A8</t>
   </si>
   <si>
     <t>A9</t>
@@ -530,463 +532,538 @@
   <si>
     <t>D36</t>
   </si>
   <si>
     <t xml:space="preserve">   The timetables in this document may be subject to revision</t>
   </si>
   <si>
     <t>Assessment of initial submission (120-day timetable)</t>
   </si>
   <si>
     <t>Assessment of responses to List of Questions (60-day timetable after clock-stop for submission of responses)</t>
   </si>
   <si>
     <t>Assessment of responses to List of Outstanding Issues (30-day timetable after clock-stop for responses)</t>
   </si>
   <si>
     <t>Assessment of responses to List of Outstanding Issues (30-day timetable after immediate responses)</t>
   </si>
   <si>
     <t>60-day timetable after clock-stop for submission of responses</t>
   </si>
   <si>
     <t>30-day timetable after clock-stop for responses</t>
   </si>
   <si>
-    <t>PRAC Rapporteur  AR (~)</t>
-[...4 lines deleted...]
-  <si>
     <t>*These are also known as Annex I (of Regulation EC No 1234/2008) applications.</t>
   </si>
   <si>
-    <t>result of a technically invalid eCTD submission, in which case the submission is considered void and it needs to be re-despatched.</t>
-[...11 lines deleted...]
-    <t>(*) The Agency strongly recommends submitting the application before the published submission deadline. This is to avoid missing the target start date as a</t>
+    <t>Extension application* assessment timetables - ATMP</t>
+  </si>
+  <si>
+    <t>CHMP Opinion (#)</t>
+  </si>
+  <si>
+    <t>(#) Step applicable only in case of CAT Opinion (not applicable in case a List of Questions is adopted by the CAT).</t>
+  </si>
+  <si>
+    <t>(#) Step applicable only in case of CAT Opinion (not applicable in case a List of Outstanding Issues is adopted by the CAT).</t>
+  </si>
+  <si>
+    <t>C31</t>
+  </si>
+  <si>
+    <t>Human Medicines</t>
+  </si>
+  <si>
+    <t>A32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comments from CAT and CHMP </t>
+  </si>
+  <si>
+    <t>13/09/2027</t>
+  </si>
+  <si>
+    <t>11/10/2027</t>
+  </si>
+  <si>
+    <t>08/11/2027</t>
+  </si>
+  <si>
+    <t>04/12/2027</t>
+  </si>
+  <si>
+    <t>13/03/2028</t>
+  </si>
+  <si>
+    <t>15/03/2028</t>
+  </si>
+  <si>
+    <t>27/03/2028</t>
+  </si>
+  <si>
+    <t>31/03/2028</t>
+  </si>
+  <si>
+    <t>06/04/2028</t>
+  </si>
+  <si>
+    <t>10/04/2028</t>
+  </si>
+  <si>
+    <t>03/01/2028</t>
+  </si>
+  <si>
+    <t>07/02/2028</t>
+  </si>
+  <si>
+    <t>06/03/2028</t>
+  </si>
+  <si>
+    <t>29/05/2028</t>
+  </si>
+  <si>
+    <t>23/06/2028</t>
+  </si>
+  <si>
+    <t>31/07/2028</t>
+  </si>
+  <si>
+    <t>22/11/2027</t>
+  </si>
+  <si>
+    <t>20/12/2027</t>
+  </si>
+  <si>
+    <t>17/01/2028</t>
+  </si>
+  <si>
+    <t>12/02/2028</t>
+  </si>
+  <si>
+    <t>15/05/2028</t>
+  </si>
+  <si>
+    <t>10/07/2028</t>
+  </si>
+  <si>
+    <t>07/08/2028</t>
+  </si>
+  <si>
+    <t>01/09/2028</t>
+  </si>
+  <si>
+    <t>09/10/2028</t>
+  </si>
+  <si>
+    <t>30/03/2028</t>
+  </si>
+  <si>
+    <t>04/04/2028</t>
+  </si>
+  <si>
+    <t>21/03/2028</t>
+  </si>
+  <si>
+    <t>19/01/2028</t>
+  </si>
+  <si>
+    <t>16/02/2028</t>
+  </si>
+  <si>
+    <t>05/04/2028</t>
+  </si>
+  <si>
+    <t>12/04/2028</t>
+  </si>
+  <si>
+    <t>17/05/2028</t>
+  </si>
+  <si>
+    <t>14/06/2028</t>
+  </si>
+  <si>
+    <t>09/08/2028</t>
+  </si>
+  <si>
+    <t>06/09/2028</t>
+  </si>
+  <si>
+    <t>01/10/2028</t>
+  </si>
+  <si>
+    <t>08/11/2028</t>
+  </si>
+  <si>
+    <t>27/01/2028</t>
+  </si>
+  <si>
+    <t>24/02/2028</t>
+  </si>
+  <si>
+    <t>07/04/2028</t>
+  </si>
+  <si>
+    <t>20/04/2028</t>
+  </si>
+  <si>
+    <t>20/05/2028</t>
+  </si>
+  <si>
+    <t>21/05/2028</t>
+  </si>
+  <si>
+    <t>22/06/2028</t>
+  </si>
+  <si>
+    <t>10/08/2028</t>
+  </si>
+  <si>
+    <t>11/08/2028</t>
+  </si>
+  <si>
+    <t>14/09/2028</t>
+  </si>
+  <si>
+    <t>09/11/2028</t>
+  </si>
+  <si>
+    <t>10/11/2028</t>
+  </si>
+  <si>
+    <t>EMA/824995/2015 Rev.9</t>
+  </si>
+  <si>
+    <t>CAT  Rapporteur AR (***)</t>
+  </si>
+  <si>
+    <t>CAT Co Rapporteur AR (***)</t>
+  </si>
+  <si>
+    <t>Comments from CAT and CHMP (**)</t>
   </si>
   <si>
     <r>
-      <t>30-day timetable after immediate responses</t>
+      <t>Draft LoQ (**)</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
-[...1 lines deleted...]
-        <color indexed="8"/>
+        <b/>
+        <strike/>
+        <sz val="8.5"/>
+        <color rgb="FFFF0000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t>¬</t>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>Extension application* assessment timetables - ATMP</t>
-[...44 lines deleted...]
-    <t>CAT Rapporteur(s Joint) AR (~) (**)</t>
+    <t>CAT List of Questions (LoQ) or draft Opinion</t>
+  </si>
+  <si>
+    <t>(*) The Agency strongly recommends submitting the application before the published submission deadline. This is to avoid missing the target start date as a result of a technically invalid eCTD</t>
+  </si>
+  <si>
+    <t>submission, in which case the submission is considered void and it needs to be re-despatched.</t>
+  </si>
+  <si>
+    <t>(^) The validation period between submission date and start date is thirteen EMA working days. For further information about the dates on which the Agency will be closed during the current year,</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> please refer to the business hours and holidays page on the website.</t>
+  </si>
+  <si>
+    <t>(**) PRAC Rapporteur AR, Comments from CAT, CHMP and PRAC members, and the draft LoQ are not made available to the applicant.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(***) The Rapporteur and Co-Rapporteur ARs will be both made available to the applicant at the same time  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRAC Rapporteur  AR (**)(~)  </t>
+  </si>
+  <si>
+    <t>Comments from PRAC (**)(~)</t>
+  </si>
+  <si>
+    <t>PRAC outcome(~)</t>
+  </si>
+  <si>
+    <t>(~) PRAC steps applicable only if the submission  falls under the remit of the PRAC (typically, when an RMP is submitted).</t>
+  </si>
+  <si>
+    <t>CAT List of Outstanding Issues (LoOI) or draft Opinion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(*) The Agency strongly recommends submitting the application before the published submission deadline. This is to avoid missing the target start </t>
+  </si>
+  <si>
+    <t>date as a result of a technically invalid eCTD submission, in which case the submission is considered void and it needs to be re-despatched.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAT and PRAC Rapporteurs Joint AR (JAR)(~) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comments from  PRAC(~)  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRAC outcome (~) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Updated CAT and PRAC Rapporteurs JAR (~) </t>
+  </si>
+  <si>
+    <t>(*) The Agency strongly recommends submitting the application before the published submission deadline. This is to</t>
+  </si>
+  <si>
+    <t>avoid missing the target start date as a result of a technically invalid eCTD submission, in which case the submission</t>
+  </si>
+  <si>
+    <t>is considered void and it needs to be re-despatched.</t>
   </si>
   <si>
     <r>
-      <t>Updated CAT Rapporteur(s Joint) AR</t>
+      <t>Updated CAT and PRAC Rapporteurs JAR (~)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8.5"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">CAT draft Opinion
+</t>
+  </si>
+  <si>
+    <t>CHMP Opinion</t>
+  </si>
+  <si>
+    <t>22/12/2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comments from PRAC, CAT and CHMP(~)  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">(#) This timetable is only used exceptionally and after agreement with the Rapporteurs when minor issues remain </t>
+  </si>
+  <si>
+    <t>which allow the applicant to respond shortly after the CAT list of questions and the Rapporteurs to assess</t>
+  </si>
+  <si>
+    <t>the responses within a shortened assessment time.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(*) The Agency strongly recommends submitting the application before the published submission deadline. This is </t>
+  </si>
+  <si>
+    <t>to avoid missing the target start date as a result of a technically invalid eCTD submission, in which case</t>
+  </si>
+  <si>
+    <t>the submission is considered void and it needs to be re-despatched.</t>
+  </si>
+  <si>
+    <t>30-day timetable after immediate responses(#)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comments from  PRAC, CAT and CHMP(~)  </t>
+  </si>
+  <si>
+    <t>Assessment of Outstanding Issues following Oral Explanation</t>
+  </si>
+  <si>
+    <r>
+      <t>30-day timetable</t>
+    </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <color theme="0"/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color indexed="8"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t>#</t>
     </r>
-    <r>
-[...290 lines deleted...]
-    </r>
+  </si>
+  <si>
+    <t>(PRAC and) CAT Rapporteurs Joint AR (JAR) (*)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comments from (PRAC and) CAT and CHMP on JAR </t>
+  </si>
+  <si>
+    <t>Updated (PRAC and) CAT Rapporteurs JAR (*)</t>
+  </si>
+  <si>
+    <t>E1</t>
+  </si>
+  <si>
+    <t>E2</t>
+  </si>
+  <si>
+    <t>E3</t>
+  </si>
+  <si>
+    <t>E4</t>
+  </si>
+  <si>
+    <t>E5</t>
+  </si>
+  <si>
+    <t>E6</t>
+  </si>
+  <si>
+    <t>E7</t>
+  </si>
+  <si>
+    <t>E8</t>
+  </si>
+  <si>
+    <t>E9</t>
+  </si>
+  <si>
+    <t>E10</t>
+  </si>
+  <si>
+    <t>E11</t>
+  </si>
+  <si>
+    <t>E12</t>
+  </si>
+  <si>
+    <t>E13</t>
+  </si>
+  <si>
+    <t>E14</t>
+  </si>
+  <si>
+    <t>E15</t>
+  </si>
+  <si>
+    <t>E16</t>
+  </si>
+  <si>
+    <t>E17</t>
+  </si>
+  <si>
+    <t>E18</t>
+  </si>
+  <si>
+    <t>E19</t>
+  </si>
+  <si>
+    <t>E20</t>
+  </si>
+  <si>
+    <t>E21</t>
+  </si>
+  <si>
+    <t>E22</t>
+  </si>
+  <si>
+    <t>E23</t>
+  </si>
+  <si>
+    <t>E24</t>
+  </si>
+  <si>
+    <t>E25</t>
+  </si>
+  <si>
+    <t>E26</t>
+  </si>
+  <si>
+    <t>E27</t>
+  </si>
+  <si>
+    <t>E28</t>
+  </si>
+  <si>
+    <t>E29</t>
+  </si>
+  <si>
+    <t>E30</t>
+  </si>
+  <si>
+    <t>E31</t>
+  </si>
+  <si>
+    <t>E32</t>
+  </si>
+  <si>
+    <t>E33</t>
+  </si>
+  <si>
+    <t>E34</t>
+  </si>
+  <si>
+    <t>E35</t>
+  </si>
+  <si>
+    <t>E36</t>
+  </si>
+  <si>
+    <t>(#) This timetable is used when minor issues, most commonly but not exclusively related to the Product</t>
+  </si>
+  <si>
+    <t>Information and the Risk Management Plan, remain after an Oral Explanation.</t>
+  </si>
+  <si>
+    <t>(*) The involvement of CAT and PRAC Rapporteurs in this assessment phase depends on the nature of the</t>
+  </si>
+  <si>
+    <t>remaining issues and it could be optional for the PRAC Rapporteur.</t>
+  </si>
+  <si>
+    <t>Timetables aligned with MAA</t>
+  </si>
+  <si>
+    <t>Addition of the option for LE OE to Op phase</t>
+  </si>
+  <si>
+    <t>Version 9</t>
+  </si>
+  <si>
+    <t>Assessment of Outstanding Issues following Oral Explanation (30-day timetable)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-809]d\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="41" x14ac:knownFonts="1">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1178,87 +1255,76 @@
       <sz val="9"/>
       <color theme="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF003399"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF003399"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8.5"/>
-[...17 lines deleted...]
-    <font>
       <sz val="8"/>
-      <name val="Verdana"/>
-[...3 lines deleted...]
-      <sz val="6"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <strike/>
+      <sz val="8.5"/>
+      <color rgb="FFFF0000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="36">
+  <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -1402,64 +1468,52 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003399"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE1E3F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1524,50 +1578,59 @@
     </border>
     <border>
       <left style="medium">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="medium">
         <color rgb="FFFFFFFF"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FFFFFFFF"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
@@ -1602,51 +1665,51 @@
     <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="9">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
@@ -1700,100 +1763,95 @@
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="9" applyAlignment="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="33" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="50" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="34" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="32" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="32" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="35" fillId="32" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="32" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="32" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="50" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="51">
     <cellStyle name="20% - Accent1" xfId="26" builtinId="30" hidden="1"/>
     <cellStyle name="20% - Accent2" xfId="30" builtinId="34" hidden="1"/>
     <cellStyle name="20% - Accent3" xfId="34" builtinId="38" hidden="1"/>
     <cellStyle name="20% - Accent4" xfId="38" builtinId="42" hidden="1"/>
     <cellStyle name="20% - Accent5" xfId="42" builtinId="46" hidden="1"/>
     <cellStyle name="20% - Accent6" xfId="46" builtinId="50" hidden="1"/>
     <cellStyle name="40% - Accent1" xfId="27" builtinId="31" hidden="1"/>
     <cellStyle name="40% - Accent2" xfId="31" builtinId="35" hidden="1"/>
     <cellStyle name="40% - Accent3" xfId="35" builtinId="39" hidden="1"/>
     <cellStyle name="40% - Accent4" xfId="39" builtinId="43" hidden="1"/>
     <cellStyle name="40% - Accent5" xfId="43" builtinId="47" hidden="1"/>
     <cellStyle name="40% - Accent6" xfId="47" builtinId="51" hidden="1"/>
     <cellStyle name="60% - Accent1" xfId="28" builtinId="32" hidden="1"/>
     <cellStyle name="60% - Accent2" xfId="32" builtinId="36" hidden="1"/>
     <cellStyle name="60% - Accent3" xfId="36" builtinId="40" hidden="1"/>
     <cellStyle name="60% - Accent4" xfId="40" builtinId="44" hidden="1"/>
     <cellStyle name="60% - Accent5" xfId="44" builtinId="48" hidden="1"/>
     <cellStyle name="60% - Accent6" xfId="48" builtinId="52" hidden="1"/>
     <cellStyle name="Accent1" xfId="25" builtinId="29" hidden="1"/>
     <cellStyle name="Accent2" xfId="29" builtinId="33" hidden="1"/>
     <cellStyle name="Accent3" xfId="33" builtinId="37" hidden="1"/>
@@ -1888,51 +1946,51 @@
       <rgbColor rgb="00F1DFD6"/>
       <rgbColor rgb="00AFB6DC"/>
       <rgbColor rgb="00DCE3E0"/>
       <rgbColor rgb="00E98300"/>
       <rgbColor rgb="008AC2E9"/>
       <rgbColor rgb="00003399"/>
       <rgbColor rgb="00636466"/>
       <rgbColor rgb="001E1E1E"/>
       <rgbColor rgb="0000549F"/>
       <rgbColor rgb="00FFE894"/>
       <rgbColor rgb="000098DB"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="3295650" cy="581025"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2673,6538 +2731,6074 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A7:K21"/>
+  <dimension ref="A7:K22"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F30" sqref="F30"/>
+      <selection activeCell="A8" sqref="A8:C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.75" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.125" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.625" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.125" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.875" style="2" customWidth="1"/>
     <col min="6" max="6" width="12" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.625" style="2" customWidth="1"/>
     <col min="8" max="9" width="11.375" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.5" style="2" customWidth="1"/>
     <col min="11" max="11" width="13.75" style="2" customWidth="1"/>
     <col min="12" max="252" width="11.125" style="2" customWidth="1"/>
     <col min="253" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="35">
-[...3 lines deleted...]
-      <c r="C7" s="35"/>
+      <c r="A7" s="33">
+        <v>46296</v>
+      </c>
+      <c r="B7" s="33"/>
+      <c r="C7" s="33"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A8" s="36" t="s">
-[...3 lines deleted...]
-      <c r="C8" s="36"/>
+      <c r="A8" s="34" t="s">
+        <v>214</v>
+      </c>
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.15">
-      <c r="A9" s="36" t="s">
-[...8 lines deleted...]
-      <c r="K9" s="37"/>
+      <c r="A9" s="34" t="s">
+        <v>161</v>
+      </c>
+      <c r="B9" s="34"/>
+      <c r="H9" s="35" t="s">
+        <v>148</v>
+      </c>
+      <c r="I9" s="35"/>
+      <c r="J9" s="35"/>
+      <c r="K9" s="35"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A10" s="1"/>
       <c r="H10" s="4"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A11" s="1"/>
       <c r="H11" s="4"/>
     </row>
     <row r="13" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="24" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="14" spans="1:11" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="15" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="22" t="s">
-[...6 lines deleted...]
-      <c r="F15" s="22"/>
+      <c r="A15" s="37" t="s">
+        <v>149</v>
+      </c>
+      <c r="B15" s="37"/>
+      <c r="C15" s="37"/>
+      <c r="D15" s="37"/>
+      <c r="E15" s="37"/>
+      <c r="F15" s="37"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="23"/>
       <c r="K15" s="23"/>
     </row>
     <row r="16" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="22" t="s">
+      <c r="A16" s="37" t="s">
+        <v>150</v>
+      </c>
+      <c r="B16" s="37"/>
+      <c r="C16" s="37"/>
+      <c r="D16" s="37"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="37"/>
+      <c r="G16" s="37"/>
+      <c r="H16" s="37"/>
+      <c r="I16" s="37"/>
+      <c r="J16" s="37"/>
+      <c r="K16" s="37"/>
+    </row>
+    <row r="17" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="37" t="s">
         <v>151</v>
       </c>
-      <c r="B16" s="22"/>
-[...11 lines deleted...]
-      <c r="A17" s="22" t="s">
+      <c r="B17" s="37"/>
+      <c r="C17" s="37"/>
+      <c r="D17" s="37"/>
+      <c r="E17" s="37"/>
+      <c r="F17" s="37"/>
+      <c r="G17" s="37"/>
+      <c r="H17" s="37"/>
+      <c r="I17" s="37"/>
+      <c r="J17" s="37"/>
+      <c r="K17" s="37"/>
+    </row>
+    <row r="18" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="37" t="s">
         <v>152</v>
       </c>
-      <c r="B17" s="22"/>
-[...47 lines deleted...]
-      <c r="G20" s="38"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="37"/>
+      <c r="H18" s="37"/>
+      <c r="I18" s="37"/>
+      <c r="J18" s="37"/>
+      <c r="K18" s="37"/>
+    </row>
+    <row r="19" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="37" t="s">
+        <v>301</v>
+      </c>
+      <c r="B19" s="37"/>
+      <c r="C19" s="37"/>
+      <c r="D19" s="37"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="37"/>
+      <c r="G19" s="37"/>
+      <c r="H19" s="37"/>
+      <c r="I19" s="37"/>
+      <c r="J19" s="37"/>
+      <c r="K19" s="37"/>
+    </row>
+    <row r="20" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="22"/>
+      <c r="B20" s="22"/>
+      <c r="C20" s="22"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="22"/>
+      <c r="F20" s="22"/>
+      <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="22"/>
       <c r="K20" s="22"/>
     </row>
-    <row r="21" spans="1:11" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="21" spans="1:11" ht="15" x14ac:dyDescent="0.15">
+      <c r="A21" s="36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="36"/>
+      <c r="G21" s="36"/>
+      <c r="H21" s="22"/>
+      <c r="I21" s="22"/>
+      <c r="J21" s="22"/>
+      <c r="K21" s="22"/>
+    </row>
+    <row r="22" spans="1:11" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="10">
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="H9:K9"/>
-    <mergeCell ref="A20:G20"/>
+    <mergeCell ref="A21:G21"/>
+    <mergeCell ref="A19:K19"/>
+    <mergeCell ref="A18:K18"/>
+    <mergeCell ref="A17:K17"/>
+    <mergeCell ref="A16:K16"/>
+    <mergeCell ref="A15:F15"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A15:F15" location="'LE 120D phase'!A1" display="Assessment of initial submission (120-day timetable)" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="A18:K18" location="'LE 23D phase'!A1" display="Assessment of responses to List of Outstanding Issues (30-day timetable after immediate responses)" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="A15" location="'LE 120D phase'!A1" display="Assessment of initial submission (120-day timetable)" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="A16" location="'LE 60D phase'!A1" display="Assessment of responses to List of Questions (60-day timetable after clock-stop for submission of responses)" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
-    <hyperlink ref="A17" location="'LE 30D phase'!A1" display="Assessment of responses to List of Outstanding Issues (30-day timetable after clock-stop for responses)" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
-    <hyperlink ref="A18" location="'LE 23D phase'!A1" display="Assessment of responses to List of Outstanding Issues (30-day timetable after immediate responses)" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="A17" location="'LE 30D phase with clock stop'!A1" display="Assessment of responses to List of Outstanding Issues (30-day timetable after clock-stop for responses)" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="A18" location="'LE 30D phase no clock stop'!A1" display="Assessment of responses to List of Outstanding Issues (30-day timetable after immediate responses)" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="A19" location="'MAA OE to Op phase'!A1" display="Assessment of Outstanding Issues following Oral Explanation (30-day timetable)" xr:uid="{DA7E375B-A297-4377-898A-E55598CB5E5F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;C
 </oddHeader>
     <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;6&amp;K000000© European Medicines Agency, 2026. Reproduction is authorised provided the source is acknowledged.
 &amp;1#&amp;"Verdana,Regular"&amp;7&amp;K737373Classified as public by the European Medicines Agency&amp;RPage &amp;P / &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:M47"/>
+  <dimension ref="A1:L47"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.75" style="2" customWidth="1"/>
     <col min="2" max="3" width="10.875" style="2" customWidth="1"/>
     <col min="4" max="7" width="11.125" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.125" style="2" customWidth="1"/>
-    <col min="9" max="9" width="12.375" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="254" max="16384" width="9" style="2"/>
+    <col min="9" max="10" width="11.375" style="2" customWidth="1"/>
+    <col min="11" max="251" width="11.125" style="2" customWidth="1"/>
+    <col min="252" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="12" t="s">
-        <v>150</v>
-[...4 lines deleted...]
-      <c r="A3" s="26"/>
+        <v>149</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="3" spans="1:12" s="6" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="21"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>166</v>
+        <v>227</v>
       </c>
       <c r="H3" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="L3" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="I3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="5" t="s">
+    </row>
+    <row r="4" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="21" t="s">
         <v>6</v>
-      </c>
-[...12 lines deleted...]
-        <v>7</v>
       </c>
       <c r="B4" s="28">
         <v>45915</v>
       </c>
       <c r="C4" s="28">
         <v>45932</v>
       </c>
       <c r="D4" s="28">
         <v>46010</v>
       </c>
       <c r="E4" s="28">
         <v>46013</v>
       </c>
-      <c r="F4" s="30">
+      <c r="F4" s="28">
         <v>46027</v>
       </c>
-      <c r="G4" s="30">
-[...3 lines deleted...]
-        <v>46030</v>
+      <c r="G4" s="28">
+        <v>46031</v>
+      </c>
+      <c r="H4" s="28">
+        <v>46031</v>
       </c>
       <c r="I4" s="28">
-        <v>46031</v>
-[...1 lines deleted...]
-      <c r="J4" s="30">
         <v>46037</v>
       </c>
+      <c r="J4" s="28">
+        <v>46041</v>
+      </c>
       <c r="K4" s="28">
-        <v>46041</v>
+        <v>46045</v>
       </c>
       <c r="L4" s="28">
-        <v>46045</v>
-[...1 lines deleted...]
-      <c r="M4" s="28">
         <v>46051</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B5" s="28">
         <v>45943</v>
       </c>
       <c r="C5" s="28">
         <v>45960</v>
       </c>
       <c r="D5" s="28">
         <v>46041</v>
       </c>
       <c r="E5" s="28">
         <v>46043</v>
       </c>
-      <c r="F5" s="30">
-[...2 lines deleted...]
-      <c r="G5" s="30">
+      <c r="F5" s="28">
         <v>46055</v>
       </c>
-      <c r="H5" s="30">
-        <v>46058</v>
+      <c r="G5" s="28">
+        <v>46059</v>
+      </c>
+      <c r="H5" s="28">
+        <v>46059</v>
       </c>
       <c r="I5" s="28">
-        <v>46059</v>
-[...1 lines deleted...]
-      <c r="J5" s="30">
         <v>46065</v>
       </c>
+      <c r="J5" s="28">
+        <v>46069</v>
+      </c>
       <c r="K5" s="28">
-        <v>46069</v>
+        <v>46073</v>
       </c>
       <c r="L5" s="28">
-        <v>46073</v>
-[...1 lines deleted...]
-      <c r="M5" s="28">
         <v>46079</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B6" s="28">
         <v>45971</v>
       </c>
       <c r="C6" s="28">
         <v>45988</v>
       </c>
       <c r="D6" s="28">
         <v>46069</v>
       </c>
       <c r="E6" s="28">
         <v>46071</v>
       </c>
-      <c r="F6" s="30">
-[...2 lines deleted...]
-      <c r="G6" s="30">
+      <c r="F6" s="28">
         <v>46083</v>
       </c>
-      <c r="H6" s="30">
-        <v>46086</v>
+      <c r="G6" s="28">
+        <v>46087</v>
+      </c>
+      <c r="H6" s="28">
+        <v>46087</v>
       </c>
       <c r="I6" s="28">
-        <v>46087</v>
-[...1 lines deleted...]
-      <c r="J6" s="30">
         <v>46093</v>
       </c>
+      <c r="J6" s="28">
+        <v>46097</v>
+      </c>
       <c r="K6" s="28">
-        <v>46097</v>
+        <v>46101</v>
       </c>
       <c r="L6" s="28">
-        <v>46101</v>
-[...1 lines deleted...]
-      <c r="M6" s="28">
         <v>46107</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B7" s="28">
         <v>45992</v>
       </c>
       <c r="C7" s="28">
         <v>46016</v>
       </c>
       <c r="D7" s="28">
         <v>46097</v>
       </c>
       <c r="E7" s="28">
         <v>46099</v>
       </c>
-      <c r="F7" s="30">
-[...2 lines deleted...]
-      <c r="G7" s="30">
+      <c r="F7" s="28">
         <v>46111</v>
       </c>
-      <c r="H7" s="30">
+      <c r="G7" s="28">
         <v>46113</v>
       </c>
+      <c r="H7" s="28">
+        <v>46113</v>
+      </c>
       <c r="I7" s="28">
-        <v>46113</v>
-[...1 lines deleted...]
-      <c r="J7" s="30">
         <v>46122</v>
       </c>
+      <c r="J7" s="28">
+        <v>46125</v>
+      </c>
       <c r="K7" s="28">
-        <v>46125</v>
+        <v>46129</v>
       </c>
       <c r="L7" s="28">
-        <v>46129</v>
-[...1 lines deleted...]
-      <c r="M7" s="28">
         <v>46135</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B8" s="28">
         <v>46024</v>
       </c>
       <c r="C8" s="28">
         <v>46042</v>
       </c>
       <c r="D8" s="28">
         <v>46125</v>
       </c>
       <c r="E8" s="28">
         <v>46127</v>
       </c>
-      <c r="F8" s="30">
-[...2 lines deleted...]
-      <c r="G8" s="30">
+      <c r="F8" s="28">
         <v>46140</v>
       </c>
-      <c r="H8" s="30">
+      <c r="G8" s="28">
         <v>46142</v>
       </c>
+      <c r="H8" s="28">
+        <v>46142</v>
+      </c>
       <c r="I8" s="28">
-        <v>46142</v>
-[...1 lines deleted...]
-      <c r="J8" s="30">
         <v>46149</v>
       </c>
+      <c r="J8" s="28">
+        <v>46153</v>
+      </c>
       <c r="K8" s="28">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="L8" s="28">
-        <v>46155</v>
-[...1 lines deleted...]
-      <c r="M8" s="28">
         <v>46163</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B9" s="28">
         <v>46062</v>
       </c>
       <c r="C9" s="28">
         <v>46079</v>
       </c>
       <c r="D9" s="28">
         <v>46160</v>
       </c>
       <c r="E9" s="28">
         <v>46162</v>
       </c>
-      <c r="F9" s="30">
-[...2 lines deleted...]
-      <c r="G9" s="30">
+      <c r="F9" s="28">
         <v>46174</v>
       </c>
-      <c r="H9" s="30">
-        <v>46177</v>
+      <c r="G9" s="28">
+        <v>46178</v>
+      </c>
+      <c r="H9" s="28">
+        <v>46178</v>
       </c>
       <c r="I9" s="28">
-        <v>46178</v>
-[...1 lines deleted...]
-      <c r="J9" s="30">
         <v>46184</v>
       </c>
+      <c r="J9" s="28">
+        <v>46188</v>
+      </c>
       <c r="K9" s="28">
-        <v>46188</v>
+        <v>46192</v>
       </c>
       <c r="L9" s="28">
-        <v>46192</v>
-[...1 lines deleted...]
-      <c r="M9" s="28">
         <v>46198</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B10" s="28">
         <v>46090</v>
       </c>
       <c r="C10" s="28">
         <v>46107</v>
       </c>
       <c r="D10" s="28">
         <v>46188</v>
       </c>
       <c r="E10" s="28">
         <v>46190</v>
       </c>
-      <c r="F10" s="30">
-[...2 lines deleted...]
-      <c r="G10" s="30">
+      <c r="F10" s="28">
         <v>46202</v>
       </c>
-      <c r="H10" s="30">
-        <v>46205</v>
+      <c r="G10" s="28">
+        <v>46206</v>
+      </c>
+      <c r="H10" s="28">
+        <v>46206</v>
       </c>
       <c r="I10" s="28">
-        <v>46206</v>
-[...1 lines deleted...]
-      <c r="J10" s="30">
         <v>46212</v>
       </c>
+      <c r="J10" s="28">
+        <v>46216</v>
+      </c>
       <c r="K10" s="28">
-        <v>46216</v>
+        <v>46220</v>
       </c>
       <c r="L10" s="28">
-        <v>46220</v>
-[...1 lines deleted...]
-      <c r="M10" s="28">
         <v>46226</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B11" s="28"/>
       <c r="C11" s="28"/>
       <c r="D11" s="28"/>
       <c r="E11" s="28"/>
-      <c r="F11" s="30"/>
-[...1 lines deleted...]
-      <c r="H11" s="30"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
       <c r="I11" s="28"/>
-      <c r="J11" s="30"/>
+      <c r="J11" s="28"/>
       <c r="K11" s="28"/>
       <c r="L11" s="28"/>
-      <c r="M11" s="28"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="12" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B12" s="28">
         <v>46146</v>
       </c>
       <c r="C12" s="28">
         <v>46163</v>
       </c>
       <c r="D12" s="28">
         <v>46244</v>
       </c>
       <c r="E12" s="28">
         <v>46246</v>
       </c>
-      <c r="F12" s="30">
-[...2 lines deleted...]
-      <c r="G12" s="30">
+      <c r="F12" s="28">
         <v>46258</v>
       </c>
-      <c r="H12" s="30">
-        <v>46261</v>
+      <c r="G12" s="28">
+        <v>46262</v>
+      </c>
+      <c r="H12" s="28">
+        <v>46262</v>
       </c>
       <c r="I12" s="28">
-        <v>46262</v>
-[...1 lines deleted...]
-      <c r="J12" s="30">
         <v>46268</v>
       </c>
+      <c r="J12" s="28">
+        <v>46272</v>
+      </c>
       <c r="K12" s="28">
-        <v>46272</v>
+        <v>46276</v>
       </c>
       <c r="L12" s="28">
-        <v>46276</v>
-[...1 lines deleted...]
-      <c r="M12" s="28">
         <v>46282</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B13" s="28">
         <v>46174</v>
       </c>
       <c r="C13" s="28">
         <v>46191</v>
       </c>
       <c r="D13" s="28">
         <v>46272</v>
       </c>
       <c r="E13" s="28">
         <v>46274</v>
       </c>
-      <c r="F13" s="30">
-[...2 lines deleted...]
-      <c r="G13" s="30">
+      <c r="F13" s="28">
         <v>46286</v>
       </c>
-      <c r="H13" s="30">
-        <v>46289</v>
+      <c r="G13" s="28">
+        <v>46290</v>
+      </c>
+      <c r="H13" s="28">
+        <v>46290</v>
       </c>
       <c r="I13" s="28">
-        <v>46290</v>
-[...1 lines deleted...]
-      <c r="J13" s="30">
         <v>46296</v>
       </c>
+      <c r="J13" s="28">
+        <v>46300</v>
+      </c>
       <c r="K13" s="28">
-        <v>46300</v>
+        <v>46304</v>
       </c>
       <c r="L13" s="28">
-        <v>46304</v>
-[...1 lines deleted...]
-      <c r="M13" s="28">
         <v>46310</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B14" s="28">
         <v>46202</v>
       </c>
       <c r="C14" s="28">
         <v>46219</v>
       </c>
       <c r="D14" s="28">
         <v>46300</v>
       </c>
       <c r="E14" s="28">
         <v>46302</v>
       </c>
-      <c r="F14" s="30">
-[...2 lines deleted...]
-      <c r="G14" s="30">
+      <c r="F14" s="28">
         <v>46314</v>
       </c>
-      <c r="H14" s="30">
-        <v>46317</v>
+      <c r="G14" s="28">
+        <v>46318</v>
+      </c>
+      <c r="H14" s="28">
+        <v>46318</v>
       </c>
       <c r="I14" s="28">
-        <v>46318</v>
-[...1 lines deleted...]
-      <c r="J14" s="30">
         <v>46324</v>
       </c>
+      <c r="J14" s="28">
+        <v>46329</v>
+      </c>
       <c r="K14" s="28">
-        <v>46329</v>
+        <v>46332</v>
       </c>
       <c r="L14" s="28">
-        <v>46332</v>
-[...1 lines deleted...]
-      <c r="M14" s="28">
         <v>46338</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:12" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B15" s="28">
         <v>46230</v>
       </c>
       <c r="C15" s="28">
         <v>46247</v>
       </c>
       <c r="D15" s="28">
         <v>46329</v>
       </c>
       <c r="E15" s="28">
         <v>46331</v>
       </c>
-      <c r="F15" s="30">
-[...2 lines deleted...]
-      <c r="G15" s="30">
+      <c r="F15" s="28">
         <v>46342</v>
       </c>
-      <c r="H15" s="30">
-        <v>46345</v>
+      <c r="G15" s="28">
+        <v>46346</v>
+      </c>
+      <c r="H15" s="28">
+        <v>46346</v>
       </c>
       <c r="I15" s="28">
-        <v>46346</v>
-[...1 lines deleted...]
-      <c r="J15" s="30">
         <v>46352</v>
       </c>
+      <c r="J15" s="28">
+        <v>46356</v>
+      </c>
       <c r="K15" s="28">
-        <v>46356</v>
+        <v>46360</v>
       </c>
       <c r="L15" s="28">
-        <v>46360</v>
-[...1 lines deleted...]
-      <c r="M15" s="28">
         <v>46366</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:12" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B16" s="28">
+        <v>18</v>
+      </c>
+      <c r="B16" s="27">
         <v>46279</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="27">
         <v>46296</v>
       </c>
       <c r="D16" s="28">
         <v>46374</v>
       </c>
       <c r="E16" s="28">
         <v>46377</v>
       </c>
-      <c r="F16" s="30">
-[...5 lines deleted...]
-      <c r="H16" s="30">
+      <c r="F16" s="28">
+        <v>46392</v>
+      </c>
+      <c r="G16" s="28">
         <v>46395</v>
       </c>
+      <c r="H16" s="28">
+        <v>46395</v>
+      </c>
       <c r="I16" s="28">
-        <v>46395</v>
-[...1 lines deleted...]
-      <c r="J16" s="30">
         <v>46401</v>
       </c>
-      <c r="K16" s="28">
+      <c r="J16" s="27">
         <v>46405</v>
       </c>
-      <c r="L16" s="28">
+      <c r="K16" s="27">
         <v>46409</v>
       </c>
-      <c r="M16" s="28">
+      <c r="L16" s="27">
         <v>46415</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:12" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B17" s="28">
+        <v>19</v>
+      </c>
+      <c r="B17" s="27">
         <v>46307</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C17" s="27">
         <v>46324</v>
       </c>
       <c r="D17" s="28">
         <v>46405</v>
       </c>
       <c r="E17" s="28">
         <v>46407</v>
       </c>
-      <c r="F17" s="30">
-[...2 lines deleted...]
-      <c r="G17" s="30">
+      <c r="F17" s="28">
         <v>46419</v>
       </c>
-      <c r="H17" s="30">
-        <v>46422</v>
+      <c r="G17" s="28">
+        <v>46423</v>
+      </c>
+      <c r="H17" s="28">
+        <v>46423</v>
       </c>
       <c r="I17" s="28">
-        <v>46423</v>
-[...1 lines deleted...]
-      <c r="J17" s="30">
         <v>46429</v>
       </c>
-      <c r="K17" s="28">
+      <c r="J17" s="27">
         <v>46433</v>
       </c>
-      <c r="L17" s="28">
+      <c r="K17" s="27">
         <v>46437</v>
       </c>
-      <c r="M17" s="28">
+      <c r="L17" s="27">
         <v>46443</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:12" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B18" s="28">
+        <v>20</v>
+      </c>
+      <c r="B18" s="27">
         <v>46339</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="27">
         <v>46357</v>
       </c>
       <c r="D18" s="28">
         <v>46440</v>
       </c>
       <c r="E18" s="28">
         <v>46442</v>
       </c>
-      <c r="F18" s="30">
-[...2 lines deleted...]
-      <c r="G18" s="30">
+      <c r="F18" s="28">
         <v>46454</v>
       </c>
-      <c r="H18" s="30">
-        <v>46457</v>
+      <c r="G18" s="28">
+        <v>46458</v>
+      </c>
+      <c r="H18" s="28">
+        <v>46458</v>
       </c>
       <c r="I18" s="28">
-        <v>46458</v>
-[...1 lines deleted...]
-      <c r="J18" s="30">
         <v>46464</v>
       </c>
-      <c r="K18" s="28">
+      <c r="J18" s="27">
         <v>46468</v>
       </c>
-      <c r="L18" s="28">
+      <c r="K18" s="27">
         <v>46470</v>
       </c>
-      <c r="M18" s="28">
+      <c r="L18" s="27">
         <v>46479</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:12" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B19" s="28">
+        <v>21</v>
+      </c>
+      <c r="B19" s="27">
         <v>46357</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="27">
         <v>46387</v>
       </c>
-      <c r="D19" s="28">
+      <c r="D19" s="27">
         <v>46468</v>
       </c>
       <c r="E19" s="28">
         <v>46470</v>
       </c>
-      <c r="F19" s="30">
-[...2 lines deleted...]
-      <c r="G19" s="30">
+      <c r="F19" s="28">
         <v>46482</v>
       </c>
-      <c r="H19" s="30">
-        <v>46485</v>
+      <c r="G19" s="28">
+        <v>46486</v>
+      </c>
+      <c r="H19" s="28">
+        <v>46486</v>
       </c>
       <c r="I19" s="28">
-        <v>46486</v>
-[...1 lines deleted...]
-      <c r="J19" s="30">
         <v>46492</v>
       </c>
-      <c r="K19" s="28">
+      <c r="J19" s="27">
         <v>46496</v>
       </c>
-      <c r="L19" s="28">
+      <c r="K19" s="27">
         <v>46500</v>
       </c>
-      <c r="M19" s="28">
+      <c r="L19" s="27">
         <v>46507</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:12" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B20" s="28">
+        <v>22</v>
+      </c>
+      <c r="B20" s="27">
         <v>46398</v>
       </c>
-      <c r="C20" s="28">
+      <c r="C20" s="27">
         <v>46415</v>
       </c>
-      <c r="D20" s="28">
+      <c r="D20" s="27">
         <v>46496</v>
       </c>
       <c r="E20" s="28">
         <v>46498</v>
       </c>
-      <c r="F20" s="30">
-[...2 lines deleted...]
-      <c r="G20" s="30">
+      <c r="F20" s="28">
         <v>46510</v>
       </c>
-      <c r="H20" s="30">
+      <c r="G20" s="28">
         <v>46512</v>
       </c>
+      <c r="H20" s="28">
+        <v>46512</v>
+      </c>
       <c r="I20" s="28">
-        <v>46512</v>
-[...1 lines deleted...]
-      <c r="J20" s="30">
         <v>46520</v>
       </c>
-      <c r="K20" s="28">
+      <c r="J20" s="27">
         <v>46525</v>
       </c>
-      <c r="L20" s="28">
+      <c r="K20" s="27">
         <v>46528</v>
       </c>
-      <c r="M20" s="28">
+      <c r="L20" s="27">
         <v>46534</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B21" s="28">
+        <v>23</v>
+      </c>
+      <c r="B21" s="27">
         <v>46426</v>
       </c>
-      <c r="C21" s="28">
+      <c r="C21" s="27">
         <v>46443</v>
       </c>
-      <c r="D21" s="28">
+      <c r="D21" s="27">
         <v>46525</v>
       </c>
       <c r="E21" s="28">
         <v>46527</v>
       </c>
-      <c r="F21" s="30">
-[...2 lines deleted...]
-      <c r="G21" s="30">
+      <c r="F21" s="28">
         <v>46538</v>
       </c>
-      <c r="H21" s="30">
-        <v>46541</v>
+      <c r="G21" s="28">
+        <v>46542</v>
+      </c>
+      <c r="H21" s="28">
+        <v>46542</v>
       </c>
       <c r="I21" s="28">
-        <v>46542</v>
-[...1 lines deleted...]
-      <c r="J21" s="30">
         <v>46548</v>
       </c>
-      <c r="K21" s="28">
+      <c r="J21" s="27">
         <v>46552</v>
       </c>
-      <c r="L21" s="28">
+      <c r="K21" s="27">
         <v>46556</v>
       </c>
-      <c r="M21" s="28">
+      <c r="L21" s="27">
         <v>46562</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B22" s="28">
+        <v>24</v>
+      </c>
+      <c r="B22" s="27">
         <v>46454</v>
       </c>
-      <c r="C22" s="28">
+      <c r="C22" s="27">
         <v>46471</v>
       </c>
-      <c r="D22" s="28">
+      <c r="D22" s="27">
         <v>46552</v>
       </c>
       <c r="E22" s="28">
         <v>46554</v>
       </c>
-      <c r="F22" s="30">
-[...2 lines deleted...]
-      <c r="G22" s="30">
+      <c r="F22" s="28">
         <v>46566</v>
       </c>
-      <c r="H22" s="30">
-        <v>46569</v>
+      <c r="G22" s="28">
+        <v>46570</v>
+      </c>
+      <c r="H22" s="28">
+        <v>46570</v>
       </c>
       <c r="I22" s="28">
-        <v>46570</v>
-[...1 lines deleted...]
-      <c r="J22" s="30">
         <v>46576</v>
       </c>
-      <c r="K22" s="28">
+      <c r="J22" s="27">
         <v>46580</v>
       </c>
-      <c r="L22" s="28">
+      <c r="K22" s="27">
         <v>46584</v>
       </c>
-      <c r="M22" s="28">
+      <c r="L22" s="27">
         <v>46590</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="27"/>
+      <c r="C23" s="27"/>
+      <c r="D23" s="27"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="28"/>
+      <c r="I23" s="28"/>
+      <c r="J23" s="27"/>
+      <c r="K23" s="27"/>
+      <c r="L23" s="27"/>
+    </row>
+    <row r="24" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="28"/>
-[...13 lines deleted...]
-      <c r="A24" s="21" t="s">
+      <c r="B24" s="27">
+        <v>46510</v>
+      </c>
+      <c r="C24" s="27">
+        <v>46527</v>
+      </c>
+      <c r="D24" s="27">
+        <v>46608</v>
+      </c>
+      <c r="E24" s="28">
+        <v>46610</v>
+      </c>
+      <c r="F24" s="28">
+        <v>46622</v>
+      </c>
+      <c r="G24" s="28">
+        <v>46626</v>
+      </c>
+      <c r="H24" s="28">
+        <v>46626</v>
+      </c>
+      <c r="I24" s="28">
+        <v>46632</v>
+      </c>
+      <c r="J24" s="27">
+        <v>46636</v>
+      </c>
+      <c r="K24" s="27">
+        <v>46640</v>
+      </c>
+      <c r="L24" s="27">
+        <v>46646</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="28">
-[...40 lines deleted...]
-      <c r="B25" s="28">
+      <c r="B25" s="27">
         <v>46538</v>
       </c>
-      <c r="C25" s="28">
+      <c r="C25" s="27">
         <v>46555</v>
       </c>
-      <c r="D25" s="28">
+      <c r="D25" s="27">
         <v>46636</v>
       </c>
       <c r="E25" s="28">
         <v>46638</v>
       </c>
-      <c r="F25" s="30">
-[...2 lines deleted...]
-      <c r="G25" s="30">
+      <c r="F25" s="28">
         <v>46650</v>
       </c>
-      <c r="H25" s="30">
-        <v>46653</v>
+      <c r="G25" s="28">
+        <v>46654</v>
+      </c>
+      <c r="H25" s="28">
+        <v>46654</v>
       </c>
       <c r="I25" s="28">
-        <v>46654</v>
-[...1 lines deleted...]
-      <c r="J25" s="30">
         <v>46660</v>
       </c>
-      <c r="K25" s="28">
+      <c r="J25" s="27">
         <v>46664</v>
       </c>
-      <c r="L25" s="28">
+      <c r="K25" s="27">
         <v>46668</v>
       </c>
-      <c r="M25" s="28">
+      <c r="L25" s="27">
         <v>46674</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A26" s="21" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B26" s="28">
+        <v>28</v>
+      </c>
+      <c r="B26" s="27">
         <v>46566</v>
       </c>
-      <c r="C26" s="28">
+      <c r="C26" s="27">
         <v>46583</v>
       </c>
-      <c r="D26" s="28">
+      <c r="D26" s="27">
         <v>46664</v>
       </c>
       <c r="E26" s="28">
         <v>46666</v>
       </c>
-      <c r="F26" s="30">
-[...2 lines deleted...]
-      <c r="G26" s="30">
+      <c r="F26" s="28">
         <v>46678</v>
       </c>
-      <c r="H26" s="30">
-        <v>46681</v>
+      <c r="G26" s="28">
+        <v>46682</v>
+      </c>
+      <c r="H26" s="28">
+        <v>46682</v>
       </c>
       <c r="I26" s="28">
-        <v>46682</v>
-[...1 lines deleted...]
-      <c r="J26" s="30">
         <v>46688</v>
       </c>
-      <c r="K26" s="28">
+      <c r="J26" s="27">
         <v>46688</v>
       </c>
-      <c r="L26" s="28">
+      <c r="K26" s="27">
         <v>46696</v>
       </c>
-      <c r="M26" s="28">
+      <c r="L26" s="27">
         <v>46702</v>
       </c>
     </row>
-    <row r="27" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B27" s="28">
+        <v>29</v>
+      </c>
+      <c r="B27" s="27">
         <v>46601</v>
       </c>
-      <c r="C27" s="28">
+      <c r="C27" s="27">
         <v>46618</v>
       </c>
-      <c r="D27" s="28">
+      <c r="D27" s="27">
         <v>46699</v>
       </c>
       <c r="E27" s="28">
         <v>46701</v>
       </c>
-      <c r="F27" s="30">
-[...2 lines deleted...]
-      <c r="G27" s="30">
+      <c r="F27" s="28">
         <v>46713</v>
       </c>
-      <c r="H27" s="30">
+      <c r="G27" s="28">
+        <v>46717</v>
+      </c>
+      <c r="H27" s="28">
+        <v>46717</v>
+      </c>
+      <c r="I27" s="28">
+        <v>46723</v>
+      </c>
+      <c r="J27" s="27">
+        <v>46727</v>
+      </c>
+      <c r="K27" s="27">
+        <v>46731</v>
+      </c>
+      <c r="L27" s="27">
+        <v>46737</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="27" t="s">
+        <v>164</v>
+      </c>
+      <c r="C28" s="27">
+        <v>46660</v>
+      </c>
+      <c r="D28" s="27">
+        <v>46741</v>
+      </c>
+      <c r="E28" s="27">
+        <v>46743</v>
+      </c>
+      <c r="F28" s="27">
+        <v>46755</v>
+      </c>
+      <c r="G28" s="27">
+        <v>46759</v>
+      </c>
+      <c r="H28" s="27">
+        <v>46759</v>
+      </c>
+      <c r="I28" s="27">
+        <v>46765</v>
+      </c>
+      <c r="J28" s="27">
+        <v>46769</v>
+      </c>
+      <c r="K28" s="27">
+        <v>46773</v>
+      </c>
+      <c r="L28" s="27">
+        <v>46779</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="27" t="s">
+        <v>165</v>
+      </c>
+      <c r="C29" s="27">
+        <v>46688</v>
+      </c>
+      <c r="D29" s="27">
+        <v>46769</v>
+      </c>
+      <c r="E29" s="27">
+        <v>46771</v>
+      </c>
+      <c r="F29" s="27">
+        <v>46783</v>
+      </c>
+      <c r="G29" s="27">
+        <v>46787</v>
+      </c>
+      <c r="H29" s="27">
+        <v>46787</v>
+      </c>
+      <c r="I29" s="27">
+        <v>46793</v>
+      </c>
+      <c r="J29" s="27">
+        <v>46797</v>
+      </c>
+      <c r="K29" s="27">
+        <v>46801</v>
+      </c>
+      <c r="L29" s="27">
+        <v>46807</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C30" s="27">
         <v>46716</v>
       </c>
-      <c r="I27" s="28">
-[...87 lines deleted...]
-      <c r="K29" s="28">
+      <c r="D30" s="27">
         <v>46797</v>
       </c>
-      <c r="L29" s="28">
-[...2 lines deleted...]
-      <c r="M29" s="28">
+      <c r="E30" s="27">
+        <v>46799</v>
+      </c>
+      <c r="F30" s="27">
+        <v>46811</v>
+      </c>
+      <c r="G30" s="27">
+        <v>46815</v>
+      </c>
+      <c r="H30" s="27">
+        <v>46815</v>
+      </c>
+      <c r="I30" s="27">
+        <v>46821</v>
+      </c>
+      <c r="J30" s="27">
+        <v>46825</v>
+      </c>
+      <c r="K30" s="27">
+        <v>46829</v>
+      </c>
+      <c r="L30" s="27">
+        <v>46835</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C31" s="27">
+        <v>46742</v>
+      </c>
+      <c r="D31" s="27" t="s">
+        <v>168</v>
+      </c>
+      <c r="E31" s="27" t="s">
+        <v>169</v>
+      </c>
+      <c r="F31" s="27" t="s">
+        <v>170</v>
+      </c>
+      <c r="G31" s="27" t="s">
+        <v>171</v>
+      </c>
+      <c r="H31" s="27" t="s">
+        <v>171</v>
+      </c>
+      <c r="I31" s="27" t="s">
+        <v>172</v>
+      </c>
+      <c r="J31" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="K31" s="27">
+        <v>46855</v>
+      </c>
+      <c r="L31" s="27">
+        <v>46864</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="27" t="s">
+        <v>174</v>
+      </c>
+      <c r="C32" s="27">
+        <v>46772</v>
+      </c>
+      <c r="D32" s="27">
+        <v>46853</v>
+      </c>
+      <c r="E32" s="27">
+        <v>46855</v>
+      </c>
+      <c r="F32" s="27">
+        <v>46867</v>
+      </c>
+      <c r="G32" s="27">
+        <v>46871</v>
+      </c>
+      <c r="H32" s="27">
+        <v>46871</v>
+      </c>
+      <c r="I32" s="27">
+        <v>46877</v>
+      </c>
+      <c r="J32" s="27">
+        <v>46881</v>
+      </c>
+      <c r="K32" s="27">
+        <v>46885</v>
+      </c>
+      <c r="L32" s="27">
+        <v>46891</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="27" t="s">
+        <v>175</v>
+      </c>
+      <c r="C33" s="27">
         <v>46807</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="M30" s="28">
+      <c r="D33" s="27">
+        <v>46888</v>
+      </c>
+      <c r="E33" s="27">
+        <v>46890</v>
+      </c>
+      <c r="F33" s="27">
+        <v>46902</v>
+      </c>
+      <c r="G33" s="27">
+        <v>46906</v>
+      </c>
+      <c r="H33" s="27">
+        <v>46906</v>
+      </c>
+      <c r="I33" s="27">
+        <v>46912</v>
+      </c>
+      <c r="J33" s="27">
+        <v>46916</v>
+      </c>
+      <c r="K33" s="27">
+        <v>46920</v>
+      </c>
+      <c r="L33" s="27">
+        <v>46926</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B34" s="27" t="s">
+        <v>176</v>
+      </c>
+      <c r="C34" s="27">
         <v>46835</v>
       </c>
-    </row>
-[...45 lines deleted...]
-      <c r="B32" s="28" t="s">
+      <c r="D34" s="27">
+        <v>46916</v>
+      </c>
+      <c r="E34" s="27">
+        <v>46918</v>
+      </c>
+      <c r="F34" s="27">
+        <v>46930</v>
+      </c>
+      <c r="G34" s="27">
+        <v>46934</v>
+      </c>
+      <c r="H34" s="27">
+        <v>46934</v>
+      </c>
+      <c r="I34" s="27">
+        <v>46940</v>
+      </c>
+      <c r="J34" s="27">
+        <v>46944</v>
+      </c>
+      <c r="K34" s="27">
+        <v>46948</v>
+      </c>
+      <c r="L34" s="27">
+        <v>46954</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="B35" s="27"/>
+      <c r="C35" s="27"/>
+      <c r="D35" s="27"/>
+      <c r="E35" s="27"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="27"/>
+      <c r="H35" s="27"/>
+      <c r="I35" s="27"/>
+      <c r="J35" s="27"/>
+      <c r="K35" s="27"/>
+      <c r="L35" s="27"/>
+    </row>
+    <row r="36" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="27">
+        <v>46871</v>
+      </c>
+      <c r="C36" s="27">
+        <v>46891</v>
+      </c>
+      <c r="D36" s="27">
+        <v>46972</v>
+      </c>
+      <c r="E36" s="27">
+        <v>46974</v>
+      </c>
+      <c r="F36" s="27">
+        <v>46986</v>
+      </c>
+      <c r="G36" s="27">
+        <v>46990</v>
+      </c>
+      <c r="H36" s="27">
+        <v>46990</v>
+      </c>
+      <c r="I36" s="27">
+        <v>46996</v>
+      </c>
+      <c r="J36" s="27">
+        <v>47000</v>
+      </c>
+      <c r="K36" s="27">
+        <v>47004</v>
+      </c>
+      <c r="L36" s="27">
+        <v>47010</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="27" t="s">
+        <v>177</v>
+      </c>
+      <c r="C37" s="27">
+        <v>46919</v>
+      </c>
+      <c r="D37" s="27">
+        <v>47000</v>
+      </c>
+      <c r="E37" s="27">
+        <v>47002</v>
+      </c>
+      <c r="F37" s="27">
+        <v>47014</v>
+      </c>
+      <c r="G37" s="27">
+        <v>47018</v>
+      </c>
+      <c r="H37" s="27">
+        <v>47018</v>
+      </c>
+      <c r="I37" s="27">
+        <v>47024</v>
+      </c>
+      <c r="J37" s="27">
+        <v>47028</v>
+      </c>
+      <c r="K37" s="27">
+        <v>47032</v>
+      </c>
+      <c r="L37" s="27">
+        <v>47038</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" s="27" t="s">
+        <v>178</v>
+      </c>
+      <c r="C38" s="27">
+        <v>46944</v>
+      </c>
+      <c r="D38" s="27">
+        <v>47025</v>
+      </c>
+      <c r="E38" s="27">
+        <v>47027</v>
+      </c>
+      <c r="F38" s="27">
+        <v>47039</v>
+      </c>
+      <c r="G38" s="27">
+        <v>47043</v>
+      </c>
+      <c r="H38" s="27">
+        <v>47043</v>
+      </c>
+      <c r="I38" s="27">
+        <v>47049</v>
+      </c>
+      <c r="J38" s="27">
+        <v>47053</v>
+      </c>
+      <c r="K38" s="27">
+        <v>47057</v>
+      </c>
+      <c r="L38" s="27">
+        <v>47066</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="27" t="s">
+        <v>179</v>
+      </c>
+      <c r="C39" s="27">
+        <v>46982</v>
+      </c>
+      <c r="D39" s="27">
+        <v>47063</v>
+      </c>
+      <c r="E39" s="27">
+        <v>47065</v>
+      </c>
+      <c r="F39" s="27">
+        <v>47077</v>
+      </c>
+      <c r="G39" s="27">
+        <v>47081</v>
+      </c>
+      <c r="H39" s="27">
+        <v>47081</v>
+      </c>
+      <c r="I39" s="27">
+        <v>47087</v>
+      </c>
+      <c r="J39" s="27">
+        <v>47091</v>
+      </c>
+      <c r="K39" s="27">
+        <v>47095</v>
+      </c>
+      <c r="L39" s="27">
+        <v>47101</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="30" t="s">
         <v>220</v>
-      </c>
-[...299 lines deleted...]
-        <v>171</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
-      <c r="M40" s="2"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:13" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="41" spans="1:12" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="15" t="s">
-        <v>159</v>
+        <v>221</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
-      <c r="M41" s="2"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:13" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="42" spans="1:12" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="17" t="s">
-        <v>172</v>
+        <v>222</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
-      <c r="M42" s="2"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:13" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="43" spans="1:12" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="13" t="s">
-        <v>173</v>
+        <v>223</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
-      <c r="M43" s="2"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:13" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="44" spans="1:12" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="13" t="s">
-        <v>174</v>
+        <v>229</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
-      <c r="M44" s="2"/>
-[...3 lines deleted...]
-        <v>160</v>
+    </row>
+    <row r="45" spans="1:12" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="25" t="s">
+        <v>224</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
-      <c r="M45" s="2"/>
-[...3 lines deleted...]
-        <v>175</v>
+    </row>
+    <row r="46" spans="1:12" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="25" t="s">
+        <v>225</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
       <c r="L46" s="2"/>
-      <c r="M46" s="2"/>
-[...16 lines deleted...]
-      <c r="M47" s="2"/>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A47" s="19" t="s">
+        <v>158</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;C
 </oddHeader>
     <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;6&amp;K000000© European Medicines Agency, 2026. Reproduction is authorised provided the source is acknowledged.
 &amp;1#&amp;"Verdana,Regular"&amp;7&amp;K737373Classified as public by the European Medicines Agency&amp;RPage &amp;P / &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:M48"/>
+  <dimension ref="A1:J45"/>
   <sheetViews>
-    <sheetView showGridLines="0" showWhiteSpace="0" view="pageLayout" topLeftCell="A24" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showWhiteSpace="0" view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.75" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.375" style="2" customWidth="1"/>
     <col min="3" max="3" width="10" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.75" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.375" style="2" customWidth="1"/>
     <col min="6" max="8" width="11.375" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.125" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.375" style="2" customWidth="1"/>
-    <col min="11" max="11" width="11.875" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="255" max="16384" width="9" style="2"/>
+    <col min="11" max="251" width="11.125" style="2" customWidth="1"/>
+    <col min="252" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="7" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:10" s="7" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="3" t="s">
-        <v>154</v>
-[...4 lines deleted...]
-      <c r="A4" s="26"/>
+        <v>153</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="7" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="4" spans="1:10" s="11" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="21"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>179</v>
+        <v>233</v>
       </c>
       <c r="E4" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="31">
+        <v>45985</v>
+      </c>
+      <c r="C5" s="31">
+        <v>45986</v>
+      </c>
+      <c r="D5" s="31">
+        <v>46027</v>
+      </c>
+      <c r="E5" s="31">
+        <v>46031</v>
+      </c>
+      <c r="F5" s="31">
+        <v>46035</v>
+      </c>
+      <c r="G5" s="31">
+        <v>46037</v>
+      </c>
+      <c r="H5" s="31">
+        <v>46041</v>
+      </c>
+      <c r="I5" s="31">
+        <v>46045</v>
+      </c>
+      <c r="J5" s="28">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="31">
+        <v>46013</v>
+      </c>
+      <c r="C6" s="31">
+        <v>46014</v>
+      </c>
+      <c r="D6" s="31">
+        <v>46049</v>
+      </c>
+      <c r="E6" s="31">
+        <v>46059</v>
+      </c>
+      <c r="F6" s="31">
+        <v>46063</v>
+      </c>
+      <c r="G6" s="31">
+        <v>46065</v>
+      </c>
+      <c r="H6" s="31">
+        <v>46069</v>
+      </c>
+      <c r="I6" s="31">
+        <v>46073</v>
+      </c>
+      <c r="J6" s="28">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="31">
+        <v>46041</v>
+      </c>
+      <c r="C7" s="31">
+        <v>46042</v>
+      </c>
+      <c r="D7" s="31">
+        <v>46077</v>
+      </c>
+      <c r="E7" s="31">
+        <v>46087</v>
+      </c>
+      <c r="F7" s="31">
+        <v>46091</v>
+      </c>
+      <c r="G7" s="31">
+        <v>46093</v>
+      </c>
+      <c r="H7" s="31">
+        <v>46097</v>
+      </c>
+      <c r="I7" s="31">
+        <v>46101</v>
+      </c>
+      <c r="J7" s="28">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="31">
+        <v>46069</v>
+      </c>
+      <c r="C8" s="31">
+        <v>46070</v>
+      </c>
+      <c r="D8" s="31">
+        <v>46105</v>
+      </c>
+      <c r="E8" s="31">
+        <v>46113</v>
+      </c>
+      <c r="F8" s="31">
+        <v>46119</v>
+      </c>
+      <c r="G8" s="31">
+        <v>46122</v>
+      </c>
+      <c r="H8" s="31">
+        <v>46125</v>
+      </c>
+      <c r="I8" s="31">
+        <v>46129</v>
+      </c>
+      <c r="J8" s="28">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="31">
+        <v>46094</v>
+      </c>
+      <c r="C9" s="31">
+        <v>46096</v>
+      </c>
+      <c r="D9" s="31">
+        <v>46133</v>
+      </c>
+      <c r="E9" s="31">
+        <v>46142</v>
+      </c>
+      <c r="F9" s="31">
+        <v>46147</v>
+      </c>
+      <c r="G9" s="31">
+        <v>46149</v>
+      </c>
+      <c r="H9" s="31">
+        <v>46153</v>
+      </c>
+      <c r="I9" s="31">
+        <v>46155</v>
+      </c>
+      <c r="J9" s="28">
+        <v>46163</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="31">
+        <v>46132</v>
+      </c>
+      <c r="C10" s="31">
+        <v>46133</v>
+      </c>
+      <c r="D10" s="31">
+        <v>46168</v>
+      </c>
+      <c r="E10" s="31">
+        <v>46178</v>
+      </c>
+      <c r="F10" s="31">
+        <v>46182</v>
+      </c>
+      <c r="G10" s="31">
+        <v>46184</v>
+      </c>
+      <c r="H10" s="31">
+        <v>46188</v>
+      </c>
+      <c r="I10" s="31">
+        <v>46192</v>
+      </c>
+      <c r="J10" s="28">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="31">
+        <v>46160</v>
+      </c>
+      <c r="C11" s="31">
+        <v>46161</v>
+      </c>
+      <c r="D11" s="31">
+        <v>46196</v>
+      </c>
+      <c r="E11" s="31">
+        <v>46206</v>
+      </c>
+      <c r="F11" s="31">
+        <v>46210</v>
+      </c>
+      <c r="G11" s="31">
+        <v>46212</v>
+      </c>
+      <c r="H11" s="31">
+        <v>46216</v>
+      </c>
+      <c r="I11" s="31">
+        <v>46220</v>
+      </c>
+      <c r="J11" s="28">
+        <v>46226</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="31"/>
+      <c r="C12" s="31"/>
+      <c r="D12" s="31"/>
+      <c r="E12" s="31"/>
+      <c r="F12" s="31"/>
+      <c r="G12" s="31"/>
+      <c r="H12" s="31"/>
+      <c r="I12" s="31"/>
+      <c r="J12" s="28"/>
+    </row>
+    <row r="13" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="31">
+        <v>46216</v>
+      </c>
+      <c r="C13" s="31">
+        <v>46217</v>
+      </c>
+      <c r="D13" s="31">
+        <v>46252</v>
+      </c>
+      <c r="E13" s="31">
+        <v>46262</v>
+      </c>
+      <c r="F13" s="31">
+        <v>46266</v>
+      </c>
+      <c r="G13" s="31">
+        <v>46268</v>
+      </c>
+      <c r="H13" s="31">
+        <v>46272</v>
+      </c>
+      <c r="I13" s="31">
+        <v>46276</v>
+      </c>
+      <c r="J13" s="28">
+        <v>46282</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="31">
+        <v>46244</v>
+      </c>
+      <c r="C14" s="31">
+        <v>46245</v>
+      </c>
+      <c r="D14" s="31">
+        <v>46280</v>
+      </c>
+      <c r="E14" s="31">
+        <v>46290</v>
+      </c>
+      <c r="F14" s="31">
+        <v>46294</v>
+      </c>
+      <c r="G14" s="31">
+        <v>46296</v>
+      </c>
+      <c r="H14" s="31">
+        <v>46300</v>
+      </c>
+      <c r="I14" s="31">
+        <v>46304</v>
+      </c>
+      <c r="J14" s="28">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="31">
+        <v>46272</v>
+      </c>
+      <c r="C15" s="31">
+        <v>46273</v>
+      </c>
+      <c r="D15" s="31">
+        <v>46308</v>
+      </c>
+      <c r="E15" s="31">
+        <v>46318</v>
+      </c>
+      <c r="F15" s="31">
+        <v>46322</v>
+      </c>
+      <c r="G15" s="31">
+        <v>46324</v>
+      </c>
+      <c r="H15" s="31">
+        <v>46329</v>
+      </c>
+      <c r="I15" s="31">
+        <v>46332</v>
+      </c>
+      <c r="J15" s="28">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="31">
+        <v>46300</v>
+      </c>
+      <c r="C16" s="31">
+        <v>46301</v>
+      </c>
+      <c r="D16" s="31">
+        <v>46336</v>
+      </c>
+      <c r="E16" s="31">
+        <v>46346</v>
+      </c>
+      <c r="F16" s="31">
+        <v>46350</v>
+      </c>
+      <c r="G16" s="31">
+        <v>46352</v>
+      </c>
+      <c r="H16" s="31">
+        <v>46356</v>
+      </c>
+      <c r="I16" s="31">
+        <v>46360</v>
+      </c>
+      <c r="J16" s="28">
+        <v>46366</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="31">
+        <v>46349</v>
+      </c>
+      <c r="C17" s="31">
+        <v>46350</v>
+      </c>
+      <c r="D17" s="31">
+        <v>46392</v>
+      </c>
+      <c r="E17" s="31">
+        <v>46395</v>
+      </c>
+      <c r="F17" s="31">
+        <v>46399</v>
+      </c>
+      <c r="G17" s="31">
+        <v>46401</v>
+      </c>
+      <c r="H17" s="31">
+        <v>46405</v>
+      </c>
+      <c r="I17" s="31">
+        <v>46409</v>
+      </c>
+      <c r="J17" s="31">
+        <v>46415</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="31">
+        <v>46377</v>
+      </c>
+      <c r="C18" s="31">
+        <v>46378</v>
+      </c>
+      <c r="D18" s="31">
+        <v>46413</v>
+      </c>
+      <c r="E18" s="31">
+        <v>46423</v>
+      </c>
+      <c r="F18" s="31">
+        <v>46427</v>
+      </c>
+      <c r="G18" s="31">
+        <v>46429</v>
+      </c>
+      <c r="H18" s="31">
+        <v>46433</v>
+      </c>
+      <c r="I18" s="31">
+        <v>46437</v>
+      </c>
+      <c r="J18" s="31">
+        <v>46443</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="31">
+        <v>46409</v>
+      </c>
+      <c r="C19" s="31">
+        <v>46411</v>
+      </c>
+      <c r="D19" s="31">
+        <v>46448</v>
+      </c>
+      <c r="E19" s="31">
+        <v>46458</v>
+      </c>
+      <c r="F19" s="31">
+        <v>46462</v>
+      </c>
+      <c r="G19" s="31">
+        <v>46464</v>
+      </c>
+      <c r="H19" s="31">
+        <v>46468</v>
+      </c>
+      <c r="I19" s="31">
+        <v>46470</v>
+      </c>
+      <c r="J19" s="31">
+        <v>46479</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="31">
+        <v>46440</v>
+      </c>
+      <c r="C20" s="31">
+        <v>46441</v>
+      </c>
+      <c r="D20" s="31">
+        <v>46476</v>
+      </c>
+      <c r="E20" s="31">
+        <v>46486</v>
+      </c>
+      <c r="F20" s="31">
+        <v>46490</v>
+      </c>
+      <c r="G20" s="31">
+        <v>46492</v>
+      </c>
+      <c r="H20" s="31">
+        <v>46496</v>
+      </c>
+      <c r="I20" s="31">
+        <v>46500</v>
+      </c>
+      <c r="J20" s="31">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="31">
+        <v>46468</v>
+      </c>
+      <c r="C21" s="31">
+        <v>46469</v>
+      </c>
+      <c r="D21" s="31">
+        <v>46505</v>
+      </c>
+      <c r="E21" s="31">
+        <v>46512</v>
+      </c>
+      <c r="F21" s="31">
+        <v>46518</v>
+      </c>
+      <c r="G21" s="31">
+        <v>46520</v>
+      </c>
+      <c r="H21" s="31">
+        <v>46525</v>
+      </c>
+      <c r="I21" s="31">
+        <v>46528</v>
+      </c>
+      <c r="J21" s="31">
+        <v>46534</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" s="31">
+        <v>46496</v>
+      </c>
+      <c r="C22" s="31">
+        <v>46497</v>
+      </c>
+      <c r="D22" s="31">
+        <v>46532</v>
+      </c>
+      <c r="E22" s="31">
+        <v>46542</v>
+      </c>
+      <c r="F22" s="31">
+        <v>46546</v>
+      </c>
+      <c r="G22" s="31">
+        <v>46548</v>
+      </c>
+      <c r="H22" s="31">
+        <v>46552</v>
+      </c>
+      <c r="I22" s="31">
+        <v>46556</v>
+      </c>
+      <c r="J22" s="31">
+        <v>46562</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" s="31">
+        <v>46521</v>
+      </c>
+      <c r="C23" s="31">
+        <v>46525</v>
+      </c>
+      <c r="D23" s="31">
+        <v>46560</v>
+      </c>
+      <c r="E23" s="31">
+        <v>46570</v>
+      </c>
+      <c r="F23" s="31">
+        <v>46574</v>
+      </c>
+      <c r="G23" s="31">
+        <v>46576</v>
+      </c>
+      <c r="H23" s="31">
+        <v>46580</v>
+      </c>
+      <c r="I23" s="31">
+        <v>46584</v>
+      </c>
+      <c r="J23" s="31">
+        <v>46590</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="31"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="31"/>
+      <c r="E24" s="31"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="31"/>
+      <c r="J24" s="31"/>
+    </row>
+    <row r="25" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" s="31">
+        <v>46580</v>
+      </c>
+      <c r="C25" s="31">
+        <v>46581</v>
+      </c>
+      <c r="D25" s="31">
+        <v>46616</v>
+      </c>
+      <c r="E25" s="31">
+        <v>46626</v>
+      </c>
+      <c r="F25" s="31">
+        <v>46630</v>
+      </c>
+      <c r="G25" s="31">
+        <v>46632</v>
+      </c>
+      <c r="H25" s="31">
+        <v>46636</v>
+      </c>
+      <c r="I25" s="31">
+        <v>46640</v>
+      </c>
+      <c r="J25" s="31">
+        <v>46646</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B26" s="31">
+        <v>46608</v>
+      </c>
+      <c r="C26" s="31">
+        <v>46609</v>
+      </c>
+      <c r="D26" s="31">
+        <v>46644</v>
+      </c>
+      <c r="E26" s="31">
+        <v>46654</v>
+      </c>
+      <c r="F26" s="31">
+        <v>46658</v>
+      </c>
+      <c r="G26" s="31">
+        <v>46660</v>
+      </c>
+      <c r="H26" s="31">
+        <v>46664</v>
+      </c>
+      <c r="I26" s="31">
+        <v>46668</v>
+      </c>
+      <c r="J26" s="31">
+        <v>46674</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="31">
+        <v>46636</v>
+      </c>
+      <c r="C27" s="31">
+        <v>46637</v>
+      </c>
+      <c r="D27" s="31">
+        <v>46672</v>
+      </c>
+      <c r="E27" s="31">
+        <v>46682</v>
+      </c>
+      <c r="F27" s="31">
+        <v>46686</v>
+      </c>
+      <c r="G27" s="31">
+        <v>46688</v>
+      </c>
+      <c r="H27" s="31">
+        <v>46689</v>
+      </c>
+      <c r="I27" s="31">
+        <v>46696</v>
+      </c>
+      <c r="J27" s="31">
+        <v>46702</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="31">
+        <v>46671</v>
+      </c>
+      <c r="C28" s="31">
+        <v>46672</v>
+      </c>
+      <c r="D28" s="31">
+        <v>46707</v>
+      </c>
+      <c r="E28" s="31">
+        <v>46717</v>
+      </c>
+      <c r="F28" s="31">
+        <v>46721</v>
+      </c>
+      <c r="G28" s="31">
+        <v>46723</v>
+      </c>
+      <c r="H28" s="31">
+        <v>46727</v>
+      </c>
+      <c r="I28" s="31">
+        <v>46731</v>
+      </c>
+      <c r="J28" s="31">
+        <v>46737</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="31" t="s">
         <v>180</v>
       </c>
-      <c r="F4" s="5" t="s">
-[...14 lines deleted...]
-      <c r="K4" s="5" t="s">
+      <c r="C29" s="31">
+        <v>46714</v>
+      </c>
+      <c r="D29" s="31">
+        <v>46756</v>
+      </c>
+      <c r="E29" s="31">
+        <v>46759</v>
+      </c>
+      <c r="F29" s="31">
+        <v>46763</v>
+      </c>
+      <c r="G29" s="31">
+        <v>46765</v>
+      </c>
+      <c r="H29" s="31">
+        <v>46769</v>
+      </c>
+      <c r="I29" s="31">
+        <v>46773</v>
+      </c>
+      <c r="J29" s="31">
+        <v>46779</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="7" customFormat="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B30" s="31" t="s">
         <v>181</v>
       </c>
-      <c r="L4" s="5" t="s">
+      <c r="C30" s="31">
+        <v>46742</v>
+      </c>
+      <c r="D30" s="31">
+        <v>46777</v>
+      </c>
+      <c r="E30" s="31">
+        <v>46787</v>
+      </c>
+      <c r="F30" s="31">
+        <v>46791</v>
+      </c>
+      <c r="G30" s="31">
+        <v>46793</v>
+      </c>
+      <c r="H30" s="31">
+        <v>46797</v>
+      </c>
+      <c r="I30" s="31">
+        <v>46801</v>
+      </c>
+      <c r="J30" s="31">
+        <v>46807</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="31" t="s">
         <v>182</v>
       </c>
-      <c r="M4" s="5" t="s">
-[...1022 lines deleted...]
-      <c r="A31" s="21" t="s">
+      <c r="C31" s="31">
+        <v>46770</v>
+      </c>
+      <c r="D31" s="31">
+        <v>46805</v>
+      </c>
+      <c r="E31" s="31">
+        <v>46815</v>
+      </c>
+      <c r="F31" s="31">
+        <v>46819</v>
+      </c>
+      <c r="G31" s="31">
+        <v>46821</v>
+      </c>
+      <c r="H31" s="31">
+        <v>46825</v>
+      </c>
+      <c r="I31" s="31">
+        <v>46829</v>
+      </c>
+      <c r="J31" s="31">
+        <v>46835</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="21" t="s">
         <v>68</v>
       </c>
-      <c r="B31" s="29" t="s">
-[...37 lines deleted...]
-      <c r="A32" s="21" t="s">
+      <c r="B32" s="31" t="s">
+        <v>183</v>
+      </c>
+      <c r="C32" s="31">
+        <v>46796</v>
+      </c>
+      <c r="D32" s="31" t="s">
+        <v>191</v>
+      </c>
+      <c r="E32" s="31" t="s">
+        <v>171</v>
+      </c>
+      <c r="F32" s="31" t="s">
+        <v>190</v>
+      </c>
+      <c r="G32" s="31" t="s">
+        <v>172</v>
+      </c>
+      <c r="H32" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="I32" s="31">
+        <v>46855</v>
+      </c>
+      <c r="J32" s="31">
+        <v>46864</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="21" t="s">
         <v>69</v>
       </c>
-      <c r="B32" s="29" t="s">
-[...29 lines deleted...]
-      <c r="L32" s="29">
+      <c r="B33" s="31" t="s">
+        <v>168</v>
+      </c>
+      <c r="C33" s="31">
+        <v>46826</v>
+      </c>
+      <c r="D33" s="31">
+        <v>46861</v>
+      </c>
+      <c r="E33" s="31">
+        <v>46871</v>
+      </c>
+      <c r="F33" s="31">
+        <v>46875</v>
+      </c>
+      <c r="G33" s="31">
+        <v>46877</v>
+      </c>
+      <c r="H33" s="31">
+        <v>46881</v>
+      </c>
+      <c r="I33" s="31">
+        <v>46885</v>
+      </c>
+      <c r="J33" s="31">
+        <v>46891</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B34" s="31">
         <v>46855</v>
       </c>
-      <c r="M32" s="29">
-[...13 lines deleted...]
-      <c r="D33" s="29">
+      <c r="C34" s="31">
         <v>46861</v>
       </c>
-      <c r="E33" s="30">
-[...28 lines deleted...]
-      <c r="A34" s="21" t="s">
+      <c r="D34" s="31">
+        <v>46896</v>
+      </c>
+      <c r="E34" s="31">
+        <v>46906</v>
+      </c>
+      <c r="F34" s="31">
+        <v>46910</v>
+      </c>
+      <c r="G34" s="31">
+        <v>46912</v>
+      </c>
+      <c r="H34" s="31">
+        <v>46916</v>
+      </c>
+      <c r="I34" s="31">
+        <v>46920</v>
+      </c>
+      <c r="J34" s="31">
+        <v>46926</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="21" t="s">
         <v>71</v>
       </c>
-      <c r="B34" s="29">
-[...37 lines deleted...]
-      <c r="A35" s="21" t="s">
+      <c r="B35" s="31" t="s">
+        <v>184</v>
+      </c>
+      <c r="C35" s="31">
+        <v>46889</v>
+      </c>
+      <c r="D35" s="31">
+        <v>46924</v>
+      </c>
+      <c r="E35" s="31">
+        <v>46934</v>
+      </c>
+      <c r="F35" s="31">
+        <v>46938</v>
+      </c>
+      <c r="G35" s="31">
+        <v>46940</v>
+      </c>
+      <c r="H35" s="31">
+        <v>46944</v>
+      </c>
+      <c r="I35" s="31">
+        <v>46948</v>
+      </c>
+      <c r="J35" s="31">
+        <v>46954</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="21" t="s">
         <v>72</v>
       </c>
-      <c r="B35" s="29" t="s">
-[...37 lines deleted...]
-      <c r="A36" s="21" t="s">
+      <c r="B36" s="31"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="31"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="31"/>
+      <c r="G36" s="31"/>
+      <c r="H36" s="31"/>
+      <c r="I36" s="31"/>
+      <c r="J36" s="31"/>
+    </row>
+    <row r="37" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="21" t="s">
         <v>73</v>
       </c>
-      <c r="B36" s="29"/>
-[...13 lines deleted...]
-      <c r="A37" s="21" t="s">
+      <c r="B37" s="31" t="s">
+        <v>185</v>
+      </c>
+      <c r="C37" s="31">
+        <v>46945</v>
+      </c>
+      <c r="D37" s="31">
+        <v>46979</v>
+      </c>
+      <c r="E37" s="31">
+        <v>46990</v>
+      </c>
+      <c r="F37" s="31">
+        <v>46994</v>
+      </c>
+      <c r="G37" s="31">
+        <v>46996</v>
+      </c>
+      <c r="H37" s="31">
+        <v>47000</v>
+      </c>
+      <c r="I37" s="31">
+        <v>47004</v>
+      </c>
+      <c r="J37" s="31">
+        <v>47010</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="21" t="s">
         <v>74</v>
       </c>
-      <c r="B37" s="29" t="s">
-[...37 lines deleted...]
-      <c r="A38" s="21" t="s">
+      <c r="B38" s="31" t="s">
+        <v>186</v>
+      </c>
+      <c r="C38" s="31">
+        <v>46973</v>
+      </c>
+      <c r="D38" s="31">
+        <v>47008</v>
+      </c>
+      <c r="E38" s="31">
+        <v>47018</v>
+      </c>
+      <c r="F38" s="31">
+        <v>47022</v>
+      </c>
+      <c r="G38" s="31">
+        <v>47024</v>
+      </c>
+      <c r="H38" s="31">
+        <v>47028</v>
+      </c>
+      <c r="I38" s="31">
+        <v>47032</v>
+      </c>
+      <c r="J38" s="31">
+        <v>47038</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="21" t="s">
         <v>75</v>
       </c>
-      <c r="B38" s="29" t="s">
-[...37 lines deleted...]
-      <c r="A39" s="21" t="s">
+      <c r="B39" s="31" t="s">
+        <v>187</v>
+      </c>
+      <c r="C39" s="31">
+        <v>46998</v>
+      </c>
+      <c r="D39" s="31">
+        <v>47033</v>
+      </c>
+      <c r="E39" s="31">
+        <v>47043</v>
+      </c>
+      <c r="F39" s="31">
+        <v>47047</v>
+      </c>
+      <c r="G39" s="31">
+        <v>47049</v>
+      </c>
+      <c r="H39" s="31">
+        <v>47053</v>
+      </c>
+      <c r="I39" s="31">
+        <v>47057</v>
+      </c>
+      <c r="J39" s="31">
+        <v>47066</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="21" t="s">
         <v>76</v>
       </c>
-      <c r="B39" s="29" t="s">
-[...43 lines deleted...]
-      <c r="C40" s="29">
+      <c r="B40" s="31" t="s">
+        <v>188</v>
+      </c>
+      <c r="C40" s="31">
         <v>47036</v>
       </c>
-      <c r="D40" s="29">
+      <c r="D40" s="31">
         <v>47071</v>
       </c>
-      <c r="E40" s="30">
-[...11 lines deleted...]
-      <c r="I40" s="29">
+      <c r="E40" s="31">
+        <v>47081</v>
+      </c>
+      <c r="F40" s="31">
         <v>47085</v>
       </c>
-      <c r="J40" s="30">
+      <c r="G40" s="31">
         <v>47087</v>
       </c>
-      <c r="K40" s="29">
+      <c r="H40" s="31">
         <v>47091</v>
       </c>
-      <c r="L40" s="29">
+      <c r="I40" s="31">
         <v>47095</v>
       </c>
-      <c r="M40" s="29">
+      <c r="J40" s="31">
         <v>47101</v>
       </c>
     </row>
-    <row r="41" spans="1:13" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="18"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
-      <c r="K41" s="2"/>
-[...3 lines deleted...]
-    <row r="42" spans="1:13" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="42" spans="1:10" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="18" t="s">
-        <v>194</v>
+        <v>231</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
-      <c r="K42" s="2"/>
-[...3 lines deleted...]
-    <row r="43" spans="1:13" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="43" spans="1:10" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="15" t="s">
-        <v>193</v>
+        <v>232</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
-      <c r="K43" s="2"/>
-[...5 lines deleted...]
-        <v>161</v>
+    </row>
+    <row r="44" spans="1:10" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="19" t="s">
+        <v>229</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
-      <c r="K44" s="2"/>
-[...5 lines deleted...]
-        <v>196</v>
+    </row>
+    <row r="45" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="13" t="s">
+        <v>159</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
-      <c r="K45" s="2"/>
-[...52 lines deleted...]
-      <c r="M48" s="2"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="38" type="noConversion"/>
+  <phoneticPr fontId="35" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.98425196850393704" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;C
 </oddHeader>
     <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;6&amp;K000000© European Medicines Agency, 2024. Reproduction is authorised provided the source is acknowledged.
 &amp;1#&amp;"Verdana,Regular"&amp;7&amp;K737373Classified as public by the European Medicines Agency&amp;RPage &amp;P / &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:O49"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageLayout" topLeftCell="A28" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.75" style="2" customWidth="1"/>
     <col min="2" max="3" width="11.5" style="2" customWidth="1"/>
-    <col min="4" max="4" width="10" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.25" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.375" style="2" customWidth="1"/>
     <col min="6" max="7" width="11.375" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.75" style="2" customWidth="1"/>
-    <col min="9" max="9" width="11.375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="253" max="16384" width="9" style="2"/>
+    <col min="9" max="247" width="11.125" style="2" customWidth="1"/>
+    <col min="248" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="7" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:10" s="7" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="12" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="20" t="s">
-        <v>155</v>
-[...4 lines deleted...]
-      <c r="A4" s="26"/>
+        <v>154</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="7" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="4" spans="1:10" s="6" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="21"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="5"/>
+      <c r="C4" s="5" t="s">
+        <v>2</v>
+      </c>
       <c r="D4" s="5" t="s">
-        <v>2</v>
+        <v>233</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>156</v>
+        <v>244</v>
       </c>
       <c r="F4" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B5" s="28">
+        <v>46014</v>
+      </c>
+      <c r="C5" s="28">
+        <v>46016</v>
+      </c>
+      <c r="D5" s="28">
+        <v>46030</v>
+      </c>
+      <c r="E5" s="28">
+        <v>46036</v>
+      </c>
+      <c r="F5" s="28">
+        <v>46041</v>
+      </c>
+      <c r="G5" s="28">
+        <v>46045</v>
+      </c>
+      <c r="H5" s="28">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B6" s="28">
+        <v>46043</v>
+      </c>
+      <c r="C6" s="28">
+        <v>46044</v>
+      </c>
+      <c r="D6" s="28">
+        <v>46058</v>
+      </c>
+      <c r="E6" s="28">
+        <v>46064</v>
+      </c>
+      <c r="F6" s="28">
+        <v>46069</v>
+      </c>
+      <c r="G6" s="28">
+        <v>46073</v>
+      </c>
+      <c r="H6" s="28">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="28">
+        <v>46071</v>
+      </c>
+      <c r="C7" s="28">
+        <v>46072</v>
+      </c>
+      <c r="D7" s="28">
+        <v>46086</v>
+      </c>
+      <c r="E7" s="28">
+        <v>46092</v>
+      </c>
+      <c r="F7" s="28">
+        <v>46097</v>
+      </c>
+      <c r="G7" s="28">
+        <v>46101</v>
+      </c>
+      <c r="H7" s="28">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B8" s="28">
+        <v>46099</v>
+      </c>
+      <c r="C8" s="28">
+        <v>46100</v>
+      </c>
+      <c r="D8" s="28">
+        <v>46113</v>
+      </c>
+      <c r="E8" s="28">
+        <v>46120</v>
+      </c>
+      <c r="F8" s="28">
+        <v>46125</v>
+      </c>
+      <c r="G8" s="28">
+        <v>46129</v>
+      </c>
+      <c r="H8" s="28">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B9" s="28">
+        <v>46125</v>
+      </c>
+      <c r="C9" s="28">
+        <v>46126</v>
+      </c>
+      <c r="D9" s="28">
+        <v>46142</v>
+      </c>
+      <c r="E9" s="28">
+        <v>46148</v>
+      </c>
+      <c r="F9" s="28">
+        <v>46153</v>
+      </c>
+      <c r="G9" s="28">
+        <v>46155</v>
+      </c>
+      <c r="H9" s="28">
+        <v>46163</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="B10" s="28">
+        <v>46162</v>
+      </c>
+      <c r="C10" s="28">
+        <v>46163</v>
+      </c>
+      <c r="D10" s="28">
+        <v>46177</v>
+      </c>
+      <c r="E10" s="28">
+        <v>46183</v>
+      </c>
+      <c r="F10" s="28">
+        <v>46188</v>
+      </c>
+      <c r="G10" s="28">
+        <v>46192</v>
+      </c>
+      <c r="H10" s="28">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B11" s="28">
+        <v>46190</v>
+      </c>
+      <c r="C11" s="28">
+        <v>46191</v>
+      </c>
+      <c r="D11" s="28">
+        <v>46205</v>
+      </c>
+      <c r="E11" s="28">
+        <v>46211</v>
+      </c>
+      <c r="F11" s="28">
+        <v>46216</v>
+      </c>
+      <c r="G11" s="28">
+        <v>46220</v>
+      </c>
+      <c r="H11" s="28">
+        <v>46226</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
+    </row>
+    <row r="13" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="28">
+        <v>46246</v>
+      </c>
+      <c r="C13" s="28">
+        <v>46247</v>
+      </c>
+      <c r="D13" s="28">
+        <v>46261</v>
+      </c>
+      <c r="E13" s="28">
+        <v>46267</v>
+      </c>
+      <c r="F13" s="28">
+        <v>46272</v>
+      </c>
+      <c r="G13" s="28">
+        <v>46276</v>
+      </c>
+      <c r="H13" s="28">
+        <v>46282</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="28">
+        <v>46274</v>
+      </c>
+      <c r="C14" s="28">
+        <v>46275</v>
+      </c>
+      <c r="D14" s="28">
+        <v>46289</v>
+      </c>
+      <c r="E14" s="28">
+        <v>46295</v>
+      </c>
+      <c r="F14" s="28">
+        <v>46300</v>
+      </c>
+      <c r="G14" s="28">
+        <v>46304</v>
+      </c>
+      <c r="H14" s="28">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" s="28">
+        <v>46302</v>
+      </c>
+      <c r="C15" s="28">
+        <v>46303</v>
+      </c>
+      <c r="D15" s="28">
+        <v>46317</v>
+      </c>
+      <c r="E15" s="28">
+        <v>46323</v>
+      </c>
+      <c r="F15" s="28">
+        <v>46329</v>
+      </c>
+      <c r="G15" s="28">
+        <v>46332</v>
+      </c>
+      <c r="H15" s="28">
+        <v>46338</v>
+      </c>
+      <c r="I15" s="26"/>
+      <c r="J15" s="26"/>
+    </row>
+    <row r="16" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" s="28">
+        <v>46330</v>
+      </c>
+      <c r="C16" s="28">
+        <v>46331</v>
+      </c>
+      <c r="D16" s="28">
+        <v>46345</v>
+      </c>
+      <c r="E16" s="28">
+        <v>46351</v>
+      </c>
+      <c r="F16" s="28">
+        <v>46356</v>
+      </c>
+      <c r="G16" s="28">
+        <v>46360</v>
+      </c>
+      <c r="H16" s="28">
+        <v>46366</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="28">
+        <v>46379</v>
+      </c>
+      <c r="C17" s="28">
+        <v>46380</v>
+      </c>
+      <c r="D17" s="28">
+        <v>46394</v>
+      </c>
+      <c r="E17" s="28">
+        <v>46400</v>
+      </c>
+      <c r="F17" s="28">
+        <v>46405</v>
+      </c>
+      <c r="G17" s="28">
+        <v>46409</v>
+      </c>
+      <c r="H17" s="28">
+        <v>46415</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B18" s="28">
+        <v>46407</v>
+      </c>
+      <c r="C18" s="28">
+        <v>46408</v>
+      </c>
+      <c r="D18" s="28">
+        <v>46422</v>
+      </c>
+      <c r="E18" s="28">
+        <v>46428</v>
+      </c>
+      <c r="F18" s="28">
+        <v>46433</v>
+      </c>
+      <c r="G18" s="28">
+        <v>46437</v>
+      </c>
+      <c r="H18" s="28">
+        <v>46443</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" s="28">
+        <v>46440</v>
+      </c>
+      <c r="C19" s="28">
+        <v>46441</v>
+      </c>
+      <c r="D19" s="28">
+        <v>46457</v>
+      </c>
+      <c r="E19" s="28">
+        <v>46463</v>
+      </c>
+      <c r="F19" s="28">
+        <v>46468</v>
+      </c>
+      <c r="G19" s="28">
+        <v>46470</v>
+      </c>
+      <c r="H19" s="28">
+        <v>46479</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" s="28">
+        <v>46470</v>
+      </c>
+      <c r="C20" s="28">
+        <v>46471</v>
+      </c>
+      <c r="D20" s="28">
+        <v>46485</v>
+      </c>
+      <c r="E20" s="28">
+        <v>46491</v>
+      </c>
+      <c r="F20" s="28">
+        <v>46496</v>
+      </c>
+      <c r="G20" s="28">
+        <v>46500</v>
+      </c>
+      <c r="H20" s="28">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" s="28">
+        <v>46498</v>
+      </c>
+      <c r="C21" s="28">
+        <v>46499</v>
+      </c>
+      <c r="D21" s="28">
+        <v>46512</v>
+      </c>
+      <c r="E21" s="28">
+        <v>46519</v>
+      </c>
+      <c r="F21" s="28">
+        <v>46525</v>
+      </c>
+      <c r="G21" s="28">
+        <v>46528</v>
+      </c>
+      <c r="H21" s="28">
+        <v>46534</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="28">
+        <v>46526</v>
+      </c>
+      <c r="C22" s="28">
+        <v>46527</v>
+      </c>
+      <c r="D22" s="28">
+        <v>46541</v>
+      </c>
+      <c r="E22" s="28">
+        <v>46547</v>
+      </c>
+      <c r="F22" s="28">
+        <v>46552</v>
+      </c>
+      <c r="G22" s="28">
+        <v>46556</v>
+      </c>
+      <c r="H22" s="28">
+        <v>46562</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="28">
+        <v>46554</v>
+      </c>
+      <c r="C23" s="28">
+        <v>46555</v>
+      </c>
+      <c r="D23" s="28">
+        <v>46569</v>
+      </c>
+      <c r="E23" s="28">
+        <v>46575</v>
+      </c>
+      <c r="F23" s="28">
+        <v>46580</v>
+      </c>
+      <c r="G23" s="28">
+        <v>46584</v>
+      </c>
+      <c r="H23" s="28">
+        <v>46590</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="28"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="28"/>
+    </row>
+    <row r="25" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" s="28">
+        <v>46610</v>
+      </c>
+      <c r="C25" s="28">
+        <v>46611</v>
+      </c>
+      <c r="D25" s="28">
+        <v>46625</v>
+      </c>
+      <c r="E25" s="28">
+        <v>46631</v>
+      </c>
+      <c r="F25" s="28">
+        <v>46636</v>
+      </c>
+      <c r="G25" s="28">
+        <v>46640</v>
+      </c>
+      <c r="H25" s="28">
+        <v>46646</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="B26" s="28">
+        <v>46638</v>
+      </c>
+      <c r="C26" s="28">
+        <v>46639</v>
+      </c>
+      <c r="D26" s="28">
+        <v>46653</v>
+      </c>
+      <c r="E26" s="28">
+        <v>46659</v>
+      </c>
+      <c r="F26" s="28">
+        <v>46664</v>
+      </c>
+      <c r="G26" s="28">
+        <v>46668</v>
+      </c>
+      <c r="H26" s="28">
+        <v>46674</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="B27" s="28">
+        <v>46666</v>
+      </c>
+      <c r="C27" s="28">
+        <v>46667</v>
+      </c>
+      <c r="D27" s="28">
+        <v>46681</v>
+      </c>
+      <c r="E27" s="28">
+        <v>46687</v>
+      </c>
+      <c r="F27" s="28">
+        <v>46689</v>
+      </c>
+      <c r="G27" s="28">
+        <v>46696</v>
+      </c>
+      <c r="H27" s="28">
+        <v>46702</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="B28" s="28">
+        <v>46701</v>
+      </c>
+      <c r="C28" s="28">
+        <v>46702</v>
+      </c>
+      <c r="D28" s="28">
+        <v>46716</v>
+      </c>
+      <c r="E28" s="28">
+        <v>46722</v>
+      </c>
+      <c r="F28" s="28">
+        <v>46727</v>
+      </c>
+      <c r="G28" s="28">
+        <v>46731</v>
+      </c>
+      <c r="H28" s="28">
+        <v>46737</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="B29" s="28" t="s">
+        <v>243</v>
+      </c>
+      <c r="C29" s="28">
+        <v>46744</v>
+      </c>
+      <c r="D29" s="28">
+        <v>46758</v>
+      </c>
+      <c r="E29" s="28">
+        <v>46764</v>
+      </c>
+      <c r="F29" s="28">
+        <v>46769</v>
+      </c>
+      <c r="G29" s="28">
+        <v>46773</v>
+      </c>
+      <c r="H29" s="28">
+        <v>46779</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" s="28" t="s">
+        <v>192</v>
+      </c>
+      <c r="C30" s="28">
+        <v>46772</v>
+      </c>
+      <c r="D30" s="28">
+        <v>46786</v>
+      </c>
+      <c r="E30" s="28">
+        <v>46792</v>
+      </c>
+      <c r="F30" s="28">
+        <v>46797</v>
+      </c>
+      <c r="G30" s="28">
+        <v>46801</v>
+      </c>
+      <c r="H30" s="28">
+        <v>46807</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="B31" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="C31" s="28">
+        <v>46800</v>
+      </c>
+      <c r="D31" s="28">
+        <v>46814</v>
+      </c>
+      <c r="E31" s="28">
+        <v>46820</v>
+      </c>
+      <c r="F31" s="28">
+        <v>46825</v>
+      </c>
+      <c r="G31" s="28">
+        <v>46829</v>
+      </c>
+      <c r="H31" s="28">
+        <v>46835</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="B32" s="28" t="s">
+        <v>168</v>
+      </c>
+      <c r="C32" s="28">
+        <v>46826</v>
+      </c>
+      <c r="D32" s="28" t="s">
+        <v>189</v>
+      </c>
+      <c r="E32" s="28" t="s">
+        <v>194</v>
+      </c>
+      <c r="F32" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="G32" s="28">
+        <v>46855</v>
+      </c>
+      <c r="H32" s="28">
+        <v>46864</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" s="28" t="s">
+        <v>195</v>
+      </c>
+      <c r="C33" s="28">
+        <v>46856</v>
+      </c>
+      <c r="D33" s="28">
+        <v>46869</v>
+      </c>
+      <c r="E33" s="28">
+        <v>46876</v>
+      </c>
+      <c r="F33" s="28">
+        <v>46881</v>
+      </c>
+      <c r="G33" s="28">
+        <v>46885</v>
+      </c>
+      <c r="H33" s="28">
+        <v>46891</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="B34" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="C34" s="28">
+        <v>46891</v>
+      </c>
+      <c r="D34" s="28">
+        <v>46905</v>
+      </c>
+      <c r="E34" s="28">
+        <v>46911</v>
+      </c>
+      <c r="F34" s="28">
+        <v>46916</v>
+      </c>
+      <c r="G34" s="28">
+        <v>46920</v>
+      </c>
+      <c r="H34" s="28">
+        <v>46926</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="B35" s="28" t="s">
+        <v>197</v>
+      </c>
+      <c r="C35" s="28">
+        <v>46919</v>
+      </c>
+      <c r="D35" s="28">
+        <v>46933</v>
+      </c>
+      <c r="E35" s="28">
+        <v>46939</v>
+      </c>
+      <c r="F35" s="28">
+        <v>46944</v>
+      </c>
+      <c r="G35" s="28">
+        <v>46948</v>
+      </c>
+      <c r="H35" s="28">
+        <v>46954</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="B36" s="28"/>
+      <c r="C36" s="28"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="28"/>
+    </row>
+    <row r="37" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="28" t="s">
+        <v>198</v>
+      </c>
+      <c r="C37" s="28">
+        <v>46975</v>
+      </c>
+      <c r="D37" s="28">
+        <v>46989</v>
+      </c>
+      <c r="E37" s="28">
+        <v>46995</v>
+      </c>
+      <c r="F37" s="28">
+        <v>47000</v>
+      </c>
+      <c r="G37" s="28">
+        <v>47004</v>
+      </c>
+      <c r="H37" s="28">
+        <v>47010</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" s="28" t="s">
+        <v>199</v>
+      </c>
+      <c r="C38" s="28">
+        <v>47003</v>
+      </c>
+      <c r="D38" s="28">
+        <v>47017</v>
+      </c>
+      <c r="E38" s="28">
+        <v>47023</v>
+      </c>
+      <c r="F38" s="28">
+        <v>47028</v>
+      </c>
+      <c r="G38" s="28">
+        <v>47032</v>
+      </c>
+      <c r="H38" s="28">
+        <v>47038</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39" s="28" t="s">
         <v>200</v>
       </c>
-      <c r="G4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I4" s="5" t="s">
+      <c r="C39" s="28">
+        <v>47028</v>
+      </c>
+      <c r="D39" s="28">
+        <v>47042</v>
+      </c>
+      <c r="E39" s="28">
+        <v>47048</v>
+      </c>
+      <c r="F39" s="28">
+        <v>47053</v>
+      </c>
+      <c r="G39" s="28">
+        <v>47057</v>
+      </c>
+      <c r="H39" s="28">
+        <v>47066</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="B40" s="28" t="s">
         <v>201</v>
       </c>
-      <c r="J4" s="5" t="s">
-[...1309 lines deleted...]
-      <c r="M39" s="29">
+      <c r="C40" s="28">
         <v>47066</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="G40" s="30">
+      <c r="D40" s="28">
         <v>47080</v>
       </c>
-      <c r="H40" s="29">
-[...2 lines deleted...]
-      <c r="I40" s="29">
+      <c r="E40" s="28">
         <v>47086</v>
       </c>
-      <c r="J40" s="30">
-[...2 lines deleted...]
-      <c r="K40" s="29">
+      <c r="F40" s="28">
         <v>47091</v>
       </c>
-      <c r="L40" s="29">
+      <c r="G40" s="28">
         <v>47095</v>
       </c>
-      <c r="M40" s="29">
+      <c r="H40" s="28">
         <v>47101</v>
       </c>
     </row>
-    <row r="41" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="18"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
-      <c r="I41" s="2"/>
-[...5 lines deleted...]
-    <row r="42" spans="1:13" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="42" spans="1:8" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="18" t="s">
-        <v>163</v>
+        <v>237</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
-      <c r="I42" s="2"/>
-[...7 lines deleted...]
-        <v>159</v>
+    </row>
+    <row r="43" spans="1:8" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="18" t="s">
+        <v>238</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
-      <c r="I43" s="2"/>
-[...7 lines deleted...]
-        <v>177</v>
+    </row>
+    <row r="44" spans="1:8" s="14" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="15" t="s">
+        <v>239</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
-      <c r="I44" s="2"/>
-[...7 lines deleted...]
-        <v>162</v>
+    </row>
+    <row r="45" spans="1:8" s="14" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="19" t="s">
+        <v>229</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
-      <c r="I45" s="2"/>
-[...8 lines deleted...]
-      </c>
+    </row>
+    <row r="46" spans="1:8" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="10"/>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
-      <c r="I46" s="2"/>
-[...52 lines deleted...]
-      <c r="M49" s="2"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="38" type="noConversion"/>
+  <phoneticPr fontId="35" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;C
 </oddHeader>
     <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;6&amp;K000000© European Medicines Agency, 2026. Reproduction is authorised provided the source is acknowledged.
 &amp;1#&amp;"Verdana,Regular"&amp;7&amp;K737373Classified as public by the European Medicines Agency&amp;RPage &amp;P / &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:K49"/>
+  <dimension ref="A1:H49"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.75" style="2" customWidth="1"/>
     <col min="2" max="2" width="12" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.5" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.75" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.375" style="2" customWidth="1"/>
     <col min="6" max="7" width="12" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.75" style="2" customWidth="1"/>
-    <col min="9" max="9" width="12.75" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="254" max="16384" width="9" style="2"/>
+    <col min="9" max="250" width="11.125" style="2" customWidth="1"/>
+    <col min="251" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="7" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:8" s="7" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="12" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:11" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="20" t="s">
-        <v>164</v>
-[...4 lines deleted...]
-      <c r="A4" s="26"/>
+        <v>251</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" s="7" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="4" spans="1:8" s="6" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="21"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>183</v>
+        <v>233</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>156</v>
+        <v>252</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>200</v>
+        <v>240</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>201</v>
+        <v>241</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>187</v>
-[...11 lines deleted...]
-    <row r="5" spans="1:11" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="B5" s="28">
+        <v>46014</v>
+      </c>
+      <c r="C5" s="28">
+        <v>46016</v>
+      </c>
+      <c r="D5" s="28">
+        <v>46035</v>
+      </c>
+      <c r="E5" s="28">
+        <v>46038</v>
+      </c>
+      <c r="F5" s="28">
+        <v>46041</v>
+      </c>
+      <c r="G5" s="28">
+        <v>46045</v>
+      </c>
+      <c r="H5" s="28">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="21" t="s">
         <v>113</v>
       </c>
-      <c r="B5" s="31">
-[...26 lines deleted...]
-      <c r="K5" s="28">
+      <c r="B6" s="28">
         <v>46051</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="21" t="s">
+      <c r="C6" s="28">
+        <v>46052</v>
+      </c>
+      <c r="D6" s="28">
+        <v>46063</v>
+      </c>
+      <c r="E6" s="28">
+        <v>46066</v>
+      </c>
+      <c r="F6" s="28">
+        <v>46069</v>
+      </c>
+      <c r="G6" s="28">
+        <v>46073</v>
+      </c>
+      <c r="H6" s="28">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="21" t="s">
         <v>114</v>
       </c>
-      <c r="B6" s="31">
-[...26 lines deleted...]
-      <c r="K6" s="28">
+      <c r="B7" s="28">
         <v>46079</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="21" t="s">
+      <c r="C7" s="28">
+        <v>46080</v>
+      </c>
+      <c r="D7" s="28">
+        <v>46091</v>
+      </c>
+      <c r="E7" s="28">
+        <v>46094</v>
+      </c>
+      <c r="F7" s="28">
+        <v>46097</v>
+      </c>
+      <c r="G7" s="28">
+        <v>46101</v>
+      </c>
+      <c r="H7" s="28">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="21" t="s">
         <v>115</v>
       </c>
-      <c r="B7" s="31">
-[...26 lines deleted...]
-      <c r="K7" s="28">
+      <c r="B8" s="28">
         <v>46107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="21" t="s">
+      <c r="C8" s="28">
+        <v>46108</v>
+      </c>
+      <c r="D8" s="28">
+        <v>46119</v>
+      </c>
+      <c r="E8" s="28">
+        <v>46122</v>
+      </c>
+      <c r="F8" s="28">
+        <v>46125</v>
+      </c>
+      <c r="G8" s="28">
+        <v>46129</v>
+      </c>
+      <c r="H8" s="28">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
         <v>116</v>
       </c>
-      <c r="B8" s="31">
-[...31 lines deleted...]
-      <c r="A9" s="21" t="s">
+      <c r="B9" s="28">
+        <v>46133</v>
+      </c>
+      <c r="C9" s="28">
+        <v>46134</v>
+      </c>
+      <c r="D9" s="28">
+        <v>46147</v>
+      </c>
+      <c r="E9" s="28">
+        <v>46150</v>
+      </c>
+      <c r="F9" s="28">
+        <v>46153</v>
+      </c>
+      <c r="G9" s="28">
+        <v>46155</v>
+      </c>
+      <c r="H9" s="28">
+        <v>46163</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
         <v>117</v>
       </c>
-      <c r="B9" s="31">
-[...26 lines deleted...]
-      <c r="K9" s="28">
+      <c r="B10" s="28">
+        <v>46162</v>
+      </c>
+      <c r="C10" s="28">
         <v>46163</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="21" t="s">
+      <c r="D10" s="28">
+        <v>46182</v>
+      </c>
+      <c r="E10" s="28">
+        <v>46185</v>
+      </c>
+      <c r="F10" s="28">
+        <v>46188</v>
+      </c>
+      <c r="G10" s="28">
+        <v>46192</v>
+      </c>
+      <c r="H10" s="28">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
         <v>118</v>
       </c>
-      <c r="B10" s="31">
-[...26 lines deleted...]
-      <c r="K10" s="28">
+      <c r="B11" s="28">
         <v>46198</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="21" t="s">
+      <c r="C11" s="28">
+        <v>46199</v>
+      </c>
+      <c r="D11" s="28">
+        <v>46210</v>
+      </c>
+      <c r="E11" s="28">
+        <v>46213</v>
+      </c>
+      <c r="F11" s="28">
+        <v>46216</v>
+      </c>
+      <c r="G11" s="28">
+        <v>46220</v>
+      </c>
+      <c r="H11" s="28">
+        <v>46226</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
         <v>119</v>
       </c>
-      <c r="B11" s="31">
-[...31 lines deleted...]
-      <c r="A12" s="21" t="s">
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
+    </row>
+    <row r="13" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
         <v>120</v>
       </c>
-      <c r="B12" s="31"/>
-[...11 lines deleted...]
-      <c r="A13" s="21" t="s">
+      <c r="B13" s="28">
+        <v>46246</v>
+      </c>
+      <c r="C13" s="28">
+        <v>46247</v>
+      </c>
+      <c r="D13" s="28">
+        <v>46266</v>
+      </c>
+      <c r="E13" s="28">
+        <v>46269</v>
+      </c>
+      <c r="F13" s="28">
+        <v>46272</v>
+      </c>
+      <c r="G13" s="28">
+        <v>46276</v>
+      </c>
+      <c r="H13" s="28">
+        <v>46282</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="21" t="s">
         <v>121</v>
       </c>
-      <c r="B13" s="31">
-[...26 lines deleted...]
-      <c r="K13" s="28">
+      <c r="B14" s="28">
         <v>46282</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="21" t="s">
+      <c r="C14" s="28">
+        <v>46283</v>
+      </c>
+      <c r="D14" s="28">
+        <v>46294</v>
+      </c>
+      <c r="E14" s="28">
+        <v>46297</v>
+      </c>
+      <c r="F14" s="28">
+        <v>46300</v>
+      </c>
+      <c r="G14" s="28">
+        <v>46304</v>
+      </c>
+      <c r="H14" s="28">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="21" t="s">
         <v>122</v>
       </c>
-      <c r="B14" s="31">
-[...26 lines deleted...]
-      <c r="K14" s="28">
+      <c r="B15" s="28">
         <v>46310</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="21" t="s">
+      <c r="C15" s="28">
+        <v>46311</v>
+      </c>
+      <c r="D15" s="28">
+        <v>46322</v>
+      </c>
+      <c r="E15" s="28">
+        <v>46325</v>
+      </c>
+      <c r="F15" s="28">
+        <v>46329</v>
+      </c>
+      <c r="G15" s="28">
+        <v>46332</v>
+      </c>
+      <c r="H15" s="28">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="21" t="s">
         <v>123</v>
       </c>
-      <c r="B15" s="31">
-[...26 lines deleted...]
-      <c r="K15" s="28">
+      <c r="B16" s="28">
         <v>46338</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="21" t="s">
+      <c r="C16" s="28">
+        <v>46339</v>
+      </c>
+      <c r="D16" s="28">
+        <v>46350</v>
+      </c>
+      <c r="E16" s="28">
+        <v>46353</v>
+      </c>
+      <c r="F16" s="28">
+        <v>46356</v>
+      </c>
+      <c r="G16" s="28">
+        <v>46360</v>
+      </c>
+      <c r="H16" s="28">
+        <v>46366</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="21" t="s">
         <v>124</v>
       </c>
-      <c r="B16" s="31">
-[...31 lines deleted...]
-      <c r="A17" s="21" t="s">
+      <c r="B17" s="28">
+        <v>46379</v>
+      </c>
+      <c r="C17" s="28">
+        <v>46380</v>
+      </c>
+      <c r="D17" s="28">
+        <v>46399</v>
+      </c>
+      <c r="E17" s="28">
+        <v>46402</v>
+      </c>
+      <c r="F17" s="28">
+        <v>46405</v>
+      </c>
+      <c r="G17" s="28">
+        <v>46409</v>
+      </c>
+      <c r="H17" s="28">
+        <v>46415</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="21" t="s">
         <v>125</v>
       </c>
-      <c r="B17" s="31">
-[...26 lines deleted...]
-      <c r="K17" s="29">
+      <c r="B18" s="28">
         <v>46415</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="21" t="s">
+      <c r="C18" s="28">
+        <v>46416</v>
+      </c>
+      <c r="D18" s="28">
+        <v>46427</v>
+      </c>
+      <c r="E18" s="28">
+        <v>46430</v>
+      </c>
+      <c r="F18" s="28">
+        <v>46433</v>
+      </c>
+      <c r="G18" s="28">
+        <v>46437</v>
+      </c>
+      <c r="H18" s="28">
+        <v>46443</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="21" t="s">
         <v>126</v>
       </c>
-      <c r="B18" s="31">
-[...31 lines deleted...]
-      <c r="A19" s="21" t="s">
+      <c r="B19" s="28">
+        <v>46444</v>
+      </c>
+      <c r="C19" s="28">
+        <v>46445</v>
+      </c>
+      <c r="D19" s="28">
+        <v>46462</v>
+      </c>
+      <c r="E19" s="28">
+        <v>46465</v>
+      </c>
+      <c r="F19" s="28">
+        <v>46468</v>
+      </c>
+      <c r="G19" s="28">
+        <v>46470</v>
+      </c>
+      <c r="H19" s="28">
+        <v>46479</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="21" t="s">
         <v>127</v>
       </c>
-      <c r="B19" s="31">
-[...26 lines deleted...]
-      <c r="K19" s="29">
+      <c r="B20" s="28">
+        <v>46478</v>
+      </c>
+      <c r="C20" s="28">
         <v>46479</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="21" t="s">
+      <c r="D20" s="28">
+        <v>46490</v>
+      </c>
+      <c r="E20" s="28">
+        <v>46493</v>
+      </c>
+      <c r="F20" s="28">
+        <v>46496</v>
+      </c>
+      <c r="G20" s="28">
+        <v>46500</v>
+      </c>
+      <c r="H20" s="28">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="21" t="s">
         <v>128</v>
       </c>
-      <c r="B20" s="31">
-[...26 lines deleted...]
-      <c r="K20" s="29">
+      <c r="B21" s="28">
+        <v>46506</v>
+      </c>
+      <c r="C21" s="28">
         <v>46507</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="21" t="s">
+      <c r="D21" s="28">
+        <v>46518</v>
+      </c>
+      <c r="E21" s="28">
+        <v>46521</v>
+      </c>
+      <c r="F21" s="28">
+        <v>46525</v>
+      </c>
+      <c r="G21" s="28">
+        <v>46528</v>
+      </c>
+      <c r="H21" s="28">
+        <v>46534</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="21" t="s">
         <v>129</v>
       </c>
-      <c r="B21" s="31">
-[...26 lines deleted...]
-      <c r="K21" s="29">
+      <c r="B22" s="28">
         <v>46534</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="21" t="s">
+      <c r="C22" s="28">
+        <v>46535</v>
+      </c>
+      <c r="D22" s="28">
+        <v>46546</v>
+      </c>
+      <c r="E22" s="28">
+        <v>46549</v>
+      </c>
+      <c r="F22" s="28">
+        <v>46552</v>
+      </c>
+      <c r="G22" s="28">
+        <v>46556</v>
+      </c>
+      <c r="H22" s="28">
+        <v>46562</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="21" t="s">
         <v>130</v>
       </c>
-      <c r="B22" s="31">
-[...26 lines deleted...]
-      <c r="K22" s="29">
+      <c r="B23" s="28">
         <v>46562</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="21" t="s">
+      <c r="C23" s="28">
+        <v>46563</v>
+      </c>
+      <c r="D23" s="28">
+        <v>46574</v>
+      </c>
+      <c r="E23" s="28">
+        <v>46577</v>
+      </c>
+      <c r="F23" s="28">
+        <v>46580</v>
+      </c>
+      <c r="G23" s="28">
+        <v>46584</v>
+      </c>
+      <c r="H23" s="28">
+        <v>46590</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="21" t="s">
         <v>131</v>
       </c>
-      <c r="B23" s="31">
-[...31 lines deleted...]
-      <c r="A24" s="21" t="s">
+      <c r="B24" s="28"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="28"/>
+    </row>
+    <row r="25" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="21" t="s">
         <v>132</v>
       </c>
-      <c r="B24" s="31"/>
-[...11 lines deleted...]
-      <c r="A25" s="21" t="s">
+      <c r="B25" s="28">
+        <v>46610</v>
+      </c>
+      <c r="C25" s="28">
+        <v>46611</v>
+      </c>
+      <c r="D25" s="28">
+        <v>46630</v>
+      </c>
+      <c r="E25" s="28">
+        <v>46633</v>
+      </c>
+      <c r="F25" s="28">
+        <v>46636</v>
+      </c>
+      <c r="G25" s="28">
+        <v>46640</v>
+      </c>
+      <c r="H25" s="28">
+        <v>46646</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="21" t="s">
         <v>133</v>
       </c>
-      <c r="B25" s="31">
-[...26 lines deleted...]
-      <c r="K25" s="29">
+      <c r="B26" s="28">
         <v>46646</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="21" t="s">
+      <c r="C26" s="28">
+        <v>46647</v>
+      </c>
+      <c r="D26" s="28">
+        <v>46658</v>
+      </c>
+      <c r="E26" s="28">
+        <v>46661</v>
+      </c>
+      <c r="F26" s="28">
+        <v>46664</v>
+      </c>
+      <c r="G26" s="28">
+        <v>46668</v>
+      </c>
+      <c r="H26" s="28">
+        <v>46674</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="21" t="s">
         <v>134</v>
       </c>
-      <c r="B26" s="31">
-[...26 lines deleted...]
-      <c r="K26" s="29">
+      <c r="B27" s="28">
         <v>46674</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="21" t="s">
+      <c r="C27" s="28">
+        <v>46675</v>
+      </c>
+      <c r="D27" s="28">
+        <v>46686</v>
+      </c>
+      <c r="E27" s="28">
+        <v>46689</v>
+      </c>
+      <c r="F27" s="28">
+        <v>46689</v>
+      </c>
+      <c r="G27" s="28">
+        <v>46696</v>
+      </c>
+      <c r="H27" s="28">
+        <v>46702</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="21" t="s">
         <v>135</v>
       </c>
-      <c r="B27" s="31">
-[...31 lines deleted...]
-      <c r="A28" s="21" t="s">
+      <c r="B28" s="28">
+        <v>46703</v>
+      </c>
+      <c r="C28" s="28">
+        <v>46704</v>
+      </c>
+      <c r="D28" s="28">
+        <v>46721</v>
+      </c>
+      <c r="E28" s="28">
+        <v>46724</v>
+      </c>
+      <c r="F28" s="28">
+        <v>46727</v>
+      </c>
+      <c r="G28" s="28">
+        <v>46731</v>
+      </c>
+      <c r="H28" s="28">
+        <v>46737</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="21" t="s">
         <v>136</v>
       </c>
-      <c r="B28" s="31">
-[...31 lines deleted...]
-      <c r="A29" s="21" t="s">
+      <c r="B29" s="28">
+        <v>46743</v>
+      </c>
+      <c r="C29" s="28">
+        <v>46744</v>
+      </c>
+      <c r="D29" s="28">
+        <v>46763</v>
+      </c>
+      <c r="E29" s="28">
+        <v>46766</v>
+      </c>
+      <c r="F29" s="28">
+        <v>46769</v>
+      </c>
+      <c r="G29" s="28">
+        <v>46773</v>
+      </c>
+      <c r="H29" s="28">
+        <v>46779</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="21" t="s">
         <v>137</v>
       </c>
-      <c r="B29" s="31">
-[...31 lines deleted...]
-      <c r="A30" s="21" t="s">
+      <c r="B30" s="28" t="s">
+        <v>202</v>
+      </c>
+      <c r="C30" s="28">
+        <v>46780</v>
+      </c>
+      <c r="D30" s="28">
+        <v>46791</v>
+      </c>
+      <c r="E30" s="28">
+        <v>46794</v>
+      </c>
+      <c r="F30" s="28">
+        <v>46797</v>
+      </c>
+      <c r="G30" s="28">
+        <v>46801</v>
+      </c>
+      <c r="H30" s="28">
+        <v>46807</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="21" t="s">
         <v>138</v>
       </c>
-      <c r="B30" s="31" t="s">
-[...31 lines deleted...]
-      <c r="A31" s="21" t="s">
+      <c r="B31" s="28" t="s">
+        <v>203</v>
+      </c>
+      <c r="C31" s="28">
+        <v>46808</v>
+      </c>
+      <c r="D31" s="28">
+        <v>46819</v>
+      </c>
+      <c r="E31" s="28">
+        <v>46822</v>
+      </c>
+      <c r="F31" s="28">
+        <v>46825</v>
+      </c>
+      <c r="G31" s="28">
+        <v>46829</v>
+      </c>
+      <c r="H31" s="28">
+        <v>46835</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="21" t="s">
         <v>139</v>
       </c>
-      <c r="B31" s="31" t="s">
-[...31 lines deleted...]
-      <c r="A32" s="21" t="s">
+      <c r="B32" s="28" t="s">
+        <v>191</v>
+      </c>
+      <c r="C32" s="28">
+        <v>46834</v>
+      </c>
+      <c r="D32" s="28" t="s">
+        <v>190</v>
+      </c>
+      <c r="E32" s="28" t="s">
+        <v>204</v>
+      </c>
+      <c r="F32" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="G32" s="28">
+        <v>46855</v>
+      </c>
+      <c r="H32" s="28">
+        <v>46864</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="21" t="s">
         <v>140</v>
       </c>
-      <c r="B32" s="31" t="s">
-[...26 lines deleted...]
-      <c r="K32" s="29">
+      <c r="B33" s="28" t="s">
+        <v>205</v>
+      </c>
+      <c r="C33" s="28">
         <v>46864</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="21" t="s">
+      <c r="D33" s="28">
+        <v>46875</v>
+      </c>
+      <c r="E33" s="28">
+        <v>46878</v>
+      </c>
+      <c r="F33" s="28">
+        <v>46881</v>
+      </c>
+      <c r="G33" s="28">
+        <v>46885</v>
+      </c>
+      <c r="H33" s="28">
+        <v>46891</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="21" t="s">
         <v>141</v>
       </c>
-      <c r="B33" s="31" t="s">
-[...31 lines deleted...]
-      <c r="A34" s="21" t="s">
+      <c r="B34" s="28" t="s">
+        <v>206</v>
+      </c>
+      <c r="C34" s="28" t="s">
+        <v>207</v>
+      </c>
+      <c r="D34" s="28">
+        <v>46910</v>
+      </c>
+      <c r="E34" s="28">
+        <v>46913</v>
+      </c>
+      <c r="F34" s="28">
+        <v>46916</v>
+      </c>
+      <c r="G34" s="28">
+        <v>46920</v>
+      </c>
+      <c r="H34" s="28">
+        <v>46926</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="21" t="s">
         <v>142</v>
       </c>
-      <c r="B34" s="31" t="s">
-[...31 lines deleted...]
-      <c r="A35" s="21" t="s">
+      <c r="B35" s="28" t="s">
+        <v>208</v>
+      </c>
+      <c r="C35" s="28">
+        <v>46927</v>
+      </c>
+      <c r="D35" s="28">
+        <v>46938</v>
+      </c>
+      <c r="E35" s="28">
+        <v>46941</v>
+      </c>
+      <c r="F35" s="28">
+        <v>46944</v>
+      </c>
+      <c r="G35" s="28">
+        <v>46948</v>
+      </c>
+      <c r="H35" s="28">
+        <v>46954</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="21" t="s">
         <v>143</v>
       </c>
-      <c r="B35" s="31" t="s">
-[...31 lines deleted...]
-      <c r="A36" s="21" t="s">
+      <c r="B36" s="28"/>
+      <c r="C36" s="28"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="28"/>
+    </row>
+    <row r="37" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="21" t="s">
         <v>144</v>
       </c>
-      <c r="B36" s="31"/>
-[...11 lines deleted...]
-      <c r="A37" s="21" t="s">
+      <c r="B37" s="28" t="s">
+        <v>209</v>
+      </c>
+      <c r="C37" s="28" t="s">
+        <v>210</v>
+      </c>
+      <c r="D37" s="28">
+        <v>46994</v>
+      </c>
+      <c r="E37" s="28">
+        <v>46997</v>
+      </c>
+      <c r="F37" s="28">
+        <v>47000</v>
+      </c>
+      <c r="G37" s="28">
+        <v>47004</v>
+      </c>
+      <c r="H37" s="28">
+        <v>47010</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="21" t="s">
         <v>145</v>
       </c>
-      <c r="B37" s="31" t="s">
-[...31 lines deleted...]
-      <c r="A38" s="21" t="s">
+      <c r="B38" s="28" t="s">
+        <v>211</v>
+      </c>
+      <c r="C38" s="28">
+        <v>47011</v>
+      </c>
+      <c r="D38" s="28">
+        <v>47022</v>
+      </c>
+      <c r="E38" s="28">
+        <v>47025</v>
+      </c>
+      <c r="F38" s="28">
+        <v>47028</v>
+      </c>
+      <c r="G38" s="28">
+        <v>47032</v>
+      </c>
+      <c r="H38" s="28">
+        <v>47038</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="21" t="s">
         <v>146</v>
       </c>
-      <c r="B38" s="31" t="s">
-[...31 lines deleted...]
-      <c r="A39" s="21" t="s">
+      <c r="B39" s="28" t="s">
+        <v>188</v>
+      </c>
+      <c r="C39" s="28">
+        <v>47036</v>
+      </c>
+      <c r="D39" s="28">
+        <v>47047</v>
+      </c>
+      <c r="E39" s="28">
+        <v>47050</v>
+      </c>
+      <c r="F39" s="28">
+        <v>47053</v>
+      </c>
+      <c r="G39" s="28">
+        <v>47057</v>
+      </c>
+      <c r="H39" s="28">
+        <v>47066</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="21" t="s">
         <v>147</v>
       </c>
-      <c r="B39" s="31" t="s">
-[...40 lines deleted...]
-      <c r="D40" s="31">
+      <c r="B40" s="28" t="s">
+        <v>212</v>
+      </c>
+      <c r="C40" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="D40" s="28">
         <v>47085</v>
       </c>
-      <c r="E40" s="31">
-[...2 lines deleted...]
-      <c r="F40" s="31">
+      <c r="E40" s="28">
         <v>47088</v>
       </c>
-      <c r="G40" s="31">
-[...2 lines deleted...]
-      <c r="H40" s="31">
+      <c r="F40" s="28">
         <v>47091</v>
       </c>
-      <c r="I40" s="31">
-[...2 lines deleted...]
-      <c r="J40" s="31">
+      <c r="G40" s="28">
         <v>47095</v>
       </c>
-      <c r="K40" s="29">
+      <c r="H40" s="28">
         <v>47101</v>
       </c>
     </row>
-    <row r="41" spans="1:11" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="18"/>
+    <row r="41" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="30"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
-      <c r="I41" s="2"/>
-[...5 lines deleted...]
-        <v>190</v>
+    </row>
+    <row r="42" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="30" t="s">
+        <v>245</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
-      <c r="I42" s="2"/>
-[...5 lines deleted...]
-        <v>188</v>
+    </row>
+    <row r="43" spans="1:8" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="18" t="s">
+        <v>246</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
-      <c r="I43" s="2"/>
-[...5 lines deleted...]
-        <v>171</v>
+    </row>
+    <row r="44" spans="1:8" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="32" t="s">
+        <v>247</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
-      <c r="I44" s="2"/>
-[...5 lines deleted...]
-        <v>159</v>
+    </row>
+    <row r="45" spans="1:8" s="9" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="18" t="s">
+        <v>248</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
-      <c r="I45" s="2"/>
-[...5 lines deleted...]
-        <v>160</v>
+    </row>
+    <row r="46" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="15" t="s">
+        <v>249</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
-      <c r="I46" s="2"/>
-[...5 lines deleted...]
-        <v>189</v>
+    </row>
+    <row r="47" spans="1:8" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="15" t="s">
+        <v>250</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
-      <c r="I47" s="2"/>
-[...5 lines deleted...]
-        <v>191</v>
+    </row>
+    <row r="48" spans="1:8" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="19" t="s">
+        <v>229</v>
       </c>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
-      <c r="I48" s="2"/>
-[...6 lines deleted...]
-      </c>
+    </row>
+    <row r="49" spans="1:8" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="13"/>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
-      <c r="I49" s="2"/>
-[...1 lines deleted...]
-      <c r="K49" s="2"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="38" type="noConversion"/>
+  <phoneticPr fontId="35" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;C
 </oddHeader>
     <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;6&amp;K000000© European Medicines Agency, 2026 Reproduction is authorised provided the source is acknowledged.
 &amp;1#&amp;"Verdana,Regular"&amp;7&amp;K737373Classified as public by the European Medicines Agency&amp;RPage &amp;P / &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4C6D56D-DAEF-408D-ABE5-03091A0383FA}">
+  <dimension ref="A1:G45"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="1" width="3.75" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15" style="2" customWidth="1"/>
+    <col min="4" max="4" width="15.25" style="2" customWidth="1"/>
+    <col min="5" max="5" width="14" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="12.125" style="2" customWidth="1"/>
+    <col min="8" max="231" width="11.125" style="2" customWidth="1"/>
+    <col min="232" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="7" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="12" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="20" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" s="7" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="4" spans="1:7" s="7" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="21"/>
+      <c r="B4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="21" t="s">
+        <v>258</v>
+      </c>
+      <c r="B5" s="28">
+        <v>46016</v>
+      </c>
+      <c r="C5" s="28">
+        <v>46035</v>
+      </c>
+      <c r="D5" s="28">
+        <v>46038</v>
+      </c>
+      <c r="E5" s="28">
+        <v>46041</v>
+      </c>
+      <c r="F5" s="28">
+        <v>46045</v>
+      </c>
+      <c r="G5" s="28">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="B6" s="28">
+        <v>46052</v>
+      </c>
+      <c r="C6" s="28">
+        <v>46063</v>
+      </c>
+      <c r="D6" s="28">
+        <v>46066</v>
+      </c>
+      <c r="E6" s="28">
+        <v>46069</v>
+      </c>
+      <c r="F6" s="28">
+        <v>46073</v>
+      </c>
+      <c r="G6" s="28">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="21" t="s">
+        <v>260</v>
+      </c>
+      <c r="B7" s="28">
+        <v>46080</v>
+      </c>
+      <c r="C7" s="28">
+        <v>46091</v>
+      </c>
+      <c r="D7" s="28">
+        <v>46094</v>
+      </c>
+      <c r="E7" s="28">
+        <v>46097</v>
+      </c>
+      <c r="F7" s="28">
+        <v>46101</v>
+      </c>
+      <c r="G7" s="28">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="21" t="s">
+        <v>261</v>
+      </c>
+      <c r="B8" s="28">
+        <v>46108</v>
+      </c>
+      <c r="C8" s="28">
+        <v>46119</v>
+      </c>
+      <c r="D8" s="28">
+        <v>46122</v>
+      </c>
+      <c r="E8" s="28">
+        <v>46125</v>
+      </c>
+      <c r="F8" s="28">
+        <v>46129</v>
+      </c>
+      <c r="G8" s="28">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="B9" s="28">
+        <v>46134</v>
+      </c>
+      <c r="C9" s="28">
+        <v>46147</v>
+      </c>
+      <c r="D9" s="28">
+        <v>46150</v>
+      </c>
+      <c r="E9" s="28">
+        <v>46153</v>
+      </c>
+      <c r="F9" s="28">
+        <v>46155</v>
+      </c>
+      <c r="G9" s="28">
+        <v>46163</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="B10" s="28">
+        <v>46163</v>
+      </c>
+      <c r="C10" s="28">
+        <v>46182</v>
+      </c>
+      <c r="D10" s="28">
+        <v>46185</v>
+      </c>
+      <c r="E10" s="28">
+        <v>46188</v>
+      </c>
+      <c r="F10" s="28">
+        <v>46192</v>
+      </c>
+      <c r="G10" s="28">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>264</v>
+      </c>
+      <c r="B11" s="28">
+        <v>46199</v>
+      </c>
+      <c r="C11" s="28">
+        <v>46210</v>
+      </c>
+      <c r="D11" s="28">
+        <v>46213</v>
+      </c>
+      <c r="E11" s="28">
+        <v>46216</v>
+      </c>
+      <c r="F11" s="28">
+        <v>46220</v>
+      </c>
+      <c r="G11" s="28">
+        <v>46226</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="s">
+        <v>265</v>
+      </c>
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+    </row>
+    <row r="13" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>266</v>
+      </c>
+      <c r="B13" s="28">
+        <v>46247</v>
+      </c>
+      <c r="C13" s="28">
+        <v>46266</v>
+      </c>
+      <c r="D13" s="28">
+        <v>46269</v>
+      </c>
+      <c r="E13" s="28">
+        <v>46272</v>
+      </c>
+      <c r="F13" s="28">
+        <v>46276</v>
+      </c>
+      <c r="G13" s="28">
+        <v>46282</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="B14" s="28">
+        <v>46283</v>
+      </c>
+      <c r="C14" s="28">
+        <v>46294</v>
+      </c>
+      <c r="D14" s="28">
+        <v>46297</v>
+      </c>
+      <c r="E14" s="28">
+        <v>46300</v>
+      </c>
+      <c r="F14" s="28">
+        <v>46304</v>
+      </c>
+      <c r="G14" s="28">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="21" t="s">
+        <v>268</v>
+      </c>
+      <c r="B15" s="28">
+        <v>46311</v>
+      </c>
+      <c r="C15" s="28">
+        <v>46322</v>
+      </c>
+      <c r="D15" s="28">
+        <v>46325</v>
+      </c>
+      <c r="E15" s="28">
+        <v>46329</v>
+      </c>
+      <c r="F15" s="28">
+        <v>46332</v>
+      </c>
+      <c r="G15" s="28">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="21" t="s">
+        <v>269</v>
+      </c>
+      <c r="B16" s="28">
+        <v>46339</v>
+      </c>
+      <c r="C16" s="28">
+        <v>46350</v>
+      </c>
+      <c r="D16" s="28">
+        <v>46353</v>
+      </c>
+      <c r="E16" s="28">
+        <v>46356</v>
+      </c>
+      <c r="F16" s="28">
+        <v>46360</v>
+      </c>
+      <c r="G16" s="28">
+        <v>46366</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="21" t="s">
+        <v>270</v>
+      </c>
+      <c r="B17" s="28">
+        <v>46380</v>
+      </c>
+      <c r="C17" s="28">
+        <v>46399</v>
+      </c>
+      <c r="D17" s="28">
+        <v>46402</v>
+      </c>
+      <c r="E17" s="28">
+        <v>46405</v>
+      </c>
+      <c r="F17" s="28">
+        <v>46409</v>
+      </c>
+      <c r="G17" s="28">
+        <v>46415</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="21" t="s">
+        <v>271</v>
+      </c>
+      <c r="B18" s="28">
+        <v>46416</v>
+      </c>
+      <c r="C18" s="28">
+        <v>46427</v>
+      </c>
+      <c r="D18" s="28">
+        <v>46430</v>
+      </c>
+      <c r="E18" s="28">
+        <v>46433</v>
+      </c>
+      <c r="F18" s="28">
+        <v>46437</v>
+      </c>
+      <c r="G18" s="28">
+        <v>46443</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="21" t="s">
+        <v>272</v>
+      </c>
+      <c r="B19" s="28">
+        <v>46445</v>
+      </c>
+      <c r="C19" s="28">
+        <v>46462</v>
+      </c>
+      <c r="D19" s="28">
+        <v>46465</v>
+      </c>
+      <c r="E19" s="28">
+        <v>46468</v>
+      </c>
+      <c r="F19" s="28">
+        <v>46470</v>
+      </c>
+      <c r="G19" s="28">
+        <v>46479</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="21" t="s">
+        <v>273</v>
+      </c>
+      <c r="B20" s="28">
+        <v>46479</v>
+      </c>
+      <c r="C20" s="28">
+        <v>46490</v>
+      </c>
+      <c r="D20" s="28">
+        <v>46493</v>
+      </c>
+      <c r="E20" s="28">
+        <v>46496</v>
+      </c>
+      <c r="F20" s="28">
+        <v>46500</v>
+      </c>
+      <c r="G20" s="28">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="B21" s="28">
+        <v>46507</v>
+      </c>
+      <c r="C21" s="28">
+        <v>46518</v>
+      </c>
+      <c r="D21" s="28">
+        <v>46521</v>
+      </c>
+      <c r="E21" s="28">
+        <v>46525</v>
+      </c>
+      <c r="F21" s="28">
+        <v>46528</v>
+      </c>
+      <c r="G21" s="28">
+        <v>46534</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="21" t="s">
+        <v>275</v>
+      </c>
+      <c r="B22" s="28">
+        <v>46535</v>
+      </c>
+      <c r="C22" s="28">
+        <v>46546</v>
+      </c>
+      <c r="D22" s="28">
+        <v>46549</v>
+      </c>
+      <c r="E22" s="28">
+        <v>46552</v>
+      </c>
+      <c r="F22" s="28">
+        <v>46556</v>
+      </c>
+      <c r="G22" s="28">
+        <v>46562</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="B23" s="28">
+        <v>46563</v>
+      </c>
+      <c r="C23" s="28">
+        <v>46574</v>
+      </c>
+      <c r="D23" s="28">
+        <v>46577</v>
+      </c>
+      <c r="E23" s="28">
+        <v>46580</v>
+      </c>
+      <c r="F23" s="28">
+        <v>46584</v>
+      </c>
+      <c r="G23" s="28">
+        <v>46590</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="B24" s="28"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+    </row>
+    <row r="25" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="B25" s="28">
+        <v>46611</v>
+      </c>
+      <c r="C25" s="28">
+        <v>46630</v>
+      </c>
+      <c r="D25" s="28">
+        <v>46633</v>
+      </c>
+      <c r="E25" s="28">
+        <v>46636</v>
+      </c>
+      <c r="F25" s="28">
+        <v>46640</v>
+      </c>
+      <c r="G25" s="28">
+        <v>46646</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="21" t="s">
+        <v>279</v>
+      </c>
+      <c r="B26" s="28">
+        <v>46647</v>
+      </c>
+      <c r="C26" s="28">
+        <v>46658</v>
+      </c>
+      <c r="D26" s="28">
+        <v>46661</v>
+      </c>
+      <c r="E26" s="28">
+        <v>46664</v>
+      </c>
+      <c r="F26" s="28">
+        <v>46668</v>
+      </c>
+      <c r="G26" s="28">
+        <v>46674</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="21" t="s">
+        <v>280</v>
+      </c>
+      <c r="B27" s="28">
+        <v>46675</v>
+      </c>
+      <c r="C27" s="28">
+        <v>46686</v>
+      </c>
+      <c r="D27" s="28">
+        <v>46689</v>
+      </c>
+      <c r="E27" s="28">
+        <v>46689</v>
+      </c>
+      <c r="F27" s="28">
+        <v>46696</v>
+      </c>
+      <c r="G27" s="28">
+        <v>46702</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="21" t="s">
+        <v>281</v>
+      </c>
+      <c r="B28" s="28">
+        <v>46704</v>
+      </c>
+      <c r="C28" s="28">
+        <v>46721</v>
+      </c>
+      <c r="D28" s="28">
+        <v>46724</v>
+      </c>
+      <c r="E28" s="28">
+        <v>46727</v>
+      </c>
+      <c r="F28" s="28">
+        <v>46731</v>
+      </c>
+      <c r="G28" s="28">
+        <v>46737</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="21" t="s">
+        <v>282</v>
+      </c>
+      <c r="B29" s="28">
+        <v>46744</v>
+      </c>
+      <c r="C29" s="28">
+        <v>46763</v>
+      </c>
+      <c r="D29" s="28">
+        <v>46766</v>
+      </c>
+      <c r="E29" s="28">
+        <v>46769</v>
+      </c>
+      <c r="F29" s="28">
+        <v>46773</v>
+      </c>
+      <c r="G29" s="28">
+        <v>46779</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="21" t="s">
+        <v>283</v>
+      </c>
+      <c r="B30" s="28">
+        <v>46780</v>
+      </c>
+      <c r="C30" s="28">
+        <v>46791</v>
+      </c>
+      <c r="D30" s="28">
+        <v>46794</v>
+      </c>
+      <c r="E30" s="28">
+        <v>46797</v>
+      </c>
+      <c r="F30" s="28">
+        <v>46801</v>
+      </c>
+      <c r="G30" s="28">
+        <v>46807</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="21" t="s">
+        <v>284</v>
+      </c>
+      <c r="B31" s="28">
+        <v>46808</v>
+      </c>
+      <c r="C31" s="28">
+        <v>46819</v>
+      </c>
+      <c r="D31" s="28">
+        <v>46822</v>
+      </c>
+      <c r="E31" s="28">
+        <v>46825</v>
+      </c>
+      <c r="F31" s="28">
+        <v>46829</v>
+      </c>
+      <c r="G31" s="28">
+        <v>46835</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="B32" s="28">
+        <v>46834</v>
+      </c>
+      <c r="C32" s="28" t="s">
+        <v>190</v>
+      </c>
+      <c r="D32" s="28" t="s">
+        <v>204</v>
+      </c>
+      <c r="E32" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="F32" s="28">
+        <v>46855</v>
+      </c>
+      <c r="G32" s="28">
+        <v>46864</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="21" t="s">
+        <v>286</v>
+      </c>
+      <c r="B33" s="28">
+        <v>46864</v>
+      </c>
+      <c r="C33" s="28">
+        <v>46875</v>
+      </c>
+      <c r="D33" s="28">
+        <v>46878</v>
+      </c>
+      <c r="E33" s="28">
+        <v>46881</v>
+      </c>
+      <c r="F33" s="28">
+        <v>46885</v>
+      </c>
+      <c r="G33" s="28">
+        <v>46891</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="21" t="s">
+        <v>287</v>
+      </c>
+      <c r="B34" s="28" t="s">
+        <v>207</v>
+      </c>
+      <c r="C34" s="28">
+        <v>46910</v>
+      </c>
+      <c r="D34" s="28">
+        <v>46913</v>
+      </c>
+      <c r="E34" s="28">
+        <v>46916</v>
+      </c>
+      <c r="F34" s="28">
+        <v>46920</v>
+      </c>
+      <c r="G34" s="28">
+        <v>46926</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="21" t="s">
+        <v>288</v>
+      </c>
+      <c r="B35" s="28">
+        <v>46927</v>
+      </c>
+      <c r="C35" s="28">
+        <v>46938</v>
+      </c>
+      <c r="D35" s="28">
+        <v>46941</v>
+      </c>
+      <c r="E35" s="28">
+        <v>46944</v>
+      </c>
+      <c r="F35" s="28">
+        <v>46948</v>
+      </c>
+      <c r="G35" s="28">
+        <v>46954</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="21" t="s">
+        <v>289</v>
+      </c>
+      <c r="B36" s="28"/>
+      <c r="C36" s="28"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+    </row>
+    <row r="37" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="21" t="s">
+        <v>290</v>
+      </c>
+      <c r="B37" s="28" t="s">
+        <v>210</v>
+      </c>
+      <c r="C37" s="28">
+        <v>46994</v>
+      </c>
+      <c r="D37" s="28">
+        <v>46997</v>
+      </c>
+      <c r="E37" s="28">
+        <v>47000</v>
+      </c>
+      <c r="F37" s="28">
+        <v>47004</v>
+      </c>
+      <c r="G37" s="28">
+        <v>47010</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="21" t="s">
+        <v>291</v>
+      </c>
+      <c r="B38" s="28">
+        <v>47011</v>
+      </c>
+      <c r="C38" s="28">
+        <v>47022</v>
+      </c>
+      <c r="D38" s="28">
+        <v>47025</v>
+      </c>
+      <c r="E38" s="28">
+        <v>47028</v>
+      </c>
+      <c r="F38" s="28">
+        <v>47032</v>
+      </c>
+      <c r="G38" s="28">
+        <v>47038</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="B39" s="28">
+        <v>47036</v>
+      </c>
+      <c r="C39" s="28">
+        <v>47047</v>
+      </c>
+      <c r="D39" s="28">
+        <v>47050</v>
+      </c>
+      <c r="E39" s="28">
+        <v>47053</v>
+      </c>
+      <c r="F39" s="28">
+        <v>47057</v>
+      </c>
+      <c r="G39" s="28">
+        <v>47066</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="21" t="s">
+        <v>293</v>
+      </c>
+      <c r="B40" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="C40" s="28">
+        <v>47085</v>
+      </c>
+      <c r="D40" s="28">
+        <v>47088</v>
+      </c>
+      <c r="E40" s="28">
+        <v>47091</v>
+      </c>
+      <c r="F40" s="28">
+        <v>47095</v>
+      </c>
+      <c r="G40" s="28">
+        <v>47101</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="30"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="2"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2"/>
+    </row>
+    <row r="42" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="30" t="s">
+        <v>294</v>
+      </c>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="2"/>
+      <c r="F42" s="2"/>
+      <c r="G42" s="2"/>
+    </row>
+    <row r="43" spans="1:7" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="32" t="s">
+        <v>295</v>
+      </c>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+    </row>
+    <row r="44" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="25" t="s">
+        <v>296</v>
+      </c>
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+    </row>
+    <row r="45" spans="1:7" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+      <c r="F45" s="2"/>
+      <c r="G45" s="2"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader xml:space="preserve">&amp;C
+</oddHeader>
+    <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;6&amp;K000000© European Medicines Agency, 2026. Reproduction is authorised provided the source is acknowledged.
+&amp;1#&amp;"Verdana,Regular"&amp;7&amp;K737373Classified as public by the European Medicines Agency&amp;RPage &amp;P / &amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BBC4D297-5ADC-414B-A6F1-F1637DC9749F}">
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:A3"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="70.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.15">
-      <c r="A1" s="33" t="s">
-        <v>208</v>
+      <c r="A1" s="29" t="s">
+        <v>300</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>298</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.15">
+      <c r="A3" t="s">
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{39b352ef-c49b-4068-987f-9b664711be4a}" enabled="1" method="Privileged" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>Cover page</vt:lpstr>
       <vt:lpstr>LE 120D phase</vt:lpstr>
       <vt:lpstr>LE 60D phase</vt:lpstr>
       <vt:lpstr>LE 30D phase with clock stop</vt:lpstr>
       <vt:lpstr>LE 30D phase no clock stop</vt:lpstr>
+      <vt:lpstr>MAA OE to Op phase</vt:lpstr>
       <vt:lpstr>Version</vt:lpstr>
       <vt:lpstr>'Cover page'!Print_Area</vt:lpstr>
       <vt:lpstr>'LE 120D phase'!Print_Area</vt:lpstr>
       <vt:lpstr>'LE 30D phase no clock stop'!Print_Area</vt:lpstr>
       <vt:lpstr>'LE 30D phase with clock stop'!Print_Area</vt:lpstr>
       <vt:lpstr>'LE 60D phase'!Print_Area</vt:lpstr>
+      <vt:lpstr>'MAA OE to Op phase'!Print_Area</vt:lpstr>
       <vt:lpstr>'LE 120D phase'!Print_Titles</vt:lpstr>
       <vt:lpstr>'LE 30D phase no clock stop'!Print_Titles</vt:lpstr>
       <vt:lpstr>'LE 30D phase with clock stop'!Print_Titles</vt:lpstr>
       <vt:lpstr>'LE 60D phase'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'MAA OE to Op phase'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European Medicines Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Timetable: Extension application ATMP</dc:title>
   <dc:creator>EMA</dc:creator>
   <cp:keywords>ATMP, Timetable Extension application, submission date, deadline, responses, List of Questions, List of Oustanding Issues</cp:keywords>
   <dc:description>Template version: 18 February 2011</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">