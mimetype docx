--- v0 (2025-12-14)
+++ v1 (2026-09-06)
@@ -1,54 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="776104D3" w14:textId="5131DAC8" w:rsidR="00D37C1E" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
+    <w:p w14:paraId="776104D3" w14:textId="5DE6983C" w:rsidR="00D37C1E" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00586FD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Validation Checklist for Type II (non)clinical va</w:t>
       </w:r>
       <w:r w:rsidRPr="00750167">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>riations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537CD76B" w14:textId="4938FB5F" w:rsidR="00D37C1E" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
       <w:pPr>
@@ -255,111 +258,111 @@
       <w:r w:rsidRPr="00395E43">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00C340E1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C340E1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00803766">
+      <w:r w:rsidR="00C340E1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00803766">
+      <w:r w:rsidR="00C340E1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C340E1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009F2E3D" w:rsidRPr="00395E43">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00395E43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">If so, please indicate which one / </w:t>
       </w:r>
       <w:r w:rsidRPr="00395E43">
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="009F2E3D" w:rsidRPr="00F478F6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="009F2E3D" w:rsidRPr="00F478F6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00803766">
+      <w:r w:rsidR="009F2E3D" w:rsidRPr="00F478F6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00803766">
+      <w:r w:rsidR="009F2E3D" w:rsidRPr="00F478F6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009F2E3D" w:rsidRPr="00F478F6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="7B25F12B" w14:textId="0DFD8E42" w:rsidR="00D37C1E" w:rsidRPr="00F478F6" w:rsidRDefault="00144D52">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
@@ -438,51 +441,51 @@
       </w:r>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="003399"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the time of submission)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55976389" w14:textId="77777777" w:rsidR="00D37C1E" w:rsidRDefault="00D37C1E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
         <w:gridCol w:w="9072"/>
         <w:gridCol w:w="2210"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F647F4" w14:paraId="2081C75B" w14:textId="77777777" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="2081C75B" w14:textId="77777777" w:rsidTr="6B9887BA">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="05B99B8C" w14:textId="2D8DE5A8" w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">To be completed by </w:t>
             </w:r>
             <w:r w:rsidRPr="002D526C">
               <w:rPr>
@@ -504,51 +507,51 @@
           <w:tcPr>
             <w:tcW w:w="2210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C90F7DE" w14:textId="79713053" w:rsidR="005105A6" w:rsidRPr="00B85C78" w:rsidRDefault="00144D52">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="003399"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">To be completed by EMA </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="76038A50" w14:textId="77777777" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="76038A50" w14:textId="77777777" w:rsidTr="6B9887BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23621035" w14:textId="77777777" w:rsidR="00787876" w:rsidRPr="00077D7F" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00077D7F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Is it a type II variation?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AD5B853" w14:textId="4D543388" w:rsidR="000826F9" w:rsidRPr="00077D7F" w:rsidRDefault="000826F9" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
@@ -571,131 +574,131 @@
             <w:r w:rsidRPr="00077D7F">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00077D7F">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00077D7F">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidRPr="00077D7F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00077D7F">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00077D7F">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="340D1913" w14:textId="2ED662DC" w:rsidR="00EE7FDC" w:rsidRPr="00F478F6" w:rsidRDefault="00144D52" w:rsidP="00077D7F">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
             </w:pPr>
             <w:r w:rsidRPr="00077D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Please refer to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="00BA59C6" w:rsidRPr="00077D7F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:i/>
                   <w:iCs/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Classification of changes: questions and answers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00077D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001705AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00077D7F">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:color w:val="339966"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidR="00BA59C6" w:rsidRPr="00077D7F">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:color w:val="339966"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>3</w:t>
               </w:r>
             </w:hyperlink>
@@ -737,77 +740,77 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7587CE55" w14:textId="77777777" w:rsidR="00787876" w:rsidRPr="00750167" w:rsidRDefault="00787876" w:rsidP="004A4C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="31E267BF" w14:textId="0C671479" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="31E267BF" w14:textId="0C671479" w:rsidTr="6B9887BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BEA8229" w14:textId="5695AC6C" w:rsidR="005105A6" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Variation category:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E90538E" w14:textId="403D3126" w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
+          <w:p w14:paraId="6E90538E" w14:textId="421F7749" w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -1010,871 +1013,1090 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C15871" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidR="00C15871" w:rsidRPr="00750167">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> ‘</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidR="00C15871" w:rsidRPr="00D157E5">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="00C15871" w:rsidRPr="007F6FBE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
-                <w:t>Variations Guidelines</w:t>
+                <w:t>Variations Guidelines’</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C15871" w:rsidRPr="00750167">
+            <w:r w:rsidR="008D3C91">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>’</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00945592">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69892618" w14:textId="77777777" w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidRDefault="005105A6" w:rsidP="004A4C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="4BF5BD81" w14:textId="4D875324" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="4BF5BD81" w14:textId="4D875324" w:rsidTr="6B9887BA">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="230B9759" w14:textId="79DF0901" w:rsidR="005105A6" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Proposed scope</w:t>
             </w:r>
             <w:r w:rsidR="001430C6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFF89BB" w14:textId="67089F26" w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
+          <w:p w14:paraId="5AFF89BB" w14:textId="67089F26" w:rsidR="005105A6" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="339966"/>
+                <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
               <w:t>Template wordings for</w:t>
             </w:r>
             <w:r w:rsidR="00CA3328" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the more frequent variation scopes are provided below as guidance:</w:t>
             </w:r>
             <w:r w:rsidR="00BA1CFB" w:rsidRPr="00BA1CFB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="017F8FDE" w14:textId="500F5FA2" w:rsidR="005105A6" w:rsidRPr="00BA1CFB" w:rsidRDefault="00144D52" w:rsidP="00BA1CFB">
+          <w:p w14:paraId="227E09DA" w14:textId="5CCB8522" w:rsidR="00B507C5" w:rsidRPr="00483E5B" w:rsidRDefault="000967EB" w:rsidP="00F478F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00750167">
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00483E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00B507C5" w:rsidRPr="00483E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A grouped application consisting of:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00483E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017F8FDE" w14:textId="2E86DE2F" w:rsidR="005105A6" w:rsidRPr="00483E5B" w:rsidRDefault="00144D52" w:rsidP="00483E5B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4372D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>C.I.4, C.I.3, C.I.6 (non-Extension of Indication)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0050087E">
+              <w:t>C.4, C.3, C.6 (non-Extension of Indication)</w:t>
+            </w:r>
+            <w:r w:rsidR="0050087E" w:rsidRPr="00B4372D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="0050087E" w:rsidRPr="00483E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Update of section&lt;s&gt; X, X, and X of the SmPC in order to &lt;introduce a new posology regimen&gt;, &lt;change posology recommendations in…&gt;, &lt;modify administration instructions&gt;, &lt;add a new contraindication&gt;, &lt;change an existing contraindication&gt;, &lt;add a new warning on…&gt;, &lt;amend an existing warning on…&gt;, &lt;add drug-drug interaction information with…&gt;, &lt;update information on pregnancy&gt;, &lt;add (term) to the list of adverse drug reactions (ADRs) with frequency (frequency category)&gt;, &lt;update the description of…&gt;, &lt;update efficacy, pharmacokinetic, non-clinical information…&gt; following (refer to prior regulatory procedure/outcome)/based on</w:t>
             </w:r>
             <w:r w:rsidRPr="001D49DE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…&lt;(interim/final) results from study</w:t>
             </w:r>
-            <w:r w:rsidR="00BA1CFB" w:rsidRPr="00BA1CFB">
-[...7 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+            <w:r w:rsidR="00BA1CFB" w:rsidRPr="00483E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…(include study identifier)</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D0FAC">
+            <w:r w:rsidRPr="00483E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750167">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">listed as a specific obligation/imposed PASS/obligation/PAES in the Annex II/ a category 3 study in the RMP; this is a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00483E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(include a high-level description of the study so as to clarify whether the study is interventional or observational and whether the primary objective relates to efficacy or safety; this is in most cases obvious from the study description)</w:t>
+            </w:r>
+            <w:r w:rsidR="00934D8A" w:rsidRPr="00483E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&gt;;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00934D8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750167">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&lt;the Package Leaflet &lt;and Labelling&gt; are updated accordingly.&gt;&lt; The RMP version X has also been submitted.&gt; &lt;In addition, the &lt;MAH/WSA/SOH&gt; took the opportunity &lt;to update the list of local representatives in the Package Leaflet&gt; &lt;and&gt; &lt;to bring the PI in line with the latest QRD template version </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00750167">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Y.y</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00750167">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&gt;.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DB3099A" w14:textId="36AB8E42" w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidRDefault="005105A6" w:rsidP="005C6D90">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="00B050"/>
-[...89 lines deleted...]
-          <w:p w14:paraId="4DB3099A" w14:textId="36AB8E42" w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidRDefault="005105A6" w:rsidP="005C6D90">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1978631F" w14:textId="7827849A" w:rsidR="005105A6" w:rsidRPr="00F478F6" w:rsidRDefault="00144D52" w:rsidP="005C6D90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:highlight w:val="lightGray"/>
-[...4 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00F478F6">
+              <w:t>C.6 (Extension of indication)</w:t>
+            </w:r>
+            <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>C.I.6 (Extension of indication)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0050087E">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Extension of indication to include &lt;in combination with...&gt; treatment of &lt;new indication/population&gt; for &lt;PRODUCT NAME&gt;,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050087E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">based on…&lt;(interim/final) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">results from study…(include study identifier); this is a (include a high-level description of the study so as to clarify whether the study is interventional or observational and whether the primary objective relates to efficacy or safety; this is in most cases obvious from the study description)&gt;;  As a consequence, section&lt;s&gt; X, X, and X of the SmPC are updated. &lt;The Package Leaflet &lt;and Labelling&gt; is/are updated in accordance.&gt; &lt;Version X of the RMP has also been submitted.&gt; &lt;In addition, the Marketing authorisation holder (MAH) took the opportunity to update the list of local representatives in the Package Leaflet.&gt; &lt;Furthermore, the PI is brought in line with the latest QRD template version </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Y.y</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.&gt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00A007A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004735F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="004735F8" w:rsidRPr="004735F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>As part of the application, the MAH is requesting a 1-year extension of the market protection.</w:t>
+            </w:r>
+            <w:r w:rsidR="004735F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D79DFDC" w14:textId="77777777" w:rsidR="0050087E" w:rsidRPr="00750167" w:rsidRDefault="0050087E" w:rsidP="005C6D90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1020EBDD" w14:textId="30D61212" w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="6B9887BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6B9887BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...76 lines deleted...]
-            <w:r w:rsidRPr="00750167">
+              <w:t>C.</w:t>
+            </w:r>
+            <w:r w:rsidR="005020D6" w:rsidRPr="6B9887BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">C.I.13: </w:t>
-[...96 lines deleted...]
-            <w:r w:rsidRPr="00750167">
+              <w:t xml:space="preserve"> 12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B9887BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>C.I.11 for RMP:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00750167">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B9887BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Submission of an updated RMP version X in order </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E0B5F">
+              <w:t xml:space="preserve">Submission of the final report from study/studies </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B9887BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(include study identifier(s))</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B9887BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">to </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E0B5F">
+              <w:t xml:space="preserve"> &lt;listed as a category 3 study in the RMP&gt;. This is a… </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B9887BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>(describe main changes)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E0B5F">
+              <w:t xml:space="preserve">(include a high-level description of the study </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="6B9887BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>so as to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="6B9887BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> clarify whether the study is interventional or observational and whether the primary objective relates to efficacy or safety; this is in most cases obvious from the study description</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="6B9887BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B9887BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00750167">
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="6B9887BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-                <w:iCs/>
+              <w:t>The RMP version X has also been submitted.&gt;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="130747B5" w14:textId="24F1DBAC" w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00102174">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>C.I.11 for ANX or SOB studies:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00750167">
+              <w:t>C.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0428">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:i/>
-[...131 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-            </w:pPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="006767EE">
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for RMP:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750167">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Submission of an updated RMP version X </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00750167">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in order </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005E0B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(describe main changes)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750167">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB9F153" w14:textId="339F6508" w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidRDefault="00144D52">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750167">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00750167">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>C.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0428">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>extended</w:t>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for ANX or SOB studies:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750167">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Submission of the final report from study/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">studies </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(include study identifier(s))</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> listed as a Specific Obligation/an obligation in the Annex II of the Product Information. This is a…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (include a high-level description of study as explained above). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Annex II &lt;and the RMP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA1CFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(version X)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA1CFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&gt; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>are updated accordingly.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2210" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8D5F8C" w14:textId="77777777" w:rsidR="005105A6" w:rsidRPr="005105A6" w:rsidRDefault="005105A6" w:rsidP="005C6D90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F647F4" w14:paraId="15549A06" w14:textId="59976509" w:rsidTr="6B9887BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="689DFCC6" w14:textId="3B33ED35" w:rsidR="005105A6" w:rsidRDefault="00144D52" w:rsidP="0038182B">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750167">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is </w:t>
+            </w:r>
+            <w:r w:rsidR="006767EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">the target population </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF20FF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">being </w:t>
+            </w:r>
+            <w:r w:rsidR="006767EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>extended</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00750167">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">(see </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00A93549">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>Q</w:t>
               </w:r>
               <w:r w:rsidR="001705AE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>u</w:t>
               </w:r>
               <w:r w:rsidR="001705AE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>estion</w:t>
               </w:r>
               <w:r w:rsidRPr="00A93549">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -1921,90 +2143,90 @@
             <w:r w:rsidR="00AF20FF" w:rsidRPr="008A153C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="0050087E" w:rsidRPr="00077D7F">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="0050087E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00B43313">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>If yes, please consider that paediatric and orphan requirements will have to be addressed (see</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00F478F6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Q</w:t>
               </w:r>
               <w:r w:rsidR="001705AE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>ue</w:t>
               </w:r>
               <w:r w:rsidR="001705AE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -2056,89 +2278,89 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="0050087E" w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="0050087E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="200BE8AE" w14:textId="77777777" w:rsidR="005105A6" w:rsidRPr="00EE2207" w:rsidRDefault="005105A6" w:rsidP="0038182B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="4F374A0C" w14:textId="77777777" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="4F374A0C" w14:textId="77777777" w:rsidTr="6B9887BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="416AAB72" w14:textId="757A4B8F" w:rsidR="002F5F3B" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="0038182B">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Is it a </w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>new or modified therapeutic indication</w:t>
@@ -2167,56 +2389,56 @@
             <w:r>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="0050087E" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="0050087E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00B43313">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>If yes, please</w:t>
@@ -2282,128 +2504,128 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="0050087E" w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="0050087E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17E88B5E" w14:textId="77777777" w:rsidR="002F5F3B" w:rsidRPr="00EE2207" w:rsidRDefault="002F5F3B">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="3D9DB186" w14:textId="03EA2FF5" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="3D9DB186" w14:textId="03EA2FF5" w:rsidTr="6B9887BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C7EB9D1" w14:textId="44B06C9A" w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="0038182B">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Do the data submitted qualify as a </w:t>
             </w:r>
             <w:r w:rsidR="008A153C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">more than one </w:t>
             </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>scope</w:t>
             </w:r>
             <w:r w:rsidR="008A153C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (i.e.: is this a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="008A153C" w:rsidRPr="0072510C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Grouping of Variations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008A153C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="008A153C">
               <w:rPr>
@@ -2450,111 +2672,111 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="0050087E" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B43313">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>If yes, please consider the</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00F478F6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>specific conditions and requirement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:i/>
@@ -2589,225 +2811,215 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="0050087E" w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="0050087E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A3E8E30" w14:textId="5D1CB358" w:rsidR="005105A6" w:rsidRPr="0038182B" w:rsidRDefault="005105A6" w:rsidP="00F478F6">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="36C9C8C0" w14:textId="77777777" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="36C9C8C0" w14:textId="77777777" w:rsidTr="6B9887BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79FBF9F5" w14:textId="3448C5CF" w:rsidR="00997B15" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="0038182B">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Is this a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00CA66B1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
-                <w:t>worksharing</w:t>
-[...8 lines deleted...]
-                <w:t xml:space="preserve"> application</w:t>
+                <w:t>worksharing application</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="253F75DB" w14:textId="77777777" w:rsidR="0050087E" w:rsidRDefault="00144D52" w:rsidP="0050087E">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00997B15">
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="00A93549">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="52B1247D" w14:textId="7F88B074" w:rsidR="00997B15" w:rsidRPr="0038182B" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00997B15">
               <w:t>No</w:t>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="0050087E" w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="0050087E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0050087E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2210" w:type="dxa"/>
@@ -2824,51 +3036,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59938CE7" w14:textId="00C3595D" w:rsidR="00ED3134" w:rsidRDefault="00ED3134"/>
     <w:p w14:paraId="4ACD4EBF" w14:textId="77777777" w:rsidR="00ED3134" w:rsidRDefault="00144D52">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="208F6482" w14:textId="77777777" w:rsidR="00490BDA" w:rsidRDefault="00490BDA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="2255"/>
         <w:gridCol w:w="9340"/>
         <w:gridCol w:w="1468"/>
         <w:gridCol w:w="1379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F647F4" w14:paraId="514A47C8" w14:textId="0FA278FE" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="514A47C8" w14:textId="0FA278FE" w:rsidTr="00483E5B">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="11318076" w14:textId="636F1ABC" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D526C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Module</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2897,80 +3109,80 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3035" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="05BC1CBC" w14:textId="02AC3651" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D526C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Guidance (in line with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidR="003372A9" w:rsidRPr="00286EC0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">the post authorisation guidance </w:t>
               </w:r>
               <w:r w:rsidR="002D526C" w:rsidRPr="00286EC0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>published on EMA website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002D526C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1CECC4E4" w14:textId="6E1D4BAD" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D526C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MAH</w:t>
             </w:r>
             <w:r w:rsidR="004C4A36">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CA717D7" w14:textId="1EAD0E99" w:rsidR="00180626" w:rsidRPr="002D526C" w:rsidRDefault="00180626" w:rsidP="00016A60">
@@ -3001,51 +3213,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="003399"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>EMA</w:t>
             </w:r>
             <w:r w:rsidR="002D526C" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="641EB254" w14:textId="4863D306" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="641EB254" w14:textId="4863D306" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="29B091BC" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="515907C1" w14:textId="76C41591" w:rsidR="00016A60" w:rsidRPr="007F641B" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="007F641B">
               <w:t>Cover lette</w:t>
             </w:r>
             <w:r>
@@ -3075,153 +3287,171 @@
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>groupings</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
-              <w:t xml:space="preserve">, include a short overview of the nature of the changes and indicate whether it is submitted under Article 7.2(b) i.e. it falls within one of the cases listed in Annex III of the variations regulation or it is submitted under Article 7.2.(c) i.e. the grouping has been agreed with the Agency. </w:t>
+              <w:t xml:space="preserve">, include a short overview of the nature of the changes and indicate whether it is submitted under Article 7.2(b) i.e. it falls within one of the cases listed in Annex III of the variations regulation or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>it is submitted</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> under Article 7.2.(c) i.e. the grouping has been agreed with the Agency. </w:t>
             </w:r>
             <w:r w:rsidR="003372A9" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>For guidance on groupings, please refer to the</w:t>
             </w:r>
             <w:r w:rsidR="003372A9" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidR="003372A9" w:rsidRPr="00F478F6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q&amp;A </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003372A9" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62644E48" w14:textId="58EFF580" w:rsidR="00833E36" w:rsidRPr="00F478F6" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>worksharing</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>variations</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>, please ensure that the requirements described in the</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="00F478F6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>Q&amp;A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>are met, in particular: all changes/variations should apply to all products, confirmation that all products belong to the same holder, confirmation and Letter of Authorisation as relevant for the signatory to act as the contact person for the WS procedure. If NAPs are included in the WS procedure, confirmation that the application has been submitted to all concerned MS</w:t>
             </w:r>
@@ -3294,289 +3524,509 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">MAH </w:t>
             </w:r>
             <w:r w:rsidR="00546216" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>may provide relevant documents as attachments to the cover letter, e.g. Agency requests for variations implementing changes for generic/hybrid/biosimilar medicinal products, CHMP PAM assessment reports, PRAC PSUSA assessment reports and Scientific Advice letters etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="17138D41" w14:textId="0D39C1E7" w:rsidR="00A2185D" w:rsidRDefault="00144D52" w:rsidP="00EB183F">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="38A36239" w14:textId="2C657B24" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00016A60" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="707408BA" w14:textId="6EFC04C3" w:rsidTr="00077D7F">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="009F22A1" w14:paraId="6FBD27DB" w14:textId="77777777" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08AC37CE" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
-[...4 lines deleted...]
-              <w:t>1.2</w:t>
+          <w:p w14:paraId="6E2DF05C" w14:textId="5BC0E4DF" w:rsidR="009F22A1" w:rsidRDefault="00723466" w:rsidP="00016A60">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51E593E8" w14:textId="3B5C2F6B" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+          <w:p w14:paraId="736AEFBB" w14:textId="7B36CF0B" w:rsidR="009F22A1" w:rsidRPr="007F641B" w:rsidRDefault="00723466" w:rsidP="00016A60">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00483E5B">
+              <w:t>Confirmation that assessment has been performed on quality impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3035" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00ED23FB" w14:textId="77777777" w:rsidR="004B1F5D" w:rsidRPr="00F478F6" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
+          <w:p w14:paraId="687BD1F1" w14:textId="7779722A" w:rsidR="009F22A1" w:rsidRPr="00F478F6" w:rsidRDefault="0075308C" w:rsidP="00483E5B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F478F6">
+            <w:r w:rsidRPr="007B4CC8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
-                <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>I</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00016A60" w:rsidRPr="00F478F6">
+              <w:t xml:space="preserve">In case of a change in therapeutic indication, </w:t>
+            </w:r>
+            <w:r w:rsidR="008B3FD5" w:rsidRPr="00483E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">ncluding the details of the marketing authorisation(s) concerned. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5CAF073E" w14:textId="77777777" w:rsidR="009E292E" w:rsidRPr="00F478F6" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
+              <w:t>posology or maximum daily dose</w:t>
+            </w:r>
+            <w:r w:rsidR="007B4CC8" w:rsidRPr="00483E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4CC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>a review of quality documentation should be performed. Any resulting change to the quality documentation (e.g. change to impurity limits) should be proposed with the submission of the relevant grouped quality variation</w:t>
+            </w:r>
+            <w:r w:rsidR="002B099B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78330746" w14:textId="77777777" w:rsidR="00CF0654" w:rsidRDefault="00CF0654" w:rsidP="00CF0654">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00DC7EEE">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7131F1E0" w14:textId="58AB1020" w:rsidR="009F22A1" w:rsidRDefault="00CF0654" w:rsidP="00CF0654">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24190AB9" w14:textId="77777777" w:rsidR="009F22A1" w:rsidRPr="002D526C" w:rsidRDefault="009F22A1" w:rsidP="00016A60">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F647F4" w14:paraId="707408BA" w14:textId="6EFC04C3" w:rsidTr="00483E5B">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08AC37CE" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="733" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E593E8" w14:textId="3B5C2F6B" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+            <w:r>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F641B">
+              <w:t xml:space="preserve">ompleted </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0BF8">
+              <w:t xml:space="preserve">and signed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F641B">
+              <w:t>electronic EU variation application form (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F641B">
+              <w:t>eAF</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F641B">
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3035" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00ED23FB" w14:textId="77777777" w:rsidR="004B1F5D" w:rsidRPr="00F478F6" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reference to the variation scope laid down in the ‘Variations Guidelines’ or reference to the published Article 5 recommendation, if applicable, should be made. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A79BA7C" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00016A60" w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ncluding the details of the marketing authorisation(s) concerned. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CAF073E" w14:textId="77777777" w:rsidR="009E292E" w:rsidRPr="00F478F6" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve">Reference to the variation scope laid down in the ‘Variations Guidelines’ or reference to the published Article 5 recommendation, if applicable, should be made. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A79BA7C" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:right="121"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">In </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA2EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>case</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00DB1CDD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                   <w:b/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>groupings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -3849,127 +4299,128 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>preferred</w:t>
             </w:r>
             <w:r w:rsidRPr="005E0B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="18D1615C" w14:textId="52237C33" w:rsidR="00EB183F" w:rsidRDefault="00144D52" w:rsidP="00EB183F">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="71E4C55A" w14:textId="7BD06DCA" w:rsidR="005A528B" w:rsidRDefault="005A528B" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="554FA7CC" w14:textId="15816512" w:rsidR="004B1F5D" w:rsidRPr="002D526C" w:rsidRDefault="004B1F5D" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="18597113" w14:textId="6BE519CB" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="18597113" w14:textId="6BE519CB" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2E7FAB4D" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>1.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="72DB79D1" w14:textId="66333D1A" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>Product information</w:t>
             </w:r>
             <w:r w:rsidR="00B43313">
               <w:t xml:space="preserve"> (PI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3035" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1FCFE5EC" w14:textId="7EB9945C" w:rsidR="009F34A6" w:rsidRPr="00F478F6" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
@@ -4103,180 +4554,166 @@
               </w:rPr>
               <w:t xml:space="preserve">The clean version should be provided as a PDF document in module 1.3.1 and </w:t>
             </w:r>
             <w:r w:rsidR="004F0BF8" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">highlighted </w:t>
+              <w:t>highlighted version</w:t>
+            </w:r>
+            <w:r w:rsidR="004F0BF8" w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should be submitted</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> as a word document as part of the ‘working documents’ outside the eCTD structure. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68DD46C0" w14:textId="15DF79FE" w:rsidR="00016A60" w:rsidRPr="00F478F6" w:rsidRDefault="00144D52" w:rsidP="00016A60">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
-[...17 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>Please also refer to Question</w:t>
+            </w:r>
+            <w:r w:rsidR="009F34A6" w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
-                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
-[...16 lines deleted...]
-              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> “</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="00F478F6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>When do I have to submit revised product information? In all languages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>?”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1D4B3D60" w14:textId="77777777" w:rsidR="006C1A43" w:rsidRDefault="00144D52" w:rsidP="006C1A43">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="08B2ECF9" w14:textId="58704A52" w:rsidR="006C1A43" w:rsidRDefault="00144D52" w:rsidP="006C1A43">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00EB183F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Highlighted </w:t>
             </w:r>
             <w:r w:rsidR="002C5D81" w:rsidRPr="00EB183F">
               <w:rPr>
@@ -4302,140 +4739,139 @@
             <w:r w:rsidR="007E6537">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="308F2AFC" w14:textId="77777777" w:rsidR="00EB183F" w:rsidRDefault="00EB183F">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BF02F76" w14:textId="366089B1" w:rsidR="00861763" w:rsidRDefault="00144D52">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="007E6537">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00077D7F">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4F1B7509" w14:textId="0B20C068" w:rsidR="004B1F5D" w:rsidRPr="002D526C" w:rsidRDefault="004B1F5D" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="22E38F79" w14:textId="77777777" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="22E38F79" w14:textId="77777777" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0216A443" w14:textId="5F11A5AE" w:rsidR="0015310A" w:rsidRPr="0015310A" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="0015310A">
               <w:t>1.3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="39A8556A" w14:textId="1DA7760C" w:rsidR="00C15871" w:rsidRPr="0015310A" w:rsidRDefault="00144D52" w:rsidP="00750167">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>U</w:t>
@@ -4455,115 +4891,115 @@
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0015310A">
               <w:t>Consultation with target patient groups (user testing results)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F1AA1">
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00C15871">
               <w:t>r a justification why this was not considered necessary</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> should be provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2C8708BA" w14:textId="6B515FA3" w:rsidR="0015310A" w:rsidRDefault="00144D52">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="53669EB6" w14:textId="53F46044" w:rsidR="0015310A" w:rsidRPr="002D526C" w:rsidRDefault="0015310A" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="156551CF" w14:textId="6B65B082" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="156551CF" w14:textId="6B65B082" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3A53AA03" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>1.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="36AE1333" w14:textId="080AED8B" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00726C35">
               <w:t>Information about the non-clinical expert</w:t>
             </w:r>
             <w:r w:rsidR="009A0E4C">
@@ -4600,163 +5036,163 @@
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>(S</w:t>
             </w:r>
             <w:r w:rsidRPr="00726C35">
               <w:t>igned</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> &amp;</w:t>
             </w:r>
             <w:r w:rsidRPr="00726C35">
               <w:t xml:space="preserve"> dated expert statement + CV</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="68EA0FAE" w14:textId="77777777" w:rsidR="006C1A43" w:rsidRDefault="00144D52" w:rsidP="006C1A43">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CC38F83" w14:textId="1D27E8F2" w:rsidR="00861763" w:rsidRDefault="00144D52">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="006C3BBA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C340E1">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C340E1">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="00C340E1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C340E1">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C340E1">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="37316E0D" w14:textId="5428FA41" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00016A60" w:rsidP="00861763">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="0BCEA37A" w14:textId="7E57C841" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="0BCEA37A" w14:textId="7E57C841" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B003508" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>1.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01FF7503" w14:textId="1F90A0F0" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
@@ -4811,175 +5247,175 @@
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="009A0E4C">
               <w:t xml:space="preserve">Signed </w:t>
             </w:r>
             <w:r>
               <w:t>&amp;</w:t>
             </w:r>
             <w:r w:rsidRPr="009A0E4C">
               <w:t xml:space="preserve"> dated expert statement + CV</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DEAD5EF" w14:textId="77777777" w:rsidR="006C1A43" w:rsidRDefault="00144D52" w:rsidP="006C1A43">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FDFC5FB" w14:textId="77777777" w:rsidR="006C1A43" w:rsidRDefault="00144D52" w:rsidP="006C1A43">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="006C3BBA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5853396B" w14:textId="24F13F98" w:rsidR="00016A60" w:rsidRDefault="00016A60" w:rsidP="00861763">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08AA5629" w14:textId="2B554C75" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00016A60" w:rsidP="00861763">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="3D73244F" w14:textId="09B80FC8" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="3D73244F" w14:textId="09B80FC8" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="11623E7D" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>1.5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0103F99C" w14:textId="4A173CB4" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
@@ -5025,344 +5461,356 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>Eudralex</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> Volume 2B for the Commission</w:t>
             </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> ‘</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="009F34A6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>Guidance on elements required to support the significant benefit in comparison with existing therapies of a new therapeutic indication in order to benefit from an extended (11 years) marketing protection period</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">’ </w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> ‘</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="009F34A6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>Guidance on a new therapeutic indication for a well-established substance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="573527FB" w14:textId="77777777" w:rsidR="006C1A43" w:rsidRDefault="00144D52" w:rsidP="006C1A43">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="647108D3" w14:textId="5BEB869D" w:rsidR="006C1A43" w:rsidRDefault="00144D52" w:rsidP="006C1A43">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
             <w:r w:rsidR="006C3BBA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="556C7937" w14:textId="75982DF7" w:rsidR="00016A60" w:rsidRDefault="00144D52">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="75421790" w14:textId="25D6606B" w:rsidR="00016A60" w:rsidRPr="00DF0A18" w:rsidRDefault="00016A60" w:rsidP="00861763">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="0ADE1A83" w14:textId="77777777" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="0ADE1A83" w14:textId="77777777" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3B1ED29A" w14:textId="4515F683" w:rsidR="0015310A" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28823B62" w14:textId="09DCF7ED" w:rsidR="0015310A" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00D06BB0">
               <w:t>Environmental Risk Assessment (ERA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3035" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="272CE57C" w14:textId="450FF3F1" w:rsidR="0015310A" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00016A60">
+          <w:p w14:paraId="272CE57C" w14:textId="7CD171CB" w:rsidR="0015310A" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
-              <w:t>Expert assessment with or without study report(s) or justification why not considered necessary and the CV and signature of the expert should be provided for all type II variation applications under category C.I.6.a.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="475" w:type="pct"/>
+              <w:t>Expert assessment with or without study report(s) or justification why not considered necessary and the CV and signature of the expert should be provided for all type II variation applications under category C.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>6.a.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="006C9972" w14:textId="091D69FF" w:rsidR="0015310A" w:rsidRDefault="00144D52">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="61476442" w14:textId="537B814E" w:rsidR="0015310A" w:rsidRPr="002D526C" w:rsidRDefault="0015310A" w:rsidP="00D06BB0">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="612493CB" w14:textId="77777777" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="612493CB" w14:textId="77777777" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="08F850D0" w14:textId="7FCDEE5C" w:rsidR="00D06BB0" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>1.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3940E67F" w14:textId="5600D499" w:rsidR="00D06BB0" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00D06BB0">
               <w:t>Similarity assessment</w:t>
@@ -5394,155 +5842,154 @@
             <w:r w:rsidR="00EB183F">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>uestion</w:t>
             </w:r>
             <w:r w:rsidR="009F34A6" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="009F34A6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>'What aspects should I consider at time of submission of a type-II variation if there are orphan medicinal products designated or authorised for a condition related to my proposed therapeutic indication?</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>'</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="29657631" w14:textId="436100C1" w:rsidR="00D06BB0" w:rsidRDefault="00144D52">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="006C3BBA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AB10D8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00AB10D8" w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="00AB10D8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AB10D8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB10D8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00AB10D8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3473FFAE" w14:textId="14AE4CFC" w:rsidR="00D06BB0" w:rsidRPr="002D526C" w:rsidRDefault="00D06BB0" w:rsidP="00D06BB0">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="73906645" w14:textId="038EDA17" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="73906645" w14:textId="038EDA17" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0544CD75" w14:textId="0FD391DC" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>1.8.</w:t>
             </w:r>
             <w:r w:rsidR="003E1BBE">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3B8AC46A" w14:textId="7A32BE44" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB10D8">
               <w:t xml:space="preserve">Risk management Plan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3035" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2E9D623B" w14:textId="77777777" w:rsidR="004C2028" w:rsidRDefault="00144D52" w:rsidP="00F478F6">
@@ -5830,106 +6277,106 @@
           </w:p>
           <w:p w14:paraId="559DF837" w14:textId="44B58001" w:rsidR="00B319E9" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>Please also refer to</w:t>
             </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> “</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidRPr="00750167">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>Risk Management Plan (RMP): questions and answers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="47C20010" w14:textId="77777777" w:rsidR="00AB10D8" w:rsidRDefault="00144D52" w:rsidP="00AB10D8">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="053B36B2" w14:textId="77777777" w:rsidR="00AB10D8" w:rsidRDefault="00144D52" w:rsidP="00AB10D8">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00EB183F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Word version provided</w:t>
             </w:r>
             <w:r w:rsidR="0015310A" w:rsidRPr="00EB183F">
               <w:rPr>
@@ -5948,56 +6395,56 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7730BAFC" w14:textId="5EC6ECD6" w:rsidR="00861763" w:rsidRDefault="00144D52" w:rsidP="00861763">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EDA73B4" w14:textId="77777777" w:rsidR="00AB10D8" w:rsidRDefault="00144D52" w:rsidP="00AB10D8">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
@@ -6006,92 +6453,92 @@
             <w:r w:rsidR="006C3BBA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="28482A6D" w14:textId="1078B0BA" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00AB10D8">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1A5151B1" w14:textId="14D324CD" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00016A60" w:rsidP="00861763">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="574A98D6" w14:textId="3CB7A2A8" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="574A98D6" w14:textId="3CB7A2A8" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="05B05AA2" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>1.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5991AC2D" w14:textId="36C306B9" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00213FC6">
               <w:t>Information relating to Clinical Trials</w:t>
             </w:r>
             <w:r w:rsidRPr="00726C35">
@@ -6122,91 +6569,91 @@
             <w:r w:rsidRPr="00830F73">
               <w:t>, together with a listing of all trials (protocol numbers), and third countries involved.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44872472" w14:textId="7AB3B5F4" w:rsidR="00213FC6" w:rsidRPr="00830F73" w:rsidRDefault="00144D52" w:rsidP="00830F73">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E0B5F">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>This statement is required when clinical trial reports are submitted for studies with at least one study site outside the EU. This requirement does not apply for non-interventional studies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1436C595" w14:textId="3F7DA868" w:rsidR="00AB10D8" w:rsidRDefault="00144D52" w:rsidP="00AB10D8">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006665A4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52B26E07" w14:textId="77777777" w:rsidR="00830F73" w:rsidRPr="00F478F6" w:rsidRDefault="00830F73" w:rsidP="00AB10D8">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
@@ -6231,251 +6678,268 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AB10D8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00AB10D8" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="00AB10D8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AB10D8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB10D8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00AB10D8" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6BE7D913" w14:textId="6DCA46BE" w:rsidR="00016A60" w:rsidRPr="00F478F6" w:rsidRDefault="00016A60" w:rsidP="00861763">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="2B08D05A" w14:textId="77777777" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="2B08D05A" w14:textId="77777777" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="06F6B236" w14:textId="1D8E28B4" w:rsidR="00D06BB0" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>1.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="411F75EB" w14:textId="3120B05F" w:rsidR="00D06BB0" w:rsidRPr="00726C35" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00D06BB0">
               <w:t>Paediatric information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3035" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6EFB89F7" w14:textId="23942ED3" w:rsidR="00D06BB0" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00016A60">
+          <w:p w14:paraId="6EFB89F7" w14:textId="08ED70AB" w:rsidR="00D06BB0" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>Please refer to Q</w:t>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>uestion</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="00B42BC6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
-                <w:t>https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers</w:t>
+                <w:t>https://www.ema.e</w:t>
+              </w:r>
+              <w:r w:rsidR="0061200F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>w</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00B42BC6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>uropa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="42E8C184" w14:textId="14E5BEAB" w:rsidR="00D06BB0" w:rsidRDefault="00144D52" w:rsidP="00861763">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7654B74C" w14:textId="640034CC" w:rsidR="00D06BB0" w:rsidRDefault="00D06BB0" w:rsidP="002D526C">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="108939A9" w14:textId="387FAA22" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="108939A9" w14:textId="387FAA22" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="63D61C89" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2811A8F6" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00726C35">
               <w:t>Update or addendum to the non-clinical overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3035" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="488B9C24" w14:textId="7362ADB6" w:rsidR="00016A60" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
@@ -6510,84 +6974,84 @@
               </w:rPr>
               <w:t>. The document should discuss the data provided, address the impact on the P</w:t>
             </w:r>
             <w:r w:rsidR="006665A4" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> and/or the RMP (if any), and conclude on the impact on the overall benefit/risk balance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7E7B28E4" w14:textId="2BAF1E6C" w:rsidR="00AB10D8" w:rsidRDefault="00144D52" w:rsidP="00AB10D8">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57492443" w14:textId="77777777" w:rsidR="00AB10D8" w:rsidRDefault="00144D52" w:rsidP="00AB10D8">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00B96766">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Word version provided</w:t>
@@ -6609,140 +7073,140 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EF1E274" w14:textId="073F6AA9" w:rsidR="00016A60" w:rsidRDefault="00144D52">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="006C3BBA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AB10D8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00AB10D8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="00AB10D8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AB10D8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB10D8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00AB10D8">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="14AEBA7D" w14:textId="67FA8EAC" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00016A60" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="3A896181" w14:textId="0E35029D" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="3A896181" w14:textId="0E35029D" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7B75C0BD" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6F700346" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00726C35">
               <w:t>Update or addendum to the clinical overview</w:t>
             </w:r>
           </w:p>
@@ -6796,101 +7260,90 @@
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> and/or the RMP (if any), and conclude on the impact on the overall benefit/risk balance. It should</w:t>
             </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
-              <w:t xml:space="preserve">be noted </w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="475" w:type="pct"/>
+              <w:t>be noted that a clinical overview/addendum is mandatory also for type II variations that only concern an update of the RMP.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="14858A01" w14:textId="698638C1" w:rsidR="00AB10D8" w:rsidRDefault="00144D52" w:rsidP="00AB10D8">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="691BEB5E" w14:textId="77777777" w:rsidR="00AB10D8" w:rsidRDefault="00144D52" w:rsidP="00AB10D8">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00B96766">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Word version provided*:</w:t>
@@ -6898,141 +7351,140 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D705C14" w14:textId="2D417988" w:rsidR="00016A60" w:rsidRDefault="00144D52">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="006C3BBA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AB10D8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00AB10D8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="00AB10D8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AB10D8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB10D8">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00AB10D8">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="22B1F32A" w14:textId="47E637FE" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00016A60" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="5FF2B069" w14:textId="1FCA5998" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="5FF2B069" w14:textId="1FCA5998" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="436E5D77" w14:textId="72A9A3AD" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7C0482A2" w14:textId="7DFAFCBC" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00726C35">
               <w:t xml:space="preserve">Non-clinical </w:t>
             </w:r>
             <w:r w:rsidR="007E1938">
@@ -7074,84 +7526,84 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>ies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>) are mandatory.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1E1AA0CD" w14:textId="4EA468E2" w:rsidR="00E217C6" w:rsidRDefault="00144D52" w:rsidP="00E217C6">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14587A06" w14:textId="47DA40BC" w:rsidR="00E17540" w:rsidRDefault="00E17540" w:rsidP="00E217C6">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00B96766">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Word version provided*:</w:t>
@@ -7159,137 +7611,137 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E326FAB" w14:textId="00FA15D6" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="00B96766">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="30DBCCB3" w14:textId="7E18A1AB" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00016A60" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="04AAC98C" w14:textId="7B48B681" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="04AAC98C" w14:textId="7B48B681" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7C669C4F" w14:textId="38AA8EFB" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="07877FAF" w14:textId="47319E25" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00016A60">
               <w:t>Clinical Summary(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -7325,84 +7777,84 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>ies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>) are mandatory. However, it should be noted that summaries are not required for non-interventional studies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4A6A5328" w14:textId="3C57AE40" w:rsidR="00E217C6" w:rsidRDefault="00144D52" w:rsidP="00E217C6">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AC4B478" w14:textId="7AD81E7A" w:rsidR="007E1938" w:rsidRDefault="007E1938" w:rsidP="00E217C6">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00B96766">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Word version provided*:</w:t>
@@ -7410,137 +7862,137 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="726415F2" w14:textId="307523E4" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="00B96766">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F8E7E02" w14:textId="1254D5CC" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00016A60" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="4AAB38C3" w14:textId="0884D20B" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="4AAB38C3" w14:textId="0884D20B" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="45D3D23E" w14:textId="19E46F33" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6A356778" w14:textId="44A384DE" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00E217C6">
               <w:t xml:space="preserve">Non-Clinical Study Reports </w:t>
             </w:r>
           </w:p>
@@ -7554,165 +8006,165 @@
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016A60">
               <w:t>Supporting non-clinical data/study reports relating to the proposed variation(s), including literature references, should be provided</w:t>
             </w:r>
             <w:r w:rsidR="00F44225">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="006C1A43" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>Have relevant non-clinical data (eCTD 4.2) or literature references (eCTD 4.3) been submitted to support the intended change(s)-variation(s)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="73BDA876" w14:textId="77777777" w:rsidR="00E217C6" w:rsidRDefault="00144D52" w:rsidP="00E217C6">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3357CEF4" w14:textId="7F359D3D" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="00B96766">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6A7AB620" w14:textId="592EC08E" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00016A60" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="2EB60F84" w14:textId="00A9EA6E" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="2EB60F84" w14:textId="00A9EA6E" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="25AD6DAE" w14:textId="6B8ABD6F" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="095561B7" w14:textId="51CE7D6D" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00E217C6">
               <w:t xml:space="preserve">Clinical Study Reports </w:t>
             </w:r>
           </w:p>
@@ -7726,482 +8178,472 @@
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016A60">
               <w:t>Supporting clinical data/study reports relating to the proposed variation(s), including literature references, should be provided</w:t>
             </w:r>
             <w:r w:rsidR="00F44225">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="006C1A43" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>Have relevant clinical data (eCTD 5.3) or literature references (eCTD 5.4) been submitted to support the intended change(s)-variation(s)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2EECEAD8" w14:textId="77777777" w:rsidR="00E217C6" w:rsidRDefault="00144D52" w:rsidP="00E217C6">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="273EC91C" w14:textId="52967084" w:rsidR="00016A60" w:rsidRDefault="00144D52" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="00B96766">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B96766">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="11933AA8" w14:textId="54FFB4AD" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00016A60" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="067D3717" w14:textId="77777777" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="067D3717" w14:textId="77777777" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A4C717D" w14:textId="1F6B48E9" w:rsidR="00750167" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51AA92D0" w14:textId="757BC650" w:rsidR="00750167" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00B42BC6">
               <w:t xml:space="preserve">Tabular Listing of all Clinical Studies </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3035" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17CF1D91" w14:textId="6AA3CB49" w:rsidR="00750167" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00B42BC6">
               <w:t>This listing should be updated when new studies are submitted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="117F9C71" w14:textId="6854B6DC" w:rsidR="00B42BC6" w:rsidRDefault="00144D52" w:rsidP="00B42BC6">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FADFBA5" w14:textId="14F80BA3" w:rsidR="00750167" w:rsidRDefault="00144D52" w:rsidP="00B42BC6">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="00E217C6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="00E217C6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="509BDD14" w14:textId="77777777" w:rsidR="00750167" w:rsidRPr="00750167" w:rsidRDefault="00750167" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F647F4" w14:paraId="75DA3438" w14:textId="77777777" w:rsidTr="00077D7F">
+      <w:tr w:rsidR="00F647F4" w14:paraId="75DA3438" w14:textId="77777777" w:rsidTr="00483E5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EC8BFC8" w14:textId="77777777" w:rsidR="004A4C9A" w:rsidRDefault="004A4C9A" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26723D24" w14:textId="7D7C2157" w:rsidR="004A4C9A" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>Appendices to clinical study reports</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3035" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07A04DB2" w14:textId="376D3283" w:rsidR="004A4C9A" w:rsidRPr="00750167" w:rsidRDefault="00144D52" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Please refer to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="00750167">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>CHMP/EWP/2998/03/Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1A3054FE" w14:textId="0AE32D68" w:rsidR="00750167" w:rsidRDefault="00144D52" w:rsidP="00750167">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BD1614F" w14:textId="4851A34E" w:rsidR="004A4C9A" w:rsidRDefault="00144D52" w:rsidP="00750167">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="00E217C6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Check5"/>
             <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="00E217C6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A8EDDA8" w14:textId="77777777" w:rsidR="004A4C9A" w:rsidRPr="00750167" w:rsidRDefault="004A4C9A" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F647F4" w14:paraId="4625D838" w14:textId="77777777" w:rsidTr="00077D7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4552" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="246DA645" w14:textId="5E4C54C8" w:rsidR="00F979F2" w:rsidRPr="00DF0A18" w:rsidRDefault="00144D52">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
@@ -8251,56 +8693,56 @@
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="00E217C6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D905BFE" w14:textId="091B59CE" w:rsidR="004C4A36" w:rsidRPr="00DF0A18" w:rsidRDefault="00144D52" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="003399"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:r w:rsidR="00E217C6" w:rsidRPr="00F478F6">
@@ -8317,56 +8759,56 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00803766">
-[...4 lines deleted...]
-            <w:r w:rsidR="00803766">
+            <w:r w:rsidR="00E217C6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E217C6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00E217C6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F647F4" w14:paraId="1D5BC71D" w14:textId="77777777" w:rsidTr="00077D7F">
         <w:trPr>
           <w:trHeight w:val="641"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4552" w:type="pct"/>
             <w:gridSpan w:val="4"/>
@@ -8401,51 +8843,50 @@
           </w:tcPr>
           <w:p w14:paraId="20775745" w14:textId="77777777" w:rsidR="004C4A36" w:rsidRDefault="004C4A36" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44ADF827" w14:textId="2235951E" w:rsidR="007F641B" w:rsidRPr="00F478F6" w:rsidRDefault="00144D52" w:rsidP="0015310A">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">*Working documents outside the eCTD structure: Additional Word formats of certain documents are </w:t>
       </w:r>
       <w:r w:rsidR="00B35BCF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>required</w:t>
       </w:r>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> to facilitate the assessment i.e. ‘tracked changes’ versions for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>SmPCs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -8524,212 +8965,219 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. summary of efficacy table for extension of indications)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. These should be provided in</w:t>
       </w:r>
       <w:r w:rsidR="007E1938">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Word format in</w:t>
       </w:r>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the separate folder ‘XXXX-working documents’. Further details can be found in the Harmonised Guidance for eCTD Submissions in the EU. It is generally not necessary to include the RMP annexes in the ‘working document’ version (unless annexes are being revised).</w:t>
+        <w:t xml:space="preserve"> the separate folder ‘XXXX-working </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F478F6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>documents’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F478F6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. Further details can be found in the Harmonised Guidance for eCTD Submissions in the EU. It is generally not necessary to include the RMP annexes in the ‘working document’ version (unless annexes are being revised).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007F641B" w:rsidRPr="00F478F6" w:rsidSect="00F478F6">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="284" w:footer="680" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="734AE945" w14:textId="77777777" w:rsidR="00FF5A4E" w:rsidRDefault="00FF5A4E" w:rsidP="007E1938">
+    <w:p w14:paraId="160FA218" w14:textId="77777777" w:rsidR="00CC7C14" w:rsidRDefault="00CC7C14" w:rsidP="007E1938">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14B09079" w14:textId="77777777" w:rsidR="00FF5A4E" w:rsidRDefault="00FF5A4E" w:rsidP="007E1938">
+    <w:p w14:paraId="1502EB08" w14:textId="77777777" w:rsidR="00CC7C14" w:rsidRDefault="00CC7C14" w:rsidP="007E1938">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...28 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="@SimSun-ExtG">
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="0A0E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19F1D45D" w14:textId="77777777" w:rsidR="00FF5A4E" w:rsidRDefault="00FF5A4E" w:rsidP="007E1938">
+    <w:p w14:paraId="5A13A3CD" w14:textId="77777777" w:rsidR="00CC7C14" w:rsidRDefault="00CC7C14" w:rsidP="007E1938">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C6DA61A" w14:textId="77777777" w:rsidR="00FF5A4E" w:rsidRDefault="00FF5A4E" w:rsidP="007E1938">
+    <w:p w14:paraId="48AE0479" w14:textId="77777777" w:rsidR="00CC7C14" w:rsidRDefault="00CC7C14" w:rsidP="007E1938">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085F4D74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A02E932A"/>
     <w:styleLink w:val="BulletsAgency"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -10023,494 +10471,573 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1493328328">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2042321575">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="187646448">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1733650984">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2034837580">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1709722688">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1951351746">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1871842045">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="221915300">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1821849369">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1508058932">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="503974389">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="859783529">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1132669659">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="673189544">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="519323640">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="517354184">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1318340107">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1016156944">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="007F641B"/>
     <w:rsid w:val="00004DB5"/>
     <w:rsid w:val="00015547"/>
     <w:rsid w:val="00015D06"/>
     <w:rsid w:val="00016A60"/>
     <w:rsid w:val="00017C2D"/>
+    <w:rsid w:val="00017EC7"/>
     <w:rsid w:val="0002319C"/>
     <w:rsid w:val="00023CA9"/>
     <w:rsid w:val="00026433"/>
+    <w:rsid w:val="00026920"/>
     <w:rsid w:val="00037294"/>
     <w:rsid w:val="000403A1"/>
     <w:rsid w:val="00041D30"/>
+    <w:rsid w:val="00050B5C"/>
     <w:rsid w:val="000551B7"/>
     <w:rsid w:val="00057352"/>
     <w:rsid w:val="00076B65"/>
     <w:rsid w:val="00077D7F"/>
     <w:rsid w:val="000826F9"/>
+    <w:rsid w:val="00090DC7"/>
+    <w:rsid w:val="000967EB"/>
     <w:rsid w:val="00097877"/>
     <w:rsid w:val="000B3BB6"/>
     <w:rsid w:val="000B46A9"/>
     <w:rsid w:val="000C74B2"/>
     <w:rsid w:val="000C76F0"/>
     <w:rsid w:val="000D032E"/>
+    <w:rsid w:val="000D2103"/>
     <w:rsid w:val="000D6FEE"/>
+    <w:rsid w:val="000E1698"/>
     <w:rsid w:val="000F1ED3"/>
     <w:rsid w:val="00102174"/>
     <w:rsid w:val="00103511"/>
     <w:rsid w:val="00122B07"/>
     <w:rsid w:val="0013626A"/>
     <w:rsid w:val="001430C6"/>
     <w:rsid w:val="00144D52"/>
     <w:rsid w:val="0015310A"/>
     <w:rsid w:val="00156D5E"/>
     <w:rsid w:val="001705AE"/>
     <w:rsid w:val="00173030"/>
     <w:rsid w:val="00180626"/>
     <w:rsid w:val="001818D8"/>
     <w:rsid w:val="00191862"/>
     <w:rsid w:val="00195347"/>
     <w:rsid w:val="001958C1"/>
+    <w:rsid w:val="001B73C9"/>
     <w:rsid w:val="001D49DE"/>
     <w:rsid w:val="001E08EA"/>
     <w:rsid w:val="001E6AD9"/>
     <w:rsid w:val="001F54BA"/>
     <w:rsid w:val="001F71B1"/>
     <w:rsid w:val="00202C0A"/>
     <w:rsid w:val="00207537"/>
     <w:rsid w:val="00213FC6"/>
     <w:rsid w:val="00223471"/>
     <w:rsid w:val="00226537"/>
     <w:rsid w:val="00227979"/>
     <w:rsid w:val="0023442F"/>
     <w:rsid w:val="002516B9"/>
+    <w:rsid w:val="00251954"/>
+    <w:rsid w:val="002624E2"/>
     <w:rsid w:val="0026331A"/>
     <w:rsid w:val="00275EDD"/>
     <w:rsid w:val="00282A71"/>
     <w:rsid w:val="00286EC0"/>
     <w:rsid w:val="002A46FC"/>
     <w:rsid w:val="002B077C"/>
+    <w:rsid w:val="002B099B"/>
     <w:rsid w:val="002B2F75"/>
     <w:rsid w:val="002B6600"/>
     <w:rsid w:val="002C5D81"/>
     <w:rsid w:val="002C5E85"/>
     <w:rsid w:val="002C7750"/>
+    <w:rsid w:val="002D0119"/>
     <w:rsid w:val="002D39D5"/>
     <w:rsid w:val="002D526C"/>
+    <w:rsid w:val="002D7A10"/>
+    <w:rsid w:val="002E1516"/>
+    <w:rsid w:val="002F2BC5"/>
     <w:rsid w:val="002F5194"/>
     <w:rsid w:val="002F5F3B"/>
     <w:rsid w:val="003033DF"/>
+    <w:rsid w:val="00310302"/>
     <w:rsid w:val="003126BF"/>
+    <w:rsid w:val="00316234"/>
+    <w:rsid w:val="00322472"/>
     <w:rsid w:val="0033636B"/>
     <w:rsid w:val="003372A9"/>
+    <w:rsid w:val="00343E56"/>
     <w:rsid w:val="00344551"/>
+    <w:rsid w:val="00347FE1"/>
     <w:rsid w:val="003609E1"/>
     <w:rsid w:val="00360BF3"/>
+    <w:rsid w:val="00372D6C"/>
     <w:rsid w:val="0038182B"/>
+    <w:rsid w:val="003937B5"/>
     <w:rsid w:val="00395E43"/>
+    <w:rsid w:val="003B0B4E"/>
     <w:rsid w:val="003B191A"/>
     <w:rsid w:val="003B1AAC"/>
     <w:rsid w:val="003B1EC4"/>
     <w:rsid w:val="003B390E"/>
     <w:rsid w:val="003C0DCE"/>
     <w:rsid w:val="003C2D63"/>
     <w:rsid w:val="003D288C"/>
+    <w:rsid w:val="003D414D"/>
     <w:rsid w:val="003E1263"/>
     <w:rsid w:val="003E1BBE"/>
     <w:rsid w:val="003E545D"/>
     <w:rsid w:val="003F7667"/>
     <w:rsid w:val="00400A17"/>
     <w:rsid w:val="0040579F"/>
     <w:rsid w:val="00427176"/>
     <w:rsid w:val="004301FD"/>
+    <w:rsid w:val="00430DA2"/>
     <w:rsid w:val="004313D0"/>
+    <w:rsid w:val="00434FF6"/>
     <w:rsid w:val="00435FAB"/>
     <w:rsid w:val="00440B14"/>
     <w:rsid w:val="00440F98"/>
     <w:rsid w:val="004714FD"/>
+    <w:rsid w:val="004735F8"/>
+    <w:rsid w:val="0047419F"/>
+    <w:rsid w:val="00483E5B"/>
     <w:rsid w:val="00490BDA"/>
+    <w:rsid w:val="00494DDE"/>
     <w:rsid w:val="004A1711"/>
     <w:rsid w:val="004A4C9A"/>
     <w:rsid w:val="004B1F5D"/>
+    <w:rsid w:val="004B7B57"/>
     <w:rsid w:val="004C2028"/>
     <w:rsid w:val="004C4A36"/>
+    <w:rsid w:val="004E708C"/>
     <w:rsid w:val="004F0BF8"/>
+    <w:rsid w:val="004F2797"/>
     <w:rsid w:val="0050087E"/>
     <w:rsid w:val="0050169B"/>
+    <w:rsid w:val="005020D6"/>
     <w:rsid w:val="0051042E"/>
     <w:rsid w:val="005105A6"/>
+    <w:rsid w:val="00511A28"/>
     <w:rsid w:val="00521BD2"/>
     <w:rsid w:val="00546216"/>
     <w:rsid w:val="00552C67"/>
     <w:rsid w:val="0056174B"/>
+    <w:rsid w:val="005815FE"/>
     <w:rsid w:val="005856A8"/>
     <w:rsid w:val="00586FD5"/>
     <w:rsid w:val="005A1C4F"/>
     <w:rsid w:val="005A411E"/>
     <w:rsid w:val="005A528B"/>
     <w:rsid w:val="005C6D90"/>
     <w:rsid w:val="005D0FAC"/>
     <w:rsid w:val="005D2728"/>
+    <w:rsid w:val="005D2A01"/>
+    <w:rsid w:val="005D3D48"/>
     <w:rsid w:val="005E0B5F"/>
     <w:rsid w:val="005E2F14"/>
     <w:rsid w:val="005E56BF"/>
     <w:rsid w:val="005E61B9"/>
     <w:rsid w:val="005E6BC6"/>
     <w:rsid w:val="005F1AA1"/>
     <w:rsid w:val="005F249C"/>
     <w:rsid w:val="005F2659"/>
+    <w:rsid w:val="0061200F"/>
     <w:rsid w:val="00625363"/>
     <w:rsid w:val="006505E1"/>
     <w:rsid w:val="0065687D"/>
+    <w:rsid w:val="00656C11"/>
+    <w:rsid w:val="00663CB5"/>
     <w:rsid w:val="006665A4"/>
+    <w:rsid w:val="00670B90"/>
     <w:rsid w:val="00674B58"/>
     <w:rsid w:val="006767EE"/>
     <w:rsid w:val="00693785"/>
     <w:rsid w:val="006A5A85"/>
     <w:rsid w:val="006B06E4"/>
     <w:rsid w:val="006B0C1B"/>
     <w:rsid w:val="006B37A3"/>
     <w:rsid w:val="006B4113"/>
     <w:rsid w:val="006B7E2C"/>
+    <w:rsid w:val="006C0CFB"/>
     <w:rsid w:val="006C1A43"/>
     <w:rsid w:val="006C25D7"/>
     <w:rsid w:val="006C3BBA"/>
     <w:rsid w:val="006D22AE"/>
     <w:rsid w:val="006E5AC7"/>
+    <w:rsid w:val="006F48DB"/>
     <w:rsid w:val="0070574A"/>
     <w:rsid w:val="00716BC3"/>
+    <w:rsid w:val="00723466"/>
     <w:rsid w:val="00723CEA"/>
     <w:rsid w:val="0072510C"/>
     <w:rsid w:val="00726C35"/>
     <w:rsid w:val="007455FF"/>
     <w:rsid w:val="00745F2D"/>
     <w:rsid w:val="00750167"/>
+    <w:rsid w:val="0075308C"/>
     <w:rsid w:val="00753A91"/>
     <w:rsid w:val="00775DDA"/>
     <w:rsid w:val="00782C9D"/>
     <w:rsid w:val="00787876"/>
     <w:rsid w:val="007924BE"/>
+    <w:rsid w:val="0079524C"/>
+    <w:rsid w:val="007B4CC8"/>
+    <w:rsid w:val="007D25ED"/>
     <w:rsid w:val="007D3446"/>
     <w:rsid w:val="007E1938"/>
     <w:rsid w:val="007E6537"/>
     <w:rsid w:val="007F641B"/>
+    <w:rsid w:val="007F6FBE"/>
     <w:rsid w:val="0080301F"/>
     <w:rsid w:val="00803766"/>
     <w:rsid w:val="00823E3A"/>
     <w:rsid w:val="00830F73"/>
     <w:rsid w:val="00830FD0"/>
     <w:rsid w:val="00833E36"/>
     <w:rsid w:val="00841580"/>
     <w:rsid w:val="00841D02"/>
     <w:rsid w:val="00846465"/>
+    <w:rsid w:val="0085334E"/>
     <w:rsid w:val="00854B4E"/>
     <w:rsid w:val="00861763"/>
     <w:rsid w:val="00863217"/>
     <w:rsid w:val="00866921"/>
     <w:rsid w:val="00871C9E"/>
     <w:rsid w:val="00872950"/>
     <w:rsid w:val="00875833"/>
     <w:rsid w:val="00875E04"/>
+    <w:rsid w:val="008903FA"/>
     <w:rsid w:val="00897D94"/>
     <w:rsid w:val="008A153C"/>
     <w:rsid w:val="008B03BE"/>
     <w:rsid w:val="008B0BAA"/>
+    <w:rsid w:val="008B3FD5"/>
     <w:rsid w:val="008D0D6D"/>
     <w:rsid w:val="008D3ACA"/>
+    <w:rsid w:val="008D3C91"/>
+    <w:rsid w:val="008E6D69"/>
     <w:rsid w:val="008F2255"/>
     <w:rsid w:val="00934D8A"/>
+    <w:rsid w:val="00936EE0"/>
+    <w:rsid w:val="00940D95"/>
     <w:rsid w:val="00944455"/>
+    <w:rsid w:val="00945592"/>
     <w:rsid w:val="00967C83"/>
     <w:rsid w:val="00997B15"/>
     <w:rsid w:val="009A0E4C"/>
     <w:rsid w:val="009A4B7D"/>
     <w:rsid w:val="009C6DF3"/>
     <w:rsid w:val="009D0261"/>
     <w:rsid w:val="009D4309"/>
     <w:rsid w:val="009E292E"/>
+    <w:rsid w:val="009F22A1"/>
     <w:rsid w:val="009F2E3D"/>
     <w:rsid w:val="009F34A6"/>
     <w:rsid w:val="009F4D06"/>
+    <w:rsid w:val="00A007A6"/>
     <w:rsid w:val="00A2185D"/>
     <w:rsid w:val="00A2520C"/>
+    <w:rsid w:val="00A745F7"/>
+    <w:rsid w:val="00A77AF5"/>
     <w:rsid w:val="00A90549"/>
     <w:rsid w:val="00A93549"/>
     <w:rsid w:val="00A940CE"/>
     <w:rsid w:val="00A94956"/>
     <w:rsid w:val="00AA1C29"/>
     <w:rsid w:val="00AB10D8"/>
     <w:rsid w:val="00AB21C0"/>
     <w:rsid w:val="00AB3C69"/>
     <w:rsid w:val="00AC2E8D"/>
     <w:rsid w:val="00AC369B"/>
     <w:rsid w:val="00AC5A60"/>
     <w:rsid w:val="00AD07BC"/>
     <w:rsid w:val="00AF20FF"/>
     <w:rsid w:val="00B00745"/>
     <w:rsid w:val="00B01126"/>
     <w:rsid w:val="00B0140E"/>
     <w:rsid w:val="00B319E9"/>
     <w:rsid w:val="00B35BCF"/>
+    <w:rsid w:val="00B35D11"/>
     <w:rsid w:val="00B42BC6"/>
     <w:rsid w:val="00B43313"/>
+    <w:rsid w:val="00B4372D"/>
+    <w:rsid w:val="00B507C5"/>
     <w:rsid w:val="00B52140"/>
     <w:rsid w:val="00B60E9D"/>
     <w:rsid w:val="00B62ADD"/>
+    <w:rsid w:val="00B64341"/>
     <w:rsid w:val="00B7004B"/>
+    <w:rsid w:val="00B71751"/>
     <w:rsid w:val="00B81056"/>
     <w:rsid w:val="00B85C78"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00B96A4B"/>
     <w:rsid w:val="00BA1CFB"/>
     <w:rsid w:val="00BA4E23"/>
     <w:rsid w:val="00BA59C6"/>
     <w:rsid w:val="00BB2AAD"/>
     <w:rsid w:val="00BC2A0C"/>
     <w:rsid w:val="00BC7E91"/>
     <w:rsid w:val="00BD70B9"/>
     <w:rsid w:val="00BE1730"/>
     <w:rsid w:val="00BE565C"/>
     <w:rsid w:val="00C023F0"/>
     <w:rsid w:val="00C039C4"/>
+    <w:rsid w:val="00C03BCB"/>
     <w:rsid w:val="00C1195D"/>
     <w:rsid w:val="00C15871"/>
     <w:rsid w:val="00C27AE8"/>
     <w:rsid w:val="00C340E1"/>
     <w:rsid w:val="00C501AC"/>
     <w:rsid w:val="00C52854"/>
     <w:rsid w:val="00C53CFF"/>
     <w:rsid w:val="00C571B2"/>
+    <w:rsid w:val="00C743E4"/>
     <w:rsid w:val="00C80CB5"/>
     <w:rsid w:val="00CA2EE6"/>
     <w:rsid w:val="00CA3328"/>
     <w:rsid w:val="00CA4B5A"/>
     <w:rsid w:val="00CA66B1"/>
     <w:rsid w:val="00CB1979"/>
     <w:rsid w:val="00CB328B"/>
     <w:rsid w:val="00CC31FF"/>
+    <w:rsid w:val="00CC7C14"/>
     <w:rsid w:val="00CD0E5C"/>
     <w:rsid w:val="00CD389C"/>
     <w:rsid w:val="00CE32A4"/>
+    <w:rsid w:val="00CF0654"/>
     <w:rsid w:val="00D06BB0"/>
     <w:rsid w:val="00D10C36"/>
     <w:rsid w:val="00D157E5"/>
     <w:rsid w:val="00D22C14"/>
     <w:rsid w:val="00D35A58"/>
     <w:rsid w:val="00D37C1E"/>
     <w:rsid w:val="00D42512"/>
     <w:rsid w:val="00D505C2"/>
     <w:rsid w:val="00D61C0A"/>
     <w:rsid w:val="00D63CC3"/>
+    <w:rsid w:val="00D70342"/>
     <w:rsid w:val="00D8539D"/>
     <w:rsid w:val="00DA481A"/>
     <w:rsid w:val="00DA7CE0"/>
     <w:rsid w:val="00DB1CDD"/>
     <w:rsid w:val="00DB3CEF"/>
+    <w:rsid w:val="00DC0428"/>
     <w:rsid w:val="00DC7EEE"/>
     <w:rsid w:val="00DF0A18"/>
     <w:rsid w:val="00E00FC7"/>
     <w:rsid w:val="00E10984"/>
     <w:rsid w:val="00E12EF5"/>
     <w:rsid w:val="00E17540"/>
     <w:rsid w:val="00E17C60"/>
     <w:rsid w:val="00E217C6"/>
     <w:rsid w:val="00E22212"/>
     <w:rsid w:val="00E36A82"/>
     <w:rsid w:val="00E455E6"/>
     <w:rsid w:val="00E46081"/>
     <w:rsid w:val="00E52814"/>
     <w:rsid w:val="00E558DA"/>
     <w:rsid w:val="00E575F0"/>
+    <w:rsid w:val="00E60211"/>
     <w:rsid w:val="00E813D5"/>
     <w:rsid w:val="00E93681"/>
     <w:rsid w:val="00E94A48"/>
     <w:rsid w:val="00EB183F"/>
     <w:rsid w:val="00ED3134"/>
     <w:rsid w:val="00ED4DC0"/>
     <w:rsid w:val="00ED5F1E"/>
     <w:rsid w:val="00EE2207"/>
+    <w:rsid w:val="00EE2A61"/>
     <w:rsid w:val="00EE5D4D"/>
     <w:rsid w:val="00EE5F4F"/>
     <w:rsid w:val="00EE7FDC"/>
     <w:rsid w:val="00EF708F"/>
     <w:rsid w:val="00F04F46"/>
     <w:rsid w:val="00F406CD"/>
     <w:rsid w:val="00F44225"/>
     <w:rsid w:val="00F478F6"/>
     <w:rsid w:val="00F647F4"/>
     <w:rsid w:val="00F75A5C"/>
     <w:rsid w:val="00F96938"/>
     <w:rsid w:val="00F979F2"/>
     <w:rsid w:val="00F97C55"/>
     <w:rsid w:val="00FA54BB"/>
+    <w:rsid w:val="00FB5148"/>
     <w:rsid w:val="00FC3DDB"/>
     <w:rsid w:val="00FC470D"/>
     <w:rsid w:val="00FF43B1"/>
     <w:rsid w:val="00FF5A4E"/>
+    <w:rsid w:val="6B9887BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="31DE510C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{18F8D775-DDF5-4A4A-9435-A6B4B66C4D8C}"/>
+  <w15:docId w15:val="{CF3A3F26-E0E2-42FE-B665-FB4F1A426DAE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11176,51 +11703,51 @@
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:b/>
       <w:color w:val="003399"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="FootertableAgency">
     <w:name w:val="Footer table (Agency)"/>
     <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
     <w:rsid w:val="00D35A58"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
     </w:rPr>
     <w:tblPr/>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:tcMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina"/>
         <w:b w:val="0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnotereferenceAgency">
     <w:name w:val="Footnote reference (Agency)"/>
     <w:semiHidden/>
     <w:rsid w:val="00D35A58"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -11642,137 +12169,137 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgency">
     <w:name w:val="Table grid (Agency)"/>
     <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
     <w:rsid w:val="00E36A82"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+        <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
     <w:name w:val="Table grid (Agency) black"/>
     <w:basedOn w:val="TablegridAgency"/>
     <w:semiHidden/>
     <w:rsid w:val="00D35A58"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        <w:rFonts w:ascii="Yu Mincho" w:hAnsi="Yu Mincho"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblank">
     <w:name w:val="Table grid (Agency) blank"/>
     <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
     <w:rsid w:val="00D35A58"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
     <w:tblPr/>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+        <w:rFonts w:ascii="@SimSun-ExtG" w:hAnsi="@SimSun-ExtG"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
@@ -11888,62 +12415,60 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00861763"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E455E6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E455E6"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:semiHidden/>
     <w:rsid w:val="00E455E6"/>
     <w:rPr>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E455E6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="00E455E6"/>
     <w:rPr>
@@ -12086,63 +12611,72 @@
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention7">
     <w:name w:val="Unresolved Mention7"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00077D7F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention8">
     <w:name w:val="Unresolved Mention8"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00DB1CDD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="008D3C91"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/classification-changes-questions-answers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/grouping-variations-questions-answers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/worksharing-questions-answers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/scientific-guideline/note-guidance-inclusion-appendices-clinical-study-reports-marketing-authorisation-applications_en.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/health/sites/health/files/files/eudralex/vol-2/c/guideline_14-11-2007_en.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/grouping-variations-questions-answers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/classification-changes-questions-answers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/pharmacovigilance/risk-management-plan-rmp-questions-answers" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/worksharing-questions-answers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:C:2013:223:FULL:EN:PDF" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/grouping-variations-questions-answers" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/post-authorisation-measures-questions-answers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/grouping-variations-questions-answers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/health/sites/health/files/files/eudralex/vol-2/c/10%2520_5_%2520guideline_11-2007_en.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=OJ:C_202505045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/worksharing-questions-answers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/worksharing-questions-answers" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/post-authorisation-measures-questions-answers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/grouping-variations-questions-answers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/health/sites/health/files/files/eudralex/vol-2/c/10%2520_5_%2520guideline_11-2007_en.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/grouping-variations-questions-answers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/grouping-variations-questions-answers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/scientific-guideline/note-guidance-inclusion-appendices-clinical-study-reports-marketing-authorisation-applications_en.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/classification-changes-questions-answers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/health/sites/health/files/files/eudralex/vol-2/c/guideline_14-11-2007_en.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/classification-changes-questions-answers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/grouping-variations-questions-answers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/pharmacovigilance/risk-management-plan-rmp-questions-answers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12390,109 +12924,443 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5de7face-1fdb-49b9-89c4-c269c00dbf1c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="56c1beef-e709-4c69-b356-6781d443158d" xsi:nil="true"/>
+    <Dateandtime xmlns="56c1beef-e709-4c69-b356-6781d443158d" xsi:nil="true"/>
+    <Comment xmlns="56c1beef-e709-4c69-b356-6781d443158d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="56c1beef-e709-4c69-b356-6781d443158d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C1730807ECF0E643A38C44E494AD2CEE" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4953278551d785bd328b5afe7fafbc0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="56c1beef-e709-4c69-b356-6781d443158d" xmlns:ns3="5de7face-1fdb-49b9-89c4-c269c00dbf1c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="81db9e0d0b61a630b2ea99ee1e942459" ns2:_="" ns3:_="">
+    <xsd:import namespace="56c1beef-e709-4c69-b356-6781d443158d"/>
+    <xsd:import namespace="5de7face-1fdb-49b9-89c4-c269c00dbf1c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Dateandtime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Comment" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="56c1beef-e709-4c69-b356-6781d443158d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6b8e19bc-e54a-46df-9f4e-b6707c360923" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="24" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Dateandtime" ma:index="27" nillable="true" ma:displayName="Date and time" ma:format="DateOnly" ma:internalName="Dateandtime">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Comment" ma:index="29" nillable="true" ma:displayName="Comment" ma:format="Dropdown" ma:internalName="Comment">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5de7face-1fdb-49b9-89c4-c269c00dbf1c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f2e6499b-8098-46cf-b9cf-1d75e1260d8c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5de7face-1fdb-49b9-89c4-c269c00dbf1c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CC0DA25-4F50-4FC7-B3C9-B1084C96F255}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5de7face-1fdb-49b9-89c4-c269c00dbf1c"/>
+    <ds:schemaRef ds:uri="56c1beef-e709-4c69-b356-6781d443158d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CD42A76-FEDF-41B7-8A96-6A5FA71C1B57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE7FECE8-FBA6-4792-895D-129A5BE460B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="56c1beef-e709-4c69-b356-6781d443158d"/>
+    <ds:schemaRef ds:uri="5de7face-1fdb-49b9-89c4-c269c00dbf1c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2232F8DA-7DD2-4566-BBA5-81A1ABDE0990}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2654</Words>
-  <Characters>15128</Characters>
+  <Words>2729</Words>
+  <Characters>15556</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>126</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>129</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17747</CharactersWithSpaces>
+  <CharactersWithSpaces>18249</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>validation-checklist-type-II-non-clinical-variations_en (7)</dc:title>
+  <dc:subject/>
   <dc:creator>Margot Martin</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Classification">
     <vt:lpwstr>Internal All EMA Staff and Contractors</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
     <vt:lpwstr>Checklist</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
     <vt:lpwstr>28/07/2022 10:44:23</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
     <vt:lpwstr>Gustafsson Daniel</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
@@ -12563,27 +13431,33 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_SiteId">
     <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
     <vt:lpwstr>2022-12-12T15:18:27Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
     <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
     <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
     <vt:lpwstr>7f33619b-085f-432b-8cb5-08c31060dd22</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="ContentTypeId">
+    <vt:lpwstr>0x010100C1730807ECF0E643A38C44E494AD2CEE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>