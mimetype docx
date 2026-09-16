--- v0 (2025-12-14)
+++ v1 (2026-09-16)
@@ -1,367 +1,375 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for Java 20.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00102837" w:rsidRPr="00DD4C78" w:rsidP="00102837" w14:paraId="7CADF583" w14:textId="4F96ED35">
+    <w:p w14:paraId="7CADF583" w14:textId="4F96ED35" w:rsidR="00102837" w:rsidRPr="00DD4C78" w:rsidRDefault="00000000" w:rsidP="00102837">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:right="121"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4C78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Validation Checklist for Type II</w:t>
       </w:r>
       <w:r w:rsidR="00DD4C78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> quality variations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidP="00102837" w14:paraId="19EF0D69" w14:textId="34B2D786">
+    <w:p w14:paraId="19EF0D69" w14:textId="34B2D786" w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00102837">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:right="121"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please fill in this checklist and submit it as a word document with your application for type II </w:t>
       </w:r>
       <w:r w:rsidR="004D4F49">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>quality</w:t>
       </w:r>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> variations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidP="00102837" w14:paraId="02E22567" w14:textId="77777777">
+    <w:p w14:paraId="02E22567" w14:textId="77777777" w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00102837">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Name of the product (invented name):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidP="00102837" w14:paraId="38C192FF" w14:textId="77777777">
+    <w:p w14:paraId="38C192FF" w14:textId="77777777" w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidRDefault="00102837" w:rsidP="00102837">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidP="00102837" w14:paraId="75310B6A" w14:textId="77777777">
+    <w:p w14:paraId="75310B6A" w14:textId="77777777" w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00102837">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>INN/Common name:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidP="00102837" w14:paraId="758FDCFD" w14:textId="77777777">
+    <w:p w14:paraId="758FDCFD" w14:textId="77777777" w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidRDefault="00102837" w:rsidP="00102837">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidP="00102837" w14:paraId="2B1DBCF0" w14:textId="77777777">
+    <w:p w14:paraId="2B1DBCF0" w14:textId="77777777" w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00102837">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>MAH:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidP="00102837" w14:paraId="2EE613BD" w14:textId="77777777">
+    <w:p w14:paraId="2EE613BD" w14:textId="77777777" w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidRDefault="00102837" w:rsidP="00102837">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidP="00102837" w14:paraId="4B8FF740" w14:textId="77777777">
+    <w:p w14:paraId="4B8FF740" w14:textId="77777777" w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00102837">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>eCTD sequence number:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidP="00102837" w14:paraId="6D0D37ED" w14:textId="77777777">
+    <w:p w14:paraId="6D0D37ED" w14:textId="77777777" w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidRDefault="00102837" w:rsidP="00102837">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk66382787"/>
     </w:p>
-    <w:p w:rsidR="00102837" w:rsidRPr="00395E43" w:rsidP="00102837" w14:paraId="2F276B98" w14:textId="77777777">
+    <w:p w14:paraId="2F276B98" w14:textId="77777777" w:rsidR="00102837" w:rsidRPr="00395E43" w:rsidRDefault="00000000" w:rsidP="00102837">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="00395E43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is this application related to a post authorisation measure? </w:t>
       </w:r>
       <w:r w:rsidRPr="00395E43">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F478F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00395E43">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00395E43">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">If so, please indicate which one / </w:t>
       </w:r>
       <w:r w:rsidRPr="00395E43">
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F478F6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidP="00102837" w14:paraId="165780A9" w14:textId="77777777">
+    <w:p w14:paraId="165780A9" w14:textId="77777777" w:rsidR="00102837" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00102837">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003399"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Procedure</w:t>
       </w:r>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
@@ -403,869 +411,855 @@
         <w:t xml:space="preserve">(will be assigned by EMA only upon receipt of an eCTD application and does not need to be included by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="003399"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>MAH</w:t>
       </w:r>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="003399"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the time of submission)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD07BC" w14:paraId="4CFCCCE6" w14:textId="10620403">
+    <w:p w14:paraId="4CFCCCE6" w14:textId="10620403" w:rsidR="00AD07BC" w:rsidRDefault="00AD07BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00102837" w14:paraId="1B40A462" w14:textId="77777777"/>
+    <w:p w14:paraId="1B40A462" w14:textId="77777777" w:rsidR="00102837" w:rsidRDefault="00102837"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3893"/>
         <w:gridCol w:w="7122"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w14:paraId="2081C75B" w14:textId="77777777" w:rsidTr="005105A6">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="2081C75B" w14:textId="77777777" w:rsidTr="005105A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005105A6" w:rsidP="005105A6" w14:paraId="43ECEEB8" w14:textId="77777777">
+          <w:p w14:paraId="43ECEEB8" w14:textId="77777777" w:rsidR="005105A6" w:rsidRDefault="00000000" w:rsidP="005105A6">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">To be completed by </w:t>
             </w:r>
             <w:r w:rsidRPr="002D526C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MAH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (information provided?)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidP="005105A6" w14:paraId="05B99B8C" w14:textId="77777777">
+          <w:p w14:paraId="05B99B8C" w14:textId="77777777" w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidRDefault="005105A6" w:rsidP="005105A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005105A6" w:rsidRPr="00B85C78" w:rsidP="005105A6" w14:paraId="00A957F5" w14:textId="77777777">
+          <w:p w14:paraId="00A957F5" w14:textId="77777777" w:rsidR="005105A6" w:rsidRPr="00106CB5" w:rsidRDefault="00000000" w:rsidP="005105A6">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B85C78">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106CB5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="4F81BD" w:themeColor="accent1"/>
               </w:rPr>
               <w:t xml:space="preserve">To be completed by EMA </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005105A6" w:rsidRPr="00B85C78" w:rsidP="005105A6" w14:paraId="3C90F7DE" w14:textId="7BA004E0">
+          <w:p w14:paraId="3C90F7DE" w14:textId="7BA004E0" w:rsidR="005105A6" w:rsidRPr="00B85C78" w:rsidRDefault="00000000" w:rsidP="005105A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B85C78">
+            <w:r w:rsidRPr="00106CB5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(Comments)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1710EA3A" w14:textId="77777777" w:rsidTr="00750167">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="1710EA3A" w14:textId="77777777" w:rsidTr="00750167">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007C4A15" w:rsidP="007C4A15" w14:paraId="3F5596B4" w14:textId="6BD37CF8">
+          <w:p w14:paraId="3F5596B4" w14:textId="6BD37CF8" w:rsidR="007C4A15" w:rsidRDefault="00000000" w:rsidP="007C4A15">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A15">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Is it a type II variation?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007C4A15" w:rsidP="007C4A15" w14:paraId="51C77919" w14:textId="77777777">
+          <w:p w14:paraId="51C77919" w14:textId="77777777" w:rsidR="007C4A15" w:rsidRDefault="00000000" w:rsidP="007C4A15">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD4C78">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C4A15" w:rsidRPr="009E4BCE" w:rsidP="007C4A15" w14:paraId="51834431" w14:textId="79EB451E">
+          <w:p w14:paraId="51834431" w14:textId="7A7B6798" w:rsidR="007C4A15" w:rsidRPr="009E4BCE" w:rsidRDefault="00000000" w:rsidP="007C4A15">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A15">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Please refer to the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId5" w:history="1">
-              <w:r w:rsidRPr="004E55B1">
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidR="00685AA3" w:rsidRPr="0071348D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                  <w:iCs/>
                   <w:sz w:val="18"/>
                 </w:rPr>
-                <w:t>Classification of Changes Q&amp;A</w:t>
+                <w:t>Type-II variations: questions and answers | European Medicines Agency (EMA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A15">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Question 3 for details on the information that should be submitted as a type II variation.</w:t>
+              <w:t>for details on the information that should be submitted as a type II variation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007C4A15" w:rsidRPr="00750167" w:rsidP="007C4A15" w14:paraId="33DBEC9C" w14:textId="77777777">
+          <w:p w14:paraId="33DBEC9C" w14:textId="77777777" w:rsidR="007C4A15" w:rsidRPr="00750167" w:rsidRDefault="007C4A15" w:rsidP="007C4A15">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="31E267BF" w14:textId="0C671479" w:rsidTr="00750167">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="31E267BF" w14:textId="0C671479" w:rsidTr="00750167">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005105A6" w:rsidP="00016A60" w14:paraId="7BEA8229" w14:textId="5695AC6C">
+          <w:p w14:paraId="7BEA8229" w14:textId="5695AC6C" w:rsidR="005105A6" w:rsidRDefault="00000000" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Variation category:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005105A6" w:rsidP="004A4C9A" w14:paraId="0F7D80E5" w14:textId="0144DA6D">
+          <w:p w14:paraId="0F7D80E5" w14:textId="2E9A767A" w:rsidR="005105A6" w:rsidRDefault="00000000" w:rsidP="004A4C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Please refer to the </w:t>
             </w:r>
-            <w:r w:rsidRPr="009E4BCE" w:rsidR="00C15871">
+            <w:r w:rsidR="00C15871" w:rsidRPr="009E4BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>variation scope laid down in the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00750167" w:rsidR="00C15871">
+            <w:r w:rsidR="00C15871" w:rsidRPr="00750167">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> ‘</w:t>
             </w:r>
-            <w:hyperlink r:id="rId6" w:history="1">
-[...10 lines deleted...]
-                <w:t>Variations Guidelines</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidR="00196915" w:rsidRPr="00196915">
+                <w:t xml:space="preserve"> </w:t>
               </w:r>
+              <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+                <w:r w:rsidR="00196915" w:rsidRPr="00196915">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:t>Guidelines on the details of the various categories of variation, on the operation of the procedures laid down in Chapters II, IIa, III and IV of Commission Regulation (EC) No 1234/2008 concerning the examination of variations to the terms of marketing authorisations for medicinal products for human use, and on the documentation to be submitted pursuant to those procedures</w:t>
+                </w:r>
+              </w:hyperlink>
             </w:hyperlink>
-            <w:r w:rsidRPr="00750167" w:rsidR="00C15871">
+            <w:r w:rsidR="00C15871" w:rsidRPr="00750167">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidR="00793ADA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009E4BCE" w:rsidR="00C15871">
+            <w:r w:rsidR="00C15871" w:rsidRPr="009E4BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>or reference to the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00750167" w:rsidR="00C15871">
+            <w:r w:rsidR="00C15871" w:rsidRPr="00750167">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
-              <w:r w:rsidRPr="00793ADA" w:rsidR="00C15871">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="00C15871" w:rsidRPr="00793ADA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>published Article 5 recommendation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C03B2" w:rsidRPr="00750167" w:rsidP="004A4C9A" w14:paraId="6E90538E" w14:textId="6C16E73D">
+          <w:p w14:paraId="6E90538E" w14:textId="6C16E73D" w:rsidR="001C03B2" w:rsidRPr="00750167" w:rsidRDefault="001C03B2" w:rsidP="004A4C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidP="004A4C9A" w14:paraId="69892618" w14:textId="77777777">
+          <w:p w14:paraId="69892618" w14:textId="77777777" w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidRDefault="005105A6" w:rsidP="004A4C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4BF5BD81" w14:textId="4D875324" w:rsidTr="00750167">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="4BF5BD81" w14:textId="4D875324" w:rsidTr="00750167">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005105A6" w:rsidP="00016A60" w14:paraId="230B9759" w14:textId="0119A3D8">
+          <w:p w14:paraId="230B9759" w14:textId="0119A3D8" w:rsidR="005105A6" w:rsidRDefault="00000000" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Proposed scope</w:t>
             </w:r>
             <w:r w:rsidR="001C03B2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001D5B71" w:rsidP="00750167" w14:paraId="3D74D2B8" w14:textId="25453506">
+          <w:p w14:paraId="0A72695F" w14:textId="1D04B113" w:rsidR="00B67274" w:rsidRDefault="00000000" w:rsidP="00750167">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Please refer to the ‘</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="00F478F6">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="001D5B71" w:rsidRPr="00F478F6">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="339966"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Guidance for applicants for the preparation of the precise scope section of the variation application form</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">’ and Q&amp;A 3.6 </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="00F478F6">
+              <w:t xml:space="preserve">’ </w:t>
+            </w:r>
+            <w:r w:rsidR="00B67274">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D74D2B8" w14:textId="62411E34" w:rsidR="001D5B71" w:rsidRDefault="00036C87" w:rsidP="00750167">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00036C87">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 </w:rPr>
-                <w:t>https://www.ema.europa.eu/en/human-regulatory/post-authorisation/classification-changes-questions-answers</w:t>
+                <w:t>Improving quality of submissions | European Medicines Agency (EMA)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00F478F6">
+          </w:p>
+          <w:p w14:paraId="6B0FF3E7" w14:textId="77777777" w:rsidR="00DD4C78" w:rsidRPr="001B4167" w:rsidRDefault="00DD4C78" w:rsidP="00750167">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5474C2DC" w14:textId="77777777" w:rsidR="001D5B71" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="00750167">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...15 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:t>In case of grouping each scope should be clearly listed and adequate level of detail provided for each one.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="184422EB" w14:textId="77777777" w:rsidR="00D3705C" w:rsidRPr="008108EA" w:rsidRDefault="00D3705C" w:rsidP="00750167">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="421ECD40" w14:textId="5502316D" w:rsidR="00D3705C" w:rsidRPr="00C20D3E" w:rsidRDefault="00000000" w:rsidP="00D3705C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>In case of grouping each scope should be clearly listed and adequate level of detail provided for each one.</w:t>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Please refer also to</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...19 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId5" w:history="1">
-              <w:r w:rsidRPr="004E55B1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="006E12BF" w:rsidRPr="006E12BF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>Classification of Changes Q&amp;A</w:t>
+                <w:t>Classification of changes: questions and answers | European Medicines Agency (EMA)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...10 lines deleted...]
-          <w:p w:rsidR="00D3705C" w:rsidRPr="00750167" w:rsidP="00750167" w14:paraId="0EB9F153" w14:textId="32607DEC">
+          </w:p>
+          <w:p w14:paraId="0EB9F153" w14:textId="32607DEC" w:rsidR="00D3705C" w:rsidRPr="00750167" w:rsidRDefault="00D3705C" w:rsidP="00750167">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005105A6" w:rsidRPr="005105A6" w:rsidP="005C6D90" w14:paraId="5B8D5F8C" w14:textId="77777777">
+          <w:p w14:paraId="5B8D5F8C" w14:textId="77777777" w:rsidR="005105A6" w:rsidRPr="005105A6" w:rsidRDefault="005105A6" w:rsidP="005C6D90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3D9DB186" w14:textId="03EA2FF5" w:rsidTr="00750167">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="3D9DB186" w14:textId="03EA2FF5" w:rsidTr="00750167">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidP="0038182B" w14:paraId="5C7EB9D1" w14:textId="3EFBDB5B">
+          <w:p w14:paraId="5C7EB9D1" w14:textId="3EFBDB5B" w:rsidR="005105A6" w:rsidRPr="00750167" w:rsidRDefault="00000000" w:rsidP="0038182B">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Do the data submitted qualify as  </w:t>
             </w:r>
             <w:r w:rsidR="008A153C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">more than one </w:t>
             </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>scope</w:t>
             </w:r>
             <w:r w:rsidR="008A153C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (i.e.: is this a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="0072510C" w:rsidR="008A153C">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="008A153C" w:rsidRPr="0072510C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Grouping of Variations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008A153C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="008A153C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD4C78" w:rsidRPr="00F478F6" w:rsidP="00DD4C78" w14:paraId="2D6E124D" w14:textId="77777777">
+          <w:p w14:paraId="2D6E124D" w14:textId="3A010573" w:rsidR="00DD4C78" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00DD4C78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD4C78">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -1284,1098 +1278,1463 @@
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>If yes, please consider the</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00DD4C78" w:rsidRPr="00B52AC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>specific conditions and requirement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B52AC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-              <w:t>s</w:t>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>that would apply.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD4C78" w:rsidP="00DD4C78" w14:paraId="31A5C178" w14:textId="77777777">
+          <w:p w14:paraId="31A5C178" w14:textId="77777777" w:rsidR="00DD4C78" w:rsidRDefault="00000000" w:rsidP="00DD4C78">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="0038182B">
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD4C78">
               <w:t xml:space="preserve">o </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD4C78">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005105A6" w:rsidRPr="008108EA" w:rsidP="00793ADA" w14:paraId="5EB3C67D" w14:textId="77777777">
+          <w:p w14:paraId="5EB3C67D" w14:textId="77777777" w:rsidR="005105A6" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="00793ADA">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">In case of addition of new presentation(s), one scope per new presentation should be included. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D3705C" w:rsidRPr="00DD4C78" w:rsidP="00793ADA" w14:paraId="04AB6065" w14:textId="5D3B2853">
+          <w:p w14:paraId="04AB6065" w14:textId="5D3B2853" w:rsidR="00D3705C" w:rsidRPr="00DD4C78" w:rsidRDefault="00000000" w:rsidP="00793ADA">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>In case of additions of new manufacturing/QC testing sites one scope per new site should be included.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005105A6" w:rsidRPr="0038182B" w:rsidP="00793ADA" w14:paraId="4A3E8E30" w14:textId="3F10867B">
+          <w:p w14:paraId="4A3E8E30" w14:textId="3F10867B" w:rsidR="005105A6" w:rsidRPr="0038182B" w:rsidRDefault="005105A6" w:rsidP="00793ADA">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="36C9C8C0" w14:textId="77777777" w:rsidTr="00750167">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="36C9C8C0" w14:textId="77777777" w:rsidTr="00750167">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1391" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00997B15" w:rsidRPr="00750167" w:rsidP="0038182B" w14:paraId="79FBF9F5" w14:textId="6793CED2">
+          <w:p w14:paraId="79FBF9F5" w14:textId="6793CED2" w:rsidR="00997B15" w:rsidRPr="00750167" w:rsidRDefault="00000000" w:rsidP="0038182B">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Is this a</w:t>
             </w:r>
             <w:r w:rsidR="00C5187B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="00C5187B" w:rsidR="00C5187B">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="00C5187B" w:rsidRPr="00C5187B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Worksharing</w:t>
-[...8 lines deleted...]
-                <w:t xml:space="preserve"> application</w:t>
+                <w:t>Worksharing application</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C5187B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD4C78" w:rsidRPr="00F478F6" w:rsidP="00DD4C78" w14:paraId="5E4971D1" w14:textId="13D0B7E6">
-[...4 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="6206C580" w14:textId="595C53B4" w:rsidR="00C02976" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00FC156D">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00997B15">
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="00A93549">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00997B15" w:rsidRPr="0038182B" w:rsidP="00793ADA" w14:paraId="52B1247D" w14:textId="59DBE8E8">
+            <w:r w:rsidR="00173C90" w:rsidRPr="008C43C0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if yes, </w:t>
+            </w:r>
+            <w:r w:rsidR="00913D70" w:rsidRPr="007F5C5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please </w:t>
+            </w:r>
+            <w:r w:rsidR="00C02976" w:rsidRPr="007F5C5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>consider the specific conditions and requirements that would apply</w:t>
+            </w:r>
+            <w:r w:rsidR="00794CAF" w:rsidRPr="007F5C5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (refer to</w:t>
+            </w:r>
+            <w:r w:rsidR="00794CAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidR="00794CAF" w:rsidRPr="00F478F6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>Q&amp;A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00794CAF">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00173C90">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00173C90" w:rsidRPr="008C43C0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for </w:t>
+            </w:r>
+            <w:r w:rsidR="00173C90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="00B050"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00173C90" w:rsidRPr="007F5C5C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>Mandatory WS or Voluntary WS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E4971D1" w14:textId="38D3BD3B" w:rsidR="00DD4C78" w:rsidRPr="00F478F6" w:rsidRDefault="00DD4C78" w:rsidP="00DD4C78">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52B1247D" w14:textId="493F0519" w:rsidR="00997B15" w:rsidRPr="0038182B" w:rsidRDefault="00000000" w:rsidP="00793ADA">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00997B15">
               <w:t>No</w:t>
             </w:r>
             <w:r w:rsidR="00A93549">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DD4C78">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00F478F6" w:rsidR="00DD4C78">
+            <w:r w:rsidR="00DD4C78" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00DD4C78">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00DD4C78">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00DD4C78">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00D522E7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002517A6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C43C0" w:rsidRPr="008C43C0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>if no,</w:t>
+            </w:r>
+            <w:r w:rsidR="008C43C0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00786C14" w:rsidRPr="00786C14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>MAH should</w:t>
+            </w:r>
+            <w:r w:rsidR="00786C14">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A61EC7" w:rsidRPr="00A61EC7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve">confirm </w:t>
+            </w:r>
+            <w:r w:rsidR="002517A6" w:rsidRPr="00A61EC7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002517A6" w:rsidRPr="00A61EC7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>eAF</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002517A6" w:rsidRPr="00A61EC7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F6299B" w:rsidRPr="00A61EC7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>the sam</w:t>
+            </w:r>
+            <w:r w:rsidR="00433E80" w:rsidRPr="00A61EC7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00F6299B" w:rsidRPr="00A61EC7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A61EC7" w:rsidRPr="00A61EC7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>variation</w:t>
+            </w:r>
+            <w:r w:rsidR="00F6299B" w:rsidRPr="00A61EC7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (or group of variations) does not </w:t>
+            </w:r>
+            <w:r w:rsidR="0060547F" w:rsidRPr="00A61EC7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apply to any other marketing </w:t>
+            </w:r>
+            <w:r w:rsidR="00433E80" w:rsidRPr="00A61EC7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>authorisations</w:t>
+            </w:r>
+            <w:r w:rsidR="0060547F" w:rsidRPr="00A61EC7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> held by the same holde</w:t>
+            </w:r>
+            <w:r w:rsidR="00433E80" w:rsidRPr="00A61EC7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00997B15" w:rsidRPr="00997B15" w14:paraId="70D1AC3E" w14:textId="77777777">
+          <w:p w14:paraId="70D1AC3E" w14:textId="77777777" w:rsidR="00997B15" w:rsidRPr="00997B15" w:rsidRDefault="00997B15">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00ED3134" w14:paraId="59938CE7" w14:textId="380FA22C"/>
-    <w:p w:rsidR="00490BDA" w14:paraId="208F6482" w14:textId="76F16841">
+    <w:p w14:paraId="59938CE7" w14:textId="380FA22C" w:rsidR="00ED3134" w:rsidRDefault="00ED3134"/>
+    <w:p w14:paraId="208F6482" w14:textId="76F16841" w:rsidR="00490BDA" w:rsidRDefault="00000000">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5471" w:type="pct"/>
         <w:tblInd w:w="-714" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1473"/>
         <w:gridCol w:w="2183"/>
         <w:gridCol w:w="9483"/>
         <w:gridCol w:w="1243"/>
         <w:gridCol w:w="928"/>
       </w:tblGrid>
-      <w:tr w14:paraId="514A47C8" w14:textId="0FA278FE" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="514A47C8" w14:textId="0FA278FE" w:rsidTr="00391A11">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidP="00016A60" w14:paraId="11318076" w14:textId="636F1ABC">
+          <w:p w14:paraId="11318076" w14:textId="636F1ABC" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00000000" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D526C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Module</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidP="00016A60" w14:paraId="3319F440" w14:textId="761A59AA">
+          <w:p w14:paraId="3319F440" w14:textId="761A59AA" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00000000" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D526C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Component</w:t>
             </w:r>
             <w:r w:rsidR="002D526C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3097" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidP="00016A60" w14:paraId="05BC1CBC" w14:textId="02AC3651">
+          <w:p w14:paraId="05BC1CBC" w14:textId="02AC3651" w:rsidR="00016A60" w:rsidRPr="002D526C" w:rsidRDefault="00000000" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D526C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Guidance (in line with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidRPr="00286EC0" w:rsidR="003372A9">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidR="003372A9" w:rsidRPr="00286EC0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">the post authorisation guidance </w:t>
               </w:r>
-              <w:r w:rsidRPr="00286EC0" w:rsidR="002D526C">
+              <w:r w:rsidR="002D526C" w:rsidRPr="00286EC0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>published on EMA website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002D526C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00016A60" w:rsidP="00016A60" w14:paraId="1CECC4E4" w14:textId="12AA80F1">
+          <w:p w14:paraId="1CECC4E4" w14:textId="12AA80F1" w:rsidR="00016A60" w:rsidRDefault="00000000" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MAH</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00180626" w:rsidRPr="002D526C" w:rsidP="00016A60" w14:paraId="1CA717D7" w14:textId="1EAD0E99">
+          <w:p w14:paraId="1CA717D7" w14:textId="1EAD0E99" w:rsidR="00180626" w:rsidRPr="002D526C" w:rsidRDefault="00180626" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00016A60" w:rsidP="00016A60" w14:paraId="6CE3D66A" w14:textId="470B1EBA">
+          <w:p w14:paraId="6CE3D66A" w14:textId="470B1EBA" w:rsidR="00016A60" w:rsidRDefault="00000000" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D526C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>EMA</w:t>
             </w:r>
-            <w:r w:rsidRPr="002D526C" w:rsidR="002D526C">
+            <w:r w:rsidR="002D526C" w:rsidRPr="002D526C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CD389C" w:rsidRPr="002D526C" w:rsidP="00016A60" w14:paraId="670866FD" w14:textId="32216ACE">
+          <w:p w14:paraId="670866FD" w14:textId="32216ACE" w:rsidR="00CD389C" w:rsidRPr="002D526C" w:rsidRDefault="00CD389C" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="641EB254" w14:textId="4863D306" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="641EB254" w14:textId="4863D306" w:rsidTr="00391A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD4C78" w:rsidP="00DD4C78" w14:paraId="29B091BC" w14:textId="77777777">
+          <w:p w14:paraId="29B091BC" w14:textId="77777777" w:rsidR="00DD4C78" w:rsidRDefault="00000000" w:rsidP="00DD4C78">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD4C78" w:rsidRPr="007F641B" w:rsidP="00DD4C78" w14:paraId="515907C1" w14:textId="76C41591">
+          <w:p w14:paraId="515907C1" w14:textId="76C41591" w:rsidR="00DD4C78" w:rsidRPr="007F641B" w:rsidRDefault="00000000" w:rsidP="00DD4C78">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="007F641B">
               <w:t>Cover lette</w:t>
             </w:r>
             <w:r>
               <w:t>r</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD4C78" w:rsidP="00DD4C78" w14:paraId="5F8B573F" w14:textId="77777777">
+          <w:p w14:paraId="5F8B573F" w14:textId="77777777" w:rsidR="00DD4C78" w:rsidRDefault="00DD4C78" w:rsidP="00DD4C78">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3097" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD4C78" w:rsidRPr="00F478F6" w:rsidP="00DD4C78" w14:paraId="358F3A38" w14:textId="77777777">
+          <w:p w14:paraId="358F3A38" w14:textId="77777777" w:rsidR="00DD4C78" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00DD4C78">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>groupings</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
-              <w:t>, include a short overview of the nature of the changes and indicate whether it is submitted under Article 7.2(b) i.e. it falls within one of the cases listed in Annex III of the variations regulation or it is submitted under Article 7.2.(c) i.e. the grouping has been agreed with the Agency. For guidance on groupings, please refer to the</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, include a short overview of the nature of the changes and indicate whether it is submitted under Article 7.2(b) i.e. it falls within one of the cases listed in Annex III of the variations regulation or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>it is submitted</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> under Article 7.2.(c) i.e. the grouping has been agreed with the Agency. For guidance on groupings, please refer to the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="00F478F6">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidR="00DD4C78" w:rsidRPr="00F478F6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>Q&amp;A published on the EMA website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD4C78" w:rsidRPr="00F478F6" w:rsidP="00DD4C78" w14:paraId="52B942EB" w14:textId="77777777">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00F478F6">
+          <w:p w14:paraId="52B942EB" w14:textId="150B4426" w:rsidR="00DD4C78" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00DD4C78">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC7E7C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F478F6">
+            <w:r w:rsidRPr="00FC7E7C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>worksharing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F478F6">
+            <w:r w:rsidRPr="00FC7E7C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F478F6">
+            <w:r w:rsidRPr="00FC7E7C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>variations</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F478F6">
+            <w:r w:rsidRPr="00FC7E7C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>, please ensure that the requirements described in the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F478F6">
+            <w:r w:rsidRPr="00FC7E7C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="00F478F6">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidR="00DD4C78" w:rsidRPr="00FC7E7C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>Q&amp;A</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="00FC7E7C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC7E7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>are met, in particular: all changes/variations should apply to all products, confirmation that all products belong to the same holder</w:t>
+            </w:r>
+            <w:r w:rsidR="006B04CF" w:rsidRPr="00FC7E7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="006B04CF" w:rsidRPr="00FC7E7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>Mandatory WS</w:t>
+            </w:r>
+            <w:r w:rsidR="006B04CF" w:rsidRPr="00FC7E7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) or </w:t>
+            </w:r>
+            <w:r w:rsidR="008E1092" w:rsidRPr="00FC7E7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>several holders (</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1092" w:rsidRPr="00FC7E7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>Voluntary WS</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1092" w:rsidRPr="00FC7E7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC7E7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>, confirmation and Letter of Authorisation as relevant for the signatory to act as the contact person for the WS procedure. If NAPs are included in the WS procedure, confirmation that the application has been submitted to all concerned MSs, fees paid and Annex B (listing all NAPs) included in module 1.2.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F478F6">
-[...16 lines deleted...]
-          <w:p w:rsidR="00DD4C78" w:rsidRPr="00793ADA" w:rsidP="00DD4C78" w14:paraId="4A7574ED" w14:textId="185BCDE0">
+          </w:p>
+          <w:p w14:paraId="4A7574ED" w14:textId="185BCDE0" w:rsidR="00DD4C78" w:rsidRPr="00793ADA" w:rsidRDefault="00000000" w:rsidP="00DD4C78">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>If applicable, the MAH may provide relevant documents as attachments to the cover letter, e.g. Agency requests for variations implementing changes for generic/hybrid/biosimilar medicinal products, CHMP PAM assessment reports, PRAC PSUSA assessment reports and Scientific Advice letters etc.</w:t>
             </w:r>
             <w:r w:rsidRPr="00793ADA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD4C78" w:rsidP="00DD4C78" w14:paraId="7C7B932F" w14:textId="77777777">
+          <w:p w14:paraId="7C7B932F" w14:textId="77777777" w:rsidR="00DD4C78" w:rsidRDefault="00000000" w:rsidP="00DD4C78">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD4C78" w:rsidP="00DD4C78" w14:paraId="2BCA7BCC" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:p w:rsidR="00DD4C78" w:rsidP="00DD4C78" w14:paraId="2E811F10" w14:textId="4AEE3374">
+          <w:p w14:paraId="2BCA7BCC" w14:textId="77777777" w:rsidR="00DD4C78" w:rsidRDefault="00DD4C78" w:rsidP="00DD4C78">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11FC061F" w14:textId="77777777" w:rsidR="00DD4C78" w:rsidRDefault="00DD4C78" w:rsidP="00DD4C78">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E811F10" w14:textId="4AEE3374" w:rsidR="00DD4C78" w:rsidRDefault="00000000" w:rsidP="00DD4C78">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD4C78" w:rsidP="00DD4C78" w14:paraId="2A9181FB" w14:textId="77777777">
-[...28 lines deleted...]
-          <w:p w:rsidR="00DD4C78" w:rsidP="00DD4C78" w14:paraId="17138D41" w14:textId="18813B78">
+          <w:p w14:paraId="2A9181FB" w14:textId="77777777" w:rsidR="00DD4C78" w:rsidRDefault="00DD4C78" w:rsidP="00DD4C78">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00B0AB37" w14:textId="77777777" w:rsidR="00DD4C78" w:rsidRDefault="00DD4C78" w:rsidP="00DD4C78">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19FCF64A" w14:textId="77777777" w:rsidR="00D22FEF" w:rsidRDefault="00D22FEF" w:rsidP="00DD4C78">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30D3221E" w14:textId="77777777" w:rsidR="00D22FEF" w:rsidRDefault="00D22FEF" w:rsidP="00DD4C78">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17138D41" w14:textId="18813B78" w:rsidR="00DD4C78" w:rsidRDefault="00000000" w:rsidP="00DD4C78">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD4C78" w:rsidRPr="002D526C" w:rsidP="00DD4C78" w14:paraId="38A36239" w14:textId="2C657B24">
+          <w:p w14:paraId="38A36239" w14:textId="2C657B24" w:rsidR="00DD4C78" w:rsidRPr="002D526C" w:rsidRDefault="00DD4C78" w:rsidP="00DD4C78">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="707408BA" w14:textId="6EFC04C3" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="707408BA" w14:textId="6EFC04C3" w:rsidTr="00391A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00016A60" w:rsidP="00016A60" w14:paraId="08AC37CE" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="08AC37CE" w14:textId="77777777" w:rsidR="00016A60" w:rsidRPr="004D6DFC" w:rsidRDefault="00000000" w:rsidP="00016A60">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6DFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00016A60" w:rsidP="00016A60" w14:paraId="51E593E8" w14:textId="3B5C2F6B">
+          <w:p w14:paraId="51E593E8" w14:textId="3B5C2F6B" w:rsidR="00016A60" w:rsidRDefault="00000000" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="007F641B">
               <w:t xml:space="preserve">ompleted </w:t>
             </w:r>
             <w:r w:rsidR="004F0BF8">
               <w:t xml:space="preserve">and signed </w:t>
             </w:r>
             <w:r w:rsidRPr="007F641B">
               <w:t xml:space="preserve">electronic EU variation application form (eAF) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3097" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidP="00D84230" w14:paraId="5BEB88FD" w14:textId="77777777">
+          <w:p w14:paraId="5BEB88FD" w14:textId="77777777" w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Including the details of the marketing authorisation(s) concerned. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidP="00D84230" w14:paraId="75F329A6" w14:textId="77777777">
+          <w:p w14:paraId="75F329A6" w14:textId="77777777" w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference to the variation scope laid down in the ‘Variations Guidelines’ or reference to the published </w:t>
@@ -2385,452 +2744,527 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Article 5</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> recommendation, if applicable, should be made. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00016A60" w:rsidP="00D84230" w14:paraId="3E14C233" w14:textId="77777777">
+          <w:p w14:paraId="3E14C233" w14:textId="77777777" w:rsidR="00016A60" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">In case of </w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>groupings</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the corresponding classification scopes should be indicated as many times as needed taking into account that one classification scope is to be indicated per variation.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="008C2541" w:rsidRPr="000832C8" w:rsidP="008C2541" w14:paraId="2AFCAB04" w14:textId="77777777">
+              <w:t xml:space="preserve"> the corresponding classification scopes should be indicated as many times as needed </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>taking into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that one classification scope is to be indicated per variation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AFCAB04" w14:textId="77777777" w:rsidR="008C2541" w:rsidRPr="000832C8" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000832C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
-              <w:t>Where a variation leads to or is the consequence of other variations, a description of the relation between these variations should be provided in the appropriate section of the application form. All proposed changes should be declared in the ‘Type of changes’ section of the form, and clearly described in the ‘scope’ section of the form.</w:t>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00FE5E62">
+              <w:t xml:space="preserve">Where a variation leads to or is the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00037548">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
-              <w:t>present/proposed’</w:t>
+              <w:t>consequence of other variations</w:t>
             </w:r>
             <w:r w:rsidRPr="000832C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
-              <w:t xml:space="preserve"> section in the application form should reflect all proposed changes to Modules 2, 3 and the English Product Information (SmPC, Annex II, labelling and package leaflet) as current and proposed text. Alternatively, if the proposed changes are extensive the applicant may </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, a description of the relation between these variations should be provided in the appropriate section of the application form. All proposed changes should be declared in the ‘Type of changes’ section of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000832C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
-              <w:t>instead provide the ‘present/proposed’ comparison as part of a separate annex to the application form. In this case, the applicant should include in the ‘present/proposed’ section of the application form a cross-reference to this annex.</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t>form, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000832C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> clearly described in the ‘scope’ section of the form.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A399225" w14:textId="77777777" w:rsidR="008C2541" w:rsidRPr="000832C8" w:rsidRDefault="00000000" w:rsidP="008C2541">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000832C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>The ‘</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FE5E62">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
+              <w:t>present/proposed’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000832C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> section in the application form should reflect all proposed changes to Modules 2, 3 and the English Product Information (SmPC, Annex II, labelling and package leaflet) as current and proposed text. Alternatively, if the proposed changes are extensive the applicant may </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000832C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>instead provide the ‘present/proposed’ comparison as part of a separate annex to the application form. In this case, the applicant should include in the ‘present/proposed’ section of the application form a cross-reference to this annex.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DA8592D" w14:textId="77777777" w:rsidR="008C2541" w:rsidRPr="000832C8" w:rsidRDefault="00000000" w:rsidP="008C2541">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5E62">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
               <w:t>Editorial changes</w:t>
             </w:r>
             <w:r w:rsidRPr="000832C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> should also be included in the present/propose table and justify the change as editorial.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F65E19" w:rsidRPr="00C20D3E" w:rsidP="00F65E19" w14:paraId="74D8163C" w14:textId="77777777">
+          <w:p w14:paraId="74D8163C" w14:textId="7BF48DBD" w:rsidR="00F65E19" w:rsidRPr="00C20D3E" w:rsidRDefault="00000000" w:rsidP="00F65E19">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE5E62">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Please refer also to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId5" w:history="1">
-              <w:r w:rsidRPr="004E55B1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidR="001B7A6C" w:rsidRPr="006E12BF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>Classification of Changes Q&amp;A</w:t>
+                <w:t>Classification of changes: questions and answers | European Medicines Agency (EMA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE5E62">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(Editorial changes)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F65E19" w:rsidRPr="00793ADA" w:rsidP="00D84230" w14:paraId="213B1015" w14:textId="45E35A87">
+          <w:p w14:paraId="213B1015" w14:textId="45E35A87" w:rsidR="00F65E19" w:rsidRPr="00793ADA" w:rsidRDefault="00F65E19" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="0C78A020" w14:textId="77777777">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0C78A020" w14:textId="77777777" w:rsidR="00D84230" w:rsidRDefault="00000000" w:rsidP="00D84230">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="0AA3A626" w14:textId="77777777">
+          <w:p w14:paraId="0AA3A626" w14:textId="77777777" w:rsidR="00D84230" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="4329ADF6" w14:textId="77777777">
+          <w:p w14:paraId="4329ADF6" w14:textId="77777777" w:rsidR="00D84230" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005A528B" w:rsidP="00D84230" w14:paraId="71E4C55A" w14:textId="31038C03">
+          <w:p w14:paraId="71E4C55A" w14:textId="31038C03" w:rsidR="005A528B" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1F5D" w:rsidRPr="002D526C" w:rsidP="00016A60" w14:paraId="554FA7CC" w14:textId="15816512">
+          <w:p w14:paraId="554FA7CC" w14:textId="15816512" w:rsidR="004B1F5D" w:rsidRPr="002D526C" w:rsidRDefault="004B1F5D" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4AD184C9" w14:textId="77777777" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="4AD184C9" w14:textId="77777777" w:rsidTr="00391A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="006551E8" w:rsidP="00016A60" w14:paraId="2187766C" w14:textId="609FBD2D">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2187766C" w14:textId="609FBD2D" w:rsidR="006551E8" w:rsidRPr="004D6DFC" w:rsidRDefault="00000000" w:rsidP="00016A60">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6DFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">1.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="006551E8" w:rsidP="00016A60" w14:paraId="64D6D1DE" w14:textId="67A9CFA6">
+          <w:p w14:paraId="64D6D1DE" w14:textId="67A9CFA6" w:rsidR="006551E8" w:rsidRDefault="00000000" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00214C9D">
               <w:t>Attachments to the eAF (e.g. GMP compliance documents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3097" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="6A486BB5" w14:textId="68243BDA">
+          <w:p w14:paraId="6A486BB5" w14:textId="68243BDA" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>The variation concern</w:t>
             </w:r>
             <w:r w:rsidR="00867C2A">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
@@ -2845,154 +3279,154 @@
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C5187B">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>addition of manufacturing or QC testing sites</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> for the active substance or the finished product.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="2BA73546" w14:textId="77777777">
+          <w:p w14:paraId="2BA73546" w14:textId="77777777" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">For addition of new </w:t>
             </w:r>
             <w:r w:rsidRPr="00F54178">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>manufacturing sites (active substance or finished product, including QC sites</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>), please provide:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="48B383E3" w14:textId="77777777">
+          <w:p w14:paraId="48B383E3" w14:textId="77777777" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>- Module 1.2: Application Form (precise scope and details of variation, and present/proposed table; type of testing should be specified for QC testing sites; if a site is conducting QC testing for the purpose of batch release in the EEA, this should be clearly stated).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="29D783EB" w14:textId="77777777">
+          <w:p w14:paraId="29D783EB" w14:textId="77777777" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>- 5.8 (flow-chart)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="4BEC89CA" w14:textId="77777777">
+          <w:p w14:paraId="4BEC89CA" w14:textId="77777777" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>- Module 3: sections 3.2.S.2.1 and /or 3.2.P.3.1 as applicable</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F10418" w:rsidP="008C2541" w14:paraId="678D6B4B" w14:textId="77777777">
+          <w:p w14:paraId="678D6B4B" w14:textId="77777777" w:rsidR="00F10418" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">The details regarding </w:t>
             </w:r>
             <w:r w:rsidR="00F54178">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
@@ -3014,51 +3448,51 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> (precise scope, present/proposed table)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>, flow chart, module 3 and the GMP documentation provided (MIA or equivalent, GMP certificate).</w:t>
             </w:r>
             <w:r w:rsidR="00656C5F">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="4C6EE5CB" w14:textId="5F3DF92F">
+          <w:p w14:paraId="4C6EE5CB" w14:textId="5F3DF92F" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656C5F">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">In the present/proposed table, the </w:t>
             </w:r>
             <w:r w:rsidRPr="00C5187B">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -3073,2287 +3507,2590 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> to autofill address details [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00656C5F">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">he new site must be registered in OMS before the variation is submitted]. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="26B18255" w14:textId="5F2C83CC">
+          <w:p w14:paraId="26B18255" w14:textId="5F2C83CC" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">In addition, for a </w:t>
             </w:r>
             <w:r w:rsidRPr="00F54178">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>new active substance manufacturing site</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> (chemical active substance):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="02E1CCFA" w14:textId="77777777">
+          <w:p w14:paraId="02E1CCFA" w14:textId="77777777" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>- 5.22 (QP declaration)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="17C096D1" w14:textId="78A91746">
+          <w:p w14:paraId="17C096D1" w14:textId="78A91746" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">In addition, for a </w:t>
             </w:r>
             <w:r w:rsidRPr="00F54178">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>new active substance manufacturing/testing site</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> (biological active substance):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="52667C0F" w14:textId="77777777">
+          <w:p w14:paraId="52667C0F" w14:textId="77777777" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>- 5.22 (QP declaration)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="40B224C4" w14:textId="77777777">
+          <w:p w14:paraId="40B224C4" w14:textId="77777777" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>- 5.9: proof of GMP compliance</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="678490BD" w14:textId="09EED8A3">
+          <w:p w14:paraId="678490BD" w14:textId="09EED8A3" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">In addition, for a </w:t>
             </w:r>
             <w:r w:rsidRPr="00F54178">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>new manufacturer of the finished product</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> (including QC sites):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="63B194A0" w14:textId="77777777">
+          <w:p w14:paraId="63B194A0" w14:textId="77777777" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>- 5.6: proof that the site is appropriately authorised (proof of GMP compliance may suffice for QC sites)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="2E9FA288" w14:textId="77777777">
+          <w:p w14:paraId="2E9FA288" w14:textId="77777777" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>- 5.9: proof of GMP compliance if the site is located outside the EEA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="3D2AFE2B" w14:textId="520C22B3">
+          <w:p w14:paraId="3D2AFE2B" w14:textId="520C22B3" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
-              <w:t>- 5.22 (QP declaration) if the manufacturer is located in the EEA and using the active substance as a starting material (also if the site is responsible for batch certification)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="432D1DF1" w14:textId="71829354">
+              <w:t xml:space="preserve">- 5.22 (QP declaration) if the manufacturer </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BA0222">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>is located in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BA0222">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the EEA and using the active substance as a starting material (also if the site is responsible for batch certification)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="432D1DF1" w14:textId="71829354" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>For proof of GMP compliance: copy of GMP certificate issued by EEA authority or EudraGMDP reference number for sites located in the EEA or in third countries. Copy of GMP certificate issued by local competent authority for sites located in MRA countries (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="00FE5E62">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidR="00BA0222" w:rsidRPr="00FE5E62">
                 <w:rPr>
                   <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                   <w:color w:val="0000CC"/>
                 </w:rPr>
                 <w:t>https://www.ema.europa.eu/en/human-regulatory/research-development/compliance/good-manufacturing-practice/mutual-recognition-agreements-mra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="13A15804" w14:textId="2AF9909A">
+          <w:p w14:paraId="13A15804" w14:textId="2AF9909A" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">For manufacturing sites located in the USA see here: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidRPr="00FE5E62">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidR="00BA0222" w:rsidRPr="00FE5E62">
                 <w:rPr>
                   <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                   <w:color w:val="0000CC"/>
                 </w:rPr>
                 <w:t>https://www.ema.europa.eu/en/documents/other/questions-answers-impact-european-union-united-states-mutual-recognition-agreement-marketing_en.pdf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00FE5E62">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0000CC"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="1BE9E27C" w14:textId="0C72607D">
+          <w:p w14:paraId="1BE9E27C" w14:textId="0C72607D" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>The absence of sufficient proof of GMP compliance may trigger an inspection. If the manufacturing site may require an inspection</w:t>
             </w:r>
             <w:r w:rsidR="00B22423">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B22423" w:rsidR="00B22423">
+            <w:r w:rsidR="00B22423" w:rsidRPr="00B22423">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>based on absence of GMP compliance statement or other criteria,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA0222" w:rsidR="00B22423">
+            <w:r w:rsidR="00B22423" w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>please liaise with EMA around 3 months prior to the planned variation submission to allow time to organise the inspection, if needed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="4F0F1BD3" w14:textId="3B358ADD">
+          <w:p w14:paraId="4F0F1BD3" w14:textId="3B358ADD" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">To confirm authorisation of a finished product manufacturer: copy of MIA or EudraGMDP reference number for sites located in the EEA. Authorisation issued by local competent authority for sites located outside the EEA. For sites located in the USA, a screenshot from the FDA drug establishments current registration website can be accepted: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="00DD366D">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidR="00BA0222" w:rsidRPr="00DD366D">
                 <w:rPr>
                   <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                   <w:color w:val="0000CC"/>
                 </w:rPr>
                 <w:t>https://www.accessdata.fda.gov/scripts/cder/drls/default.cfm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="7435AF2F" w14:textId="1BA07A3C">
+          <w:p w14:paraId="7435AF2F" w14:textId="1BA07A3C" w:rsidR="00BA0222" w:rsidRPr="00BA0222" w:rsidRDefault="00000000" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0222">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>The absence of sufficient proof of authorisation may block validation of the variation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006551E8" w:rsidRPr="00BA0222" w:rsidP="008C2541" w14:paraId="203E1A2D" w14:textId="77777777">
+          <w:p w14:paraId="203E1A2D" w14:textId="77777777" w:rsidR="006551E8" w:rsidRPr="00BA0222" w:rsidRDefault="006551E8" w:rsidP="008C2541">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="006551E8" w:rsidP="006551E8" w14:paraId="6637F73C" w14:textId="77777777">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6637F73C" w14:textId="77777777" w:rsidR="006551E8" w:rsidRDefault="00000000" w:rsidP="006551E8">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006551E8" w:rsidP="006551E8" w14:paraId="097EF2BD" w14:textId="0C14AC6A">
+          <w:p w14:paraId="097EF2BD" w14:textId="0C14AC6A" w:rsidR="006551E8" w:rsidRDefault="00000000" w:rsidP="006551E8">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00055137">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="006551E8" w:rsidRPr="002D526C" w:rsidP="00016A60" w14:paraId="6632ED96" w14:textId="77777777">
+          <w:p w14:paraId="6632ED96" w14:textId="77777777" w:rsidR="006551E8" w:rsidRPr="002D526C" w:rsidRDefault="006551E8" w:rsidP="00016A60">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="18597113" w14:textId="6BE519CB" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="18597113" w14:textId="6BE519CB" w:rsidTr="00391A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="2E7FAB4D" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2E7FAB4D" w14:textId="77777777" w:rsidR="00D84230" w:rsidRPr="004D6DFC" w:rsidRDefault="00000000" w:rsidP="00D84230">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6DFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>1.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="72DB79D1" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="72DB79D1" w14:textId="77777777" w:rsidR="00D84230" w:rsidRPr="00452558" w:rsidRDefault="00000000" w:rsidP="00D84230">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00452558">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Product information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3097" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidP="00D84230" w14:paraId="2EBAB0B5" w14:textId="77777777">
+          <w:p w14:paraId="2EBAB0B5" w14:textId="77777777" w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">In case changes to the PI are proposed, a revised full set of annexes (SmPC, Annex II, labelling and package leaflet) should be provided in English. </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidP="00D84230" w14:paraId="4B19E339" w14:textId="77777777">
+              <w:t xml:space="preserve">In case changes to the PI are proposed, a revised </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C00AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>full set of annexes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (SmPC, Annex II, labelling and package leaflet) should be provided in English. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B19E339" w14:textId="77777777" w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">The application must include word clean and highlighted versions of the annexes, clearly showing all proposed amendments in track changes. </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidP="00D84230" w14:paraId="3B2EE8E2" w14:textId="77777777">
+              <w:t xml:space="preserve">The application must include word </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042645">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>clean and highlighted</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> versions of the annexes, clearly showing all proposed amendments in track changes. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B2EE8E2" w14:textId="77777777" w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">The clean version should be provided as a PDF document in module 1.3.1 and a highlighted version should be submitted as a word document as part of the ‘working documents’ outside the eCTD </w:t>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">The clean version should be provided as a PDF document in module 1.3.1 and a highlighted version should be submitted as a word document as part of the ‘working documents’ outside the eCTD structure. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68DD46C0" w14:textId="3EC2E764" w:rsidR="00D84230" w:rsidRPr="00793ADA" w:rsidRDefault="00000000" w:rsidP="00D84230">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
-[...17 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>Please also refer to Question</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
-                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
-[...7 lines deleted...]
-              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> “</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidRPr="00F478F6">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidR="00D84230" w:rsidRPr="00F478F6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>When do I have to submit revised product information? In all languages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>?”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="10631EAE" w14:textId="77777777">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="10631EAE" w14:textId="77777777" w:rsidR="00D84230" w:rsidRDefault="00000000" w:rsidP="00D84230">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="459CA3B2" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Highlighted Word version provided*: </w:t>
+          <w:p w14:paraId="459CA3B2" w14:textId="77777777" w:rsidR="00D84230" w:rsidRDefault="00000000" w:rsidP="00D84230">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Highlighted Word version </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">provided*: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="0BF02F76" w14:textId="2540BD21">
+          <w:p w14:paraId="0BF02F76" w14:textId="2540BD21" w:rsidR="00D84230" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00055137">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidRPr="002D526C" w:rsidP="00D84230" w14:paraId="4F1B7509" w14:textId="0B20C068">
+          <w:p w14:paraId="4F1B7509" w14:textId="0B20C068" w:rsidR="00D84230" w:rsidRPr="002D526C" w:rsidRDefault="00D84230" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2C4C12D5" w14:textId="77777777" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="2C4C12D5" w14:textId="77777777" w:rsidTr="00391A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="00214C9D" w:rsidP="005F4AB2" w14:paraId="4A3C1976" w14:textId="73B76A11">
+          <w:p w14:paraId="4A3C1976" w14:textId="73B76A11" w:rsidR="005F4AB2" w:rsidRPr="00214C9D" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00214C9D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Annex A</w:t>
             </w:r>
             <w:r w:rsidRPr="00214C9D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="00214C9D" w:rsidP="005F4AB2" w14:paraId="7EA9960F" w14:textId="5E6D0EFA">
+          <w:p w14:paraId="7EA9960F" w14:textId="5E6D0EFA" w:rsidR="005F4AB2" w:rsidRPr="00214C9D" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00214C9D">
               <w:t>New Presentations</w:t>
             </w:r>
             <w:r w:rsidRPr="00214C9D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3097" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="77808871" w14:textId="77777777">
+          <w:p w14:paraId="77808871" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve">Any changes in the number of units of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:tooltip="A substance or combination of substances that is intended to treat, prevent or diagnose a disease, or to restore, correct or modify physiological functions by exerting a pharmacological, immunological or metabolic action." w:history="1">
-              <w:r w:rsidRPr="008108EA">
+            <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:tooltip="A substance or combination of substances that is intended to treat, prevent or diagnose a disease, or to restore, correct or modify physiological functions by exerting a pharmacological, immunological or metabolic action." w:history="1">
+              <w:r w:rsidR="005F4AB2" w:rsidRPr="008108EA">
                 <w:rPr>
                   <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="339966"/>
                 </w:rPr>
                 <w:t>medicinal product</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t xml:space="preserve"> or medical device being an integral part of the medicinal product (e.g. prefilled syringes) will trigger a different EU number.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="18FF4CB1" w14:textId="77777777">
+          <w:p w14:paraId="18FF4CB1" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="005F4AB2" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="152DDCAC" w14:textId="77777777">
+          <w:p w14:paraId="152DDCAC" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BF0E0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>New presentations</w:t>
+            </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">New presentations need to be correctly inserted in Annex A (include a draft Annex A) and in the Product Information. </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="00F478F6" w:rsidP="005F4AB2" w14:paraId="4AEEC79E" w14:textId="77777777">
+              <w:t xml:space="preserve"> need to be correctly inserted in Annex A (include a draft Annex A) and in the Product Information. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AEEC79E" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="00F478F6" w:rsidRDefault="005F4AB2" w:rsidP="005F4AB2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4AB2" w:rsidP="005F4AB2" w14:paraId="4587B324" w14:textId="77777777">
+          <w:p w14:paraId="4587B324" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidP="005F4AB2" w14:paraId="456CD024" w14:textId="6EF34E7C">
+          <w:p w14:paraId="456CD024" w14:textId="6EF34E7C" w:rsidR="005F4AB2" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00055137">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="002D526C" w:rsidP="005F4AB2" w14:paraId="7A79C373" w14:textId="77777777">
+          <w:p w14:paraId="7A79C373" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="002D526C" w:rsidRDefault="005F4AB2" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="156551CF" w14:textId="6B65B082" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="156551CF" w14:textId="6B65B082" w:rsidTr="00391A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="3A53AA03" w14:textId="043BD952">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3A53AA03" w14:textId="043BD952" w:rsidR="00D84230" w:rsidRPr="004D6DFC" w:rsidRDefault="00000000" w:rsidP="00D84230">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6DFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>1.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="36AE1333" w14:textId="070CDC02">
+          <w:p w14:paraId="36AE1333" w14:textId="070CDC02" w:rsidR="00D84230" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00726C35">
               <w:t xml:space="preserve">Information about the </w:t>
             </w:r>
             <w:r>
               <w:t>quality</w:t>
             </w:r>
             <w:r w:rsidRPr="00726C35">
               <w:t xml:space="preserve"> expert</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (S</w:t>
             </w:r>
             <w:r w:rsidRPr="00726C35">
               <w:t>igned and dated expert statement + CV</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3097" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="066D8FF4" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="066D8FF4" w14:textId="77777777" w:rsidR="00D84230" w:rsidRDefault="00000000" w:rsidP="00D84230">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF0E0C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>Mandatory</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D84230">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
-              <w:t>Mandatory for all type II variations including or referring to quality data. The quality expert is accountable for quality overview/addendum</w:t>
+              <w:t xml:space="preserve"> for all type II variations including or referring to quality data. The quality expert is accountable for quality overview/addendum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D84230" w:rsidRPr="00750167" w:rsidP="00D84230" w14:paraId="4F236AC3" w14:textId="3438419B">
+          <w:p w14:paraId="4F236AC3" w14:textId="3438419B" w:rsidR="00D84230" w:rsidRPr="00750167" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>(S</w:t>
             </w:r>
             <w:r w:rsidRPr="00726C35">
               <w:t>igned</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> &amp;</w:t>
             </w:r>
             <w:r w:rsidRPr="00726C35">
               <w:t xml:space="preserve"> dated expert statement + CV</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidRPr="00A90AB6" w:rsidP="00D84230" w14:paraId="1CC38F83" w14:textId="399F3338">
+          <w:p w14:paraId="1CC38F83" w14:textId="399F3338" w:rsidR="00D84230" w:rsidRPr="00A90AB6" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidRPr="002D526C" w:rsidP="00D84230" w14:paraId="37316E0D" w14:textId="5428FA41">
+          <w:p w14:paraId="37316E0D" w14:textId="5428FA41" w:rsidR="00D84230" w:rsidRPr="002D526C" w:rsidRDefault="00D84230" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="73906645" w14:textId="038EDA17" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="73906645" w14:textId="038EDA17" w:rsidTr="00391A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="0544CD75" w14:textId="0FD391DC">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0544CD75" w14:textId="0FD391DC" w:rsidR="00D84230" w:rsidRPr="004D6DFC" w:rsidRDefault="00000000" w:rsidP="00D84230">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6DFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>1.8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidRPr="00495586" w:rsidP="00D84230" w14:paraId="3B8AC46A" w14:textId="7DFF1885">
+          <w:p w14:paraId="3B8AC46A" w14:textId="7DFF1885" w:rsidR="00D84230" w:rsidRPr="00495586" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB10D8">
               <w:t>Risk management Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3097" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidP="00D84230" w14:paraId="6564B7E9" w14:textId="05882A35">
+          <w:p w14:paraId="6564B7E9" w14:textId="05882A35" w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">If applicable with revision date and version number or justification if not considered necessary. The justification, where applicable, should be included in module 1.8.2 or alternatively in the cover letter and/or the </w:t>
+              <w:t xml:space="preserve">If applicable with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000816E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>revision date and version number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F478F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or justification if not considered necessary. The justification, where applicable, should be included in module 1.8.2 or alternatively in the cover letter and/or the </w:t>
             </w:r>
             <w:r w:rsidR="004D4F49">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>quality</w:t>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> overview.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidP="00D84230" w14:paraId="63F041BB" w14:textId="77777777">
+          <w:p w14:paraId="63F041BB" w14:textId="77777777" w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">When an updated RMP is proposed, the application should include both a clean and highlighted version of the revised RMP, clearly showing all proposed changes in track changes.  All parts and modules of the clean RMP should be submitted in one single PDF-file. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidP="00D84230" w14:paraId="131685D8" w14:textId="77777777">
+          <w:p w14:paraId="131685D8" w14:textId="77777777" w:rsidR="00D84230" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The highlighted version should also be provided as a word document in the ‘working documents’ outside the eCTD structure (see below). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D84230" w:rsidRPr="00750167" w:rsidP="00D84230" w14:paraId="559DF837" w14:textId="621959F4">
+          <w:p w14:paraId="559DF837" w14:textId="621959F4" w:rsidR="00D84230" w:rsidRPr="00750167" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>Please also refer to</w:t>
             </w:r>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> “</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="00750167">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidR="00D84230" w:rsidRPr="00750167">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>Risk Management Plan (RMP): questions and answers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00750167">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="755C4400" w14:textId="77777777">
+          <w:p w14:paraId="755C4400" w14:textId="77777777" w:rsidR="00D84230" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="6FA9A1FE" w14:textId="77777777">
+          <w:p w14:paraId="6FA9A1FE" w14:textId="77777777" w:rsidR="00D84230" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Word version provided*: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="59B88B87" w14:textId="77777777">
+          <w:p w14:paraId="59B88B87" w14:textId="77777777" w:rsidR="00D84230" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="17CD966F" w14:textId="77777777">
+          <w:p w14:paraId="17CD966F" w14:textId="77777777" w:rsidR="00D84230" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="28482A6D" w14:textId="4510D260">
+          <w:p w14:paraId="28482A6D" w14:textId="4510D260" w:rsidR="00D84230" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidRPr="002D526C" w:rsidP="00D84230" w14:paraId="1A5151B1" w14:textId="14D324CD">
+          <w:p w14:paraId="1A5151B1" w14:textId="14D324CD" w:rsidR="00D84230" w:rsidRPr="002D526C" w:rsidRDefault="00D84230" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="108939A9" w14:textId="387FAA22" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="108939A9" w14:textId="387FAA22" w:rsidTr="00391A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="009E4BCE" w:rsidP="009E4BCE" w14:paraId="63D61C89" w14:textId="34C864F7">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="63D61C89" w14:textId="34C864F7" w:rsidR="009E4BCE" w:rsidRPr="009C7C37" w:rsidRDefault="00000000" w:rsidP="009E4BCE">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C7C37">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="009E4BCE" w:rsidP="009E4BCE" w14:paraId="2811A8F6" w14:textId="06D638FE">
+          <w:p w14:paraId="2811A8F6" w14:textId="06D638FE" w:rsidR="009E4BCE" w:rsidRDefault="00000000" w:rsidP="009E4BCE">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00726C35">
               <w:t xml:space="preserve">Update or addendum to the </w:t>
             </w:r>
             <w:r>
               <w:t>quality</w:t>
             </w:r>
             <w:r w:rsidRPr="00726C35">
               <w:t xml:space="preserve"> overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3097" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="009E4BCE" w:rsidP="009E4BCE" w14:paraId="3609615D" w14:textId="77777777">
+          <w:p w14:paraId="3609615D" w14:textId="77777777" w:rsidR="009E4BCE" w:rsidRDefault="00000000" w:rsidP="009E4BCE">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D84230">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
-              <w:t>A quality overview /addendum is mandatory for all quality type II variations.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="00D84230" w:rsidP="009E4BCE" w14:paraId="488B9C24" w14:textId="4881C903">
+              <w:t xml:space="preserve">A quality overview /addendum is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7C37">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t>mandatory</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D84230">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for all quality type II variations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="488B9C24" w14:textId="4881C903" w:rsidR="005F4AB2" w:rsidRPr="00D84230" w:rsidRDefault="005F4AB2" w:rsidP="009E4BCE">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="009E4BCE" w:rsidP="009E4BCE" w14:paraId="3C6BC4F3" w14:textId="77777777">
+          <w:p w14:paraId="3C6BC4F3" w14:textId="77777777" w:rsidR="009E4BCE" w:rsidRDefault="00000000" w:rsidP="009E4BCE">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC0834" w:rsidP="00CC0834" w14:paraId="0D86AB70" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">provided*: </w:t>
+          <w:p w14:paraId="0D86AB70" w14:textId="77777777" w:rsidR="00CC0834" w:rsidRDefault="00000000" w:rsidP="00CC0834">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Word version provided*: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC0834" w:rsidP="00CC0834" w14:paraId="026B9CE4" w14:textId="77777777">
+          <w:p w14:paraId="026B9CE4" w14:textId="77777777" w:rsidR="00CC0834" w:rsidRDefault="00000000" w:rsidP="00CC0834">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC0834" w:rsidP="00CC0834" w14:paraId="756E88F4" w14:textId="77777777">
+          <w:p w14:paraId="756E88F4" w14:textId="77777777" w:rsidR="00CC0834" w:rsidRDefault="00000000" w:rsidP="00CC0834">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC0834" w:rsidRPr="00214C9D" w:rsidP="009E4BCE" w14:paraId="2EF1E274" w14:textId="1817341E">
+          <w:p w14:paraId="2EF1E274" w14:textId="1817341E" w:rsidR="00CC0834" w:rsidRPr="00214C9D" w:rsidRDefault="00CC0834" w:rsidP="009E4BCE">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="009E4BCE" w:rsidRPr="002D526C" w:rsidP="009E4BCE" w14:paraId="14AEBA7D" w14:textId="67FA8EAC">
+          <w:p w14:paraId="14AEBA7D" w14:textId="67FA8EAC" w:rsidR="009E4BCE" w:rsidRPr="002D526C" w:rsidRDefault="009E4BCE" w:rsidP="009E4BCE">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="05F532B0" w14:textId="77777777" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="05F532B0" w14:textId="77777777" w:rsidTr="00391A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00495586" w:rsidP="009E4BCE" w14:paraId="2C92237D" w14:textId="494F1D7F">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2C92237D" w14:textId="494F1D7F" w:rsidR="00495586" w:rsidRPr="009C7C37" w:rsidRDefault="00000000" w:rsidP="009E4BCE">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C7C37">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00495586" w:rsidRPr="00726C35" w:rsidP="009E4BCE" w14:paraId="7D68468D" w14:textId="0BCB97EE">
+          <w:p w14:paraId="7D68468D" w14:textId="0BCB97EE" w:rsidR="00495586" w:rsidRPr="00726C35" w:rsidRDefault="00000000" w:rsidP="009E4BCE">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r>
               <w:t>Quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3097" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00495586" w:rsidP="009E4BCE" w14:paraId="27DDCC38" w14:textId="77777777">
+          <w:p w14:paraId="27DDCC38" w14:textId="77777777" w:rsidR="00495586" w:rsidRDefault="00000000" w:rsidP="009E4BCE">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
               <w:t>Relevant sections should be provided</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="00D84230" w:rsidP="005F4AB2" w14:paraId="24678EC1" w14:textId="7EEAAC52">
+          <w:p w14:paraId="24678EC1" w14:textId="7EEAAC52" w:rsidR="005F4AB2" w:rsidRPr="00D84230" w:rsidRDefault="005F4AB2" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D62D41" w:rsidP="00D62D41" w14:paraId="615E6CBD" w14:textId="77777777">
+          <w:p w14:paraId="615E6CBD" w14:textId="77777777" w:rsidR="00D62D41" w:rsidRDefault="00000000" w:rsidP="00D62D41">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00495586" w:rsidP="009E4BCE" w14:paraId="33DC3B96" w14:textId="77777777">
+          <w:p w14:paraId="33DC3B96" w14:textId="77777777" w:rsidR="00495586" w:rsidRDefault="00495586" w:rsidP="009E4BCE">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00495586" w:rsidRPr="002D526C" w:rsidP="009E4BCE" w14:paraId="22E6A92F" w14:textId="77777777">
+          <w:p w14:paraId="22E6A92F" w14:textId="77777777" w:rsidR="00495586" w:rsidRPr="002D526C" w:rsidRDefault="00495586" w:rsidP="009E4BCE">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7E550FAB" w14:textId="77777777" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="7E550FAB" w14:textId="77777777" w:rsidTr="00391A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="00214C9D" w:rsidP="005F4AB2" w14:paraId="76861C18" w14:textId="311CFDBD">
+          <w:p w14:paraId="76861C18" w14:textId="311CFDBD" w:rsidR="005F4AB2" w:rsidRPr="00214C9D" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00214C9D">
               <w:t>ASMF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="00214C9D" w:rsidP="005F4AB2" w14:paraId="11F0C6CC" w14:textId="4F8A5CC6">
+          <w:p w14:paraId="11F0C6CC" w14:textId="4F8A5CC6" w:rsidR="005F4AB2" w:rsidRPr="00214C9D" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00214C9D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Changes to ASMF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3097" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="08D74DFF" w14:textId="77777777">
+          <w:p w14:paraId="08D74DFF" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The MAH should submit: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="46D7F6BE" w14:textId="26397CD3">
+          <w:p w14:paraId="46D7F6BE" w14:textId="26397CD3" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">• Application form listing the ASMF number in the ‘Present and Proposed’ table (last row). In order to avoid validation comments, the EMA strongly recommends submission of the variation application once the ASMF holder has requested and obtained an </w:t>
+              <w:t xml:space="preserve">• Application form listing the ASMF number in the ‘Present and Proposed’ table (last row). </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008108EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>In order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008108EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> avoid validation comments, the EMA strongly recommends submission of the variation application once the ASMF holder has requested and obtained an </w:t>
             </w:r>
             <w:r w:rsidR="00057924">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">EU or </w:t>
             </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>EMA ASMF reference number and has successfully carried out the submission of relevant sections of the ASMF in the appropriate eCTD format. Please, note there are two types of ASMF numbers:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="6621BF52" w14:textId="06768432">
+          <w:p w14:paraId="6621BF52" w14:textId="06768432" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t># an EMA ASMF number (e.g EMA/ASMF/XXXXX)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="37B5A6FF" w14:textId="77777777">
+              <w:t xml:space="preserve"># </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008108EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008108EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EMA ASMF number (e.g EMA/ASMF/XXXXX)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37B5A6FF" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>-&gt; in this case the usual process should be followed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="4ED4684A" w14:textId="77777777">
+          <w:p w14:paraId="4ED4684A" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="005F4AB2" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="45B1CF0D" w14:textId="77777777">
+          <w:p w14:paraId="45B1CF0D" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t># an EU ASMF number (e.g EU/ASMF/XXXXX)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="5160FC57" w14:textId="7F9BF23D">
+              <w:t xml:space="preserve"># </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008108EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008108EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EU ASMF number (e.g EU/ASMF/XXXXX)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5160FC57" w14:textId="7F9BF23D" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>-&gt; in this case the ASMF will fall under a procedure called ASMF worksharing that allows</w:t>
             </w:r>
@@ -5371,693 +6108,742 @@
             </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to share the assessment report for the same version of the ASMF submitted in CP, DCP or </w:t>
             </w:r>
             <w:r w:rsidR="002F794E">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>MRP</w:t>
             </w:r>
-            <w:r w:rsidRPr="008108EA" w:rsidR="002F794E">
+            <w:r w:rsidR="002F794E" w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">marketing authorisation applications and variation applications. </w:t>
             </w:r>
-            <w:r w:rsidRPr="008108EA" w:rsidR="00214C9D">
+            <w:r w:rsidR="00214C9D" w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> an EU ASMF number already exists, an EMA ASMF number should not be requested).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="10BD6E8C" w14:textId="77777777">
+          <w:p w14:paraId="10BD6E8C" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="005F4AB2" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="4E46BBA3" w14:textId="77777777">
+          <w:p w14:paraId="4E46BBA3" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">• 3.2.S corresponding to revised sections of the dossier which should correspond to the ASMF Holder’s Open Part. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="0A9940B3" w14:textId="4B3A7111">
+          <w:p w14:paraId="0A9940B3" w14:textId="4B3A7111" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="171" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.2.S corresponding to revised section of the dossier which should correspond to additional information and data to assure the quality control of the active substance by the finished product manufacturer</w:t>
             </w:r>
             <w:r w:rsidR="002F794E">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="3453B665" w14:textId="77777777">
+          <w:p w14:paraId="3453B665" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="005F4AB2" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="0A891058" w14:textId="77777777">
+          <w:p w14:paraId="0A891058" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(There should be as many 3.2.S sections as manufacturers and Active Substances)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidP="005F4AB2" w14:paraId="4744B6AB" w14:textId="77777777">
+          <w:p w14:paraId="4744B6AB" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="008108EA" w:rsidRDefault="005F4AB2" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004A2F73" w:rsidP="005F4AB2" w14:paraId="0F998D16" w14:textId="77777777">
+          <w:p w14:paraId="0F998D16" w14:textId="32A683D2" w:rsidR="004A2F73" w:rsidRDefault="00000000" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Please refer to Q.3.3.5 of the Pre-submission guidance How shall I submit an Active Substance Master File (ASMF)?</w:t>
+              <w:t xml:space="preserve">Please refer to Q.3.3 of the Pre-submission guidance </w:t>
+            </w:r>
+            <w:r w:rsidR="00C045EF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008108EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>How shall I submit an Active Substance Master File (ASMF)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C045EF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008108EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="00266755">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="00266755" w:rsidP="005F4AB2" w14:paraId="32208887" w14:textId="24E21057">
+          <w:p w14:paraId="32208887" w14:textId="24E21057" w:rsidR="005F4AB2" w:rsidRPr="00266755" w:rsidRDefault="005F4AB2" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:anchor="3.3-quality-section" w:history="1">
+            <w:hyperlink r:id="rId26" w:anchor="3.3-quality-section" w:history="1">
               <w:r w:rsidRPr="00266755">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>How shall I submit an Active Substance Master File (ASMF)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="00266755" w:rsidP="005F4AB2" w14:paraId="252264AF" w14:textId="77777777">
+          <w:p w14:paraId="252264AF" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="00266755" w:rsidRDefault="005F4AB2" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="00266755" w:rsidP="005F4AB2" w14:paraId="337D458C" w14:textId="77777777">
+          <w:p w14:paraId="67E1D9A2" w14:textId="3AECFAA5" w:rsidR="005F4AB2" w:rsidRPr="005E43C6" w:rsidRDefault="005E43C6" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="00266755">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="005E43C6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>Guideline on Active Substance Master File Procedure</w:t>
+                <w:t>Active substance master file procedure - Scientific guideline | European Medicines Agency (EMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="00266755" w:rsidP="005F4AB2" w14:paraId="67E1D9A2" w14:textId="77777777">
+          <w:p w14:paraId="13AB5AF5" w14:textId="77777777" w:rsidR="005E43C6" w:rsidRPr="00266755" w:rsidRDefault="005E43C6" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidP="005F4AB2" w14:paraId="2AAFF22A" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:p w:rsidR="00D62D41" w:rsidRPr="008108EA" w:rsidP="00D62D41" w14:paraId="53574D02" w14:textId="77777777">
+          <w:p w14:paraId="53574D02" w14:textId="77777777" w:rsidR="00D62D41" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="00D62D41">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The MAH should liaise with the ASMF Holder to ensure that the following documentation is submitted: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D62D41" w:rsidRPr="008108EA" w:rsidP="00D62D41" w14:paraId="5732373E" w14:textId="77777777">
+          <w:p w14:paraId="5732373E" w14:textId="77777777" w:rsidR="00D62D41" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="00D62D41">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">• Letter of Access and administrative details (Annex 3 of the ASMF Guideline). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D62D41" w:rsidRPr="008108EA" w:rsidP="00D62D41" w14:paraId="3C7E267B" w14:textId="77777777">
+          <w:p w14:paraId="3C7E267B" w14:textId="77777777" w:rsidR="00D62D41" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="00D62D41">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">• Detailed table of changes, clearly showing the present and proposed situation. Dossier section number(s) is/are indicated at the lowest possible level. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D62D41" w:rsidRPr="008108EA" w:rsidP="00D62D41" w14:paraId="4E97182C" w14:textId="77777777">
+          <w:p w14:paraId="4E97182C" w14:textId="77777777" w:rsidR="00D62D41" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="00D62D41">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">• Revised sections of the ASMF dossier (Open/Restricted Part) reflecting changes to the previously accepted version, as applicable. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D62D41" w:rsidP="005F4AB2" w14:paraId="5D07402C" w14:textId="4542B1E8">
+          <w:p w14:paraId="5D07402C" w14:textId="4542B1E8" w:rsidR="00D62D41" w:rsidRDefault="00D62D41" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D62D41" w:rsidP="00D62D41" w14:paraId="5F1551D7" w14:textId="77777777">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5F1551D7" w14:textId="77777777" w:rsidR="00D62D41" w:rsidRDefault="00000000" w:rsidP="00D62D41">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4AB2" w:rsidP="00D62D41" w14:paraId="7A35BD6F" w14:textId="02A7CD29">
+          <w:p w14:paraId="7A35BD6F" w14:textId="02A7CD29" w:rsidR="005F4AB2" w:rsidRDefault="00000000" w:rsidP="00D62D41">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4AB2" w:rsidRPr="002D526C" w:rsidP="005F4AB2" w14:paraId="7AB14947" w14:textId="77777777">
+          <w:p w14:paraId="7AB14947" w14:textId="77777777" w:rsidR="005F4AB2" w:rsidRPr="002D526C" w:rsidRDefault="005F4AB2" w:rsidP="005F4AB2">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="238B0BD8" w14:textId="77777777" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="238B0BD8" w14:textId="77777777" w:rsidTr="00391A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00391A11" w:rsidRPr="00214C9D" w:rsidP="00391A11" w14:paraId="65A0F0D8" w14:textId="2B881196">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="65A0F0D8" w14:textId="2B881196" w:rsidR="00391A11" w:rsidRPr="00214C9D" w:rsidRDefault="00000000" w:rsidP="00391A11">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00850034">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Changes to CEP</w:t>
+            </w:r>
             <w:r w:rsidRPr="00214C9D">
-              <w:t>Changes to CEP (when included as part of a grouping in Type II variations)</w:t>
+              <w:t xml:space="preserve"> (when included as part of a grouping in Type II variations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00391A11" w:rsidRPr="00214C9D" w:rsidP="00391A11" w14:paraId="6A44715F" w14:textId="040EEAFB">
+          <w:p w14:paraId="6A44715F" w14:textId="040EEAFB" w:rsidR="00391A11" w:rsidRPr="00214C9D" w:rsidRDefault="00000000" w:rsidP="00391A11">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00214C9D">
               <w:t>CEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3097" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidP="00391A11" w14:paraId="4B59562E" w14:textId="77777777">
+          <w:p w14:paraId="4B59562E" w14:textId="77777777" w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="00391A11">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The MAH should submit: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00391A11" w:rsidP="00391A11" w14:paraId="3D4C08FD" w14:textId="38A49AF8">
+          <w:p w14:paraId="3D4C08FD" w14:textId="38A49AF8" w:rsidR="00391A11" w:rsidRDefault="00000000" w:rsidP="00391A11">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>• Application form listing the revision and version numbers</w:t>
             </w:r>
             <w:r w:rsidR="00057924">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the CEP in the ‘Present and Proposed’ table plus any other changes that the new/updated CEP could bring. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidP="00391A11" w14:paraId="3FCD9A6E" w14:textId="4520BC47">
+          <w:p w14:paraId="3FCD9A6E" w14:textId="4520BC47" w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="00391A11">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
@@ -6166,52 +6952,52 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">In order to avoid validation comments, the latest CEP version should be submitted according to the information published </w:t>
             </w:r>
             <w:r w:rsidR="007863D9">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="00941525">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidR="00391A11" w:rsidRPr="00941525">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://extranet.edqm.eu/publications/recherches_CEP.shtml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -6232,394 +7018,418 @@
             <w:r w:rsidR="00057924">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>is not yet implemented in production)</w:t>
             </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidP="00391A11" w14:paraId="4DAA5403" w14:textId="77777777">
+          <w:p w14:paraId="4DAA5403" w14:textId="77777777" w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidRDefault="00391A11" w:rsidP="00391A11">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidP="008108EA" w14:paraId="5151B202" w14:textId="309055F1">
+          <w:p w14:paraId="5151B202" w14:textId="309055F1" w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="008108EA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Updated 3.2.R</w:t>
             </w:r>
             <w:r w:rsidR="00F67CA7">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> including the updated CEP</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidP="00391A11" w14:paraId="4626DBA8" w14:textId="77777777">
+          <w:p w14:paraId="4626DBA8" w14:textId="77777777" w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="00391A11">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>• Revised sections of the dossier with the following structure:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidP="00391A11" w14:paraId="5BC58935" w14:textId="5E14F3DA">
+          <w:p w14:paraId="5BC58935" w14:textId="5E14F3DA" w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="00391A11">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>(1) module 3.2.S from the active substance manufacturer(s) per active substance. (All documents in modules “3.2.S.x.x” should be submitted stating the CEP number only when the relevant section is covered by the CEP.)</w:t>
+              <w:t xml:space="preserve">(1) module 3.2.S from the active substance manufacturer(s) per active substance. (All documents in modules “3.2.S.x.x” should be submitted stating the CEP number only when the relevant section is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008108EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="339966"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>covered by the CEP.)</w:t>
             </w:r>
             <w:r w:rsidR="00F67CA7">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mandatory modules to be submitted 3.2.S.2.1, 3.2.S.4.1, 3.2.S.4.4 and 3.2.S.7 (</w:t>
             </w:r>
             <w:r w:rsidR="007863D9">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>if no retest period is stated on the CEP and the MAH does not test upon receipt the active substance)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidP="00391A11" w14:paraId="442D938A" w14:textId="203D1F5B">
+          <w:p w14:paraId="442D938A" w14:textId="18DFCDA3" w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="00391A11">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(2) module 3.2.S from the finished product manufacturer(s) per active substance. (Data to assure the quality control of the active substance by the finished product manufacturer</w:t>
             </w:r>
             <w:r w:rsidR="007863D9">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">, if different from the CEP </w:t>
+              <w:t>, if different from the CEP</w:t>
             </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00391A11" w:rsidRPr="006E4655" w:rsidP="00391A11" w14:paraId="5EBE40B9" w14:textId="77777777">
+          <w:p w14:paraId="5EBE40B9" w14:textId="77777777" w:rsidR="00391A11" w:rsidRPr="006E4655" w:rsidRDefault="00391A11" w:rsidP="00391A11">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00370298" w:rsidP="00370298" w14:paraId="680B62DC" w14:textId="77777777">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="680B62DC" w14:textId="77777777" w:rsidR="00370298" w:rsidRDefault="00000000" w:rsidP="00370298">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370298" w:rsidP="00370298" w14:paraId="17DC77C1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w:rsidR="00391A11" w:rsidP="00370298" w14:paraId="43C5D2AC" w14:textId="7FEAD4D1">
+          <w:p w14:paraId="17DC77C1" w14:textId="77777777" w:rsidR="00370298" w:rsidRDefault="00370298" w:rsidP="00370298">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43C5D2AC" w14:textId="7FEAD4D1" w:rsidR="00391A11" w:rsidRDefault="00000000" w:rsidP="00370298">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00391A11" w:rsidRPr="002D526C" w:rsidP="00391A11" w14:paraId="172FE5AE" w14:textId="77777777">
+          <w:p w14:paraId="172FE5AE" w14:textId="77777777" w:rsidR="00391A11" w:rsidRPr="002D526C" w:rsidRDefault="00391A11" w:rsidP="00391A11">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5D2E32FC" w14:textId="77777777" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="5D2E32FC" w14:textId="77777777" w:rsidTr="00391A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00391A11" w:rsidRPr="00214C9D" w:rsidP="00391A11" w14:paraId="738C21B1" w14:textId="4035B251">
+          <w:p w14:paraId="738C21B1" w14:textId="4035B251" w:rsidR="00391A11" w:rsidRPr="00214C9D" w:rsidRDefault="00000000" w:rsidP="00391A11">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00214C9D">
-              <w:t>3.2.R</w:t>
-            </w:r>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00214C9D">
+              <w:t>2.R</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00391A11" w:rsidRPr="00214C9D" w:rsidP="00391A11" w14:paraId="61F579E9" w14:textId="4C1ACF26">
+          <w:p w14:paraId="61F579E9" w14:textId="4C1ACF26" w:rsidR="00391A11" w:rsidRPr="00214C9D" w:rsidRDefault="00000000" w:rsidP="00391A11">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00214C9D">
               <w:t>Medical Device</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3097" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidP="00EA1E10" w14:paraId="314090A3" w14:textId="639D79CF">
+          <w:p w14:paraId="314090A3" w14:textId="639D79CF" w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="00EA1E10">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
@@ -6630,99 +7440,99 @@
             </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>: the</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE5E62">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:tooltip="A substance or combination of substances that is intended to treat, prevent or diagnose a disease, or to restore, correct or modify physiological functions by exerting a pharmacological, immunological or metabolic action." w:history="1">
-              <w:r w:rsidRPr="00FE5E62" w:rsidR="00FE5E62">
+            <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:tooltip="A substance or combination of substances that is intended to treat, prevent or diagnose a disease, or to restore, correct or modify physiological functions by exerting a pharmacological, immunological or metabolic action." w:history="1">
+              <w:r w:rsidR="00FE5E62" w:rsidRPr="00FE5E62">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="339966"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>medicinal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00FE5E62" w:rsidR="00FE5E62">
+            <w:r w:rsidR="00FE5E62" w:rsidRPr="00FE5E62">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> product</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF31C4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>and device form a single integrated product;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidP="00EA1E10" w14:paraId="506770B6" w14:textId="2B56F7C8">
+          <w:p w14:paraId="506770B6" w14:textId="2B56F7C8" w:rsidR="00391A11" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="00EA1E10">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
@@ -6730,1054 +7540,1113 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Co-packaged</w:t>
             </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>: the</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF31C4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:tooltip="A substance or combination of substances that is intended to treat, prevent or diagnose a disease, or to restore, correct or modify physiological functions by exerting a pharmacological, immunological or metabolic action." w:history="1">
-              <w:r w:rsidRPr="00FE5E62" w:rsidR="00FE5E62">
+            <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:tooltip="A substance or combination of substances that is intended to treat, prevent or diagnose a disease, or to restore, correct or modify physiological functions by exerting a pharmacological, immunological or metabolic action." w:history="1">
+              <w:r w:rsidR="00FE5E62" w:rsidRPr="00FE5E62">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="339966"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>medicinal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00FE5E62" w:rsidR="00FE5E62">
+            <w:r w:rsidR="00FE5E62" w:rsidRPr="00FE5E62">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> product</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF31C4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>and the device are separate items contained in the same pack.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370298" w:rsidRPr="008108EA" w:rsidP="00EA1E10" w14:paraId="70532825" w14:textId="77777777">
+          <w:p w14:paraId="70532825" w14:textId="77777777" w:rsidR="00370298" w:rsidRPr="008108EA" w:rsidRDefault="00000000" w:rsidP="00EA1E10">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Devices referenced in the product information </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370298" w:rsidRPr="00370298" w:rsidP="00370298" w14:paraId="1E9E7AF8" w14:textId="77777777">
+          <w:p w14:paraId="1E9E7AF8" w14:textId="77777777" w:rsidR="00370298" w:rsidRPr="00370298" w:rsidRDefault="00370298" w:rsidP="00370298">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00391A11" w:rsidRPr="00370298" w:rsidP="00370298" w14:paraId="3AE544E7" w14:textId="41380ED9">
+          <w:p w14:paraId="3AE544E7" w14:textId="41380ED9" w:rsidR="00391A11" w:rsidRPr="00370298" w:rsidRDefault="00000000" w:rsidP="00370298">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicant should refer to guidance available on </w:t>
             </w:r>
-            <w:r w:rsidRPr="008108EA" w:rsidR="003A1504">
+            <w:r w:rsidR="003A1504" w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">webpage </w:t>
             </w:r>
-            <w:r w:rsidRPr="008108EA" w:rsidR="003A1504">
+            <w:r w:rsidR="003A1504" w:rsidRPr="008108EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Courier New"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r w:rsidRPr="00370298" w:rsidR="003A1504">
+            <w:r w:rsidR="003A1504" w:rsidRPr="00370298">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidRPr="00370298">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidR="00391A11" w:rsidRPr="00370298">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Medical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00391A11" w:rsidRPr="006E4655" w:rsidP="00391A11" w14:paraId="2152CE2A" w14:textId="10D4A521">
+          <w:p w14:paraId="2152CE2A" w14:textId="10D4A521" w:rsidR="00391A11" w:rsidRPr="006E4655" w:rsidRDefault="00391A11" w:rsidP="00391A11">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="003A1504" w:rsidP="003A1504" w14:paraId="3F1B1C86" w14:textId="49E1A8A4">
+          <w:p w14:paraId="3F1B1C86" w14:textId="49E1A8A4" w:rsidR="003A1504" w:rsidRDefault="00000000" w:rsidP="003A1504">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A1504" w:rsidP="003A1504" w14:paraId="7B881F7A" w14:textId="77777777">
+          <w:p w14:paraId="7B881F7A" w14:textId="77777777" w:rsidR="003A1504" w:rsidRDefault="00000000" w:rsidP="003A1504">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A1504" w:rsidP="003A1504" w14:paraId="302C7F3C" w14:textId="77777777">
+          <w:p w14:paraId="302C7F3C" w14:textId="77777777" w:rsidR="003A1504" w:rsidRDefault="00000000" w:rsidP="003A1504">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370298" w:rsidP="003A1504" w14:paraId="78433A04" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w:rsidR="00391A11" w:rsidP="003A1504" w14:paraId="00BBF807" w14:textId="4E323C61">
+          <w:p w14:paraId="78433A04" w14:textId="77777777" w:rsidR="00370298" w:rsidRDefault="00370298" w:rsidP="003A1504">
+            <w:pPr>
+              <w:pStyle w:val="BodytextAgency"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00BBF807" w14:textId="4E323C61" w:rsidR="00391A11" w:rsidRDefault="00000000" w:rsidP="003A1504">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC7EEE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00391A11" w:rsidRPr="002D526C" w:rsidP="00391A11" w14:paraId="4626E50E" w14:textId="77777777">
+          <w:p w14:paraId="4626E50E" w14:textId="77777777" w:rsidR="00391A11" w:rsidRPr="002D526C" w:rsidRDefault="00391A11" w:rsidP="00391A11">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4625D838" w14:textId="77777777" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="4625D838" w14:textId="77777777" w:rsidTr="00391A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4697" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidRPr="00DF0A18" w:rsidP="00D84230" w14:paraId="246DA645" w14:textId="5789FE12">
+          <w:p w14:paraId="246DA645" w14:textId="5789FE12" w:rsidR="00D84230" w:rsidRPr="00DF0A18" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495586">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="003399"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>To be completed by EMA only</w:t>
             </w:r>
-            <w:r w:rsidRPr="00495586" w:rsidR="00495586">
+            <w:r w:rsidR="00495586" w:rsidRPr="00495586">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="003399"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00495586">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F478F6" w:rsidR="00495586">
+            <w:r w:rsidR="00495586" w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="003399"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Valid variation application?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00D84230" w:rsidP="00D84230" w14:paraId="3B7D0DF4" w14:textId="77777777">
+          <w:p w14:paraId="3B7D0DF4" w14:textId="77777777" w:rsidR="00D84230" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="003399"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D84230" w:rsidRPr="00DF0A18" w:rsidP="00D84230" w14:paraId="1D905BFE" w14:textId="478D135F">
+          <w:p w14:paraId="1D905BFE" w14:textId="478D135F" w:rsidR="00D84230" w:rsidRPr="00DF0A18" w:rsidRDefault="00000000" w:rsidP="00D84230">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00F478F6">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="003399"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1D5BC71D" w14:textId="77777777" w:rsidTr="00391A11">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00100624" w14:paraId="1D5BC71D" w14:textId="77777777" w:rsidTr="00391A11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4697" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="004C4A36" w:rsidRPr="00495586" w:rsidP="0015310A" w14:paraId="076DC20F" w14:textId="524A88B9">
+          <w:p w14:paraId="076DC20F" w14:textId="524A88B9" w:rsidR="004C4A36" w:rsidRPr="00495586" w:rsidRDefault="00000000" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="003399"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495586">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="003399"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>If no, comments:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C4A36" w:rsidP="0015310A" w14:paraId="6CEB7869" w14:textId="30CEC524">
+          <w:p w14:paraId="6CEB7869" w14:textId="30CEC524" w:rsidR="004C4A36" w:rsidRDefault="004C4A36" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="303" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004C4A36" w:rsidP="0015310A" w14:paraId="20775745" w14:textId="77777777">
+          <w:p w14:paraId="20775745" w14:textId="77777777" w:rsidR="004C4A36" w:rsidRDefault="004C4A36" w:rsidP="0015310A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009E4BCE" w:rsidRPr="00F478F6" w:rsidP="009E4BCE" w14:paraId="1068E226" w14:textId="77777777">
+    <w:p w14:paraId="1068E226" w14:textId="77777777" w:rsidR="009E4BCE" w:rsidRPr="00F478F6" w:rsidRDefault="00000000" w:rsidP="009E4BCE">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F478F6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>*Working documents outside the eCTD structure: Additional Word formats of certain documents are required to facilitate the assessment i.e. ‘tracked changes’ versions for SmPCs, RMPs or other documents specified by the Agency (e.g. summary of efficacy table for extension of indications). These should be provided in the separate folder ‘XXXX-working documents’. Further details can be found in the Harmonised Guidance for eCTD Submissions in the EU. It is generally not necessary to include the RMP annexes in the ‘working document’ version (unless annexes are being revised).</w:t>
+        <w:t xml:space="preserve">*Working documents outside the eCTD structure: Additional </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F478F6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F478F6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formats of certain documents are required to facilitate the assessment i.e. ‘tracked changes’ versions for SmPCs, RMPs or other documents specified by the Agency (e.g. summary of efficacy table for extension of indications). These should be provided in the separate folder ‘XXXX-working </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F478F6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>documents’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F478F6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. Further details can be found in the Harmonised Guidance for eCTD Submissions in the EU. It is generally not necessary to include the RMP annexes in the ‘working document’ version (unless annexes are being revised).</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00016A60">
+    <w:sectPr w:rsidR="009E4BCE" w:rsidRPr="00F478F6" w:rsidSect="00016A60">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1247" w:right="1418" w:bottom="1247" w:left="1418" w:header="284" w:footer="680" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="Klee One"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00851B67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="457275A2"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="3AD8E1DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92CE7602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="BB46E488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D750AC76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2909" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C914AE06" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3629" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="972053FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4349" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0A5A8842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F0FCA54A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A5B2248A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6509" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085F4D74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A02E932A"/>
     <w:styleLink w:val="BulletsAgency"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="003399"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="003399"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A127BC8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A66AC686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="TableheadingAgency"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="Table %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:isLgl/>
@@ -7877,51 +8746,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E7A0AF4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="14DA7716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="FigureheadingAgency"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="Figure %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -8021,224 +8890,230 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E64282B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7614763A"/>
     <w:styleLink w:val="NumberlistAgency"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd">
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="964"/>
         </w:tabs>
         <w:ind w:left="964" w:hanging="604"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
-        <w14:textOutline w14:w="0" w14:cap="rnd">
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="964"/>
         </w:tabs>
         <w:ind w:left="964" w:hanging="607"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="964"/>
         </w:tabs>
         <w:ind w:left="964" w:hanging="607"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="964"/>
         </w:tabs>
         <w:ind w:left="964" w:hanging="607"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="964"/>
         </w:tabs>
         <w:ind w:left="964" w:hanging="607"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="964"/>
         </w:tabs>
         <w:ind w:left="964" w:hanging="607"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="964"/>
         </w:tabs>
         <w:ind w:left="964" w:hanging="607"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="964"/>
         </w:tabs>
         <w:ind w:left="964" w:hanging="607"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DD26826"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AEE4E024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8343,51 +9218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51E21733"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A94C57BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1Agency"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2Agency"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8475,51 +9350,51 @@
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9Agency"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="530A5CED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96F6FB1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8624,181 +9499,181 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="670857FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA9CF6C2"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="DEB42F82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="E374784E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="E89C3826">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="58E85550">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="4A0AF768">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="E688AF66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="6A6AFF20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="2D7AFE38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="606EC712">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69D60E5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6F023AF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8903,51 +9778,51 @@
         </w:tabs>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6404"/>
         </w:tabs>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79741E07"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="46B27844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9052,441 +9927,516 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1120417834">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="747188811">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1275286401">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1998990602">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="842739086">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="515534221">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="621038883">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="478575843">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2137673006">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="226498609">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1000082039">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1866670893">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1211265176">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1460604855">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1343819584">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1054623043">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="198706955">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1357190455">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1735355204">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1480077015">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1026954280">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="1" w:directFormattingOnParagraphs="1" w:directFormattingOnRuns="1" w:directFormattingOnTables="1" w:headingStyles="0" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="1" w:visibleStyles="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="Registered" w:val="-1"/>
+    <w:docVar w:name="Version" w:val="0"/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="007F641B"/>
     <w:rsid w:val="00015D06"/>
     <w:rsid w:val="00016A60"/>
     <w:rsid w:val="00017C2D"/>
     <w:rsid w:val="00026433"/>
+    <w:rsid w:val="00036C87"/>
     <w:rsid w:val="00037294"/>
+    <w:rsid w:val="00037548"/>
     <w:rsid w:val="00041D30"/>
+    <w:rsid w:val="00042645"/>
     <w:rsid w:val="00055137"/>
     <w:rsid w:val="000551B7"/>
     <w:rsid w:val="000564F1"/>
     <w:rsid w:val="00057352"/>
     <w:rsid w:val="00057924"/>
     <w:rsid w:val="00076B65"/>
+    <w:rsid w:val="000816E4"/>
     <w:rsid w:val="000832C8"/>
     <w:rsid w:val="00097877"/>
     <w:rsid w:val="000C76F0"/>
     <w:rsid w:val="000F1ED3"/>
+    <w:rsid w:val="00100624"/>
     <w:rsid w:val="00102174"/>
     <w:rsid w:val="00102837"/>
+    <w:rsid w:val="00106CB5"/>
     <w:rsid w:val="00143455"/>
     <w:rsid w:val="0015310A"/>
+    <w:rsid w:val="00173C90"/>
     <w:rsid w:val="00180626"/>
     <w:rsid w:val="001818D8"/>
     <w:rsid w:val="00191862"/>
     <w:rsid w:val="00195347"/>
     <w:rsid w:val="001958C1"/>
+    <w:rsid w:val="00196915"/>
     <w:rsid w:val="001B4167"/>
     <w:rsid w:val="001B73E8"/>
+    <w:rsid w:val="001B7A6C"/>
     <w:rsid w:val="001C03B2"/>
     <w:rsid w:val="001D5B71"/>
     <w:rsid w:val="001E7C44"/>
     <w:rsid w:val="001F40ED"/>
     <w:rsid w:val="001F71B1"/>
     <w:rsid w:val="00214C9D"/>
     <w:rsid w:val="00223471"/>
     <w:rsid w:val="00226A93"/>
     <w:rsid w:val="00227979"/>
     <w:rsid w:val="0023442F"/>
     <w:rsid w:val="002516B9"/>
+    <w:rsid w:val="002517A6"/>
     <w:rsid w:val="00266755"/>
     <w:rsid w:val="002675B5"/>
     <w:rsid w:val="00286EC0"/>
     <w:rsid w:val="00294D94"/>
     <w:rsid w:val="002A46FC"/>
     <w:rsid w:val="002B077C"/>
     <w:rsid w:val="002B2F75"/>
     <w:rsid w:val="002C5D81"/>
     <w:rsid w:val="002D40AC"/>
     <w:rsid w:val="002D526C"/>
+    <w:rsid w:val="002E744D"/>
     <w:rsid w:val="002F5194"/>
     <w:rsid w:val="002F5F3B"/>
     <w:rsid w:val="002F794E"/>
     <w:rsid w:val="00305871"/>
     <w:rsid w:val="003126BF"/>
+    <w:rsid w:val="00334649"/>
     <w:rsid w:val="0033636B"/>
     <w:rsid w:val="003372A9"/>
     <w:rsid w:val="00347F1A"/>
     <w:rsid w:val="00360BF3"/>
     <w:rsid w:val="00370298"/>
     <w:rsid w:val="0038182B"/>
     <w:rsid w:val="00391A11"/>
     <w:rsid w:val="00395E43"/>
     <w:rsid w:val="003A1504"/>
     <w:rsid w:val="003A32BF"/>
     <w:rsid w:val="003B191A"/>
     <w:rsid w:val="003B1AAC"/>
     <w:rsid w:val="003B390E"/>
     <w:rsid w:val="003D0AF9"/>
     <w:rsid w:val="003E1263"/>
     <w:rsid w:val="003E1BBE"/>
     <w:rsid w:val="003E545D"/>
+    <w:rsid w:val="003F1C5A"/>
     <w:rsid w:val="003F7667"/>
     <w:rsid w:val="00400A17"/>
     <w:rsid w:val="00427176"/>
     <w:rsid w:val="004301FD"/>
     <w:rsid w:val="004313D0"/>
+    <w:rsid w:val="00433E80"/>
     <w:rsid w:val="00435FAB"/>
+    <w:rsid w:val="00452558"/>
     <w:rsid w:val="00467C8D"/>
     <w:rsid w:val="004714FD"/>
     <w:rsid w:val="00477FD7"/>
     <w:rsid w:val="00490BDA"/>
     <w:rsid w:val="00495586"/>
     <w:rsid w:val="004A1711"/>
     <w:rsid w:val="004A2F73"/>
     <w:rsid w:val="004A4C9A"/>
     <w:rsid w:val="004B1F5D"/>
     <w:rsid w:val="004C4A36"/>
     <w:rsid w:val="004D4F49"/>
+    <w:rsid w:val="004D6DFC"/>
     <w:rsid w:val="004E55B1"/>
     <w:rsid w:val="004F0BF8"/>
     <w:rsid w:val="004F5465"/>
     <w:rsid w:val="0050169B"/>
     <w:rsid w:val="005105A6"/>
     <w:rsid w:val="00514AA0"/>
     <w:rsid w:val="00521BD2"/>
     <w:rsid w:val="00546216"/>
     <w:rsid w:val="0056174B"/>
     <w:rsid w:val="00585864"/>
     <w:rsid w:val="00586FD5"/>
     <w:rsid w:val="00597F0E"/>
     <w:rsid w:val="005A1C4F"/>
     <w:rsid w:val="005A411E"/>
     <w:rsid w:val="005A528B"/>
     <w:rsid w:val="005C6D90"/>
     <w:rsid w:val="005D1B01"/>
     <w:rsid w:val="005E19E8"/>
     <w:rsid w:val="005E2F14"/>
+    <w:rsid w:val="005E43C6"/>
     <w:rsid w:val="005E61B9"/>
     <w:rsid w:val="005F249C"/>
     <w:rsid w:val="005F2659"/>
     <w:rsid w:val="005F4AB2"/>
+    <w:rsid w:val="0060547F"/>
     <w:rsid w:val="00610290"/>
     <w:rsid w:val="00612453"/>
     <w:rsid w:val="00641D7F"/>
     <w:rsid w:val="006505E1"/>
     <w:rsid w:val="006551E8"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00667BBA"/>
     <w:rsid w:val="00674B58"/>
     <w:rsid w:val="006767EE"/>
+    <w:rsid w:val="00685AA3"/>
     <w:rsid w:val="006974AF"/>
+    <w:rsid w:val="006B04CF"/>
     <w:rsid w:val="006B06E4"/>
     <w:rsid w:val="006B0C1B"/>
     <w:rsid w:val="006C25D7"/>
     <w:rsid w:val="006C3BBA"/>
     <w:rsid w:val="006D22AE"/>
     <w:rsid w:val="006D50CF"/>
+    <w:rsid w:val="006E12BF"/>
     <w:rsid w:val="006E4655"/>
     <w:rsid w:val="006E5AC7"/>
+    <w:rsid w:val="0071348D"/>
+    <w:rsid w:val="00720F9F"/>
     <w:rsid w:val="0072510C"/>
     <w:rsid w:val="00726C35"/>
     <w:rsid w:val="00731D19"/>
     <w:rsid w:val="00750167"/>
     <w:rsid w:val="00753A91"/>
+    <w:rsid w:val="00765B01"/>
     <w:rsid w:val="00775DDA"/>
     <w:rsid w:val="00782C9D"/>
     <w:rsid w:val="007863D9"/>
+    <w:rsid w:val="00786C14"/>
     <w:rsid w:val="00793ADA"/>
+    <w:rsid w:val="00794CAF"/>
+    <w:rsid w:val="007951E5"/>
     <w:rsid w:val="00796A5A"/>
     <w:rsid w:val="007C4A15"/>
     <w:rsid w:val="007E6537"/>
     <w:rsid w:val="007E6671"/>
+    <w:rsid w:val="007F5C5C"/>
     <w:rsid w:val="007F641B"/>
     <w:rsid w:val="0080301F"/>
     <w:rsid w:val="00803EDE"/>
     <w:rsid w:val="008108EA"/>
     <w:rsid w:val="00833E36"/>
     <w:rsid w:val="00841580"/>
     <w:rsid w:val="00841D02"/>
+    <w:rsid w:val="00850034"/>
     <w:rsid w:val="00854B4E"/>
     <w:rsid w:val="00861763"/>
     <w:rsid w:val="00863217"/>
     <w:rsid w:val="0086569F"/>
     <w:rsid w:val="00867C2A"/>
     <w:rsid w:val="00871C9E"/>
     <w:rsid w:val="00872950"/>
     <w:rsid w:val="00875E04"/>
+    <w:rsid w:val="0088784D"/>
     <w:rsid w:val="008A153C"/>
     <w:rsid w:val="008B03BE"/>
     <w:rsid w:val="008B0BAA"/>
+    <w:rsid w:val="008B5D17"/>
     <w:rsid w:val="008C2541"/>
+    <w:rsid w:val="008C43C0"/>
     <w:rsid w:val="008D3ACA"/>
+    <w:rsid w:val="008E1092"/>
+    <w:rsid w:val="008E3AB5"/>
+    <w:rsid w:val="00913D70"/>
+    <w:rsid w:val="00921B0C"/>
     <w:rsid w:val="00941525"/>
     <w:rsid w:val="0095150F"/>
     <w:rsid w:val="00966FF0"/>
     <w:rsid w:val="00967C83"/>
     <w:rsid w:val="00997B15"/>
     <w:rsid w:val="009A0E4C"/>
     <w:rsid w:val="009A4B7D"/>
     <w:rsid w:val="009B2820"/>
+    <w:rsid w:val="009C00AC"/>
     <w:rsid w:val="009C6DF3"/>
+    <w:rsid w:val="009C7C37"/>
     <w:rsid w:val="009D0261"/>
     <w:rsid w:val="009E292E"/>
     <w:rsid w:val="009E4BCE"/>
     <w:rsid w:val="009F34A6"/>
     <w:rsid w:val="009F4CF7"/>
+    <w:rsid w:val="00A076C5"/>
     <w:rsid w:val="00A16743"/>
     <w:rsid w:val="00A2185D"/>
+    <w:rsid w:val="00A56551"/>
+    <w:rsid w:val="00A56A88"/>
+    <w:rsid w:val="00A61EC7"/>
     <w:rsid w:val="00A65656"/>
     <w:rsid w:val="00A90AB6"/>
     <w:rsid w:val="00A93549"/>
     <w:rsid w:val="00A940CE"/>
     <w:rsid w:val="00A94956"/>
     <w:rsid w:val="00AB10D8"/>
     <w:rsid w:val="00AC2E8D"/>
     <w:rsid w:val="00AC369B"/>
     <w:rsid w:val="00AC5A60"/>
     <w:rsid w:val="00AD07BC"/>
     <w:rsid w:val="00AF20FF"/>
     <w:rsid w:val="00B00745"/>
     <w:rsid w:val="00B01126"/>
     <w:rsid w:val="00B15D69"/>
     <w:rsid w:val="00B21A16"/>
     <w:rsid w:val="00B22423"/>
     <w:rsid w:val="00B42BC6"/>
+    <w:rsid w:val="00B52AC9"/>
     <w:rsid w:val="00B60E9D"/>
     <w:rsid w:val="00B62ADD"/>
+    <w:rsid w:val="00B67274"/>
     <w:rsid w:val="00B7004B"/>
+    <w:rsid w:val="00B75A5B"/>
     <w:rsid w:val="00B81056"/>
     <w:rsid w:val="00B85C78"/>
     <w:rsid w:val="00B96A4B"/>
     <w:rsid w:val="00BA0222"/>
     <w:rsid w:val="00BB2AAD"/>
     <w:rsid w:val="00BC2A0C"/>
     <w:rsid w:val="00BC7E91"/>
     <w:rsid w:val="00BD70B9"/>
     <w:rsid w:val="00BE1730"/>
     <w:rsid w:val="00BE565C"/>
+    <w:rsid w:val="00BF0E0C"/>
     <w:rsid w:val="00C023F0"/>
+    <w:rsid w:val="00C02976"/>
     <w:rsid w:val="00C039C4"/>
+    <w:rsid w:val="00C045EF"/>
     <w:rsid w:val="00C1195D"/>
     <w:rsid w:val="00C15871"/>
     <w:rsid w:val="00C20D3E"/>
     <w:rsid w:val="00C27043"/>
     <w:rsid w:val="00C5187B"/>
     <w:rsid w:val="00C53CFF"/>
     <w:rsid w:val="00C571B2"/>
     <w:rsid w:val="00C71ACC"/>
     <w:rsid w:val="00C74189"/>
     <w:rsid w:val="00C95ECD"/>
     <w:rsid w:val="00CA4B5A"/>
     <w:rsid w:val="00CC0834"/>
     <w:rsid w:val="00CD0E5C"/>
     <w:rsid w:val="00CD389C"/>
     <w:rsid w:val="00CE32A4"/>
     <w:rsid w:val="00D06BB0"/>
     <w:rsid w:val="00D12EE2"/>
     <w:rsid w:val="00D157E5"/>
     <w:rsid w:val="00D22C14"/>
     <w:rsid w:val="00D22FEF"/>
     <w:rsid w:val="00D35A58"/>
     <w:rsid w:val="00D3705C"/>
+    <w:rsid w:val="00D410DF"/>
     <w:rsid w:val="00D42512"/>
+    <w:rsid w:val="00D522E7"/>
+    <w:rsid w:val="00D61486"/>
     <w:rsid w:val="00D62D41"/>
     <w:rsid w:val="00D63CC3"/>
     <w:rsid w:val="00D84230"/>
     <w:rsid w:val="00D8539D"/>
     <w:rsid w:val="00DA7CE0"/>
     <w:rsid w:val="00DC3851"/>
     <w:rsid w:val="00DC7EEE"/>
     <w:rsid w:val="00DD366D"/>
     <w:rsid w:val="00DD4C78"/>
     <w:rsid w:val="00DE26A8"/>
     <w:rsid w:val="00DF0A18"/>
     <w:rsid w:val="00DF31C4"/>
     <w:rsid w:val="00E00FC7"/>
     <w:rsid w:val="00E10984"/>
     <w:rsid w:val="00E12EF5"/>
     <w:rsid w:val="00E36A82"/>
     <w:rsid w:val="00E455E6"/>
     <w:rsid w:val="00E46081"/>
     <w:rsid w:val="00E558DA"/>
     <w:rsid w:val="00E575F0"/>
     <w:rsid w:val="00E813D5"/>
     <w:rsid w:val="00E94A48"/>
     <w:rsid w:val="00EA1E10"/>
     <w:rsid w:val="00EC30EE"/>
     <w:rsid w:val="00ED3134"/>
     <w:rsid w:val="00ED4DC0"/>
+    <w:rsid w:val="00ED5338"/>
     <w:rsid w:val="00ED5F1E"/>
     <w:rsid w:val="00EE2207"/>
     <w:rsid w:val="00EE5D4D"/>
     <w:rsid w:val="00EE5F4F"/>
     <w:rsid w:val="00EF708F"/>
     <w:rsid w:val="00F04F46"/>
     <w:rsid w:val="00F0757B"/>
     <w:rsid w:val="00F10418"/>
     <w:rsid w:val="00F22ABF"/>
     <w:rsid w:val="00F316FC"/>
     <w:rsid w:val="00F4030B"/>
     <w:rsid w:val="00F478F6"/>
     <w:rsid w:val="00F54178"/>
+    <w:rsid w:val="00F568BC"/>
     <w:rsid w:val="00F571A6"/>
+    <w:rsid w:val="00F6299B"/>
     <w:rsid w:val="00F65E19"/>
     <w:rsid w:val="00F67CA7"/>
     <w:rsid w:val="00F75A5C"/>
     <w:rsid w:val="00F96938"/>
     <w:rsid w:val="00F97C55"/>
     <w:rsid w:val="00FA54BB"/>
     <w:rsid w:val="00FB42C9"/>
+    <w:rsid w:val="00FC156D"/>
     <w:rsid w:val="00FC3490"/>
+    <w:rsid w:val="00FC7E7C"/>
     <w:rsid w:val="00FE5E62"/>
     <w:rsid w:val="00FF43B1"/>
   </w:rsids>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7BF22B43"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{18F8D775-DDF5-4A4A-9435-A6B4B66C4D8C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9845,50 +10795,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00391A11"/>
     <w:pPr>
       <w:spacing w:before="161" w:after="161"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -11058,62 +12009,71 @@
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00391A11"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention5">
     <w:name w:val="Unresolved Mention5"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D62D41"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00720F9F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/worksharing-questions-answers" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/research-development/compliance/good-manufacturing-practice/mutual-recognition-agreements-mra" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/other/questions-answers-impact-european-union-united-states-mutual-recognition-agreement-marketing_en.pdf" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/scripts/cder/drls/default.cfm" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/glossary/medicinal-product" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/pharmacovigilance/risk-management-plan-rmp-questions-answers" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/marketing-authorisation/pre-authorisation-guidance" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/scientific-guideline/guideline-active-substance-master-file-procedure-revision-3_en.pdf" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/scientific-guideline/additional-guidance-documents-relating-active-substance-master-file_en.pdf" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.edqm.eu/publications/recherches_CEP.shtml" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/overview/medical-devices" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/classification-changes-questions-answers" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:C:2013:223:FULL:EN:PDF" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hma.eu/293.html" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/regulatory-procedural-guideline/guidance-applicants-preparation-precise-scope-section-variation-application-form_en.pdf" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/grouping-variations-questions-answers" TargetMode="External" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId10" Target="https://www.ema.europa.eu/en/documents/regulatory-procedural-guideline/guidance-applicants-preparation-precise-scope-section-variation-application-form_en.pdf" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId11" Target="https://www.ema.europa.eu/en/human-regulatory-overview/post-authorisation/improving-quality-submissions" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId12" Target="https://www.ema.europa.eu/en/human-regulatory-overview/post-authorisation/classification-changes-questions-answers" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId13" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/grouping-variations-questions-answers" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId14" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/worksharing-questions-answers" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId15" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/worksharing-questions-answers" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId16" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId17" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/grouping-variations-questions-answers" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId18" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/worksharing-questions-answers" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId19" Target="https://www.ema.europa.eu/en/human-regulatory-overview/post-authorisation/classification-changes-questions-answers" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId2" Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/><Relationship Id="rId20" Target="https://www.ema.europa.eu/en/human-regulatory/research-development/compliance/good-manufacturing-practice/mutual-recognition-agreements-mra" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId21" Target="https://www.ema.europa.eu/en/documents/other/questions-answers-impact-european-union-united-states-mutual-recognition-agreement-marketing_en.pdf" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId22" Target="https://www.accessdata.fda.gov/scripts/cder/drls/default.cfm" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId23" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/variations/type-ii-variations-questions-answers" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId24" Target="https://www.ema.europa.eu/en/glossary/medicinal-product" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId25" Target="https://www.ema.europa.eu/en/human-regulatory/post-authorisation/pharmacovigilance/risk-management-plan-rmp-questions-answers" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId26" Target="https://www.ema.europa.eu/en/human-regulatory/marketing-authorisation/pre-authorisation-guidance" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId27" Target="https://www.ema.europa.eu/en/active-substance-master-file-procedure-scientific-guideline" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId28" Target="https://extranet.edqm.eu/publications/recherches_CEP.shtml" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId29" Target="https://www.ema.europa.eu/en/glossary/medicinal-product" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId30" Target="https://www.ema.europa.eu/en/glossary/medicinal-product" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId31" Target="https://www.ema.europa.eu/en/human-regulatory/overview/medical-devices" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId32" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId33" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId4" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId5" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId6" Target="https://www.ema.europa.eu/en/human-regulatory-overview/post-authorisation/variations-including-extensions-marketing-authorisations/type-ii-variations-questions-answers" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId7" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:C:2013:223:FULL:EN:PDF" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId8" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AC_202505045" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId9" Target="https://www.hma.eu/293.html" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11357,168 +12317,153 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66C87A2B-C033-4779-8235-732F4785D452}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2899</Words>
-  <Characters>16527</Characters>
+  <Words>3001</Words>
+  <Characters>17107</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>142</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Validation checklist for Type II quality variations</vt:lpstr>
       <vt:lpstr>Simplified validation form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19388</CharactersWithSpaces>
+  <CharactersWithSpaces>20068</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Validation checklist for Type II quality variations</dc:title>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Margot Martin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>Validation checklist for Type II quality variations</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Classification">
     <vt:lpwstr>Internal All EMA Staff and Contractors</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
     <vt:lpwstr>Checklist</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>07/02/2023 13:43:25</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
     <vt:lpwstr>Pedone Elisa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
     <vt:lpwstr>EMA/152925/2021</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_doc_ref_id">
     <vt:lpwstr>EMA/152925/2021</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_Keywords">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_Language">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_Modifer_Name">
     <vt:lpwstr>Pedone Elisa</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_Modified_Date">
-[...1 lines deleted...]
-  </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_Modifier_Name">
     <vt:lpwstr>Pedone Elisa</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_Modify_Date">
-[...4 lines deleted...]
-  </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_Path">
     <vt:lpwstr>/14. Working areas/Previous Organisation charts/14.02 E-Division/02. E-PM Activities/E-PM-EPC/Projects/Simplification validation</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_Subject">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_Title">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_Type">
     <vt:lpwstr>emea_document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_Version">
     <vt:lpwstr>1.12,CURRENT,updated</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
     <vt:lpwstr>48a0a1e1-6c02-426f-893a-73226bac2fef</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
@@ -11533,27 +12478,42 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_ActionId">
     <vt:lpwstr>1715b415-ae2b-4e1a-8130-508e8bee978d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Owner">
     <vt:lpwstr>margot.martin@ema.europa.eu</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_SetDate">
     <vt:lpwstr>2020-11-26T10:04:58.2208846Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_SiteId">
     <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
+  <property pid="37" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Creation_Date">
+    <vt:lpwstr>26/01/26</vt:lpwstr>
+  </property>
+  <property pid="38" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Modified_Date">
+    <vt:lpwstr>26/01/26</vt:lpwstr>
+  </property>
+  <property pid="39" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Modify_Date">
+    <vt:lpwstr>26/01/26</vt:lpwstr>
+  </property>
+  <property pid="40" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Name">
+    <vt:lpwstr>Validation checklist for Type II quality variations (published for MAH)</vt:lpwstr>
+  </property>
+  <property pid="41" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Status">
+    <vt:lpwstr>Draft</vt:lpwstr>
+  </property>
 </Properties>
 </file>