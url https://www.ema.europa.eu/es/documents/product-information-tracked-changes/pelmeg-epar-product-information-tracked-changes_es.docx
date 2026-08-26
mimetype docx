--- v0 (2025-10-14)
+++ v1 (2026-08-26)
@@ -1,100 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1E464139" w14:textId="5E18D525" w:rsidR="00635647" w:rsidRPr="00635647" w:rsidRDefault="00635647" w:rsidP="00635647">
+    <w:p w14:paraId="1E464139" w14:textId="0E45A4C9" w:rsidR="00635647" w:rsidRPr="00635647" w:rsidRDefault="00635647" w:rsidP="00635647">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635647">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Este documento es la información del producto aprobada para </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Pelmeg</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00635647">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en el que se destacan las modificaciones introducidas, respecto del procedimiento anterior, que afectan a la información del producto (EMA/N/0000256499).</w:t>
+        <w:t xml:space="preserve"> en el que se destacan las modificaciones introducidas, respecto del procedimiento anterior, que afectan a la información del producto (</w:t>
+      </w:r>
+      <w:r w:rsidR="003C285E" w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>EMA/VR/0000271752</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635647">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0840E5FA" w14:textId="77777777" w:rsidR="00635647" w:rsidRPr="00635647" w:rsidRDefault="00635647" w:rsidP="00635647">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CC35920" w14:textId="31BBEFBA" w:rsidR="00635647" w:rsidRPr="00635647" w:rsidRDefault="00635647" w:rsidP="00635647">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
@@ -107,58 +123,60 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635647">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Para más información, consulte la página web de la Agencia Europea de Medicamentos: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00635647">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://www.ema.europa.eu/en/medicines/human/EPAR/</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00553EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>pelmeg</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4DB59D87" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00635647" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B691783" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19B7E3C5" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4350,51 +4368,51 @@
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(&lt;1/10</w:t>
             </w:r>
             <w:r w:rsidR="005D3963">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A62865" w:rsidRPr="00614C99" w14:paraId="0BEA2B37" w14:textId="77777777">
+      <w:tr w:rsidR="00A62865" w:rsidRPr="003C285E" w14:paraId="0BEA2B37" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E5671C0" w14:textId="77777777" w:rsidR="00A62865" w:rsidRPr="00A62865" w:rsidRDefault="00A62865" w:rsidP="00A62865">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A62865">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4678,51 +4696,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="590" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E66E19D" w14:textId="77777777" w:rsidR="00A62865" w:rsidRDefault="00A62865">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="2B92AC0D" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="2B92AC0D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E6EF1AA" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -6247,51 +6265,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="590" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53E3BECA" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="0BA4852B" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="0BA4852B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="252D5956" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="en-GB"/>
@@ -7793,79 +7811,63 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Es importante notificar sospechas de reacciones adversas al medicamento tras su autorización. Ello permite una supervisión continuada de la relación beneficio/riesgo del medicamento. Se invita a los profesionales sanitarios a notificar las sospechas de reacciones adversas a través del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">sistema nacional de notificación incluido en el </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>Apéndice V</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30D3A89E" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42F8814D" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
       <w:pPr>
@@ -8105,78 +8107,62 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0483A929" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelmeg es un medicamento biosimilar. La información detallada sobre este medicamento está disponible en la página web de la Agencia Europea de Medicamentos </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:color w:val="0000FF"/>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>http://www.ema.europa.eu</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49FD32E1" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1195C94B" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
@@ -9239,51 +9225,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C09FED8" wp14:editId="4682632F">
             <wp:extent cx="5930900" cy="3311939"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print"/>
+                    <a:blip r:embed="rId14" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5930900" cy="3311939"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -10923,51 +10909,51 @@
     <w:p w14:paraId="2E913383" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F126E0E" w14:textId="77777777" w:rsidR="00DC70C2" w:rsidRPr="00DC70C2" w:rsidRDefault="00DC70C2" w:rsidP="00DC70C2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk2765676"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk2765676"/>
       <w:r w:rsidRPr="00DC70C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mundipharma Corporation (Ireland) Limited, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE7AE8E" w14:textId="77777777" w:rsidR="003F56AA" w:rsidRPr="003F56AA" w:rsidRDefault="003F56AA" w:rsidP="003F56AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F56AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">United Drug House Magna Drive, Magna Business Park, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35EC8C4A" w14:textId="77777777" w:rsidR="003F56AA" w:rsidRPr="00797953" w:rsidRDefault="003F56AA" w:rsidP="003F56AA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
@@ -10977,51 +10963,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00797953">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Citywest Road, Dublin 24,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4F6AAE" w14:textId="0200B304" w:rsidR="00DC70C2" w:rsidRPr="00DD02E1" w:rsidRDefault="00DC70C2" w:rsidP="00DC70C2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD02E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Irlanda</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="23EF42F9" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CE91D1B" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -11181,71 +11167,93 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1107DA69" w14:textId="3080A718" w:rsidR="0050650D" w:rsidRPr="0050650D" w:rsidRDefault="0050650D" w:rsidP="0050650D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050650D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Fecha de la primera autorización: 20/noviembre/2018</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E14E91" w14:textId="54D8D71F" w:rsidR="0050650D" w:rsidRPr="0050650D" w:rsidRDefault="00597A84">
+    <w:p w14:paraId="51E14E91" w14:textId="3E346757" w:rsidR="0050650D" w:rsidRPr="0050650D" w:rsidRDefault="00597A84">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Fecha de la última renovación:</w:t>
       </w:r>
+      <w:r w:rsidR="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C285E" w:rsidRPr="0050650D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>20/noviembre/20</w:t>
+      </w:r>
+      <w:r w:rsidR="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6F703F47" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40388A71" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -11281,79 +11289,63 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01CBB4EF" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">La información detallada de este medicamento está disponible en la página web de la Agencia Europea de Medicamentos </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:color w:val="0000FF"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>http://www.ema.europa.eu</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE8E9CC" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="485E210F" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -12293,667 +12285,665 @@
         <w:ind w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Alemania</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="107D67E4" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="4" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55C3E31C" w14:textId="77777777" w:rsidR="00A1753E" w:rsidRPr="00A1753E" w:rsidRDefault="00A1753E" w:rsidP="00A1753E">
+    <w:p w14:paraId="55C3E31C" w14:textId="77777777" w:rsidR="00A1753E" w:rsidRPr="003C285E" w:rsidRDefault="00A1753E" w:rsidP="00A1753E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="5" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-          <w:rPrChange w:id="6" w:author="Author">
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>PharmaKorell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GmbH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D909DC8" w14:textId="7C0600DB" w:rsidR="00266A7A" w:rsidRPr="00266A7A" w:rsidRDefault="00A1753E" w:rsidP="00266A7A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Schleissheimer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00266A7A" w:rsidRPr="00266A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Strasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00266A7A" w:rsidRPr="00266A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 373, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFD752A" w14:textId="2F7E9574" w:rsidR="00A1753E" w:rsidRPr="003C285E" w:rsidRDefault="00266A7A" w:rsidP="00266A7A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00614C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>80935 Munich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0676BF3E" w14:textId="77777777" w:rsidR="00A1753E" w:rsidRDefault="00A1753E" w:rsidP="00A1753E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Alemania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CF6036" w14:textId="09791DBE" w:rsidR="00A1753E" w:rsidRDefault="00A1753E" w:rsidP="00A1753E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="1" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C455CD9" w14:textId="77777777" w:rsidR="003C285E" w:rsidRPr="003C285E" w:rsidRDefault="003C285E" w:rsidP="003C285E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="2" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="3" w:author="Author">
             <w:rPr>
-              <w:ins w:id="7" w:author="Author"/>
+              <w:ins w:id="4" w:author="Author"/>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:b/>
-              <w:bCs/>
               <w:color w:val="000000"/>
-              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00A1753E">
+      <w:ins w:id="5" w:author="Author">
+        <w:r w:rsidRPr="003C285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-            <w:rPrChange w:id="9" w:author="Author">
+            <w:rPrChange w:id="6" w:author="Author">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:rPrChange>
           </w:rPr>
-          <w:t>PharmaKorell</w:t>
+          <w:t>Mundipharma DC B.V.</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00A1753E">
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="7C07B803" w14:textId="77777777" w:rsidR="003C285E" w:rsidRPr="003C285E" w:rsidRDefault="003C285E" w:rsidP="003C285E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="7" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="8" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="9" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:ins w:id="10" w:author="Author">
+        <w:r w:rsidRPr="003C285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-            <w:rPrChange w:id="10" w:author="Author">
+            <w:rPrChange w:id="11" w:author="Author">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:rPrChange>
           </w:rPr>
-          <w:t xml:space="preserve"> GmbH </w:t>
+          <w:t>Leusderend</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003C285E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="12" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t xml:space="preserve"> 16</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="1D909DC8" w14:textId="7C0600DB" w:rsidR="00266A7A" w:rsidRPr="00266A7A" w:rsidRDefault="00A1753E" w:rsidP="00266A7A">
+    <w:p w14:paraId="4F2B3A5C" w14:textId="77777777" w:rsidR="003C285E" w:rsidRPr="003C285E" w:rsidRDefault="003C285E" w:rsidP="003C285E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="11" w:author="Author"/>
+          <w:ins w:id="13" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00A1753E">
+          <w:rPrChange w:id="14" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="15" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="16" w:author="Author">
+        <w:r w:rsidRPr="003C285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-            <w:rPrChange w:id="13" w:author="Author">
+            <w:rPrChange w:id="17" w:author="Author">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:rPrChange>
           </w:rPr>
-          <w:t>Schleissheimer</w:t>
+          <w:t>3832 RC Leusden</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00A1753E">
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="63A0F169" w14:textId="486AAB38" w:rsidR="003C285E" w:rsidRPr="003C285E" w:rsidRDefault="003C285E" w:rsidP="003C285E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="18" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="19" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="20" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:ins w:id="21" w:author="Author">
+        <w:r w:rsidRPr="003C285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-            <w:rPrChange w:id="14" w:author="Author">
+            <w:rPrChange w:id="22" w:author="Author">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>Países</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003C285E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="23" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:rPrChange>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00266A7A" w:rsidRPr="00266A7A">
+        <w:r w:rsidRPr="003C285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="24" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:rPrChange>
           </w:rPr>
-          <w:t>Strasse</w:t>
+          <w:t>Bajos</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00266A7A" w:rsidRPr="00266A7A">
-[...6 lines deleted...]
-        </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="4AFD752A" w14:textId="2F7E9574" w:rsidR="00A1753E" w:rsidRPr="00614C99" w:rsidRDefault="00266A7A" w:rsidP="00266A7A">
+    <w:p w14:paraId="549E854F" w14:textId="77777777" w:rsidR="003C285E" w:rsidRDefault="003C285E" w:rsidP="00A1753E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="15" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
-          <w:rPrChange w:id="16" w:author="Author">
-[...22 lines deleted...]
-    <w:p w14:paraId="0676BF3E" w14:textId="77777777" w:rsidR="00A1753E" w:rsidRDefault="00A1753E" w:rsidP="00A1753E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36074602" w14:textId="4EC1EFE1" w:rsidR="00E35275" w:rsidRDefault="00A1753E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="19" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="40CF6036" w14:textId="09791DBE" w:rsidR="00A1753E" w:rsidRDefault="00A1753E" w:rsidP="00A1753E">
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>prospecto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>impreso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>medicamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>especificar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el nombre y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>dirección</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fabricante responsable de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>liberación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lote en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C285E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>cuestión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756AD489" w14:textId="77777777" w:rsidR="00A1753E" w:rsidRPr="003C285E" w:rsidRDefault="00A1753E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
-        </w:rPr>
-[...398 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50158CB3" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="006E17E8" w:rsidRDefault="002B51E8" w:rsidP="006E17E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E17E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidRPr="006E17E8">
@@ -13401,138 +13391,115 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">utorización de </w:t>
       </w:r>
       <w:r w:rsidR="00702CA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>omercialización y en cualquier actualización del PGR que se acuerde posteriormente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE322DB" w14:textId="26A12D0B" w:rsidR="00E35275" w:rsidDel="00A1753E" w:rsidRDefault="00E35275">
-[...14 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7DBD041F" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Se debe presentar un PGR actualizado:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57540DED" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>A petición de la Agencia Europea de Medicamentos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A199303" w14:textId="5250FD94" w:rsidR="00E35275" w:rsidRPr="00A1753E" w:rsidRDefault="002B51E8" w:rsidP="002B730F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1753E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cuando se modifique el sistema de gestión de riesgos, especialmente como resultado de nueva información disponible que pueda conllevar cambios relevantes en el perfil beneficio/riesgo, o </w:t>
-[...7 lines deleted...]
-        <w:t>como resultado de la consecución de un hito importante (farmacovigilancia o minimización de riesgos).</w:t>
+        <w:t>Cuando se modifique el sistema de gestión de riesgos, especialmente como resultado de nueva información disponible que pueda conllevar cambios relevantes en el perfil beneficio/riesgo, o como resultado de la consecución de un hito importante (farmacovigilancia o minimización de riesgos).</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1753E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4229DD97" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B26BB4D" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -20988,77 +20955,61 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2ACDEE4D" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Si experimenta cualquier tipo de efecto adverso, consulte a su médico, farmacéutico o enfermero, incluso si se trata de posibles efectos adversos que no aparecen en este prospecto. También puede comunicarlos directamente a través del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">sistema nacional de notificación incluido en el </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>Apéndice V</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>. Mediante la comunicación de efectos adversos usted puede contribuir a proporcionar más información sobre la seguridad de este medicamento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393BCCC6" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="462BA8BD" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
@@ -21713,3603 +21664,4302 @@
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Responsable de la fabricación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D25A045" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00266A7A" w:rsidRDefault="002B51E8">
+    <w:p w14:paraId="0D25A045" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="003C285E" w:rsidRDefault="002B51E8">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
-          <w:rPrChange w:id="48" w:author="Author">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00266A7A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
-          <w:rPrChange w:id="49" w:author="Author">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>PharmaKorell GmbH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778239AD" w14:textId="1539C8B8" w:rsidR="00E35275" w:rsidRPr="00266A7A" w:rsidRDefault="00A74A20">
+    <w:p w14:paraId="778239AD" w14:textId="1539C8B8" w:rsidR="00E35275" w:rsidRPr="003C285E" w:rsidRDefault="00A74A20">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="pt-PT"/>
-          <w:rPrChange w:id="50" w:author="Author">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00266A7A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
-          <w:rPrChange w:id="51" w:author="Author">
-[...5 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve">Georges-Köhler-Str. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00266A7A">
+      <w:r w:rsidRPr="003C285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="pt-PT"/>
-          <w:rPrChange w:id="52" w:author="Author">
-[...5 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>2,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EB8E0B" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00266A7A" w:rsidRDefault="002B51E8">
+    <w:p w14:paraId="59EB8E0B" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="003C285E" w:rsidRDefault="002B51E8">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="es-ES_tradnl"/>
-          <w:rPrChange w:id="53" w:author="Author">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00266A7A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="es-ES_tradnl"/>
-          <w:rPrChange w:id="54" w:author="Author">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>79539 Lörrach</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB520ED" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
       <w:pPr>
         <w:pStyle w:val="HTMLPreformatted"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266A7A">
+      <w:r w:rsidRPr="003C285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="de-DE"/>
-          <w:rPrChange w:id="55" w:author="Author">
-[...7 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Alemania</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0825AD92" w14:textId="77777777" w:rsidR="00A1753E" w:rsidRDefault="00A1753E" w:rsidP="00A1753E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="56" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Hlk484180406"/>
-[...3 lines deleted...]
-        <w:widowControl w:val="0"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk484180406"/>
+    </w:p>
+    <w:p w14:paraId="1485DC1E" w14:textId="71594129" w:rsidR="00A1753E" w:rsidRPr="00397B7D" w:rsidRDefault="00A1753E" w:rsidP="00397B7D">
+      <w:pPr>
+        <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="120"/>
-[...95 lines deleted...]
-          <w:rPrChange w:id="63" w:author="Author">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="26" w:author="Author">
             <w:rPr>
-              <w:ins w:id="64" w:author="Author"/>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00614C99">
+        <w:pPrChange w:id="27" w:author="Author">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00397B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="28" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>PharmaKorell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00397B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="29" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> GmbH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0487B019" w14:textId="06689332" w:rsidR="00266A7A" w:rsidRPr="00397B7D" w:rsidRDefault="00A1753E" w:rsidP="00397B7D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="30" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="31" w:author="Author">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00397B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="32" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Schleissheimer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00397B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="33" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00266A7A" w:rsidRPr="00397B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="34" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Strasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00266A7A" w:rsidRPr="00397B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="35" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> 373, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FA59BF" w14:textId="32873A14" w:rsidR="00A1753E" w:rsidRPr="00397B7D" w:rsidRDefault="00266A7A" w:rsidP="00397B7D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="36" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="37" w:author="Author">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00397B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="38" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>80935 Munich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBCF147" w14:textId="6F51AC35" w:rsidR="00E35275" w:rsidRPr="00397B7D" w:rsidRDefault="00A1753E" w:rsidP="00397B7D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="39" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:noProof/>
+              <w:lang w:val="es-ES_tradnl"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="40" w:author="Author">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00397B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="41" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Alemania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63634206" w14:textId="77777777" w:rsidR="00A1753E" w:rsidRDefault="00A1753E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:ins w:id="42" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D957C7F" w14:textId="77777777" w:rsidR="003C285E" w:rsidRPr="003C285E" w:rsidRDefault="003C285E" w:rsidP="003C285E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:ins w:id="43" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="44" w:author="Author">
+        <w:r w:rsidRPr="003C285E">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
-          <w:t>80935 Munich</w:t>
+          <w:t>Mundipharma DC B.V.</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="0BBCF147" w14:textId="6F51AC35" w:rsidR="00E35275" w:rsidRDefault="00A1753E" w:rsidP="00A1753E">
-[...3 lines deleted...]
-          <w:ins w:id="66" w:author="Author"/>
+    <w:p w14:paraId="5AD5D8FF" w14:textId="77777777" w:rsidR="003C285E" w:rsidRPr="003C285E" w:rsidRDefault="003C285E" w:rsidP="003C285E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:ins w:id="45" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="67" w:author="Author">
-        <w:r>
+      <w:ins w:id="46" w:author="Author">
+        <w:r w:rsidRPr="003C285E">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
-          <w:t>Alemania</w:t>
+          <w:t>Leusderend 16</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="63634206" w14:textId="77777777" w:rsidR="00A1753E" w:rsidRDefault="00A1753E">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="58F285B4" w14:textId="77777777" w:rsidR="003C285E" w:rsidRPr="003C285E" w:rsidRDefault="003C285E" w:rsidP="003C285E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:ins w:id="47" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:ins w:id="48" w:author="Author">
+        <w:r w:rsidRPr="003C285E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:lang w:val="es-ES_tradnl"/>
+          </w:rPr>
+          <w:t>3832 RC Leusden</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="10469D19" w14:textId="6B0026C6" w:rsidR="003C285E" w:rsidRDefault="003C285E" w:rsidP="003C285E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:ins w:id="49" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:ins w:id="50" w:author="Author">
+        <w:r w:rsidRPr="003C285E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:lang w:val="es-ES_tradnl"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>Países Bajos</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="381194A8" w14:textId="77777777" w:rsidR="003C285E" w:rsidRDefault="003C285E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:val="es-ES_tradnl" w:bidi="es-ES"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A80E7B7" w14:textId="3896F330" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="51" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="52" w:author="Author">
+        <w:r w:rsidDel="003C285E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:lang w:val="es-ES_tradnl" w:bidi="es-ES"/>
+          </w:rPr>
+          <w:delText>Pueden solicitar más información respecto a este medicamento dirigiéndose al representante local del titular de la autorización de comercialización:</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="6E4636C9" w14:textId="11FC5B1F" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="53" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="34"/>
         <w:gridCol w:w="4644"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E35275" w14:paraId="02E14BE5" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidDel="003C285E" w14:paraId="02E14BE5" w14:textId="57EFB96B">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
           <w:cantSplit/>
+          <w:del w:id="54" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16B0BF06" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="16B0BF06" w14:textId="581D60B8" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="55" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-          <w:p w14:paraId="159D025A" w14:textId="6725DB17" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidRDefault="002B51E8">
+            <w:del w:id="56" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText>België/Belgique/Belgien</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="159D025A" w14:textId="22C51BC6" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="57" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:del w:id="58" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Mundipharma </w:delText>
+              </w:r>
+              <w:r w:rsidR="00A74A20" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText>BV</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="437000E0" w14:textId="033A1151" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="59" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mundipharma </w:t>
-[...36 lines deleted...]
-          <w:p w14:paraId="3ADE6479" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00B65A53" w:rsidRDefault="002B51E8">
+            </w:pPr>
+            <w:del w:id="60" w:author="Author">
+              <w:r w:rsidRPr="003435E3" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tél/Tel: </w:delText>
+              </w:r>
+              <w:r w:rsidR="00A56CA6" w:rsidRPr="003435E3" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">+32 2 358 54 68 </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3ADE6479" w14:textId="7EF2BB1D" w:rsidR="00E35275" w:rsidRPr="00B65A53" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="34"/>
               <w:rPr>
+                <w:del w:id="61" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidRPr="00B65A53">
+            <w:del w:id="62" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.be"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00B65A53" w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
-                <w:t>info@mundipharma.be</w:t>
+                <w:delText>info@mundipharma.be</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00C13A4C" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="00C13A4C" w14:textId="6721A6E3" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="63" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003435E3">
-[...9 lines deleted...]
-          <w:p w14:paraId="58BAB810" w14:textId="77777777" w:rsidR="00066724" w:rsidRPr="00730CAB" w:rsidRDefault="00066724" w:rsidP="00066724">
+            <w:del w:id="64" w:author="Author">
+              <w:r w:rsidRPr="003435E3" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Lietuva</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="58BAB810" w14:textId="1F9E6960" w:rsidR="00066724" w:rsidRPr="00730CAB" w:rsidDel="003C285E" w:rsidRDefault="00066724" w:rsidP="00066724">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="65" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...7 lines deleted...]
-          <w:p w14:paraId="0E342777" w14:textId="77777777" w:rsidR="00066724" w:rsidRPr="00730CAB" w:rsidRDefault="00066724" w:rsidP="00066724">
+            <w:del w:id="66" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>EGIS Pharmaceuticals PLC atstovybė</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0E342777" w14:textId="18A48BA7" w:rsidR="00066724" w:rsidRPr="00730CAB" w:rsidDel="003C285E" w:rsidRDefault="00066724" w:rsidP="00066724">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="67" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...16 lines deleted...]
-              <w:r w:rsidRPr="00730CAB">
+            <w:del w:id="68" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="hu-HU"/>
                 </w:rPr>
-                <w:t>info@egis.lt</w:t>
+                <w:delText>Tel.:+ 370 5 231 4658</w:delText>
               </w:r>
-            </w:hyperlink>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="09C9196E" w14:textId="5245B9A4" w:rsidR="00066724" w:rsidDel="003C285E" w:rsidRDefault="00066724" w:rsidP="00066724">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:del w:id="69" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="70" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:info@egis.lt" \t "_blank"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>info@egis.lt</w:delText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w14:paraId="0F072D4A" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidDel="003C285E" w14:paraId="0F072D4A" w14:textId="4B190C41">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
           <w:cantSplit/>
+          <w:del w:id="71" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1829517F" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
+          <w:p w14:paraId="1829517F" w14:textId="22A92CD8" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="72" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="042820F0" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="042820F0" w14:textId="1B742DF1" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="73" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="4D76F8E6" w14:textId="3513E031" w:rsidR="00367308" w:rsidRPr="00B65A53" w:rsidRDefault="00367308">
+            <w:del w:id="74" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>България</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4D76F8E6" w14:textId="23D82258" w:rsidR="00367308" w:rsidRPr="00B65A53" w:rsidDel="003C285E" w:rsidRDefault="00367308">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="75" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B65A53">
-[...8 lines deleted...]
-          <w:p w14:paraId="79BC6BA5" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="76" w:author="Author">
+              <w:r w:rsidRPr="00B65A53" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>ТП„Мундифарма Гезелшафт м.б.Х.“</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="79BC6BA5" w14:textId="6003E493" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="77" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="4C7A8E51" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="78" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Teл.: + 359 2 962 13 56</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4C7A8E51" w14:textId="04FF60E0" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="79" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="14B294EB" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
+            <w:del w:id="80" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>mundipharma@mundipharma.bg</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="14B294EB" w14:textId="5434369C" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="81" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2207A688" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
+          <w:p w14:paraId="2207A688" w14:textId="721FD237" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="82" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A8C7ADD" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="1A8C7ADD" w14:textId="5D508410" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="83" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="1A522064" w14:textId="605528E5" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="84" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Luxembourg/Luxemburg</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1A522064" w14:textId="18EC46A0" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="85" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:del w:id="86" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Mundipharma </w:delText>
+              </w:r>
+              <w:r w:rsidR="00A74A20" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>BV</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="5BB16754" w14:textId="3045E04E" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="87" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mundipharma </w:t>
-[...36 lines deleted...]
-          <w:p w14:paraId="3FD5FAE6" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            </w:pPr>
+            <w:del w:id="88" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tél/Tel: </w:delText>
+              </w:r>
+              <w:r w:rsidR="00A56CA6" w:rsidRPr="00A56CA6" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>+32 2 358 54 68</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3FD5FAE6" w14:textId="76C6FE5C" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="89" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
+            <w:del w:id="90" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.be"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>info@mundipharma.be</w:t>
+                <w:delText>info@mundipharma.be</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="007718CE" w14:paraId="4D0B03BF" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="007718CE" w:rsidDel="003C285E" w14:paraId="4D0B03BF" w14:textId="318F05AD">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="1619"/>
+          <w:del w:id="91" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21611A4B" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00934685" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="21611A4B" w14:textId="33101429" w:rsidR="00E35275" w:rsidRPr="00934685" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="92" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934685">
-[...9 lines deleted...]
-          <w:p w14:paraId="62B8C0F5" w14:textId="77777777" w:rsidR="00DD02E1" w:rsidRPr="00934685" w:rsidRDefault="00DD02E1">
+            <w:del w:id="93" w:author="Author">
+              <w:r w:rsidRPr="00934685" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Česká republika</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="62B8C0F5" w14:textId="6A3E4DBB" w:rsidR="00DD02E1" w:rsidRPr="00934685" w:rsidDel="003C285E" w:rsidRDefault="00DD02E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="94" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934685">
-              <w:rPr>
+            <w:del w:id="95" w:author="Author">
+              <w:r w:rsidRPr="00934685" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Ges</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="008714DC" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>ellschaft</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00934685" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> m.b.H., </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="253A81BE" w14:textId="2198D001" w:rsidR="00E35275" w:rsidRPr="00797953" w:rsidDel="003C285E" w:rsidRDefault="00DD02E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="96" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:lang w:val="de-DE"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="253A81BE" w14:textId="65B16D3E" w:rsidR="00E35275" w:rsidRPr="00797953" w:rsidRDefault="00DD02E1">
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="97" w:author="Author">
+              <w:r w:rsidRPr="00797953" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>organizační složka </w:delText>
+              </w:r>
+              <w:r w:rsidR="002B51E8" w:rsidRPr="00797953" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="50902F56" w14:textId="32301D02" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...21 lines deleted...]
-              <w:rPr>
+                <w:del w:id="98" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD02E1">
-[...26 lines deleted...]
-              <w:r w:rsidRPr="00DD02E1">
+            <w:del w:id="99" w:author="Author">
+              <w:r w:rsidRPr="00DD02E1" w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="pt-PT"/>
                 </w:rPr>
-                <w:t>office@mundipharma.cz</w:t>
+                <w:delText xml:space="preserve">Tel: + 420 </w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidR="005F3952" w:rsidRPr="005F3952" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>296 188 338</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4674E3DD" w14:textId="1008CD0A" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:del w:id="100" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="101" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:office@mundipharma.cz"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00DD02E1" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>office@mundipharma.cz</w:delText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D56652A" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="009611BD" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="0D56652A" w14:textId="16356704" w:rsidR="00E35275" w:rsidRPr="009611BD" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="102" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009611BD">
-[...9 lines deleted...]
-          <w:p w14:paraId="03B0CD72" w14:textId="0C4C3F1B" w:rsidR="00A67EC1" w:rsidRPr="00730CAB" w:rsidRDefault="007718CE" w:rsidP="00A67EC1">
+            <w:del w:id="103" w:author="Author">
+              <w:r w:rsidRPr="009611BD" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Magyarország</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="03B0CD72" w14:textId="205C9F15" w:rsidR="00A67EC1" w:rsidRPr="00730CAB" w:rsidDel="003C285E" w:rsidRDefault="007718CE" w:rsidP="00A67EC1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="104" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="30C647A9" w14:textId="641DB550" w:rsidR="00A67EC1" w:rsidRPr="00730CAB" w:rsidRDefault="00A67EC1" w:rsidP="00A67EC1">
+            <w:del w:id="105" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>Medis Hungary Kft</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="30C647A9" w14:textId="0ED4B4A4" w:rsidR="00A67EC1" w:rsidRPr="00730CAB" w:rsidDel="003C285E" w:rsidRDefault="00A67EC1" w:rsidP="00A67EC1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="106" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...24 lines deleted...]
-              <w:r>
+            <w:del w:id="107" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="hu-HU"/>
                 </w:rPr>
-                <w:t>medis.hu@medis.com</w:t>
+                <w:delText xml:space="preserve">Tel.: +36 </w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidR="007718CE" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>23 801 028</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0068BC43" w14:textId="281E682B" w:rsidR="00A67EC1" w:rsidRPr="003435E3" w:rsidDel="003C285E" w:rsidRDefault="007718CE" w:rsidP="00A67EC1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="108" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="109" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:mailbox@egis.hu" \t "_blank"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>medis.hu@medis.com</w:delText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w14:paraId="0BB98845" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidDel="003C285E" w14:paraId="0BB98845" w14:textId="6FD592E4">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
           <w:cantSplit/>
+          <w:del w:id="110" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9B9313" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="3A9B9313" w14:textId="70F6D6A3" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="111" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD02E1">
-[...9 lines deleted...]
-          <w:p w14:paraId="7D661C36" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidRDefault="002B51E8">
+            <w:del w:id="112" w:author="Author">
+              <w:r w:rsidRPr="00DD02E1" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Danmark</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7D661C36" w14:textId="1D1CE024" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="113" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD02E1">
-[...8 lines deleted...]
-          <w:p w14:paraId="51553B6D" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidRDefault="002B51E8">
+            <w:del w:id="114" w:author="Author">
+              <w:r w:rsidRPr="00DD02E1" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Mundipharma A/S</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="51553B6D" w14:textId="6FFFB259" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="115" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD02E1">
-[...8 lines deleted...]
-          <w:p w14:paraId="20ABFB1B" w14:textId="77777777" w:rsidR="00261C5D" w:rsidRPr="00C22730" w:rsidRDefault="00261C5D" w:rsidP="00261C5D">
+            <w:del w:id="116" w:author="Author">
+              <w:r w:rsidRPr="00DD02E1" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Tlf: + 45 45 17 48 00</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="20ABFB1B" w14:textId="72D0F278" w:rsidR="00261C5D" w:rsidRPr="00C22730" w:rsidDel="003C285E" w:rsidRDefault="00261C5D" w:rsidP="00261C5D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="117" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="00C22730">
+            <w:del w:id="118" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00C22730" w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:t>nordics@mundipharma.dk</w:t>
+                <w:delText>nordics@mundipharma.dk</w:delText>
               </w:r>
-            </w:hyperlink>
-[...1 lines deleted...]
-          <w:p w14:paraId="4DD5AF85" w14:textId="50E9C890" w:rsidR="00E35275" w:rsidRDefault="00E35275">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4DD5AF85" w14:textId="54F2D4B6" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="119" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19BB62E0" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="19BB62E0" w14:textId="14B326D9" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="120" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="44CCF1E2" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="121" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Malta</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="44CCF1E2" w14:textId="10A39553" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="122" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="05684206" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="123" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Mundipharma Corporation (Ireland) Limited</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="05684206" w14:textId="6E69E726" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="124" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
+            <w:del w:id="125" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Tel: +353 1 206 3800</w:delText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w14:paraId="66166038" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidDel="003C285E" w14:paraId="66166038" w14:textId="253D381E">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
           <w:cantSplit/>
+          <w:del w:id="126" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67AD795C" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidRDefault="00E35275">
+          <w:p w14:paraId="67AD795C" w14:textId="6F7118DB" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="127" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0515A467" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="0515A467" w14:textId="2B6D7137" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="128" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="2A50BF10" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="129" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Deutschland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="2A50BF10" w14:textId="426D3995" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="130" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:del w:id="131" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma GmbH</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="76BE92C4" w14:textId="7EAC9639" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="132" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Mundipharma GmbH</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="76BE92C4" w14:textId="7C4B082B" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            </w:pPr>
+            <w:del w:id="133" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Tel: + 49 (0) 69 506029-000</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="08114DC3" w14:textId="6E79A77E" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:del w:id="134" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-            </w:r>
+            <w:del w:id="135" w:author="Author">
+              <w:r w:rsidRPr="005A22A9" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>info@mundipharma.de</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE0DC54" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
+          <w:p w14:paraId="1AE0DC54" w14:textId="4C1B834F" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="136" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F71359E" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="3F71359E" w14:textId="6D9B3302" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="137" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="7522C397" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="138" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Nederland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7522C397" w14:textId="145716AF" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="139" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="51B665D9" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="140" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals B.V.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="51B665D9" w14:textId="6C91E84E" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="141" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="5D6E288C" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="142" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Tel: + 31 (0)33 450 82 70</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="5D6E288C" w14:textId="163FB631" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="143" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
+            <w:del w:id="144" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.nl"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>info@mundipharma.nl</w:t>
+                <w:delText>info@mundipharma.nl</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="009611BD" w14:paraId="27885049" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="009611BD" w:rsidDel="003C285E" w14:paraId="27885049" w14:textId="08B01E06">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
           <w:cantSplit/>
+          <w:del w:id="145" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03762AA0" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidRDefault="00E35275">
+          <w:p w14:paraId="03762AA0" w14:textId="389E8C5C" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="146" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="674DED47" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="674DED47" w14:textId="5E620863" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="147" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD02E1">
-[...10 lines deleted...]
-          <w:p w14:paraId="304C8573" w14:textId="22B6415B" w:rsidR="00BB0328" w:rsidRPr="00DD02E1" w:rsidRDefault="00D55B6B" w:rsidP="00BB0328">
+            <w:del w:id="148" w:author="Author">
+              <w:r w:rsidRPr="00DD02E1" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Eesti</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="304C8573" w14:textId="633CA526" w:rsidR="00BB0328" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="00D55B6B" w:rsidP="00BB0328">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
+                <w:del w:id="149" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D55B6B">
-              <w:rPr>
+            <w:del w:id="150" w:author="Author">
+              <w:r w:rsidRPr="00D55B6B" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Medis Pharma Lithuania</w:delText>
+              </w:r>
+              <w:r w:rsidR="007718CE" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> UAB</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="02A85F5A" w14:textId="53A194EC" w:rsidR="00BB0328" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="00BB0328" w:rsidP="00BB0328">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:del w:id="151" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>Medis Pharma Lithuania</w:t>
-[...38 lines deleted...]
-          <w:p w14:paraId="67498C2D" w14:textId="506E5E1F" w:rsidR="00BB0328" w:rsidRPr="00DD02E1" w:rsidRDefault="00570D5C">
+            </w:pPr>
+            <w:del w:id="152" w:author="Author">
+              <w:r w:rsidRPr="00DD02E1" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Tel: +370</w:delText>
+              </w:r>
+              <w:r w:rsidR="007718CE" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> 68735006</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="67498C2D" w14:textId="07CEE70E" w:rsidR="00BB0328" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="00570D5C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="153" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00570D5C">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="154" w:author="Author">
+              <w:r w:rsidRPr="00570D5C" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>medis.lt@medis.com</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B938353" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidRDefault="00E35275">
+          <w:p w14:paraId="0B938353" w14:textId="2782B0F8" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="155" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3521CCFD" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="3521CCFD" w14:textId="3937968F" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="156" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD02E1">
-[...9 lines deleted...]
-          <w:p w14:paraId="6CC1C479" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidRDefault="002B51E8">
+            <w:del w:id="157" w:author="Author">
+              <w:r w:rsidRPr="00DD02E1" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Norge</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="6CC1C479" w14:textId="6C9D12C9" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="158" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD02E1">
-[...8 lines deleted...]
-          <w:p w14:paraId="609B497F" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidRDefault="002B51E8">
+            <w:del w:id="159" w:author="Author">
+              <w:r w:rsidRPr="00DD02E1" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Mundipharma AS</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="609B497F" w14:textId="0B69E7DF" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="160" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD02E1">
-[...8 lines deleted...]
-          <w:p w14:paraId="34A6FB61" w14:textId="77777777" w:rsidR="00261C5D" w:rsidRPr="00C22730" w:rsidRDefault="00261C5D" w:rsidP="00261C5D">
+            <w:del w:id="161" w:author="Author">
+              <w:r w:rsidRPr="00DD02E1" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Tlf: + 47 67 51 89 00</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="34A6FB61" w14:textId="2CAC7E65" w:rsidR="00261C5D" w:rsidRPr="00C22730" w:rsidDel="003C285E" w:rsidRDefault="00261C5D" w:rsidP="00261C5D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="162" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="00C22730">
+            <w:del w:id="163" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00C22730" w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:t>nordics@mundipharma.dk</w:t>
+                <w:delText>nordics@mundipharma.dk</w:delText>
               </w:r>
-            </w:hyperlink>
-[...1 lines deleted...]
-          <w:p w14:paraId="405F6A93" w14:textId="69AE3AFA" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidRDefault="00E35275">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="405F6A93" w14:textId="7079B8B6" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="164" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w14:paraId="3D7E480B" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidDel="003C285E" w14:paraId="3D7E480B" w14:textId="6B6DB34A">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
           <w:cantSplit/>
+          <w:del w:id="165" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="337CD3EA" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidRDefault="00E35275">
+          <w:p w14:paraId="337CD3EA" w14:textId="677C820D" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="166" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56DA9837" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="56DA9837" w14:textId="4FF90C48" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="167" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="1B0E5884" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="168" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Ελλάδα</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1B0E5884" w14:textId="11700AAA" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="169" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="10666DF6" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="170" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Mundipharma Corporation (Ireland) Limited</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="10666DF6" w14:textId="03940499" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="171" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="44953E13" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
+            <w:del w:id="172" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Τηλ: + 353 1 206 3800 </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="44953E13" w14:textId="60811BBA" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="173" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7B3239" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
+          <w:p w14:paraId="2C7B3239" w14:textId="5411869C" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="174" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D428DF3" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="0D428DF3" w14:textId="460B3EF0" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="175" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="4D4C6391" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="176" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Österreich</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4D4C6391" w14:textId="4B12BA90" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="177" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="069485AD" w14:textId="656D0287" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="178" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Gesellschaft m.b.H.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="069485AD" w14:textId="20F9A6CB" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="179" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="0AD8E2B7" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="180" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Tel: +43 (0)1 523 25 05</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0AD8E2B7" w14:textId="25B6A892" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="181" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
+            <w:del w:id="182" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.at"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>info@mundipharma.at</w:t>
+                <w:delText>info@mundipharma.at</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w14:paraId="7A77CA7B" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidDel="003C285E" w14:paraId="7A77CA7B" w14:textId="60A9FA27">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="183" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="309EA55D" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
+          <w:p w14:paraId="309EA55D" w14:textId="6A841E4F" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="184" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="513AB2AE" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="513AB2AE" w14:textId="2D096790" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="185" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="53E5AB81" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="186" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>España</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="53E5AB81" w14:textId="3686DF2C" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="187" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="2CF15C17" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="188" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals, S.L.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="2CF15C17" w14:textId="16A49EAC" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="189" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="4266AB3B" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="190" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Tel: +34 91 3821870</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4266AB3B" w14:textId="5F0EF59B" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="191" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
+            <w:del w:id="192" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:infomed@mundipharma.es"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>infomed@mundipharma.es</w:t>
+                <w:delText>infomed@mundipharma.es</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77C3DE35" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
+          <w:p w14:paraId="77C3DE35" w14:textId="5BF11B84" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="193" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3030870C" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="3030870C" w14:textId="272E2AA2" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="194" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="50B9B17F" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="195" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Polska</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="50B9B17F" w14:textId="236C4E1C" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="196" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="7EDB42AE" w14:textId="2206DB06" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="197" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Mundipharma Polska Sp. z o.o.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7EDB42AE" w14:textId="6ED8E59E" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="198" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-          <w:p w14:paraId="3C99FC7B" w14:textId="7C0D30D2" w:rsidR="00E35275" w:rsidRDefault="007718CE">
+            <w:del w:id="199" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel.: + (48 22) </w:delText>
+              </w:r>
+              <w:r w:rsidR="007718CE" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>3824850</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3C99FC7B" w14:textId="30A26283" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="007718CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="200" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
+            <w:del w:id="201" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:biuro@mundipharma.pl"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>office@mundipharma.pl</w:t>
+                <w:delText>office@mundipharma.pl</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w14:paraId="6A33A7BF" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidDel="003C285E" w14:paraId="6A33A7BF" w14:textId="7E5480EC">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="202" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="609FBBAE" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
+          <w:p w14:paraId="609FBBAE" w14:textId="73EE9DB4" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="203" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6AEFEABC" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="6AEFEABC" w14:textId="3B658D04" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="204" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="110D170D" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="205" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>France</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="110D170D" w14:textId="3E31DBCA" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="206" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="3E39FECD" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="207" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>MUNDIPHARMA SAS</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3E39FECD" w14:textId="65D7D8C9" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="208" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="51F0D756" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="209" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Tél: +33 1 40 65 29 29</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="51F0D756" w14:textId="05EBD452" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="210" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-          <w:p w14:paraId="1F81E86B" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
+            <w:del w:id="211" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="003C285E" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delInstrText>HYPERLINK "mailto:infomed@mundipharma.fr"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>infomed@mundipharma.fr</w:delText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1F81E86B" w14:textId="433D0550" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="212" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55BE131B" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
+          <w:p w14:paraId="55BE131B" w14:textId="17019865" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="213" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77EFE286" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="77EFE286" w14:textId="3C804CE1" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="214" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="48D22837" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="215" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Portugal</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="48D22837" w14:textId="4F8E2DE8" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="216" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="415D916F" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="217" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Mundipharma Farmacêutica Lda</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="415D916F" w14:textId="0CA3BDD6" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="218" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="3DA125CB" w14:textId="2116D89C" w:rsidR="00BB0328" w:rsidRDefault="005C1700">
+            <w:del w:id="219" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Tel: +351 21 901 31 62</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3DA125CB" w14:textId="7A11220F" w:rsidR="00BB0328" w:rsidDel="003C285E" w:rsidRDefault="005C1700">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="220" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+            <w:del w:id="221" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES_tradnl"/>
+                </w:rPr>
+                <w:delText>med</w:delText>
+              </w:r>
+              <w:r w:rsidR="00BB0328" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES_tradnl"/>
+                </w:rPr>
+                <w:delText>info@mundipharma.pt</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="000645E8" w14:paraId="4F0BB178" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="000645E8" w:rsidDel="003C285E" w14:paraId="4F0BB178" w14:textId="2C82282F">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="222" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB743C5" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="5AB743C5" w14:textId="0C6D9AB7" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="223" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="43AFC04C" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="224" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:br w:type="page"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Hrvatska</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="43AFC04C" w14:textId="7F21C10E" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="225" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="4870F462" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="226" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Medis Adria d.o.o</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4870F462" w14:textId="66116B9D" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="227" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="305C2619" w14:textId="6F80987D" w:rsidR="00E35275" w:rsidRPr="00797953" w:rsidRDefault="007052E1">
+            <w:del w:id="228" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Tel: + 385 (0) 1 230 34 46</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="305C2619" w14:textId="4EAC1BC8" w:rsidR="00E35275" w:rsidRPr="00797953" w:rsidDel="003C285E" w:rsidRDefault="007052E1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="229" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00797953">
-[...14 lines deleted...]
-          <w:p w14:paraId="284C1B59" w14:textId="77777777" w:rsidR="00CA0500" w:rsidRDefault="00CA0500">
+            <w:del w:id="230" w:author="Author">
+              <w:r w:rsidRPr="00797953" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">medis.hr@medis.com </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="284C1B59" w14:textId="3BB2A7A4" w:rsidR="00CA0500" w:rsidDel="003C285E" w:rsidRDefault="00CA0500">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="231" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="411B1E50" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="411B1E50" w14:textId="619F079F" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="232" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="4866B2F0" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="233" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Ireland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4866B2F0" w14:textId="33093CA4" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="234" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="26EB6CCB" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="235" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals Limited</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="26EB6CCB" w14:textId="2B1C8A51" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="236" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="30B965CA" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
+            <w:del w:id="237" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Tel: +353 1 206 3800</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="30B965CA" w14:textId="00F30186" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="238" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5382B925" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="5382B925" w14:textId="375716AC" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="239" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD02E1">
-[...9 lines deleted...]
-          <w:p w14:paraId="7B61F91E" w14:textId="542B4CDA" w:rsidR="00CA0500" w:rsidRPr="00730CAB" w:rsidRDefault="007718CE" w:rsidP="00CA0500">
+            <w:del w:id="240" w:author="Author">
+              <w:r w:rsidRPr="00DD02E1" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>România</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7B61F91E" w14:textId="5D3041E7" w:rsidR="00CA0500" w:rsidRPr="00730CAB" w:rsidDel="003C285E" w:rsidRDefault="007718CE" w:rsidP="00CA0500">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="241" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="789EF406" w14:textId="1C3034F8" w:rsidR="00CA0500" w:rsidRPr="00730CAB" w:rsidRDefault="00CA0500" w:rsidP="00CA0500">
+            <w:del w:id="242" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>Medis RO S.R.L.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="789EF406" w14:textId="65477E41" w:rsidR="00CA0500" w:rsidRPr="00730CAB" w:rsidDel="003C285E" w:rsidRDefault="00CA0500" w:rsidP="00CA0500">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="243" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...14 lines deleted...]
-          <w:p w14:paraId="52112941" w14:textId="006CC58B" w:rsidR="00B65A53" w:rsidRPr="00DD02E1" w:rsidRDefault="007718CE">
+            <w:del w:id="244" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel: +40 </w:delText>
+              </w:r>
+              <w:r w:rsidR="007718CE" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>744 777 258</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="52112941" w14:textId="73347856" w:rsidR="00B65A53" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="007718CE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="245" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
-              <w:r>
+            <w:del w:id="246" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:office@egis.ro" \t "_blank"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="hu-HU"/>
                 </w:rPr>
-                <w:t>medis.ro@medis.com</w:t>
+                <w:delText>medis.ro@medis.com</w:delText>
               </w:r>
-            </w:hyperlink>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E44A244" w14:textId="77777777" w:rsidR="00B65A53" w:rsidRPr="00DD02E1" w:rsidRDefault="00B65A53">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7E44A244" w14:textId="3EF97E98" w:rsidR="00B65A53" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="00B65A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="247" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="231616AB" w14:textId="77687B07" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="231616AB" w14:textId="6377E2A9" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="248" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD02E1">
-[...9 lines deleted...]
-          <w:p w14:paraId="21705E30" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidRDefault="002B51E8">
+            <w:del w:id="249" w:author="Author">
+              <w:r w:rsidRPr="00DD02E1" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Slovenija</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="21705E30" w14:textId="5B9C9A78" w:rsidR="00E35275" w:rsidRPr="00DD02E1" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="250" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD02E1">
-[...8 lines deleted...]
-          <w:p w14:paraId="6EDA1686" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00797953" w:rsidRDefault="002B51E8">
+            <w:del w:id="251" w:author="Author">
+              <w:r w:rsidRPr="00DD02E1" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Medis, d.o.o.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="6EDA1686" w14:textId="7A847FC5" w:rsidR="00E35275" w:rsidRPr="00797953" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="252" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00797953">
-[...18 lines deleted...]
-              <w:r w:rsidRPr="00AF5B01">
+            <w:del w:id="253" w:author="Author">
+              <w:r w:rsidRPr="00797953" w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
-                <w:t>medis.si</w:t>
+                <w:delText>Tel: +386 158969 00</w:delText>
               </w:r>
-              <w:r w:rsidRPr="00AF5B01" w:rsidDel="00AF5B01">
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3F9F10A2" w14:textId="515D714A" w:rsidR="00E35275" w:rsidRPr="00797953" w:rsidDel="003C285E" w:rsidRDefault="00AF5B01">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="254" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="255" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:info@medis.si"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00AF5B01" w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> </w:t>
+                <w:delText xml:space="preserve">medis.si </w:delText>
               </w:r>
-              <w:r w:rsidR="002B51E8" w:rsidRPr="00797953">
+              <w:r w:rsidR="002B51E8" w:rsidRPr="00797953" w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
-                <w:t>@medis.</w:t>
+                <w:delText>@medis.</w:delText>
               </w:r>
-            </w:hyperlink>
-[...9 lines deleted...]
-          <w:p w14:paraId="544DFDBA" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00797953" w:rsidRDefault="00E35275">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+              <w:r w:rsidR="007E0CAD" w:rsidRPr="000645E8" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>com</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="544DFDBA" w14:textId="08CFF1F6" w:rsidR="00E35275" w:rsidRPr="00797953" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="256" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w14:paraId="1ED4158C" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidDel="003C285E" w14:paraId="1ED4158C" w14:textId="20290AC7">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="257" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA42DD3" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="0EA42DD3" w14:textId="46238861" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="258" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003435E3">
-[...9 lines deleted...]
-          <w:p w14:paraId="4B7EBA57" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidRDefault="002B51E8">
+            <w:del w:id="259" w:author="Author">
+              <w:r w:rsidRPr="003435E3" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Ísland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4B7EBA57" w14:textId="4A44ACF6" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="260" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003435E3">
-[...8 lines deleted...]
-          <w:p w14:paraId="57BF6868" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidRDefault="002B51E8">
+            <w:del w:id="261" w:author="Author">
+              <w:r w:rsidRPr="003435E3" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Icepharma hf.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="57BF6868" w14:textId="372F07A8" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="262" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003435E3">
-[...8 lines deleted...]
-          <w:p w14:paraId="65153E96" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidRDefault="002B51E8">
+            <w:del w:id="263" w:author="Author">
+              <w:r w:rsidRPr="003435E3" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Sími: + 354 540 8000</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="65153E96" w14:textId="3D22912E" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="264" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-          <w:p w14:paraId="7B0EF467" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidRDefault="00E35275">
+            <w:del w:id="265" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="003C285E" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delInstrText>HYPERLINK "mailto:icepharma@icepharma.is"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="003435E3" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>icepharma@icepharma.is</w:delText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7B0EF467" w14:textId="72287789" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="266" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07C3138D" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="07C3138D" w14:textId="3A2D463D" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="267" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="61D1ACB6" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="268" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Slovenská republika</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="61D1ACB6" w14:textId="07CD46A3" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="269" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="43DBAD90" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="270" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Mundipharma Ges.m.b.H.-o.z.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="43DBAD90" w14:textId="5FA5C056" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="271" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="5D9E5948" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="272" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Tel: + 4212 6381 1611</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="5D9E5948" w14:textId="60546163" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="273" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
+            <w:del w:id="274" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:mundipharma@mundipharma.sk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>mundipharma@mundipharma.sk</w:t>
+                <w:delText>mundipharma@mundipharma.sk</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w14:paraId="3562C723" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidDel="003C285E" w14:paraId="3562C723" w14:textId="2228B1F1">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="275" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="494B4F09" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="494B4F09" w14:textId="4E8204E1" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="276" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="6923E86E" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="277" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Italia</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="6923E86E" w14:textId="0515087B" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="278" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="2198ADD6" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="279" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals Srl</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="2198ADD6" w14:textId="0FAEA605" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="280" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="7951B777" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="281" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Tel: +39 02 3182881</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7951B777" w14:textId="02FA653D" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="282" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
+            <w:del w:id="283" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:infomedica@mundipharma.it"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>infomedica@mundipharma.it</w:t>
+                <w:delText>infomedica@mundipharma.it</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF8506F" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="4EF8506F" w14:textId="3F733804" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="284" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="27328413" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="285" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Suomi/Finland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="27328413" w14:textId="1934BE67" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="286" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="580186E5" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="287" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Oy</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="580186E5" w14:textId="1EB26466" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="288" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="3F9D626F" w14:textId="77777777" w:rsidR="00261C5D" w:rsidRPr="00C22730" w:rsidRDefault="00261C5D" w:rsidP="00261C5D">
+            <w:del w:id="289" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Puh/Tel: + 358 (0)9 8520 2065</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3F9D626F" w14:textId="20809656" w:rsidR="00261C5D" w:rsidRPr="00C22730" w:rsidDel="003C285E" w:rsidRDefault="00261C5D" w:rsidP="00261C5D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="290" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidRPr="00C22730">
+            <w:del w:id="291" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00C22730" w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:t>nordics@mundipharma.dk</w:t>
+                <w:delText>nordics@mundipharma.dk</w:delText>
               </w:r>
-            </w:hyperlink>
-[...1 lines deleted...]
-          <w:p w14:paraId="3216F286" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3216F286" w14:textId="00143458" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="292" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="3F36B753" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w:rsidDel="003C285E" w14:paraId="3F36B753" w14:textId="4026106B">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="293" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="297E55FE" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="297E55FE" w14:textId="2A35A666" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="294" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="6EB5C7AA" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="295" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Κύπρος</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="6EB5C7AA" w14:textId="3ADBD5F8" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="296" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="4EB9AF28" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="297" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals Ltd</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4EB9AF28" w14:textId="542AD335" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="298" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="448168AC" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+            <w:del w:id="299" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Τηλ: +357 22 815656</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="448168AC" w14:textId="15279F9E" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="300" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
+            <w:del w:id="301" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.com.cy"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>info@mundipharma.com.cy</w:t>
+                <w:delText>info@mundipharma.com.cy</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="339971D7" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="339971D7" w14:textId="5D885E80" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="302" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:del w:id="303" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Sverige</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="20B11967" w14:textId="7702AA29" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="304" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="305" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma AB</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="45284528" w14:textId="07925675" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="306" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="307" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Tel: + 46 (0)31 773 75 30</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="72B66E86" w14:textId="6F3100DB" w:rsidR="00261C5D" w:rsidRPr="00C22730" w:rsidDel="003C285E" w:rsidRDefault="00261C5D" w:rsidP="00261C5D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:del w:id="308" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="309" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="003C285E" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00C22730" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:noProof/>
+                  <w:color w:val="auto"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>nordics@mundipharma.dk</w:delText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="34F1E6F9" w14:textId="45FAC360" w:rsidR="00E35275" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:del w:id="310" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Sverige</w:t>
-[...99 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="007718CE" w14:paraId="58B0CCFE" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="007718CE" w:rsidDel="003C285E" w14:paraId="58B0CCFE" w14:textId="710967EC">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="311" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3123AEF7" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="00934685" w:rsidRDefault="00E35275">
+          <w:p w14:paraId="3123AEF7" w14:textId="0F50AAD9" w:rsidR="00E35275" w:rsidRPr="00934685" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="312" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40FBFBF8" w14:textId="6EC773A8" w:rsidR="00E35275" w:rsidRPr="00934685" w:rsidRDefault="002B51E8">
+          <w:p w14:paraId="40FBFBF8" w14:textId="1909CD41" w:rsidR="00E35275" w:rsidRPr="00934685" w:rsidDel="003C285E" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="313" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934685">
-[...9 lines deleted...]
-          <w:p w14:paraId="26D83983" w14:textId="67E328DB" w:rsidR="00B65A53" w:rsidRPr="00730CAB" w:rsidRDefault="007718CE" w:rsidP="00B65A53">
+            <w:del w:id="314" w:author="Author">
+              <w:r w:rsidRPr="00934685" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Latvija</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="26D83983" w14:textId="22E5198B" w:rsidR="00B65A53" w:rsidRPr="00730CAB" w:rsidDel="003C285E" w:rsidRDefault="007718CE" w:rsidP="00B65A53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="315" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="502329D6" w14:textId="61A9B9A9" w:rsidR="00B65A53" w:rsidRPr="00730CAB" w:rsidRDefault="00B65A53" w:rsidP="00B65A53">
+            <w:del w:id="316" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>Medis Pharma Lithuania UAB</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="502329D6" w14:textId="605FD7D7" w:rsidR="00B65A53" w:rsidRPr="00730CAB" w:rsidDel="003C285E" w:rsidRDefault="00B65A53" w:rsidP="00B65A53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="317" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...35 lines deleted...]
-          <w:p w14:paraId="74ACDE47" w14:textId="474477AA" w:rsidR="00B65A53" w:rsidRDefault="007718CE" w:rsidP="00B65A53">
+            <w:del w:id="318" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel: + </w:delText>
+              </w:r>
+              <w:r w:rsidR="007718CE" w:rsidRPr="00730CAB" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>37</w:delText>
+              </w:r>
+              <w:r w:rsidR="007718CE" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>0</w:delText>
+              </w:r>
+              <w:r w:rsidR="007718CE" w:rsidRPr="00730CAB" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidR="007718CE" w:rsidDel="003C285E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>68735006</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="74ACDE47" w14:textId="626B5A17" w:rsidR="00B65A53" w:rsidDel="003C285E" w:rsidRDefault="007718CE" w:rsidP="00B65A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="319" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
-              <w:r>
+            <w:del w:id="320" w:author="Author">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:delInstrText>HYPERLINK "mailto:info@egis.lv" \t "_blank"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="003C285E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="hu-HU"/>
                 </w:rPr>
-                <w:t>medis.lt@medis.com</w:t>
+                <w:delText>medis.lt@medis.com</w:delText>
               </w:r>
-            </w:hyperlink>
-[...1 lines deleted...]
-          <w:p w14:paraId="74D2FD94" w14:textId="7D0BA33C" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidRDefault="00E35275">
+              <w:r w:rsidDel="003C285E">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="74D2FD94" w14:textId="4B6C17D2" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="321" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5705A8" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidRDefault="00E35275">
+          <w:p w14:paraId="5D5705A8" w14:textId="0CDAA99C" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidDel="003C285E" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="322" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E8F40AB" w14:textId="77777777" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidRDefault="00E35275" w:rsidP="003435E3">
+          <w:p w14:paraId="7E8F40AB" w14:textId="3BA982BD" w:rsidR="00E35275" w:rsidRPr="003435E3" w:rsidDel="003C285E" w:rsidRDefault="00E35275" w:rsidP="003435E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="323" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BA77BAC" w14:textId="77777777" w:rsidR="00D754E1" w:rsidRPr="003435E3" w:rsidRDefault="00D754E1" w:rsidP="008D65A7">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6BA77BAC" w14:textId="44D35A1E" w:rsidR="00D754E1" w:rsidRPr="003435E3" w:rsidDel="003C285E" w:rsidRDefault="00D754E1" w:rsidP="008D65A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="324" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="684B1D1F" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
@@ -25354,107 +26004,91 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77F7FB68" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">La información detallada de este medicamento está disponible en la página web de la Agencia Europea de Medicamentos: </w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:color w:val="0000FF"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>http://www.ema.europa.eu/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:color w:val="0000FF"/>
-[...10 lines deleted...]
-          <w:noProof/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p w14:paraId="7F74AB34" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5359D84A" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E35275">
-          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5160" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4330"/>
         <w:gridCol w:w="5021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E35275" w14:paraId="70DBD797" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
@@ -25604,51 +26238,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1323DD31" wp14:editId="61E94F7B">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1294361</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>865</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3797877" cy="4405745"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="15" name="Picture 1" descr="K:\Contractor\Kunden\Cinfa Biotech\Day 120 questions\IfU Pictures\170707_Beipackzettel_Cinfa_nur_Illu_1.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="K:\Contractor\Kunden\Cinfa Biotech\Day 120 questions\IfU Pictures\170707_Beipackzettel_Cinfa_nur_Illu_1.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32" cstate="print"/>
+                          <a:blip r:embed="rId19" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3797877" cy="4405745"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
@@ -25917,51 +26551,51 @@
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>89535</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1200150" cy="264795"/>
                       <wp:effectExtent l="13970" t="10795" r="5080" b="10160"/>
                       <wp:wrapNone/>
                       <wp:docPr id="42" name="Text Box 5" descr="Описание: 5%"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1200150" cy="264795"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:blipFill dpi="0" rotWithShape="0">
-                                <a:blip r:embed="rId33"/>
+                                <a:blip r:embed="rId20"/>
                                 <a:srcRect/>
                                 <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
                               </a:blipFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:schemeClr val="bg1">
                                     <a:lumMod val="100000"/>
                                     <a:lumOff val="0"/>
                                   </a:schemeClr>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="008540D8" w14:textId="77777777" w:rsidR="00D049E4" w:rsidRDefault="00D049E4">
                                   <w:pPr>
                                     <w:ind w:hanging="284"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                     </w:rPr>
                                   </w:pPr>
@@ -26537,51 +27171,51 @@
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>131445</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1066800" cy="264795"/>
                       <wp:effectExtent l="8890" t="12700" r="10160" b="8255"/>
                       <wp:wrapNone/>
                       <wp:docPr id="39" name="Text Box 9" descr="Описание: 5%"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1066800" cy="264795"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:blipFill dpi="0" rotWithShape="0">
-                                <a:blip r:embed="rId33"/>
+                                <a:blip r:embed="rId20"/>
                                 <a:srcRect/>
                                 <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
                               </a:blipFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:schemeClr val="bg1">
                                     <a:lumMod val="100000"/>
                                     <a:lumOff val="0"/>
                                   </a:schemeClr>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="3A9A0B78" w14:textId="77777777" w:rsidR="00D049E4" w:rsidRDefault="00D049E4">
                                   <w:pPr>
                                     <w:ind w:hanging="284"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:lang w:val="de-DE"/>
                                     </w:rPr>
@@ -27971,51 +28605,51 @@
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>85090</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1397635" cy="486410"/>
                       <wp:effectExtent l="10160" t="9525" r="11430" b="8890"/>
                       <wp:wrapNone/>
                       <wp:docPr id="9" name="Text Box 34" descr="Описание: 5%"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1397635" cy="486410"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:blipFill dpi="0" rotWithShape="0">
-                                <a:blip r:embed="rId33"/>
+                                <a:blip r:embed="rId20"/>
                                 <a:srcRect/>
                                 <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
                               </a:blipFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:schemeClr val="bg1">
                                     <a:lumMod val="100000"/>
                                     <a:lumOff val="0"/>
                                   </a:schemeClr>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="09ADBCB3" w14:textId="77777777" w:rsidR="00D049E4" w:rsidRDefault="00D049E4">
                                   <w:pPr>
                                     <w:ind w:hanging="284"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:lang w:val="es-ES"/>
                                     </w:rPr>
@@ -28191,51 +28825,51 @@
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>29845</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1325880" cy="578485"/>
                       <wp:effectExtent l="10160" t="6350" r="6985" b="5715"/>
                       <wp:wrapNone/>
                       <wp:docPr id="8" name="Text Box 37" descr="Описание: 5%"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1325880" cy="578485"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:blipFill dpi="0" rotWithShape="0">
-                                <a:blip r:embed="rId33"/>
+                                <a:blip r:embed="rId20"/>
                                 <a:srcRect/>
                                 <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
                               </a:blipFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:schemeClr val="bg1">
                                     <a:lumMod val="100000"/>
                                     <a:lumOff val="0"/>
                                   </a:schemeClr>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="7999D941" w14:textId="77777777" w:rsidR="00D049E4" w:rsidRDefault="00D049E4">
                                   <w:pPr>
                                     <w:ind w:hanging="284"/>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                       <w:lang w:val="en-US"/>
                                     </w:rPr>
@@ -28643,181 +29277,181 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03C4CAEF" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Importante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="3ECDDFE5" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="3ECDDFE5" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24006921" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Lea esta información importante antes de usar la jeringa precargada de Pelmeg con protector automático de la aguja:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="79B5C1FD" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="79B5C1FD" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B1323E9" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4768" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2855AC0A" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Es importante que no intente administrarse la inyección usted mismo a menos que haya recibido formación por parte de su médico o profesional sanitario.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="0AC039FD" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="0AC039FD" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CDFF641" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4768" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46F6F274" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Pelmeg se administra en forma de inyección en el tejido que hay justo debajo de la piel (inyección subcutánea).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="2C12B7A5" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="2C12B7A5" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B7D5D54" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C3512E4" wp14:editId="0B228348">
                   <wp:extent cx="133350" cy="133350"/>
@@ -28885,51 +29519,51 @@
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>retire el capuchón de la aguja de la jeringa precargada hasta que esté preparado para la inyección.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="757E16FF" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="757E16FF" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="651BED23" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46131B73" wp14:editId="6610F0C1">
                   <wp:extent cx="133350" cy="133350"/>
@@ -29213,51 +29847,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>intente quitar el protector de seguridad trasparente de la jeringa precargada.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="27E5175B" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="27E5175B" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F409075" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14FDFA33" wp14:editId="6E743491">
                   <wp:extent cx="133350" cy="133350"/>
@@ -29325,51 +29959,51 @@
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>intente quitar la etiqueta de la jeringa del cilindro de la jeringa precargada antes de administrarse la inyección.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="7C0592C8" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="7C0592C8" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1ABDBCED" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Si tiene alguna duda, contacte con su médico o profesional sanitario.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -29455,51 +30089,51 @@
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62F38F21" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Paso 1: Preparación</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="6AF27E46" w14:textId="77777777" w:rsidTr="005A22A9">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="6AF27E46" w14:textId="77777777" w:rsidTr="005A22A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48EF6D0A" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -30002,51 +30636,51 @@
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DFCFB15" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Por motivos de seguridad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E330FE" w:rsidRPr="00614C99" w14:paraId="0B17F500" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E330FE" w:rsidRPr="003C285E" w14:paraId="0B17F500" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="278D0E30" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -30115,51 +30749,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>la coja por el émbolo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E330FE" w:rsidRPr="00614C99" w14:paraId="4EB86B24" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E330FE" w:rsidRPr="003C285E" w14:paraId="4EB86B24" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="311EA7D0" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
@@ -30363,51 +30997,51 @@
                           <a:blip r:embed="rId37">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5623100" cy="1080198"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44d8-BBD7-CCE9431645EC}">
-                              <a14:shadowObscured xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
+                              <a14:shadowObscured xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E57085D" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BE8C926" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
@@ -30666,51 +31300,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>utilice la jeringa precargada si:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="4EDA6F7E" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="4EDA6F7E" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="464A5D41" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -30809,51 +31443,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5078F3D3" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1120"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Alguno de los componentes está agrietado o roto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="4ADD7834" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="4ADD7834" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EB3D112" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -30879,51 +31513,51 @@
           <w:tcPr>
             <w:tcW w:w="4257" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49B1F3A9" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>El capuchón de la aguja no está o está suelto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="7DB0EE3C" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="7DB0EE3C" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D594C9E" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -30949,51 +31583,51 @@
           <w:tcPr>
             <w:tcW w:w="4257" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B8FFB85" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Ha pasado el último día del mes indicado en la fecha de caducidad impresa en la etiqueta.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="185BEA5E" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="185BEA5E" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07B07A99" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>En cualquiera de estos casos, contacte con su médico o profesional sanitario.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -31001,102 +31635,102 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="193AE720" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Paso 2: Prepárese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="25D6ACBF" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="25D6ACBF" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30A55B60" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52AF3024" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Lávese las manos cuidadosamente. Prepare y limpie el lugar de la inyección.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="0AC5A4B6" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="0AC5A4B6" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37ADE2CB" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24E2638F" w14:textId="2931F008" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
@@ -31935,51 +32569,51 @@
             <w:tcW w:w="4549" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50CFE0C4" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>La parte superior del muslo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="3371637D" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="3371637D" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B5D968E" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31990,51 +32624,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="606590D0" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>El abdomen, excepto en un área de 5 cm (2 pulgadas) alrededor del ombligo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="060C44BC" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="060C44BC" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="200289C7" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32045,78 +32679,78 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C6C6931" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>La cara externa de la parte superior del brazo (solo si la inyección se la administra otra persona).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="161ACBC6" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="161ACBC6" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1FB5A229" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Limpie el lugar de la inyección con una gasa con alcohol. Deje que la piel se seque.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="76682431" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="76682431" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D082C58" w14:textId="7BD3F383" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1200351A" wp14:editId="2D01EDDA">
                   <wp:extent cx="133350" cy="133350"/>
@@ -32248,51 +32882,51 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId39" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="323215" cy="322580"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                              <a14:hiddenFill xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
+                              <a14:hiddenFill xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A0D7464" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
@@ -32322,51 +32956,51 @@
               <w:t>se inyecte en áreas donde la piel esté sensible, contusionada, enrojecida o con durezas. Evite inyectarse en áreas con cicatrices o estrías.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FFAF0EA" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5003" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="836"/>
         <w:gridCol w:w="8230"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="101A03B3" w14:textId="77777777" w:rsidTr="00B65A53">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="101A03B3" w14:textId="77777777" w:rsidTr="00B65A53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="28F9080B" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4539" w:type="pct"/>
           </w:tcPr>
@@ -32481,101 +33115,101 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19CD3F38" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="837"/>
         <w:gridCol w:w="8224"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="6A31AB19" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="6A31AB19" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71FF07B4" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4538" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5FD785B7" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Pellizque el lugar de la inyección para crear una superficie firme.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="5DCF567E" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="5DCF567E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E7DD452" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251634688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28C5899B" wp14:editId="3D3CB961">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
@@ -32702,51 +33336,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B8E5B55" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F52929D" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="4C441AE6" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="4C441AE6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76360838" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DA08F4F" wp14:editId="73A6B811">
                   <wp:extent cx="323215" cy="322580"/>
                   <wp:effectExtent l="0" t="0" r="635" b="1270"/>
@@ -32765,51 +33399,51 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId39" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="323215" cy="322580"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                              <a14:hiddenFill xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
+                              <a14:hiddenFill xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4538" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11E6547E" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
@@ -32852,95 +33486,95 @@
       <w:tr w:rsidR="00E35275" w14:paraId="1F8A9E63" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0EBDB9B9" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Paso 3: Inyecte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="28525319" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="28525319" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="23EB0DF0" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4538" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B827F17" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Mantenga la piel pellizcada. INTRODUZCA la aguja en la piel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="46AC87A5" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="46AC87A5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="794AB354" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251636736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DF0535E" wp14:editId="67BB2C44">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
@@ -33075,51 +33709,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71D45A5F" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A9BD0F7" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="7E7EDFE7" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="7E7EDFE7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63DC9EC7" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="129E14DB" wp14:editId="5592DB77">
                   <wp:extent cx="133350" cy="133350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -33603,99 +34237,99 @@
               <w:t>Es importante presionar hacia abajo hasta oír el “clic” para recibir toda su dosis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="786805D4" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="705"/>
         <w:gridCol w:w="8356"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="6ADDF1A9" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="6ADDF1A9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="389" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="49B48535" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4611" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D673160" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>DEJE DE PRESIONAR el émbolo. A continuación, SEPARE la jeringa de la piel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="625063A9" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="625063A9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F8CCCAA" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="379481BB" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
@@ -34059,79 +34693,79 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77C20E8D" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Solo para profesionales sanitarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="056726EA" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="056726EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41C388E2" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>El nombre comercial y el número de lote del medicamento administrado deben estar claramente registrados en la historia clínica del paciente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="4FC505ED" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="4FC505ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="614C8632" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Retire y guarde la etiqueta de la jeringa precargada.</w:t>
             </w:r>
           </w:p>
@@ -34410,51 +35044,51 @@
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3575307" cy="3053926"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="588DF92A" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="588DF92A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51FC37F4" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Los medicamentos deben ser eliminados de acuerdo con la normativa local. Pregunte a su farmacéutico cómo deshacerse de los medicamentos que ya no necesita. De esta forma ayudará a proteger el medio ambiente.</w:t>
             </w:r>
           </w:p>
@@ -34707,98 +35341,98 @@
               <w:t>recicle las jeringas precargadas ni las tire a la basura.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="078C81BB" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="00E35275">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="8378"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="03519444" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="03519444" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="34598600" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4623" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="69768823" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="760"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Examine el lugar de la inyección.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35275" w:rsidRPr="00614C99" w14:paraId="17041B9E" w14:textId="77777777">
+      <w:tr w:rsidR="00E35275" w:rsidRPr="003C285E" w14:paraId="17041B9E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6BB1973E" w14:textId="77777777" w:rsidR="00E35275" w:rsidRDefault="002B51E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Si observa sangre, presione con un algodón o una gasa en el lugar de la inyección. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -35107,51 +35741,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:15.75pt;height:15.75pt;visibility:visible" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:15.75pt;height:15.75pt;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="D1800DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7B0C1AA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
@@ -39231,126 +39865,130 @@
   <w:num w:numId="35" w16cid:durableId="1652516990">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1488983648">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="363136306">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1642999958">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Author">
     <w15:presenceInfo w15:providerId="None" w15:userId="Author"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E35275"/>
     <w:rsid w:val="0001214D"/>
     <w:rsid w:val="000157C7"/>
+    <w:rsid w:val="00043D75"/>
     <w:rsid w:val="00060F97"/>
     <w:rsid w:val="000645E8"/>
     <w:rsid w:val="00066724"/>
     <w:rsid w:val="000758CB"/>
     <w:rsid w:val="00092ACD"/>
     <w:rsid w:val="000A14FF"/>
     <w:rsid w:val="000C11B1"/>
     <w:rsid w:val="00100B00"/>
     <w:rsid w:val="0010292D"/>
     <w:rsid w:val="00102DA5"/>
     <w:rsid w:val="001149EC"/>
     <w:rsid w:val="001338B1"/>
     <w:rsid w:val="0016126D"/>
     <w:rsid w:val="00193E18"/>
     <w:rsid w:val="001B715F"/>
+    <w:rsid w:val="001C16FC"/>
     <w:rsid w:val="001F13CA"/>
     <w:rsid w:val="002029ED"/>
     <w:rsid w:val="002241DC"/>
     <w:rsid w:val="0024023B"/>
     <w:rsid w:val="00241151"/>
     <w:rsid w:val="00245011"/>
     <w:rsid w:val="00261C5D"/>
     <w:rsid w:val="00266A7A"/>
     <w:rsid w:val="0028029C"/>
     <w:rsid w:val="00283233"/>
     <w:rsid w:val="002839AA"/>
     <w:rsid w:val="00284F4A"/>
     <w:rsid w:val="0029171F"/>
     <w:rsid w:val="0029380E"/>
     <w:rsid w:val="002B51E8"/>
     <w:rsid w:val="002B5306"/>
     <w:rsid w:val="002E045F"/>
     <w:rsid w:val="0030746F"/>
     <w:rsid w:val="00307F3E"/>
     <w:rsid w:val="00330D30"/>
     <w:rsid w:val="0033177A"/>
     <w:rsid w:val="003435E3"/>
     <w:rsid w:val="0034424D"/>
     <w:rsid w:val="00361ED3"/>
     <w:rsid w:val="00367308"/>
     <w:rsid w:val="003942CC"/>
+    <w:rsid w:val="00397B7D"/>
     <w:rsid w:val="003A2EC9"/>
     <w:rsid w:val="003B60C8"/>
+    <w:rsid w:val="003C285E"/>
     <w:rsid w:val="003E48DD"/>
     <w:rsid w:val="003F56AA"/>
     <w:rsid w:val="003F754B"/>
     <w:rsid w:val="004027E2"/>
     <w:rsid w:val="00410FD8"/>
     <w:rsid w:val="00411350"/>
     <w:rsid w:val="00416852"/>
     <w:rsid w:val="00462E4E"/>
     <w:rsid w:val="004637FC"/>
     <w:rsid w:val="00471568"/>
     <w:rsid w:val="0049435E"/>
     <w:rsid w:val="004A3DA4"/>
     <w:rsid w:val="004B269A"/>
     <w:rsid w:val="004B5A3F"/>
     <w:rsid w:val="004D474D"/>
     <w:rsid w:val="004E06F3"/>
     <w:rsid w:val="004E428D"/>
     <w:rsid w:val="004E7128"/>
     <w:rsid w:val="0050650D"/>
     <w:rsid w:val="00532E9E"/>
     <w:rsid w:val="00540ABD"/>
     <w:rsid w:val="00570D5C"/>
     <w:rsid w:val="00573A31"/>
     <w:rsid w:val="005852F2"/>
     <w:rsid w:val="00597A84"/>
@@ -39885,50 +40523,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -41039,51 +41678,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2103065437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.be" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nordics@mundipharma.dk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mundipharma@mundipharma.sk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.at" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@mundipharma.cz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.com.cy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/pelmeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@egis.ro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.be" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@mundipharma.pl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nordics@mundipharma.dk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId49" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.nl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@egis.lt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infomed@mundipharma.es" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infomedica@mundipharma.it" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@egis.lv" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailbox@egis.hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@medis.si" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nordics@mundipharma.dk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/pelmeg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId49" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -41328,140 +41967,101 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...35 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="49273b6fbbfe5d54744714da2729ca39" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="32" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fa9ed7d62b07498afd011a1263b11d55">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7c707d9bab4414025aac99f0855fe2f1" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
     <xsd:import namespace="62874b74-7561-4a92-a6e7-f8370cb4455a"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:ApplicationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_LocationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_Process" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedCondition" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedConditionMedDRA" minOccurs="0"/>
                 <xsd:element ref="ns2:I_RegulatoryEntitlement" minOccurs="0"/>
                 <xsd:element ref="ns2:I_ParentOrganizationID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AllowRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_vti_ItemDeclaredRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns3:Information" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:vqsn" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns3:Sign_x002d_off" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:ComplianceTagAppId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a034c160-bfb7-45f5-8632-2eb7e0508071" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -41647,50 +42247,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="39" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="40" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Sign_x002d_off" ma:index="42" nillable="true" ma:displayName="Sign-off" ma:format="Dropdown" ma:internalName="Sign_x002d_off">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="43" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="ComplianceTagAppId" ma:index="44" nillable="true" ma:displayName="Label applied by App Id" ma:internalName="ComplianceTagAppId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="IconOverlay" ma:index="41" nillable="true" ma:displayName="IconOverlay" ma:hidden="true" ma:internalName="IconOverlay">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
@@ -41756,50 +42361,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <vqsn xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <Sign_x002d_off xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <ApplicationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <I_AllowRecord xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">true</I_AllowRecord>
+    <I_AgreedConditionMedDRA xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <I_LocationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_Process xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_AgreedCondition xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_ParentOrganizationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <_vti_ItemDeclaredRecord xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <I_RegulatoryEntitlement xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Information xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-1700519818-3001733</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">
+      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-1700519818-3001733</Url>
+      <Description>EMADOC-1700519818-3001733</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
@@ -41807,129 +42452,129 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E082E5B-ACC4-458C-90C0-01B810834540}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D91D6B94-D3CB-46A4-9B62-A192B07B2709}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D91D6B94-D3CB-46A4-9B62-A192B07B2709}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C25E7F05-2C09-4366-B7A1-FDD4A64175B8}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B0F039D-F407-4388-80BF-A5D29DA999D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="8a886d3c-dabf-471a-9afd-f6006d19cfdb"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="7bef0f44-5a33-4ebf-9fce-51cea656593a"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3124535D-C6A8-45D5-AA07-5AC50498977F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E082E5B-ACC4-458C-90C0-01B810834540}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE77CA41-D394-4364-94D5-B7E502C6B714}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C691FE68-482C-42B1-A44D-DBCC48A33629}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>36</Pages>
-  <Words>9269</Words>
-  <Characters>52838</Characters>
+  <Words>9291</Words>
+  <Characters>52963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>440</Lines>
-  <Paragraphs>123</Paragraphs>
+  <Lines>441</Lines>
+  <Paragraphs>124</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pelmeg, INN-Pegfilgrastim</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>61984</CharactersWithSpaces>
+  <CharactersWithSpaces>62130</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pelmeg, INN-Pegfilgrastim</dc:title>
   <dc:subject>EPAR</dc:subject>
   <dc:creator/>
   <cp:keywords>Pelmeg, INN-Pegfilgrastim</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>0644ede3-690d-4b11-a8bd-06794a1c05e9</vt:lpwstr>
+    <vt:lpwstr>74f29dd6-45a6-4050-b3ea-5443551f47e6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>