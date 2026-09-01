--- v0 (2025-12-20)
+++ v1 (2026-09-01)
@@ -1,960 +1,1090 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Override ContentType="application/vnd.ms-office.classificationlabels+xml" PartName="/docMetadata/LabelInfo.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/><Relationship Id="rId5" Target="docMetadata/LabelInfo.xml" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for Java 20.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15222" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="656"/>
         <w:gridCol w:w="7283"/>
         <w:gridCol w:w="7283"/>
       </w:tblGrid>
-      <w:tr w14:paraId="7419DEFB" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="7419DEFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="415B598B" w14:textId="77777777">
+          <w:p w14:paraId="415B598B" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Ref</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="6886F1CD" w14:textId="77777777">
+          <w:p w14:paraId="6886F1CD" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="1BF72A2E" w14:textId="77777777">
+          <w:p w14:paraId="1BF72A2E" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>ES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="32FB6B49" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="32FB6B49" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="1F8C2CD6" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="5FA0C5B6" w14:textId="77777777">
+          <w:p w14:paraId="1F8C2CD6" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="00DC7E47" w:rsidP="00DC7E47">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA0C5B6" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
               <w:t>[MedDRA frequency convention]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="35CDCB42" w14:textId="77777777">
+          <w:p w14:paraId="35CDCB42" w14:textId="14C21A97" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>[Convention MedDRA sobre frecuencia]</w:t>
+              <w:t>[Conven</w:t>
+            </w:r>
+            <w:r w:rsidR="00253CAA">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:noProof/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:noProof/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00253CAA">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:noProof/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>ó</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:noProof/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>n MedDRA sobre frecuencia]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7A7B4FED" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="7A7B4FED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="724F8DDB" w14:textId="77777777">
+          <w:p w14:paraId="724F8DDB" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="71020F8E" w14:textId="77777777">
+          <w:p w14:paraId="71020F8E" w14:textId="5420D610" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>&lt;Very common (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="00EC0767">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1/10)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="771BA44F" w14:textId="77777777">
+          <w:p w14:paraId="771BA44F" w14:textId="0FC41B6D" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>&lt;Muy frecuentes (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="00362E81">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>1/10)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5EDD638B" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="5EDD638B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="67B62038" w14:textId="77777777">
+          <w:p w14:paraId="67B62038" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="50FEFE8D" w14:textId="77777777">
+          <w:p w14:paraId="50FEFE8D" w14:textId="0A5B052C" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>&lt;Common (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="61784AE0" w14:textId="77777777">
+            <w:r w:rsidR="00EC0767">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/100 to &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0767">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/10)&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61784AE0" w14:textId="788A5D82" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>&lt;Frecuentes(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>1/100 a &lt;1/10)&gt;</w:t>
+            <w:r w:rsidR="00362E81">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>1/100 a &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00362E81">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>1/10)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3EAF0D6F" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="3EAF0D6F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="6E40A21C" w14:textId="77777777">
+          <w:p w14:paraId="6E40A21C" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="40980B7A" w14:textId="4F6E125C">
+          <w:p w14:paraId="40980B7A" w14:textId="7582CE1F" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>&lt;Uncommon (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="00EC0767">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1/1</w:t>
             </w:r>
-            <w:r w:rsidR="00265651">
-[...17 lines deleted...]
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="23FD122D" w14:textId="4CC32817">
+            <w:r w:rsidR="00EC0767">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>000 to &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0767">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/100)&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FD122D" w14:textId="362A6F1A" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>&lt;Poco frecuentes (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="00C401B2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>1/1</w:t>
             </w:r>
-            <w:r w:rsidR="00265651">
-[...11 lines deleted...]
-              <w:t>000 a &lt;1/100)&gt;</w:t>
+            <w:r w:rsidR="00C401B2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>000 a &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00C401B2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>1/100)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="76077EBF" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="76077EBF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="5CA320EE" w14:textId="77777777">
+          <w:p w14:paraId="5CA320EE" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="793340D8" w14:textId="0E800307">
+          <w:p w14:paraId="793340D8" w14:textId="17C2D818" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>&lt;Rare (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="00EC0767">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1/10</w:t>
             </w:r>
-            <w:r w:rsidR="00265651">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00EC0767">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>000 to &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0767">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0767">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>000)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="3E4B9E5F" w14:textId="1B682AF0">
+          <w:p w14:paraId="3E4B9E5F" w14:textId="03FDCC60" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>&lt;Raras (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="00C401B2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>1/10</w:t>
             </w:r>
-            <w:r w:rsidR="00265651">
+            <w:r w:rsidR="00C401B2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>000 a &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00C401B2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>000 a &lt;1/1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00265651">
+              <w:t>1/1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C401B2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>000)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5860C9C3" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="5860C9C3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="1896563B" w14:textId="77777777">
+          <w:p w14:paraId="1896563B" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="5A76DE30" w14:textId="0644077E">
+          <w:p w14:paraId="5A76DE30" w14:textId="3A963559" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>&lt;Very rare (&lt;1/10</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>&lt;Very rare (&lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0767">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/10</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0767">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>000)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="1D36BF97" w14:textId="7AE01921">
+          <w:p w14:paraId="1D36BF97" w14:textId="2F897332" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>&lt;Muy raras (&lt;1/10</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>&lt;Muy raras (&lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00C401B2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>1/10</w:t>
+            </w:r>
+            <w:r w:rsidR="00C401B2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">000)&gt; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1CBC22DE" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="1CBC22DE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="142929BD" w14:textId="77777777">
+          <w:p w14:paraId="142929BD" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="0A3300B8" w14:textId="77777777">
+          <w:p w14:paraId="0A3300B8" w14:textId="141B025F" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>&lt;not known (cannot be estimated from the available data)&gt;</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="61AF4A24" w14:textId="77777777">
+              <w:t>&lt;not known (</w:t>
+            </w:r>
+            <w:r w:rsidR="00F865C1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">frequency </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>cannot be estimated from the available data)&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AF4A24" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>&lt;frecuencia no conocida (no puede estimarse a partir de los datos disponibles)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0E627B05" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="0E627B05" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidP="00DC7E47" w14:paraId="789265AD" w14:textId="77777777">
+          <w:p w14:paraId="789265AD" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidRDefault="00DC7E47" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="2353A58B" w14:textId="77777777">
+          <w:p w14:paraId="2353A58B" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[MedDRA- system organ class database]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00280AB1" w14:paraId="5B029D89" w14:textId="275933D4">
+          <w:p w14:paraId="5B029D89" w14:textId="275933D4" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00280AB1">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">[Base de datos de clasificación </w:t>
             </w:r>
             <w:r w:rsidR="00280AB1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1002,2414 +1132,2287 @@
             <w:r w:rsidR="00280AB1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> MedDRA]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="64AA59DE" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="64AA59DE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="73163805" w14:textId="77777777">
+          <w:p w14:paraId="73163805" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="3670036A" w14:textId="77777777">
+          <w:p w14:paraId="3670036A" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Infections and infestations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="023FCD0F" w14:textId="77777777">
+          <w:p w14:paraId="023FCD0F" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Infecciones e infestaciones </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0E0BE291" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="0E0BE291" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="764673F0" w14:textId="77777777">
+          <w:p w14:paraId="764673F0" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidP="00DC7E47" w14:paraId="07DAAA50" w14:textId="77777777">
+          <w:p w14:paraId="07DAAA50" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00265651">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Neoplasms benign, malignant and unspecified (incl cysts and polyps)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="6AC476BB" w14:textId="77777777">
+          <w:p w14:paraId="6AC476BB" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Neoplasias benignas, malignas y no especificadas (incl quistes y pólipos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3381F999" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="3381F999" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="78FF8719" w14:textId="77777777">
+          <w:p w14:paraId="78FF8719" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidP="00DC7E47" w14:paraId="7DEED3A6" w14:textId="77777777">
+          <w:p w14:paraId="7DEED3A6" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00265651">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Blood and lymphatic system disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="4E3A7406" w14:textId="77777777">
+          <w:p w14:paraId="4E3A7406" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos de la sangre y del sistema linfático </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="602FC40D" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="602FC40D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="1C51403F" w14:textId="77777777">
+          <w:p w14:paraId="1C51403F" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="741A664F" w14:textId="77777777">
+          <w:p w14:paraId="741A664F" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Immune system disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="33D3D218" w14:textId="77777777">
+          <w:p w14:paraId="33D3D218" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos del sistema inmunológico </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="345EE958" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="345EE958" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="2380FEB1" w14:textId="77777777">
+          <w:p w14:paraId="2380FEB1" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="26B78938" w14:textId="77777777">
+          <w:p w14:paraId="26B78938" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrine disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="6A17F6AB" w14:textId="77777777">
+          <w:p w14:paraId="6A17F6AB" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos endocrinos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1629C625" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="1629C625" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="382AAC09" w14:textId="77777777">
+          <w:p w14:paraId="382AAC09" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="5816B1A8" w14:textId="77777777">
+          <w:p w14:paraId="5816B1A8" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolism and nutrition disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="79AA5272" w14:textId="77777777">
+          <w:p w14:paraId="79AA5272" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos del metabolismo y de la nutrición </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="59EAB76F" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="59EAB76F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="5BA32E1D" w14:textId="77777777">
+          <w:p w14:paraId="5BA32E1D" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="1E2D02FA" w14:textId="77777777">
+          <w:p w14:paraId="1E2D02FA" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatric disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="3FD7EEA3" w14:textId="77777777">
+          <w:p w14:paraId="3FD7EEA3" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos psiquiátricos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="02AA3075" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="02AA3075" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="1C8BFD76" w14:textId="77777777">
+          <w:p w14:paraId="1C8BFD76" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="41874D11" w14:textId="77777777">
+          <w:p w14:paraId="41874D11" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Nervous system disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="7EA45DAA" w14:textId="77777777">
+          <w:p w14:paraId="7EA45DAA" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos del sistema nervioso </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="56489FB0" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="56489FB0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="5611A8FB" w14:textId="77777777">
+          <w:p w14:paraId="5611A8FB" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="7E8C9307" w14:textId="77777777">
+          <w:p w14:paraId="7E8C9307" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Eye disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="71F16F52" w14:textId="77777777">
+          <w:p w14:paraId="71F16F52" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos oculares </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2971458E" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="2971458E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="3B23095D" w14:textId="77777777">
+          <w:p w14:paraId="3B23095D" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="4A2B1A3D" w14:textId="77777777">
+          <w:p w14:paraId="4A2B1A3D" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Ear and labyrinth disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="729A6DC0" w14:textId="77777777">
+          <w:p w14:paraId="729A6DC0" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos del oído y del laberinto </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="049F8D8F" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="049F8D8F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="79861427" w14:textId="77777777">
+          <w:p w14:paraId="79861427" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="27C00585" w14:textId="77777777">
+          <w:p w14:paraId="27C00585" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiac disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="0CA081C8" w14:textId="77777777">
+          <w:p w14:paraId="0CA081C8" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos cardiacos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0311943B" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="0311943B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="78064764" w14:textId="77777777">
+          <w:p w14:paraId="78064764" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="23EDBA1F" w14:textId="77777777">
+          <w:p w14:paraId="23EDBA1F" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Vascular disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="7209F53A" w14:textId="77777777">
+          <w:p w14:paraId="7209F53A" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos vasculares </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="645AC194" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="645AC194" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="54704D1C" w14:textId="77777777">
+          <w:p w14:paraId="54704D1C" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidP="00DC7E47" w14:paraId="734B156B" w14:textId="77777777">
+          <w:p w14:paraId="734B156B" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00265651">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory, thoracic and mediastinal disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="2281B072" w14:textId="77777777">
+          <w:p w14:paraId="2281B072" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos respiratorios, torácicos y mediastínicos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7E2A93A3" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="7E2A93A3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="08C14580" w14:textId="77777777">
+          <w:p w14:paraId="08C14580" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="79940734" w14:textId="77777777">
+          <w:p w14:paraId="79940734" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastrointestinal disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="3EE54F93" w14:textId="77777777">
+          <w:p w14:paraId="3EE54F93" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos gastrointestinales </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="61026025" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="61026025" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="426EE13B" w14:textId="77777777">
+          <w:p w14:paraId="426EE13B" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="32C36894" w14:textId="77777777">
+          <w:p w14:paraId="32C36894" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatobiliary disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="0D8FCEEF" w14:textId="77777777">
+          <w:p w14:paraId="0D8FCEEF" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos hepatobiliares </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="72B6A157" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="72B6A157" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="332F438F" w14:textId="77777777">
+          <w:p w14:paraId="332F438F" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidP="00DC7E47" w14:paraId="373F8FCE" w14:textId="77777777">
+          <w:p w14:paraId="373F8FCE" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00265651">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Skin and subcutaneous tissue disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="1C7C96EC" w14:textId="77777777">
+          <w:p w14:paraId="1C7C96EC" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos de la piel y del tejido subcutáneo </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="10C98B15" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="10C98B15" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="63587CFE" w14:textId="77777777">
+          <w:p w14:paraId="63587CFE" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidP="00DC7E47" w14:paraId="54BFF5D0" w14:textId="77777777">
+          <w:p w14:paraId="54BFF5D0" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00265651">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Musculoskeletal and connective tissue disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="634608B9" w14:textId="77777777">
+          <w:p w14:paraId="634608B9" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos musculoesqueléticos y del tejido conjuntivo </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7747A09B" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="7747A09B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="1EE9715C" w14:textId="77777777">
+          <w:p w14:paraId="1EE9715C" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="7CAE89E5" w14:textId="77777777">
+          <w:p w14:paraId="7CAE89E5" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Renal and urinary disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="4EED0E3A" w14:textId="77777777">
+          <w:p w14:paraId="4EED0E3A" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos renales y urinarios </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F35E239" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="7F35E239" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="11E95CD6" w14:textId="77777777">
+          <w:p w14:paraId="11E95CD6" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidP="00DC7E47" w14:paraId="409B4167" w14:textId="77777777">
+          <w:p w14:paraId="409B4167" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00265651">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, puerperium and perinatal conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="1F28E715" w14:textId="77777777">
+          <w:p w14:paraId="1F28E715" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Embarazo, puerperio y enfermedades perinatales </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1E927814" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="1E927814" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="51349D7E" w14:textId="77777777">
+          <w:p w14:paraId="51349D7E" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidP="00DC7E47" w14:paraId="6A8ABD1E" w14:textId="77777777">
+          <w:p w14:paraId="6A8ABD1E" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00265651">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive system and breast disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="678619A3" w14:textId="77777777">
+          <w:p w14:paraId="678619A3" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos del aparato reproductor y de la mama </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="00989C15" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="00989C15" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="74156663" w14:textId="77777777">
+          <w:p w14:paraId="74156663" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidP="00DC7E47" w14:paraId="7405DCF9" w14:textId="77777777">
+          <w:p w14:paraId="7405DCF9" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00265651">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Congenital, familial and genetic disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="1FFB23C9" w14:textId="77777777">
+          <w:p w14:paraId="1FFB23C9" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos congénitos, familiares y genéticos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="411CD7D9" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="411CD7D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="79A87EBC" w14:textId="77777777">
+          <w:p w14:paraId="79A87EBC" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidP="00DC7E47" w14:paraId="5012D979" w14:textId="77777777">
+          <w:p w14:paraId="5012D979" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00265651">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">General disorders and administration site conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="7E2DE0FA" w14:textId="77777777">
+          <w:p w14:paraId="7E2DE0FA" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Trastornos generales y alteraciones en el lugar de administración </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="26A52610" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="26A52610" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="0A917195" w14:textId="77777777">
+          <w:p w14:paraId="0A917195" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="08BF1B21" w14:textId="77777777">
+          <w:p w14:paraId="08BF1B21" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="268064BB" w14:textId="77777777">
+          <w:p w14:paraId="268064BB" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploraciones complementarias </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="53CE48D2" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="53CE48D2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="28B1FC45" w14:textId="77777777">
+          <w:p w14:paraId="28B1FC45" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidP="00DC7E47" w14:paraId="4F27AF58" w14:textId="77777777">
+          <w:p w14:paraId="4F27AF58" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRPr="00265651" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00265651">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Injury, poisoning and procedural complications </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="407E995D" w14:textId="77777777">
+          <w:p w14:paraId="407E995D" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Lesiones traumáticas, intoxicaciones y complicaciones de procedimientos terapéuticos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2F0D1EF2" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="2F0D1EF2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="2BCC776F" w14:textId="77777777">
+          <w:p w14:paraId="2BCC776F" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="5E0E9A50" w14:textId="77777777">
+          <w:p w14:paraId="5E0E9A50" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical and medical procedures </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="7142E9B8" w14:textId="77777777">
+          <w:p w14:paraId="7142E9B8" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedimientos médicos y quirúrgicos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="56B20FE1" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="56B20FE1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="2569015B" w14:textId="77777777">
+          <w:p w14:paraId="2569015B" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="4865D8EC" w14:textId="77777777">
+          <w:p w14:paraId="4865D8EC" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Social circumstances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC7E47" w:rsidP="00DC7E47" w14:paraId="063FBFE9" w14:textId="77777777">
+          <w:p w14:paraId="063FBFE9" w14:textId="77777777" w:rsidR="00DC7E47" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Circunstancias sociales </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3B406DB3" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B52BC4" w14:paraId="3B406DB3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00663BB1" w:rsidP="00DC7E47" w14:paraId="08181A76" w14:textId="77777777">
+          <w:p w14:paraId="08181A76" w14:textId="77777777" w:rsidR="00663BB1" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00B67E37">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00663BB1" w:rsidP="00DC7E47" w14:paraId="1FBBCDAD" w14:textId="77777777">
+          <w:p w14:paraId="1FBBCDAD" w14:textId="77777777" w:rsidR="00663BB1" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Product issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00663BB1" w:rsidP="00DC7E47" w14:paraId="02CE3128" w14:textId="77777777">
+          <w:p w14:paraId="02CE3128" w14:textId="77777777" w:rsidR="00663BB1" w:rsidRDefault="009E60CC" w:rsidP="00DC7E47">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Problemas relativos a productos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CE4C0C" w:rsidP="004168D7" w14:paraId="31BD3F47" w14:textId="77777777"/>
-    <w:sectPr w:rsidSect="00F513CF">
+    <w:p w14:paraId="31BD3F47" w14:textId="77777777" w:rsidR="00CE4C0C" w:rsidRDefault="00CE4C0C" w:rsidP="004168D7"/>
+    <w:sectPr w:rsidR="00CE4C0C" w:rsidSect="00F513CF">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="709" w:right="255" w:bottom="27" w:left="1021" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1283416657">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="702367536">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="1" w:directFormattingOnParagraphs="1" w:directFormattingOnRuns="1" w:directFormattingOnTables="1" w:headingStyles="0" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="1" w:visibleStyles="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="Registered" w:val="-1"/>
+    <w:docVar w:name="Version" w:val="0"/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00DC7E47"/>
     <w:rsid w:val="00051578"/>
     <w:rsid w:val="000A2F4E"/>
     <w:rsid w:val="00183411"/>
     <w:rsid w:val="001F5650"/>
+    <w:rsid w:val="00253CAA"/>
     <w:rsid w:val="00265651"/>
     <w:rsid w:val="00280AB1"/>
     <w:rsid w:val="002D451F"/>
     <w:rsid w:val="00313C9E"/>
+    <w:rsid w:val="00362E81"/>
     <w:rsid w:val="00363CE8"/>
     <w:rsid w:val="00377E32"/>
     <w:rsid w:val="004168D7"/>
     <w:rsid w:val="00450BBC"/>
+    <w:rsid w:val="00483EC5"/>
     <w:rsid w:val="004E0836"/>
     <w:rsid w:val="00544D71"/>
     <w:rsid w:val="005C4A29"/>
     <w:rsid w:val="00634C55"/>
+    <w:rsid w:val="00647F5F"/>
     <w:rsid w:val="00663BB1"/>
     <w:rsid w:val="00672B60"/>
     <w:rsid w:val="00682E7D"/>
     <w:rsid w:val="006947E7"/>
     <w:rsid w:val="006B6CD8"/>
     <w:rsid w:val="006D7F3C"/>
     <w:rsid w:val="0071679C"/>
     <w:rsid w:val="00743731"/>
     <w:rsid w:val="007A2072"/>
     <w:rsid w:val="007A2C99"/>
     <w:rsid w:val="007E6702"/>
     <w:rsid w:val="00803EF5"/>
     <w:rsid w:val="008052E3"/>
+    <w:rsid w:val="008D61AF"/>
     <w:rsid w:val="008F294B"/>
     <w:rsid w:val="0090582C"/>
+    <w:rsid w:val="009122D9"/>
     <w:rsid w:val="00956E51"/>
     <w:rsid w:val="00972E42"/>
     <w:rsid w:val="009D64B2"/>
+    <w:rsid w:val="009E60CC"/>
     <w:rsid w:val="00A81764"/>
     <w:rsid w:val="00AB5642"/>
+    <w:rsid w:val="00B06C88"/>
     <w:rsid w:val="00B16492"/>
+    <w:rsid w:val="00B52BC4"/>
     <w:rsid w:val="00B67E37"/>
     <w:rsid w:val="00BD4FED"/>
     <w:rsid w:val="00BE1660"/>
+    <w:rsid w:val="00C401B2"/>
     <w:rsid w:val="00CE4C0C"/>
     <w:rsid w:val="00DC7E47"/>
     <w:rsid w:val="00DE1A11"/>
     <w:rsid w:val="00DF3920"/>
     <w:rsid w:val="00E04BB8"/>
     <w:rsid w:val="00E66033"/>
     <w:rsid w:val="00EA665E"/>
+    <w:rsid w:val="00EC0767"/>
     <w:rsid w:val="00F25205"/>
     <w:rsid w:val="00F513CF"/>
     <w:rsid w:val="00F64162"/>
+    <w:rsid w:val="00F66719"/>
     <w:rsid w:val="00F74504"/>
+    <w:rsid w:val="00F865C1"/>
     <w:rsid w:val="00FB747C"/>
     <w:rsid w:val="00FE63CD"/>
     <w:rsid w:val="00FF20A6"/>
   </w:rsids>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="63D92FB4"/>
   <w15:docId w15:val="{6BDD39E8-A849-4937-89CA-924A62F3004E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -3705,58 +3708,69 @@
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DC7E47"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC7E47"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00253CAA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId6" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3998,161 +4012,191 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{0eea11ca-d417-4147-80ed-01a58412c458}" enabled="1" method="Standard" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>410</Words>
-  <Characters>2340</Characters>
+  <Words>365</Words>
+  <Characters>2411</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>HappendixII_es</vt:lpstr>
       <vt:lpstr>HappendixIIes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EMEA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2745</CharactersWithSpaces>
+  <CharactersWithSpaces>2771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>HappendixII_es corr.</dc:title>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>HappendixII_es corr.</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Category">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Creation_Date">
-[...10 lines deleted...]
-  </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_Keywords">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_Language">
-    <vt:lpwstr/>
-[...19 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_Status">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_Subject">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_Title">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_Type">
     <vt:lpwstr>emea_document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_Version">
     <vt:lpwstr>4.0,CURRENT</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
     <vt:lpwstr>4da47852-f9a9-41e3-ae6f-5f703dddf4f1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
     <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
     <vt:lpwstr>2022-06-30T07:43:12Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
     <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MSIP_Label_449ecdd8-7e7f-4ab0-a561-1e62482c519f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="MSIP_Label_449ecdd8-7e7f-4ab0-a561-1e62482c519f_SetDate">
+    <vt:lpwstr>2025-12-11T16:04:25Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="MSIP_Label_449ecdd8-7e7f-4ab0-a561-1e62482c519f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="MSIP_Label_449ecdd8-7e7f-4ab0-a561-1e62482c519f_Name">
+    <vt:lpwstr>Público</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="MSIP_Label_449ecdd8-7e7f-4ab0-a561-1e62482c519f_SiteId">
+    <vt:lpwstr>2d3b50e0-6ef4-4ebc-9246-7d1cbb77089c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="MSIP_Label_449ecdd8-7e7f-4ab0-a561-1e62482c519f_ActionId">
+    <vt:lpwstr>20f6c8b1-89cc-4234-a2ee-d8d77cc5682c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="MSIP_Label_449ecdd8-7e7f-4ab0-a561-1e62482c519f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="MSIP_Label_449ecdd8-7e7f-4ab0-a561-1e62482c519f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property pid="36" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Creation_Date">
+    <vt:lpwstr>16/03/26</vt:lpwstr>
+  </property>
+  <property pid="37" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Creator_Name">
+    <vt:lpwstr>Duicu Isabella-Ana</vt:lpwstr>
+  </property>
+  <property pid="38" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_DocRefId">
+    <vt:lpwstr>EMA/62744/2026</vt:lpwstr>
+  </property>
+  <property pid="39" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/62744/2026</vt:lpwstr>
+  </property>
+  <property pid="40" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Modifer_Name">
+    <vt:lpwstr>Duicu Isabella-Ana</vt:lpwstr>
+  </property>
+  <property pid="41" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Modified_Date">
+    <vt:lpwstr>16/03/26</vt:lpwstr>
+  </property>
+  <property pid="42" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Modifier_Name">
+    <vt:lpwstr>Duicu Isabella-Ana</vt:lpwstr>
+  </property>
+  <property pid="43" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Modify_Date">
+    <vt:lpwstr>16/03/26</vt:lpwstr>
+  </property>
+  <property pid="44" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Name">
+    <vt:lpwstr>HappendixII_es.docx</vt:lpwstr>
+  </property>
+  <property pid="45" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/02. Annexes and appendices/02. Appendices/App II MedDRA/2026 Update/Clean Version</vt:lpwstr>
+  </property>
+  <property pid="46" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Status">
+    <vt:lpwstr>Draft</vt:lpwstr>
+  </property>
 </Properties>
 </file>