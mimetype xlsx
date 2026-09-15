--- v0 (2026-08-09)
+++ v1 (2026-09-15)
@@ -6,87 +6,87 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\MY very new L drive (on C)\2026\2028-08-06 INN publishing\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buckingham\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E9A38A25-1747-4034-A228-9B25BEE9D3AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DFD0A34C-4C41-4F8E-87EE-FB9EC37F88FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{9E4F1B86-047A-49E0-8B05-08E12098B96D}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$15:$L$92</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A:$K</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$15:$15</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="788" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="787" uniqueCount="242">
   <si>
     <t>Applications for new human medicines under evaluation by the CHMP</t>
   </si>
   <si>
     <t>Orphan Product</t>
   </si>
   <si>
     <t>Start of evaluation</t>
   </si>
   <si>
     <t>Substance type (classification)</t>
   </si>
   <si>
     <t>Revert to standard Time Table (MM/YY)</t>
   </si>
   <si>
     <t>Accelerated Assessment (Art. 14(9) Reg  726/2004)</t>
   </si>
   <si>
     <t>Human Medicines Division</t>
   </si>
   <si>
     <t>Generic, hybrid or Biosimilar</t>
   </si>
   <si>
@@ -760,69 +760,66 @@
   <si>
     <t>Treatment of Type 3 Gaucher disease (GD3) in adults and children</t>
   </si>
   <si>
     <t>EMEA/H/C/006778</t>
   </si>
   <si>
     <t>Zamtocabtagene autoleucel</t>
   </si>
   <si>
     <t>Treatment of adults with large B-cell lymphoma</t>
   </si>
   <si>
     <t>EMEA/H/C/005495</t>
   </si>
   <si>
     <t>Zopapogene imadenovec</t>
   </si>
   <si>
     <t>Treatment of respiratory papillomatosis in adults</t>
   </si>
   <si>
     <t>EMEA/H/C/006508</t>
   </si>
   <si>
-    <t>EMA/180125/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Treatment of adult patients with insomnia</t>
   </si>
   <si>
     <t>Treatment of adults patients with advanced or metastatic cancers</t>
   </si>
   <si>
     <t>Treatment of adults and children with partial deep dermal and full-thickness burns.</t>
   </si>
   <si>
     <t>Prevention of skeletal related events in adults with advanced bone malignancies, and treatment of unresectable bone tumours in adults and adolescents</t>
   </si>
   <si>
     <t>Treatment of neutropenia in adults and children</t>
+  </si>
+  <si>
+    <t>EMA/180125/2026  corr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-809]d\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="dd/mm/yyyy;&quot;1/0/1900&quot;;;@"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -844,67 +841,61 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8.5"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003399"/>
         <bgColor rgb="FF000000"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFBFBFBF"/>
       </left>
       <right style="thin">
         <color rgb="FFBFBFBF"/>
       </right>
       <top style="thin">
@@ -947,56 +938,56 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Body text (Agency)" xfId="1" xr:uid="{3276C6C4-F7D8-470E-976F-AA407BF63ED6}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Ref. (Agency)" xfId="2" xr:uid="{7FBDCEA2-8A4A-4776-8CEA-E0FA54BF9E4D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -1762,52 +1753,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{659700CE-B30F-41B7-B268-55AA38C5FEED}">
   <dimension ref="A1:M134"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="21.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.26953125" style="2" customWidth="1"/>
     <col min="2" max="2" width="69.81640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="20.26953125" style="2" customWidth="1"/>
     <col min="4" max="4" width="17.26953125" style="2" customWidth="1"/>
     <col min="5" max="5" width="14" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.26953125" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.1796875" style="2" customWidth="1"/>
     <col min="8" max="10" width="10.81640625" style="2" customWidth="1"/>
     <col min="11" max="11" width="16" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.26953125" style="2" customWidth="1"/>
     <col min="13" max="16384" width="21.7265625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
@@ -1863,51 +1854,51 @@
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="15">
         <v>46238</v>
       </c>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="12"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
@@ -2370,162 +2361,160 @@
         <v>21</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>22</v>
       </c>
       <c r="I25" s="9" t="s">
         <v>20</v>
       </c>
       <c r="J25" s="9" t="s">
         <v>20</v>
       </c>
       <c r="K25" s="10">
         <v>46016</v>
       </c>
       <c r="L25" s="11">
         <v>46223</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B26" s="14" t="s">
-        <v>239</v>
+      <c r="B26" s="13" t="s">
+        <v>237</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="J26" s="9" t="s">
         <v>20</v>
       </c>
       <c r="K26" s="10">
         <v>46219</v>
       </c>
       <c r="L26" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="52.5" x14ac:dyDescent="0.25">
       <c r="A27" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B27" s="14" t="s">
-        <v>240</v>
+      <c r="B27" s="13" t="s">
+        <v>238</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>22</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I27" s="9" t="s">
         <v>20</v>
       </c>
       <c r="J27" s="9" t="s">
         <v>20</v>
       </c>
       <c r="K27" s="10">
         <v>46219</v>
       </c>
       <c r="L27" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>57</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>58</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="J28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="K28" s="10">
         <v>46072</v>
       </c>
       <c r="L28" s="11">
         <v>0</v>
       </c>
-      <c r="M28" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M28" s="14"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>20</v>
@@ -2677,52 +2666,52 @@
         <v>21</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="9" t="s">
         <v>20</v>
       </c>
       <c r="J33" s="9" t="s">
         <v>20</v>
       </c>
       <c r="K33" s="10">
         <v>46219</v>
       </c>
       <c r="L33" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="21" x14ac:dyDescent="0.25">
       <c r="A34" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="B34" s="14" t="s">
-        <v>241</v>
+      <c r="B34" s="13" t="s">
+        <v>239</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H34" s="9" t="s">
         <v>22</v>
       </c>
       <c r="I34" s="9" t="s">
         <v>20</v>
       </c>
       <c r="J34" s="9" t="s">
         <v>20</v>
       </c>
@@ -2981,52 +2970,52 @@
         <v>21</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="J41" s="9" t="s">
         <v>20</v>
       </c>
       <c r="K41" s="10">
         <v>45988</v>
       </c>
       <c r="L41" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="B42" s="14" t="s">
-        <v>242</v>
+      <c r="B42" s="13" t="s">
+        <v>240</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>97</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>22</v>
       </c>
       <c r="I42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="J42" s="9" t="s">
         <v>20</v>
       </c>
@@ -3475,52 +3464,52 @@
         <v>21</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H54" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I54" s="9" t="s">
         <v>20</v>
       </c>
       <c r="J54" s="9" t="s">
         <v>20</v>
       </c>
       <c r="K54" s="10">
         <v>46163</v>
       </c>
       <c r="L54" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A55" s="9" t="s">
         <v>132</v>
       </c>
-      <c r="B55" s="14" t="s">
-        <v>238</v>
+      <c r="B55" s="13" t="s">
+        <v>236</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>133</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>20</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>20</v>
       </c>
       <c r="H55" s="9" t="s">
         <v>20</v>
       </c>
       <c r="I55" s="9" t="s">
         <v>20</v>
       </c>
       <c r="J55" s="9" t="s">
         <v>20</v>
       </c>