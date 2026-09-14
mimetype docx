--- v0 (2026-07-18)
+++ v1 (2026-09-14)
@@ -963,50 +963,51 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidR="000F244F">
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1617485932"/>
+            <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="9DB3DCA3E955483186AF395A87E9B149"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="SME" w:value="SME"/>
               <w:listItem w:displayText="Large enterprise" w:value="Large enterprise"/>
               <w:listItem w:displayText="Academia" w:value="Academia"/>
               <w:listItem w:displayText="EU-funded consortium" w:value="EU-funded consortium"/>
               <w:listItem w:displayText="Other. Please specify in the box below:" w:value="Other. Please specify in the box below:"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6238" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="656781B3" w14:textId="77777777" w:rsidR="00727366" w:rsidRDefault="00914210" w:rsidP="0086488D">
                 <w:pPr>
                   <w:pStyle w:val="BodytextAgency"/>
@@ -1103,50 +1104,51 @@
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446385">
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>Human or veterinary</w:t>
             </w:r>
             <w:r w:rsidR="004D31E2">
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="-1571035831"/>
+            <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="2934B24DDF5D4C14B135E048077DD051"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Human" w:value="Human"/>
               <w:listItem w:displayText="Veterinary" w:value="Veterinary"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6238" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="09B16A66" w14:textId="77777777" w:rsidR="00A52491" w:rsidRDefault="00914210" w:rsidP="00D5756E">
                 <w:pPr>
                   <w:pStyle w:val="BodytextAgency"/>
                   <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="003399"/>
                   </w:rPr>
                 </w:pPr>
@@ -1177,63 +1179,65 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>How did you hear about ITF briefing meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:id w:val="1284693749"/>
+              <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
-                <w:listItem w:value="Choose an item."/>
+                <w:listItem w:displayText="Biotech hub or Technology Transfer Office (TTO)" w:value="Biotech hub or Technology Transfer Office (TTO)"/>
+                <w:listItem w:displayText="EU Competitiveness engagement" w:value="EU Competitiveness engagement"/>
+                <w:listItem w:displayText="EMA-organised event" w:value="EMA-organised event"/>
+                <w:listItem w:displayText="European Innovation Council (EIC)" w:value="European Innovation Council (EIC)"/>
+                <w:listItem w:displayText="National competent authority" w:value="National competent authority"/>
+                <w:listItem w:displayText="Third-party event" w:value="Third-party event"/>
+                <w:listItem w:displayText="Professional referral" w:value="Professional referral"/>
+                <w:listItem w:displayText="EMA website" w:value="EMA website"/>
                 <w:listItem w:displayText="Search engine" w:value="Search engine"/>
-                <w:listItem w:displayText="EMA website" w:value="EMA website"/>
-[...4 lines deleted...]
-                <w:listItem w:displayText="National Competent Authority" w:value="National Competent Authority"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
               <w:p w14:paraId="490CA0B8" w14:textId="452CE0A7" w:rsidR="00C46239" w:rsidRDefault="00D21604" w:rsidP="00D5756E">
                 <w:pPr>
                   <w:pStyle w:val="BodytextAgency"/>
                   <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
                   <w:rPr>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005D0282">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="3DE9A646" w14:textId="77777777" w:rsidR="009E4DBD" w:rsidRDefault="009E4DBD" w:rsidP="00D5756E">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
@@ -1411,50 +1415,51 @@
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00B433DC">
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>ategory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F6C8357" w14:textId="77777777" w:rsidR="00891304" w:rsidRDefault="00000000" w:rsidP="0086488D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="33935767"/>
+                <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="7F09FC7EEBCA4AF790903BEBBE262EC3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Medicinal single product" w:value="Medicinal single product"/>
                   <w:listItem w:displayText="Medicinal multiple products" w:value="Medicinal multiple products"/>
                   <w:listItem w:displayText="Other products (e.g. devices, cosmetics, food)" w:value="Other products (e.g. devices, cosmetics, food)"/>
                   <w:listItem w:displayText="Method (e.g. 3Rs principles, organ-on-chips, statistics, biomarker)" w:value="Method (e.g. 3Rs principles, organ-on-chips, statistics, biomarker)"/>
                   <w:listItem w:displayText="Technology (e.g. nanotechnology, e-health, continuous manufacturing, decentralized manufacturing)" w:value="Technology (e.g. nanotechnology, e-health, continuous manufacturing, decentralized manufacturing)"/>
                   <w:listItem w:displayText="Other. Please specify in the box below:" w:value="Other. Please specify in the box below:"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00165CDB" w:rsidRPr="00493433">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00165CDB" w:rsidDel="00165CDB">
               <w:t xml:space="preserve"> </w:t>
@@ -1503,94 +1508,85 @@
             <w:r w:rsidRPr="64A2E3A1">
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>Stage of development</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="113D9530" w14:textId="60631D9E" w:rsidR="0038329F" w:rsidRPr="00446385" w:rsidRDefault="0038329F" w:rsidP="0086488D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038329F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="003399"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Please select only </w:t>
+              <w:t xml:space="preserve">(Please select only </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="003399"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>one stage of development</w:t>
             </w:r>
             <w:r w:rsidRPr="0038329F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="003399"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6238" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:id w:val="2026515971"/>
+              <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="8796C7437A78452F8A458AAA5B7ECAEF"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:value="Choose an item."/>
                 <w:listItem w:displayText="Concept / Proof of concept" w:value="Concept / Proof of concept"/>
                 <w:listItem w:displayText="Pre-clinical" w:value="Pre-clinical"/>
                 <w:listItem w:displayText="First administration to humans / Clinical Phase 1" w:value="First administration to humans / Clinical Phase 1"/>
                 <w:listItem w:displayText="Clinical phase 2" w:value="Clinical phase 2"/>
                 <w:listItem w:displayText="Clinical phase 3" w:value="Clinical phase 3"/>
                 <w:listItem w:displayText="Post approval" w:value="Post approval"/>
                 <w:listItem w:displayText="Other. Please specify in the box below:" w:value="Other. Please specify in the box below:"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
               <w:p w14:paraId="6A6E48F2" w14:textId="0AD6FE6F" w:rsidR="007D7A6A" w:rsidRDefault="007D7A6A" w:rsidP="0086488D">
                 <w:pPr>
                   <w:pStyle w:val="BodytextAgency"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00493433">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
@@ -2854,50 +2850,51 @@
           </w:tcPr>
           <w:p w14:paraId="2C7A15AB" w14:textId="09244B80" w:rsidR="009F7BD7" w:rsidRPr="002D301D" w:rsidRDefault="00914210" w:rsidP="0086488D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>Patent(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
             </w:rPr>
             <w:id w:val="1985115767"/>
+            <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="BF7442D9F61C489EA09DACCA55A1B18C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
               <w:listItem w:displayText="N/A" w:value="N/A"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6238" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="629E1E8E" w14:textId="77777777" w:rsidR="009F7BD7" w:rsidRDefault="00914210" w:rsidP="00CC3ADC">
                 <w:pPr>
                   <w:pStyle w:val="BodytextAgency"/>
                   <w:ind w:left="318" w:hanging="318"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
@@ -3077,50 +3074,51 @@
           </w:tcPr>
           <w:p w14:paraId="21E81E42" w14:textId="532564C5" w:rsidR="001A3BB1" w:rsidRDefault="00914210" w:rsidP="0086488D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>Funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
             </w:rPr>
             <w:id w:val="1156107477"/>
+            <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="AA76CFD072FF4C98B041A9B0A55ED74F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
               <w:listItem w:displayText="N/A" w:value="N/A"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6238" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="003399"/>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="60DD91AE" w14:textId="77777777" w:rsidR="001A3BB1" w:rsidRPr="00492B2A" w:rsidRDefault="00914210" w:rsidP="00CC3ADC">
                 <w:pPr>
                   <w:pStyle w:val="BodytextAgency"/>
                   <w:ind w:left="318" w:hanging="318"/>
                   <w:rPr>
@@ -3464,50 +3462,51 @@
           </w:tcPr>
           <w:p w14:paraId="47517E12" w14:textId="77777777" w:rsidR="00E16B8A" w:rsidRDefault="00914210" w:rsidP="00E16B8A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000099"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000099"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
             </w:rPr>
             <w:id w:val="1831950175"/>
+            <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="920CEA30C82D4ED38581F65A0AFCAD4A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item "/>
               <w:listItem w:displayText="Cardiac disorders" w:value="Cardiac disorders"/>
               <w:listItem w:displayText="Endocrine disorders" w:value="Endocrine disorders"/>
               <w:listItem w:displayText="Metabolism and nutrition disorders" w:value="Metabolism and nutrition disorders"/>
               <w:listItem w:displayText="Hepatobiliary disorders" w:value="Hepatobiliary disorders"/>
               <w:listItem w:displayText="Vascular disorders" w:value="Vascular disorders"/>
               <w:listItem w:displayText="Eye disorders" w:value="Eye disorders"/>
               <w:listItem w:displayText="Musculoskeletal and connective tissue disorders" w:value="Musculoskeletal and connective tissue disorders"/>
               <w:listItem w:displayText="Nervous system disorders" w:value="Nervous system disorders"/>
               <w:listItem w:displayText="Psychiatric disorders" w:value="Psychiatric disorders"/>
               <w:listItem w:displayText="Infections and infestations" w:value="Infections and infestations"/>
               <w:listItem w:displayText="Blood and lymphatic system disorders " w:value="Blood and lymphatic system disorders "/>
               <w:listItem w:displayText="Gastrointestinal disorders" w:value="Gastrointestinal disorders"/>
               <w:listItem w:displayText="Immune system disorders" w:value="Immune system disorders"/>
               <w:listItem w:displayText="Renal and urinary disorders" w:value="Renal and urinary disorders"/>
               <w:listItem w:displayText="Respiratory, thoracic and mediastinal disorders" w:value="Respiratory, thoracic and mediastinal disorders"/>
               <w:listItem w:displayText="Skin and subcutaneous tissue disorders" w:value="Skin and subcutaneous tissue disorders"/>
               <w:listItem w:displayText="Neoplasms benign, malignant and unspecified (incl. cysts and polyps)" w:value="Neoplasms benign, malignant and unspecified (incl. cysts and polyps)"/>
               <w:listItem w:displayText="Congenital, familial and genetic disorders" w:value="Congenital, familial and genetic disorders"/>
               <w:listItem w:displayText="Ear and labyrinth disorders" w:value="Ear and labyrinth disorders"/>
@@ -3570,50 +3569,51 @@
           </w:tcPr>
           <w:p w14:paraId="321DABDF" w14:textId="77777777" w:rsidR="00612A8C" w:rsidRDefault="00914210" w:rsidP="00E16B8A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000099"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000099"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
             </w:rPr>
             <w:id w:val="-1027173641"/>
+            <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="0B2C2343C7E04063A160489EB8E6CA4C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Cardiac disorders" w:value="Cardiac disorders"/>
               <w:listItem w:displayText="Endocrine disorders" w:value="Endocrine disorders"/>
               <w:listItem w:displayText="Metabolism and nutrition disorders" w:value="Metabolism and nutrition disorders"/>
               <w:listItem w:displayText="Hepatobiliary disorders" w:value="Hepatobiliary disorders"/>
               <w:listItem w:displayText="Vascular disorders" w:value="Vascular disorders"/>
               <w:listItem w:displayText="Eye disorders" w:value="Eye disorders"/>
               <w:listItem w:displayText="Musculoskeletal and connective tissue disorders" w:value="Musculoskeletal and connective tissue disorders"/>
               <w:listItem w:displayText="Nervous system disorders" w:value="Nervous system disorders"/>
               <w:listItem w:displayText="Psychiatric disorders" w:value="Psychiatric disorders"/>
               <w:listItem w:displayText="Infections and infestations" w:value="Infections and infestations"/>
               <w:listItem w:displayText="Blood and lymphatic system disorders " w:value="Blood and lymphatic system disorders "/>
               <w:listItem w:displayText="Gastrointestinal disorders" w:value="Gastrointestinal disorders"/>
               <w:listItem w:displayText="Immune system disorders" w:value="Immune system disorders"/>
               <w:listItem w:displayText="Renal and urinary disorders" w:value="Renal and urinary disorders"/>
               <w:listItem w:displayText="Respiratory, thoracic and mediastinal disorders" w:value="Respiratory, thoracic and mediastinal disorders"/>
               <w:listItem w:displayText="Skin and subcutaneous tissue disorders" w:value="Skin and subcutaneous tissue disorders"/>
               <w:listItem w:displayText="Neoplasms benign, malignant and unspecified (incl. cysts and polyps)" w:value="Neoplasms benign, malignant and unspecified (incl. cysts and polyps)"/>
               <w:listItem w:displayText="Congenital, familial and genetic disorders" w:value="Congenital, familial and genetic disorders"/>
               <w:listItem w:displayText="Ear and labyrinth disorders" w:value="Ear and labyrinth disorders"/>
@@ -3676,50 +3676,51 @@
           </w:tcPr>
           <w:p w14:paraId="5D067B33" w14:textId="77777777" w:rsidR="00612A8C" w:rsidRPr="00446385" w:rsidRDefault="00914210" w:rsidP="00E16B8A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000099"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000099"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
             </w:rPr>
             <w:id w:val="313764687"/>
+            <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="F9FBBEFFE78E4582AD5E17C80864C3F7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Cardiac disorders" w:value="Cardiac disorders"/>
               <w:listItem w:displayText="Endocrine disorders" w:value="Endocrine disorders"/>
               <w:listItem w:displayText="Metabolism and nutrition disorders" w:value="Metabolism and nutrition disorders"/>
               <w:listItem w:displayText="Hepatobiliary disorders" w:value="Hepatobiliary disorders"/>
               <w:listItem w:displayText="Vascular disorders" w:value="Vascular disorders"/>
               <w:listItem w:displayText="Eye disorders" w:value="Eye disorders"/>
               <w:listItem w:displayText="Musculoskeletal and connective tissue disorders" w:value="Musculoskeletal and connective tissue disorders"/>
               <w:listItem w:displayText="Nervous system disorders" w:value="Nervous system disorders"/>
               <w:listItem w:displayText="Psychiatric disorders" w:value="Psychiatric disorders"/>
               <w:listItem w:displayText="Infections and infestations" w:value="Infections and infestations"/>
               <w:listItem w:displayText="Blood and lymphatic system disorders " w:value="Blood and lymphatic system disorders "/>
               <w:listItem w:displayText="Gastrointestinal disorders" w:value="Gastrointestinal disorders"/>
               <w:listItem w:displayText="Immune system disorders" w:value="Immune system disorders"/>
               <w:listItem w:displayText="Renal and urinary disorders" w:value="Renal and urinary disorders"/>
               <w:listItem w:displayText="Respiratory, thoracic and mediastinal disorders" w:value="Respiratory, thoracic and mediastinal disorders"/>
               <w:listItem w:displayText="Skin and subcutaneous tissue disorders" w:value="Skin and subcutaneous tissue disorders"/>
               <w:listItem w:displayText="Neoplasms benign, malignant and unspecified (incl. cysts and polyps)" w:value="Neoplasms benign, malignant and unspecified (incl. cysts and polyps)"/>
               <w:listItem w:displayText="Congenital, familial and genetic disorders" w:value="Congenital, familial and genetic disorders"/>
               <w:listItem w:displayText="Ear and labyrinth disorders" w:value="Ear and labyrinth disorders"/>
@@ -7588,82 +7589,94 @@
     <w:p w14:paraId="544A2269" w14:textId="2C00D228" w:rsidR="0086488D" w:rsidRDefault="00914210" w:rsidP="0086488D">
       <w:pPr>
         <w:pStyle w:val="No-numheading1Agency"/>
       </w:pPr>
       <w:r w:rsidRPr="00446385">
         <w:lastRenderedPageBreak/>
         <w:t>Annex</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="2328D159" w14:textId="77777777" w:rsidR="008D0DA5" w:rsidRDefault="008D0DA5" w:rsidP="008D0DA5">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="00993635">
         <w:t>We invite you to consider topics identified in the context of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD569F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>European medicines agencies network strategy 2028</w:t>
+          <w:t>European medicines agencies n</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>twork strategy 2028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00993635">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008D0DA5" w:rsidSect="00487865">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1247" w:bottom="1418" w:left="1247" w:header="284" w:footer="680" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14EB5902" w14:textId="77777777" w:rsidR="009D0982" w:rsidRDefault="009D0982">
+    <w:p w14:paraId="614FEFCA" w14:textId="77777777" w:rsidR="009C509E" w:rsidRDefault="009C509E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73E93F6D" w14:textId="77777777" w:rsidR="009D0982" w:rsidRDefault="009D0982">
+    <w:p w14:paraId="209737F4" w14:textId="77777777" w:rsidR="009C509E" w:rsidRDefault="009C509E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -7739,51 +7752,50 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6196"/>
       <w:gridCol w:w="3217"/>
     </w:tblGrid>
     <w:tr w:rsidR="004E3404" w14:paraId="3A7EBA71" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
@@ -7791,291 +7803,291 @@
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="47B65F9C" w14:textId="77777777" w:rsidR="00987ADF" w:rsidRDefault="00987ADF">
           <w:pPr>
             <w:pStyle w:val="FooterAgency"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="004E3404" w14:paraId="4E756ED8" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3291" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="2AC34191" w14:textId="08C854AD" w:rsidR="00987ADF" w:rsidRDefault="00914210">
+        <w:p w14:paraId="2AC34191" w14:textId="397888B0" w:rsidR="00987ADF" w:rsidRDefault="00914210">
           <w:pPr>
             <w:pStyle w:val="FooterAgency"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> IF </w:instrText>
           </w:r>
           <w:r w:rsidR="00547BCF">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> STYLEREF  "Doc title (Agency)"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidR="00547BCF">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="004F54C5">
+          <w:r w:rsidR="008C00D9">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:instrText>Request for early interaction on innovative developments</w:instrText>
           </w:r>
           <w:r w:rsidR="00547BCF">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> &lt;&gt; "Error*"</w:instrText>
           </w:r>
           <w:r w:rsidR="00547BCF">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> STYLEREF  "Doc title (Agency)"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidR="00547BCF">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="004F54C5">
+          <w:r w:rsidR="008C00D9">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:instrText>Request for early interaction on innovative developments</w:instrText>
           </w:r>
           <w:r w:rsidR="00547BCF">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:instrText>Request for early interaction on innovative developments</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="004F54C5">
+          <w:r w:rsidR="008C00D9">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>Request for early interaction on innovative developments</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1709" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="1FB71A37" w14:textId="77777777" w:rsidR="00987ADF" w:rsidRDefault="00987ADF">
           <w:pPr>
             <w:pStyle w:val="FooterAgency"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="004E3404" w14:paraId="7EEA33B4" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3291" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="0A2A3D86" w14:textId="202D42F7" w:rsidR="00987ADF" w:rsidRPr="00987ADF" w:rsidRDefault="00914210">
+        <w:p w14:paraId="0A2A3D86" w14:textId="563E3BD9" w:rsidR="00987ADF" w:rsidRPr="00987ADF" w:rsidRDefault="00914210">
           <w:pPr>
             <w:pStyle w:val="FooterAgency"/>
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> IF </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY "DM_emea_doc_ref_id"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="004F54C5" w:rsidRPr="004F54C5">
+          <w:r w:rsidR="005C0747" w:rsidRPr="005C0747">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:instrText>EMA</w:instrText>
           </w:r>
-          <w:r w:rsidR="004F54C5">
+          <w:r w:rsidR="005C0747">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:instrText>/114814/2022</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> &lt;&gt; "Error*"</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY "DM_emea_doc_ref_id"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="004F54C5">
+          <w:r w:rsidR="005C0747">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:instrText>EMA/114814/2022</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="004F54C5">
+          <w:r w:rsidR="005C0747">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:t>EMA/114814/2022</w:t>
           </w:r>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00987ADF">
             <w:rPr>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1709" w:type="pct"/>
@@ -8834,147 +8846,147 @@
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="18D5FDE0" w14:textId="77777777" w:rsidR="00987ADF" w:rsidRPr="00A623BF" w:rsidRDefault="00987ADF" w:rsidP="002D0506">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="004E3404" w14:paraId="6647D2CA" w14:textId="77777777" w:rsidTr="002D0506">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9413" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1922C763" w14:textId="2E4E807C" w:rsidR="00987ADF" w:rsidRPr="00A623BF" w:rsidRDefault="00914210" w:rsidP="002D0506">
+        <w:p w14:paraId="1922C763" w14:textId="041B6F1E" w:rsidR="00987ADF" w:rsidRPr="00A623BF" w:rsidRDefault="00914210" w:rsidP="002D0506">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A623BF">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">© European Medicines Agency, </w:t>
           </w:r>
           <w:r w:rsidRPr="00A623BF">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A623BF">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A623BF">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00821412">
+          <w:r w:rsidR="005C0747">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:noProof/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>2026</w:t>
           </w:r>
           <w:r w:rsidRPr="00A623BF">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00A623BF">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>. Reproduction is authorised provided the source is acknowledged.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6C6E8791" w14:textId="77777777" w:rsidR="00987ADF" w:rsidRDefault="00987ADF" w:rsidP="00052926">
     <w:pPr>
       <w:pStyle w:val="FooterAgency"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B957A58" w14:textId="77777777" w:rsidR="009D0982" w:rsidRDefault="009D0982">
+    <w:p w14:paraId="7650B1BB" w14:textId="77777777" w:rsidR="009C509E" w:rsidRDefault="009C509E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F314ECD" w14:textId="77777777" w:rsidR="009D0982" w:rsidRDefault="009D0982">
+    <w:p w14:paraId="16278000" w14:textId="77777777" w:rsidR="009C509E" w:rsidRDefault="009C509E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="172A3AD9" w14:textId="77777777" w:rsidR="00727366" w:rsidRDefault="00914210" w:rsidP="00727366">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:anchor="sme-status-section" w:history="1">
         <w:r w:rsidR="00727366" w:rsidRPr="0055017D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="003399"/>
           </w:rPr>
@@ -11440,113 +11452,114 @@
     <w:rsid w:val="004527B3"/>
     <w:rsid w:val="00460980"/>
     <w:rsid w:val="00462518"/>
     <w:rsid w:val="00474601"/>
     <w:rsid w:val="004752C6"/>
     <w:rsid w:val="00482788"/>
     <w:rsid w:val="004845D9"/>
     <w:rsid w:val="00484B8E"/>
     <w:rsid w:val="004870DE"/>
     <w:rsid w:val="00487865"/>
     <w:rsid w:val="00492B2A"/>
     <w:rsid w:val="00493433"/>
     <w:rsid w:val="00494A31"/>
     <w:rsid w:val="00497134"/>
     <w:rsid w:val="004A40F5"/>
     <w:rsid w:val="004B209C"/>
     <w:rsid w:val="004B28EA"/>
     <w:rsid w:val="004B65AB"/>
     <w:rsid w:val="004C195A"/>
     <w:rsid w:val="004C7BF5"/>
     <w:rsid w:val="004D1E04"/>
     <w:rsid w:val="004D31E2"/>
     <w:rsid w:val="004D64E6"/>
     <w:rsid w:val="004E1076"/>
     <w:rsid w:val="004E3404"/>
-    <w:rsid w:val="004F54C5"/>
     <w:rsid w:val="004F73E0"/>
     <w:rsid w:val="004F7FD0"/>
     <w:rsid w:val="00500695"/>
     <w:rsid w:val="00500C7F"/>
     <w:rsid w:val="005015A0"/>
     <w:rsid w:val="0050452F"/>
     <w:rsid w:val="00507418"/>
     <w:rsid w:val="00510C50"/>
     <w:rsid w:val="005155C7"/>
     <w:rsid w:val="00516CB7"/>
     <w:rsid w:val="00517C89"/>
     <w:rsid w:val="00520C4A"/>
     <w:rsid w:val="005225C5"/>
     <w:rsid w:val="00525865"/>
     <w:rsid w:val="0052756F"/>
     <w:rsid w:val="00544C88"/>
     <w:rsid w:val="00547B66"/>
     <w:rsid w:val="00547BCF"/>
     <w:rsid w:val="0055017D"/>
     <w:rsid w:val="0055652E"/>
     <w:rsid w:val="0056013B"/>
     <w:rsid w:val="00560843"/>
     <w:rsid w:val="0056361A"/>
     <w:rsid w:val="0056589D"/>
     <w:rsid w:val="00570BF1"/>
     <w:rsid w:val="005718E8"/>
     <w:rsid w:val="00572F4E"/>
     <w:rsid w:val="00574959"/>
     <w:rsid w:val="00574E06"/>
     <w:rsid w:val="0057587D"/>
     <w:rsid w:val="00576E71"/>
     <w:rsid w:val="005837A4"/>
     <w:rsid w:val="00585761"/>
     <w:rsid w:val="00585874"/>
     <w:rsid w:val="005859F7"/>
     <w:rsid w:val="005B424A"/>
     <w:rsid w:val="005B5DBD"/>
     <w:rsid w:val="005B6350"/>
     <w:rsid w:val="005B6B08"/>
+    <w:rsid w:val="005C0747"/>
     <w:rsid w:val="005C402E"/>
     <w:rsid w:val="005D0865"/>
     <w:rsid w:val="005D72E7"/>
     <w:rsid w:val="005D74DA"/>
     <w:rsid w:val="005D74E8"/>
     <w:rsid w:val="005D7541"/>
     <w:rsid w:val="005E21A8"/>
     <w:rsid w:val="005E3A01"/>
     <w:rsid w:val="005E65A6"/>
     <w:rsid w:val="005E6C2A"/>
     <w:rsid w:val="005E6E91"/>
     <w:rsid w:val="005F06FE"/>
     <w:rsid w:val="005F25F9"/>
     <w:rsid w:val="005F2CAF"/>
     <w:rsid w:val="0060257D"/>
     <w:rsid w:val="0060354F"/>
     <w:rsid w:val="00606A02"/>
     <w:rsid w:val="00606B64"/>
     <w:rsid w:val="00607BDB"/>
     <w:rsid w:val="00612176"/>
     <w:rsid w:val="00612A8C"/>
     <w:rsid w:val="00623589"/>
     <w:rsid w:val="0063181B"/>
+    <w:rsid w:val="00643E7A"/>
     <w:rsid w:val="00646017"/>
     <w:rsid w:val="00647BF9"/>
     <w:rsid w:val="0065657C"/>
     <w:rsid w:val="00656E4F"/>
     <w:rsid w:val="00657D6B"/>
     <w:rsid w:val="0066548A"/>
     <w:rsid w:val="006708C8"/>
     <w:rsid w:val="00673749"/>
     <w:rsid w:val="006836A8"/>
     <w:rsid w:val="00684B5C"/>
     <w:rsid w:val="00685A10"/>
     <w:rsid w:val="00686DD1"/>
     <w:rsid w:val="0068747F"/>
     <w:rsid w:val="0069426F"/>
     <w:rsid w:val="0069568B"/>
     <w:rsid w:val="00695A9B"/>
     <w:rsid w:val="00696D63"/>
     <w:rsid w:val="006A1861"/>
     <w:rsid w:val="006A1BEB"/>
     <w:rsid w:val="006A214D"/>
     <w:rsid w:val="006A3F3E"/>
     <w:rsid w:val="006A56E4"/>
     <w:rsid w:val="006A6BA3"/>
     <w:rsid w:val="006B4FBA"/>
     <w:rsid w:val="006B5CA8"/>
@@ -11618,98 +11631,99 @@
     <w:rsid w:val="00845762"/>
     <w:rsid w:val="008473E3"/>
     <w:rsid w:val="00850A36"/>
     <w:rsid w:val="00850BB1"/>
     <w:rsid w:val="00855CFA"/>
     <w:rsid w:val="008579C9"/>
     <w:rsid w:val="0086488D"/>
     <w:rsid w:val="00871D4C"/>
     <w:rsid w:val="00871EF7"/>
     <w:rsid w:val="0087508F"/>
     <w:rsid w:val="008822C3"/>
     <w:rsid w:val="00883536"/>
     <w:rsid w:val="00883562"/>
     <w:rsid w:val="008843F4"/>
     <w:rsid w:val="00891304"/>
     <w:rsid w:val="00892AC6"/>
     <w:rsid w:val="008A2DFA"/>
     <w:rsid w:val="008A3568"/>
     <w:rsid w:val="008B1681"/>
     <w:rsid w:val="008B2B9B"/>
     <w:rsid w:val="008B339B"/>
     <w:rsid w:val="008B457F"/>
     <w:rsid w:val="008B5C42"/>
     <w:rsid w:val="008B63AC"/>
     <w:rsid w:val="008B7EDC"/>
+    <w:rsid w:val="008C00D9"/>
     <w:rsid w:val="008C6EFC"/>
     <w:rsid w:val="008D0DA5"/>
     <w:rsid w:val="008D4B4A"/>
     <w:rsid w:val="008D63DD"/>
     <w:rsid w:val="008F0890"/>
     <w:rsid w:val="009011AF"/>
     <w:rsid w:val="0090155D"/>
     <w:rsid w:val="00903B7B"/>
     <w:rsid w:val="00906EB3"/>
     <w:rsid w:val="00914210"/>
     <w:rsid w:val="0091423A"/>
     <w:rsid w:val="009151CD"/>
     <w:rsid w:val="00916885"/>
     <w:rsid w:val="00920DB7"/>
     <w:rsid w:val="00930825"/>
     <w:rsid w:val="00936869"/>
     <w:rsid w:val="009401A2"/>
     <w:rsid w:val="00940773"/>
     <w:rsid w:val="00943728"/>
     <w:rsid w:val="009460D1"/>
     <w:rsid w:val="009663A3"/>
     <w:rsid w:val="00970825"/>
     <w:rsid w:val="009711E6"/>
     <w:rsid w:val="00972D4D"/>
     <w:rsid w:val="009758B4"/>
     <w:rsid w:val="009822B5"/>
     <w:rsid w:val="00982532"/>
     <w:rsid w:val="00982BD6"/>
     <w:rsid w:val="0098381E"/>
     <w:rsid w:val="00986272"/>
     <w:rsid w:val="00987108"/>
     <w:rsid w:val="00987ADF"/>
     <w:rsid w:val="00987C9A"/>
     <w:rsid w:val="0099000A"/>
     <w:rsid w:val="00993635"/>
     <w:rsid w:val="009973B8"/>
     <w:rsid w:val="009A2A54"/>
     <w:rsid w:val="009A4BA4"/>
     <w:rsid w:val="009A58D5"/>
     <w:rsid w:val="009A6A96"/>
     <w:rsid w:val="009A7164"/>
     <w:rsid w:val="009A7879"/>
     <w:rsid w:val="009B4035"/>
     <w:rsid w:val="009C0874"/>
     <w:rsid w:val="009C4A9D"/>
+    <w:rsid w:val="009C509E"/>
     <w:rsid w:val="009C6797"/>
     <w:rsid w:val="009C6E7A"/>
-    <w:rsid w:val="009D0982"/>
     <w:rsid w:val="009D6DDB"/>
     <w:rsid w:val="009D7CF2"/>
     <w:rsid w:val="009E12DF"/>
     <w:rsid w:val="009E2872"/>
     <w:rsid w:val="009E4DBD"/>
     <w:rsid w:val="009E540D"/>
     <w:rsid w:val="009F2641"/>
     <w:rsid w:val="009F7BD7"/>
     <w:rsid w:val="00A05671"/>
     <w:rsid w:val="00A159DC"/>
     <w:rsid w:val="00A23EA6"/>
     <w:rsid w:val="00A262F3"/>
     <w:rsid w:val="00A3058C"/>
     <w:rsid w:val="00A30B18"/>
     <w:rsid w:val="00A3190C"/>
     <w:rsid w:val="00A43C39"/>
     <w:rsid w:val="00A478BD"/>
     <w:rsid w:val="00A50343"/>
     <w:rsid w:val="00A50A89"/>
     <w:rsid w:val="00A51E9F"/>
     <w:rsid w:val="00A52491"/>
     <w:rsid w:val="00A56C84"/>
     <w:rsid w:val="00A60598"/>
     <w:rsid w:val="00A623BF"/>
     <w:rsid w:val="00A63F97"/>
@@ -11888,50 +11902,51 @@
     <w:rsid w:val="00EB3A3F"/>
     <w:rsid w:val="00EB41A5"/>
     <w:rsid w:val="00EC1941"/>
     <w:rsid w:val="00EC2E4E"/>
     <w:rsid w:val="00EC5EB0"/>
     <w:rsid w:val="00ED5852"/>
     <w:rsid w:val="00ED680F"/>
     <w:rsid w:val="00EE427E"/>
     <w:rsid w:val="00EE5C10"/>
     <w:rsid w:val="00EE7B5E"/>
     <w:rsid w:val="00EF5130"/>
     <w:rsid w:val="00F026D5"/>
     <w:rsid w:val="00F030BB"/>
     <w:rsid w:val="00F152EB"/>
     <w:rsid w:val="00F2283E"/>
     <w:rsid w:val="00F24686"/>
     <w:rsid w:val="00F31ECD"/>
     <w:rsid w:val="00F33D9D"/>
     <w:rsid w:val="00F44A1D"/>
     <w:rsid w:val="00F46790"/>
     <w:rsid w:val="00F5310B"/>
     <w:rsid w:val="00F54485"/>
     <w:rsid w:val="00F61E4E"/>
     <w:rsid w:val="00F644C0"/>
     <w:rsid w:val="00F64ABD"/>
+    <w:rsid w:val="00F70227"/>
     <w:rsid w:val="00F7185F"/>
     <w:rsid w:val="00F72CB1"/>
     <w:rsid w:val="00F74DC3"/>
     <w:rsid w:val="00F74FED"/>
     <w:rsid w:val="00F77F90"/>
     <w:rsid w:val="00F80CCA"/>
     <w:rsid w:val="00F81C4D"/>
     <w:rsid w:val="00F8336B"/>
     <w:rsid w:val="00F84896"/>
     <w:rsid w:val="00F909E8"/>
     <w:rsid w:val="00F92A8C"/>
     <w:rsid w:val="00F93C87"/>
     <w:rsid w:val="00FA1B31"/>
     <w:rsid w:val="00FA2788"/>
     <w:rsid w:val="00FA2A1D"/>
     <w:rsid w:val="00FA611F"/>
     <w:rsid w:val="00FB4530"/>
     <w:rsid w:val="00FB501B"/>
     <w:rsid w:val="00FB610F"/>
     <w:rsid w:val="00FD3746"/>
     <w:rsid w:val="00FD48D5"/>
     <w:rsid w:val="00FE417C"/>
     <w:rsid w:val="00FF1E73"/>
     <w:rsid w:val="00FF3A07"/>
     <w:rsid w:val="00FF52AA"/>
@@ -12487,50 +12502,51 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="No-numheading9Agency"/>
     <w:next w:val="BodytextAgency"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001856FF"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:spacing w:before="240" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadingcentredAgency">
     <w:name w:val="Heading centred (Agency)"/>
@@ -15321,51 +15337,50 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
@@ -15385,59 +15400,60 @@
     <w:rsid w:val="000A58C1"/>
     <w:rsid w:val="000D159D"/>
     <w:rsid w:val="00163B6F"/>
     <w:rsid w:val="00171310"/>
     <w:rsid w:val="001875F5"/>
     <w:rsid w:val="001B66B2"/>
     <w:rsid w:val="001B6896"/>
     <w:rsid w:val="001E18C2"/>
     <w:rsid w:val="002343B8"/>
     <w:rsid w:val="00234DC8"/>
     <w:rsid w:val="0025797D"/>
     <w:rsid w:val="002753C6"/>
     <w:rsid w:val="00275C5D"/>
     <w:rsid w:val="002D0DD5"/>
     <w:rsid w:val="003221BD"/>
     <w:rsid w:val="0039169F"/>
     <w:rsid w:val="003F6B0E"/>
     <w:rsid w:val="004018BE"/>
     <w:rsid w:val="0042607E"/>
     <w:rsid w:val="00472EB5"/>
     <w:rsid w:val="004B65AB"/>
     <w:rsid w:val="00502CF5"/>
     <w:rsid w:val="00572F4E"/>
     <w:rsid w:val="005A609C"/>
     <w:rsid w:val="005B2511"/>
+    <w:rsid w:val="00643E7A"/>
     <w:rsid w:val="006805D2"/>
     <w:rsid w:val="006C66C4"/>
     <w:rsid w:val="007145F5"/>
     <w:rsid w:val="00750D48"/>
     <w:rsid w:val="007605D5"/>
     <w:rsid w:val="00776DA4"/>
     <w:rsid w:val="00792F11"/>
-    <w:rsid w:val="00860DB2"/>
     <w:rsid w:val="008635BF"/>
+    <w:rsid w:val="00877ACA"/>
     <w:rsid w:val="00892AC6"/>
     <w:rsid w:val="008D63DD"/>
     <w:rsid w:val="00915C72"/>
     <w:rsid w:val="00920DB7"/>
     <w:rsid w:val="0093529D"/>
     <w:rsid w:val="00982BD6"/>
     <w:rsid w:val="009C0183"/>
     <w:rsid w:val="00A16BDD"/>
     <w:rsid w:val="00A23EA6"/>
     <w:rsid w:val="00A50473"/>
     <w:rsid w:val="00AB6992"/>
     <w:rsid w:val="00AC004F"/>
     <w:rsid w:val="00AF5474"/>
     <w:rsid w:val="00B258A5"/>
     <w:rsid w:val="00B43BEB"/>
     <w:rsid w:val="00B71B41"/>
     <w:rsid w:val="00BE7042"/>
     <w:rsid w:val="00C45D4C"/>
     <w:rsid w:val="00C671EA"/>
     <w:rsid w:val="00D55B0E"/>
     <w:rsid w:val="00DA7CFD"/>
     <w:rsid w:val="00DE0028"/>
     <w:rsid w:val="00E00470"/>
     <w:rsid w:val="00E34ED7"/>
     <w:rsid w:val="00E4750B"/>
@@ -16705,167 +16721,181 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C1A0382-CDD2-4A2F-A81D-04EA554FE490}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{39b352ef-c49b-4068-987f-9b664711be4a}" enabled="1" method="Privileged" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1180</Words>
-  <Characters>6726</Characters>
+  <Words>1164</Words>
+  <Characters>6742</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>269</Lines>
+  <Paragraphs>179</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>01. ITF briefing meeting request form template</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>European Medicines Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7891</CharactersWithSpaces>
+  <CharactersWithSpaces>7727</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>01. ITF briefing meeting request form template</dc:title>
-  <dc:subject/>
   <dc:creator>Parkinson Hanneke;European Medicines Agency</dc:creator>
   <cp:keywords>Request for early interaction on innovative developments, Innovation Task Force Briefing Meeting (ITF BM) request form</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Classification">
     <vt:lpwstr>Internal All EMA Staff and Contractors</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
     <vt:lpwstr>Templates and Form</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creator_Name">
     <vt:lpwstr>Caromelle Aline</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_DocRefId">
     <vt:lpwstr>EMA/114814/2022</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_doc_ref_id">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_emea_doc_ref_id">
     <vt:lpwstr>EMA/114814/2022</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_emea_filing_code">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_filing_code">
     <vt:lpwstr> </vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_Keywords">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_Keywords">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_Language">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_Language">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_Modifer_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_Modifer_Name">
     <vt:lpwstr>Caromelle Aline</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_Modified_Date">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_Modifier_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_Modifier_Name">
     <vt:lpwstr>Caromelle Aline</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_Modify_Date">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_Name">
     <vt:lpwstr>01. ITF briefing meeting request form template</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_Path">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_Status">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_Subject">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_Subject">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_Title">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_Title">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_Type">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_Type">
     <vt:lpwstr>emea_document</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DM_Version">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_Version">
     <vt:lpwstr>3.24,CURRENT</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_ActionId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_ActionId">
     <vt:lpwstr>f55e9412-b609-4942-a248-aa80a9d5d567</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_Name">
     <vt:lpwstr>39b352ef-c49b-4068-987f-9b664711be4a</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_SetDate">
     <vt:lpwstr>2024-01-30T13:46:21Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_SiteId">
     <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_ActionId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_ActionId">
     <vt:lpwstr>69b9c9f6-2471-48ec-8cba-62fc90a78769</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Application">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Extended_MSFT_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Owner">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Owner">
     <vt:lpwstr>milos.levcik@ema.europa.eu</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_SetDate">
     <vt:lpwstr>2020-08-27T19:47:46.0407511Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_SiteId">
     <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_Path">
+    <vt:lpwstr>/14. Working areas/14.03 Regulatory Science and Innovation Task Force/03. INO - Innovation &amp; Development Accelerator Activities/02. Innovation Task Force/2. Meeting Organisation/02 ITF Briefing Meetings/03. Templates</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_Status">
+    <vt:lpwstr>Draft</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_Creation_Date">
+    <vt:lpwstr>18/03/26</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_Modified_Date">
+    <vt:lpwstr>18/03/26</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_Modify_Date">
+    <vt:lpwstr>18/03/26</vt:lpwstr>
   </property>
 </Properties>
 </file>