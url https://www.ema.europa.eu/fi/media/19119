--- v0 (2026-06-08)
+++ v1 (2026-07-28)
@@ -1,87 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr saveExternalLinkValues="0" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\palazzi\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\palazzi\DocumentumD2\Checkout\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EAE55743-8353-4910-A261-6F2744A24BEB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48BEB43A-355A-40CA-815F-7FBC7DF79849}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PSUR-PSUSA" sheetId="13" r:id="rId1"/>
     <sheet name="Version tracking" sheetId="14" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'PSUR-PSUSA'!$B$13:$H$13</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'PSUR-PSUSA'!$A$1:$I$56</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'PSUR-PSUSA'!$A$1:$I$59</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'PSUR-PSUSA'!$13:$13</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <si>
     <t>Updated PRAC Rapporteur AR (***)</t>
   </si>
   <si>
     <t>Start date</t>
   </si>
   <si>
     <t>PRAC Rapporteur  AR</t>
   </si>
   <si>
     <t>Comments from PRAC/MAH (**)</t>
   </si>
   <si>
     <t>PRAC Recom-mendation</t>
   </si>
   <si>
     <t>(**) Comments from PRAC, CHMP or CMDh members are not made available to Marketing Authorisation Holders (MAHs).</t>
   </si>
   <si>
     <t>A1</t>
   </si>
   <si>
     <t>A2</t>
   </si>
   <si>
@@ -201,65 +202,102 @@
   <si>
     <t>Periodic Safety Update Report (PSUR)/PSUR Single Assessment (PSUSA)</t>
   </si>
   <si>
     <t>(*) The period between PSUR/PSUSA cut-off date and start date is established to allow Marketing Authorisation Holders (MAHs)</t>
   </si>
   <si>
     <t>by the Agency. In order to manage the missing April start date, the cut-off periods for March and May starts are adapted.</t>
   </si>
   <si>
     <t>resolution of any technical issues ahead of the planned procedure start, as well as administrative processing of starting PSUR/PSUSAs</t>
   </si>
   <si>
     <t>Human Medicines Division</t>
   </si>
   <si>
     <t>CHMP/CMD(h) members comments   (**) (^)</t>
   </si>
   <si>
     <t>CHMP Opinion/ CMD(h) position (^)</t>
   </si>
   <si>
     <t>(^) This CHMP/CMDh step applies only in case of PRAC recommendation for variation to the terms of marketing authorisation.</t>
   </si>
   <si>
-    <t>EMA/251636/2015 Rev.11</t>
-[...1 lines deleted...]
-  <si>
     <t>Version 11</t>
   </si>
   <si>
     <t>Dates for 2027 added</t>
+  </si>
+  <si>
+    <t>09/09/2027</t>
+  </si>
+  <si>
+    <t>07/10/2027</t>
+  </si>
+  <si>
+    <t>04/11/2027</t>
+  </si>
+  <si>
+    <t>02/12/2027</t>
+  </si>
+  <si>
+    <t>04/02/2028</t>
+  </si>
+  <si>
+    <t>22/06/2028</t>
+  </si>
+  <si>
+    <t>27/07/2028</t>
+  </si>
+  <si>
+    <t>A34</t>
+  </si>
+  <si>
+    <t>A35</t>
+  </si>
+  <si>
+    <t>A36</t>
+  </si>
+  <si>
+    <t>Version 12</t>
+  </si>
+  <si>
+    <t>Dates for 2028 added</t>
+  </si>
+  <si>
+    <t>EMA/251636/2015 Rev.12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-809]d\ mmmm\ yyyy;@"/>
+    <numFmt numFmtId="165" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
@@ -855,51 +893,51 @@
     <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="10" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
@@ -962,50 +1000,62 @@
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="32" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="8" quotePrefix="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="50">
     <cellStyle name="20% - Accent1" xfId="26" builtinId="30" hidden="1"/>
     <cellStyle name="20% - Accent2" xfId="30" builtinId="34" hidden="1"/>
     <cellStyle name="20% - Accent3" xfId="34" builtinId="38" hidden="1"/>
     <cellStyle name="20% - Accent4" xfId="38" builtinId="42" hidden="1"/>
     <cellStyle name="20% - Accent5" xfId="42" builtinId="46" hidden="1"/>
     <cellStyle name="20% - Accent6" xfId="46" builtinId="50" hidden="1"/>
     <cellStyle name="40% - Accent1" xfId="27" builtinId="31" hidden="1"/>
     <cellStyle name="40% - Accent2" xfId="31" builtinId="35" hidden="1"/>
     <cellStyle name="40% - Accent3" xfId="35" builtinId="39" hidden="1"/>
@@ -1209,52 +1259,52 @@
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>50165</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>774065</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>60196</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="7" name="Group 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62F90E80-4C6B-49AD-B633-4203C7157472}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3371850" y="193040"/>
-          <a:ext cx="3936365" cy="724406"/>
+          <a:off x="3371850" y="196215"/>
+          <a:ext cx="3936365" cy="733931"/>
           <a:chOff x="712" y="7"/>
           <a:chExt cx="367" cy="60"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="8" name="Text Box 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79926205-0FDA-47AE-AB99-B3C110F845A7}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="712" y="7"/>
             <a:ext cx="366" cy="38"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -1893,1476 +1943,1528 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A6:J61"/>
+  <dimension ref="A6:J64"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H39" sqref="H39"/>
+      <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4" style="1" customWidth="1"/>
     <col min="2" max="3" width="12" style="1" customWidth="1"/>
-    <col min="4" max="4" width="11.875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="11.90625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12" style="1" customWidth="1"/>
-    <col min="6" max="7" width="11.875" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="242" width="11.125" style="1" customWidth="1"/>
+    <col min="6" max="7" width="11.90625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="15.26953125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.08984375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" style="1" customWidth="1"/>
+    <col min="12" max="242" width="11.08984375" style="1" customWidth="1"/>
     <col min="243" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-[...13 lines deleted...]
-      <c r="A8" s="30" t="s">
+    <row r="6" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="31">
+        <v>46203</v>
+      </c>
+      <c r="B6" s="32"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="33"/>
+      <c r="C7" s="33"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B8" s="30"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="B8" s="33"/>
+      <c r="C8" s="33"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="F9" s="11" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="20" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="12" spans="1:9" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:9" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="8"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
     </row>
-    <row r="13" spans="1:9" s="4" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" s="4" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="12"/>
       <c r="B13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>4</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="14" spans="1:9" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="13">
-        <v>45547</v>
+        <v>45911</v>
       </c>
       <c r="C14" s="13">
-        <v>45554</v>
+        <v>45918</v>
       </c>
       <c r="D14" s="13">
-        <v>45614</v>
+        <v>45978</v>
       </c>
       <c r="E14" s="13">
-        <v>45644</v>
+        <v>46008</v>
       </c>
       <c r="F14" s="13">
-        <v>45663</v>
+        <v>46023</v>
       </c>
       <c r="G14" s="13">
-        <v>45673</v>
+        <v>46037</v>
       </c>
       <c r="H14" s="13">
-        <v>45680</v>
+        <v>46044</v>
       </c>
       <c r="I14" s="13">
-        <v>45687</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:9" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>46051</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="13">
-        <v>45575</v>
+        <v>45939</v>
       </c>
       <c r="C15" s="13">
-        <v>45582</v>
+        <v>45946</v>
       </c>
       <c r="D15" s="13">
-        <v>45642</v>
+        <v>46006</v>
       </c>
       <c r="E15" s="13">
-        <v>45672</v>
+        <v>46036</v>
       </c>
       <c r="F15" s="13">
-        <v>45687</v>
+        <v>46051</v>
       </c>
       <c r="G15" s="13">
-        <v>45701</v>
+        <v>46065</v>
       </c>
       <c r="H15" s="13">
-        <v>45708</v>
+        <v>46072</v>
       </c>
       <c r="I15" s="13">
-        <v>45715</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="13">
-        <v>45603</v>
+        <v>45967</v>
       </c>
       <c r="C16" s="13">
-        <v>45610</v>
+        <v>45974</v>
       </c>
       <c r="D16" s="13">
-        <v>45670</v>
+        <v>46034</v>
       </c>
       <c r="E16" s="13">
-        <v>45700</v>
+        <v>46064</v>
       </c>
       <c r="F16" s="13">
-        <v>45715</v>
+        <v>46079</v>
       </c>
       <c r="G16" s="13">
-        <v>45729</v>
+        <v>46093</v>
       </c>
       <c r="H16" s="13">
-        <v>45736</v>
+        <v>46100</v>
       </c>
       <c r="I16" s="13">
-        <v>45743</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="13">
-        <v>45631</v>
+        <v>45996</v>
       </c>
       <c r="C17" s="13">
-        <v>45638</v>
+        <v>46003</v>
       </c>
       <c r="D17" s="13">
-        <v>45698</v>
+        <v>46063</v>
       </c>
       <c r="E17" s="13">
-        <v>45728</v>
+        <v>46093</v>
       </c>
       <c r="F17" s="13">
-        <v>45743</v>
+        <v>46108</v>
       </c>
       <c r="G17" s="13">
-        <v>45757</v>
+        <v>46122</v>
       </c>
       <c r="H17" s="13">
-        <v>45764</v>
+        <v>46129</v>
       </c>
       <c r="I17" s="13">
-        <v>45772</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="13">
-        <v>45659</v>
+        <v>46014</v>
       </c>
       <c r="C18" s="13">
-        <v>45666</v>
+        <v>46030</v>
       </c>
       <c r="D18" s="13">
-        <v>45726</v>
+        <v>46090</v>
       </c>
       <c r="E18" s="13">
-        <v>45756</v>
+        <v>46120</v>
       </c>
       <c r="F18" s="13">
-        <v>45771</v>
+        <v>46135</v>
       </c>
       <c r="G18" s="13">
-        <v>45785</v>
+        <v>46149</v>
       </c>
       <c r="H18" s="13">
-        <v>45792</v>
+        <v>46156</v>
       </c>
       <c r="I18" s="13">
-        <v>45799</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>46163</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13">
-        <v>45687</v>
+        <v>46058</v>
       </c>
       <c r="C19" s="13">
-        <v>45694</v>
+        <v>46065</v>
       </c>
       <c r="D19" s="13">
-        <v>45754</v>
+        <v>46125</v>
       </c>
       <c r="E19" s="13">
-        <v>45784</v>
+        <v>46155</v>
       </c>
       <c r="F19" s="13">
-        <v>45799</v>
+        <v>46170</v>
       </c>
       <c r="G19" s="13">
-        <v>45813</v>
+        <v>46184</v>
       </c>
       <c r="H19" s="13">
-        <v>45820</v>
+        <v>46191</v>
       </c>
       <c r="I19" s="13">
-        <v>45827</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="13">
-        <v>45728</v>
+        <v>46092</v>
       </c>
       <c r="C20" s="13">
-        <v>45729</v>
+        <v>46093</v>
       </c>
       <c r="D20" s="13">
-        <v>45789</v>
+        <v>46153</v>
       </c>
       <c r="E20" s="13">
-        <v>45819</v>
+        <v>46183</v>
       </c>
       <c r="F20" s="13">
-        <v>45834</v>
+        <v>46198</v>
       </c>
       <c r="G20" s="13">
-        <v>45848</v>
+        <v>46212</v>
       </c>
       <c r="H20" s="13">
-        <v>45855</v>
+        <v>46219</v>
       </c>
       <c r="I20" s="13">
-        <v>45862</v>
+        <v>46226</v>
       </c>
       <c r="J20" s="18"/>
     </row>
-    <row r="21" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="13"/>
       <c r="J21" s="18"/>
     </row>
-    <row r="22" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="13">
-        <v>45805</v>
+        <v>46135</v>
       </c>
       <c r="C22" s="13">
-        <v>45813</v>
+        <v>46149</v>
       </c>
       <c r="D22" s="13">
-        <v>45873</v>
+        <v>46209</v>
       </c>
       <c r="E22" s="13">
-        <v>45903</v>
+        <v>46239</v>
       </c>
       <c r="F22" s="13">
-        <v>45918</v>
+        <v>46254</v>
       </c>
       <c r="G22" s="13">
-        <v>45932</v>
+        <v>46268</v>
       </c>
       <c r="H22" s="13">
-        <v>45939</v>
+        <v>46275</v>
       </c>
       <c r="I22" s="13">
-        <v>45946</v>
+        <v>46282</v>
       </c>
       <c r="J22" s="18"/>
     </row>
-    <row r="23" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="13">
-        <v>45834</v>
+        <v>46170</v>
       </c>
       <c r="C23" s="13">
-        <v>45841</v>
+        <v>46177</v>
       </c>
       <c r="D23" s="13">
-        <v>45901</v>
+        <v>46237</v>
       </c>
       <c r="E23" s="13">
-        <v>45931</v>
+        <v>46267</v>
       </c>
       <c r="F23" s="13">
-        <v>45946</v>
+        <v>46282</v>
       </c>
       <c r="G23" s="13">
-        <v>45960</v>
+        <v>46296</v>
       </c>
       <c r="H23" s="13">
-        <v>45967</v>
+        <v>46303</v>
       </c>
       <c r="I23" s="13">
-        <v>45974</v>
+        <v>46310</v>
       </c>
       <c r="J23" s="18"/>
     </row>
-    <row r="24" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="13">
-        <v>45862</v>
+        <v>46198</v>
       </c>
       <c r="C24" s="13">
-        <v>45869</v>
+        <v>46205</v>
       </c>
       <c r="D24" s="13">
-        <v>45929</v>
+        <v>46265</v>
       </c>
       <c r="E24" s="13">
-        <v>45959</v>
+        <v>46295</v>
       </c>
       <c r="F24" s="13">
-        <v>45974</v>
+        <v>46310</v>
       </c>
       <c r="G24" s="13">
-        <v>45988</v>
+        <v>46324</v>
       </c>
       <c r="H24" s="13">
-        <v>45995</v>
+        <v>46331</v>
       </c>
       <c r="I24" s="13">
-        <v>46002</v>
+        <v>46338</v>
       </c>
       <c r="J24" s="18"/>
     </row>
-    <row r="25" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="13">
-        <v>45911</v>
+        <v>46226</v>
       </c>
       <c r="C25" s="13">
-        <v>45918</v>
+        <v>46233</v>
       </c>
       <c r="D25" s="13">
-        <v>45978</v>
+        <v>46293</v>
       </c>
       <c r="E25" s="13">
-        <v>46008</v>
+        <v>46323</v>
       </c>
       <c r="F25" s="13">
-        <v>46023</v>
+        <v>46338</v>
       </c>
       <c r="G25" s="13">
-        <v>46037</v>
+        <v>46352</v>
       </c>
       <c r="H25" s="13">
-        <v>46044</v>
+        <v>46359</v>
       </c>
       <c r="I25" s="13">
-        <v>46051</v>
+        <v>46366</v>
       </c>
       <c r="J25" s="18"/>
     </row>
-    <row r="26" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="13">
-        <v>45939</v>
+        <v>46275</v>
       </c>
       <c r="C26" s="13">
-        <v>45946</v>
+        <v>46282</v>
       </c>
       <c r="D26" s="13">
-        <v>46006</v>
+        <v>46342</v>
       </c>
       <c r="E26" s="13">
-        <v>46036</v>
+        <v>46372</v>
       </c>
       <c r="F26" s="13">
-        <v>46051</v>
+        <v>46387</v>
       </c>
       <c r="G26" s="13">
-        <v>46065</v>
+        <v>46401</v>
       </c>
       <c r="H26" s="13">
-        <v>46072</v>
+        <v>46408</v>
       </c>
       <c r="I26" s="13">
-        <v>46079</v>
+        <v>46415</v>
       </c>
       <c r="J26" s="18"/>
     </row>
-    <row r="27" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="13">
-        <v>45967</v>
+        <v>46303</v>
       </c>
       <c r="C27" s="13">
-        <v>45974</v>
+        <v>46310</v>
       </c>
       <c r="D27" s="13">
-        <v>46034</v>
+        <v>46370</v>
       </c>
       <c r="E27" s="13">
-        <v>46064</v>
+        <v>46400</v>
       </c>
       <c r="F27" s="13">
-        <v>46079</v>
+        <v>46415</v>
       </c>
       <c r="G27" s="13">
-        <v>46093</v>
+        <v>46429</v>
       </c>
       <c r="H27" s="13">
-        <v>46100</v>
+        <v>46436</v>
       </c>
       <c r="I27" s="13">
-        <v>46107</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>46443</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="13">
-        <v>45996</v>
+        <v>46338</v>
       </c>
       <c r="C28" s="13">
-        <v>46003</v>
+        <v>46345</v>
       </c>
       <c r="D28" s="13">
-        <v>46063</v>
+        <v>46405</v>
       </c>
       <c r="E28" s="13">
-        <v>46093</v>
+        <v>46435</v>
       </c>
       <c r="F28" s="13">
-        <v>46108</v>
+        <v>46450</v>
       </c>
       <c r="G28" s="13">
-        <v>46122</v>
+        <v>46464</v>
       </c>
       <c r="H28" s="13">
-        <v>46129</v>
+        <v>46472</v>
       </c>
       <c r="I28" s="13">
-        <v>46135</v>
+        <v>46479</v>
       </c>
       <c r="J28" s="18"/>
     </row>
-    <row r="29" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="13">
-        <v>46014</v>
+        <v>46366</v>
       </c>
       <c r="C29" s="13">
-        <v>46030</v>
+        <v>46373</v>
       </c>
       <c r="D29" s="13">
-        <v>46090</v>
+        <v>46433</v>
       </c>
       <c r="E29" s="13">
-        <v>46120</v>
+        <v>46463</v>
       </c>
       <c r="F29" s="13">
-        <v>46135</v>
+        <v>46478</v>
       </c>
       <c r="G29" s="13">
-        <v>46149</v>
+        <v>46492</v>
       </c>
       <c r="H29" s="13">
-        <v>46156</v>
+        <v>46500</v>
       </c>
       <c r="I29" s="13">
-        <v>46163</v>
+        <v>46507</v>
       </c>
       <c r="J29" s="18"/>
     </row>
-    <row r="30" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="13">
-        <v>46058</v>
+        <v>46394</v>
       </c>
       <c r="C30" s="13">
-        <v>46065</v>
+        <v>46401</v>
       </c>
       <c r="D30" s="13">
-        <v>46125</v>
+        <v>46461</v>
       </c>
       <c r="E30" s="13">
-        <v>46155</v>
+        <v>46491</v>
       </c>
       <c r="F30" s="13">
-        <v>46170</v>
+        <v>46506</v>
       </c>
       <c r="G30" s="13">
-        <v>46184</v>
+        <v>46520</v>
       </c>
       <c r="H30" s="13">
-        <v>46191</v>
+        <v>46527</v>
       </c>
       <c r="I30" s="13">
-        <v>46198</v>
+        <v>46534</v>
       </c>
       <c r="J30" s="18"/>
     </row>
-    <row r="31" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="13">
-        <v>46092</v>
+        <v>46422</v>
       </c>
       <c r="C31" s="13">
-        <v>46093</v>
+        <v>46429</v>
       </c>
       <c r="D31" s="13">
-        <v>46153</v>
+        <v>46489</v>
       </c>
       <c r="E31" s="13">
-        <v>46183</v>
+        <v>46519</v>
       </c>
       <c r="F31" s="13">
-        <v>46198</v>
+        <v>46534</v>
       </c>
       <c r="G31" s="13">
-        <v>46212</v>
+        <v>46548</v>
       </c>
       <c r="H31" s="13">
-        <v>46219</v>
+        <v>46555</v>
       </c>
       <c r="I31" s="13">
-        <v>46226</v>
+        <v>46562</v>
       </c>
       <c r="J31" s="18"/>
     </row>
-    <row r="32" spans="1:10" s="5" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10" s="5" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="13">
-        <v>46135</v>
+        <v>46456</v>
       </c>
       <c r="C32" s="13">
-        <v>46149</v>
+        <v>46457</v>
       </c>
       <c r="D32" s="13">
-        <v>46209</v>
+        <v>46517</v>
       </c>
       <c r="E32" s="13">
-        <v>46239</v>
+        <v>46547</v>
       </c>
       <c r="F32" s="13">
-        <v>46254</v>
+        <v>46562</v>
       </c>
       <c r="G32" s="13">
-        <v>46268</v>
+        <v>46576</v>
       </c>
       <c r="H32" s="13">
-        <v>46275</v>
+        <v>46583</v>
       </c>
       <c r="I32" s="13">
-        <v>46282</v>
+        <v>46590</v>
       </c>
       <c r="J32" s="19"/>
     </row>
-    <row r="33" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="13"/>
       <c r="J33" s="18"/>
     </row>
-    <row r="34" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="13">
-        <v>46198</v>
+        <v>46499</v>
       </c>
       <c r="C34" s="13">
-        <v>46205</v>
+        <v>46513</v>
       </c>
       <c r="D34" s="13">
-        <v>46265</v>
+        <v>46573</v>
       </c>
       <c r="E34" s="13">
-        <v>46295</v>
+        <v>46603</v>
       </c>
       <c r="F34" s="13">
-        <v>46310</v>
+        <v>46618</v>
       </c>
       <c r="G34" s="13">
-        <v>46324</v>
+        <v>46632</v>
       </c>
       <c r="H34" s="13">
-        <v>46331</v>
+        <v>46639</v>
       </c>
       <c r="I34" s="13">
-        <v>46338</v>
+        <v>46646</v>
       </c>
       <c r="J34" s="18"/>
     </row>
-    <row r="35" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="13">
-        <v>46226</v>
+        <v>46534</v>
       </c>
       <c r="C35" s="13">
-        <v>46233</v>
+        <v>46541</v>
       </c>
       <c r="D35" s="13">
-        <v>46293</v>
+        <v>46601</v>
       </c>
       <c r="E35" s="13">
-        <v>46323</v>
+        <v>46631</v>
       </c>
       <c r="F35" s="13">
-        <v>46338</v>
+        <v>46646</v>
       </c>
       <c r="G35" s="13">
-        <v>46352</v>
+        <v>46660</v>
       </c>
       <c r="H35" s="13">
-        <v>46359</v>
+        <v>46667</v>
       </c>
       <c r="I35" s="13">
-        <v>46366</v>
+        <v>46674</v>
       </c>
       <c r="J35" s="18"/>
     </row>
-    <row r="36" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="13">
-        <v>46275</v>
+        <v>46562</v>
       </c>
       <c r="C36" s="13">
-        <v>46282</v>
+        <v>46569</v>
       </c>
       <c r="D36" s="13">
-        <v>46342</v>
+        <v>46629</v>
       </c>
       <c r="E36" s="13">
-        <v>46372</v>
+        <v>46659</v>
       </c>
       <c r="F36" s="13">
-        <v>46387</v>
+        <v>46674</v>
       </c>
       <c r="G36" s="13">
-        <v>46401</v>
+        <v>46688</v>
       </c>
       <c r="H36" s="13">
-        <v>46408</v>
+        <v>46695</v>
       </c>
       <c r="I36" s="13">
-        <v>46415</v>
+        <v>46702</v>
       </c>
       <c r="J36" s="18"/>
     </row>
-    <row r="37" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="13">
-        <v>46303</v>
+        <v>46597</v>
       </c>
       <c r="C37" s="13">
-        <v>46310</v>
+        <v>46604</v>
       </c>
       <c r="D37" s="13">
-        <v>46370</v>
+        <v>46664</v>
       </c>
       <c r="E37" s="13">
-        <v>46400</v>
+        <v>46694</v>
       </c>
       <c r="F37" s="13">
-        <v>46415</v>
+        <v>46709</v>
       </c>
       <c r="G37" s="13">
-        <v>46429</v>
+        <v>46723</v>
       </c>
       <c r="H37" s="13">
-        <v>46436</v>
+        <v>46730</v>
       </c>
       <c r="I37" s="13">
-        <v>46443</v>
+        <v>46737</v>
       </c>
       <c r="J37" s="18"/>
     </row>
-    <row r="38" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="B38" s="13">
-        <v>46338</v>
+      <c r="B38" s="13" t="s">
+        <v>56</v>
       </c>
       <c r="C38" s="13">
-        <v>46345</v>
+        <v>46646</v>
       </c>
       <c r="D38" s="13">
-        <v>46405</v>
+        <v>46706</v>
       </c>
       <c r="E38" s="13">
-        <v>46435</v>
+        <v>46736</v>
       </c>
       <c r="F38" s="13">
-        <v>46450</v>
+        <v>46756</v>
       </c>
       <c r="G38" s="13">
-        <v>46464</v>
+        <v>46765</v>
       </c>
       <c r="H38" s="13">
-        <v>46472</v>
+        <v>46772</v>
       </c>
       <c r="I38" s="13">
-        <v>46479</v>
+        <v>46779</v>
       </c>
       <c r="J38" s="18"/>
     </row>
-    <row r="39" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="B39" s="13">
-        <v>46366</v>
+      <c r="B39" s="13" t="s">
+        <v>57</v>
       </c>
       <c r="C39" s="13">
-        <v>46373</v>
+        <v>46674</v>
       </c>
       <c r="D39" s="13">
-        <v>46433</v>
+        <v>46734</v>
       </c>
       <c r="E39" s="13">
-        <v>46463</v>
+        <v>46764</v>
       </c>
       <c r="F39" s="13">
-        <v>46478</v>
+        <v>46779</v>
       </c>
       <c r="G39" s="13">
-        <v>46492</v>
+        <v>46793</v>
       </c>
       <c r="H39" s="13">
-        <v>46500</v>
+        <v>46800</v>
       </c>
       <c r="I39" s="13">
-        <v>46507</v>
+        <v>46807</v>
       </c>
       <c r="J39" s="18"/>
     </row>
-    <row r="40" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="13">
-        <v>46394</v>
+      <c r="B40" s="13" t="s">
+        <v>58</v>
       </c>
       <c r="C40" s="13">
-        <v>46401</v>
+        <v>46702</v>
       </c>
       <c r="D40" s="13">
-        <v>46461</v>
+        <v>46762</v>
       </c>
       <c r="E40" s="13">
-        <v>46491</v>
+        <v>46792</v>
       </c>
       <c r="F40" s="13">
-        <v>46506</v>
+        <v>46807</v>
       </c>
       <c r="G40" s="13">
-        <v>46520</v>
+        <v>46821</v>
       </c>
       <c r="H40" s="13">
-        <v>46527</v>
+        <v>46828</v>
       </c>
       <c r="I40" s="13">
-        <v>46534</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>46835</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="B41" s="13">
-        <v>46422</v>
+      <c r="B41" s="13" t="s">
+        <v>59</v>
       </c>
       <c r="C41" s="13">
-        <v>46429</v>
+        <v>46730</v>
       </c>
       <c r="D41" s="13">
-        <v>46489</v>
+        <v>46790</v>
       </c>
       <c r="E41" s="13">
-        <v>46519</v>
+        <v>46820</v>
       </c>
       <c r="F41" s="13">
-        <v>46534</v>
+        <v>46835</v>
       </c>
       <c r="G41" s="13">
-        <v>46548</v>
+        <v>46849</v>
       </c>
       <c r="H41" s="13">
-        <v>46555</v>
+        <v>46855</v>
       </c>
       <c r="I41" s="13">
-        <v>46562</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>46864</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="13">
-        <v>46456</v>
+        <v>46744</v>
       </c>
       <c r="C42" s="13">
-        <v>46457</v>
+        <v>46759</v>
       </c>
       <c r="D42" s="13">
-        <v>46517</v>
+        <v>46819</v>
       </c>
       <c r="E42" s="13">
-        <v>46547</v>
+        <v>46849</v>
       </c>
       <c r="F42" s="13">
-        <v>46562</v>
+        <v>46864</v>
       </c>
       <c r="G42" s="13">
-        <v>46576</v>
+        <v>46878</v>
       </c>
       <c r="H42" s="13">
-        <v>46583</v>
+        <v>46884</v>
       </c>
       <c r="I42" s="13">
-        <v>46590</v>
+        <v>46891</v>
       </c>
       <c r="J42" s="18"/>
     </row>
-    <row r="43" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="B43" s="13">
-        <v>46499</v>
+      <c r="B43" s="13" t="s">
+        <v>60</v>
       </c>
       <c r="C43" s="13">
-        <v>46513</v>
+        <v>46794</v>
       </c>
       <c r="D43" s="13">
-        <v>46573</v>
+        <v>46854</v>
       </c>
       <c r="E43" s="13">
-        <v>46603</v>
+        <v>46884</v>
       </c>
       <c r="F43" s="13">
-        <v>46618</v>
+        <v>46897</v>
       </c>
       <c r="G43" s="13">
-        <v>46632</v>
+        <v>46913</v>
       </c>
       <c r="H43" s="13">
-        <v>46639</v>
+        <v>46919</v>
       </c>
       <c r="I43" s="13">
-        <v>46646</v>
+        <v>46926</v>
       </c>
       <c r="J43" s="18"/>
     </row>
-    <row r="44" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="13">
-        <v>46534</v>
+        <v>46820</v>
       </c>
       <c r="C44" s="13">
-        <v>46541</v>
+        <v>46821</v>
       </c>
       <c r="D44" s="13">
-        <v>46601</v>
+        <v>46881</v>
       </c>
       <c r="E44" s="13">
-        <v>46631</v>
+        <v>46911</v>
       </c>
       <c r="F44" s="13">
-        <v>46646</v>
+        <v>46926</v>
       </c>
       <c r="G44" s="13">
-        <v>46660</v>
+        <v>46940</v>
       </c>
       <c r="H44" s="13">
-        <v>46667</v>
+        <v>46947</v>
       </c>
       <c r="I44" s="13">
-        <v>46674</v>
+        <v>46954</v>
       </c>
       <c r="J44" s="18"/>
     </row>
-    <row r="45" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="B45" s="13">
-[...22 lines deleted...]
-      </c>
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="13"/>
       <c r="J45" s="18"/>
     </row>
-    <row r="46" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B46" s="13">
-        <v>46597</v>
+        <v>46863</v>
       </c>
       <c r="C46" s="13">
-        <v>46604</v>
+        <v>46877</v>
       </c>
       <c r="D46" s="13">
-        <v>46664</v>
+        <v>46937</v>
       </c>
       <c r="E46" s="13">
-        <v>46694</v>
+        <v>46967</v>
       </c>
       <c r="F46" s="13">
-        <v>46709</v>
+        <v>46982</v>
       </c>
       <c r="G46" s="13">
-        <v>46723</v>
+        <v>46996</v>
       </c>
       <c r="H46" s="13">
-        <v>46730</v>
-[...2 lines deleted...]
-        <v>46737</v>
+        <v>47003</v>
+      </c>
+      <c r="I46" s="28">
+        <v>47010</v>
       </c>
       <c r="J46" s="18"/>
     </row>
-    <row r="47" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="14" t="s">
+    <row r="47" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B47" s="13">
+        <v>46897</v>
+      </c>
+      <c r="C47" s="13">
+        <v>46905</v>
+      </c>
+      <c r="D47" s="13">
+        <v>46965</v>
+      </c>
+      <c r="E47" s="13">
+        <v>46995</v>
+      </c>
+      <c r="F47" s="13">
+        <v>47010</v>
+      </c>
+      <c r="G47" s="13">
+        <v>47024</v>
+      </c>
+      <c r="H47" s="13">
+        <v>47031</v>
+      </c>
+      <c r="I47" s="28">
+        <v>47038</v>
+      </c>
+      <c r="J47" s="18"/>
+    </row>
+    <row r="48" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C48" s="13">
+        <v>46933</v>
+      </c>
+      <c r="D48" s="13">
+        <v>46993</v>
+      </c>
+      <c r="E48" s="13">
+        <v>47023</v>
+      </c>
+      <c r="F48" s="13">
+        <v>47038</v>
+      </c>
+      <c r="G48" s="13">
+        <v>47052</v>
+      </c>
+      <c r="H48" s="13">
+        <v>47060</v>
+      </c>
+      <c r="I48" s="28">
+        <v>47066</v>
+      </c>
+      <c r="J48" s="18"/>
+    </row>
+    <row r="49" spans="1:10" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C49" s="13">
+        <v>46968</v>
+      </c>
+      <c r="D49" s="13">
+        <v>47028</v>
+      </c>
+      <c r="E49" s="13">
+        <v>47057</v>
+      </c>
+      <c r="F49" s="13">
+        <v>47073</v>
+      </c>
+      <c r="G49" s="13">
+        <v>47087</v>
+      </c>
+      <c r="H49" s="13">
+        <v>47094</v>
+      </c>
+      <c r="I49" s="28">
+        <v>47101</v>
+      </c>
+      <c r="J49" s="18"/>
+    </row>
+    <row r="50" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B47" s="1"/>
-[...9 lines deleted...]
-      <c r="A48" s="10" t="s">
+      <c r="B50" s="29"/>
+      <c r="C50" s="29"/>
+      <c r="D50" s="29"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="29"/>
+      <c r="G50" s="29"/>
+      <c r="H50" s="29"/>
+      <c r="I50" s="30"/>
+    </row>
+    <row r="51" spans="1:10" s="6" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B48" s="1"/>
-[...9 lines deleted...]
-      <c r="A49" s="10" t="s">
+      <c r="B51" s="29"/>
+      <c r="C51" s="29"/>
+      <c r="D51" s="29"/>
+      <c r="E51" s="29"/>
+      <c r="F51" s="29"/>
+      <c r="G51" s="29"/>
+      <c r="H51" s="29"/>
+      <c r="I51" s="30"/>
+    </row>
+    <row r="52" spans="1:10" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B49" s="1"/>
-[...9 lines deleted...]
-      <c r="A50" s="14" t="s">
+      <c r="B52" s="15"/>
+      <c r="C52" s="15"/>
+      <c r="D52" s="15"/>
+      <c r="E52" s="15"/>
+      <c r="F52" s="15"/>
+      <c r="G52" s="15"/>
+      <c r="H52" s="15"/>
+      <c r="I52" s="15"/>
+    </row>
+    <row r="53" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="14" t="s">
         <v>39</v>
-      </c>
-[...37 lines deleted...]
-        <v>5</v>
       </c>
       <c r="B53" s="1"/>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
     </row>
-    <row r="54" spans="1:9" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>45</v>
+    <row r="54" spans="1:10" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="10" t="s">
+        <v>40</v>
       </c>
       <c r="B54" s="1"/>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
     </row>
-    <row r="55" spans="1:9" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>44</v>
+    <row r="55" spans="1:10" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="10" t="s">
+        <v>41</v>
       </c>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
     </row>
-    <row r="56" spans="1:9" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>53</v>
+    <row r="56" spans="1:10" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="17" t="s">
+        <v>5</v>
       </c>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
     </row>
-    <row r="57" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.15">
+    <row r="57" spans="1:10" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="16" t="s">
+        <v>45</v>
+      </c>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
     </row>
-    <row r="58" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.15">
+    <row r="58" spans="1:10" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="16" t="s">
+        <v>44</v>
+      </c>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
     </row>
-    <row r="59" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.15">
+    <row r="59" spans="1:10" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="21" t="s">
+        <v>53</v>
+      </c>
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
     </row>
-    <row r="60" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.15">
+    <row r="60" spans="1:10" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
     </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.15">
-      <c r="A61" s="5"/>
+    <row r="61" spans="1:10" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="1"/>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1"/>
+      <c r="H61" s="1"/>
+      <c r="I61" s="1"/>
+    </row>
+    <row r="62" spans="1:10" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="1"/>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1"/>
+      <c r="G62" s="1"/>
+      <c r="H62" s="1"/>
+      <c r="I62" s="1"/>
+    </row>
+    <row r="63" spans="1:10" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="1"/>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1"/>
+      <c r="G63" s="1"/>
+      <c r="H63" s="1"/>
+      <c r="I63" s="1"/>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A64" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.92708333333333337" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;R
 </oddHeader>
-    <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;6&amp;K000000© European Medicines Agency, 2025. Reproduction is authorised provided the source is acknowledged.
+    <oddFooter>&amp;C&amp;"Calibri,Regular"&amp;6&amp;K000000© European Medicines Agency, 2026. Reproduction is authorised provided the source is acknowledged.
 &amp;1#&amp;"Verdana,Regular"&amp;7&amp;K737373Classified as public by the European Medicines Agency&amp;RPage &amp;P / &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34608687-B881-40B9-8571-1C25E5E2D161}">
   <dimension ref="A1:A46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="27.125" customWidth="1"/>
+    <col min="1" max="1" width="27.08984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="22"/>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" s="24" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-    <row r="6" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" s="24" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" s="26"/>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" s="26"/>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" s="24"/>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" s="24"/>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" s="25"/>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="24"/>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" s="24"/>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A13" s="24"/>
     </row>
-    <row r="14" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" s="24"/>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="24"/>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" s="25"/>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="24"/>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="24"/>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" s="24"/>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" s="25"/>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" s="24"/>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" s="24"/>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" s="24"/>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" s="25"/>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" s="24"/>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" s="24"/>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" s="25"/>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" s="24"/>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" s="24"/>
     </row>
-    <row r="30" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" s="24"/>
     </row>
-    <row r="31" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" s="27"/>
     </row>
-    <row r="32" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" s="27"/>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" s="27"/>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" s="27"/>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" s="27"/>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" s="27"/>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" s="27"/>
     </row>
-    <row r="38" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" s="27"/>
     </row>
-    <row r="39" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" s="27"/>
     </row>
-    <row r="40" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" s="27"/>
     </row>
-    <row r="41" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" s="27"/>
     </row>
-    <row r="42" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A42" s="27"/>
     </row>
-    <row r="43" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A43" s="27"/>
     </row>
-    <row r="44" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A44" s="27"/>
     </row>
-    <row r="45" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A45" s="27"/>
     </row>
-    <row r="46" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A46" s="25"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{39b352ef-c49b-4068-987f-9b664711be4a}" enabled="1" method="Privileged" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>