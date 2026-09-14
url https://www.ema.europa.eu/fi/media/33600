--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -1,263 +1,313 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr saveExternalLinkValues="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\verwoerdm\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4C066842-2BDA-4509-808A-1063A964BC63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{081A67B5-EB39-4ACD-80A2-9BEC97439316}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="A4 landscape" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'A4 landscape'!$A$1:$M$19</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="71">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Human Medicines Division</t>
   </si>
   <si>
     <t>From 1 July 2024, the submission of urgent safety notifications will no longer be required. Parallel distributors will still be requested to implement safety-related changes to the product information within three months of the publication of the updated annexes, and within six months for non-safety-related changes. These changes will be reviewed as part of the annual update procedure. The discontinuation of the safety update notifications does not affect the timelines of the annual update nor the birthday date of the product.</t>
   </si>
   <si>
     <t>List of centrally authorised products with safety-related changes to the Product Information</t>
   </si>
   <si>
     <t>Procedure Number</t>
   </si>
   <si>
     <t>Adopted Scope</t>
   </si>
   <si>
     <t xml:space="preserve">Annexes Affected </t>
   </si>
   <si>
     <t>Outcome or EC decision Date</t>
   </si>
   <si>
     <t>*An empty field means that the relevant Product Information is not yet published on the Agency’s EPAR website at the time this list was generated.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>EPAR Published*</t>
   </si>
   <si>
-    <t>Lorviqua</t>
-[...136 lines deleted...]
-    <t>EMA/178543/2026</t>
+    <t>Leflunomide medac</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000361880</t>
+  </si>
+  <si>
+    <t>SYLVANT</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000357527</t>
+  </si>
+  <si>
+    <t>Leflunomide ratiopharm</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000361570</t>
+  </si>
+  <si>
+    <t>Hulio</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000357897</t>
+  </si>
+  <si>
+    <t>Apixaban Accord</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000357501</t>
+  </si>
+  <si>
+    <t>Zeffix</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000357111</t>
+  </si>
+  <si>
+    <t>Metalyse</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000356116</t>
+  </si>
+  <si>
+    <t>Desloratadine Teva</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000347448</t>
+  </si>
+  <si>
+    <t>Trazimera</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000355566</t>
+  </si>
+  <si>
+    <t>GOBIVAZ</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000339984</t>
+  </si>
+  <si>
+    <t>Telmisartan Actavis</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000357291</t>
+  </si>
+  <si>
+    <t>Abevmy</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000357653</t>
+  </si>
+  <si>
+    <t>Desloratadine ratiopharm</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000340641</t>
+  </si>
+  <si>
+    <t>Desloratadine Actavis</t>
+  </si>
+  <si>
+    <t>Voriconazole Accord</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000338366</t>
+  </si>
+  <si>
+    <t>Fetcroja</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000340424</t>
+  </si>
+  <si>
+    <t>Abrysvo</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000341144</t>
+  </si>
+  <si>
+    <t>Update of section 4.8 of the SmPC in order to reflect the combined safety data derived from non pregnant individuals ≥18 years and pregnant individuals ≤49 years. The Package Leaflet is updated accordingly.</t>
+  </si>
+  <si>
+    <t>Pregabalin Zentiva</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000357657</t>
+  </si>
+  <si>
+    <t>SARCLISA</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000355488</t>
+  </si>
+  <si>
+    <t>Suliqua</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000334815</t>
+  </si>
+  <si>
+    <t>To update sections 2 and 4.4 of the SmPC and sections 2 and 6 of the PL to include warning and information statements for the excipient polysorbate 20, based on the Annex to the European Commission guideline on ‘Excipients in the labelling and package leaflet of medicinal products for human use’.</t>
+  </si>
+  <si>
+    <t>To update the RMP by removing the adverse event report questionnaire for liver injury/drug-induced liver injury (DILI). The Annex IID/Labelling/PL are updated by amending the text on the additional risk minimisation measures/Patient Alert Card (PAC). These changes follow the approval of the same changes for the reference product, Eliquis.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">To update sections 4.6 and 4.8 of the SmPC and Section 1 of the PIL to align the PI with the one of the reference product Aerius following assessment of the same change via procedure (EMA/VR/0000312765), adopted by CHMP on 26 February 2026.   
+</t>
+  </si>
+  <si>
+    <t>To update sections 4.6 and 4.8 of the SmPC and Section 1 of the PIL to align the PI with the one of the reference product Aerius following assessment of the same change via procedure (EMA/VR/0000312765), adopted by CHMP on 26 February 2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">To update SmPC section 4.8. by deleting the terms ‘QT prolongation’, ‘abnormal behaviour’, and ‘aggression’, and the addition of a footnote below the adverse reaction table and moving information of paediatric population without changing the content. The PL was updated accordingly. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Update of section 4.8 of the SmPC in order to add "eosinophilia" to the list of adverse drug reactions with frequency "Not known" based on post-marketing data. The Package Leaflet is updated in accordance. </t>
+  </si>
+  <si>
+    <t>To extend the indication with the treatment of moderately to severely active ulcerative colitis in paediatric patients 2 years of age and older with a body weight of at least 15 kg, who have had an inadequate response to conventional therapy, including corticosteroids and 6-mercaptopurine (6-MP) or azathioprine (AZA), or who are intolerant to or have medical contraindications for such therapies. Consequently, sections 4.1, 4.2, 4.8, 5.1 and 5.2 of the SmPC and sections 1, 2 and 3 of the PL were updated. The change follows assessment of the same change for the reference product (Simponi).
+Furthermore, the RMP was updated to reflect the paediatric ulcerative colitis indication.
+In addition, the MAH took the opportunity to implement the following changes in the PI, consistent with those implemented in the PI of the reference product:
+•	Inclusion of the E number for sorbitol (E420), in line with the Annex to the European Commission guideline on 'Excipients in the labelling and package leaflet of medicinal products for human use'
+•	Deletion of the Patient Reminder Card text from Annex II D
+•	Changes in alignment with the latest QRD template
+•	Minor editorial corrections</t>
+  </si>
+  <si>
+    <t>To update section 4.4 of the SmPC and sections 2 and 6 of the PL with information on the excipient polysorbate 80, based on the Annex to the European Commission guideline on `Excipients in the labelling and package leaflet of medicinal products for human use'.</t>
+  </si>
+  <si>
+    <t>To update section 4.4 of the SmPC in order to add a new warning on leflunomide and hemophagocytic lymphohistiocytosis (HLH) and DRESS/HLH overlap syndrome in patients with rheumatoid arthritis based on postmarketing data following assessment of the same change for the reference product Arava. The PL is updated accordingly.</t>
+  </si>
+  <si>
+    <t>To update section 4.4 of the SmPC in order to add a new warning on leflunomide and hemophagocytic lymphohistiocytosis (HLH) and DRESS/HLH overlap syndrome in patients with rheumatoid arthritis and psoriatic arthritis (PsA) based on postmarketing data following assessment of the same change for the reference product Arava. The PL is updated accordingly.</t>
+  </si>
+  <si>
+    <t>To revise Section 6.6 of the SmPC in order to clarify and harmonize the instructions for administering Metalyse to patients via a pre-existing intravenous line.</t>
+  </si>
+  <si>
+    <t>Change in the specification parameters of the finished product to more precisely describe the appearance of the drug product in the dossier and the Product Information ( Annex I and IIIB).</t>
+  </si>
+  <si>
+    <t>To replace the transfer needle to a transfer needle with 5 micron filter (CE marked device) for manual administration of SARCLISA 1400 mg solution for injection presentations.(EU/1/20/1435/004).</t>
+  </si>
+  <si>
+    <t>To update the package leaflet and IFU in line with results of user testing.</t>
+  </si>
+  <si>
+    <t>To update sections 2 and 4.4 of the SmPC and section 2 of the PL with information on the excipient polysorbate 80, based on the Annex to the European Commission guideline on ‘Excipients in the labelling and package leaflet of medicinal products for human use’.</t>
+  </si>
+  <si>
+    <t>To update section 4.8 of the SmPC and section 4 of the PL to add the adverse reaction ‘dizziness’ with a frequency uncommon, implementing the PRAC recommendation following the outcome of the PSUSA procedure for telmisartan (PSUSA/00002882/202503).</t>
+  </si>
+  <si>
+    <t>To update sections 2 and 4.4 of the SmPC, Labelling and PL to add information on the excipient polysorbate 20 in compliance with the
+EU guideline 'Excipients in the labelling and package leaflet of medicinal products for human use' following the assessment
+of the same change for the reference medicinal product, Herceptin (EMA/VR/0000295324).
+In addition, the subheading 'Pregnancy' has been expanded to include 'and breast feeding' in section 2 of the PL in line with the PL of the reference medicinal product, Herceptin (EMA/VR/0000295324).</t>
+  </si>
+  <si>
+    <t>To update sections 4.3 and 4.5 of the SmPC in line with the same changes approved for the reference product Vfend (EMA/VR/0000284468) to add a contraindication regarding concomitant use with eplerenone and with voclosporin based on post-marketing data and literature. Section 2 of the PL was updated accordingly.</t>
+  </si>
+  <si>
+    <t>To update section 4.4 of the SmPC in relation to the excipients warning statements to align it with the Package Leaflet.
+In addition, the excipient list in section 6.1 of the SmPC and section 6 of the PL to include pH adjusters that were previously not listed in the Zeffix oral solution Product Information (PI), and to replace or remove the word ‘sugar’ on the outer carton/label and Package Leaflet for Zeffix oral solution, as appropriate.</t>
+  </si>
+  <si>
+    <t>EMA/197475/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-809]d\ mmmm\ yyyy;@"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
@@ -820,64 +870,64 @@
     </xf>
     <xf numFmtId="14" fontId="26" fillId="32" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="32" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="32" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="26" fillId="32" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="5" fillId="32" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - Accent1" xfId="26" builtinId="30" hidden="1"/>
     <cellStyle name="20% - Accent2" xfId="30" builtinId="34" hidden="1"/>
     <cellStyle name="20% - Accent3" xfId="34" builtinId="38" hidden="1"/>
     <cellStyle name="20% - Accent4" xfId="38" builtinId="42" hidden="1"/>
     <cellStyle name="20% - Accent5" xfId="42" builtinId="46" hidden="1"/>
     <cellStyle name="20% - Accent6" xfId="46" builtinId="50" hidden="1"/>
     <cellStyle name="40% - Accent1" xfId="27" builtinId="31" hidden="1"/>
     <cellStyle name="40% - Accent2" xfId="31" builtinId="35" hidden="1"/>
     <cellStyle name="40% - Accent3" xfId="35" builtinId="39" hidden="1"/>
     <cellStyle name="40% - Accent4" xfId="39" builtinId="43" hidden="1"/>
     <cellStyle name="40% - Accent5" xfId="43" builtinId="47" hidden="1"/>
     <cellStyle name="40% - Accent6" xfId="47" builtinId="51" hidden="1"/>
     <cellStyle name="60% - Accent1" xfId="28" builtinId="32" hidden="1"/>
     <cellStyle name="60% - Accent2" xfId="32" builtinId="36" hidden="1"/>
     <cellStyle name="60% - Accent3" xfId="36" builtinId="40" hidden="1"/>
     <cellStyle name="60% - Accent4" xfId="40" builtinId="44" hidden="1"/>
     <cellStyle name="60% - Accent5" xfId="44" builtinId="48" hidden="1"/>
     <cellStyle name="60% - Accent6" xfId="48" builtinId="52" hidden="1"/>
     <cellStyle name="Accent1" xfId="25" builtinId="29" hidden="1"/>
     <cellStyle name="Accent2" xfId="29" builtinId="33" hidden="1"/>
     <cellStyle name="Accent3" xfId="33" builtinId="37" hidden="1"/>
@@ -970,51 +1020,51 @@
       <rgbColor rgb="00F1DFD6"/>
       <rgbColor rgb="00AFB6DC"/>
       <rgbColor rgb="00DCE3E0"/>
       <rgbColor rgb="00E98300"/>
       <rgbColor rgb="008AC2E9"/>
       <rgbColor rgb="00003399"/>
       <rgbColor rgb="00636466"/>
       <rgbColor rgb="001E1E1E"/>
       <rgbColor rgb="0000549F"/>
       <rgbColor rgb="00FFE894"/>
       <rgbColor rgb="000098DB"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1710690</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>34290</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11351" name="Picture 1">
           <a:extLst>
@@ -1081,52 +1131,52 @@
       <xdr:colOff>2400300</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>110490</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>529787</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>72981</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="7" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EC8F881-461D-4072-9B88-C7D3D82B8438}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6315075" y="110490"/>
-          <a:ext cx="3720662" cy="676866"/>
+          <a:off x="6316980" y="110490"/>
+          <a:ext cx="3722567" cy="686391"/>
           <a:chOff x="768" y="7"/>
           <a:chExt cx="326" cy="50"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="10" name="Text Box 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD218430-6F64-4496-89D8-EBE3F09FEF11}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="768" y="7"/>
             <a:ext cx="324" cy="31"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -1445,54 +1495,50 @@
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -1742,457 +1788,535 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A6:F50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="22.75" style="2" customWidth="1"/>
     <col min="2" max="2" width="28.625" style="2" customWidth="1"/>
     <col min="3" max="3" width="50.75" style="2" customWidth="1"/>
     <col min="4" max="4" width="9" style="2"/>
     <col min="5" max="5" width="13.625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.5" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A6" s="8">
-        <v>46234</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A7" s="1" t="s">
-        <v>56</v>
+      <c r="A7" s="8" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A8" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="19.5" x14ac:dyDescent="0.15">
       <c r="A10" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="53.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="14" t="s">
+      <c r="A11" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="14"/>
-[...11 lines deleted...]
-      <c r="F12" s="12"/>
+      <c r="B11" s="15"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+    </row>
+    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="13"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
     </row>
     <row r="14" spans="1:6" ht="21" x14ac:dyDescent="0.15">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="42.75" thickBot="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>55</v>
+    <row r="15" spans="1:6" ht="53.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>51</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="7">
-        <v>46177</v>
+        <v>46210</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="42.75" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="7">
+        <v>46198</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="14" customFormat="1" ht="63.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="7">
+        <v>46227</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="14" customFormat="1" ht="53.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="7">
+        <v>46205</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="14" customFormat="1" ht="42.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="7">
+        <v>46205</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="14" customFormat="1" ht="53.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="7">
+        <v>46217</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="14" customFormat="1" ht="42.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="7">
+        <v>46198</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="14" customFormat="1" ht="242.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="C22" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="7">
+        <v>46210</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="14" customFormat="1" ht="42.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="7">
+        <v>46231</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="14" customFormat="1" ht="63.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="7">
+        <v>46234</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="14" customFormat="1" ht="63.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="7">
+        <v>46231</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="14" customFormat="1" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="7">
+        <v>46223</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="14" customFormat="1" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" s="7">
+        <v>46226</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="14" customFormat="1" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="7">
+        <v>46210</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="14" customFormat="1" ht="21.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="7">
+        <v>46204</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="14" customFormat="1" ht="42.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="7">
+        <v>46231</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="14" customFormat="1" ht="42.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C16" s="13" t="s">
-[...13 lines deleted...]
-      <c r="A17" s="6" t="s">
+      <c r="B31" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="7" t="s">
-[...59 lines deleted...]
-      <c r="B20" s="7" t="s">
+      <c r="C31" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="7">
+        <v>46210</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="105.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="7">
+        <v>46211</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="63.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" s="7">
+        <v>46205</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="74.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="C20" s="13" t="s">
-[...93 lines deleted...]
-      <c r="A25" s="6" t="s">
+      <c r="B34" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="7" t="s">
-[...113 lines deleted...]
-        <v>8</v>
+      <c r="C34" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="7">
+        <v>46225</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A36"/>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A37"/>
-[...2 lines deleted...]
-      <c r="D37"/>
+      <c r="A37" s="9" t="s">
+        <v>8</v>
+      </c>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A39"/>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A40"/>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
@@ -2257,146 +2381,99 @@
     <row r="48" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A48"/>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A50"/>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A15:F29">
-    <sortCondition ref="A15:A29"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A15:F34">
+    <sortCondition ref="A15:A34"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations xWindow="643" yWindow="699" count="6">
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 200 characters long." promptTitle="Text" prompt="Maximum Length: 200 characters." sqref="B15 B17:B20" xr:uid="{4DD31FE0-1A14-4CF1-9038-5C5190903871}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 200 characters long." promptTitle="Text" prompt="Maximum Length: 200 characters." sqref="B15 B17:B20" xr:uid="{C325E407-10BC-429A-9734-6F5BD79763FE}">
       <formula1>200</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 1000000 characters long." promptTitle="Text" prompt="Maximum Length: 1000000 characters." sqref="C15 C17:E20" xr:uid="{DDDA2C8B-B9E2-4CD0-8E35-C5FDFE4550D0}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 1000000 characters long." promptTitle="Text" prompt="Maximum Length: 1000000 characters." sqref="C15 C17:E20" xr:uid="{D037C93F-B788-4FFF-A2EC-DB31ED95935C}">
       <formula1>1000000</formula1>
     </dataValidation>
-    <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Date" error="Opinion date must be in the correct date format." promptTitle="Date" prompt=" " sqref="E15 E21" xr:uid="{CEAB92F1-6840-4666-870B-C9CAC6F58A33}">
+    <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Date" error="Opinion date must be in the correct date format." promptTitle="Date" prompt=" " sqref="E15 E21" xr:uid="{7B1920AF-F3A2-4088-ACF6-7D1EC5A7C73C}">
       <formula1>1</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 400 characters long." promptTitle="Text" prompt="Maximum Length: 400 characters." sqref="A15" xr:uid="{ED3C9065-682C-466A-94E0-CF07417DD8D8}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 400 characters long." promptTitle="Text" prompt="Maximum Length: 400 characters." sqref="A15" xr:uid="{161BA9AE-6F77-4F6A-B4D8-B8BB12D47A72}">
       <formula1>400</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 500 characters long." promptTitle="Text" prompt="Maximum Length: 500 characters." sqref="A17:A21 F17:F20" xr:uid="{755B8ED5-E1D9-440B-A378-4B1029BC6263}">
       <formula1>500</formula1>
     </dataValidation>
     <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Date" error="(Do Not Modify) Modified On must be in the correct date and time format." promptTitle="Date and time" prompt=" " sqref="A17:A20" xr:uid="{157D6A9E-461A-4B97-8B61-B9E3C99B0EFB}">
       <formula1>1</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.15748031496062992" bottom="0.15748031496062992" header="0.15748031496062992" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Verdana,Regular"&amp;6© European Medicines Agency, 2011. Reproduction is authorised provided the source is acknowledged.&amp;R&amp;"Verdana,Regular"&amp;9Page &amp;P / &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...45 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001A37F5D90C6D7043A97A39884E048193" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0277633ce362b601ed74444485b18083">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e8efdf4a-59a8-43e6-b29c-54d05e01bfec" xmlns:ns3="9603f8e3-cfb4-42dc-9892-6a8577da7d69" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc6416147fc3b8fd693864c618e172e0" ns2:_="" ns3:_="">
     <xsd:import namespace="e8efdf4a-59a8-43e6-b29c-54d05e01bfec"/>
     <xsd:import namespace="9603f8e3-cfb4-42dc-9892-6a8577da7d69"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:h5de1757165944c2a83019307e803a2e" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:e237f3eb10e340329171c4842ffa471f" minOccurs="0"/>
                 <xsd:element ref="ns2:lb20c4ea59944f8581c8e100c66a8a29" minOccurs="0"/>
                 <xsd:element ref="ns2:md88a9328e0745cf9286d941a4709fb9" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Ref_x0020_ID" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
@@ -2593,92 +2670,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9603f8e3-cfb4-42dc-9892-6a8577da7d69">
+      <Value>2</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxKeywordTaxHTField xmlns="9603f8e3-cfb4-42dc-9892-6a8577da7d69" xsi:nil="true"/>
+    <h5de1757165944c2a83019307e803a2e xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">EMA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f5c9fc3d-56c5-4333-8692-9cd3dc4a9d0b</TermId>
+        </TermInfo>
+      </Terms>
+    </h5de1757165944c2a83019307e803a2e>
+    <lb20c4ea59944f8581c8e100c66a8a29 xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lb20c4ea59944f8581c8e100c66a8a29>
+    <e237f3eb10e340329171c4842ffa471f xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </e237f3eb10e340329171c4842ffa471f>
+    <Document_x0020_Ref_x0020_ID xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec" xsi:nil="true"/>
+    <md88a9328e0745cf9286d941a4709fb9 xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">English (EN)</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bc972daa-d91f-4fb6-88cc-c602dce93b8e</TermId>
+        </TermInfo>
+      </Terms>
+    </md88a9328e0745cf9286d941a4709fb9>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{078C8A63-7474-4021-B744-6C8F8AFCBBA8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e8efdf4a-59a8-43e6-b29c-54d05e01bfec"/>
+    <ds:schemaRef ds:uri="9603f8e3-cfb4-42dc-9892-6a8577da7d69"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2697143-5B18-4654-8662-48AD56FBD06E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="9603f8e3-cfb4-42dc-9892-6a8577da7d69"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="485f7bb2-dcb7-44cd-80bc-f61bd1cb5f26"/>
     <ds:schemaRef ds:uri="e8efdf4a-59a8-43e6-b29c-54d05e01bfec"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{569106AF-AAD8-42E6-9C4A-1D81D1275741}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0eea11ca-d417-4147-80ed-01a58412c458}" enabled="1" method="Standard" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" contentBits="2" removed="0"/>
   <clbl:label id="{afe1b31d-cec0-4074-b4bd-f07689e43d84}" enabled="1" method="Privileged" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>