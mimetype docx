--- v0 (2026-01-01)
+++ v1 (2026-09-10)
@@ -1,130 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="18873C14" w14:textId="77777777" w:rsidR="00881AC0" w:rsidRDefault="00881AC0" w:rsidP="00881AC0">
+    <w:p w14:paraId="3A703936" w14:textId="22D5F9C1" w:rsidR="006559C2" w:rsidRPr="0016055A" w:rsidRDefault="006559C2" w:rsidP="006559C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016055A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ce document constitue les informations sur le produit approuvées pour Trisenox, les modifications apportées depuis la procédure précédente qui ont une incidence sur les informations sur le produit (EMEA/H/C/000388/IB/0080) étant mises en évidence.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="17188F87" w14:textId="77777777" w:rsidR="00881AC0" w:rsidRDefault="00881AC0" w:rsidP="00881AC0">
+        <w:t xml:space="preserve">Ce document constitue les informations sur le produit approuvées pour </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Trisenox</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016055A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, les modifications apportées depuis la procédure précédente qui ont une incidence sur les informations sur le produit (</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1F59" w:rsidRPr="0046037F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>EMA/VR/0000314149</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0016055A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) étant mises en évidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4FA8B3" w14:textId="77777777" w:rsidR="006559C2" w:rsidRPr="0016055A" w:rsidRDefault="006559C2" w:rsidP="006559C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73902AC3" w14:textId="2446F3BA" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00881AC0" w:rsidP="00881AC0">
+    <w:p w14:paraId="73902AC3" w14:textId="5107E44C" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="006559C2" w:rsidP="006559C2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0016055A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour plus d’informations, voir le site web de l’Agence européenne des médicaments: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0016055A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.ema.europa.eu/en/medicines/human/EPAR</w:t>
+        </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://www.ema.europa.eu/en/medicines/human/EPAR/trisenox</w:t>
+          <w:t>/trisenox</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7CC57B30" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F13E67C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="797DFB3C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="711C24FB" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FC39882" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
@@ -269,242 +298,182 @@
       <w:r w:rsidR="0008364A" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> DES CARACT</w:t>
       </w:r>
       <w:r w:rsidR="0008364A" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>RISTIQUES DU PRODUIT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFEEAD4" w14:textId="1AB6A445" w:rsidR="00CB2503" w:rsidRPr="00FD517A" w:rsidRDefault="00CB2503" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="2CFEEAD4" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00F86259" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00F86259" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00F86259" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00F86259" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="0008364A" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="0008364A" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>NOMINATION DU M</w:t>
       </w:r>
-      <w:r w:rsidR="0008364A" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="0008364A" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DICAMENT</w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A839A1C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="35BC0EDF" w14:textId="2EE562B3" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00B17696">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>TRISENOX 1</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="000D2E22" w:rsidRPr="00113AFB">
         <w:t>mL</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> solution à diluer pour perfusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A934DAB" w14:textId="245472AD" w:rsidR="00B0199D" w:rsidRPr="00113AFB" w:rsidRDefault="00B0199D" w:rsidP="00B0199D">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>TRISENOX 2</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>/mL solution à diluer pour perfusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501745A1" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="27D70748" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="7F3F2E2B" w14:textId="3A093A60" w:rsidR="00CB2503" w:rsidRPr="00FD517A" w:rsidRDefault="00F86259" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="7F3F2E2B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00F86259" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>COMPOSITION QUALITATIVE ET QUANTITATIVE</w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DB1FBB" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="325D295E" w14:textId="2597476E" w:rsidR="0088527D" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00B17696">
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TRISENOX</w:t>
       </w:r>
       <w:r w:rsidR="0088527D" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidR="0088527D" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
@@ -605,254 +574,164 @@
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> de trioxyde d’arsenic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ECE2932" w14:textId="77777777" w:rsidR="0088527D" w:rsidRPr="00113AFB" w:rsidRDefault="0088527D">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="160F1897" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Pour la liste complète des excipients, voir rubrique</w:t>
       </w:r>
       <w:r w:rsidR="00F86259" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>6.1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2F1FE3" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="16E728CD" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="3D14F213" w14:textId="66BB280F" w:rsidR="00CB2503" w:rsidRPr="00FD517A" w:rsidRDefault="00F86259" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="3D14F213" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00F86259" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>FORME PHARMACEUTIQUE</w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6797A62E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="3FCF2667" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Solution à diluer pour perfusion</w:t>
       </w:r>
       <w:r w:rsidR="005268B4" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> (solution à diluer stérile).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09010248" w14:textId="77777777" w:rsidR="005268B4" w:rsidRPr="00113AFB" w:rsidRDefault="005268B4"/>
     <w:p w14:paraId="06C134DD" w14:textId="53721CEC" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Solution aqueuse, limpide, incolore. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D15B84F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="054C871E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="63E84A43" w14:textId="62C91055" w:rsidR="00CB2503" w:rsidRPr="00FD517A" w:rsidRDefault="00F86259" w:rsidP="00ED1797">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="63E84A43" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00F86259" w:rsidP="00ED1797">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00ED1797" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00ED1797" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">INFORMATIONS </w:t>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>CLINIQUES</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6175C74D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="7E6BC270" w14:textId="1532D664" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00F86259" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="7E6BC270" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00F86259" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Indications thérapeutiques</w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="070F515B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="71B0BD8A" w14:textId="77777777" w:rsidR="00B5059B" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t>TRISENOX est indiqué pour l'induction de la rémission et la consolidation chez des patients adultes</w:t>
       </w:r>
       <w:r w:rsidR="00CE7975" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> atteints de</w:t>
       </w:r>
       <w:r w:rsidR="00B5059B" w:rsidRPr="00113AFB">
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24643ACA" w14:textId="77777777" w:rsidR="00B5059B" w:rsidRPr="00113AFB" w:rsidRDefault="00FC72C0" w:rsidP="00FE6F22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="780"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
@@ -1035,109 +914,79 @@
         <w:t>-r</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>eceptor-alpha).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683996CE" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="045B4EBB" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00B17696">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Le taux de réponse des autres sous-types de leucémie aiguë myéloblastique </w:t>
       </w:r>
       <w:r w:rsidR="00B17696" w:rsidRPr="00113AFB">
         <w:t>au trioxyde d'arsenic</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> n’a pas été examiné.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE81302" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="0B2DFA9D" w14:textId="09EB93A1" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00F86259" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="0B2DFA9D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00F86259" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Posologie et mode d'administration</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7DF40610" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="15999A63" w14:textId="77777777" w:rsidR="00EF169F" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t>TRISENOX doit être administré sous la surveillance d'un médecin ayant l'expérience du traitement des leucémies aiguës ; d'autre part, les procédures inhérentes aux contrôles particuliers tels que décrits dans la rubrique</w:t>
       </w:r>
       <w:r w:rsidR="00F86259" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>4.4 doivent être suivies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C48422" w14:textId="77777777" w:rsidR="00EF169F" w:rsidRPr="00113AFB" w:rsidRDefault="00EF169F"/>
     <w:p w14:paraId="4E0DE0B8" w14:textId="77777777" w:rsidR="00EF169F" w:rsidRPr="00113AFB" w:rsidRDefault="00EF169F">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Posologie</w:t>
@@ -1787,191 +1636,131 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>heures. La durée de la perfusion peut être portée à 4</w:t>
       </w:r>
       <w:r w:rsidR="00DF3ED1" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>heures en cas de réactions vasomotrices. Aucun cathéter veineux central n’est nécessaire. Les patients doivent être hospitalisés au début du traitement en raison des symptômes de la maladie et afin d’assurer une surveillance adéquate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0816B514" w14:textId="77777777" w:rsidR="006903C5" w:rsidRPr="00113AFB" w:rsidRDefault="006903C5"/>
     <w:p w14:paraId="6A2D6833" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Pour les instructions concernant la préparation du médicament avant administration, voir la rubrique</w:t>
       </w:r>
       <w:r w:rsidR="00634C59" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>6.6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B03659C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="7C5DFFE3" w14:textId="33670E7C" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00211D4F" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="7C5DFFE3" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00211D4F" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Contre-indications</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3D2EAF29" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="43028FEF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00B4619C">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Hypersensibilité </w:t>
       </w:r>
       <w:r w:rsidR="00B4619C" w:rsidRPr="00113AFB">
         <w:t>à la substance active</w:t>
       </w:r>
       <w:r w:rsidR="0008364A" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>ou à l'un des excipients mentionnés à la rubrique</w:t>
       </w:r>
       <w:r w:rsidR="00211D4F" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>6.1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5458AE12" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="691AD81B" w14:textId="64CAC549" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00211D4F" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="691AD81B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00211D4F" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>4.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Mises en garde spéciales et précautions d'emploi</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="45E16F68" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="747BBC53" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Les patients cliniquement instables atteints de LPA sont particulièrement à risque et nécessiteront un contrôle plus fréquent du profil électrolytique et de la glycémie, ainsi que des bilans hématologique, hépatique, rénal et de coagulation plus fréquents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F4AA4C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="4A36000C" w14:textId="77777777" w:rsidR="001C6E64" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00EB59F1">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Syndrome d'activation des leucocytes (</w:t>
       </w:r>
       <w:r w:rsidR="00EB59F1" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:bCs/>
@@ -1987,57 +1776,57 @@
         <w:t>yndrome de différenciation LPA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14ACAF6B" w14:textId="3B071262" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00EB59F1">
       <w:r w:rsidRPr="00113AFB">
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidR="00DF3ED1" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">% des patients atteints de LPA </w:t>
       </w:r>
       <w:r w:rsidR="00750E2B" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">en rechute/réfractaire </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">et traités par </w:t>
       </w:r>
       <w:r w:rsidR="00EB59F1" w:rsidRPr="00113AFB">
         <w:t>trioxyde d'arsenic</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> ont présenté des </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
-      <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
+      <w:bookmarkStart w:id="2" w:name="OLE_LINK2"/>
       <w:r w:rsidRPr="00113AFB">
         <w:t>symptômes analogues à ceux d'un syndrome appelé syndrome de l'acide rétinoïque</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">-LPA (RA-APL) ou syndrome de différenciation LPA, caractérisé par une fièvre, une dyspnée, une prise de poids, des infiltrats pulmonaires et des épanchements pleuraux ou péricardiques, avec ou sans hyperleucocytose. Ce syndrome peut être fatal. </w:t>
       </w:r>
       <w:r w:rsidR="000F3B9A" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Chez les patients atteints de LPA nouvellement diagnostiquée et traités par </w:t>
       </w:r>
       <w:r w:rsidR="00EB59F1" w:rsidRPr="00113AFB">
         <w:t>le trioxyde d'arsenic</w:t>
       </w:r>
       <w:r w:rsidR="000F3B9A" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:r w:rsidR="00EF44AD" w:rsidRPr="00113AFB">
         <w:t>la trétinoïne,</w:t>
       </w:r>
       <w:r w:rsidR="000F3B9A" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F314CD" w:rsidRPr="00113AFB">
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> syndrome de différenciation LPA </w:t>
       </w:r>
       <w:r w:rsidR="000F3B9A" w:rsidRPr="00113AFB">
@@ -3740,115 +3529,85 @@
       <w:r w:rsidR="005F52BE" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> Les signes et symptômes d’encéphalopathie doit être étroitement surveillés chez les patients présentant un risque de déficit en vitamine B1 après instauration d’un traitement par le trioxyde d’arsenic. Une récupération a été observée dans certains cas à la suite d’une complémentation en vitamine B1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2F47E5" w14:textId="77777777" w:rsidR="004977BC" w:rsidRPr="00113AFB" w:rsidRDefault="004977BC"/>
     <w:p w14:paraId="5FE6187F" w14:textId="77777777" w:rsidR="00E1168F" w:rsidRPr="00113AFB" w:rsidRDefault="00E1168F">
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Excipient à effet notoire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1946A72A" w14:textId="4A58FAAC" w:rsidR="00E1168F" w:rsidRPr="00113AFB" w:rsidRDefault="00E1168F">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Ce médicament contient moins de 1 mmol (23</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>) de sodium par dose, c.-à-d. qu’il est essentiellement « sans sodium ».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4687C6BB" w14:textId="77777777" w:rsidR="00E1168F" w:rsidRPr="00113AFB" w:rsidRDefault="00E1168F"/>
-    <w:p w14:paraId="61DFD0EB" w14:textId="34BC6493" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="009A346C" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="61DFD0EB" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="009A346C" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>4.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Interactions avec d’autres médicaments et autres formes d’interaction</w:t>
       </w:r>
       <w:r w:rsidR="0008364A" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="625EB12B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="65BFAABE" w14:textId="77777777" w:rsidR="008807B4" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="0094588C">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Il n'existe aucune étude formelle des interactions pharmacocinétiques entre </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>TRISENOX</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> et les autres </w:t>
       </w:r>
       <w:r w:rsidR="0094588C" w:rsidRPr="00113AFB">
         <w:t>médicaments</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="050618FD" w14:textId="77777777" w:rsidR="008807B4" w:rsidRPr="00113AFB" w:rsidRDefault="008807B4"/>
     <w:p w14:paraId="55F94CD8" w14:textId="77777777" w:rsidR="008807B4" w:rsidRPr="00113AFB" w:rsidRDefault="008807B4" w:rsidP="006D5B89">
       <w:pPr>
@@ -3962,121 +3721,91 @@
     <w:p w14:paraId="7EDB5AC5" w14:textId="77777777" w:rsidR="00147312" w:rsidRPr="00113AFB" w:rsidRDefault="00147312" w:rsidP="000F2CEF"/>
     <w:p w14:paraId="4036396B" w14:textId="77777777" w:rsidR="00147312" w:rsidRPr="00113AFB" w:rsidRDefault="00147312" w:rsidP="000F2CEF">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Autres médicaments antileucémiques</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369DC104" w14:textId="77777777" w:rsidR="00147312" w:rsidRPr="00113AFB" w:rsidRDefault="00147312" w:rsidP="000F2CEF">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>L'influence de TRISENOX sur l'efficacité des autres antileucémiques est inconnue.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0288CC" w14:textId="77777777" w:rsidR="007D347A" w:rsidRPr="00113AFB" w:rsidRDefault="007D347A"/>
-    <w:p w14:paraId="4546EBDA" w14:textId="622DE7E0" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="009A346C" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="4546EBDA" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="009A346C" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="0008364A" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ertilité</w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, grossesse et allaitement</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4CD2D9B2" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="4FF650CA" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contraception chez les hommes et les femmes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30BA7BCC" w14:textId="0E7B566B" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="009D2446" w:rsidP="00D21341">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Compte tenu du risque génotoxique lié aux </w:t>
       </w:r>
       <w:r w:rsidR="00132DAB" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">arsénieux </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>(voir rubrique 5.3), l</w:t>
       </w:r>
@@ -4316,180 +4045,120 @@
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="0008364A" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ertilité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4859E4" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Aucune étude clinique ou non clinique de fertilité n’a été conduite avec TRISENOX.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAD50AE" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="29FCD650" w14:textId="1301E821" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00C90443" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="29FCD650" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00C90443" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>4.7</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Effets sur l’aptitude à conduire des véhicules et à utiliser des machines</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="63B69041" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="6DC8FB9B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00DE6423" w:rsidP="00DE6423">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">TRISENOX n’a aucun effet ou un effet négligeable </w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>sur l’aptitude à conduire des véhicules et à utiliser des machines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52695C06" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="2EFC2F9E" w14:textId="1AF79E21" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00C90443" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="2EFC2F9E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00C90443" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>4.8</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Effets indésirables</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1BBB8748" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0441A88E" w14:textId="77777777" w:rsidR="00ED1B39" w:rsidRPr="00113AFB" w:rsidRDefault="00F03679" w:rsidP="00765C1C">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Résumé du profil de sécurité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B32A37E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00E47751" w:rsidP="00E47751">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
@@ -4797,211 +4466,232 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41767E4D" w14:textId="77777777" w:rsidR="00371188" w:rsidRPr="00113AFB" w:rsidRDefault="00371188" w:rsidP="00371188"/>
     <w:p w14:paraId="79D837E5" w14:textId="77777777" w:rsidR="00371188" w:rsidRPr="00113AFB" w:rsidRDefault="00FB44D5" w:rsidP="00FB44D5">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tableau listant l</w:t>
       </w:r>
       <w:r w:rsidR="00371188" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>es effets indésirables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5551B4C8" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="005548E5">
-      <w:r w:rsidRPr="00113AFB">
+    <w:p w14:paraId="5551B4C8" w14:textId="70C39A3B" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00151F9B" w:rsidP="005548E5">
+      <w:r w:rsidRPr="00151F9B">
         <w:t xml:space="preserve">Les effets indésirables suivants ont été rapportés </w:t>
       </w:r>
-      <w:r w:rsidR="004A22D8" w:rsidRPr="00113AFB">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">. Les effets indésirables sont présentés </w:t>
+      <w:del w:id="3" w:author="translator" w:date="2025-10-15T12:29:00Z">
+        <w:r w:rsidRPr="00151F9B" w:rsidDel="00123FCF">
+          <w:delText xml:space="preserve">lors de l’étude APL0406 </w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="4" w:author="translator" w:date="2025-10-15T12:28:00Z">
+        <w:r w:rsidRPr="00151F9B" w:rsidDel="00123FCF">
+          <w:delText xml:space="preserve">chez des patients de diagnostic récent </w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="5" w:author="translator" w:date="2025-10-15T12:29:00Z">
+        <w:r w:rsidRPr="00151F9B" w:rsidDel="00123FCF">
+          <w:delText>ainsi qu’</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="00151F9B">
+        <w:t xml:space="preserve">au cours des essais cliniques et/ou lors du suivi post commercialisation chez des patients </w:t>
+      </w:r>
+      <w:ins w:id="6" w:author="translator" w:date="2025-10-15T12:30:00Z">
+        <w:r>
+          <w:t>de diagnosti</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="7" w:author="translator" w:date="2025-10-15T12:31:00Z">
+        <w:r>
+          <w:t xml:space="preserve">c récent </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="8" w:author="translator" w:date="2025-10-15T12:36:00Z">
+        <w:r>
+          <w:t xml:space="preserve">ou </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00151F9B">
+        <w:t xml:space="preserve">atteints de LPA en rechute/réfractaire. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
+        <w:t xml:space="preserve">Les effets indésirables sont présentés </w:t>
       </w:r>
       <w:r w:rsidR="00A4181A" w:rsidRPr="00113AFB">
         <w:t>dans le tableau </w:t>
       </w:r>
       <w:r w:rsidR="005548E5" w:rsidRPr="00113AFB">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00A4181A" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>ci-dessous selon la classification Me</w:t>
       </w:r>
       <w:r w:rsidR="00B764C7" w:rsidRPr="00113AFB">
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>DRA par classe de système d’organes et par fréquence observés au cours des essais cliniques de TRISENOX chez 52</w:t>
       </w:r>
       <w:r w:rsidR="006D3BF7" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">patients réfractaires/en rechute atteints de LPA.  Les fréquences des effets indésirables sont définies comme : très fréquent </w:t>
       </w:r>
       <w:r w:rsidR="00265C79" w:rsidRPr="00113AFB">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>≥</w:t>
       </w:r>
       <w:r w:rsidR="00B764C7" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>1/10</w:t>
       </w:r>
       <w:r w:rsidR="00265C79" w:rsidRPr="00113AFB">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">, fréquent </w:t>
       </w:r>
       <w:r w:rsidR="00265C79" w:rsidRPr="00113AFB">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>≥</w:t>
       </w:r>
       <w:r w:rsidR="00B764C7" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>1/100</w:t>
       </w:r>
       <w:r w:rsidR="0095720E" w:rsidRPr="00113AFB">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> &lt;</w:t>
       </w:r>
       <w:r w:rsidR="00B764C7" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>1/10</w:t>
       </w:r>
       <w:r w:rsidR="00265C79" w:rsidRPr="00113AFB">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">, peu fréquent </w:t>
       </w:r>
       <w:r w:rsidR="00265C79" w:rsidRPr="00113AFB">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>≥</w:t>
       </w:r>
       <w:r w:rsidR="00B764C7" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>1/1</w:t>
       </w:r>
       <w:r w:rsidR="0095720E" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>000</w:t>
       </w:r>
       <w:r w:rsidR="0095720E" w:rsidRPr="00113AFB">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> &lt;</w:t>
       </w:r>
       <w:r w:rsidR="00B764C7" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>1/100</w:t>
       </w:r>
       <w:r w:rsidR="00265C79" w:rsidRPr="00113AFB">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> et fréquence indéterminée (ne peut être estimée sur la base des données disponibles).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A91329A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="6F4EFE88" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:lastRenderedPageBreak/>
         <w:t>Dans chaque groupement par fréquence, les effets indésirables sont présentés par ordre de gravité décroissant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44879746" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="20C3399D" w14:textId="77777777" w:rsidR="00936264" w:rsidRPr="00113AFB" w:rsidRDefault="00936264" w:rsidP="00591B6C">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="20C3399D" w14:textId="1B00B495" w:rsidR="00936264" w:rsidRPr="00113AFB" w:rsidRDefault="00936264" w:rsidP="00591B6C">
+      <w:r w:rsidRPr="00113AFB">
         <w:t>Tableau </w:t>
       </w:r>
       <w:r w:rsidR="00591B6C" w:rsidRPr="00113AFB">
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3085"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="559F6E10" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="559F6E10" w14:textId="77777777" w:rsidTr="00151F9B">
         <w:trPr>
+          <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C860610" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5059,80 +4749,86 @@
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>≥</w:t>
             </w:r>
             <w:r w:rsidR="0036130B" w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="32D1E053" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="32D1E053" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="604E319B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Infections et infestations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="0E1A27AA" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="0E1A27AA" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3897A1E6" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Herpès zoster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C2AD4EA" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -5140,51 +4836,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0236DF1E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="0CAA89FC" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="0CAA89FC" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C706D38" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Septicémie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="201ABA43" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -5192,51 +4891,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C6869AB" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="47698037" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="47698037" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="057C3941" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Pneumonie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09AD28A4" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -5244,77 +4946,83 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52FCCDA1" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="08C04306" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="08C04306" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="356898F2" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Affections hématologiques et du système lymphatique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="5F68A604" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="5F68A604" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52D7FF1E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Neutropénie fébrile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4362F5BE" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -5322,51 +5030,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="467A5DAE" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="1BBC2180" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="1BBC2180" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CB5BE12" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Hyperleucocytose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7349917A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -5374,51 +5085,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="685EE676" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="559ED09A" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="559ED09A" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B5DDCCE" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Neutropénie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AEC923D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -5426,51 +5140,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60B33255" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="16AC0726" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="16AC0726" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48B58919" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Pancytopénie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77596629" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -5478,51 +5195,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BB12A2E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="731B2D34" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="731B2D34" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="609AE783" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Thrombocytopénie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31B07AF6" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Anémie</w:t>
             </w:r>
           </w:p>
@@ -5559,51 +5279,54 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AFD034F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1774B39C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="34D5CC69" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="34D5CC69" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74A2134E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Leucopénie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08CB9B70" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -5611,51 +5334,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0616D429" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="6E243FA8" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="6E243FA8" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="090FB5BC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Lymphopénie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -5668,80 +5394,86 @@
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A530644" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="60D9DCB2" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="60D9DCB2" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FAB11E1" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Troubles du métabolisme et de la nutrition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="3624F411" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="3624F411" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20F49187" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Hyperglycémie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="617F9AFE" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -5749,51 +5481,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7769EFE4" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="50C5A78F" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="50C5A78F" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42B3FBEE" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Hypokaliémie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DD4A571" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -5801,51 +5536,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31DB9A92" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="68493E43" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="68493E43" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49B9EE98" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Hypomagnésémie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D03084B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -5853,51 +5591,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78622598" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="259CC1DB" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="259CC1DB" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CE68EE4" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Hypernatrémie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1404B904" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -5905,51 +5646,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="143A8F6B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="0B9C27FD" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="0B9C27FD" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09C5BB10" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Acidocétose</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01A619C0" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Hypermagnésémie</w:t>
             </w:r>
           </w:p>
@@ -5986,51 +5730,54 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62583FC1" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E92AA4C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="503E4ED3" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="503E4ED3" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00B6CA7D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Déshydratation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F82CC03" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -6038,51 +5785,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57D98E8B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="165E8609" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="165E8609" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0162D6D0" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Rétention hydrique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -6095,80 +5845,86 @@
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35659DAB" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="5989F38A" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="5989F38A" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4348C3BD" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Affections psychiatriques</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="6D967899" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="6D967899" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C50D2B9" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>État confusionnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -6181,80 +5937,86 @@
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C9C91EA" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="76617EEB" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="76617EEB" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="409D876F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Affections du système nerveux</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="36E9EC50" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="36E9EC50" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="154EF629" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Paresthésie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11462EE1" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Vertiges</w:t>
             </w:r>
           </w:p>
@@ -6291,51 +6053,54 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01842F2F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4712CA5B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="08C4588C" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="08C4588C" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="471B838B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Céphalées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0592341B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -6343,51 +6108,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54E5A3A8" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="087DEA11" w14:textId="77777777" w:rsidTr="00CA439E">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="087DEA11" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F85B7A4" w14:textId="77777777" w:rsidR="00AD287A" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00CA439E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Convulsions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77E30509" w14:textId="77777777" w:rsidR="00AD287A" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00CA439E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -6395,51 +6163,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B453137" w14:textId="77777777" w:rsidR="00AD287A" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00CA439E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA439E" w:rsidRPr="00113AFB" w14:paraId="39678020" w14:textId="77777777">
+      <w:tr w:rsidR="00CA439E" w:rsidRPr="00113AFB" w14:paraId="39678020" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="618954E8" w14:textId="77777777" w:rsidR="00CA439E" w:rsidRPr="00113AFB" w:rsidRDefault="00CA439E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Encéphalopathie, encéphalopathie de Wernicke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -6452,80 +6223,86 @@
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="335AB1E5" w14:textId="77777777" w:rsidR="00CA439E" w:rsidRPr="00113AFB" w:rsidRDefault="00CA439E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="075C5F5A" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="075C5F5A" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52AB0E9C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Affections oculaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="01603195" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="01603195" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DC2A9A7" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Vision floue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -6538,80 +6315,86 @@
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26E02E62" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="52A943D3" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="52A943D3" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="625ADBA5" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Affections cardiaques</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="0A171CE2" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="0A171CE2" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="429BD6C2" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Tachycardie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F8AB9E6" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -6619,195 +6402,207 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="380A9C33" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="50F24905" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="50F24905" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33BBC11A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:r w:rsidRPr="00113AFB">
               <w:t>Épanchement péricardique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44EBC25C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="238C1AF1" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="4DBB05CD" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="4DBB05CD" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79E82ADE" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:r w:rsidRPr="00113AFB">
               <w:t>Extrasystoles ventriculaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AC16F9F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49E41308" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="4AD1E68F" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="4AD1E68F" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1ADA78E5" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:r w:rsidRPr="00113AFB">
               <w:t>Insuffisance cardiaque</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A5CA07D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E85B732" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="5C284C90" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="5C284C90" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7186DD47" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Tachycardie ventriculaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -6820,581 +6615,601 @@
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BBFE7B2" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="6406FC0F" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="6406FC0F" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="110E134C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Affections vasculaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="6A864106" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="6A864106" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B00C727" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7B00C727" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:r w:rsidRPr="00113AFB">
               <w:t>Vascularites</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67E51F19" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="67E51F19" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:r w:rsidRPr="00113AFB">
               <w:t>Hypotension</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE6ECB4" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="5BE6ECB4" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4513A170" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="4513A170" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D251CAF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="1D251CAF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33CA14A1" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="33CA14A1" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="3BD264E4" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="3BD264E4" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B796988" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="3B796988" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Affections respiratoires, thoraciques et médiastinales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="46226402" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="46226402" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11755A8B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="11755A8B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Syndrome de différenciation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1F468F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="5E1F468F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70E2C166" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="70E2C166" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="0F416BCB" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="0F416BCB" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3063879B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="3063879B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Dyspnée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="755607D8" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="755607D8" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0077CEB3" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="0077CEB3" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="30EE4871" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="30EE4871" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BD0F827" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="5BD0F827" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Hypoxie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ACCD85A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="7ACCD85A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F94F7AC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="1F94F7AC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="4F374179" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="4F374179" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="405DF16A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="405DF16A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Épanchement pleural</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F034B98" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="6F034B98" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C77E91F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="6C77E91F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="25B556C6" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="25B556C6" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15D79880" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="15D79880" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Douleur pleurétique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B021C4D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="0B021C4D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B04797B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="6B04797B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="1287F687" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="1287F687" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38CEC3C5" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="38CEC3C5" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t xml:space="preserve">Hémorragie alvéolaire </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F392E3C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="6F392E3C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FAFB38C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="7FAFB38C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="4ABD2F23" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="4ABD2F23" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0509457B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="0509457B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
+            <w:r w:rsidRPr="00113AFB">
               <w:t>Pneumopathie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FBB2825" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="4FBB2825" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59FFF093" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+          <w:p w14:paraId="59FFF093" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00151F9B">
             <w:pPr>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="0D02E6EE" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="0D02E6EE" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56C63598" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Affections gastro-intestinales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="4C6A41A3" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="4C6A41A3" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="436202B7" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Diarrhées</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="220F008C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Vomissements</w:t>
             </w:r>
           </w:p>
@@ -7431,51 +7246,54 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E333DCF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6ED715BF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="7C529812" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="7C529812" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2364F0CB" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Nausées</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="727668C5" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Douleurs abdominales</w:t>
             </w:r>
@@ -7517,128 +7335,137 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D0604BA" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AF035F3" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="41DEDDD7" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="41DEDDD7" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07A0E0DB" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="0008364A">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Affections de la peau et du tissu sous-cutané</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="16C326A0" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="16C326A0" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DF1685C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:r w:rsidRPr="00113AFB">
               <w:t xml:space="preserve">Prurit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="513D5070" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3843A950" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="00C33A7F" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="00C33A7F" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57AD8351" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Rougeurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3693A74C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -7646,51 +7473,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5985E586" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="40563655" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="40563655" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CA7D46E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Érythème</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D8D65F1" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -7698,51 +7528,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="248C95A9" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="2357F2FA" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="2357F2FA" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="466F2EB9" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:r w:rsidRPr="00113AFB">
               <w:t>Œdème facial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="326052DD" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -7751,146 +7584,155 @@
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3457B217" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="2A21FAD6" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="2A21FAD6" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00111367" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Affections musculo-squelettiques</w:t>
             </w:r>
             <w:r w:rsidR="00A90D7D" w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> et</w:t>
             </w:r>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> systémiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="11057455" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="11057455" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74A0A1DB" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
-              <w:pStyle w:val="EndnoteText"/>
+              <w:pStyle w:val="Endnotentext"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t xml:space="preserve">Myalgie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="516E4C4A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F7184EF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="4205EA01" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="4205EA01" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="194C9A80" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Arthralgie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ACFEE21" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -7898,51 +7740,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05EF225C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="5A85D190" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="5A85D190" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77EF063F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:r w:rsidRPr="00113AFB">
               <w:t xml:space="preserve">Douleur osseuse </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27CF8F95" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -7951,80 +7796,86 @@
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60C401CC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="64294C17" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="64294C17" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AC57513" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Affections du rein et des voies urinaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="0ABA69BE" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="0ABA69BE" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F5907AB" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Insuffisance rénale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -8037,80 +7888,86 @@
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38E38036" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="78F167FF" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="78F167FF" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C77547F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Troubles généraux et anomalies au site d'administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="18AC954A" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="18AC954A" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="602F9600" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Pyrexie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C9A5B4A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Douleur</w:t>
             </w:r>
           </w:p>
@@ -8179,51 +8036,54 @@
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72B1D358" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B05CD95" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="3B2FDC16" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="3B2FDC16" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FE7E84A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Œdème</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EC71F65" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -8231,99 +8091,105 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="680C4E97" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="3E152E1B" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="3E152E1B" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="361AFAAE" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:r w:rsidRPr="00113AFB">
               <w:t>Douleur thoracique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="440FB203" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="292CFDE6" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="123DA5A5" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="123DA5A5" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D969B92" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Frissons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -8336,176 +8202,188 @@
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6291E651" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="7485B2C6" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="7485B2C6" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="620853DA" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Investigations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="3BD91841" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="3BD91841" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48285B4D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:r w:rsidRPr="00113AFB">
               <w:t>Augmentation de l’alanine aminotransférase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F437F19" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B6FD206" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="7959A82A" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="7959A82A" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12845AFF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:r w:rsidRPr="00113AFB">
               <w:t>Augmentation de l’aspartate aminotransférase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AA392E5" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Très fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7047461D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="2209E7BE" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="2209E7BE" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F95472B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:r w:rsidRPr="00113AFB">
               <w:t xml:space="preserve">ECG : Prolongation de l’intervalle QT </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CD83CD3" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:r w:rsidRPr="00113AFB">
               <w:t>Hyperbilirubinémie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EA23C67" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
@@ -8548,51 +8426,54 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F420FB6" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3461ABD5" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="7FC1B2D5" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="7FC1B2D5" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="710C23EF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Augmentation de la créatinine sanguine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79CB85B3" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
@@ -8600,99 +8481,105 @@
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FD52A3A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="2A86674B" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="2A86674B" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44F68552" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:r w:rsidRPr="00113AFB">
               <w:t>Prise de poids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40658304" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="115FFD55" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:t>Fréquence indéterminée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="17B3652A" w14:textId="77777777">
+      <w:tr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w14:paraId="17B3652A" w14:textId="77777777" w:rsidTr="00151F9B">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="013571AE" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
             <w:r w:rsidRPr="00113AFB">
               <w:t>Augmentation de la gamma glutamyltransférase</w:t>
             </w:r>
             <w:r w:rsidR="00356625" w:rsidRPr="00113AFB">
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A56D3FC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
@@ -8812,94 +8699,94 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Syndrome de différenciation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC7E376" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="007D0B92">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Pendant le traitement par TRISENOX, 14 des 52</w:t>
       </w:r>
       <w:r w:rsidR="003E72FF" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">patients des études sur la LPA </w:t>
       </w:r>
       <w:r w:rsidR="003E72FF" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">en rechute </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
-        <w:t>ont présenté un ou plusieurs symptômes du syndrome de différenciation LPA, caractérisé par une fièvre, une dyspnée, une prise de poids, des infiltrats pulmonaires et des épanchements pleuraux ou péricardiques, avec ou sans hyperleucocytose (voir rubrique</w:t>
+        <w:t xml:space="preserve">ont présenté un ou plusieurs symptômes du syndrome de différenciation LPA, caractérisé par une fièvre, une dyspnée, une prise de poids, des infiltrats pulmonaires et des épanchements pleuraux ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113AFB">
+        <w:lastRenderedPageBreak/>
+        <w:t>péricardiques, avec ou sans hyperleucocytose (voir rubrique</w:t>
       </w:r>
       <w:r w:rsidR="00B764C7" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>4.4). Vingt-sept patients avaient une hyperleucocytose (GB </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:sym w:font="Symbol" w:char="F0B3"/>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t> 10 x 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:sym w:font="Symbol" w:char="F06D"/>
       </w:r>
       <w:r w:rsidR="007D0B92" w:rsidRPr="00113AFB">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>) pendant le traitement d'induction, dont 4 une valeur &gt; 100 000/</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:sym w:font="Symbol" w:char="F06D"/>
       </w:r>
       <w:r w:rsidR="007D0B92" w:rsidRPr="00113AFB">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
-        <w:t xml:space="preserve">. Le nombre de GB à la visite de référence n'était pas corrélé au développement ultérieur d'une hyperleucocytose pendant l'étude, et les nombres de GB pendant le traitement de consolidation n'étaient pas aussi élevés que pendant le traitement d'induction. Dans ces études, l'hyperleucocytose n'a fait l'objet d'aucune chimiothérapie. Les médicaments utilisés pour réduire le nombre de globules blancs aggravent souvent les toxicités associées à l'hyperleucocytose et aucune </w:t>
-[...3 lines deleted...]
-        <w:t>stratégie standard ne s'est révélée efficace. Un patient traité dans le cadre d'une autorisation temporaire d’utilisation est décédé d'un ictus cérébral dû à l'hyperleucocytose, après une chimiothérapie visant à réduire le nombre de GB. L'attitude conseillée est un attentisme prudent, en n'intervenant que dans certains cas particulièrement sélectionnés.</w:t>
+        <w:t>. Le nombre de GB à la visite de référence n'était pas corrélé au développement ultérieur d'une hyperleucocytose pendant l'étude, et les nombres de GB pendant le traitement de consolidation n'étaient pas aussi élevés que pendant le traitement d'induction. Dans ces études, l'hyperleucocytose n'a fait l'objet d'aucune chimiothérapie. Les médicaments utilisés pour réduire le nombre de globules blancs aggravent souvent les toxicités associées à l'hyperleucocytose et aucune stratégie standard ne s'est révélée efficace. Un patient traité dans le cadre d'une autorisation temporaire d’utilisation est décédé d'un ictus cérébral dû à l'hyperleucocytose, après une chimiothérapie visant à réduire le nombre de GB. L'attitude conseillée est un attentisme prudent, en n'intervenant que dans certains cas particulièrement sélectionnés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="386DF61E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="6D87A4FA" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Dans les études majeures</w:t>
       </w:r>
       <w:r w:rsidR="000E1ECB" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> en situation de rechute</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>, la mortalité par coagulation intravasculaire disséminée (CIVD) était très fréquente (&gt; 10</w:t>
       </w:r>
       <w:r w:rsidR="00A24270" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>%), ce qui est conforme aux taux de mortalité précoce rapportés dans la littérature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D100FC" w14:textId="77777777" w:rsidR="00442C30" w:rsidRPr="00113AFB" w:rsidRDefault="00442C30" w:rsidP="00442C30"/>
     <w:p w14:paraId="781F8841" w14:textId="77777777" w:rsidR="00E93C17" w:rsidRPr="00113AFB" w:rsidRDefault="00E93C17" w:rsidP="00D01AD4">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Un syndrome de différenciation a été observé chez 19</w:t>
       </w:r>
@@ -9062,54 +8949,54 @@
       <w:r w:rsidRPr="00113AFB">
         <w:t>ont arrêté précocement le traitement en raison de cet événement indésirable et un a continué à recevoir TRISENOX dans le cadre d'un protocole ultérieur. Quarante</w:t>
       </w:r>
       <w:r w:rsidR="00E1168F" w:rsidRPr="00113AFB">
         <w:t>‐</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">quatre pour cent des patients </w:t>
       </w:r>
       <w:r w:rsidR="00E34922" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">atteints de LPA </w:t>
       </w:r>
       <w:r w:rsidR="00FD6AB6" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">en rechute/réfractaire </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">ont présenté des symptômes pouvant être associés à une neuropathie, la plupart ont été légers à modérés et ont régressé après l'arrêt du traitement par TRISENOX. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68058DFC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlt495366788"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlt495366788"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlt495300015"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="3824F45C" w14:textId="77777777" w:rsidR="00AB65BD" w:rsidRPr="00113AFB" w:rsidRDefault="00B411C5" w:rsidP="00AB65BD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hépatotoxicité (grade 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00AB65BD" w:rsidRPr="00113AFB">
@@ -9131,199 +9018,191 @@
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>des toxicités hépatiques de grade 3 ou 4 sont survenues pendant le traitement d’induction ou de consolidation par TRISENOX en association avec la trétinoïne. Cependant, ces toxicités ont disparu après l’arrêt temporaire de TRISENOX, de la trétinoïne, ou des deux (voir rubrique 4.4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DEA6BDE" w14:textId="77777777" w:rsidR="00AB65BD" w:rsidRPr="00113AFB" w:rsidRDefault="00AB65BD" w:rsidP="00AB65BD"/>
     <w:p w14:paraId="353914B7" w14:textId="77777777" w:rsidR="00AB65BD" w:rsidRPr="00113AFB" w:rsidRDefault="00AB65BD" w:rsidP="00AB65BD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Toxicité hématologique et gastro-intestinale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69DC8DFD" w14:textId="77777777" w:rsidR="00AB65BD" w:rsidRPr="00113AFB" w:rsidRDefault="00AB65BD" w:rsidP="00AB65BD">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Des toxicités gastro-intestinales, des neutropénies de grade 3 ou 4 et des thrombocytopénies de grade 3 ou 4 sont survenues chez des patients atteints de LPA à risque faible à intermédiaire nouvellement diagnostiquée. Elles ont toutefois été 2,2 fois moins fréquentes chez les patients traités par TRISENOX en association avec la trétinoïne que chez ceux traités par trétinoïne et chimiothérapie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D401720" w14:textId="77777777" w:rsidR="002A33C8" w:rsidRPr="00113AFB" w:rsidRDefault="002A33C8">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EC3F5E7" w14:textId="77777777" w:rsidR="006903C5" w:rsidRPr="00113AFB" w:rsidRDefault="006903C5" w:rsidP="006903C5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Déclaration des effets indésirables suspectés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBD5923" w14:textId="77777777" w:rsidR="006903C5" w:rsidRPr="00113AFB" w:rsidRDefault="006903C5" w:rsidP="00BA7B2C">
+    <w:p w14:paraId="2EBD5923" w14:textId="083FC215" w:rsidR="006903C5" w:rsidRPr="00113AFB" w:rsidRDefault="006903C5" w:rsidP="00BA7B2C">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La déclaration des effets indésirables suspectés après autorisation du médicament est importante. Elle permet une surveillance continue du rapport bénéfice/risque du médicament. Les professionnels de santé déclarent tout effet indésirable suspecté via </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>le système national</w:t>
       </w:r>
       <w:r w:rsidR="00BA7B2C" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de déclaration – voir </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...6 lines deleted...]
-          <w:t>Annexe V</w:t>
+      <w:r w:rsidR="00151F9B">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:ins w:id="11" w:author="translator" w:date="2025-10-28T14:09:00Z">
+        <w:r w:rsidR="00151F9B">
+          <w:instrText>HYPERLINK "https://www.ema.europa.eu/en/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx"</w:instrText>
         </w:r>
-      </w:hyperlink>
-[...1 lines deleted...]
-        <w:rPr>
+      </w:ins>
+      <w:del w:id="12" w:author="translator" w:date="2025-10-28T14:09:00Z">
+        <w:r w:rsidR="00151F9B" w:rsidDel="00151F9B">
+          <w:delInstrText xml:space="preserve"> HYPERLINK "http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" </w:delInstrText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="00151F9B">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00BA7B2C" w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Annexe V</w:t>
+      </w:r>
+      <w:r w:rsidR="00151F9B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311172BA" w14:textId="77777777" w:rsidR="006903C5" w:rsidRPr="00113AFB" w:rsidRDefault="006903C5">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="056B0957" w14:textId="6FF9836E" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00BA7B2C" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="056B0957" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00BA7B2C" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>4.9</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Surdosage</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7651F1D2" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="40B6ED5D" w14:textId="33EF8B8C" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Si des symptômes suggérant une toxicité aiguë sérieuse de l'arsenic (ex. : convulsions, faiblesse musculaire et état confusionnel) venaient à apparaître, il faut interrompre immédiatement le traitement par TRISENOX et envisager l'administration de pénicillamine à une dose quotidienne inférieure ou égale à 1 gramme par jour. </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La durée du traitement par pénicillamine doit être évaluée en prenant en considération les valeurs du laboratoire de l'arsenic urinaire. </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Pour les patients ne pouvant prendre de médicament par voie orale, il est possible d’envisager l’administration de dimercaprol par voie intramusculaire, à la dose de 3</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">/kg toutes les 4 heures, jusqu'à ce que toute menace sur le pronostic vital soit dissipée. Par la suite, il est possible d’administrer de la pénicillamine à une dose quotidienne de </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
@@ -9358,194 +9237,134 @@
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>heures pendant 5</w:t>
       </w:r>
       <w:r w:rsidR="006D3BF7" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>jours, puis toutes les 12</w:t>
       </w:r>
       <w:r w:rsidR="006D3BF7" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>heures pendant 2</w:t>
       </w:r>
       <w:r w:rsidR="006D3BF7" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>semaines. Pour les patients présentant un surdosage aigu et grave à l’arsenic, il est nécessaire d'envisager une dialyse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BCEE2A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="1F0991E2" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="4D2E4FA9" w14:textId="0E2E3036" w:rsidR="00CB2503" w:rsidRPr="00FD517A" w:rsidRDefault="00BA7B2C" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="4D2E4FA9" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00BA7B2C" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>PROPRI</w:t>
       </w:r>
-      <w:r w:rsidR="0008364A" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="0008364A" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="0008364A" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="0008364A" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>S PHARMACOLOGIQUES</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="04B2E7F5" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="5E794226" w14:textId="469E00EA" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00BA7B2C" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="5E794226" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00BA7B2C" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>5.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Propriétés pharmacodynamiques</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6CEB82B8" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="2202C1A9" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00DE45C4">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Classe pharmacothérapeutique</w:t>
       </w:r>
       <w:r w:rsidR="00DE45C4" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">: Autres anticancéreux, </w:t>
       </w:r>
       <w:r w:rsidR="006903C5" w:rsidRPr="00113AFB">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>ode ATC</w:t>
       </w:r>
       <w:r w:rsidR="00BA7B2C" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>: L01XX27</w:t>
       </w:r>
     </w:p>
@@ -10050,51 +9869,55 @@
       <w:r w:rsidR="008B19DA" w:rsidRPr="00113AFB">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>) o</w:t>
       </w:r>
       <w:r w:rsidR="002B47B0" w:rsidRPr="00113AFB">
         <w:t>u une</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> neuropath</w:t>
       </w:r>
       <w:r w:rsidR="002B47B0" w:rsidRPr="00113AFB">
         <w:t>ie</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002B47B0" w:rsidRPr="00113AFB">
         <w:t>Les p</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">atients </w:t>
       </w:r>
       <w:r w:rsidR="00DE67ED" w:rsidRPr="00113AFB">
-        <w:t xml:space="preserve">du groupe de traitement trétinoïne </w:t>
+        <w:t xml:space="preserve">du groupe de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE67ED" w:rsidRPr="00113AFB">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">traitement trétinoïne </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">+ TRISENOX </w:t>
       </w:r>
       <w:r w:rsidR="006F7FD2" w:rsidRPr="00113AFB">
         <w:t>ont reçu</w:t>
       </w:r>
       <w:r w:rsidR="00DE67ED" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> la trétinoïne à la dose de</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> 45</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>/m</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -10287,55 +10110,51 @@
       <w:r w:rsidR="006F7FD2" w:rsidRPr="00113AFB">
         <w:t>ont reçu</w:t>
       </w:r>
       <w:r w:rsidR="00B50D7D" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> l’</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>idarubicin</w:t>
       </w:r>
       <w:r w:rsidR="00B50D7D" w:rsidRPr="00113AFB">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B50D7D" w:rsidRPr="00113AFB">
         <w:t>par voie</w:t>
       </w:r>
       <w:r w:rsidR="006F7FD2" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B50D7D" w:rsidRPr="00113AFB">
         <w:t>IV à la dose de</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t>12</w:t>
+        <w:t xml:space="preserve"> 12</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>/m</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F7FD2" w:rsidRPr="00113AFB">
         <w:t>en jours </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">2, 4, 6 </w:t>
       </w:r>
       <w:r w:rsidR="00B50D7D" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">et </w:t>
       </w:r>
@@ -12748,97 +12567,97 @@
       <w:r w:rsidRPr="00113AFB">
         <w:t>40). Les patients de la première étude ont reçu une dose médiane de TRISENOX de 0,16</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>/kg/jour (limites : 0,06 à 0,20</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>/kg/jour) et ceux de l'étude multicentrique une dose fixe de 0,15</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>/kg/jour. TRISENOX a été administré en perfusions intraveineuses de 1 à 2</w:t>
       </w:r>
       <w:r w:rsidR="00335E23" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
-        <w:t>heures jusqu'à disparition complète des cellules leucémiques de la moelle osseuse, pendant 60</w:t>
+        <w:t xml:space="preserve">heures jusqu'à disparition complète </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113AFB">
+        <w:lastRenderedPageBreak/>
+        <w:t>des cellules leucémiques de la moelle osseuse, pendant 60</w:t>
       </w:r>
       <w:r w:rsidR="00335E23" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>jours au maximum. Les patients obtenant une rémission complète ont reçu un traitement de consolidation par TRISENOX consistant en 25</w:t>
       </w:r>
       <w:r w:rsidR="00335E23" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>doses supplémentaires sur une période de 5</w:t>
       </w:r>
       <w:r w:rsidR="00335E23" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>semaines. Le traitement de consolidation a commencé 6</w:t>
       </w:r>
       <w:r w:rsidR="00335E23" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>semaines (limites : 3 à 8</w:t>
       </w:r>
       <w:r w:rsidR="00335E23" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>semaines) après le traitement d'induction dans l'étude monocentrique et 4</w:t>
       </w:r>
       <w:r w:rsidR="00335E23" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>semaines (limites : 3 à 6</w:t>
       </w:r>
       <w:r w:rsidR="00335E23" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
-        <w:t xml:space="preserve">semaines) après le traitement d'induction dans l'étude multicentrique. Par définition, la rémission complète (RC) était caractérisée par l'absence de cellules leucémiques visibles </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">dans la moelle osseuse et par la reconstitution d'une formule leucocytaire et plaquettaire normale dans le sang périphérique. </w:t>
+        <w:t xml:space="preserve">semaines) après le traitement d'induction dans l'étude multicentrique. Par définition, la rémission complète (RC) était caractérisée par l'absence de cellules leucémiques visibles dans la moelle osseuse et par la reconstitution d'une formule leucocytaire et plaquettaire normale dans le sang périphérique. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E286F1" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="515F8EFC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00335E23">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Les patients de l'étude monocentrique avaient rechuté après 1 à 6</w:t>
       </w:r>
       <w:r w:rsidR="00335E23" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>traitements antérieurs et 2</w:t>
       </w:r>
       <w:r w:rsidR="00335E23" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>patients avaient rechuté après une transplantation de cellules souches. Les patients de l'étude multicentrique avaient rechuté après 1 à 4</w:t>
       </w:r>
       <w:r w:rsidR="00335E23" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>traitements antérieurs et 5</w:t>
       </w:r>
@@ -13476,89 +13295,89 @@
       <w:r w:rsidR="002D2519" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>mois (limites : 25 à 29</w:t>
       </w:r>
       <w:r w:rsidR="002D2519" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>mois). Dans l'étude multicentrique, 27 patients sur 40 étaient vivants, avec un suivi médian de 16 mois (limites : 9 à 25</w:t>
       </w:r>
       <w:r w:rsidR="002D2519" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>mois). Les estimations de Kaplan-Meier de la survie à 18</w:t>
       </w:r>
       <w:r w:rsidR="002D2519" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>mois pour chaque étude sont présentées ci-dessous.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="4" w:name="_MON_1533460408"/>
-[...6 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:id="13" w:name="_MON_1028548786"/>
+    <w:bookmarkStart w:id="14" w:name="_MON_1533460215"/>
+    <w:bookmarkStart w:id="15" w:name="_MON_1533460408"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:id="16" w:name="_MON_1533543385"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p w14:paraId="40B2C1D2" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00833A99">
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:object w:dxaOrig="9340" w:dyaOrig="7000" w14:anchorId="5A691E90">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:384pt;height:4in" o:ole="" fillcolor="window">
-            <v:imagedata r:id="rId9" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:383.85pt;height:4in" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1823068868" r:id="rId10"/>
+          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1830668544" r:id="rId9"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C25BE0" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="000A28B0">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Le tableau</w:t>
       </w:r>
       <w:r w:rsidR="00C6759C" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005A60A7" w:rsidRPr="00113AFB">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00C6759C" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> ci-dessous</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> présente la confirmation cytogénétique de la conversion à un génotype normal et la détection par RT-PCR (</w:t>
       </w:r>
       <w:r w:rsidR="000A28B0" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>reverse t</w:t>
       </w:r>
@@ -14110,51 +13929,51 @@
               <w:br/>
               <w:t>4 (12</w:t>
             </w:r>
             <w:r w:rsidR="002D2519" w:rsidRPr="00113AFB">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00113AFB">
               <w:t>%)</w:t>
             </w:r>
             <w:r w:rsidRPr="00113AFB">
               <w:br/>
               <w:t>3 (9</w:t>
             </w:r>
             <w:r w:rsidR="002D2519" w:rsidRPr="00113AFB">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00113AFB">
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="03D64018" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="EndnoteText"/>
+        <w:pStyle w:val="Endnotentext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D65806E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="008A4446">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Des réponses ont été observées dans toutes les tranches d'âge étudiées, allant de 6 à 75</w:t>
       </w:r>
       <w:r w:rsidR="008A4446" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>ans. Les taux de réponses étaient similaires dans les deux sexes. Il n’existe aucune expérience de l’effet de TRISENOX sur la variante de la LPA caractérisée par la présence des translocations chromosomiques t(11;17) et t(5;17).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49FCE024" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="052F994D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Population pédiatrique</w:t>
@@ -14186,109 +14005,79 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>/kg/jour, 5</w:t>
       </w:r>
       <w:r w:rsidR="008A4446" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>patients ont obtenu une rémission complète (voir rubrique</w:t>
       </w:r>
       <w:r w:rsidR="00BA7B2C" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">4.2). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3FCC95" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="2C986EFC" w14:textId="17CB1AC1" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00BA7B2C" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="2C986EFC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00BA7B2C" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>5.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Propriétés pharmacocinétiques</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6EE680E0" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="1BEB0E95" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:lastRenderedPageBreak/>
         <w:t>La forme inorganique, lyophilisée du trioxyde d’arsenic, mise en solution, forme immédiatement le produit d’hydrolyse : l’acide arsénieux (As</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>). As</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> est la forme pharmacologiquement active du trioxyde d’arsenic.</w:t>
       </w:r>
@@ -14868,109 +14657,79 @@
         <w:t>6) ou bihebdomadaire (n</w:t>
       </w:r>
       <w:r w:rsidR="00C42BC7" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>=</w:t>
       </w:r>
       <w:r w:rsidR="00C42BC7" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>3), l’accumulation d’As</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> a été approximativement doublée  par rapport à celle observée en administration unique. Cette accumulation était légèrement supérieure à ce qui était attendu sur la base des résultats en dose unique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB8DDA7" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="7B1C0D55" w14:textId="73931571" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00BA7B2C" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="7B1C0D55" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00BA7B2C" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>5.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Données de sécurité préclinique</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7E386285" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54289734" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Des études limitées chez l’animal de toxicité sur la reproduction avec le trioxyde d'arsenic indiquent des propriétés embryotoxiques et tératogènes (anomalies du tube neural, anophtalmie et microphtalmie) en cas d’administration de 1 à 10</w:t>
       </w:r>
       <w:r w:rsidR="00E911D7" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
@@ -15001,353 +14760,233 @@
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>in vitro</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>in vivo</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>. Il n'a pas été conduit d'études formelles de potentiel carcinogène avec le trioxyde d'arsenic. Cependant, le trioxyde d'arsenic et d’autres arsénieux inorganiques sont reconnus comme cancérogènes chez l'homme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343D8EB7" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="3898E0BE" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="5BF29FD4" w14:textId="5A840801" w:rsidR="00CB2503" w:rsidRPr="00FD517A" w:rsidRDefault="00AB07D8" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="5BF29FD4" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00AB07D8" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DONN</w:t>
       </w:r>
-      <w:r w:rsidR="006903C5" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="006903C5" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ES PHARMACEUTIQUES</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="05EA7ACF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="0F76152B" w14:textId="25D8919B" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00AB07D8" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="0F76152B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00AB07D8" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Liste des excipients</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4016CE6A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="45F99066" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00573CAB" w:rsidP="00573CAB">
       <w:r w:rsidRPr="00113AFB">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">ydroxyde de sodium </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1225755F" w14:textId="58DFFBAF" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00573CAB" w:rsidP="00573CAB">
       <w:r w:rsidRPr="00113AFB">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">cide chlorhydrique </w:t>
       </w:r>
       <w:r w:rsidR="00A6487F" w:rsidRPr="00113AFB">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E1168F" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">pour l’ajustement </w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>du pH</w:t>
       </w:r>
       <w:r w:rsidR="00A6487F" w:rsidRPr="00113AFB">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42146898" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00573CAB" w:rsidP="00573CAB">
       <w:r w:rsidRPr="00113AFB">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>au pour préparations injectables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23FD7A12" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="4E40B8C3" w14:textId="56B3AD64" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00AB07D8" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="4E40B8C3" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00AB07D8" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Incompatibilités</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="23FD01D5" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="3C3C1EEC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t>En l'absence d'études de compatibilité, ce médicament ne doit pas être mélangé avec d'autres médicaments à l’exception de ceux mentionnés dans la rubrique</w:t>
       </w:r>
       <w:r w:rsidR="00AB07D8" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>6.6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697B15B4" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="31FC8FA8" w14:textId="1CB160CC" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00AB07D8" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="31FC8FA8" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00AB07D8" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Durée de conservation</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="411FDDC6" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="7E8BC22D" w14:textId="0E364058" w:rsidR="00E1168F" w:rsidRPr="00113AFB" w:rsidRDefault="00E1168F">
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TRISENOX 1</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/mL solution à diluer pour perfusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A542F7" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t>4</w:t>
@@ -15412,183 +15051,123 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>heures conservé au réfrigérateur (entre 2 et 8</w:t>
       </w:r>
       <w:r w:rsidR="00106F50" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>ºC). D’un point de vue microbiologique, le produit doit être utilisé immédiatement. S’il n’est pas utilisé immédiatement, les durées et conditions de conservation avant utilisation relèvent de la responsabilité de l’utilisateur et ne dépasseraient normalement pas 24</w:t>
       </w:r>
       <w:r w:rsidR="00106F50" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>heures entre 2 et 8</w:t>
       </w:r>
       <w:r w:rsidR="00106F50" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>ºC, à moins que la dilution se soit déroulée dans des conditions d’asepsie contrôlées et validées.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E39F94D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="311DB898" w14:textId="42FFB5A4" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00AB07D8" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="311DB898" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00AB07D8" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Précautions particulières de conservation</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5C3F6CD8" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="0666407A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="009D3CB9">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Ce médicament ne nécessite pas de précautions particulières de conservation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC43FD8" w14:textId="77777777" w:rsidR="009D3CB9" w:rsidRPr="00113AFB" w:rsidRDefault="009D3CB9"/>
     <w:p w14:paraId="52D20BCC" w14:textId="77777777" w:rsidR="009D3CB9" w:rsidRPr="00113AFB" w:rsidRDefault="009D3CB9">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Pour les conditions de conservation du médicament après dilution, voir la rubrique 6.3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1B7224" w14:textId="77777777" w:rsidR="009D3CB9" w:rsidRPr="00113AFB" w:rsidRDefault="009D3CB9"/>
-    <w:p w14:paraId="3AF6B189" w14:textId="55870CB5" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00AB07D8" w:rsidP="00465CD5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="3AF6B189" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00AB07D8" w:rsidP="00465CD5">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>6.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Nature et contenu de l’emballage extérieur</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2505A22C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00465CD5">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="642B3DCF" w14:textId="1A179055" w:rsidR="009D3CB9" w:rsidRPr="00113AFB" w:rsidRDefault="009D3CB9" w:rsidP="00465CD5">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TRISENOX 1</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
@@ -15672,109 +15251,79 @@
         <w:t>manchon</w:t>
       </w:r>
       <w:r w:rsidR="00575159">
         <w:t xml:space="preserve"> protecteur en plastique et</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00575159">
         <w:t>muni d’</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>un bouchon en caoutchouc chlorobutyle (</w:t>
       </w:r>
       <w:r w:rsidR="00153B4A" w:rsidRPr="00113AFB">
         <w:t>avec revêtement FluroTec) et un opercule serti en aluminium avec capuchon amovible en plastique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06823FD9" w14:textId="77777777" w:rsidR="00575159" w:rsidRDefault="00575159"/>
     <w:p w14:paraId="2791C8F6" w14:textId="338EC0AB" w:rsidR="009D3CB9" w:rsidRPr="00113AFB" w:rsidRDefault="00153B4A">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Chaque boîte contient 10 flacons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED73BD8" w14:textId="77777777" w:rsidR="009D3CB9" w:rsidRPr="00113AFB" w:rsidRDefault="009D3CB9"/>
-    <w:p w14:paraId="421F82F8" w14:textId="491E0EC5" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00AB07D8" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="421F82F8" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00AB07D8" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Précautions particulières d’élimination et manipulation</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4DF03218" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="12BE9FEF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Préparation de TRISENOX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4324A93B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Une technique aseptique doit être strictement observée durant la manipulation de TRISENOX car il ne contient aucun conservateur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707D1B84" w14:textId="6D49342B" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00AC4504">
       <w:r w:rsidRPr="00113AFB">
         <w:t>TRISENOX doit être dilué dans 100 à 250 </w:t>
@@ -15873,241 +15422,199 @@
       </w:r>
       <w:r w:rsidR="00153B4A" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> est à usage unique et toute fraction inutilisée de chaque ampoule </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">ou de chaque flacon </w:t>
       </w:r>
       <w:r w:rsidR="00153B4A" w:rsidRPr="00113AFB">
         <w:t>doit être jetée en respectant les mesures de sécurité. Ne conserver aucune fraction inutilisée pour l'administrer ultérieurement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57125EE6" w14:textId="77777777" w:rsidR="00820FBD" w:rsidRPr="00113AFB" w:rsidRDefault="00820FBD" w:rsidP="006903C5"/>
     <w:p w14:paraId="37B035FA" w14:textId="6D8D0C00" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="006903C5">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Tout </w:t>
       </w:r>
       <w:r w:rsidR="006903C5" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">médicament </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>non utilisé, tout élément entrant en contact avec le produit ou tout déchet doit être éliminé conformément à la réglementation en vigueur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1399C0" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="50FE4419" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="45875BE8" w14:textId="63ADCAA5" w:rsidR="00CB2503" w:rsidRPr="00FD517A" w:rsidRDefault="000A6FE5" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="45875BE8" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="000A6FE5" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>TITULAIRE DE L'AUTORISATION DE MISE SUR LE MARCH</w:t>
       </w:r>
-      <w:r w:rsidR="006903C5" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="006903C5" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="74DDB18A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="77F0E84D" w14:textId="77777777" w:rsidR="00D83142" w:rsidRPr="00113AFB" w:rsidRDefault="00D83142" w:rsidP="00D83142">
+    <w:p w14:paraId="77F0E84D" w14:textId="77777777" w:rsidR="00D83142" w:rsidRPr="00340E15" w:rsidRDefault="00D83142" w:rsidP="00D83142">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>Teva B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700CC4D6" w14:textId="77777777" w:rsidR="00D83142" w:rsidRPr="00113AFB" w:rsidRDefault="00D83142" w:rsidP="00D83142">
+    <w:p w14:paraId="700CC4D6" w14:textId="77777777" w:rsidR="00D83142" w:rsidRPr="00340E15" w:rsidRDefault="00D83142" w:rsidP="00D83142">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>Swensweg 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E8311E" w14:textId="77777777" w:rsidR="00D83142" w:rsidRPr="00113AFB" w:rsidRDefault="00D83142" w:rsidP="00D83142">
+    <w:p w14:paraId="34E8311E" w14:textId="77777777" w:rsidR="00D83142" w:rsidRPr="00340E15" w:rsidRDefault="00D83142" w:rsidP="00D83142">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>2031 GA Haarlem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB10A9D" w14:textId="77777777" w:rsidR="008C5549" w:rsidRPr="00113AFB" w:rsidRDefault="008C5549" w:rsidP="008C5549">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pays-Bas </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F10427" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="2D38FADA" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="7DFC36E3" w14:textId="480344B8" w:rsidR="00CB2503" w:rsidRPr="00FD517A" w:rsidRDefault="000A6FE5" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="7DFC36E3" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="000A6FE5" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>NUM</w:t>
       </w:r>
-      <w:r w:rsidR="006903C5" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="006903C5" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>RO(S) D'AUTORISATION DE MISE SUR LE MARCH</w:t>
       </w:r>
-      <w:r w:rsidR="006903C5" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="006903C5" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>É</w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD29D6C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="120719A4" w14:textId="75B5E14D" w:rsidR="00820FBD" w:rsidRPr="00113AFB" w:rsidRDefault="00820FBD">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TRISENOX 1</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
@@ -16142,267 +15649,253 @@
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/mL solution à diluer pour perfusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25ACF5F0" w14:textId="121B6232" w:rsidR="00820FBD" w:rsidRPr="00113AFB" w:rsidRDefault="00820FBD" w:rsidP="00820FBD">
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>EU/1/02/204/002</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7328D688" w14:textId="77777777" w:rsidR="00820FBD" w:rsidRPr="00113AFB" w:rsidRDefault="00820FBD"/>
     <w:p w14:paraId="12B97CA4" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="70EF55AC" w14:textId="31E0E437" w:rsidR="00CB2503" w:rsidRPr="00FD517A" w:rsidRDefault="000A6FE5" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="70EF55AC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="000A6FE5" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>9.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>DATE DE PREMI</w:t>
       </w:r>
-      <w:r w:rsidR="006903C5" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="006903C5" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>È</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>RE AUTORISATION/DE RENOUVELLEMENT DE L'AUTORISATION</w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B6AD3C" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="0320931E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Date de première autorisation : 05 mars 2002 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B8A1D8" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="006903C5">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Date d</w:t>
       </w:r>
       <w:r w:rsidR="00BB2605" w:rsidRPr="00113AFB">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> dernier renouvellement : 05 mars 2007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D259AF0" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="16B5ADE6" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="52DD19AF" w14:textId="240FC12D" w:rsidR="00CB2503" w:rsidRPr="00FD517A" w:rsidRDefault="000A6FE5" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="52DD19AF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="000A6FE5" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD517A">
+      <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">DATE DE MISE </w:t>
       </w:r>
-      <w:r w:rsidR="006903C5" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="006903C5" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>À</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2503" w:rsidRPr="00FD517A">
+      <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> JOUR DU TEXTE</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="072F3335" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38CC298F" w14:textId="77777777" w:rsidR="00573CAB" w:rsidRPr="00113AFB" w:rsidRDefault="00573CAB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F44911B" w14:textId="77777777" w:rsidR="00820FBD" w:rsidRPr="00113AFB" w:rsidRDefault="00820FBD">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B631A5C" w14:textId="0BBD18D6" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="000A6FE5">
+      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des informations détaillées sur ce médicament sont disponibles sur le site internet de l’Agence européenne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113AFB">
+        <w:t>des médicaments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00151F9B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:ins w:id="17" w:author="translator" w:date="2025-10-28T14:10:00Z">
+        <w:r w:rsidR="00151F9B">
+          <w:instrText>HYPERLINK "https://www.ema.europa.eu/"</w:instrText>
+        </w:r>
+      </w:ins>
+      <w:del w:id="18" w:author="translator" w:date="2025-10-28T14:10:00Z">
+        <w:r w:rsidR="00151F9B" w:rsidDel="00151F9B">
+          <w:delInstrText xml:space="preserve"> HYPERLINK "http://www.ema.europa.eu/" </w:delInstrText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="00151F9B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:r w:rsidRPr="00113AFB">
+        <w:t>http</w:t>
+      </w:r>
+      <w:ins w:id="19" w:author="translator" w:date="2025-10-28T14:10:00Z">
+        <w:r w:rsidR="00151F9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>http://www.ema.europa.eu</w:t>
+          <w:t>s</w:t>
         </w:r>
-      </w:hyperlink>
+      </w:ins>
+      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>://www.ema.europa.eu</w:t>
+      </w:r>
+      <w:r w:rsidR="00151F9B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:del w:id="20" w:author="translator" w:date="2025-10-28T17:20:00Z">
+        <w:r w:rsidRPr="00113AFB" w:rsidDel="00C77B38">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:delText>/</w:delText>
+        </w:r>
+      </w:del>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D886C1" w14:textId="77777777" w:rsidR="002D42E3" w:rsidRPr="00113AFB" w:rsidRDefault="002D42E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EB68C9B" w14:textId="77777777" w:rsidR="002D42E3" w:rsidRPr="00113AFB" w:rsidRDefault="002D42E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63D0185F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4143D9BD" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
@@ -16690,404 +16183,419 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>RATION DES LOTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9EDA4E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="2829CC36" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Nom et adresse du fabricant responsable de la libération des lots</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668C0057" w14:textId="183EAE37" w:rsidR="00CB2503" w:rsidRDefault="00CB2503">
+    <w:p w14:paraId="1C5C5DC8" w14:textId="77777777" w:rsidR="00340E15" w:rsidRDefault="00340E15" w:rsidP="00340E15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:ins w:id="8" w:author="translator" w:date="2025-10-23T14:34:00Z"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32E3FA5F" w14:textId="77777777" w:rsidR="006D32CD" w:rsidRPr="006D32CD" w:rsidRDefault="006D32CD" w:rsidP="006D32CD">
-[...2 lines deleted...]
-          <w:ins w:id="9" w:author="translator" w:date="2025-10-23T14:34:00Z"/>
+    <w:p w14:paraId="1E868AA4" w14:textId="77777777" w:rsidR="00340E15" w:rsidRPr="00EF3C12" w:rsidRDefault="00340E15" w:rsidP="00340E15">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
-          <w:rPrChange w:id="10" w:author="translator" w:date="2025-10-23T14:34:00Z">
-[...19 lines deleted...]
-    <w:p w14:paraId="37AE4042" w14:textId="77777777" w:rsidR="006D32CD" w:rsidRPr="00113AFB" w:rsidRDefault="006D32CD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF3C12">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TRISENOX 1 mg/mL solution à diluer pour perfusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668C0057" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F609CF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
-[...1 lines deleted...]
-        <w:pStyle w:val="EndnoteText"/>
+    <w:p w14:paraId="23F609CF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00340E15" w:rsidRDefault="00CB2503">
+      <w:pPr>
+        <w:pStyle w:val="Endnotentext"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Almac Pharma Services Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E31BDF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
-[...1 lines deleted...]
-        <w:pStyle w:val="EndnoteText"/>
+    <w:p w14:paraId="30E31BDF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00340E15" w:rsidRDefault="00CB2503">
+      <w:pPr>
+        <w:pStyle w:val="Endnotentext"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00113AFB">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
         <w:rPr>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Almac House</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B11367" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="EndnoteText"/>
+        <w:pStyle w:val="Endnotentext"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20 Seagoe Industrial Estate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4224A6" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="EndnoteText"/>
+        <w:pStyle w:val="Endnotentext"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Craigavon,  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="038499B3" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="EndnoteText"/>
+        <w:pStyle w:val="Endnotentext"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BT63 5QD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11090DA5" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="EndnoteText"/>
+        <w:pStyle w:val="Endnotentext"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Royaume-Uni</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235D2D76" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="EndnoteText"/>
+        <w:pStyle w:val="Endnotentext"/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48A5DC63" w14:textId="77777777" w:rsidR="002F62CB" w:rsidRPr="00113AFB" w:rsidRDefault="002F62CB" w:rsidP="002F62CB">
-      <w:r w:rsidRPr="00113AFB">
+    <w:p w14:paraId="48A5DC63" w14:textId="77777777" w:rsidR="002F62CB" w:rsidRPr="00340E15" w:rsidRDefault="002F62CB" w:rsidP="002F62CB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Almac Pharma Services (Ireland) Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E04979C" w14:textId="77777777" w:rsidR="002F62CB" w:rsidRPr="00113AFB" w:rsidRDefault="002F62CB" w:rsidP="002F62CB">
-      <w:r w:rsidRPr="00113AFB">
+    <w:p w14:paraId="1E04979C" w14:textId="77777777" w:rsidR="002F62CB" w:rsidRPr="00340E15" w:rsidRDefault="002F62CB" w:rsidP="002F62CB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Finnabair Industrial Estate,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313906C0" w14:textId="77777777" w:rsidR="002F62CB" w:rsidRPr="00113AFB" w:rsidRDefault="002F62CB" w:rsidP="002F62CB">
-      <w:r w:rsidRPr="00113AFB">
+    <w:p w14:paraId="313906C0" w14:textId="77777777" w:rsidR="002F62CB" w:rsidRPr="00340E15" w:rsidRDefault="002F62CB" w:rsidP="002F62CB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Dundalk, Co. Louth,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C4CDBC" w14:textId="77777777" w:rsidR="002F62CB" w:rsidRPr="00113AFB" w:rsidRDefault="002F62CB" w:rsidP="002F62CB">
-      <w:r w:rsidRPr="00113AFB">
+    <w:p w14:paraId="73C4CDBC" w14:textId="77777777" w:rsidR="002F62CB" w:rsidRPr="00340E15" w:rsidRDefault="002F62CB" w:rsidP="002F62CB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>A91 P9KD,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6015AB44" w14:textId="77777777" w:rsidR="002F62CB" w:rsidRPr="00113AFB" w:rsidRDefault="002F62CB" w:rsidP="002F62CB">
-[...1 lines deleted...]
-        <w:pStyle w:val="EndnoteText"/>
+    <w:p w14:paraId="6015AB44" w14:textId="77777777" w:rsidR="002F62CB" w:rsidRPr="00340E15" w:rsidRDefault="002F62CB" w:rsidP="002F62CB">
+      <w:pPr>
+        <w:pStyle w:val="Endnotentext"/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00113AFB">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t>Irlande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A584737" w14:textId="77777777" w:rsidR="002F62CB" w:rsidRPr="00113AFB" w:rsidRDefault="002F62CB">
-[...1 lines deleted...]
-        <w:pStyle w:val="EndnoteText"/>
+    <w:p w14:paraId="3A584737" w14:textId="77777777" w:rsidR="002F62CB" w:rsidRPr="00340E15" w:rsidRDefault="002F62CB">
+      <w:pPr>
+        <w:pStyle w:val="Endnotentext"/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:ins w:id="14" w:author="translator" w:date="2025-10-23T14:34:00Z"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="412F5531" w14:textId="77777777" w:rsidR="00340E15" w:rsidRPr="00EF3C12" w:rsidRDefault="00340E15" w:rsidP="00340E15">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
-          <w:rPrChange w:id="15" w:author="translator" w:date="2025-10-23T14:34:00Z">
-[...76 lines deleted...]
-    <w:p w14:paraId="528EC4F4" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00EC1410" w:rsidRDefault="007A0216" w:rsidP="007A0216">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk88214027"/>
+      <w:r w:rsidRPr="00EF3C12">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TRISENOX 2 mg/mL solution à diluer pour perfusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701436FF" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00340E15" w:rsidRDefault="007A0216" w:rsidP="007A0216"/>
+    <w:p w14:paraId="528EC4F4" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00340E15" w:rsidRDefault="007A0216" w:rsidP="007A0216">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EC1410">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Hlk88212459"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk88213489"/>
+      <w:r w:rsidRPr="00340E15">
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Merckle GmbH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A26A945" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00EC1410" w:rsidRDefault="007A0216" w:rsidP="007A0216">
-      <w:r w:rsidRPr="00EC1410">
+    <w:p w14:paraId="4A26A945" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00340E15" w:rsidRDefault="007A0216" w:rsidP="007A0216">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t>Graf-Arco-Str-3,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483893BB" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00EC1410" w:rsidRDefault="007A0216" w:rsidP="007A0216">
-      <w:r w:rsidRPr="00EC1410">
+    <w:p w14:paraId="483893BB" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00340E15" w:rsidRDefault="007A0216" w:rsidP="007A0216">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t>89079 Ulm,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EC1410">
+    <w:bookmarkEnd w:id="22"/>
+    <w:p w14:paraId="3D885AB4" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00340E15" w:rsidRDefault="007A0216" w:rsidP="007A0216">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t>Allemagne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330C8934" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00EC1410" w:rsidRDefault="007A0216" w:rsidP="007A0216"/>
-    <w:p w14:paraId="02F85341" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00EC1410" w:rsidRDefault="007A0216" w:rsidP="007A0216">
+    <w:p w14:paraId="330C8934" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00340E15" w:rsidRDefault="007A0216" w:rsidP="007A0216">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F85341" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00340E15" w:rsidRDefault="007A0216" w:rsidP="007A0216">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EC1410">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Hlk88212468"/>
+      <w:r w:rsidRPr="00340E15">
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>S.C. Sindan-Pharma S.R.L.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9EA368" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00EC1410" w:rsidRDefault="007A0216" w:rsidP="007A0216">
-      <w:r w:rsidRPr="00EC1410">
+    <w:p w14:paraId="0B9EA368" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00340E15" w:rsidRDefault="007A0216" w:rsidP="007A0216">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>B-dul Ion Mihalache nr 11, sector 1,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEF8880" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00EC1410" w:rsidRDefault="007A0216" w:rsidP="007A0216">
-      <w:r w:rsidRPr="00EC1410">
+    <w:p w14:paraId="5FEF8880" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00340E15" w:rsidRDefault="007A0216" w:rsidP="007A0216">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Cod 011171, Bucharest,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p w14:paraId="03547E6C" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00EC1410" w:rsidRDefault="007A0216" w:rsidP="007A0216">
       <w:r w:rsidRPr="00EC1410">
         <w:t>Roumanie</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p w14:paraId="2525FDA4" w14:textId="77777777" w:rsidR="00935094" w:rsidRPr="00113AFB" w:rsidRDefault="00935094" w:rsidP="00935094">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D804423" w14:textId="77777777" w:rsidR="00935094" w:rsidRPr="00113AFB" w:rsidRDefault="00935094" w:rsidP="00935094">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le nom et l’adresse du fabricant responsable de la libération du lot concerné doivent figurer sur la notice du médicament.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC2B818" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
@@ -17277,188 +16785,170 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7, de la directive 2001/83/CE et ses actualisations publiées sur le portail web européen des médicaments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289E4CA1" w14:textId="77777777" w:rsidR="00573CAB" w:rsidRPr="00113AFB" w:rsidRDefault="00573CAB" w:rsidP="00B11842">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BEE7907" w14:textId="77777777" w:rsidR="00573CAB" w:rsidRPr="00113AFB" w:rsidRDefault="00573CAB" w:rsidP="00573CAB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A5F8C0" w14:textId="77777777" w:rsidR="00573CAB" w:rsidRPr="00113AFB" w:rsidRDefault="00573CAB" w:rsidP="006D32CD">
+    <w:p w14:paraId="66A5F8C0" w14:textId="77777777" w:rsidR="00573CAB" w:rsidRPr="00113AFB" w:rsidRDefault="00573CAB" w:rsidP="008E330C">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
-        <w:keepNext/>
-        <w:keepLines/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>D.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t>CONDITIONS OU RESTRICTIONS EN VUE D’UNE UTILISATION SÛRE ET EFFICACE DU MÉDICAMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0844DD95" w14:textId="77777777" w:rsidR="00573CAB" w:rsidRPr="00113AFB" w:rsidRDefault="00573CAB" w:rsidP="006D32CD">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="0844DD95" w14:textId="77777777" w:rsidR="00573CAB" w:rsidRPr="00113AFB" w:rsidRDefault="00573CAB" w:rsidP="00573CAB">
+      <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54F54BF5" w14:textId="77777777" w:rsidR="00573CAB" w:rsidRPr="00113AFB" w:rsidRDefault="00573CAB" w:rsidP="006D32CD">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="54F54BF5" w14:textId="77777777" w:rsidR="00573CAB" w:rsidRPr="00113AFB" w:rsidRDefault="00573CAB" w:rsidP="00EE3037">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="-1" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Plan de gestion des risques (PGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616FE3FF" w14:textId="77777777" w:rsidR="00573CAB" w:rsidRPr="00113AFB" w:rsidRDefault="00573CAB" w:rsidP="006D32CD">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="616FE3FF" w14:textId="77777777" w:rsidR="00573CAB" w:rsidRPr="00113AFB" w:rsidRDefault="00573CAB" w:rsidP="00573CAB">
+      <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C8AA05B" w14:textId="77777777" w:rsidR="008B706C" w:rsidRPr="00113AFB" w:rsidRDefault="008B706C" w:rsidP="006D32CD">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="1C8AA05B" w14:textId="77777777" w:rsidR="008B706C" w:rsidRPr="00113AFB" w:rsidRDefault="008B706C" w:rsidP="008B706C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
+        <w:lastRenderedPageBreak/>
         <w:t>Le titulaire de l’autorisation de mise sur le marché réalise les activités de pharmacovigilance et interventions requises décrites dans le PGR adopté et présenté dans le Module 1.8.2 de l’autorisation de mise sur le marché, ainsi que toutes actualisations ultérieures adoptées du PGR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D367A0F" w14:textId="77777777" w:rsidR="00E45963" w:rsidRPr="00113AFB" w:rsidRDefault="00E45963" w:rsidP="006D32CD">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="0D367A0F" w14:textId="77777777" w:rsidR="00E45963" w:rsidRPr="00113AFB" w:rsidRDefault="00E45963" w:rsidP="008B706C">
+      <w:pPr>
         <w:ind w:right="-1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DF5515C" w14:textId="77777777" w:rsidR="008B706C" w:rsidRPr="00113AFB" w:rsidRDefault="008B706C" w:rsidP="006D32CD">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="7DF5515C" w14:textId="77777777" w:rsidR="008B706C" w:rsidRPr="00113AFB" w:rsidRDefault="008B706C" w:rsidP="008B706C">
+      <w:pPr>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>De plus, un PGR actualisé doit être soumis</w:t>
       </w:r>
       <w:r w:rsidR="00DB10EC" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473F344D" w14:textId="77777777" w:rsidR="008B706C" w:rsidRPr="00113AFB" w:rsidRDefault="008B706C" w:rsidP="006D32CD">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="473F344D" w14:textId="77777777" w:rsidR="008B706C" w:rsidRPr="00113AFB" w:rsidRDefault="008B706C" w:rsidP="008B706C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>à la demande de l’Agence européenne des médicaments</w:t>
       </w:r>
       <w:r w:rsidR="00DB10EC" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC64DCE" w14:textId="77777777" w:rsidR="008B706C" w:rsidRPr="00113AFB" w:rsidRDefault="008B706C" w:rsidP="006D32CD">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="5EC64DCE" w14:textId="77777777" w:rsidR="008B706C" w:rsidRPr="00113AFB" w:rsidRDefault="008B706C" w:rsidP="008B706C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="567" w:right="-1" w:hanging="207"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>dès lors que le système de gestion des risques est modifié, notamment en cas de réception de nouvelles informations pouvant entraîner un changement significatif du profil bénéfice/risque, ou lorsqu’une étape importante (pharmacovigilance ou réduction du risque) est franchie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A3BDE3" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00EE3037">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -19059,77 +18549,95 @@
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
               <w:t>NOM ET ADRESSE DU TITULAIRE DE L’AUTORISATION DE MISE SUR LE MARCH</w:t>
             </w:r>
             <w:r w:rsidR="009375DB" w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>É</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B9923F5" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D053EB4" w14:textId="77777777" w:rsidR="00D83142" w:rsidRPr="00113AFB" w:rsidRDefault="00D83142" w:rsidP="00D83142">
+    <w:p w14:paraId="4D053EB4" w14:textId="77777777" w:rsidR="00D83142" w:rsidRPr="00340E15" w:rsidRDefault="00D83142" w:rsidP="00D83142">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>Teva B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D434AEB" w14:textId="77777777" w:rsidR="00D83142" w:rsidRPr="00113AFB" w:rsidRDefault="00D83142" w:rsidP="00D83142">
+    <w:p w14:paraId="5D434AEB" w14:textId="77777777" w:rsidR="00D83142" w:rsidRPr="00340E15" w:rsidRDefault="00D83142" w:rsidP="00D83142">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>Swensweg 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799DF6CE" w14:textId="77777777" w:rsidR="00D83142" w:rsidRPr="00113AFB" w:rsidRDefault="00D83142" w:rsidP="00D83142">
+    <w:p w14:paraId="799DF6CE" w14:textId="77777777" w:rsidR="00D83142" w:rsidRPr="00340E15" w:rsidRDefault="00D83142" w:rsidP="00D83142">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>2031 GA Haarlem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C122A15" w14:textId="77777777" w:rsidR="008C5549" w:rsidRPr="00113AFB" w:rsidRDefault="008C5549" w:rsidP="008C5549">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pays-Bas </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE53B2D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="381BF521" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
@@ -20381,51 +19889,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7C703EC8" w14:textId="2FDEA539" w:rsidR="002A772D" w:rsidRPr="00113AFB" w:rsidRDefault="002A772D" w:rsidP="002A772D">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Chaque flacon de 6 mL contient 12</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> de trioxyde d’arsenic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D2EE42" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00113AFB" w:rsidRDefault="002A772D" w:rsidP="002A772D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Hlk4751340"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk4751340"/>
     </w:p>
     <w:p w14:paraId="010B36BE" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00113AFB" w:rsidRDefault="002A772D" w:rsidP="002A772D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="263FC58E" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00113AFB" w:rsidRDefault="002A772D" w:rsidP="002A772D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
@@ -20497,86 +20005,86 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="1DC3CA18" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:2.6pt;margin-top:4.25pt;width:211.5pt;height:21.75pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6qgf4FQIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxkrQ14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lu2l2AQYM04MgitQheXi0uu1bw44KvQZb8tlkypmyEipt9yX/8nn7&#10;6pozH4SthAGrSn5Snt+uX75Yda5QOTRgKoWMQKwvOlfyJgRXZJmXjWqFn4BTlpw1YCsCmbjPKhQd&#10;obcmy6fTZdYBVg5BKu/p9n5w8nXCr2slw8e69iowU3KqLaQd076Le7ZeiWKPwjVajmWIf6iiFdpS&#10;0jPUvQiCHVD/BtVqieChDhMJbQZ1raVKPVA3s+kv3Tw2wqnUC5Hj3Zkm//9g5Yfjo/uELPSvoacB&#10;pia8ewD51TMLm0bYvbpDhK5RoqLEs0hZ1jlfjE8j1b7wEWTXvYeKhiwOARJQX2MbWaE+GaHTAE5n&#10;0lUfmKTLfHm9nC7IJcmXXy3zfJFSiOLptUMf3ipoWTyUHGmoCV0cH3yI1YjiKSQm82B0tdXGJAP3&#10;u41BdhQkgG1aI/pPYcayruQ3C8r9N4gprT9BtDqQko1uS34dY0ZtRdre2CrpLAhthjOVbOzIY6Ru&#10;IDH0u54CI587qE7EKMKgWPphdGgAv3PWkVpL7r8dBCrOzDtLU7mZzedR3smYL65yMvDSs7v0CCsJ&#10;quSBs+G4CcOXODjU+4YyDTqwcEeTrHUi+bmqsW5SZOJ+/D1R8pd2inr+4+sfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAv70uF9wAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzWrCQBSF94W+w3AL3YhO&#10;GqqGmImUQksrboxS6G7MXJNg5k7IjDF9+15X7fL8cM6XrUfbigF73zhS8DSLQCCVzjRUKTjs36YJ&#10;CB80Gd06QgU/6GGd399lOjXuSjscilAJHiGfagV1CF0qpS9rtNrPXIfE2cn1VgeWfSVNr688blsZ&#10;R9FCWt0QP9S6w9cay3NxsQq+P4fzdum+9pvNoph8yPdiO04apR4fxpcViIBj+CvDDZ/RIWemo7uQ&#10;8aJVMI+5qCCZg+D0OU5YH292BDLP5H/8/BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6&#10;qgf4FQIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC/vS4X3AAAAAYBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" strokecolor="red">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:2.6pt;margin-top:4.25pt;width:211.5pt;height:21.75pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3xOR4KAIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgxkrQ14hRdugwD&#10;ugvQ7gMUWbaFSaImKbGzrx8lu1l2AQYM84NAitQheUh6fTtoRY7CeQmmovNZTokwHGpp2op+ftq9&#10;uqbEB2ZqpsCIip6Ep7ebly/WvS1FAR2oWjiCIMaXva1oF4Its8zzTmjmZ2CFQWMDTrOAqmuz2rEe&#10;0bXKijxfZT242jrgwnu8vR+NdJPwm0bw8LFpvAhEVRRzC+l06dzHM9usWdk6ZjvJpzTYP2ShmTQY&#10;9Ax1zwIjByd/g9KSO/DQhBkHnUHTSC5SDVjNPP+lmseOWZFqQXK8PdPk/x8s/3D85IisK7qixDCN&#10;LXoSQyCvYSBFZKe3vkSnR4tuYcBr7HKq1NsH4F88MbDtmGnFnXPQd4LVmN08vswuno44PoLs+/dQ&#10;Yxh2CJCAhsbpSB2SQRAdu3Q6dyamwvGyWF2v8iWaONqKq1VRLFMIVj6/ts6HtwI0iUJFHXY+obPj&#10;gw8xG1Y+u8RgHpSsd1KppLh2v1WOHBlOyS59E/pPbsqQvqI3S4z9N4gcvz9BaBlw3JXUFb2OPtMA&#10;RtremDoNY2BSjTKmrMzEY6RuJDEM+2Hqyx7qEzLqYBxrXEMUOnDfKOlxpCvqvx6YE5Sodwa7cjNf&#10;LOIOJGWxvCpQcZeW/aWFGY5QFQ2UjOI2jHtzsE62HUYa58DAHXaykYnk2PIxqylvHNvE/bRicS8u&#10;9eT140ew+Q4AAP//AwBQSwMEFAAGAAgAAAAhAL+9LhfcAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMjs1qwkAUhfeFvsNwC92IThqqhpiJlEJLK26MUuhuzFyTYOZOyIwxffteV+3y/HDOl61H24oB&#10;e984UvA0i0Aglc40VCk47N+mCQgfNBndOkIFP+hhnd/fZTo17ko7HIpQCR4hn2oFdQhdKqUva7Ta&#10;z1yHxNnJ9VYHln0lTa+vPG5bGUfRQlrdED/UusPXGstzcbEKvj+H83bpvvabzaKYfMj3YjtOGqUe&#10;H8aXFYiAY/grww2f0SFnpqO7kPGiVTCPuaggmYPg9DlOWB9vdgQyz+R//PwXAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA98TkeCgCAABQBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAv70uF9wAAAAGAQAADwAAAAAAAAAAAAAAAACCBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" strokecolor="red">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="577C3390" w14:textId="3E16877C" w:rsidR="00291329" w:rsidRPr="000A1F47" w:rsidRDefault="00291329" w:rsidP="002A772D">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000A1F47">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>NOUVELLE CONCENTRATION</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="778AAAB5" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00113AFB" w:rsidRDefault="002A772D" w:rsidP="002A772D">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p w14:paraId="792583E0" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00113AFB" w:rsidRDefault="002A772D" w:rsidP="002A772D">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F412715" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00113AFB" w:rsidRDefault="002A772D" w:rsidP="002A772D">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -20736,51 +20244,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AB42717" wp14:editId="401FCF44">
             <wp:extent cx="287020" cy="340360"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="3" name="Image 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="27734"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="287020" cy="340360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -21242,77 +20750,95 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
             <w:r w:rsidRPr="00113AFB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
               <w:t>NOM ET ADRESSE DU TITULAIRE DE L’AUTORISATION DE MISE SUR LE MARCHÉ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="061F62B3" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00113AFB" w:rsidRDefault="002A772D" w:rsidP="002A772D">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D1A2538" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00113AFB" w:rsidRDefault="002A772D" w:rsidP="002A772D">
+    <w:p w14:paraId="7D1A2538" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00340E15" w:rsidRDefault="002A772D" w:rsidP="002A772D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>Teva B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F12DE63" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00113AFB" w:rsidRDefault="002A772D" w:rsidP="002A772D">
+    <w:p w14:paraId="6F12DE63" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00340E15" w:rsidRDefault="002A772D" w:rsidP="002A772D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>Swensweg 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EA5E59" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00113AFB" w:rsidRDefault="002A772D" w:rsidP="002A772D">
+    <w:p w14:paraId="41EA5E59" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00340E15" w:rsidRDefault="002A772D" w:rsidP="002A772D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340E15">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>2031 GA Haarlem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573242D7" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00113AFB" w:rsidRDefault="002A772D" w:rsidP="002A772D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pays-Bas </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E3B0906" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00113AFB" w:rsidRDefault="002A772D" w:rsidP="002A772D">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79D5F9A0" w14:textId="77777777" w:rsidR="002A772D" w:rsidRPr="00113AFB" w:rsidRDefault="002A772D" w:rsidP="002A772D">
@@ -22279,51 +21805,51 @@
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>NOUVELLE CONCENTRATION</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="043EF4E3" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:2.6pt;margin-top:1.45pt;width:211.5pt;height:21.75pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADH48iFwIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxkrQ14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lu2l2AQYM04MgitIheXi4uu1bw44KvQZb8tlkypmyEipt9yX/8nn7&#10;6pozH4SthAGrSn5Snt+uX75Yda5QOTRgKoWMQKwvOlfyJgRXZJmXjWqFn4BTlpw1YCsCmbjPKhQd&#10;obcmy6fTZdYBVg5BKu/p9n5w8nXCr2slw8e69iowU3LKLaQd076Le7ZeiWKPwjVajmmIf8iiFdpS&#10;0DPUvQiCHVD/BtVqieChDhMJbQZ1raVKNVA1s+kv1Tw2wqlUC5Hj3Zkm//9g5Yfjo/uELPSvoacG&#10;piK8ewD51TMLm0bYvbpDhK5RoqLAs0hZ1jlfjF8j1b7wEWTXvYeKmiwOARJQX2MbWaE6GaFTA05n&#10;0lUfmKTLfHm9nC7IJcmXXy3zfJFCiOLpt0Mf3ipoWTyUHKmpCV0cH3yI2Yji6UkM5sHoaquNSQbu&#10;dxuD7ChIANu0RvSfnhnLupLfLCj23yCmtP4E0epASja6Lfl1fDNqK9L2xlZJZ0FoM5wpZWNHHiN1&#10;A4mh3/VMVyPJkdYdVCciFmEQLg0aHRrA75x1JNqS+28HgYoz885Sc25m83lUeTLmi6ucDLz07C49&#10;wkqCKnngbDhuwjAZB4d631CkQQ4W7qihtU5cP2c1pk/CTC0Yhygq/9JOr55Hff0DAAD//wMAUEsD&#10;BBQABgAIAAAAIQAitLZh3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAFITvQv/D8gpe&#10;it001FhjNqUIipZeTEvB2zb7TEKzb0N2m8Z/7/OktxlmmPmy9WhbMWDvG0cKFvMIBFLpTEOVgsP+&#10;5W4FwgdNRreOUME3eljnk5tMp8Zd6QOHIlSCR8inWkEdQpdK6csarfZz1yFx9uV6qwPbvpKm11ce&#10;t62MoyiRVjfED7Xu8LnG8lxcrILP9+G8e3DH/XabFLM3+Vrsxlmj1O103DyBCDiGvzL84jM65Mx0&#10;chcyXrQK7mMuKogfQXC6jFfsTyySJcg8k//x8x8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAAx+PIhcCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAIrS2Yd4AAAAGAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokecolor="red">
+              <v:shape w14:anchorId="043EF4E3" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:2.6pt;margin-top:1.45pt;width:211.5pt;height:21.75pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56MyXKwIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgxkjQ14hRdugwD&#10;um5Auw+QZdkWJouapMTOvn6U7KbZBRgwzA8CKVKH5CHpzc3QKXIU1knQBZ3PUkqE5lBJ3RT0y9P+&#10;zZoS55mumAItCnoSjt5sX7/a9CYXGbSgKmEJgmiX96agrfcmTxLHW9ExNwMjNBprsB3zqNomqSzr&#10;Eb1TSZamq6QHWxkLXDiHt3ejkW4jfl0L7j/VtROeqIJibj6eNp5lOJPthuWNZaaVfEqD/UMWHZMa&#10;g56h7phn5GDlb1Cd5BYc1H7GoUugriUXsQasZp7+Us1jy4yItSA5zpxpcv8Plj8cP1siq4IuKNGs&#10;wxY9icGTtzCQLLDTG5ej06NBNz/gNXY5VurMPfCvjmjYtUw34tZa6FvBKsxuHl4mF09HHBdAyv4j&#10;VBiGHTxEoKG2XaAOySCIjl06nTsTUuF4ma3Wq3SJJo627GqVZcsYguXPr411/r2AjgShoBY7H9HZ&#10;8d75kA3Ln11CMAdKVnupVFRsU+6UJUeGU7KP34T+k5vSpC/o9RJj/w0ixe9PEJ30OO5KdgVdB59p&#10;AANt73QVh9EzqUYZU1Z64jFQN5Loh3KIDYskB45LqE5IrIVxunEbUWjBfqekx8kuqPt2YFZQoj5o&#10;bM71fLEIqxCVxfIqQ8VeWspLC9McoQrqKRnFnR/X52CsbFqMNI6DhltsaC0j1y9ZTenj9MYWTJsW&#10;1uNSj14v/4PtDwAAAP//AwBQSwMEFAAGAAgAAAAhACK0tmHeAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMjkFLw0AUhO9C/8PyCl6K3TTUWGM2pQiKll5MS8HbNvtMQrNvQ3abxn/v86S3GWaY+bL1&#10;aFsxYO8bRwoW8wgEUulMQ5WCw/7lbgXCB01Gt45QwTd6WOeTm0ynxl3pA4ciVIJHyKdaQR1Cl0rp&#10;yxqt9nPXIXH25XqrA9u+kqbXVx63rYyjKJFWN8QPte7wucbyXFysgs/34bx7cMf9dpsUszf5WuzG&#10;WaPU7XTcPIEIOIa/MvziMzrkzHRyFzJetAruYy4qiB9BcLqMV+xPLJIlyDyT//HzHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA56MyXKwIAAFcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAitLZh3gAAAAYBAAAPAAAAAAAAAAAAAAAAAIUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" strokecolor="red">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="60A84FCB" w14:textId="3459ED5E" w:rsidR="00291329" w:rsidRPr="00FD2E81" w:rsidRDefault="00291329" w:rsidP="00986C63">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FD2E81">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>NOUVELLE CONCENTRATION</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -22684,142 +22210,107 @@
       <w:pPr>
         <w:ind w:left="567" w:right="-29" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:tab/>
         <w:t>Comment conserver TRISENOX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="554A4986" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:ind w:left="567" w:right="-29" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:tab/>
         <w:t>Contenu de l’emballage et autres informations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF37565" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="1FEB63C2" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="245EC891" w14:textId="5584765E" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00177294" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="245EC891" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00177294" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Qu'est-ce que TRISENOX et dans quel cas est-il utilisé</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...33 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="63413A44" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="58652981" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="007158E4">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">TRISENOX est utilisé </w:t>
       </w:r>
       <w:r w:rsidR="007158E4" w:rsidRPr="00113AFB">
         <w:t>chez les patients adultes atteints de</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> leucémie promyélocytaire aiguë (LPA)</w:t>
       </w:r>
       <w:r w:rsidR="007158E4" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> à risque faible ou intermédiaire nouvellement diagnostiquée et</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> chez les patients adultes n’ayant pas répondu au traitement par d'autres agents thérapeutiques. La LPA est une forme unique de leucémie myéloïde, une maladie caractérisée par des anomalies des globules blancs, ainsi que par des ecchymoses et des saignements anormaux.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF61BCC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="6B952418" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="53969565" w14:textId="24D2CAE5" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00177294" w:rsidP="007158E4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="53969565" w14:textId="3440FC85" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00177294" w:rsidP="007158E4">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
@@ -22832,85 +22323,50 @@
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">connaître </w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">avant </w:t>
       </w:r>
       <w:r w:rsidR="0035174B" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">de recevoir </w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>TRISENOX</w:t>
-      </w:r>
-[...33 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2867066F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="136E95B6" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00201F3E">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">TRISENOX doit être </w:t>
       </w:r>
       <w:r w:rsidR="00201F3E" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">administré </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">sous la surveillance d'un médecin ayant l'expérience du traitement des leucémies aiguës. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1472223D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="79983DB2" w14:textId="0A1FC1E8" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="0035174B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -23007,181 +22463,181 @@
         <w:t>atteinte de la fonction rénale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50610166" w14:textId="77777777" w:rsidR="00C56537" w:rsidRPr="00113AFB" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>problèmes hépatiques</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="347F904E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00C56537"/>
     <w:p w14:paraId="1CCFC98B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00D316E9">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Votre médecin prendra les précautions suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A739EBA" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Des analyses seront réalisées pour être sûr que vous avez suffisamment de potassium, de magnésium, de calcium et de créatinine dans votre sang avant l’administration de la première dose de TRISENOX.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="709D3F7A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Vous devrez réaliser un enregistrement de la stimulation électrique du cœur (électrocardiogramme ECG) avant l’administration de la première dose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B991977" w14:textId="706859B4" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="009F7E79">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Des examens sanguins (potassium</w:t>
       </w:r>
       <w:r w:rsidR="009F7E79" w:rsidRPr="00113AFB">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> calcium</w:t>
       </w:r>
       <w:r w:rsidR="009F7E79" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0035174B" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">magnésium et </w:t>
       </w:r>
       <w:r w:rsidR="009F7E79" w:rsidRPr="00113AFB">
         <w:t>fonction hépatique</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>) devront être renouvelés pendant le traitement par TRISENOX.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B72C4AC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Vous devrez également passer un électrocardiogramme deux fois par semaine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEFB72E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:lastRenderedPageBreak/>
         <w:t>Si vous présentez un risque d’apparition d’un certain type d’anomalie du rythme cardiaque (ex. : torsade de pointes ou prolongation de QTc), vous ferez l’objet d’une surveillance cardiaque continue.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B87D1A" w14:textId="77777777" w:rsidR="00D316E9" w:rsidRPr="00113AFB" w:rsidRDefault="00D316E9" w:rsidP="00D316E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="227"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Votre médecin surveillera votre santé pendant et après le traitement, car le trioxyde d’arsenic, substance active de TRISENOX, est susceptible de provoquer d’autres cancers. Les situations et symptômes nouveaux et exceptionnels qui se présenteraient doivent être signalés à votre médecin lors des consultations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32361108" w14:textId="77777777" w:rsidR="00D316E9" w:rsidRPr="00113AFB" w:rsidRDefault="00D316E9" w:rsidP="00D316E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="227"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Un suivi de vos fonctions cognitives et de votre mobilité sera assuré si vous présentez un risque de déficit en vitamine B1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26305A59" w14:textId="77777777" w:rsidR="00645EE2" w:rsidRPr="00113AFB" w:rsidRDefault="00645EE2" w:rsidP="00804E9C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2806C8EC" w14:textId="77777777" w:rsidR="00DF65A2" w:rsidRPr="00113AFB" w:rsidRDefault="00DF65A2" w:rsidP="00804E9C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Enfants et adolescents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2756CF3E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00825759">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">TRISENOX n’est pas recommandé chez les enfants </w:t>
       </w:r>
       <w:r w:rsidR="00D72DB5" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">et les adolescents </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>âgés de moins de 18</w:t>
       </w:r>
       <w:r w:rsidR="00825759" w:rsidRPr="00113AFB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>ans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48593844" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="21D07221" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:rPr>
@@ -23688,53 +23144,53 @@
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>mmol (23</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003D714D" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> de sodium</w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> par dose</w:t>
       </w:r>
       <w:r w:rsidR="00A527AE" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">, c.-à-d. qu’il </w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:t>est essentiellement « sans sodium ».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD39B12" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="42F0C0EE" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="29263790" w14:textId="04DD00E3" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="003D714D" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="29263790" w14:textId="698F12E1" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="003D714D" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Gras" w:hAnsi="Times New Roman Gras"/>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
@@ -23742,90 +23198,50 @@
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Comment </w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>TRISENOX</w:t>
       </w:r>
       <w:r w:rsidR="0035174B" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0035174B" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Gras" w:hAnsi="Times New Roman Gras"/>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>est-il administré</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3A2E65A1" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="20FDB4EC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Durée et fréquence du traitement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="401276A2" w14:textId="77777777" w:rsidR="00702BD0" w:rsidRPr="00113AFB" w:rsidRDefault="00702BD0" w:rsidP="00CE69E2">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F5E07D6" w14:textId="77777777" w:rsidR="004C58B4" w:rsidRPr="00113AFB" w:rsidRDefault="004C58B4" w:rsidP="00CE69E2">
       <w:pPr>
         <w:rPr>
@@ -24248,119 +23664,84 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> à votre pharmacien</w:t>
       </w:r>
       <w:r w:rsidR="0035174B" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou à votre infirmier/ère</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14BB02C6" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="65661E80" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="19ACF3A9" w14:textId="5460BB12" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00481075" w:rsidP="00644A3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="19ACF3A9" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00481075" w:rsidP="00644A3D">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Quels sont les effets indésirables éventuels</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...33 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1B0C6819" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00644A3D">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4602486B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00644A3D">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Comme tous les médicaments, ce médicament </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>peut provoquer des effets indésirables</w:t>
       </w:r>
       <w:r w:rsidR="00A72415" w:rsidRPr="00113AFB">
         <w:rPr>
@@ -24369,179 +23750,179 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mais ils ne surviennent pas systématiquement chez tout le monde.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A119B2" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="1F639FED" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Appelez immédiatement votre médecin ou votre infirmier/ère si vous remarquez les effets indésirables suivants qui peuvent être le signe d’une grave affection appelée « syndrome de différenciation », potentiellement fatale :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BFB0DE8" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>difficulté à respirer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="795149B4" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>quinte de toux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E858915" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>douleur dans la poitrine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E8CCDD" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>fièvre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3507F2C8" w14:textId="77777777" w:rsidR="00DD24F1" w:rsidRPr="00113AFB" w:rsidRDefault="00DD24F1">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CF9BADA" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Appelez immédiatement votre médecin ou votre infirmier/ère si vous remarquez un ou plusieurs des effets indésirables suivants, qui peuvent être le signe d’une réaction allergique :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6381E8A7" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>difficulté à respirer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C735FF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>fièvre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A6F3D9F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>prise de poids subite</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589BC943" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>rétention d’eau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B84FAA3" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>perte de conscience</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67901D3F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>palpitations (battements cardiaques violents que vous ressentez dans la poitrine)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EBEF898" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="1F53989E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Pendant le traitement par TRISENOX, il est possible que vous présentiez l'une des réactions suivantes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65129E1E" w14:textId="77777777" w:rsidR="00DD24F1" w:rsidRPr="00113AFB" w:rsidRDefault="00DD24F1" w:rsidP="007A2C21"/>
     <w:p w14:paraId="1648D1FF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00DD24F1">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
@@ -24680,57 +24061,57 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>essoufflement, battements cardiaques accélérés, tracé anormal à l’ECG</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CB574B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>diminution du potassium or du magnésium dans le sang, tests anormaux de la fonction hépatique dont excès de bilirubine ou de gamma glutamyltransférase dans le sang</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E079E3" w14:textId="77777777" w:rsidR="007A2C21" w:rsidRPr="00113AFB" w:rsidRDefault="007A2C21">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EB0E8A9" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="007A2C21" w:rsidP="00DD24F1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">réquent </w:t>
       </w:r>
       <w:r w:rsidR="00DD24F1" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -24752,51 +24133,51 @@
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t> personne sur</w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 10</w:t>
       </w:r>
       <w:r w:rsidR="00DD24F1" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DA7B3B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>diminution du nombre de cellules sanguines (plaquettes, globules rouges et/ou blancs), augmentation du nombre de globules blancs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB64633" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>frissons, prise de poids</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EAFDC1B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -24904,233 +24285,225 @@
       </w:r>
       <w:r w:rsidR="00DD24F1" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="007A2C21" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ne peut être estimée sur la base des données disponibles</w:t>
       </w:r>
       <w:r w:rsidR="00DD24F1" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420CF16A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>infection pulmonaire, infection dans le sang</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05963B6A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>inflammation des poumons qui peut entraîner une douleur dans la poitrine et une difficulté à respirer, insuffisance cardiaque</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F72050E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>déshydratation, confusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0438E918" w14:textId="77777777" w:rsidR="00DB2CEC" w:rsidRPr="00113AFB" w:rsidRDefault="00DB2CEC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>maladie cérébrale (encéphalopathie, encéphalopathie de Wernicke) associée à diverses manifestations, notamment des difficultés à utiliser ses bras et ses jambes, des troubles de l’élocution et une confusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1652ECB4" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="064F6499" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00F8072B" w:rsidP="00390599">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Déclaration des effets secondaires</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED305B1" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00481075">
+    <w:p w14:paraId="2ED305B1" w14:textId="5117E4EE" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00481075">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Si vous ressentez un quelconque effet indésirable, parlez-en à votre médecin, votre pharmacien ou à votre infirmier/ère. Ceci s’applique aussi à tout effet indésirable qui ne serait pas mentionné dans cette notice.</w:t>
       </w:r>
       <w:r w:rsidR="00F8072B" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00481075" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vous pouvez également déclarer les effets indésirables directement via </w:t>
       </w:r>
       <w:r w:rsidR="00481075" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">le système national de déclaration décrit en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...6 lines deleted...]
-          <w:t>A</w:t>
+      <w:r w:rsidR="00151F9B">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:ins w:id="26" w:author="translator" w:date="2025-10-28T14:09:00Z">
+        <w:r w:rsidR="00151F9B">
+          <w:instrText>HYPERLINK "https://www.ema.europa.eu/en/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx"</w:instrText>
         </w:r>
-        <w:r w:rsidR="00481075" w:rsidRPr="00113AFB">
-[...5 lines deleted...]
-          <w:t>nnexe V</w:t>
+      </w:ins>
+      <w:del w:id="27" w:author="translator" w:date="2025-10-28T14:09:00Z">
+        <w:r w:rsidR="00151F9B" w:rsidDel="00151F9B">
+          <w:delInstrText xml:space="preserve"> HYPERLINK "http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" </w:delInstrText>
         </w:r>
-      </w:hyperlink>
+      </w:del>
+      <w:r w:rsidR="00151F9B">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00BE1D24" w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00481075" w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>nnexe V</w:t>
+      </w:r>
+      <w:r w:rsidR="00151F9B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00481075" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. En signalant les effets indésirables, vous contribuez à fournir davantage d’informations sur la sécurité du médicament</w:t>
       </w:r>
       <w:r w:rsidR="00F8072B" w:rsidRPr="00113AFB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708E3568" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="1AA3DC62" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
-    <w:p w14:paraId="1B4A49FC" w14:textId="4D44F520" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00481075" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="1B4A49FC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00481075" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Comment conserver </w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>TRISENOX</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0C050CBC" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38C64703" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Tenir ce médicament hors de la vue et de la portée des enfants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="299F1934" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="5796B4EF" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00F8072B">
       <w:r w:rsidRPr="00113AFB">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00F8072B" w:rsidRPr="00113AFB">
         <w:t>’utilis</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
@@ -25187,118 +24560,83 @@
     </w:p>
     <w:p w14:paraId="42D4811D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="6D6A119F" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:t>N’utilisez pas ce médicament si vous remarquez la présence de particules étrangères ou si la solution est décolorée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1932E3AB" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="5054E7F8" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Ne jetez aucun médicament au tout-à-l’égout ou avec les ordures ménagères. Demandez à votre pharmacien d’éliminer les médicaments que vous n’utilisez plus. Ces mesures contribueront à protéger l’environnement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6453EE8E" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="31CF1A3D" w14:textId="77777777" w:rsidR="00390599" w:rsidRPr="00113AFB" w:rsidRDefault="00390599"/>
-    <w:p w14:paraId="02F3B926" w14:textId="40A384FE" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="003F4009" w:rsidP="00D83142">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="02F3B926" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="003F4009" w:rsidP="00D83142">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Contenu de l’emballage et autres informations</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...33 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5B128812" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="70FB0D41" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00F8072B" w:rsidP="00F8072B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ce q</w:t>
       </w:r>
       <w:r w:rsidR="00CB2503" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ue contient TRISENOX</w:t>
       </w:r>
     </w:p>
@@ -25430,206 +24768,191 @@
       <w:r w:rsidR="00916A06" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008C5549" w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pays-Bas </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F30AEBB" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="49AC2369" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00FC71B7">
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fabricant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BD74710" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
-        <w:pStyle w:val="EndnoteText"/>
+        <w:pStyle w:val="Endnotentext"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Almac Pharma Services Limited, Almac House,  20 Seagoe Industrial Estate, Craigavon, BT63 5QD, Royaume-Uni</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCE1B70" w14:textId="77777777" w:rsidR="00935094" w:rsidRPr="00113AFB" w:rsidRDefault="00935094" w:rsidP="00935094"/>
     <w:p w14:paraId="49FF5D72" w14:textId="71123BC6" w:rsidR="002F62CB" w:rsidRPr="00113AFB" w:rsidRDefault="002F62CB" w:rsidP="002F62CB">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Almac Pharma Services (Ireland) Limited; Finnabair Industrial </w:t>
       </w:r>
       <w:r w:rsidR="00A01C62" w:rsidRPr="00113AFB">
         <w:t>Estate, Dundalk, Co. Louth, A91 </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>P9KD, Irlande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B0BC5F" w14:textId="77777777" w:rsidR="002F62CB" w:rsidRPr="00113AFB" w:rsidRDefault="002F62CB" w:rsidP="00935094"/>
-[...8 lines deleted...]
-          <w:delText>Teva Pharmaceuticals Europe B.V., Swensweg 5, 2031 GA Haarlem, Pays-Bas</w:delText>
+    <w:p w14:paraId="4B3CF4E5" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
+    <w:p w14:paraId="7C8BD805" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00F8072B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>La dernière date à laquelle cette notice a été révisée est {MM/AAAA}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEB2810" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
+    <w:p w14:paraId="276CA530" w14:textId="3D4CEC24" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="003F4009">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00113AFB">
+        <w:lastRenderedPageBreak/>
+        <w:t>Des informations détaillées sur ce médicament sont disponibles sur le site internet de l’Agence européenne d</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8072B" w:rsidRPr="00113AFB">
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113AFB">
+        <w:t xml:space="preserve"> médicament</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8072B" w:rsidRPr="00113AFB">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113AFB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00151F9B">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:ins w:id="28" w:author="translator" w:date="2025-10-28T14:10:00Z">
+        <w:r w:rsidR="00151F9B">
+          <w:instrText>HYPERLINK "https://www.ema.europa.eu/"</w:instrText>
+        </w:r>
+      </w:ins>
+      <w:del w:id="29" w:author="translator" w:date="2025-10-28T14:10:00Z">
+        <w:r w:rsidR="00151F9B" w:rsidDel="00151F9B">
+          <w:delInstrText xml:space="preserve"> HYPERLINK "http://www.ema.europa.eu/" </w:delInstrText>
         </w:r>
       </w:del>
-    </w:p>
-[...45 lines deleted...]
-        <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00151F9B">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>http</w:t>
+      </w:r>
+      <w:ins w:id="30" w:author="translator" w:date="2025-10-28T14:10:00Z">
+        <w:r w:rsidR="00151F9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>http://www.ema.europa.eu</w:t>
+          <w:t>s</w:t>
         </w:r>
-      </w:hyperlink>
+      </w:ins>
+      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>://www.ema.europa.eu</w:t>
+      </w:r>
+      <w:r w:rsidR="00151F9B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E09DED5" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="006D32CD">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="0E09DED5" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00F8072B">
+      <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Il existe aussi des liens </w:t>
       </w:r>
       <w:r w:rsidR="00F8072B" w:rsidRPr="00113AFB">
         <w:t>vers</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> d’autres sites concernant les maladies rares et </w:t>
       </w:r>
       <w:r w:rsidR="00F8072B" w:rsidRPr="00113AFB">
         <w:t>leur traitement</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB6544B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="006D32CD">
-[...15 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2BB6544B" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
+    <w:p w14:paraId="0CCC7C98" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
+    <w:p w14:paraId="1BD4814D" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="008E0372">
       <w:r w:rsidRPr="00113AFB">
         <w:t>&lt;--------------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427135A6" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="006D32CD">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="427135A6" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
+    <w:p w14:paraId="0C23F082" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00F8072B">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Les informations suivantes </w:t>
       </w:r>
       <w:r w:rsidR="00F8072B" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">sont destinées exclusivement aux </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>professionnels de la santé :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CE5E7A" w14:textId="77777777" w:rsidR="009F312D" w:rsidRPr="00113AFB" w:rsidRDefault="009F312D" w:rsidP="006D32CD">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="59CE5E7A" w14:textId="77777777" w:rsidR="009F312D" w:rsidRPr="00113AFB" w:rsidRDefault="009F312D">
+      <w:pPr>
         <w:rPr>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D0B5173" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">une technique aseptique </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">DOIT ÊTRE STRICTEMENT OBSERVÉE DURANT LA MANIPULATION DE TRISENOX CAR IL </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>ne contient aucun conservateur..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16408E88" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503"/>
     <w:p w14:paraId="45A8C482" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503">
       <w:pPr>
@@ -26069,181 +25392,111 @@
       <w:pPr>
         <w:ind w:left="567" w:right="-29" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:tab/>
         <w:t>Comment conserver TRISENOX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41E013CE" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:ind w:left="567" w:right="-29" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:tab/>
         <w:t>Contenu de l’emballage et autres informations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C64AC56" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="4D344BAA" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
-    <w:p w14:paraId="6A478C3A" w14:textId="611D78CE" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="6A478C3A" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Qu'est-ce que TRISENOX et dans quel cas est-il utilisé</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...33 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="55DB743F" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="5F07734B" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:t>TRISENOX est utilisé chez les patients adultes atteints de leucémie promyélocytaire aiguë (LPA) à risque faible ou intermédiaire nouvellement diagnostiquée et chez les patients adultes n’ayant pas répondu au traitement par d'autres agents thérapeutiques. La LPA est une forme unique de leucémie myéloïde, une maladie caractérisée par des anomalies des globules blancs, ainsi que par des ecchymoses et des saignements anormaux.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BDEFF5B" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="74F70A3E" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
-    <w:p w14:paraId="4450D19A" w14:textId="3988B8F6" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="4450D19A" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Quelles sont les informations à connaître avant de recevoir TRISENOX</w:t>
-      </w:r>
-[...33 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B85DC21" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="095AE05E" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">TRISENOX doit être administré sous la surveillance d'un médecin ayant l'expérience du traitement des leucémies aiguës. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E5E2BB8" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="7DC02D2C" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vous ne devez jamais recevoir TRISENOX</w:t>
       </w:r>
@@ -26281,185 +25534,185 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>atteinte de la fonction rénale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A63E90" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>problèmes hépatiques</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BBAD79B" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="69EE1F1C" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Votre médecin prendra les précautions suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2C7226" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Des analyses seront réalisées pour être sûr que vous avez suffisamment de potassium, de magnésium, de calcium et de créatinine dans votre sang avant l’administration de la première dose de TRISENOX.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17241B1C" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Vous devrez réaliser un enregistrement de la stimulation électrique du cœur (électrocardiogramme ECG) avant l’administration de la première dose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F30CC06" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Des examens sanguins (potassium, calcium, magnésium et fonction hépatique) devront être renouvelés pendant le traitement par TRISENOX.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0FEDA0" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Vous devrez également passer un électrocardiogramme deux fois par semaine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="741BFF18" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:lastRenderedPageBreak/>
         <w:t>Si vous présentez un risque d’apparition d’un certain type d’anomalie du rythme cardiaque (ex. : torsade de pointes ou prolongation de QTc), vous ferez l’objet d’une surveillance cardiaque continue.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E99CCD0" w14:textId="77777777" w:rsidR="003668E8" w:rsidRPr="00113AFB" w:rsidRDefault="003668E8" w:rsidP="003668E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="227"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Votre médecin surveillera votre santé pendant et après le traitement, car le trioxyde d’</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>arsenic, substance active de</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> TRISENOX, est susceptible de provoquer d’autres cancers. Les situations et symptômes nouveaux et exceptionnels qui se présenteraient doivent être signalés à votre médecin lors des consultations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1059CAE0" w14:textId="235708B7" w:rsidR="003668E8" w:rsidRPr="00113AFB" w:rsidRDefault="003668E8" w:rsidP="003668E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="227"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Un suivi de vos fonctions cognitives et de votre mobilité sera assuré si vous présentez un risque de déficit en vitamine B1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BDBEF54" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F7956B0" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Enfants et adolescents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFF6A5E" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>TRISENOX n’est pas recommandé chez les enfants et les adolescents âgés de moins de 18 ans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA0561D" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="4B1478B1" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Autres médicaments et TRISENOX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B66F630" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
@@ -26866,132 +26119,92 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TRISENOX contient du sodium</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69518445" w14:textId="73D60FFF" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="00C91F28" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:t>TRISENOX</w:t>
       </w:r>
       <w:r w:rsidR="006D3552" w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> contient moins de 1 mmol (23</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidR="006D3552" w:rsidRPr="00113AFB">
         <w:t>) de sodium par dose, c.-à-d. qu’il est essentiellement « sans sodium ».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="774C2BB9" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="40363E2F" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
-    <w:p w14:paraId="7BFC7327" w14:textId="58978B3C" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="7BFC7327" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Gras" w:hAnsi="Times New Roman Gras"/>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Comment </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">TRISENOX </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Gras" w:hAnsi="Times New Roman Gras"/>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>est-il administré</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1EDA9675" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="42CAC093" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Durée et fréquence du traitement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="774A9879" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03C84855" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:rPr>
@@ -27075,277 +26288,242 @@
         <w:t>Si votre médecin ou infirmier/ère vous a administré plus de TRISENOX qu’il/elle n’aurait dû</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FAC4298" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Vous pourriez ressentir les effets suivants : convulsions, faiblesse musculaire et confusion. Dans ce cas, le traitement par TRISENOX doit être immédiatement interrompu et votre médecin vous donnera un traitement contre le surdosage d’arsenic. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E837B37" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="051AB717" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Si vous avez d’autres questions sur l’utilisation de ce médicament, demandez plus d’informations à votre médecin, à votre pharmacien ou à votre infirmier/ère.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CEE931E" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="178ED4B8" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
-    <w:p w14:paraId="5D836332" w14:textId="0D64E119" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="5D836332" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Quels sont les effets indésirables éventuels</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...33 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="14815287" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="4047C4F5" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Comme tous les médicaments, ce médicament </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>peut provoquer des effets indésirables, mais ils ne surviennent pas systématiquement chez tout le monde.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C5BC286" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="07424827" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Appelez immédiatement votre médecin ou votre infirmier/ère si vous remarquez les effets indésirables suivants qui peuvent être le signe d’une grave affection appelée « syndrome de différenciation », potentiellement fatale :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D6BFDC" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>difficulté à respirer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8B1D89" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>quinte de toux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF8D69B" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>douleur dans la poitrine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614DB6DF" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>fièvre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6D7C8C" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C500A82" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Appelez immédiatement votre médecin ou votre infirmier/ère si vous remarquez un ou plusieurs des effets indésirables suivants, qui peuvent être le signe d’une réaction allergique :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFFC9C" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>difficulté à respirer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B7ACF5A" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>fièvre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11719201" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>prise de poids subite</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFAEFD4" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>rétention d’eau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CF6C16" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>perte de conscience</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D725A31" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>palpitations (battements cardiaques violents que vous ressentez dans la poitrine)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46FAC73E" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="1DBA6D44" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Pendant le traitement par TRISENOX, il est possible que vous présentiez l'une des réactions suivantes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13FE9815" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="291D10F5" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Très fréquent</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -27438,66 +26616,66 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>essoufflement, battements cardiaques accélérés, tracé anormal à l’ECG</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B330DFE" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>diminution du potassium or du magnésium dans le sang, tests anormaux de la fonction hépatique dont excès de bilirubine ou de gamma glutamyltransférase dans le sang</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10AC99E6" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4898D11D" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Fréquent (pouvant toucher jusqu’à 1 personne sur 10) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="299B2718" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>diminution du nombre de cellules sanguines (plaquettes, globules rouges et/ou blancs), augmentation du nombre de globules blancs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40378A3A" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>frissons, prise de poids</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBEA9FD" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -27567,206 +26745,197 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>rougeur de la peau, visage gonflé, vision floue</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D2F4FA" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480CEB85" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Fréquence indéterminée (ne peut être estimée sur la base des données disponibles) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B418D8" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>infection pulmonaire, infection dans le sang</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4229F3E8" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>inflammation des poumons qui peut entraîner une douleur dans la poitrine et une difficulté à respirer, insuffisance cardiaque</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7ED229" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>déshydratation, confusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425168A7" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>maladie cérébrale (encéphalopathie, encéphalopathie de Wernicke) associée à diverses manifestations, notamment des difficultés à utiliser ses bras et ses jambes, des troubles de l’élocution et une confusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4828AEE0" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="5BC9A9E8" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Déclaration des effets secondaires</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6287FDA6" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
+    <w:p w14:paraId="6287FDA6" w14:textId="56F19828" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Si vous ressentez un quelconque effet indésirable, parlez-en à votre médecin, votre pharmacien ou à votre infirmier/ère. Ceci s’applique aussi à tout effet indésirable qui ne serait pas mentionné dans cette notice. </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vous pouvez également déclarer les effets indésirables directement via le système national de déclaration décrit en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-          <w:t>Annexe V</w:t>
+      <w:r w:rsidR="00151F9B">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:ins w:id="31" w:author="translator" w:date="2025-10-28T14:09:00Z">
+        <w:r w:rsidR="00151F9B">
+          <w:instrText>HYPERLINK "https://www.ema.europa.eu/en/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx"</w:instrText>
         </w:r>
-      </w:hyperlink>
+      </w:ins>
+      <w:del w:id="32" w:author="translator" w:date="2025-10-28T14:09:00Z">
+        <w:r w:rsidR="00151F9B" w:rsidDel="00151F9B">
+          <w:delInstrText xml:space="preserve"> HYPERLINK "http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" </w:delInstrText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="00151F9B">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Annexe V</w:t>
+      </w:r>
+      <w:r w:rsidR="00151F9B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. En signalant les effets indésirables, vous contribuez à fournir davantage d’informations sur la sécurité du médicament</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161AB761" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="19F9B133" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
-    <w:p w14:paraId="1B0FA468" w14:textId="1088402A" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="1B0FA468" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Comment conserver </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>TRISENOX</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4222EA12" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="507A8888" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Tenir ce médicament hors de la vue et de la portée des enfants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D4BB00" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="0716B091" w14:textId="36AFAECF" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:t>N’utilisez pas ce médicament après la date de péremption indiquée sur l'étiquette du flacon et l’emballage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C805BAF" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="3349F41C" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
@@ -27787,208 +26956,173 @@
     </w:p>
     <w:p w14:paraId="20A71A5D" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="45AB2333" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:t>N’utilisez pas ce médicament si vous remarquez la présence de particules étrangères ou si la solution est décolorée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517224F5" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="2300A525" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Ne jetez aucun médicament au tout-à-l’égout ou avec les ordures ménagères. Demandez à votre pharmacien d’éliminer les médicaments que vous n’utilisez plus. Ces mesures contribueront à protéger l’environnement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACC439F" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="65C94930" w14:textId="77777777" w:rsidR="00650DDD" w:rsidRPr="00113AFB" w:rsidRDefault="00650DDD" w:rsidP="006D3552"/>
-    <w:p w14:paraId="394B1A08" w14:textId="0D0BA2DF" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="394B1A08" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Contenu de l’emballage et autres informations</w:t>
       </w:r>
-      <w:r w:rsidR="00FD517A">
-[...33 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="113274B5" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="57B40863" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ce que contient TRISENOX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B2A67E" w14:textId="10F4290D" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="00650DDD">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>La substance active est le trioxyde d’arsenic. Chaque mL de solution à diluer contient 2</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> de trioxyde d’arsenic. Chaque flacon de 6 mL contient 12</w:t>
       </w:r>
       <w:r w:rsidR="00644A3D" w:rsidRPr="00113AFB">
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> de trioxyde d’arsenic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50A9F229" w14:textId="01B1D422" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="00650DDD">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Les autres composants sont l’hydroxyde de sodium, l’acide chlorhydrique et l’eau pour préparations injectables. Voir rubrique 2 « TRISENOX contient du sodium ».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22BBE630" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="1D7A8A5E" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Comment se présente TRISENOX et contenu de l’emballage extérieur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="218AF941" w14:textId="732247A0" w:rsidR="002260C0" w:rsidRDefault="006D3552" w:rsidP="00650DDD">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>TRISENOX est une solution à diluer pour perfusion (solution à diluer stérile). TRISENOX est fourni dans des flacons de verre</w:t>
       </w:r>
       <w:r w:rsidR="002260C0">
         <w:t xml:space="preserve"> recouverts d’un manchon protecteur en plastique,</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve"> sous forme de solution concentrée, transparente, incolore, aqueuse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="011B0434" w14:textId="62C3558D" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="00650DDD">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Chaque boîte contient 10 flacons de verre à usage unique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047D0062" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A8459A3" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
@@ -28006,187 +27140,164 @@
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Teva B.V., Swensweg 5, 2031 GA Haarlem</w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pays-Bas </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE90B89" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="4A6C4F00" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fabricant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACC8A6A" w14:textId="4F13CF44" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidDel="006D32CD" w:rsidRDefault="006D3552" w:rsidP="006D3552">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0A6FF43F" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00EC1410" w:rsidRDefault="007A0216" w:rsidP="007A0216">
       <w:r w:rsidRPr="00EC1410">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Merckle GmbH, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC1410">
         <w:t>Graf-Arco-Str-3, 89079 Ulm, Allemagne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F9CEF6" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00EC1410" w:rsidRDefault="007A0216" w:rsidP="007A0216"/>
     <w:p w14:paraId="21855E14" w14:textId="77777777" w:rsidR="007A0216" w:rsidRPr="00EC1410" w:rsidRDefault="007A0216" w:rsidP="007A0216">
       <w:r w:rsidRPr="00EC1410">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">S.C. Sindan-Pharma S.R.L., </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC1410">
         <w:t>B-dul Ion Mihalache nr 11, sector 1, Cod 011171, Bucharest, Roumanie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E6D330" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
-    <w:p w14:paraId="49408146" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D32CD">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="49408146" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
+      <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La dernière date à laquelle cette notice a été révisée est {MM/AAAA}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAC340B" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D32CD">
-[...8 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="4AAC340B" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
+    <w:p w14:paraId="4B556D20" w14:textId="57A92662" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
+      <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">Des informations détaillées sur ce médicament sont disponibles sur le site internet de l’Agence européenne des médicaments </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00113AFB">
+      <w:r w:rsidR="00151F9B">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:ins w:id="33" w:author="translator" w:date="2025-10-28T14:10:00Z">
+        <w:r w:rsidR="00151F9B">
+          <w:instrText>HYPERLINK "https://www.ema.europa.eu/"</w:instrText>
+        </w:r>
+      </w:ins>
+      <w:del w:id="34" w:author="translator" w:date="2025-10-28T14:10:00Z">
+        <w:r w:rsidR="00151F9B" w:rsidDel="00151F9B">
+          <w:delInstrText xml:space="preserve"> HYPERLINK "http://www.ema.europa.eu/" </w:delInstrText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="00151F9B">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>http</w:t>
+      </w:r>
+      <w:ins w:id="35" w:author="translator" w:date="2025-10-28T14:10:00Z">
+        <w:r w:rsidR="00151F9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>http://www.ema.europa.eu</w:t>
+          <w:t>s</w:t>
         </w:r>
-      </w:hyperlink>
+      </w:ins>
+      <w:r w:rsidRPr="00113AFB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>://www.ema.europa.eu</w:t>
+      </w:r>
+      <w:r w:rsidR="00151F9B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27484A61" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D32CD">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="27484A61" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
+      <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:t>Il existe aussi des liens vers d’autres sites concernant les maladies rares et leur traitement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5A3858" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D32CD">
-[...15 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1B5A3858" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
+    <w:p w14:paraId="6F3037EC" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
+    <w:p w14:paraId="27DE3C2B" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:t>&lt;--------------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B6F299" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D32CD">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="13B6F299" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
+    <w:p w14:paraId="6C859B2A" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Les informations suivantes sont destinées exclusivement aux professionnels de la santé :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9E9451" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D32CD">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="5C9E9451" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
+      <w:pPr>
         <w:rPr>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AACBD38" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">une technique aseptique </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:t xml:space="preserve">DOIT ÊTRE STRICTEMENT OBSERVÉE DURANT LA MANIPULATION DE TRISENOX CAR IL </w:t>
       </w:r>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>ne contient aucun conservateur..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE3E65B" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552"/>
     <w:p w14:paraId="4509292B" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:pPr>
@@ -28302,51 +27413,51 @@
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>/mL)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="08E95341" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:5pt;margin-top:9.55pt;width:331.5pt;height:21.75pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdMstmGAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgxkl6MOEWXLsOA&#10;7gJ0+wBFlmNhsqhRSuzu60fJbppdgAHD9CCIonRIHh6ubobOsKNCr8FWfD7LOVNWQq3tvuJfPm9f&#10;XXHmg7C1MGBVxR+V5zfrly9WvStVAS2YWiEjEOvL3lW8DcGVWeZlqzrhZ+CUJWcD2IlAJu6zGkVP&#10;6J3Jijy/yHrA2iFI5T3d3o1Ovk74TaNk+Ng0XgVmKk65hbRj2ndxz9YrUe5RuFbLKQ3xD1l0QlsK&#10;eoK6E0GwA+rfoDotETw0YSahy6BptFSpBqpmnv9SzUMrnEq1EDnenWjy/w9Wfjg+uE/IwvAaBmpg&#10;KsK7e5BfPbOwaYXdq1tE6Fslago8j5RlvfPl9DVS7UsfQXb9e6ipyeIQIAENDXaRFaqTETo14PFE&#10;uhoCk3S5KOZ5viSXJF9xeVEUyxRClE+/HfrwVkHH4qHiSE1N6OJ470PMRpRPT2IwD0bXW21MMnC/&#10;2xhkR0EC2KY1of/0zFjWV/x6SbH/BpHT+hNEpwMp2eiu4lfxzaStSNsbWyedBaHNeKaUjZ14jNSN&#10;JIZhNzBdEw0xQKR1B/UjEYswCpcGjQ4t4HfOehJtxf23g0DFmXlnqTnX88UiqjwZi+VlQQaee3bn&#10;HmElQVU8cDYeN2GcjINDvW8p0igHC7fU0EYnrp+zmtInYaYWTEMUlX9up1fPo77+AQAA//8DAFBL&#10;AwQUAAYACAAAACEA3Kn6md0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbExPTUvDQBC9C/6HZQQv&#10;xW5aIdWYTRFB0dKLqQjeptkxCc3Ohuw2jf/e8VRPM2/e8D7y9eQ6NdIQWs8GFvMEFHHlbcu1gY/d&#10;880dqBCRLXaeycAPBVgXlxc5Ztaf+J3GMtZKRDhkaKCJsc+0DlVDDsPc98TCffvBYRQ41NoOeBJx&#10;1+llkqTaYcvi0GBPTw1Vh/LoDHy9jYftyn/uNpu0nL3ql3I7zVpjrq+mxwdQkaZ4foa/+BIdCsm0&#10;90e2QXWCE6kSZd4vQAmfrm7lsJdlmYIucv2/QPELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAXTLLZhgCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA3Kn6md0AAAAIAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokecolor="red">
+              <v:shape w14:anchorId="08E95341" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:5pt;margin-top:9.55pt;width:331.5pt;height:21.75pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzCI9uKQIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06RRu5do09XSpQhp&#10;WZB2+QDHcRIL22Nst0n5esZOtlSAhITIg+XxjM+Mz5nJze2oFTkI5yWYii4XOSXCcGik6Sr65Xn3&#10;5ooSH5hpmAIjKnoUnt5uXr+6GWwpCuhBNcIRBDG+HGxF+xBsmWWe90IzvwArDDpbcJoFNF2XNY4N&#10;iK5VVuT5RTaAa6wDLrzH0/vJSTcJv20FD5/a1otAVEWxtpBWl9Y6rtnmhpWdY7aXfC6D/UMVmkmD&#10;SU9Q9ywwsnfyNygtuQMPbVhw0Bm0reQivQFfs8x/ec1Tz6xIb0FyvD3R5P8fLH88fHZENqgdJYZp&#10;lOhZjIG8hZEUkZ3B+hKDniyGhRGPY2R8qbcPwL96YmDbM9OJO+dg6AVrsLplvJmdXZ1wfASph4/Q&#10;YBq2D5CAxtbpCIhkEERHlY4nZWIpHA9XxTLP1+ji6CsuL4pinVKw8uW2dT68F6BJ3FTUofIJnR0e&#10;fIjVsPIlJFUPSjY7qVQyXFdvlSMHhl2yS9+M7s/DlCFDRa/XmPtvEDl+f4LQMmC7K6krehVj5gaM&#10;tL0zTWrGwKSa9liyMjOPkbqJxDDWYxLsJE8NzRGJdTB1N04jbnpw3ykZsLMr6r/tmROUqA8Gxble&#10;rlZxFJKxWl8WaLhzT33uYYYjVEUDJdN2G6bx2Vsnux4zTe1g4A4FbWXiOio/VTWXj92bJJgnLY7H&#10;uZ2ifv4PNj8AAAD//wMAUEsDBBQABgAIAAAAIQDcqfqZ3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTE9NS8NAEL0L/odlBC/Fbloh1ZhNEUHR0oupCN6m2TEJzc6G7DaN/97xVE8zb97wPvL15Do1&#10;0hBazwYW8wQUceVty7WBj93zzR2oEJEtdp7JwA8FWBeXFzlm1p/4ncYy1kpEOGRooImxz7QOVUMO&#10;w9z3xMJ9+8FhFDjU2g54EnHX6WWSpNphy+LQYE9PDVWH8ugMfL2Nh+3Kf+42m7ScveqXcjvNWmOu&#10;r6bHB1CRpnh+hr/4Eh0KybT3R7ZBdYITqRJl3i9ACZ+ubuWwl2WZgi5y/b9A8QsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAzCI9uKQIAAFcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDcqfqZ3QAAAAgBAAAPAAAAAAAAAAAAAAAAAIMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" strokecolor="red">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="729164D1" w14:textId="4488E040" w:rsidR="00291329" w:rsidRPr="00E838AF" w:rsidRDefault="00291329" w:rsidP="009C0656">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E838AF">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>ATTENTION : NOUVELLE CONCENTRATION (2</w:t>
                       </w:r>
                       <w:r w:rsidR="00644A3D">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t> mg</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E838AF">
@@ -28462,83 +27573,89 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113AFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Procédure correcte d’élimination</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A66F477" w14:textId="77777777" w:rsidR="006D3552" w:rsidRPr="00113AFB" w:rsidRDefault="006D3552" w:rsidP="006D3552">
       <w:r w:rsidRPr="00113AFB">
         <w:t>Tout produit non utilisé, tout élément entrant en contact avec le produit ou tout déchet doit être éliminé conformément à la réglementation en vigueur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6B4C3A" w14:textId="77777777" w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidRDefault="00CB2503" w:rsidP="00F05B84">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2503" w:rsidRPr="00113AFB" w:rsidSect="00916A06">
-      <w:footerReference w:type="even" r:id="rId17"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w16cex:commentExtensible w16cex:durableId="27E254D1" w16cex:dateUtc="2023-04-13T08:15:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3DFBBC01" w14:textId="77777777" w:rsidR="00664224" w:rsidRDefault="00664224">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="24D01D9C" w14:textId="77777777" w:rsidR="00664224" w:rsidRDefault="00664224">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -28580,97 +27697,97 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Gras">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="6A14110D" w14:textId="77777777" w:rsidR="00291329" w:rsidRDefault="00291329">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Fuzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1EDF228D" w14:textId="77777777" w:rsidR="00291329" w:rsidRDefault="00291329">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="55C1DD57" w14:textId="77777777" w:rsidR="00291329" w:rsidRDefault="00291329">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:ind w:right="96"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -28684,276 +27801,276 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A77769">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="2711FAFF" w14:textId="77777777" w:rsidR="00291329" w:rsidRDefault="00291329">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:ind w:right="96"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> EQ </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1DD58C15" w14:textId="77777777" w:rsidR="00664224" w:rsidRDefault="00664224">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="576DCC2C" w14:textId="77777777" w:rsidR="00664224" w:rsidRDefault="00664224">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="90A0F53A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber5"/>
+      <w:pStyle w:val="Listennummer5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="14C298C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber4"/>
+      <w:pStyle w:val="Listennummer4"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="37507296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber3"/>
+      <w:pStyle w:val="Listennummer3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="79F065A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber2"/>
+      <w:pStyle w:val="Listennummer2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="714AB9A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet5"/>
+      <w:pStyle w:val="Aufzhlungszeichen5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F8B4B36A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet4"/>
+      <w:pStyle w:val="Aufzhlungszeichen4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="15E2E140"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet3"/>
+      <w:pStyle w:val="Aufzhlungszeichen3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5F662ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet2"/>
+      <w:pStyle w:val="Aufzhlungszeichen2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8F16AA32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber"/>
+      <w:pStyle w:val="Listennummer"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="31B0B58C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029825F1"/>
@@ -30426,67 +29543,67 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BFA7AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD167790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
+      <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="berschrift2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1002"/>
         </w:tabs>
         <w:ind w:left="1002" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -32215,519 +31332,479 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5627" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6347" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1923835924">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="885987707">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1047610151">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="731271205">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2067991211">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="985938191">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1393890427">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="581069918">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1898783124">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1883056406">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1535187659">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1050420007">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="883836928">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="18552094">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1876962867">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="929120571">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="746652044">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="83890676">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2003971486">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="545218882">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1565604047">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1626156875">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="103813304">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1886405167">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1610625060">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="992221315">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="349533505">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1987120091">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="193344152">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="978463368">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1499416643">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1213734813">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="370422190">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1526140635">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="335958360">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="95176338">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1705787700">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1031734133">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1119688879">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1765371669">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1385831465">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1638874395">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="215167523">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="186254277">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="306251770">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="296033367">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="832140304">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w15:person w15:author="translator">
     <w15:presenceInfo w15:providerId="None" w15:userId="translator"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="170"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-BE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="65" w:dllVersion="514" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="10" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nl-NL" w:vendorID="1" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pl-PL" w:vendorID="12" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="22" w:dllVersion="513" w:checkStyle="1"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
-    <w:docVar w:name="vault_nd_06d4bf73-3029-459d-898c-1c089d793672" w:val=" "/>
-[...38 lines deleted...]
-    <w:docVar w:name="vault_nd_f323ec6e-76cf-4535-9d64-063b7ea7d2ab" w:val=" "/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00871806"/>
     <w:rsid w:val="000014C6"/>
     <w:rsid w:val="00005E54"/>
     <w:rsid w:val="000178ED"/>
     <w:rsid w:val="000211B0"/>
     <w:rsid w:val="0002227B"/>
     <w:rsid w:val="00022D52"/>
     <w:rsid w:val="0002534F"/>
     <w:rsid w:val="00025B8A"/>
     <w:rsid w:val="00025CE4"/>
     <w:rsid w:val="0003172D"/>
     <w:rsid w:val="00045382"/>
     <w:rsid w:val="0004574A"/>
     <w:rsid w:val="00046EFC"/>
     <w:rsid w:val="00054F5D"/>
     <w:rsid w:val="000667ED"/>
     <w:rsid w:val="00075896"/>
     <w:rsid w:val="0008364A"/>
     <w:rsid w:val="00084969"/>
     <w:rsid w:val="000860EC"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="000930D7"/>
     <w:rsid w:val="00093404"/>
     <w:rsid w:val="00093F7E"/>
     <w:rsid w:val="00094CAE"/>
     <w:rsid w:val="000964B7"/>
     <w:rsid w:val="000974A6"/>
     <w:rsid w:val="000A1196"/>
     <w:rsid w:val="000A1F47"/>
     <w:rsid w:val="000A28B0"/>
     <w:rsid w:val="000A3A40"/>
     <w:rsid w:val="000A3E04"/>
     <w:rsid w:val="000A46C7"/>
     <w:rsid w:val="000A6FE5"/>
     <w:rsid w:val="000B7EAC"/>
     <w:rsid w:val="000C15A4"/>
     <w:rsid w:val="000C24B9"/>
     <w:rsid w:val="000C53A1"/>
-    <w:rsid w:val="000C5A24"/>
     <w:rsid w:val="000C62A4"/>
     <w:rsid w:val="000D22BC"/>
     <w:rsid w:val="000D2E22"/>
     <w:rsid w:val="000D35ED"/>
     <w:rsid w:val="000D37F1"/>
     <w:rsid w:val="000D3A9D"/>
     <w:rsid w:val="000D4DE0"/>
     <w:rsid w:val="000D78F1"/>
     <w:rsid w:val="000E140E"/>
     <w:rsid w:val="000E1ECB"/>
     <w:rsid w:val="000E5F63"/>
     <w:rsid w:val="000F2CEF"/>
     <w:rsid w:val="000F3B9A"/>
     <w:rsid w:val="000F52F0"/>
     <w:rsid w:val="000F629A"/>
     <w:rsid w:val="000F6523"/>
     <w:rsid w:val="000F73E6"/>
     <w:rsid w:val="00102886"/>
     <w:rsid w:val="00106F50"/>
     <w:rsid w:val="0011258C"/>
     <w:rsid w:val="00113AFB"/>
     <w:rsid w:val="00114A29"/>
     <w:rsid w:val="00115A55"/>
     <w:rsid w:val="00115DFE"/>
     <w:rsid w:val="00116B56"/>
     <w:rsid w:val="001226C5"/>
     <w:rsid w:val="00122726"/>
     <w:rsid w:val="0012307A"/>
     <w:rsid w:val="00124968"/>
     <w:rsid w:val="00124DCF"/>
     <w:rsid w:val="00132DAB"/>
     <w:rsid w:val="00134832"/>
-    <w:rsid w:val="00144A88"/>
     <w:rsid w:val="00144EBA"/>
     <w:rsid w:val="00147312"/>
+    <w:rsid w:val="00151F9B"/>
     <w:rsid w:val="00152765"/>
     <w:rsid w:val="00153B4A"/>
     <w:rsid w:val="00160E60"/>
     <w:rsid w:val="001673D9"/>
     <w:rsid w:val="001718A3"/>
     <w:rsid w:val="001771F1"/>
     <w:rsid w:val="00177294"/>
     <w:rsid w:val="00191A85"/>
     <w:rsid w:val="001936BA"/>
     <w:rsid w:val="001A4901"/>
     <w:rsid w:val="001A794B"/>
     <w:rsid w:val="001B1CDA"/>
     <w:rsid w:val="001B2676"/>
     <w:rsid w:val="001B7FC3"/>
     <w:rsid w:val="001C3BA6"/>
     <w:rsid w:val="001C418B"/>
     <w:rsid w:val="001C5ED5"/>
     <w:rsid w:val="001C6E64"/>
     <w:rsid w:val="001D0523"/>
     <w:rsid w:val="001D3C8E"/>
     <w:rsid w:val="001D4310"/>
+    <w:rsid w:val="001E1FD7"/>
     <w:rsid w:val="001E5151"/>
     <w:rsid w:val="001F6A64"/>
     <w:rsid w:val="001F7934"/>
     <w:rsid w:val="00201F3E"/>
     <w:rsid w:val="00201FDC"/>
     <w:rsid w:val="00203A38"/>
     <w:rsid w:val="002059E8"/>
     <w:rsid w:val="0020718C"/>
     <w:rsid w:val="00211D4F"/>
     <w:rsid w:val="00217B45"/>
     <w:rsid w:val="00217FC9"/>
     <w:rsid w:val="00221B04"/>
     <w:rsid w:val="00224862"/>
     <w:rsid w:val="002260C0"/>
     <w:rsid w:val="00237B41"/>
     <w:rsid w:val="0024289E"/>
     <w:rsid w:val="002450B8"/>
     <w:rsid w:val="0024667B"/>
     <w:rsid w:val="0024767C"/>
     <w:rsid w:val="0025000F"/>
     <w:rsid w:val="00251E62"/>
     <w:rsid w:val="0025300A"/>
     <w:rsid w:val="002608DE"/>
     <w:rsid w:val="00265C79"/>
     <w:rsid w:val="00270590"/>
@@ -32756,87 +31833,89 @@
     <w:rsid w:val="002D4329"/>
     <w:rsid w:val="002D73E3"/>
     <w:rsid w:val="002E021C"/>
     <w:rsid w:val="002E1CCF"/>
     <w:rsid w:val="002E2321"/>
     <w:rsid w:val="002E4279"/>
     <w:rsid w:val="002E68E7"/>
     <w:rsid w:val="002F016A"/>
     <w:rsid w:val="002F21FB"/>
     <w:rsid w:val="002F39EA"/>
     <w:rsid w:val="002F6090"/>
     <w:rsid w:val="002F62CB"/>
     <w:rsid w:val="002F6ED7"/>
     <w:rsid w:val="00304945"/>
     <w:rsid w:val="003065CD"/>
     <w:rsid w:val="00307954"/>
     <w:rsid w:val="00307A90"/>
     <w:rsid w:val="00315B04"/>
     <w:rsid w:val="00317867"/>
     <w:rsid w:val="00321158"/>
     <w:rsid w:val="00322B67"/>
     <w:rsid w:val="003259AE"/>
     <w:rsid w:val="00330184"/>
     <w:rsid w:val="0033377D"/>
     <w:rsid w:val="00335E23"/>
+    <w:rsid w:val="00340E15"/>
     <w:rsid w:val="003435DE"/>
     <w:rsid w:val="0034560D"/>
     <w:rsid w:val="0035174B"/>
     <w:rsid w:val="0035235E"/>
     <w:rsid w:val="00354107"/>
     <w:rsid w:val="00354431"/>
     <w:rsid w:val="00354A30"/>
     <w:rsid w:val="00356625"/>
     <w:rsid w:val="00357567"/>
     <w:rsid w:val="0036130B"/>
     <w:rsid w:val="003649CC"/>
     <w:rsid w:val="003668E8"/>
     <w:rsid w:val="00371188"/>
     <w:rsid w:val="003727D3"/>
     <w:rsid w:val="00372966"/>
     <w:rsid w:val="003805A8"/>
     <w:rsid w:val="00381084"/>
     <w:rsid w:val="0038273D"/>
     <w:rsid w:val="00385867"/>
     <w:rsid w:val="00385EEF"/>
     <w:rsid w:val="00390599"/>
     <w:rsid w:val="00391B73"/>
     <w:rsid w:val="00393045"/>
     <w:rsid w:val="003A02F7"/>
     <w:rsid w:val="003A03C1"/>
     <w:rsid w:val="003A38C1"/>
     <w:rsid w:val="003A3E4E"/>
     <w:rsid w:val="003A40F2"/>
     <w:rsid w:val="003A41FB"/>
     <w:rsid w:val="003A4E09"/>
     <w:rsid w:val="003A53D9"/>
     <w:rsid w:val="003A5E27"/>
     <w:rsid w:val="003B5092"/>
     <w:rsid w:val="003C412A"/>
     <w:rsid w:val="003C4285"/>
     <w:rsid w:val="003C5719"/>
     <w:rsid w:val="003C757E"/>
+    <w:rsid w:val="003D1F59"/>
     <w:rsid w:val="003D42FE"/>
     <w:rsid w:val="003D714D"/>
     <w:rsid w:val="003E01A7"/>
     <w:rsid w:val="003E047D"/>
     <w:rsid w:val="003E30A5"/>
     <w:rsid w:val="003E72FF"/>
     <w:rsid w:val="003F1E28"/>
     <w:rsid w:val="003F4009"/>
     <w:rsid w:val="00410E42"/>
     <w:rsid w:val="0041246F"/>
     <w:rsid w:val="00414B95"/>
     <w:rsid w:val="00415B38"/>
     <w:rsid w:val="00417515"/>
     <w:rsid w:val="0042000D"/>
     <w:rsid w:val="00420846"/>
     <w:rsid w:val="00420BDD"/>
     <w:rsid w:val="00426A05"/>
     <w:rsid w:val="00427DB8"/>
     <w:rsid w:val="004333F3"/>
     <w:rsid w:val="00442C30"/>
     <w:rsid w:val="00443075"/>
     <w:rsid w:val="00445196"/>
     <w:rsid w:val="0044682B"/>
     <w:rsid w:val="0045084E"/>
     <w:rsid w:val="00453D6A"/>
@@ -32929,72 +32008,72 @@
     <w:rsid w:val="005D4E0C"/>
     <w:rsid w:val="005D7A88"/>
     <w:rsid w:val="005D7DD4"/>
     <w:rsid w:val="005E1333"/>
     <w:rsid w:val="005E5640"/>
     <w:rsid w:val="005F0BFC"/>
     <w:rsid w:val="005F3CD5"/>
     <w:rsid w:val="005F3F17"/>
     <w:rsid w:val="005F52BE"/>
     <w:rsid w:val="00603909"/>
     <w:rsid w:val="006053E8"/>
     <w:rsid w:val="00606940"/>
     <w:rsid w:val="00606BA4"/>
     <w:rsid w:val="00612CD6"/>
     <w:rsid w:val="006143C4"/>
     <w:rsid w:val="0061562A"/>
     <w:rsid w:val="00627D92"/>
     <w:rsid w:val="00630BD3"/>
     <w:rsid w:val="00631094"/>
     <w:rsid w:val="00634C59"/>
     <w:rsid w:val="00640F5F"/>
     <w:rsid w:val="00640FDE"/>
     <w:rsid w:val="00644A3D"/>
     <w:rsid w:val="00645EE2"/>
     <w:rsid w:val="00650DDD"/>
+    <w:rsid w:val="006559C2"/>
     <w:rsid w:val="00657629"/>
     <w:rsid w:val="00663069"/>
     <w:rsid w:val="00664224"/>
     <w:rsid w:val="006715E8"/>
     <w:rsid w:val="00674986"/>
     <w:rsid w:val="0067697D"/>
     <w:rsid w:val="00677DE1"/>
     <w:rsid w:val="00681DF9"/>
     <w:rsid w:val="00686E0D"/>
     <w:rsid w:val="006871DA"/>
     <w:rsid w:val="006903C5"/>
     <w:rsid w:val="006943DC"/>
     <w:rsid w:val="00696B47"/>
     <w:rsid w:val="006A05D1"/>
     <w:rsid w:val="006A1E52"/>
     <w:rsid w:val="006A65B4"/>
     <w:rsid w:val="006B38DC"/>
     <w:rsid w:val="006C2E9E"/>
     <w:rsid w:val="006C462C"/>
     <w:rsid w:val="006C7C27"/>
     <w:rsid w:val="006D2EC8"/>
-    <w:rsid w:val="006D32CD"/>
     <w:rsid w:val="006D3552"/>
     <w:rsid w:val="006D385E"/>
     <w:rsid w:val="006D3BF7"/>
     <w:rsid w:val="006D3D7A"/>
     <w:rsid w:val="006D42F7"/>
     <w:rsid w:val="006D5B89"/>
     <w:rsid w:val="006D7C32"/>
     <w:rsid w:val="006E0DC8"/>
     <w:rsid w:val="006E2D0A"/>
     <w:rsid w:val="006E7525"/>
     <w:rsid w:val="006F66CE"/>
     <w:rsid w:val="006F7FD2"/>
     <w:rsid w:val="00700629"/>
     <w:rsid w:val="00702BD0"/>
     <w:rsid w:val="0070622B"/>
     <w:rsid w:val="00707E0D"/>
     <w:rsid w:val="007136C9"/>
     <w:rsid w:val="007158E4"/>
     <w:rsid w:val="00727AF9"/>
     <w:rsid w:val="00730E5D"/>
     <w:rsid w:val="00732A6B"/>
     <w:rsid w:val="007342D5"/>
     <w:rsid w:val="007343E2"/>
     <w:rsid w:val="00736A59"/>
     <w:rsid w:val="007422B6"/>
@@ -33048,51 +32127,50 @@
     <w:rsid w:val="00820542"/>
     <w:rsid w:val="00820FBD"/>
     <w:rsid w:val="00823154"/>
     <w:rsid w:val="008254BB"/>
     <w:rsid w:val="00825759"/>
     <w:rsid w:val="00825F7B"/>
     <w:rsid w:val="0082661D"/>
     <w:rsid w:val="008302C1"/>
     <w:rsid w:val="00833A99"/>
     <w:rsid w:val="00835570"/>
     <w:rsid w:val="00835EA4"/>
     <w:rsid w:val="00835FC0"/>
     <w:rsid w:val="00836F7B"/>
     <w:rsid w:val="0084027E"/>
     <w:rsid w:val="00843FB3"/>
     <w:rsid w:val="00850F92"/>
     <w:rsid w:val="00851C99"/>
     <w:rsid w:val="0086424D"/>
     <w:rsid w:val="00867CB9"/>
     <w:rsid w:val="00871806"/>
     <w:rsid w:val="00872CA8"/>
     <w:rsid w:val="008745D8"/>
     <w:rsid w:val="00874BC4"/>
     <w:rsid w:val="00880109"/>
     <w:rsid w:val="008807B4"/>
-    <w:rsid w:val="00881AC0"/>
     <w:rsid w:val="00884293"/>
     <w:rsid w:val="0088527D"/>
     <w:rsid w:val="00885899"/>
     <w:rsid w:val="00887FDE"/>
     <w:rsid w:val="00894B68"/>
     <w:rsid w:val="00896DB6"/>
     <w:rsid w:val="008A4446"/>
     <w:rsid w:val="008A454D"/>
     <w:rsid w:val="008A5023"/>
     <w:rsid w:val="008B19DA"/>
     <w:rsid w:val="008B2A73"/>
     <w:rsid w:val="008B706C"/>
     <w:rsid w:val="008C197F"/>
     <w:rsid w:val="008C5549"/>
     <w:rsid w:val="008D20D4"/>
     <w:rsid w:val="008D3ECF"/>
     <w:rsid w:val="008D48F0"/>
     <w:rsid w:val="008E0372"/>
     <w:rsid w:val="008E05A3"/>
     <w:rsid w:val="008E2CB9"/>
     <w:rsid w:val="008E330C"/>
     <w:rsid w:val="008E41B9"/>
     <w:rsid w:val="008E46C0"/>
     <w:rsid w:val="008F1637"/>
     <w:rsid w:val="008F1D34"/>
@@ -33133,51 +32211,50 @@
     <w:rsid w:val="00986C63"/>
     <w:rsid w:val="009A0BA7"/>
     <w:rsid w:val="009A346C"/>
     <w:rsid w:val="009A43B1"/>
     <w:rsid w:val="009A48E6"/>
     <w:rsid w:val="009A55A9"/>
     <w:rsid w:val="009A55D8"/>
     <w:rsid w:val="009A596C"/>
     <w:rsid w:val="009A77F0"/>
     <w:rsid w:val="009A7AEF"/>
     <w:rsid w:val="009B1039"/>
     <w:rsid w:val="009B602C"/>
     <w:rsid w:val="009C0656"/>
     <w:rsid w:val="009C45CD"/>
     <w:rsid w:val="009C60DB"/>
     <w:rsid w:val="009D10CC"/>
     <w:rsid w:val="009D21AA"/>
     <w:rsid w:val="009D2446"/>
     <w:rsid w:val="009D3CB9"/>
     <w:rsid w:val="009D6D62"/>
     <w:rsid w:val="009E0A7D"/>
     <w:rsid w:val="009E2ABC"/>
     <w:rsid w:val="009E3495"/>
     <w:rsid w:val="009E4B50"/>
     <w:rsid w:val="009E5FF7"/>
-    <w:rsid w:val="009E6AA9"/>
     <w:rsid w:val="009F312D"/>
     <w:rsid w:val="009F493A"/>
     <w:rsid w:val="009F7E79"/>
     <w:rsid w:val="00A01C62"/>
     <w:rsid w:val="00A02AA9"/>
     <w:rsid w:val="00A05098"/>
     <w:rsid w:val="00A0550B"/>
     <w:rsid w:val="00A05B8B"/>
     <w:rsid w:val="00A1067A"/>
     <w:rsid w:val="00A11CC0"/>
     <w:rsid w:val="00A1303A"/>
     <w:rsid w:val="00A1359C"/>
     <w:rsid w:val="00A13FE0"/>
     <w:rsid w:val="00A1421E"/>
     <w:rsid w:val="00A17388"/>
     <w:rsid w:val="00A218D6"/>
     <w:rsid w:val="00A2242A"/>
     <w:rsid w:val="00A24270"/>
     <w:rsid w:val="00A25BF0"/>
     <w:rsid w:val="00A25F0A"/>
     <w:rsid w:val="00A355DC"/>
     <w:rsid w:val="00A35D59"/>
     <w:rsid w:val="00A40D2E"/>
     <w:rsid w:val="00A41636"/>
     <w:rsid w:val="00A4181A"/>
@@ -33292,50 +32369,51 @@
     <w:rsid w:val="00C26487"/>
     <w:rsid w:val="00C26D9C"/>
     <w:rsid w:val="00C3143C"/>
     <w:rsid w:val="00C334DA"/>
     <w:rsid w:val="00C33593"/>
     <w:rsid w:val="00C33871"/>
     <w:rsid w:val="00C35030"/>
     <w:rsid w:val="00C36C55"/>
     <w:rsid w:val="00C37312"/>
     <w:rsid w:val="00C40304"/>
     <w:rsid w:val="00C41369"/>
     <w:rsid w:val="00C42BC7"/>
     <w:rsid w:val="00C42DEB"/>
     <w:rsid w:val="00C46138"/>
     <w:rsid w:val="00C51053"/>
     <w:rsid w:val="00C53140"/>
     <w:rsid w:val="00C56537"/>
     <w:rsid w:val="00C633FC"/>
     <w:rsid w:val="00C666E2"/>
     <w:rsid w:val="00C6759C"/>
     <w:rsid w:val="00C7319A"/>
     <w:rsid w:val="00C74835"/>
     <w:rsid w:val="00C74B5E"/>
     <w:rsid w:val="00C74CB0"/>
     <w:rsid w:val="00C74F11"/>
+    <w:rsid w:val="00C77B38"/>
     <w:rsid w:val="00C82E54"/>
     <w:rsid w:val="00C84264"/>
     <w:rsid w:val="00C87346"/>
     <w:rsid w:val="00C90443"/>
     <w:rsid w:val="00C91F28"/>
     <w:rsid w:val="00C935C1"/>
     <w:rsid w:val="00C94F31"/>
     <w:rsid w:val="00CA3C48"/>
     <w:rsid w:val="00CA439E"/>
     <w:rsid w:val="00CA6386"/>
     <w:rsid w:val="00CA6562"/>
     <w:rsid w:val="00CB0034"/>
     <w:rsid w:val="00CB2503"/>
     <w:rsid w:val="00CB7B6D"/>
     <w:rsid w:val="00CC12EE"/>
     <w:rsid w:val="00CC34D8"/>
     <w:rsid w:val="00CC36EC"/>
     <w:rsid w:val="00CC6540"/>
     <w:rsid w:val="00CC73FD"/>
     <w:rsid w:val="00CD145F"/>
     <w:rsid w:val="00CE0DEE"/>
     <w:rsid w:val="00CE1A81"/>
     <w:rsid w:val="00CE3A9F"/>
     <w:rsid w:val="00CE69E2"/>
     <w:rsid w:val="00CE7975"/>
@@ -33472,119 +32550,117 @@
     <w:rsid w:val="00F05B84"/>
     <w:rsid w:val="00F10127"/>
     <w:rsid w:val="00F13363"/>
     <w:rsid w:val="00F275E1"/>
     <w:rsid w:val="00F314CD"/>
     <w:rsid w:val="00F439A2"/>
     <w:rsid w:val="00F4572F"/>
     <w:rsid w:val="00F4763D"/>
     <w:rsid w:val="00F50A41"/>
     <w:rsid w:val="00F545BB"/>
     <w:rsid w:val="00F60087"/>
     <w:rsid w:val="00F62A98"/>
     <w:rsid w:val="00F70649"/>
     <w:rsid w:val="00F72852"/>
     <w:rsid w:val="00F72EAF"/>
     <w:rsid w:val="00F7348E"/>
     <w:rsid w:val="00F8072B"/>
     <w:rsid w:val="00F8142D"/>
     <w:rsid w:val="00F81940"/>
     <w:rsid w:val="00F84470"/>
     <w:rsid w:val="00F86259"/>
     <w:rsid w:val="00F9258F"/>
     <w:rsid w:val="00F9374D"/>
     <w:rsid w:val="00F95070"/>
     <w:rsid w:val="00F975D3"/>
-    <w:rsid w:val="00FA346A"/>
     <w:rsid w:val="00FB0DB1"/>
     <w:rsid w:val="00FB44D5"/>
     <w:rsid w:val="00FB4A44"/>
     <w:rsid w:val="00FB7E34"/>
     <w:rsid w:val="00FC0823"/>
     <w:rsid w:val="00FC0D3D"/>
     <w:rsid w:val="00FC0DDA"/>
     <w:rsid w:val="00FC6885"/>
     <w:rsid w:val="00FC71B7"/>
     <w:rsid w:val="00FC72C0"/>
     <w:rsid w:val="00FD091F"/>
     <w:rsid w:val="00FD2E81"/>
     <w:rsid w:val="00FD4A08"/>
-    <w:rsid w:val="00FD517A"/>
     <w:rsid w:val="00FD6AB6"/>
     <w:rsid w:val="00FE22D6"/>
     <w:rsid w:val="00FE2419"/>
     <w:rsid w:val="00FE3606"/>
     <w:rsid w:val="00FE373F"/>
     <w:rsid w:val="00FE51A4"/>
     <w:rsid w:val="00FE5E71"/>
     <w:rsid w:val="00FE6F22"/>
     <w:rsid w:val="00FF0C13"/>
     <w:rsid w:val="00FF17B2"/>
     <w:rsid w:val="00FF35CC"/>
     <w:rsid w:val="00FF73DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="61309748"/>
   <w15:docId w15:val="{141755AD-6726-4D27-855E-C25171DDD4CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -33908,1346 +32984,1345 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="SPC"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="SPC_2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="berschrift7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="berschrift8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="berschrift9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
+  <w:style w:type="paragraph" w:styleId="Endnotentext">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:semiHidden/>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
+  <w:style w:type="character" w:styleId="Endnotenzeichen">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Kommentarzeichen">
     <w:name w:val="annotation reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="Textkrper2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Textkrper">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
+  <w:style w:type="paragraph" w:styleId="Textkrper3">
     <w:name w:val="Body Text 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="Textkrper-Einzug2">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Funotentext">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Funotenzeichen">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+  <w:style w:type="paragraph" w:styleId="Textkrper-Einzug3">
     <w:name w:val="Body Text Indent 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="008000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
+  <w:style w:type="paragraph" w:styleId="Umschlagadresse">
     <w:name w:val="envelope address"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:framePr w:w="7938" w:h="1985" w:hRule="exact" w:hSpace="141" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:ind w:left="2835"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+  <w:style w:type="paragraph" w:styleId="Textkrper-Zeileneinzug">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis3">
     <w:name w:val="toc 3"/>
     <w:aliases w:val="Lisa"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="400"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H3">
     <w:name w:val="H 3"/>
-    <w:basedOn w:val="Heading2"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="berschrift2"/>
+    <w:next w:val="Standard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="864"/>
       </w:tabs>
       <w:spacing w:before="360" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="864" w:hanging="864"/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadCtr12">
     <w:name w:val="HeadCtr12"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="360" w:after="120" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beschriftung">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="240" w:after="60" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PlainText">
+  <w:style w:type="paragraph" w:styleId="NurText">
     <w:name w:val="Plain Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
     <w:name w:val="Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240" w:line="312" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Testofumetto1">
     <w:name w:val="Testo fumetto1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BalloonText1">
     <w:name w:val="Balloon Text1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="LineNumber">
+  <w:style w:type="character" w:styleId="Zeilennummer">
     <w:name w:val="line number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Kommentarthema">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-    <w:next w:val="CommentText"/>
+    <w:basedOn w:val="Kommentartext"/>
+    <w:next w:val="Kommentartext"/>
     <w:semiHidden/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleA">
     <w:name w:val="Title A"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleB">
     <w:name w:val="Title B"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="567" w:right="-334" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocumentMap">
+  <w:style w:type="paragraph" w:styleId="Dokumentstruktur">
     <w:name w:val="Document Map"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:semiHidden/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
+  <w:style w:type="paragraph" w:styleId="Umschlagabsenderadresse">
     <w:name w:val="envelope return"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTMLAddress">
+  <w:style w:type="paragraph" w:styleId="HTMLAdresse">
     <w:name w:val="HTML Address"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Date">
+  <w:style w:type="paragraph" w:styleId="Datum">
     <w:name w:val="Date"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MessageHeader">
+  <w:style w:type="paragraph" w:styleId="Nachrichtenkopf">
     <w:name w:val="Message Header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:ind w:left="1134" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Closing">
+  <w:style w:type="paragraph" w:styleId="Gruformel">
     <w:name w:val="Closing"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:ind w:left="4252"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index1">
     <w:name w:val="index 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="220" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index2">
     <w:name w:val="index 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="440" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index3">
     <w:name w:val="index 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="660" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index4">
     <w:name w:val="index 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="880" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index5">
     <w:name w:val="index 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="1100" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index6">
     <w:name w:val="index 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="1320" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index7">
     <w:name w:val="index 7"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="1540" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index8">
     <w:name w:val="index 8"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="1760" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index9">
     <w:name w:val="index 9"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="1980" w:hanging="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="Liste">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:ind w:left="283" w:hanging="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List2">
+  <w:style w:type="paragraph" w:styleId="Liste2">
     <w:name w:val="List 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:ind w:left="566" w:hanging="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List3">
+  <w:style w:type="paragraph" w:styleId="Liste3">
     <w:name w:val="List 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:ind w:left="849" w:hanging="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List4">
+  <w:style w:type="paragraph" w:styleId="Liste4">
     <w:name w:val="List 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:ind w:left="1132" w:hanging="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List5">
+  <w:style w:type="paragraph" w:styleId="Liste5">
     <w:name w:val="List 5"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:ind w:left="1415" w:hanging="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
+  <w:style w:type="paragraph" w:styleId="Listennummer">
     <w:name w:val="List Number"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber2">
+  <w:style w:type="paragraph" w:styleId="Listennummer2">
     <w:name w:val="List Number 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber3">
+  <w:style w:type="paragraph" w:styleId="Listennummer3">
     <w:name w:val="List Number 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber4">
+  <w:style w:type="paragraph" w:styleId="Listennummer4">
     <w:name w:val="List Number 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber5">
+  <w:style w:type="paragraph" w:styleId="Listennummer5">
     <w:name w:val="List Number 5"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen">
     <w:name w:val="List Bullet"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet2">
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen2">
     <w:name w:val="List Bullet 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet3">
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen3">
     <w:name w:val="List Bullet 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet4">
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen4">
     <w:name w:val="List Bullet 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet5">
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen5">
     <w:name w:val="List Bullet 5"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListContinue">
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung">
     <w:name w:val="List Continue"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListContinue2">
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung2">
     <w:name w:val="List Continue 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="566"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListContinue3">
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung3">
     <w:name w:val="List Continue 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="849"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListContinue4">
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung4">
     <w:name w:val="List Continue 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1132"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListContinue5">
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung5">
     <w:name w:val="List Continue 5"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1415"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BlockText">
+  <w:style w:type="paragraph" w:styleId="Blocktext">
     <w:name w:val="Block Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1440" w:right="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+  <w:style w:type="paragraph" w:styleId="HTMLVorformatiert">
     <w:name w:val="HTML Preformatted"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
+  <w:style w:type="paragraph" w:styleId="Textkrper-Erstzeileneinzug">
     <w:name w:val="Body Text First Indent"/>
-    <w:basedOn w:val="BodyText"/>
+    <w:basedOn w:val="Textkrper"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:firstLine="210"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
+  <w:style w:type="paragraph" w:styleId="Textkrper-Erstzeileneinzug2">
     <w:name w:val="Body Text First Indent 2"/>
-    <w:basedOn w:val="BodyTextIndent"/>
+    <w:basedOn w:val="Textkrper-Zeileneinzug"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283" w:firstLine="210"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalIndent">
+  <w:style w:type="paragraph" w:styleId="Standardeinzug">
     <w:name w:val="Normal Indent"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Salutation">
+  <w:style w:type="paragraph" w:styleId="Anrede">
     <w:name w:val="Salutation"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Signature">
+  <w:style w:type="paragraph" w:styleId="Unterschrift">
     <w:name w:val="Signature"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:ind w:left="4252"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="E-mailSignature">
+  <w:style w:type="paragraph" w:styleId="E-Mail-Signatur">
     <w:name w:val="E-mail Signature"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Untertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableofFigures">
+  <w:style w:type="paragraph" w:styleId="Abbildungsverzeichnis">
     <w:name w:val="table of figures"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:semiHidden/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableofAuthorities">
+  <w:style w:type="paragraph" w:styleId="Rechtsgrundlagenverzeichnis">
     <w:name w:val="table of authorities"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="220" w:hanging="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MacroText">
+  <w:style w:type="paragraph" w:styleId="Makrotext">
     <w:name w:val="macro"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3840"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoteHeading">
+  <w:style w:type="paragraph" w:styleId="Fu-Endnotenberschrift">
     <w:name w:val="Note Heading"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IndexHeading">
+  <w:style w:type="paragraph" w:styleId="Indexberschrift">
     <w:name w:val="index heading"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:next w:val="Index1"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOAHeading">
+  <w:style w:type="paragraph" w:styleId="RGV-berschrift">
     <w:name w:val="toa heading"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis4">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="660"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis5">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="880"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis6">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="1100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis7">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="1320"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis8">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="1540"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis9">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="berarbeitung">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="008C5549"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Revision1">
     <w:name w:val="Revision1"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00317867"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:link w:val="Kommentartext"/>
     <w:semiHidden/>
     <w:rsid w:val="00765C1C"/>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C-TableText">
     <w:name w:val="C-Table Text"/>
     <w:link w:val="C-TableTextChar"/>
     <w:rsid w:val="00E312DE"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="C-TableTextChar">
     <w:name w:val="C-Table Text Char"/>
     <w:link w:val="C-TableText"/>
     <w:locked/>
     <w:rsid w:val="00E312DE"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="Inhaltsverzeichnisberschrift">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="berschrift1"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D92ABB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="IntensivesZitatZchn"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00D92ABB"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
+    <w:name w:val="Intensives Zitat Zchn"/>
+    <w:link w:val="IntensivesZitat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00D92ABB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="KeinLeerraum">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D92ABB"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bibliography">
+  <w:style w:type="paragraph" w:styleId="Literaturverzeichnis">
     <w:name w:val="Bibliography"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="37"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D92ABB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Zitat">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="ZitatZchn"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00D92ABB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...1 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
+    <w:name w:val="Zitat Zchn"/>
+    <w:link w:val="Zitat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00D92ABB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
     <w:name w:val="Body text (Agency)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:link w:val="BodytextAgencyChar"/>
     <w:qFormat/>
     <w:rsid w:val="00CA439E"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
     <w:name w:val="Body text (Agency) Char"/>
     <w:link w:val="BodytextAgency"/>
     <w:locked/>
     <w:rsid w:val="00CA439E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="264388047">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="374089749">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -35537,96 +34612,70 @@
                                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                               </w:divBdr>
                                             </w:div>
                                           </w:divsChild>
                                         </w:div>
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1207377121">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="1822380595">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="1942571322">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/epar/trisenox" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/epar/trisenox" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -35870,602 +34919,95 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...505 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>44</Pages>
-[...1 lines deleted...]
-  <Characters>85336</Characters>
+  <Pages>43</Pages>
+  <Words>14068</Words>
+  <Characters>83216</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2438</Lines>
-  <Paragraphs>1191</Paragraphs>
+  <Lines>693</Lines>
+  <Paragraphs>194</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Trisenox, INN-arsenic trioxide</vt:lpstr>
+      <vt:lpstr>Trisenox: EPAR – Product information - tracked changes</vt:lpstr>
       <vt:lpstr>Trisenox, INN-arsenic trioxide</vt:lpstr>
       <vt:lpstr>Trisenox, INN-arsenic trioxide</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>98908</CharactersWithSpaces>
+  <CharactersWithSpaces>97090</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1245197</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ema.europa.eu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2359399</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -36705,33 +35247,27 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="DM_emea_procedure_ref">
     <vt:lpwstr>EMEA/H/C/000388/S/0017</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="DM_emea_domain">
     <vt:lpwstr>H</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="DM_emea_procedure">
     <vt:lpwstr>C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="DM_emea_procedure_type">
     <vt:lpwstr>S</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="DM_emea_procedure_number">
     <vt:lpwstr>0017</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="DM_emea_product_number">
     <vt:lpwstr>000388</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="DM_emea_product_substance">
     <vt:lpwstr>Trisenox</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="DM_emea_par_dist">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="ContentTypeId">
-[...4 lines deleted...]
-  </property>
 </Properties>
 </file>