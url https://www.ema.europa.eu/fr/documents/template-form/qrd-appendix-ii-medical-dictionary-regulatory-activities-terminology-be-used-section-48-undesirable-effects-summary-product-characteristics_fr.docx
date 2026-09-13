--- v0 (2025-12-21)
+++ v1 (2026-09-13)
@@ -1,3474 +1,3288 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Override ContentType="application/vnd.ms-office.classificationlabels+xml" PartName="/docMetadata/LabelInfo.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/><Relationship Id="rId5" Target="docMetadata/LabelInfo.xml" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for Java 20.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15735" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="656"/>
         <w:gridCol w:w="7283"/>
         <w:gridCol w:w="7796"/>
       </w:tblGrid>
-      <w:tr w14:paraId="16D19BD0" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00626264" w14:paraId="58A01DE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="7A8C054B" w14:textId="77777777">
+          <w:p w14:paraId="58A01DE5" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Ref</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="68B3FB6A" w14:textId="77777777">
+          <w:p w14:paraId="58A01DE6" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="5BC1045F" w14:textId="77777777">
+          <w:p w14:paraId="58A01DE7" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>FR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="00B49428" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00626264" w14:paraId="58A01DEC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="0253323D" w14:textId="77777777">
+          <w:p w14:paraId="58A01DE9" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="006A7027" w:rsidP="006A7027">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="4CBB0010" w14:textId="77777777">
+          <w:p w14:paraId="58A01DEA" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
               <w:t>[MedDRA frequency convention]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="3CFE3E9B" w14:textId="77777777">
+          <w:p w14:paraId="58A01DEB" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>[Convention MedDRA en matière de fréquence]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3501605A" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00626264" w14:paraId="58A01DF0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="2AA47FD3" w14:textId="77777777">
+          <w:p w14:paraId="58A01DED" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="03C88B76" w14:textId="77777777">
+          <w:p w14:paraId="58A01DEE" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>&lt;Very common (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="001E2ED6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1/10)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="3F9AE99F" w14:textId="77777777">
+          <w:p w14:paraId="58A01DEF" w14:textId="367684AA" w:rsidR="006A7027" w:rsidRPr="001F6485" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001F6485">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>&lt;Très fréquent (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001F6485">
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00007756" w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F6485">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>1/10)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="00D53CBE" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00626264" w14:paraId="58A01DF4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="10DA27ED" w14:textId="77777777">
+          <w:p w14:paraId="58A01DF1" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="1C3A70AA" w14:textId="77777777">
+          <w:p w14:paraId="58A01DF2" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>&lt;Common (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>1/100 to &lt;1/10)&gt;</w:t>
+            <w:r w:rsidR="001E2ED6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/100 to &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="001E2ED6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/10)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="0900DAC4" w14:textId="77777777">
+          <w:p w14:paraId="58A01DF3" w14:textId="55118C9E" w:rsidR="006A7027" w:rsidRPr="001F6485" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001F6485">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>&lt;fréquent (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001F6485">
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00007756" w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F6485">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>1/100, &lt;1/10)&gt;</w:t>
+              <w:t>1/100, &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00007756" w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F6485">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>1/10)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1CF371D4" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00626264" w14:paraId="58A01DF8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="0F87E698" w14:textId="77777777">
+          <w:p w14:paraId="58A01DF5" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="6BA61714" w14:textId="49BAFD17">
+          <w:p w14:paraId="58A01DF6" w14:textId="26072030" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>&lt;Uncommon (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="001E2ED6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1/1</w:t>
             </w:r>
-            <w:r w:rsidR="00F77EC5">
-[...9 lines deleted...]
-              <w:t>000 to &lt;1/100)&gt;</w:t>
+            <w:r w:rsidR="001E2ED6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>000 to &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="001E2ED6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/100)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="5DD05901" w14:textId="77777777">
+          <w:p w14:paraId="58A01DF7" w14:textId="07048670" w:rsidR="006A7027" w:rsidRPr="001F6485" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001F6485">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>&lt;peu fréquent (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001F6485">
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="001F6485" w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F6485">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>1/1 000, &lt;1/100)&gt;</w:t>
+              <w:t>1/1 000, &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="001F6485" w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F6485">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>1/100)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2EC6291C" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00626264" w14:paraId="58A01DFC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="42628C29" w14:textId="77777777">
+          <w:p w14:paraId="58A01DF9" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="59A7D8EF" w14:textId="10518049">
+          <w:p w14:paraId="58A01DFA" w14:textId="6846AF64" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>&lt;Rare (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="001E2ED6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1/10</w:t>
             </w:r>
-            <w:r w:rsidR="00F77EC5">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="001E2ED6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>000 to &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="001E2ED6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/1</w:t>
+            </w:r>
+            <w:r w:rsidR="001E2ED6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>000)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="173A3313" w14:textId="77777777">
+          <w:p w14:paraId="58A01DFB" w14:textId="3D795247" w:rsidR="006A7027" w:rsidRPr="001F6485" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001F6485">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>&lt;Rare (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001F6485">
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="001F6485" w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F6485">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>1/10 000, &lt;1/1 000)&gt;</w:t>
+              <w:t>1/10 000, &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="001F6485" w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F6485">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>1/1 000)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="38AA37E7" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00626264" w14:paraId="58A01E00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="0323DC69" w14:textId="77777777">
+          <w:p w14:paraId="58A01DFD" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="11CB5554" w14:textId="21B32D24">
+          <w:p w14:paraId="58A01DFE" w14:textId="7AC37EE5" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>&lt;Very rare (&lt;1/10</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>&lt;Very rare (&lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="001E2ED6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/10</w:t>
+            </w:r>
+            <w:r w:rsidR="001E2ED6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>000)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="40953F4D" w14:textId="77777777">
+          <w:p w14:paraId="58A01DFF" w14:textId="186F95AE" w:rsidR="006A7027" w:rsidRPr="001F6485" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001F6485">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">&lt;Très rare (&lt;1/10 000)&gt; </w:t>
+              <w:t>&lt;Très rare (&lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="001F6485" w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F6485">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/10 000)&gt; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="00D423D3" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00626264" w14:paraId="58A01E04" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="752F64F8" w14:textId="77777777">
+          <w:p w14:paraId="58A01E01" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="364165F2" w14:textId="77777777">
+          <w:p w14:paraId="58A01E02" w14:textId="4831F494" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>&lt;not known (cannot be estimated from the available data)&gt;</w:t>
+              <w:t>&lt;not known (</w:t>
+            </w:r>
+            <w:r w:rsidR="00F748EB">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">frequency </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>cannot be estimated from the available data)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="05F0C577" w14:textId="77777777">
+          <w:p w14:paraId="58A01E03" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>&lt;fréquence indéterminée (ne peut être estimée sur la base des données disponibles)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2D7E7D7F" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00626264" w14:paraId="58A01E09" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="656F14F7" w14:textId="77777777">
+          <w:p w14:paraId="58A01E05" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="006A7027" w:rsidP="006A7027">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="7184343A" w14:textId="77777777">
+          <w:p w14:paraId="58A01E06" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[MedDRA- system organ class database]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7027" w:rsidP="006A7027" w14:paraId="60B2DF1F" w14:textId="553AE0BF">
+          <w:p w14:paraId="58A01E07" w14:textId="77777777" w:rsidR="006A7027" w:rsidRDefault="00B6505A" w:rsidP="006A7027">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>[Base de données MedDRA des classes de systèmes d’organes]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033634B" w:rsidRPr="007115D1" w:rsidP="0033634B" w14:paraId="77D47AF8" w14:textId="4D6C9815">
+          <w:p w14:paraId="58A01E08" w14:textId="77777777" w:rsidR="0033634B" w:rsidRPr="007115D1" w:rsidRDefault="00B6505A" w:rsidP="0033634B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007115D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
-            <w:hyperlink r:id="rId4" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="007115D1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>French</w:t>
               </w:r>
               <w:r w:rsidRPr="00DA2F19">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t xml:space="preserve"> | MedDRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007115D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
-[...8 lines deleted...]
-              <w:t>Guide d’introduction</w:t>
+              <w:t xml:space="preserve"> - Guide d’introduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="657422D9" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E0D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="68A13F49" w14:textId="77777777">
+          <w:p w14:paraId="58A01E0A" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="0D05BEAC" w14:textId="77777777">
+          <w:p w14:paraId="58A01E0B" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Infections and infestations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...286 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E0C" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Infections et infestations</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7EC119FB" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E11" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="3369DD3D" w14:textId="77777777">
+          <w:p w14:paraId="58A01E0E" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidRPr="00F77EC5" w:rsidP="006A7027" w14:paraId="7F59310B" w14:textId="77777777">
+          <w:p w14:paraId="58A01E0F" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F77EC5" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F77EC5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Neoplasms benign, malignant and unspecified (incl cysts and polyps)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E10" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Tumeurs bénignes, malignes et non précisées (incl kystes et polypes)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="301BE15C" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E15" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="510EB30F" w14:textId="77777777">
+          <w:p w14:paraId="58A01E12" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidRPr="00F77EC5" w:rsidP="006A7027" w14:paraId="3BF83079" w14:textId="77777777">
+          <w:p w14:paraId="58A01E13" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F77EC5" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F77EC5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Blood and lymphatic system disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E14" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections hématologiques et du système lymphatique</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="393E70D6" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E19" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="38A158D8" w14:textId="77777777">
+          <w:p w14:paraId="58A01E16" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="20DA28D1" w14:textId="77777777">
+          <w:p w14:paraId="58A01E17" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Immune system disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E18" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections du système immunitaire</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="249E30B8" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E1D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="2B7B90F1" w14:textId="77777777">
+          <w:p w14:paraId="58A01E1A" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="3E74472A" w14:textId="77777777">
+          <w:p w14:paraId="58A01E1B" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrine disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E1C" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections endocriniennes</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="14E5008D" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E21" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="63BFCFF1" w14:textId="77777777">
+          <w:p w14:paraId="58A01E1E" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="50994D3B" w14:textId="77777777">
+          <w:p w14:paraId="58A01E1F" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolism and nutrition disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E20" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Troubles du métabolisme et de la nutrition</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="43DE73E9" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E25" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="3052DDD7" w14:textId="77777777">
+          <w:p w14:paraId="58A01E22" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="761558EB" w14:textId="77777777">
+          <w:p w14:paraId="58A01E23" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatric disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E24" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections psychiatriques</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="30F81D14" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="48117CB9" w14:textId="77777777">
+          <w:p w14:paraId="58A01E26" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="61EA9F32" w14:textId="77777777">
+          <w:p w14:paraId="58A01E27" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Nervous system disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E28" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections du système nerveux</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2395BEE1" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E2D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="3980573E" w14:textId="77777777">
+          <w:p w14:paraId="58A01E2A" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="0B9FB5BD" w14:textId="77777777">
+          <w:p w14:paraId="58A01E2B" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Eye disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E2C" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections oculaires</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7D81F5EE" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E31" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="42C8934E" w14:textId="77777777">
+          <w:p w14:paraId="58A01E2E" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="23C801D0" w14:textId="77777777">
+          <w:p w14:paraId="58A01E2F" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Ear and labyrinth disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E30" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections de l'oreille et du labyrinthe</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5F3D7BA8" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E35" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="7DC4A67D" w14:textId="77777777">
+          <w:p w14:paraId="58A01E32" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="7C341380" w14:textId="77777777">
+          <w:p w14:paraId="58A01E33" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiac disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E34" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections cardiaques</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="784F0771" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E39" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="54BDB844" w14:textId="77777777">
+          <w:p w14:paraId="58A01E36" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="0D52F98C" w14:textId="77777777">
+          <w:p w14:paraId="58A01E37" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Vascular disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E38" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections vasculaires</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4F5BF147" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E3D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="0ADD6E91" w14:textId="77777777">
+          <w:p w14:paraId="58A01E3A" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidRPr="00F77EC5" w:rsidP="006A7027" w14:paraId="6BE77588" w14:textId="77777777">
+          <w:p w14:paraId="58A01E3B" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F77EC5" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F77EC5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory, thoracic and mediastinal disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E3C" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections respiratoires, thoraciques et médiastinales</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6B1E52A0" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E41" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="15441726" w14:textId="77777777">
+          <w:p w14:paraId="58A01E3E" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="7038C4EC" w14:textId="77777777">
+          <w:p w14:paraId="58A01E3F" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastrointestinal disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E40" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections gastro-intestinales</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2E93ACA3" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E45" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="0554A995" w14:textId="77777777">
+          <w:p w14:paraId="58A01E42" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="1BFA6A82" w14:textId="77777777">
+          <w:p w14:paraId="58A01E43" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatobiliary disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E44" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections hépatobiliaires</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5D13DF42" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E49" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="7252AD06" w14:textId="77777777">
+          <w:p w14:paraId="58A01E46" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidRPr="00F77EC5" w:rsidP="006A7027" w14:paraId="68C4A7C7" w14:textId="77777777">
+          <w:p w14:paraId="58A01E47" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F77EC5" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F77EC5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Skin and subcutaneous tissue disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E48" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections de la peau et du tissu sous-cutané</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="55EAE83C" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="5E68D8A4" w14:textId="77777777">
+          <w:p w14:paraId="58A01E4A" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidRPr="00F77EC5" w:rsidP="006A7027" w14:paraId="774BFA78" w14:textId="77777777">
+          <w:p w14:paraId="58A01E4B" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F77EC5" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F77EC5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Musculoskeletal and connective tissue disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E4C" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections musculosquelettiques et du tissu conjonctif</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="11A22278" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E51" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="2FDC378A" w14:textId="77777777">
+          <w:p w14:paraId="58A01E4E" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="2E4B78A2" w14:textId="77777777">
+          <w:p w14:paraId="58A01E4F" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Renal and urinary disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E50" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections du rein et des voies urinaires</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="29CA8D40" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E55" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="1411167C" w14:textId="77777777">
+          <w:p w14:paraId="58A01E52" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidRPr="00F77EC5" w:rsidP="006A7027" w14:paraId="6E98520F" w14:textId="77777777">
+          <w:p w14:paraId="58A01E53" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F77EC5" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F77EC5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, puerperium and perinatal conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E54" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections gravidiques, puerpérales et périnatales</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2818631F" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E59" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="5A998B71" w14:textId="77777777">
+          <w:p w14:paraId="58A01E56" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidRPr="00F77EC5" w:rsidP="006A7027" w14:paraId="4F875AEC" w14:textId="77777777">
+          <w:p w14:paraId="58A01E57" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F77EC5" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F77EC5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive system and breast disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E58" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections des organes de reproduction et du sein</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="027CF4BF" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E5D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="4A9F568E" w14:textId="77777777">
+          <w:p w14:paraId="58A01E5A" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidRPr="00F77EC5" w:rsidP="006A7027" w14:paraId="5DC86B90" w14:textId="77777777">
+          <w:p w14:paraId="58A01E5B" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F77EC5" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F77EC5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Congenital, familial and genetic disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E5C" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Affections congénitales, familiales et génétiques</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7B6E4B69" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E61" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="0EC601A8" w14:textId="77777777">
+          <w:p w14:paraId="58A01E5E" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidRPr="00F77EC5" w:rsidP="006A7027" w14:paraId="5D3A3B56" w14:textId="77777777">
+          <w:p w14:paraId="58A01E5F" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F77EC5" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F77EC5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">General disorders and administration site conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E60" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Troubles généraux et anomalies au site d'administration</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="62DBF585" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E65" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="514FE5B1" w14:textId="77777777">
+          <w:p w14:paraId="58A01E62" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="012B9C88" w14:textId="77777777">
+          <w:p w14:paraId="58A01E63" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E64" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Investigations</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0DFBDBE1" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E69" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="2B66DBA0" w14:textId="77777777">
+          <w:p w14:paraId="58A01E66" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidRPr="00F77EC5" w:rsidP="006A7027" w14:paraId="24044E5C" w14:textId="77777777">
+          <w:p w14:paraId="58A01E67" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F77EC5" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F77EC5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Injury, poisoning and procedural complications </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E68" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Lésions, intoxications et complications d'interventions</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="47B1F7E4" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E6D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="122EFAAB" w14:textId="77777777">
+          <w:p w14:paraId="58A01E6A" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="2F5320E1" w14:textId="77777777">
+          <w:p w14:paraId="58A01E6B" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical and medical procedures </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E6C" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Actes médicaux et chirurgicaux</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="03DFBA89" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E71" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="117FC2D1" w14:textId="77777777">
+          <w:p w14:paraId="58A01E6E" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="006A7027" w14:paraId="6D618F5C" w14:textId="77777777">
-[...23 lines deleted...]
-              <w:t>circumstances</w:t>
+          <w:p w14:paraId="58A01E6F" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Social circumstances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="58A01E70" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Caractéristiques socio-environnementales</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4543E193" w14:textId="77777777" w:rsidTr="00EB10AF">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00162CCE" w14:paraId="58A01E75" w14:textId="77777777" w:rsidTr="00EB10AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="000677F8" w14:paraId="3903CBAC" w14:textId="77777777">
+          <w:p w14:paraId="58A01E72" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>033</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="000677F8" w14:paraId="61A95E46" w14:textId="77777777">
+          <w:p w14:paraId="58A01E73" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRDefault="00162CCE" w:rsidP="00162CCE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Product issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0033634B" w:rsidP="000677F8" w14:paraId="399286A3" w14:textId="1FAB6E83">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="58A01E74" w14:textId="77777777" w:rsidR="00162CCE" w:rsidRPr="00F2022D" w:rsidRDefault="00162CCE" w:rsidP="00F2022D">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2022D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Problèmes de produit</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CE4C0C" w:rsidP="002D06D3" w14:paraId="58318D62" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w14:paraId="58A01E76" w14:textId="77777777" w:rsidR="00CE4C0C" w:rsidRDefault="00CE4C0C" w:rsidP="002D06D3"/>
+    <w:sectPr w:rsidR="00CE4C0C" w:rsidSect="006A7027">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="680" w:right="255" w:bottom="1021" w:left="1021" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="19D89E26" w14:textId="77777777" w:rsidR="00145F03" w:rsidRDefault="00145F03">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4A18E5CE" w14:textId="77777777" w:rsidR="00145F03" w:rsidRDefault="00145F03">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...56 lines deleted...]
-</w:hdr>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2E79A1AD" w14:textId="77777777" w:rsidR="00145F03" w:rsidRDefault="00145F03">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1D90FB91" w14:textId="77777777" w:rsidR="00145F03" w:rsidRDefault="00145F03">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1289555554">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="260067797">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...3 lines deleted...]
-  <w:doNotTrackMoves/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...2 lines deleted...]
-    <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:layoutRawTableWidth/>
-[...8 lines deleted...]
-    <w:growAutofit/>
     <w:useFELayout/>
-    <w:useNormalStyleForList/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="Registered" w:val="-1"/>
+    <w:docVar w:name="Version" w:val="0"/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00354C55"/>
     <w:rsid w:val="00003965"/>
+    <w:rsid w:val="00007756"/>
     <w:rsid w:val="00051578"/>
     <w:rsid w:val="000677F8"/>
     <w:rsid w:val="000A2F4E"/>
+    <w:rsid w:val="00145F03"/>
+    <w:rsid w:val="00162CCE"/>
+    <w:rsid w:val="001D372F"/>
+    <w:rsid w:val="001E2ED6"/>
     <w:rsid w:val="001F5650"/>
+    <w:rsid w:val="001F6485"/>
+    <w:rsid w:val="002627C3"/>
     <w:rsid w:val="002D06D3"/>
     <w:rsid w:val="0033634B"/>
     <w:rsid w:val="00354C55"/>
     <w:rsid w:val="00363CE8"/>
+    <w:rsid w:val="003870BB"/>
     <w:rsid w:val="00450BBC"/>
     <w:rsid w:val="00477C7C"/>
+    <w:rsid w:val="00483EC5"/>
+    <w:rsid w:val="00511E55"/>
     <w:rsid w:val="00544D71"/>
     <w:rsid w:val="0055493E"/>
     <w:rsid w:val="005C4A29"/>
+    <w:rsid w:val="00626264"/>
     <w:rsid w:val="00634C55"/>
     <w:rsid w:val="00672B60"/>
+    <w:rsid w:val="006862CE"/>
     <w:rsid w:val="006947E7"/>
     <w:rsid w:val="006A7027"/>
     <w:rsid w:val="006B6CD8"/>
     <w:rsid w:val="006D7F3C"/>
     <w:rsid w:val="007115D1"/>
     <w:rsid w:val="0071679C"/>
     <w:rsid w:val="00743731"/>
     <w:rsid w:val="007A2C99"/>
     <w:rsid w:val="007E6702"/>
     <w:rsid w:val="007F7B49"/>
     <w:rsid w:val="00803EF5"/>
+    <w:rsid w:val="00831697"/>
     <w:rsid w:val="008C2642"/>
     <w:rsid w:val="0090582C"/>
     <w:rsid w:val="00956E51"/>
     <w:rsid w:val="009968C0"/>
     <w:rsid w:val="009A1E28"/>
     <w:rsid w:val="009D64B2"/>
     <w:rsid w:val="00A81764"/>
     <w:rsid w:val="00AC5D07"/>
     <w:rsid w:val="00B16492"/>
+    <w:rsid w:val="00B55384"/>
+    <w:rsid w:val="00B6505A"/>
     <w:rsid w:val="00BB2D3A"/>
     <w:rsid w:val="00BD4FED"/>
+    <w:rsid w:val="00C31B2E"/>
     <w:rsid w:val="00C606FB"/>
     <w:rsid w:val="00C808C9"/>
     <w:rsid w:val="00CE4C0C"/>
     <w:rsid w:val="00DA2F19"/>
     <w:rsid w:val="00DF3920"/>
+    <w:rsid w:val="00E00F0D"/>
     <w:rsid w:val="00EA665E"/>
+    <w:rsid w:val="00F2022D"/>
     <w:rsid w:val="00F25205"/>
     <w:rsid w:val="00F64162"/>
+    <w:rsid w:val="00F748EB"/>
     <w:rsid w:val="00F77EC5"/>
+    <w:rsid w:val="00FB1A23"/>
     <w:rsid w:val="00FB747C"/>
+    <w:rsid w:val="00FC71BD"/>
   </w:rsids>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="58A01DE5"/>
   <w15:docId w15:val="{AF2A9ABB-5E55-48D2-8B06-EC618AAFAF84}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -3709,50 +3523,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006A7027"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006A7027"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
@@ -3850,58 +3669,78 @@
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="0033634B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DA2F19"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="002627C3"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00162CCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meddra.org/how-to-use/support-documentation/french" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId7" Target="https://www.meddra.org/how-to-use/support-documentation/french" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/><Relationship Id="rId8" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId9" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4143,154 +3982,167 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{0eea11ca-d417-4147-80ed-01a58412c458}" enabled="1" method="Standard" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1560</Characters>
+  <Pages>1</Pages>
+  <Words>365</Words>
+  <Characters>2481</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>HappendixII_fr</vt:lpstr>
       <vt:lpstr>HappendixIIfr</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EMEA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1830</CharactersWithSpaces>
+  <CharactersWithSpaces>2841</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>HappendixII_fr</dc:title>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>HappendixII_fr</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Category">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Creation_Date">
-[...10 lines deleted...]
-  </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_Keywords">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_Language">
-    <vt:lpwstr/>
-[...19 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_Status">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_Subject">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_Title">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_Type">
     <vt:lpwstr>emea_document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_Version">
     <vt:lpwstr>3.1,CURRENT</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
     <vt:lpwstr>8dcd2b25-fd7b-461f-b694-bffaceddf66f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
     <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
     <vt:lpwstr>2022-06-07T09:51:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
     <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
+  <property pid="28" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Creation_Date">
+    <vt:lpwstr>16/03/26</vt:lpwstr>
+  </property>
+  <property pid="29" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Creator_Name">
+    <vt:lpwstr>Duicu Isabella-Ana</vt:lpwstr>
+  </property>
+  <property pid="30" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_DocRefId">
+    <vt:lpwstr>EMA/62748/2026</vt:lpwstr>
+  </property>
+  <property pid="31" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/62748/2026</vt:lpwstr>
+  </property>
+  <property pid="32" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Modifer_Name">
+    <vt:lpwstr>Duicu Isabella-Ana</vt:lpwstr>
+  </property>
+  <property pid="33" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Modified_Date">
+    <vt:lpwstr>16/03/26</vt:lpwstr>
+  </property>
+  <property pid="34" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Modifier_Name">
+    <vt:lpwstr>Duicu Isabella-Ana</vt:lpwstr>
+  </property>
+  <property pid="35" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Modify_Date">
+    <vt:lpwstr>16/03/26</vt:lpwstr>
+  </property>
+  <property pid="36" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Name">
+    <vt:lpwstr>HappendixII_fr.docx</vt:lpwstr>
+  </property>
+  <property pid="37" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/02. Annexes and appendices/02. Appendices/App II MedDRA/2026 Update/Clean Version</vt:lpwstr>
+  </property>
+  <property pid="38" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Status">
+    <vt:lpwstr>Draft</vt:lpwstr>
+  </property>
 </Properties>
 </file>