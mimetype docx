--- v0 (2025-12-29)
+++ v1 (2026-08-26)
@@ -1,242 +1,242 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="0C433446" w14:textId="77777777" w:rsidR="00F32DF0" w:rsidRDefault="00F32DF0" w:rsidP="00F32DF0">
+    <w:p w14:paraId="3A727F9F" w14:textId="6EEE47F4" w:rsidR="006F71F2" w:rsidRPr="0016055A" w:rsidRDefault="006F71F2" w:rsidP="006F71F2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
-          <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0016055A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ovaj dokument sadrži odobrene informacije o lijeku za </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Trisenox</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016055A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">, s istaknutim </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016055A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>iz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016055A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="hr-HR"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>mjenama u odnosu na prethodni postupak koj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016055A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i je </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016055A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="hr-HR"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>utje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016055A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>cao</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016055A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="hr-HR"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> na informacije o lijeku (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54ED1" w:rsidRPr="0046037F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> na informacije o lijeku (</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>EMA/VR/0000314149</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0016055A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09391F19" w14:textId="77777777" w:rsidR="00F32DF0" w:rsidRDefault="00F32DF0" w:rsidP="00F32DF0">
+    <w:p w14:paraId="5596C86F" w14:textId="77777777" w:rsidR="006F71F2" w:rsidRPr="0016055A" w:rsidRDefault="006F71F2" w:rsidP="006F71F2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
-          <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="699BB2F3" w14:textId="6F6AC85D" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="00F32DF0" w:rsidP="00F32DF0">
+    <w:p w14:paraId="699BB2F3" w14:textId="149423B7" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="006F71F2" w:rsidP="006F71F2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001B1649">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Više informacija dostupno je na </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0016055A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>internetskoj stranici</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001B1649">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Europske agencije za lijekove: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="001B1649">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>https://www.ema.europa.eu/en/medicines/human/</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="0016055A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>EPAR</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="001B1649">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>/trisenox</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="152D129C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D2FA796" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -492,199 +492,154 @@
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2045F6D1" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="371A6F51" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="AnnexI"/>
+      <w:bookmarkStart w:id="1" w:name="AnnexI"/>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>PRILOG I</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2D4388" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F84685C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>SAŽETAK OPISA SVOJSTAVA LIJEKA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A474DA" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2123AA76" w14:textId="444AA022" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="2123AA76" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAZIV LIJEKA</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="704F2D7B" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2890C5DD" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>TRISENOX 1</w:t>
@@ -727,129 +682,84 @@
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>/ml koncentrat za otopinu za infuziju</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0303EA0F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4837058F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01DD1D11" w14:textId="6C95F7FD" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="01DD1D11" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>KVALITATIVNI I KVANTITATIVNI SASTAV</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1AB0BEB0" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0990318C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>TRISENOX 1</w:t>
       </w:r>
@@ -1061,129 +971,84 @@
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Za cjeloviti popis pomoćnih tvari vidjeti dio 6.1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46627AFA" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B14A701" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7257B790" w14:textId="01E279AC" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="7257B790" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>FARMACEUTSKI OBLIK</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2A2A063A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="293D9CBD" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Koncentrat za otopinu za infuziju (sterilni koncentrat).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB2C4F2" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
@@ -1203,198 +1068,123 @@
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Bistra, bezbojna, vodena otopina.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CD13E9" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E81B12D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6076FBE3" w14:textId="3A39C0E5" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="6076FBE3" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>KLINIČKI PODACI</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="4FAA2CEC" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+      <w:pPr>
+        <w:pStyle w:val="Endnotentext"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...53 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8A446F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Terapijske indikacije</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="297022FA" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DFAA3B1" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>TRISENOX je indiciran za indukciju remisije i konsolidaciju u odraslih bolesnika s:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23669319" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="0032017A">
@@ -1506,105 +1296,75 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E77C12A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Stopa odgovora drugih podtipova akutne mijelogene leukemije na arsenov trioksid nije proučavana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133A3463" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF8826C" w14:textId="3169B9FD" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="3AF8826C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Doziranje i način primjene</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6AB03582" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0501B8FC" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
@@ -2263,191 +2023,131 @@
     <w:p w14:paraId="68D6578E" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Za upute o pripremi lijeka prije primjene vidjeti dio 6.6. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E9D934" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="033E419D" w14:textId="72DF7156" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="033E419D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kontraindikacije</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0667CD7A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57427697" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Preosjetljivost na djelatnu tvar ili neku od pomoćnih tvari navedenih u dijelu 6.1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCC56B0" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="592663C5" w14:textId="2FE0C866" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="592663C5" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Posebna upozorenja i mjere opreza pri uporabi</w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CE617F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="787F124F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Klinički nestabilni bolesnici s APL-om su posebice ugroženi te će zahtijevati češći nadzor razina elektrolita i glikemije kao i češće hematološke pretrage, jetrene probe te testiranja parametara koagulacije i bubrega.</w:t>
       </w:r>
     </w:p>
@@ -3172,51 +2872,51 @@
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>broj bijelih krvnih stanica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15378A3F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="007C591E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>hidroksiureja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003338A5" w:rsidRPr="00123D80" w14:paraId="1D0DD6D9" w14:textId="77777777" w:rsidTr="007C591E">
+      <w:tr w:rsidR="003338A5" w:rsidRPr="001B1649" w14:paraId="1D0DD6D9" w14:textId="77777777" w:rsidTr="007C591E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A48F779" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00F206B7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>10–50 x 10</w:t>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
@@ -3235,51 +2935,51 @@
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
             <w:r w:rsidR="0087666C" w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t> mg</w:t>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t xml:space="preserve"> četiri puta na dan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003338A5" w:rsidRPr="00123D80" w14:paraId="60F6EDC0" w14:textId="77777777" w:rsidTr="007C591E">
+      <w:tr w:rsidR="003338A5" w:rsidRPr="001B1649" w14:paraId="60F6EDC0" w14:textId="77777777" w:rsidTr="007C591E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36F802BF" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00F206B7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>&gt; 50 x 10</w:t>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
@@ -3441,106 +3141,76 @@
         <w:t>Ovaj lijek sadrži manje od 1 mmol (23</w:t>
       </w:r>
       <w:r w:rsidR="0087666C" w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>) natrija po dozi, tj. zanemarive količine natrija.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5430FCD2" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00C66933">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="765FE791" w14:textId="6C43A184" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="765FE791" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Interakcije s drugim lijekovima i drugi oblici interakcija</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5843995D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00A9468F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="345F7002" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00A9468F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
@@ -3684,105 +3354,75 @@
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Utjecaj TRISENOXA na djelotvornost drugih lijekova protiv leukemije nije poznat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AE5DFA" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D5839BA" w14:textId="13224DA5" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="6D5839BA" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Plodnost, trudnoća i dojenje</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6CAB82B6" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AC280EC" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Kontracepcija u muškaraca i žena</w:t>
       </w:r>
@@ -4105,201 +3745,141 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="18F6F767" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Nisu provedena klinička ili neklinička ispitivanja utjecaja TRISENOXA na plodnost.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557DE77C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A267250" w14:textId="41ECBCAD" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="5A267250" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.7</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Utjecaj na sposobnost upravljanja vozilima i rada sa strojevima</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0FFC40FB" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B558F76" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>TRISENOX ne utječe ili zanemarivo utječe na sposobnost upravljanja vozilima i rada sa strojevima.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6D7722" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E804851" w14:textId="5007DD1B" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="0E804851" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.8</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nuspojave</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6A6313BB" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75F8D1A2" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Sažetak sigurnosnog profila</w:t>
       </w:r>
@@ -4456,65 +4036,104 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54CE4895" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Tablični prikaz nuspojava</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C356A5" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00332FDA">
+    <w:p w14:paraId="08C356A5" w14:textId="4737CEB1" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="00157FCE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sljedeće nuspojave prijavljene su </w:t>
+      </w:r>
+      <w:del w:id="2" w:author="translator" w:date="2025-10-16T07:50:00Z">
+        <w:r w:rsidDel="000579C3">
+          <w:rPr>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="hr-HR"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">u ispitivanju APL0406 u novodijagnosticiranih bolesnika te </w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u kliničkim ispitivanjima i/ili nakon stavljanja lijeka u promet </w:t>
+      </w:r>
+      <w:ins w:id="3" w:author="translator" w:date="2025-10-16T07:50:00Z">
+        <w:r>
+          <w:rPr>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="hr-HR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">u novodijagnosticiranih bolesnika i </w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u bolesnika s APL-om koji je bio u fazi relapsa/refraktoran na liječenje. </w:t>
+      </w:r>
+      <w:r w:rsidR="003338A5" w:rsidRPr="00332FDA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nuspojave su navedene u tablici 2 u nastavku u skladu s MedDRA preporučenim izrazima, prema klasi organskih sustava i učestalosti primijećenoj tijekom liječenja TRISENOXOM u kliničkim ispitivanjima na 52 bolesnika s APL-om u refraktornoj fazi/relapsu. </w:t>
+      </w:r>
+      <w:r w:rsidR="003338A5" w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Učestalosti se definiraju kao: (vrlo često ≥ 1/10), (često ≥ 1/100 i &lt; 1/10), (manje često ≥ 1/1000 i &lt; 1/100), te nepoznato (ne može se procijeniti iz dostupnih podataka).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48DFBB9A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A2CDD9C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
@@ -10248,51 +9867,51 @@
           </w:tcPr>
           <w:p w14:paraId="60BF9CB0" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Nepoznato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003338A5" w:rsidRPr="00332FDA" w14:paraId="0209169A" w14:textId="77777777">
+      <w:tr w:rsidR="003338A5" w:rsidRPr="001B1649" w14:paraId="0209169A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7196" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DCDFA53" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR" w:eastAsia="fr-FR"/>
               </w:rPr>
@@ -11935,54 +11554,54 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Periferna neuropatija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2EE735" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="006E539F">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Periferna neuropatija koju karakterizira parestezija/dizestezija čest je i dobro poznati učinak arsena iz okoliša. Samo su 2 bolesnika s APL-om koji je bio u fazi relapsa/refraktoran na liječenje prekinula liječenje ranije zbog ovog štetnog događaja, a jedan je primio dodatni TRISENOX tijekom naknadnog protokola. Četrdeset i četiri posto bolesnika s APL-om koji je bio u fazi relapsa/refraktoran na liječenje imalo je simptome koji su se mogli povezati s neuropatijom; većina ih je bila blaga do umjerena te su postali reverzibilni nakon prekida liječenja TRISENOXOM.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlt495366788"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlt495366788"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlt495300015"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="2868BCB0" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="003C4B90">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="551B7D02" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="003C4B90">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
@@ -12062,154 +11681,154 @@
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C1BF6AF" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00E0353D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Prijavljivanje sumnji na nuspojavu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D36799" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00603C32">
+    <w:p w14:paraId="47D36799" w14:textId="01162461" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00603C32">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Nakon dobivanja odobrenja lijeka važno je prijavljivanje sumnji na njegove nuspojave. Time se omogućuje kontinuirano praćenje omjera koristi i rizika lijeka. Od zdravstvenih radnika se traži da prijave svaku sumnju na nuspojavu lijeka putem nacionalnog sustava prijave nuspojava:</w:t>
       </w:r>
       <w:r w:rsidRPr="00967712">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> navedenog u </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00967712">
+      <w:r w:rsidR="00557EEF">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:ins w:id="6" w:author="translator" w:date="2025-10-28T14:12:00Z">
+        <w:r w:rsidR="00157FCE" w:rsidRPr="001B1649">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:highlight w:val="lightGray"/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
-          <w:t>Dodatku V</w:t>
+          <w:instrText>HYPERLINK "https://www.ema.europa.eu/en/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx"</w:instrText>
         </w:r>
-      </w:hyperlink>
+      </w:ins>
+      <w:del w:id="7" w:author="translator" w:date="2025-10-28T14:12:00Z">
+        <w:r w:rsidR="00557EEF" w:rsidRPr="001B1649" w:rsidDel="00157FCE">
+          <w:rPr>
+            <w:lang w:val="hr-HR"/>
+          </w:rPr>
+          <w:delInstrText xml:space="preserve"> HYPERLINK "http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" </w:delInstrText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="00557EEF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00967712">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>Dodatku V</w:t>
+      </w:r>
+      <w:r w:rsidR="00557EEF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143A3220" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17A1AB6D" w14:textId="7C7704A4" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="17A1AB6D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.9</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Predoziranje</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="303A381C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="448756E6" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Ako se pojave simptomi koji ukazuju na ozbiljne akutne toksične reakcije arsena (</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
@@ -12303,194 +11922,119 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Za bolesnike s teškim, akutnim predoziranjem arsenom potrebno je uzeti u obzir dijalizu. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171D8F66" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6412E75D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4442B42D" w14:textId="2916D8CF" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="4442B42D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>FARMAKOLOŠKA SVOJSTVA</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4E06F092" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B480327" w14:textId="491C77C3" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="7B480327" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Farmakodinamička svojstva</w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14ADE183" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DB11942" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Farmakoterapijska skupina: Drugi antineoplastici, ATK oznaka: L01XX27</w:t>
       </w:r>
     </w:p>
@@ -13434,51 +12978,51 @@
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR" w:eastAsia="de-DE" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>P-vrijednost</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003338A5" w:rsidRPr="00332FDA" w14:paraId="4F80C33E" w14:textId="77777777" w:rsidTr="0075226F">
+      <w:tr w:rsidR="003338A5" w:rsidRPr="001B1649" w14:paraId="4F80C33E" w14:textId="77777777" w:rsidTr="0075226F">
         <w:trPr>
           <w:trHeight w:val="1002"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47EF3673" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="0051303E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
@@ -14588,208 +14132,128 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="785210D9" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F5D5DCC" w14:textId="1124AA9A" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+          <w:p w14:paraId="7F5D5DCC" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Monocentrično ispitivanje</w:t>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>N = 12</w:t>
-            </w:r>
-[...38 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BE45CD0" w14:textId="67BC4B00" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+          <w:p w14:paraId="3BE45CD0" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Multicentrično ispitivanje</w:t>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>N = 40</w:t>
-            </w:r>
-[...38 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003338A5" w:rsidRPr="00332FDA" w14:paraId="11D14F91" w14:textId="77777777" w:rsidTr="00A9468F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41BD745F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
@@ -15271,104 +14735,104 @@
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">stanica nakon dovršetka liječenja TRISENOXOM. Kaplan-Meierov medijan potpune remisije tijekom trajanja u monocentričnom ispitivanju iznosi 14 mjeseci te nije postigao vrijednost iz multicentričnog ispitivanja. Prilikom zadnje kontrole, preživjelo je 6 od 12 bolesnika u monocentričnom ispitivanju s medijanom vremena kontrole od 28 mjeseci (raspon 25 to 29). </w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>U monocentričnom ispitivanju preživjelo je 27 od 40 bolesnika s medijanom vremena kontrole od 16 mjeseci (raspon 9 to 25). Kaplan-Meierove procjene za 18-mjesečno preživljenje za svaku studiju prikazane su u nastavku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D17A4C0" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="002B6133">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="3" w:name="_MON_1407921011"/>
-[...9 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:id="8" w:name="_MON_1407921039"/>
+    <w:bookmarkStart w:id="9" w:name="_MON_1407920959"/>
+    <w:bookmarkStart w:id="10" w:name="_MON_1407920971"/>
+    <w:bookmarkStart w:id="11" w:name="_MON_1407920899"/>
+    <w:bookmarkStart w:id="12" w:name="_MON_1407920988"/>
+    <w:bookmarkStart w:id="13" w:name="_MON_1407921011"/>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:id="9" w:name="_MON_1407920988"/>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:id="14" w:name="_MON_1407856577"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="1F18297A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:object w:dxaOrig="9341" w:dyaOrig="7001" w14:anchorId="2BFACCF9">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:383.9pt;height:289.5pt" o:ole="" fillcolor="window">
-            <v:imagedata r:id="rId9" o:title=""/>
+            <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1823068909" r:id="rId10"/>
+          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1830668559" r:id="rId9"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFBEAFC" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Citogenetska potvrda konverzije u normalni genotip i detekcija konverzije PML/RAR</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F061"/>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
@@ -15426,237 +14890,157 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Tablica 5</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003338A5" w:rsidRPr="00332FDA" w14:paraId="540151D5" w14:textId="77777777" w:rsidTr="00306F33">
+      <w:tr w:rsidR="003338A5" w:rsidRPr="001B1649" w14:paraId="540151D5" w14:textId="77777777" w:rsidTr="00306F33">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F350D8C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51557FEA" w14:textId="00D8B0FF" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="0075226F">
+          <w:p w14:paraId="51557FEA" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="0075226F">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Monocentrično pilot ispitivanje</w:t>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Bolesnici s potpunom remisijom = 11</w:t>
-            </w:r>
-[...38 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58190C7F" w14:textId="18E17B61" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="0075226F">
+          <w:p w14:paraId="58190C7F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="0075226F">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Multicentrično ispitivanje</w:t>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:t>Bolesnici s potpunom remisijom = 34</w:t>
-            </w:r>
-[...38 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003338A5" w:rsidRPr="00332FDA" w14:paraId="5DB0B9BD" w14:textId="77777777" w:rsidTr="00306F33">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51AD2F38" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
@@ -16058,51 +15442,51 @@
               </w:rPr>
               <w:t>27 (79%)</w:t>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:br/>
               <w:t>4 (12%)</w:t>
             </w:r>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:br/>
               <w:t>3 (9%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D98EF48" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
-        <w:pStyle w:val="EndnoteText"/>
+        <w:pStyle w:val="Endnotentext"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F2081F0" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Reakcije su zapažene u svim testiranim dobnim skupinama, u rasponu od 6 do 75 godina. Stopa odgovora bila je slična za oba spola. Nema iskustva s učinkom TRISENOXA na varijante APL-a s kromosomskim translokacijama t(11;17) i t(5;17).</w:t>
       </w:r>
     </w:p>
@@ -16163,104 +15547,74 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>/kg/dan, 5 bolesnika postiglo je potpuni odgovor (vidjeti dio 4.2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316CD0DB" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="369522D2" w14:textId="32558515" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="002E5620">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="369522D2" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="002E5620">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Farmakokinetička svojstva</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1265B426" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="002E5620">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62BCD1D2" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="002E5620">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Anorganski, liofilizirani oblik arsenovog trioksida odmah stvara hidrolitički produkt arsenične kiseline (As</w:t>
       </w:r>
@@ -17217,106 +16571,76 @@
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> primijećena je u usporedbi s pojedinačnom infuzijom. Ta je akumulacija bila nešto viša od očekivane na temelju rezultata za pojedinačnu dozu. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14871052" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C89CA45" w14:textId="4A4EB09D" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="1C89CA45" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Neklinički podaci o sigurnosti primjene</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6D21808C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="394D5FA3" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -17372,196 +16696,121 @@
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Nisu provedena službena ispitivanja kancerogenosti s arsenovim trioksidom. Međutim, arsenov trioksid i drugi anorganski arsenovi spojevi imaju dokazano kancerogeno djelovanje na ljude.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685AD5E4" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FCC7852" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6230E297" w14:textId="2B4B7889" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="6230E297" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>FARMACEUTSKI PODACI</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="08719DFD" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09C6B24E" w14:textId="27460E20" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="09C6B24E" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Popis pomoćnih tvari</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="26B30113" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C3D0C38" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">natrijev hidroksid </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0AA3C7" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
@@ -17580,194 +16829,134 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6C39BE31" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>voda za injekcije</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E4240C7" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EBC108C" w14:textId="45B4C62E" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="4EBC108C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Inkompatibilnosti</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1FD3A740" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15C3F44E" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbog nedostatka ispitivanja kompatibilnosti, ovaj lijek se ne smije miješati s drugim lijekovima, osim onih navedenih u dijelu 6.6. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="198014B4" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61A6F1FD" w14:textId="1C5F9FB4" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="61A6F1FD" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Rok valjanosti</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5C9E6461" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="437DC58A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="0089326F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>TRISENOX 1</w:t>
       </w:r>
@@ -17912,105 +17101,75 @@
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>8 °C, osim kad se razrjeđivanje provodi u kontroliranim i validiranim aseptičkim uvjetima.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0390BC36" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="629106FB" w14:textId="1943A486" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="629106FB" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Posebne mjere pri čuvanju lijeka</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="70C5C131" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D917839" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Lijek ne zahtijeva posebne uvjete čuvanja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BE13A1" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
@@ -18022,105 +17181,75 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1703B0C7" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Uvjete čuvanja nakon razrjeđivanja lijeka vidjeti u dijelu 6.3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A178FF" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64AB7E2D" w14:textId="3B51EA15" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="64AB7E2D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vrsta i sadržaj spremnika</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="22147B00" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06BF675A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00677FE2">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>TRISENOX 1</w:t>
       </w:r>
@@ -18213,160 +17342,130 @@
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>/ml koncentrat za otopinu za infuziju</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0F0D2F" w14:textId="7659B476" w:rsidR="00436F1C" w:rsidRDefault="003338A5" w:rsidP="005B1CAA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>6 ml koncentrata u bočici od bistrog, borosilikatnog stakla tipa I</w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Hlk132282627"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk132282627"/>
       <w:r w:rsidR="00436F1C">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>, omotanoj zaštitnom plastičnom košuljicom</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00436F1C">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> sa čepom od klorbutilne gume (čep obložen FluroTecom) i aluminijskom kapicom s plastičnim poklopcem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B0B02E" w14:textId="77777777" w:rsidR="00436F1C" w:rsidRDefault="00436F1C" w:rsidP="005B1CAA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E4F3906" w14:textId="11E41971" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="005B1CAA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Jedno pakiranje sadrži 10 bočica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="504B88A6" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CC6309A" w14:textId="0B019A2E" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00BA62B9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="7CC6309A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00BA62B9">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Posebne mjere za zbrinjavanje i druga rukovanja lijekom</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5A437E27" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00BA62B9">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A4B81E5" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00BA62B9">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
@@ -18588,129 +17687,84 @@
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Neiskorišteni lijek, bilo koji predmet koji dolazi u dodir s lijekom ili otpadni materijal potrebno je zbrinuti sukladno nacionalnim propisima.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733BDF79" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AF929A8" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23BFEB6C" w14:textId="29B989BC" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="23BFEB6C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>NOSITELJ ODOBRENJA ZA STAVLJANJE LIJEKA U PROMET</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="14B75C76" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5962E69E" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Teva B.V.</w:t>
       </w:r>
@@ -18772,128 +17826,83 @@
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="560" w:hanging="560"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669A4A28" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="481BE108" w14:textId="2F3B4EFB" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="481BE108" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>BROJ(EVI) ODOBRENJA ZA STAVLJANJE LIJEKA U PROMET</w:t>
-[...44 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t xml:space="preserve">BROJ(EVI) ODOBRENJA ZA STAVLJANJE LIJEKA U PROMET </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7094DD73" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A00740C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00CC13CC">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>TRISENOX 1</w:t>
@@ -18984,129 +17993,84 @@
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>EU/1/02/204/002</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B732BE5" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00CC13CC">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C6794C1" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CC2A288" w14:textId="1A43F942" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="0CC2A288" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>DATUM PRVOG ODOBRENJA / DATUM OBNOVE ODOBRENJA</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="21E1FCE5" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75AFAD96" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Datum prvog odobrenja: 05. ožujka 2002.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA34FDF" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
@@ -19128,186 +18092,187 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>05. ožujka 2007.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673C0BEE" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05A29549" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4945D39B" w14:textId="6C7184FD" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="4945D39B" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>DATUM REVIZIJE TEKSTA</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="16D3C318" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54F024C4" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BBF641F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="007C591E">
+    <w:p w14:paraId="1BBF641F" w14:textId="51B33945" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="007C591E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Detaljnije informacije o ovom lijeku dostupne su na internetskoj stranici Europske agencije za lijekove</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00332FDA">
+      <w:r w:rsidR="00557EEF">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:ins w:id="16" w:author="translator" w:date="2025-10-28T14:12:00Z">
+        <w:r w:rsidR="00557EEF" w:rsidRPr="001B1649">
+          <w:rPr>
+            <w:lang w:val="hr-HR"/>
+          </w:rPr>
+          <w:instrText>HYPERLINK "https://www.ema.europa.eu/"</w:instrText>
+        </w:r>
+      </w:ins>
+      <w:del w:id="17" w:author="translator" w:date="2025-10-28T14:12:00Z">
+        <w:r w:rsidR="00557EEF" w:rsidRPr="001B1649" w:rsidDel="00557EEF">
+          <w:rPr>
+            <w:lang w:val="hr-HR"/>
+          </w:rPr>
+          <w:delInstrText xml:space="preserve"> HYPERLINK "http://www.ema.europa.eu" </w:delInstrText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="00557EEF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00332FDA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>http</w:t>
+      </w:r>
+      <w:ins w:id="18" w:author="translator" w:date="2025-10-28T14:12:00Z">
+        <w:r w:rsidR="00557EEF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="SimSun"/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
-          <w:t>http://www.ema.europa.eu</w:t>
+          <w:t>s</w:t>
         </w:r>
-      </w:hyperlink>
+      </w:ins>
+      <w:r w:rsidRPr="00332FDA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>://www.ema.europa.eu</w:t>
+      </w:r>
+      <w:r w:rsidR="00557EEF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1870C8D7" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -19486,61 +18451,61 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E120345" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14146C40" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="AnnexII"/>
+      <w:bookmarkStart w:id="19" w:name="AnnexII"/>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>PRILOG II.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p w14:paraId="6E89823A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C55E701" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="1701" w:right="849" w:hanging="708"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
@@ -19876,134 +18841,117 @@
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>LIJEKA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D112DB" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="AnnexIIA"/>
+      <w:bookmarkStart w:id="20" w:name="AnnexIIA"/>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>PROIZVOĐAČ(I) ODGOVORAN(NI) ZA PUŠTANJE SERIJE LIJEKA U PROMET</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p w14:paraId="54CD37F2" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FE81754" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Naziv i adresa proizvođača odgovornog za puštanje serije lijeka u promet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D3D83E" w14:textId="730618AF" w:rsidR="003338A5" w:rsidRDefault="003338A5">
-[...11 lines deleted...]
-          <w:ins w:id="14" w:author="translator" w:date="2025-10-23T14:37:00Z"/>
+    <w:p w14:paraId="65D3D83E" w14:textId="43DEB3A0" w:rsidR="003338A5" w:rsidRDefault="003338A5">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316A15F2" w14:textId="77777777" w:rsidR="001B1649" w:rsidRPr="001B1649" w:rsidRDefault="001B1649" w:rsidP="001B1649">
+      <w:pPr>
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
-          <w:rPrChange w:id="15" w:author="translator" w:date="2025-10-23T14:37:00Z">
-[...25 lines deleted...]
-    <w:p w14:paraId="4BEDE736" w14:textId="77777777" w:rsidR="003516B0" w:rsidRPr="00332FDA" w:rsidRDefault="003516B0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B1649">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>TRISENOX 1 mg/ml koncentrat za otopinu za infuziju</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519DE514" w14:textId="77777777" w:rsidR="001B1649" w:rsidRPr="00332FDA" w:rsidRDefault="001B1649">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B1B9D7D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Almac Pharma Services Limited,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D758B85" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
@@ -20129,264 +19077,184 @@
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>A91 P9KD,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9CEB13" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="001535D5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Irska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F3078E" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00511086">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50CE6BA2" w14:textId="77777777" w:rsidR="003516B0" w:rsidRPr="003516B0" w:rsidRDefault="003516B0" w:rsidP="003516B0">
-[...2 lines deleted...]
-          <w:ins w:id="19" w:author="translator" w:date="2025-10-23T14:37:00Z"/>
+    <w:p w14:paraId="0C26C5CD" w14:textId="77777777" w:rsidR="001B1649" w:rsidRPr="001B1649" w:rsidRDefault="001B1649" w:rsidP="001B1649">
+      <w:pPr>
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
-          <w:rPrChange w:id="20" w:author="translator" w:date="2025-10-23T14:37:00Z">
-[...87 lines deleted...]
-      </w:del>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk88214027"/>
+      <w:r w:rsidRPr="001B1649">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>TRISENOX 2 mg/ml koncentrat za otopinu za infuziju</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4F2A43C1" w14:textId="77777777" w:rsidR="00BF1D6A" w:rsidRPr="00235763" w:rsidRDefault="00BF1D6A" w:rsidP="00BF1D6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Hlk88214027"/>
     </w:p>
     <w:p w14:paraId="237618C2" w14:textId="77777777" w:rsidR="00BF1D6A" w:rsidRPr="00235763" w:rsidRDefault="00BF1D6A" w:rsidP="00BF1D6A">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Hlk88213489"/>
+      <w:bookmarkStart w:id="22" w:name="_Hlk88213489"/>
       <w:r w:rsidRPr="00235763">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Merckle GmbH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A0A106" w14:textId="77777777" w:rsidR="00BF1D6A" w:rsidRPr="00235763" w:rsidRDefault="00BF1D6A" w:rsidP="00BF1D6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235763">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Graf-Arco-Str-3,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214E0ECA" w14:textId="77777777" w:rsidR="00BF1D6A" w:rsidRPr="00235763" w:rsidRDefault="00BF1D6A" w:rsidP="00BF1D6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235763">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>89079 Ulm,</w:t>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="_Hlk88212459"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk88212459"/>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p w14:paraId="4A9A2A48" w14:textId="77777777" w:rsidR="00BF1D6A" w:rsidRPr="00235763" w:rsidRDefault="00BF1D6A" w:rsidP="00BF1D6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235763">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Njemačka</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1754F043" w14:textId="77777777" w:rsidR="00BF1D6A" w:rsidRPr="00235763" w:rsidRDefault="00BF1D6A" w:rsidP="00BF1D6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30920798" w14:textId="77777777" w:rsidR="00BF1D6A" w:rsidRPr="00235763" w:rsidRDefault="00BF1D6A" w:rsidP="00BF1D6A">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Hlk88212468"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk88212468"/>
       <w:r w:rsidRPr="00235763">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>S.C. Sindan-Pharma S.R.L.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D3A101B" w14:textId="77777777" w:rsidR="00BF1D6A" w:rsidRPr="00235763" w:rsidRDefault="00BF1D6A" w:rsidP="00BF1D6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235763">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>B-dul Ion Mihalache nr 11, sector 1,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6788DD5C" w14:textId="77777777" w:rsidR="00BF1D6A" w:rsidRPr="00235763" w:rsidRDefault="00BF1D6A" w:rsidP="00BF1D6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235763">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Cod 011171, Bucharest,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p w14:paraId="08A0EE83" w14:textId="77777777" w:rsidR="00BF1D6A" w:rsidRPr="00235763" w:rsidRDefault="00BF1D6A" w:rsidP="00BF1D6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235763">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Rumunjska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3B5EA0" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00511086">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02AA0EF3" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00511086">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
@@ -20399,66 +19267,66 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="510C2631" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A21FC32" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64D4E533" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00AD0B36">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="AnnexIIB"/>
+      <w:bookmarkStart w:id="25" w:name="AnnexIIB"/>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>UVJETI ILI OGRANIČENJA VEZANI UZ OPSKRBU I PRIMJENU</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p w14:paraId="5669C9F7" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3375ECE9" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Lijek se izdaje na ograničeni recept (vidjeti Prilog I.: Sažetak opisa svojstava lijeka, dio 4.2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0E7ADD" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
@@ -20562,192 +19430,180 @@
         </w:rPr>
         <w:t>Zahtjevi za podnošenje periodičkih izvješća o neškodljivosti za ovaj lijek definirani su u referentnom popisu datuma EU (EURD popis) predviđenom člankom 107.c stavkom 7. Direktive 2001/83/EZ i svim sljedećim ažuriranim verzijama objavljenima na europskom internetskom portalu za lijekove.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572F5258" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D76DF92" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="646BC991" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="003516B0">
+    <w:p w14:paraId="646BC991" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00AD0B36">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
-        <w:keepNext/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332FDA">
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
         <w:t>D.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>UVJETI ILI OGRANIČENJA VEZANI UZ SIGURNU I UČINKOVITU PRIMJENU LIJEKA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16209E3D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="003516B0">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="16209E3D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C634679" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="003516B0">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="7C634679" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="0032017A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Plan upravljanja rizikom (RMP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079398A1" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="003516B0">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="079398A1" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000F4CC2">
+      <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="445317F4" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="003516B0">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="445317F4" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00AF143C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="567"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:t>Nositelj odobrenja obavljat će zadane farmakovigilancijske aktivnosti i intervencije, detaljno objašnjene u dogovorenom Planu upravljanja rizikom (RMP), koji se nalazi u Modulu 1.8.2 Odobrenja za stavljanje lijeka u promet, te svim sljedećim dogovorenim ažuriranim verzijama RMP-a.</w:t>
-[...5 lines deleted...]
-        <w:keepLines/>
+        <w:t xml:space="preserve">Nositelj odobrenja obavljat će zadane farmakovigilancijske aktivnosti i intervencije, detaljno objašnjene u dogovorenom Planu upravljanja rizikom (RMP), koji se nalazi u Modulu 1.8.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332FDA">
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Odobrenja za stavljanje lijeka u promet, te svim sljedećim dogovorenim ažuriranim verzijama RMP-a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CABFB6" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00AF143C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="567"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77297B4F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="003516B0">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="77297B4F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00AF143C">
+      <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Ažurirani RMP treba dostaviti:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6C8FDF" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="003516B0">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="0D6C8FDF" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="0032017A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>na zahtjev Europske agencije za lijekove;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D80F64" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="003516B0">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="18D80F64" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="0032017A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:right="-1" w:hanging="207"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>prilikom svake izmjene sustava za upravljanje rizikom, a naročito kada je ta izmjena rezultat primitka novih informacija koje mogu voditi ka značajnim izmjenama omjera korist/rizik, odnosno kada je izmjena rezultat ostvarenja nekog važnog cilja (u smislu farmakovigilancije ili minimizacije rizika).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D33DB4" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00CC48C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
@@ -21368,59 +20224,59 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B050E89" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C0B5DD4" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00AD0B36">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="Labelling"/>
+      <w:bookmarkStart w:id="26" w:name="Labelling"/>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>A. OZNAČIVANJE</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p w14:paraId="5B1B99D5" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE9581F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
@@ -21499,125 +20355,85 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E864979" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50BD5364" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A34F228" w14:textId="2FAF8EC2" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="0A34F228" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAZIV LIJEKA</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2C3A9F4E" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FFE44B5" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>TRISENOX 1</w:t>
@@ -21655,125 +20471,85 @@
         <w:t>arsenov trioksid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF7A090" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25D77E92" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="571F5ABD" w14:textId="53DDFAEC" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="571F5ABD" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAVOĐENJE DJELATNE(IH) TVARI</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="68E8EB3C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A955030" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Jedan ml koncentrata sadrži 1</w:t>
@@ -21819,125 +20595,85 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> arsenovog trioksida.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BAD692" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EC679ED" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F405F99" w14:textId="6CD30FB4" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="4F405F99" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>POPIS POMOĆNIH TVARI</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="73A05D00" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A1CC2D5" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -21946,125 +20682,85 @@
         <w:t>Pomoćne tvari: natrijev hidroksid, kloridna kiselina, voda za injekcije</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6B4CB4" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B6A81BC" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FFFFC4F" w14:textId="1101EF38" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="6FFFFC4F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>FARMACEUTSKI OBLIK I SADRŽAJ</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4A7F5C02" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12F99591" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967712">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -22124,126 +20820,86 @@
         <w:t>/10 ml</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFDE88B" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43CEF4D6" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7593957F" w14:textId="737FEA98" w:rsidR="003338A5" w:rsidRPr="00967712" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="7593957F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00967712" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAČIN I PUT(EVI) PRIMJENE LIJEKA</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="39DB2E96" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2896F74D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Intravenski nakon razrjeđivanja</w:t>
@@ -22273,245 +20929,165 @@
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Prije uporabe pročitajte uputu o lijeku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8A43C2" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6256415E" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22168F76" w14:textId="51C4EE0E" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="22168F76" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>POSEBNO UPOZORENJE O ČUVANJU LIJEKA IZVAN POGLEDA I DOHVATA DJECE</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="568A7350" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="001E4CDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1876AEEA" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Čuvati izvan pogleda i dohvata djece.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C20FB3C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3852F76D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61EAE723" w14:textId="42D52321" w:rsidR="003338A5" w:rsidRPr="00967712" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="61EAE723" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00967712" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>DRUGO(A) POSEBNO(A) UPOZORENJE(A), AKO JE POTREBNO</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0BB2220E" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BD11B9F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -22520,126 +21096,86 @@
         <w:t>Citotoksično: rukovati s oprezom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="301D86DE" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77CBBFE5" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E8DBECF" w14:textId="7BD8BD31" w:rsidR="003338A5" w:rsidRPr="00967712" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="5E8DBECF" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00967712" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>ROK VALJANOSTI</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7EDDE689" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21E1FFB8" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Rok valjanosti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="761C09AF" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
@@ -22654,327 +21190,207 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Za informacije o roku valjanosti razrijeđenog lijeka pročitajte uputu o lijeku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAC8898" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7200F92C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A63F18A" w14:textId="4EB8FFCE" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="2A63F18A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>POSEBNE MJERE ČUVANJA</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="57360BFB" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F7675A6" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E8C3680" w14:textId="12E732C4" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="0E8C3680" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>POSEBNE MJERE ZA ZBRINJAVANJE NEISKORIŠTENOG LIJEKA ILI OTPADNIH MATERIJALA KOJI POTJEČU OD LIJEKA, AKO JE POTREBNO</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="34139422" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E26A8B3" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C22DEC0" w14:textId="768B9E78" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="5C22DEC0" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAZIV I ADRESA NOSITELJA ODOBRENJA ZA STAVLJANJE LIJEKA U PROMET</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="40C8522D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60056DCD" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Teva B.V.</w:t>
       </w:r>
@@ -23015,794 +21431,514 @@
     </w:p>
     <w:p w14:paraId="17C235F8" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00D16659">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Nizozemska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109D2E15" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78FD9DF0" w14:textId="23C95D64" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="78FD9DF0" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>BROJ(EVI) ODOBRENJA ZA STAVLJANJE LIJEKA U PROMET</w:t>
-[...39 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t xml:space="preserve">BROJ(EVI) ODOBRENJA ZA STAVLJANJE LIJEKA U PROMET </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A0F6E0" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E2BBE6D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">EU/1/02/204/001 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F352747" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="053093CE" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33A3047A" w14:textId="6782B5B1" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="33A3047A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>BROJ SERIJE</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0FEF9078" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7485FE64" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Serija: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537D4860" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="084E6312" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="423B54FF" w14:textId="4CCB0472" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="423B54FF" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAČIN IZDAVANJA LIJEKA</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7938A1F6" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CAA46B8" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B67A721" w14:textId="30C43F4F" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="7B67A721" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>UPUTE ZA UPORABU</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
+    </w:p>
+    <w:p w14:paraId="52839639" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="hr-HR"/>
-[...40 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D26DEA7" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77386D41" w14:textId="24DE0BBE" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+    <w:p w14:paraId="77386D41" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>PODACI NA BRAILLEOVOM PISMU</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4AC4467B" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66D0BDDD" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Prihvaćeno obrazloženje za nenavođenje Brailleovog pisma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7110B7AD" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2963535F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="007805F5">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textkrper"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vanish/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62823029" w14:textId="3A039F04" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="007805F5">
+    <w:p w14:paraId="62823029" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="007805F5">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>17.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>JEDINSTVENI IDENTIFIKATOR – 2D BARKOD</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="377E8E21" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="007805F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D1F5DC9" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00967712" w:rsidRDefault="003338A5" w:rsidP="007805F5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967712">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Sadrži 2D barkod s jedinstvenim identifikatorom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075D9AAD" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="007805F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D038A3C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="007805F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BDAD9CA" w14:textId="65855D93" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="007805F5">
+    <w:p w14:paraId="7BDAD9CA" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="007805F5">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>18.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>JEDINSTVENI IDENTIFIKATOR – PODACI ČITLJIVI LJUDSKIM OKOM</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="15E20ADA" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00BC01D5">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textkrper"/>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vanish/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BC71966" w14:textId="3C913DD8" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00BC01D5">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>PC</w:t>
@@ -24396,51 +22532,51 @@
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9287"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003338A5" w:rsidRPr="009B2D96" w14:paraId="474748FF" w14:textId="77777777" w:rsidTr="006F66D4">
+      <w:tr w:rsidR="003338A5" w:rsidRPr="001B1649" w14:paraId="474748FF" w14:textId="77777777" w:rsidTr="006F66D4">
         <w:trPr>
           <w:trHeight w:val="1040"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9287" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A4776B4" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="006F66D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332FDA">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -24491,125 +22627,85 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14C848F7" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62A3D58A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4243F69C" w14:textId="28CB9AE4" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="4243F69C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAZIV LIJEKA</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="44589297" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14FC957B" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>TRISENOX 2</w:t>
@@ -24647,124 +22743,84 @@
         <w:t>arsenov trioksid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367ACE24" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20431080" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47DCB4AC" w14:textId="615B0C03" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="47DCB4AC" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAVOĐENJE DJELATNE(IH) TVARI</w:t>
-      </w:r>
-[...38 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="790C10D5" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EEEC03A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
@@ -24893,60 +22949,60 @@
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>NOVA KONCENTRACIJA</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="4F96294C">
+              <v:shapetype w14:anchorId="4F96294C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textfeld 5" style="position:absolute;margin-left:.35pt;margin-top:1.1pt;width:211.5pt;height:21.75pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" strokecolor="red" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNbgdjKgIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthxkzQz4hRdugwD&#10;ugvQ7gNkWbaFyaImKbGzry8lu1nQDRgwzA+CKFJHh4ekNzdDp8hRWCdBF3Q+SykRmkMldVPQb4/7&#10;N2tKnGe6Ygq0KOhJOHqzff1q05tcZNCCqoQlCKJd3puCtt6bPEkcb0XH3AyM0OiswXbMo2mbpLKs&#10;R/ROJVmarpIebGUscOEcnt6NTrqN+HUtuP9S1054ogqK3HxcbVzLsCbbDcsby0wr+USD/QOLjkmN&#10;j56h7phn5GDlb1Cd5BYc1H7GoUugriUXMQfMZp6+yOahZUbEXFAcZ84yuf8Hyz8fv1oiq4JeUaJZ&#10;hyV6FIOvharIMqjTG5dj0IPBMD+8gwGrHDN15h74d0c07FqmG3FrLfStYBWym4ebycXVEccFkLL/&#10;BBU+ww4eItBQ2y5Ih2IQRMcqnc6VQSqE42G2Wq/SJbo4+rLrVZZFcgnLn28b6/wHAR0Jm4JarHxE&#10;Z8d75wMblj+HhMccKFntpVLRsE25U5YcGXbJPn4xgRdhSpO+oKsr5PE3iBS/P0F00mO7K9kVdB1i&#10;pgYMsr3XVWxGz6Qa90hZ6UnHIN0ooh/KYapLCdUJFbUwtjWOIW5asD8p6bGlC+p+HJgVlKiPGqvy&#10;dr5YhBmIxmJ5naFhLz3lpYdpjlAF9ZSM250f5+ZgrGxafGnsAw23WMlaRpFDyUdWE29s26j9NGJh&#10;Li7tGPXrR7B9AgAA//8DAFBLAwQUAAYACAAAACEARR9diN0AAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOT0+DQBTE7yZ+h80z8WYX8Q8NsjRobE1NPLTl4HFhn0Bk3xJ2adFP7/Okt5nMZOaXrWbb&#10;iyOOvnOk4HoRgUCqnemoUVAe1ldLED5oMrp3hAq+0MMqPz/LdGrciXZ43IdG8Aj5VCtoQxhSKX3d&#10;otV+4QYkzj7caHVgOzbSjPrE47aXcRTdS6s74odWD/jUYv25n6yC3XpTTpu31+r7+b14bLZlZYqX&#10;RKnLi7l4ABFwDn9l+MVndMiZqXITGS96BQn3FMQxCA5v4xv2FYu7BGSeyf/0+Q8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEATW4HYyoCAABQBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEARR9diN0AAAAFAQAADwAAAAAAAAAAAAAAAACEBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+              <v:shape id="Textfeld 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:.35pt;margin-top:1.1pt;width:211.5pt;height:21.75pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNbgdjKgIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthxkzQz4hRdugwD&#10;ugvQ7gNkWbaFyaImKbGzry8lu1nQDRgwzA+CKFJHh4ekNzdDp8hRWCdBF3Q+SykRmkMldVPQb4/7&#10;N2tKnGe6Ygq0KOhJOHqzff1q05tcZNCCqoQlCKJd3puCtt6bPEkcb0XH3AyM0OiswXbMo2mbpLKs&#10;R/ROJVmarpIebGUscOEcnt6NTrqN+HUtuP9S1054ogqK3HxcbVzLsCbbDcsby0wr+USD/QOLjkmN&#10;j56h7phn5GDlb1Cd5BYc1H7GoUugriUXMQfMZp6+yOahZUbEXFAcZ84yuf8Hyz8fv1oiq4JeUaJZ&#10;hyV6FIOvharIMqjTG5dj0IPBMD+8gwGrHDN15h74d0c07FqmG3FrLfStYBWym4ebycXVEccFkLL/&#10;BBU+ww4eItBQ2y5Ih2IQRMcqnc6VQSqE42G2Wq/SJbo4+rLrVZZFcgnLn28b6/wHAR0Jm4JarHxE&#10;Z8d75wMblj+HhMccKFntpVLRsE25U5YcGXbJPn4xgRdhSpO+oKsr5PE3iBS/P0F00mO7K9kVdB1i&#10;pgYMsr3XVWxGz6Qa90hZ6UnHIN0ooh/KYapLCdUJFbUwtjWOIW5asD8p6bGlC+p+HJgVlKiPGqvy&#10;dr5YhBmIxmJ5naFhLz3lpYdpjlAF9ZSM250f5+ZgrGxafGnsAw23WMlaRpFDyUdWE29s26j9NGJh&#10;Li7tGPXrR7B9AgAA//8DAFBLAwQUAAYACAAAACEARR9diN0AAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOT0+DQBTE7yZ+h80z8WYX8Q8NsjRobE1NPLTl4HFhn0Bk3xJ2adFP7/Okt5nMZOaXrWbb&#10;iyOOvnOk4HoRgUCqnemoUVAe1ldLED5oMrp3hAq+0MMqPz/LdGrciXZ43IdG8Aj5VCtoQxhSKX3d&#10;otV+4QYkzj7caHVgOzbSjPrE47aXcRTdS6s74odWD/jUYv25n6yC3XpTTpu31+r7+b14bLZlZYqX&#10;RKnLi7l4ABFwDn9l+MVndMiZqXITGS96BQn3FMQxCA5v4xv2FYu7BGSeyf/0+Q8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEATW4HYyoCAABQBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEARR9diN0AAAAFAQAADwAAAAAAAAAAAAAAAACEBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00105BFB" w:rsidR="000C1A81" w:rsidP="00642BB0" w:rsidRDefault="000C1A81" w14:paraId="64B0FFF8" w14:textId="77777777">
+                    <w:p w14:paraId="64B0FFF8" w14:textId="77777777" w:rsidR="000C1A81" w:rsidRPr="00105BFB" w:rsidRDefault="000C1A81" w:rsidP="00642BB0">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00105BFB">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>NOVA KONCENTRACIJA</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -24960,125 +23016,85 @@
     </w:p>
     <w:p w14:paraId="75CC1583" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="005D0075">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31623648" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FC94418" w14:textId="609AAFA5" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="1FC94418" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>POPIS POMOĆNIH TVARI</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="074621B1" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28873607" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -25087,124 +23103,84 @@
         <w:t>Pomoćne tvari: natrijev hidroksid, kloridna kiselina, voda za injekcije</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66308342" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E285736" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CA6A376" w14:textId="4CB2790C" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="1CA6A376" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>FARMACEUTSKI OBLIK I SADRŽAJ</w:t>
-      </w:r>
-[...38 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD9AE9F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D0CF1EA" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
@@ -25297,51 +23273,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="hr-HR" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EBB3554" wp14:editId="487CC8CD">
             <wp:extent cx="285750" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="27756"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="285750" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -25351,126 +23327,86 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="467FBFC9" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DED635A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07094BAA" w14:textId="62CA8C07" w:rsidR="003338A5" w:rsidRPr="00967712" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="07094BAA" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00967712" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAČIN I PUT(EVI) PRIMJENE LIJEKA</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0AA875AE" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BB73B2C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Intravenski nakon razrjeđivanja</w:t>
@@ -25500,245 +23436,165 @@
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Prije uporabe pročitajte uputu o lijeku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200DB00C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482790A7" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30E53DC5" w14:textId="43895CD4" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="30E53DC5" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>POSEBNO UPOZORENJE O ČUVANJU LIJEKA IZVAN POGLEDA I DOHVATA DJECE</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="657F8601" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00521F3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6844D397" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Čuvati izvan pogleda i dohvata djece.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33763208" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="586A1F24" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A3997CB" w14:textId="22CE14A4" w:rsidR="003338A5" w:rsidRPr="00967712" w:rsidRDefault="003338A5" w:rsidP="00BC01D5">
+    <w:p w14:paraId="7A3997CB" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00967712" w:rsidRDefault="003338A5" w:rsidP="00BC01D5">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>DRUGO(A) POSEBNO(A) UPOZORENJE(A), AKO JE POTREBNO</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0E814048" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00BC01D5">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F8BD59D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00BC01D5">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
@@ -25749,127 +23605,87 @@
         <w:t>Citotoksično: rukovati s oprezom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028E9825" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336F6815" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F8C0A7" w14:textId="68EBA7BC" w:rsidR="003338A5" w:rsidRPr="00967712" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="53F8C0A7" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00967712" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>ROK VALJANOSTI</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="09039B0A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A5F9656" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Rok valjanosti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70175AEC" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
@@ -25884,326 +23700,206 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Za informacije o roku valjanosti razrijeđenog lijeka pročitajte uputu o lijeku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B080F56" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F413CF9" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54CCD10E" w14:textId="034A0EA4" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="54CCD10E" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>POSEBNE MJERE ČUVANJA</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="507CF38E" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="649876E2" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4815B64F" w14:textId="37059230" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="4815B64F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>POSEBNE MJERE ZA ZBRINJAVANJE NEISKORIŠTENOG LIJEKA ILI OTPADNIH MATERIJALA KOJI POTJEČU OD LIJEKA, AKO JE POTREBNO</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="03FFD85C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="091BE4DE" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E27C8E8" w14:textId="78C5840F" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="0E27C8E8" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAZIV I ADRESA NOSITELJA ODOBRENJA ZA STAVLJANJE LIJEKA U PROMET</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="27531EDC" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD3A8B3" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Teva B.V.</w:t>
       </w:r>
@@ -26244,794 +23940,514 @@
     </w:p>
     <w:p w14:paraId="66AE31A7" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Nizozemska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B3B0BB" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F8FC056" w14:textId="36B116AE" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="5F8FC056" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>BROJ(EVI) ODOBRENJA ZA STAVLJANJE LIJEKA U PROMET</w:t>
-[...39 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t xml:space="preserve">BROJ(EVI) ODOBRENJA ZA STAVLJANJE LIJEKA U PROMET </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D28B3F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3034A7DC" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>EU/1/02/204/002</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F1870B2" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17A84B56" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E5EE0A9" w14:textId="2650CB7F" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="2E5EE0A9" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>BROJ SERIJE</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="08DD72A3" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32839661" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Serija:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D2CE5CB" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E78A5CA" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="357D18C4" w14:textId="05286602" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="357D18C4" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAČIN IZDAVANJA LIJEKA</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1B2BDDA3" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CE28629" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1941CBD5" w14:textId="45BC25A6" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="1941CBD5" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>UPUTE ZA UPORABU</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
+    </w:p>
+    <w:p w14:paraId="0C356474" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="hr-HR"/>
-[...40 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="775B60D9" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="079F5335" w14:textId="3BF39982" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="079F5335" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>PODACI NA BRAILLEOVOM PISMU</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0647BACD" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08D5F3D6" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Prihvaćeno obrazloženje za nenavođenje Brailleovog pisma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F81669" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5280806D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textkrper"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vanish/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26CBBDFA" w14:textId="54E60A8A" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="26CBBDFA" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>17.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>JEDINSTVENI IDENTIFIKATOR – 2D BARKOD</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7143D444" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52333A99" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00967712" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967712">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Sadrži 2D barkod s jedinstvenim identifikatorom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="125BF034" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C1AAE97" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56A8BD6E" w14:textId="6631F813" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
+    <w:p w14:paraId="56A8BD6E" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00956C38">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>18.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>JEDINSTVENI IDENTIFIKATOR – PODACI ČITLJIVI LJUDSKIM OKOM</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2278186D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00BC01D5">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textkrper"/>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vanish/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="744DE3EA" w14:textId="758F4C5F" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00BC01D5">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>PC</w:t>
@@ -27703,56 +25119,56 @@
                             <w:r w:rsidRPr="00AA59B2">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>NOVA KONCENTRACIJA</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 2" style="position:absolute;margin-left:2.6pt;margin-top:1.45pt;width:211.5pt;height:21.75pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1027" strokecolor="red" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56MyXKwIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgxkjQ14hRdugwD&#10;um5Auw+QZdkWJouapMTOvn6U7KbZBRgwzA8CKVKH5CHpzc3QKXIU1knQBZ3PUkqE5lBJ3RT0y9P+&#10;zZoS55mumAItCnoSjt5sX7/a9CYXGbSgKmEJgmiX96agrfcmTxLHW9ExNwMjNBprsB3zqNomqSzr&#10;Eb1TSZamq6QHWxkLXDiHt3ejkW4jfl0L7j/VtROeqIJibj6eNp5lOJPthuWNZaaVfEqD/UMWHZMa&#10;g56h7phn5GDlb1Cd5BYc1H7GoUugriUXsQasZp7+Us1jy4yItSA5zpxpcv8Plj8cP1siq4IuKNGs&#10;wxY9icGTtzCQLLDTG5ej06NBNz/gNXY5VurMPfCvjmjYtUw34tZa6FvBKsxuHl4mF09HHBdAyv4j&#10;VBiGHTxEoKG2XaAOySCIjl06nTsTUuF4ma3Wq3SJJo627GqVZcsYguXPr411/r2AjgShoBY7H9HZ&#10;8d75kA3Ln11CMAdKVnupVFRsU+6UJUeGU7KP34T+k5vSpC/o9RJj/w0ixe9PEJ30OO5KdgVdB59p&#10;AANt73QVh9EzqUYZU1Z64jFQN5Loh3KIDYskB45LqE5IrIVxunEbUWjBfqekx8kuqPt2YFZQoj5o&#10;bM71fLEIqxCVxfIqQ8VeWspLC9McoQrqKRnFnR/X52CsbFqMNI6DhltsaC0j1y9ZTenj9MYWTJsW&#10;1uNSj14v/4PtDwAAAP//AwBQSwMEFAAGAAgAAAAhACK0tmHeAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMjkFLw0AUhO9C/8PyCl6K3TTUWGM2pQiKll5MS8HbNvtMQrNvQ3abxn/v86S3GWaY+bL1&#10;aFsxYO8bRwoW8wgEUulMQ5WCw/7lbgXCB01Gt45QwTd6WOeTm0ynxl3pA4ciVIJHyKdaQR1Cl0rp&#10;yxqt9nPXIXH25XqrA9u+kqbXVx63rYyjKJFWN8QPte7wucbyXFysgs/34bx7cMf9dpsUszf5WuzG&#10;WaPU7XTcPIEIOIa/MvziMzrkzHRyFzJetAruYy4qiB9BcLqMV+xPLJIlyDyT//HzHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA56MyXKwIAAFcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAitLZh3gAAAAYBAAAPAAAAAAAAAAAAAAAAAIUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" w14:anchorId="7EF9C6DB">
+              <v:shape w14:anchorId="7EF9C6DB" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:2.6pt;margin-top:1.45pt;width:211.5pt;height:21.75pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56MyXKwIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgxkjQ14hRdugwD&#10;um5Auw+QZdkWJouapMTOvn6U7KbZBRgwzA8CKVKH5CHpzc3QKXIU1knQBZ3PUkqE5lBJ3RT0y9P+&#10;zZoS55mumAItCnoSjt5sX7/a9CYXGbSgKmEJgmiX96agrfcmTxLHW9ExNwMjNBprsB3zqNomqSzr&#10;Eb1TSZamq6QHWxkLXDiHt3ejkW4jfl0L7j/VtROeqIJibj6eNp5lOJPthuWNZaaVfEqD/UMWHZMa&#10;g56h7phn5GDlb1Cd5BYc1H7GoUugriUXsQasZp7+Us1jy4yItSA5zpxpcv8Plj8cP1siq4IuKNGs&#10;wxY9icGTtzCQLLDTG5ej06NBNz/gNXY5VurMPfCvjmjYtUw34tZa6FvBKsxuHl4mF09HHBdAyv4j&#10;VBiGHTxEoKG2XaAOySCIjl06nTsTUuF4ma3Wq3SJJo627GqVZcsYguXPr411/r2AjgShoBY7H9HZ&#10;8d75kA3Ln11CMAdKVnupVFRsU+6UJUeGU7KP34T+k5vSpC/o9RJj/w0ixe9PEJ30OO5KdgVdB59p&#10;AANt73QVh9EzqUYZU1Z64jFQN5Loh3KIDYskB45LqE5IrIVxunEbUWjBfqekx8kuqPt2YFZQoj5o&#10;bM71fLEIqxCVxfIqQ8VeWspLC9McoQrqKRnFnR/X52CsbFqMNI6DhltsaC0j1y9ZTenj9MYWTJsW&#10;1uNSj14v/4PtDwAAAP//AwBQSwMEFAAGAAgAAAAhACK0tmHeAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMjkFLw0AUhO9C/8PyCl6K3TTUWGM2pQiKll5MS8HbNvtMQrNvQ3abxn/v86S3GWaY+bL1&#10;aFsxYO8bRwoW8wgEUulMQ5WCw/7lbgXCB01Gt45QwTd6WOeTm0ynxl3pA4ciVIJHyKdaQR1Cl0rp&#10;yxqt9nPXIXH25XqrA9u+kqbXVx63rYyjKJFWN8QPte7wucbyXFysgs/34bx7cMf9dpsUszf5WuzG&#10;WaPU7XTcPIEIOIa/MvziMzrkzHRyFzJetAruYy4qiB9BcLqMV+xPLJIlyDyT//HzHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA56MyXKwIAAFcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAitLZh3gAAAAYBAAAPAAAAAAAAAAAAAAAAAIUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" strokecolor="red">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="004B7640" w:rsidR="000C1A81" w:rsidP="005D0075" w:rsidRDefault="000C1A81" w14:paraId="65A9E940" w14:textId="77777777">
+                    <w:p w14:paraId="65A9E940" w14:textId="77777777" w:rsidR="000C1A81" w:rsidRPr="004B7640" w:rsidRDefault="000C1A81" w:rsidP="005D0075">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AA59B2">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>NOVA KONCENTRACIJA</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="17FF2808" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="005D0075">
       <w:pPr>
@@ -28005,59 +25421,59 @@
     </w:p>
     <w:p w14:paraId="25B19433" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="288F4238" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AEC2215" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="PackageLeaflet"/>
+      <w:bookmarkStart w:id="27" w:name="PackageLeaflet"/>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>B. UPUTA O LIJEKU</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p w14:paraId="6FE43AE5" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21B45708" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E7BA0DB" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
@@ -28458,148 +25874,103 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Sadržaj pakiranja i druge informacije</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42809EC1" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B573C0F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CA80582" w14:textId="5023CCE3" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="3CA80582" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Što je TRISENOX</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>i za što se koristi</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="14E821F3" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="286B12F6" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">TRISENOX se koristi u odraslih bolesnika s novodijagnosticiranom akutnom promijelocitnom leukemijom (APL) niskog do srednjeg rizika te u odraslih bolesnika čija bolest ne reagira na druga liječenja. </w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
@@ -28607,129 +25978,84 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Promijelocitna leukemija je jedinstveni tip mijeloidne leukemije, bolesti kod koje se javljaju poremećene bijele krvne stanice i neuobičajena krvarenja i stvaranje modrica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC33D3D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="131106C8" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F3DF449" w14:textId="32D54537" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="0F3DF449" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Što morate znati prije nego što primite TRISENOX</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="56D14EE3" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36CC4769" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">TRISENOX se mora dati pod nadzorom liječnika koji je iskusan u liječenju akutnih leukemija. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55DC6507" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
@@ -29909,129 +27235,84 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>To znači da sadrži zanemarive količine natrija.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03FDA596" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34C60F62" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D48FCAB" w14:textId="1EFD6DFB" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00AA59B2">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="2D48FCAB" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00AA59B2">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kako se daje TRISENOX</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6411EC55" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00AA59B2">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA46C45" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00AA59B2">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
@@ -30324,129 +27605,84 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>U slučaju bilo kakvih pitanja u vezi s primjenom ovog lijeka, obratite se liječniku, ljekarniku ili medicinskoj sestri.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D60655" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DBDE4B6" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58FC0171" w14:textId="2B3F9D68" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="58FC0171" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Moguće nuspojave</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="56D03865" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D106D8F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Kao i svi lijekovi, ovaj lijek može uzrokovati nuspojave iako se one neće javiti kod svakoga.</w:t>
       </w:r>
     </w:p>
@@ -31319,227 +28555,206 @@
     <w:p w14:paraId="45588B2C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="008D449A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Prijavljivanje nuspojava</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DFE2CF" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00E3051A">
+    <w:p w14:paraId="70DFE2CF" w14:textId="7210BE3B" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00E3051A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Ako primijetite bilo koju nuspojavu, potrebno je obavijestiti liječnika, ljekarnika ili medicinsku sestru.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> To uključuje i svaku moguću nuspojavu koja nije navedena u ovoj uputi. Nuspojave možete prijaviti izravno putem nacionalnog sustava za prijavu nuspojava: </w:t>
       </w:r>
       <w:r w:rsidRPr="00967712">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">navedenog u </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00967712">
+      <w:r w:rsidR="00557EEF">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:ins w:id="28" w:author="translator" w:date="2025-10-28T14:12:00Z">
+        <w:r w:rsidR="00157FCE" w:rsidRPr="001B1649">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:highlight w:val="lightGray"/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
-          <w:t>Dodatku V</w:t>
+          <w:instrText>HYPERLINK "https://www.ema.europa.eu/en/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx"</w:instrText>
         </w:r>
-      </w:hyperlink>
+      </w:ins>
+      <w:del w:id="29" w:author="translator" w:date="2025-10-28T14:12:00Z">
+        <w:r w:rsidR="00557EEF" w:rsidRPr="001B1649" w:rsidDel="00157FCE">
+          <w:rPr>
+            <w:lang w:val="hr-HR"/>
+          </w:rPr>
+          <w:delInstrText xml:space="preserve"> HYPERLINK "http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" </w:delInstrText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="00557EEF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00967712">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>Dodatku V</w:t>
+      </w:r>
+      <w:r w:rsidR="00557EEF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>. Prijavljivanjem nuspojava možete pridonijeti u procjeni sigurnosti ovog lijeka</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580D1882" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09721011" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77DF11AC" w14:textId="2241CB88" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="77DF11AC" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Kako čuvati </w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>TRISENOX</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...48 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="43B5E7D9" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="348C4D1E" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Lijek čuvajte izvan pogleda i dohvata djece.</w:t>
       </w:r>
     </w:p>
@@ -31682,130 +28897,85 @@
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Nikada nemojte nikakve lijekove bacati u otpadne vode ili kućni otpad. Pitajte svog ljekarnika kako baciti lijekove koje više ne koristite. Ove će mjere pomoći u očuvanju okoliša.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E0699CE" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E474AD4" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="200E7C70" w14:textId="0A4A6064" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="200E7C70" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00180642">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Sadržaj pakiranja i druge informacije</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="66C88ADC" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36840046" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Što TRISENOX sadrži</w:t>
@@ -32114,142 +29284,185 @@
     </w:p>
     <w:p w14:paraId="4BD51302" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48471AAE" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="001535D5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Almac Pharma Services (Ireland) Limited; Finnabair Industrial Estate, Dundalk, Co. Louth, A91 P9KD, Irska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD74EB7" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
-[...18 lines deleted...]
-        <w:r w:rsidRPr="00332FDA" w:rsidDel="003516B0">
+    <w:p w14:paraId="7DD79AEA" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="535EF2A6" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>Ova uputa je zadnji puta revidirana u {MM/GGGG}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8FBD04" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3153462E" w14:textId="67C7C4EE" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332FDA">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detaljnije informacije o ovom lijeku dostupne su na internetskoj stranici Europske agencije za lijekove: </w:t>
+      </w:r>
+      <w:r w:rsidR="00557EEF">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:ins w:id="30" w:author="translator" w:date="2025-10-28T14:13:00Z">
+        <w:r w:rsidR="00557EEF" w:rsidRPr="001B1649">
           <w:rPr>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
-          <w:delText>Teva Pharmaceuticals Europe B.V., Swensweg 5, 2031 GA Haarlem, Nizozemska</w:delText>
+          <w:instrText>HYPERLINK "https://www.ema.europa.eu/"</w:instrText>
+        </w:r>
+      </w:ins>
+      <w:del w:id="31" w:author="translator" w:date="2025-10-28T14:12:00Z">
+        <w:r w:rsidR="00557EEF" w:rsidRPr="001B1649" w:rsidDel="00557EEF">
+          <w:rPr>
+            <w:lang w:val="hr-HR"/>
+          </w:rPr>
+          <w:delInstrText xml:space="preserve"> HYPERLINK "http://www.ema.europa.eu" </w:delInstrText>
         </w:r>
       </w:del>
-    </w:p>
-[...12 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00557EEF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00332FDA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-      </w:pPr>
-[...37 lines deleted...]
-        <w:r w:rsidRPr="00332FDA">
+        <w:t>http</w:t>
+      </w:r>
+      <w:ins w:id="32" w:author="translator" w:date="2025-10-28T14:12:00Z">
+        <w:r w:rsidR="00557EEF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
-          <w:t>http://www.ema.europa.eu</w:t>
+          <w:t>s</w:t>
         </w:r>
-      </w:hyperlink>
+      </w:ins>
+      <w:r w:rsidRPr="00332FDA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>://www.ema.europa.eu</w:t>
+      </w:r>
+      <w:r w:rsidR="00557EEF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:ins w:id="33" w:author="translator" w:date="2025-10-28T17:21:00Z">
+        <w:r w:rsidR="00C31661" w:rsidRPr="00C31661">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="hr-HR"/>
+            <w:rPrChange w:id="34" w:author="translator" w:date="2025-10-28T17:21:00Z">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="62B812C6" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Tamo se također nalaze poveznice na druge internetske stranice o rijetkim bolestima i njihovom liječenju.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB51B62" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
@@ -33118,148 +30331,103 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Sadržaj pakiranja i druge informacije</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CFFD3A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37326F44" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24E34B56" w14:textId="7356452C" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="24E34B56" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Što je TRISENOX</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>i za što se koristi</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3ECDEE98" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D471A93" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">TRISENOX se koristi u odraslih bolesnika s novodijagnosticiranom akutnom promijelocitnom leukemijom (APL) niskog do srednjeg rizika te u odraslih bolesnika čija bolest ne reagira na druga liječenja. </w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
@@ -33267,129 +30435,84 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Promijelocitna leukemija je jedinstveni tip mijeloidne leukemije, bolesti kod koje se javljaju poremećene bijele krvne stanice i neuobičajena krvarenja i stvaranje modrica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD3860B" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CCA2B96" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22F7004C" w14:textId="0364CA2E" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="22F7004C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Što morate znati prije nego što primite TRISENOX</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="78D31F2D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="565FEAB2" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">TRISENOX se mora dati pod nadzorom liječnika koji je iskusan u liječenju akutnih leukemija. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BB977D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
@@ -34548,129 +31671,84 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>To znači da sadrži zanemarive količine natrija.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095159FF" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10F64E1A" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="541EF357" w14:textId="671B9B91" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="541EF357" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kako se daje TRISENOX</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="426A3DC7" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00D0C7B9" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
@@ -34959,129 +32037,84 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>U slučaju bilo kakvih pitanja u vezi s primjenom ovog lijeka, obratite se liječniku, ljekarniku ili medicinskoj sestri.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2899A0" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F9A9745" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48AA0D8E" w14:textId="6F77E488" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="48AA0D8E" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Moguće nuspojave</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3ED6D21C" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="524747A0" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Kao i svi lijekovi, ovaj lijek može uzrokovati nuspojave iako se one neće javiti kod svakoga.</w:t>
       </w:r>
     </w:p>
@@ -35955,227 +32988,206 @@
     <w:p w14:paraId="4AB56E77" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Prijavljivanje nuspojava</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5BB674" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
+    <w:p w14:paraId="2D5BB674" w14:textId="29D49CC3" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Ako primijetite bilo koju nuspojavu, potrebno je obavijestiti liječnika, ljekarnika ili medicinsku sestru.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve"> To uključuje i svaku moguću nuspojavu koja nije navedena u ovoj uputi. Nuspojave možete prijaviti izravno putem nacionalnog sustava za prijavu nuspojava: </w:t>
       </w:r>
       <w:r w:rsidRPr="00967712">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">navedenog u </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00967712">
+      <w:r w:rsidR="00557EEF">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:ins w:id="35" w:author="translator" w:date="2025-10-28T14:12:00Z">
+        <w:r w:rsidR="00157FCE" w:rsidRPr="001B1649">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:highlight w:val="lightGray"/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
-          <w:t>Dodatku V</w:t>
+          <w:instrText>HYPERLINK "https://www.ema.europa.eu/en/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx"</w:instrText>
         </w:r>
-      </w:hyperlink>
+      </w:ins>
+      <w:del w:id="36" w:author="translator" w:date="2025-10-28T14:12:00Z">
+        <w:r w:rsidR="00557EEF" w:rsidRPr="001B1649" w:rsidDel="00157FCE">
+          <w:rPr>
+            <w:lang w:val="hr-HR"/>
+          </w:rPr>
+          <w:delInstrText xml:space="preserve"> HYPERLINK "http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" </w:delInstrText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="00557EEF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00967712">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>Dodatku V</w:t>
+      </w:r>
+      <w:r w:rsidR="00557EEF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>. Prijavljivanjem nuspojava možete pridonijeti u procjeni sigurnosti ovog lijeka</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32735735" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DE568A5" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34EC33FF" w14:textId="2A578C2E" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="34EC33FF" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Kako čuvati </w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>TRISENOX</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...48 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="64937E00" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0955A0F7" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Lijek čuvajte izvan pogleda i dohvata djece.</w:t>
       </w:r>
     </w:p>
@@ -36318,130 +33330,85 @@
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Nikada nemojte nikakve lijekove bacati u otpadne vode ili kućni otpad. Pitajte svog ljekarnika kako baciti lijekove koje više ne koristite. Ove će mjere pomoći u očuvanju okoliša.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5D767F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3297A00F" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DE42295" w14:textId="64D175FE" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00363D1E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="7DE42295" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00363D1E">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Sadržaj pakiranja i druge informacije</w:t>
       </w:r>
-      <w:r w:rsidR="00562FAA">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="340FA4BE" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00363D1E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="572FD52E" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00363D1E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
@@ -36726,190 +33693,232 @@
     </w:p>
     <w:p w14:paraId="6FCC66CB" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F9063C6" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Proizvođač</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3150574E" w14:textId="14CCCD4A" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidDel="00753227" w:rsidRDefault="003338A5" w:rsidP="000614E9">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00332FDA" w:rsidDel="00753227">
+    <w:p w14:paraId="4E53CF70" w14:textId="77777777" w:rsidR="00BF1D6A" w:rsidRPr="00235763" w:rsidRDefault="00BF1D6A" w:rsidP="00BF1D6A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235763">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Merckle GmbH, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235763">
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>Graf-Arco-Str-3, 89079 Ulm, Njemačka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0049CCD7" w14:textId="77777777" w:rsidR="00BF1D6A" w:rsidRPr="00235763" w:rsidRDefault="00BF1D6A" w:rsidP="00BF1D6A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A43FCB8" w14:textId="77777777" w:rsidR="00BF1D6A" w:rsidRPr="00235763" w:rsidRDefault="00BF1D6A" w:rsidP="00BF1D6A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235763">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.C. Sindan-Pharma S.R.L., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235763">
+        <w:rPr>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>B-dul Ion Mihalache nr 11, sector 1, Cod 011171, Bucharest, Rumunjska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723223E6" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08982339" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>Ova uputa je zadnji puta revidirana u {MM/GGGG}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8BEE24" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463BA9E7" w14:textId="360B7D7E" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332FDA">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detaljnije informacije o ovom lijeku dostupne su na internetskoj stranici Europske agencije za lijekove: </w:t>
+      </w:r>
+      <w:r w:rsidR="00557EEF">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:ins w:id="37" w:author="translator" w:date="2025-10-28T14:13:00Z">
+        <w:r w:rsidR="00557EEF" w:rsidRPr="001B1649">
           <w:rPr>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
-          <w:delText>Teva Pharmaceuticals Europe B.V., Swensweg 5, 2031 GA Haarlem, Nizozemska</w:delText>
+          <w:instrText>HYPERLINK "https://www.ema.europa.eu/"</w:instrText>
+        </w:r>
+      </w:ins>
+      <w:del w:id="38" w:author="translator" w:date="2025-10-28T14:13:00Z">
+        <w:r w:rsidR="00557EEF" w:rsidRPr="001B1649" w:rsidDel="00557EEF">
+          <w:rPr>
+            <w:lang w:val="hr-HR"/>
+          </w:rPr>
+          <w:delInstrText xml:space="preserve"> HYPERLINK "http://www.ema.europa.eu" </w:delInstrText>
         </w:r>
       </w:del>
-    </w:p>
-[...17 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00557EEF">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00332FDA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
-          <w:lang w:val="hr-HR"/>
-[...92 lines deleted...]
-        <w:r w:rsidRPr="00332FDA">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>http</w:t>
+      </w:r>
+      <w:ins w:id="39" w:author="translator" w:date="2025-10-28T14:12:00Z">
+        <w:r w:rsidR="00557EEF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
-          <w:t>http://www.ema.europa.eu</w:t>
+          <w:t>s</w:t>
         </w:r>
-      </w:hyperlink>
+      </w:ins>
+      <w:r w:rsidRPr="00332FDA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:t>://www.ema.europa.eu</w:t>
+      </w:r>
+      <w:r w:rsidR="00557EEF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:ins w:id="40" w:author="translator" w:date="2025-10-28T17:21:00Z">
+        <w:r w:rsidR="00C31661" w:rsidRPr="00C31661">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="hr-HR"/>
+            <w:rPrChange w:id="41" w:author="translator" w:date="2025-10-28T17:21:00Z">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hr-HR"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="79F1E00D" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Tamo se također nalaze poveznice na druge internetske stranice o rijetkim bolestima i njihovom liječenju.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2D4A75" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
@@ -37133,56 +34142,56 @@
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:val="fr-FR"/>
                               </w:rPr>
                               <w:t>/ml)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="Textfeld 2" style="position:absolute;margin-left:.65pt;margin-top:7.6pt;width:331.5pt;height:20.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1028" strokecolor="red" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnsSc4LQIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N74oSXetOKtttqkq&#10;bS/Sbj8AA7ZRuRVI7PTrO+AkdS9PVf2AgBkOZ84ZvLkblURH7rwwusbFIseIa2qY0F2NvzzvX91g&#10;5APRjEijeY1P3OO77csXm8FWvDS9kYw7BCDaV4OtcR+CrbLM054r4hfGcg3B1jhFAixdlzFHBkBX&#10;MivzfJ0NxjHrDOXew+7DFMTbhN+2nIZPbet5QLLGwC2k0aWxiWO23ZCqc8T2gp5pkH9goYjQcOkV&#10;6oEEgg5O/AGlBHXGmzYsqFGZaVtBeaoBqiny36p56onlqRYQx9urTP7/wdKPx88OCQbeYaSJAoue&#10;+RhaLhkqozqD9RUkPVlIC+MbM8bMWKm3j4Z+9UibXU90x++dM0PPCQN2RTyZzY5OOD6CNMMHw+Aa&#10;cggmAY2tUxEQxECADi6drs4AFURhc1kWeb6CEIVYuS7WZbIuI9XltHU+vONGoTipsQPnEzo5PvoQ&#10;2ZDqkpLYGynYXkiZFq5rdtKhI4Eu2acvFQBFztOkRkONb1flahJgHvO/QuTw/Q1CiQDtLoWq8U3M&#10;OTdglO2tZqkZAxFymgNlqc86RukmEcPYjMmwqz2NYScQ1pmpu+E1wqQ37jtGA3R2jf23A3EcI/le&#10;gzm3xXIZn0JaLFevQUrk5pFmHiGaAlSNA0bTdBem53OwTnQ93HRph3swdC+S1tH5idWZPnRvsuD8&#10;0uLzmK9T1s//wfYHAAAA//8DAFBLAwQUAAYACAAAACEA1LLS89wAAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyOzU7DMBCE70i8g7VI3KhNaCIIcaoK8XPgRItQj068xFHjdRS7bXh7lhM9rWZnNPNV&#10;q9kP4ohT7ANpuF0oEEhtsD11Gj63Lzf3IGIyZM0QCDX8YIRVfXlRmdKGE33gcZM6wSUUS6PBpTSW&#10;UsbWoTdxEUYk9r7D5E1iOXXSTubE5X6QmVKF9KYnXnBmxCeH7X5z8Bqy7ajeFM373e79OX9YK9+8&#10;ui+tr6/m9SOIhHP6D8MfPqNDzUxNOJCNYmB9x0E+eQaC7aJY8qPRkBdLkHUlz/nrXwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBnsSc4LQIAAFcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDUstLz3AAAAAcBAAAPAAAAAAAAAAAAAAAAAIcEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" w14:anchorId="4F4EBC9D">
+              <v:shape w14:anchorId="4F4EBC9D" id="Textfeld 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:.65pt;margin-top:7.6pt;width:331.5pt;height:20.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnsSc4LQIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N74oSXetOKtttqkq&#10;bS/Sbj8AA7ZRuRVI7PTrO+AkdS9PVf2AgBkOZ84ZvLkblURH7rwwusbFIseIa2qY0F2NvzzvX91g&#10;5APRjEijeY1P3OO77csXm8FWvDS9kYw7BCDaV4OtcR+CrbLM054r4hfGcg3B1jhFAixdlzFHBkBX&#10;MivzfJ0NxjHrDOXew+7DFMTbhN+2nIZPbet5QLLGwC2k0aWxiWO23ZCqc8T2gp5pkH9goYjQcOkV&#10;6oEEgg5O/AGlBHXGmzYsqFGZaVtBeaoBqiny36p56onlqRYQx9urTP7/wdKPx88OCQbeYaSJAoue&#10;+RhaLhkqozqD9RUkPVlIC+MbM8bMWKm3j4Z+9UibXU90x++dM0PPCQN2RTyZzY5OOD6CNMMHw+Aa&#10;cggmAY2tUxEQxECADi6drs4AFURhc1kWeb6CEIVYuS7WZbIuI9XltHU+vONGoTipsQPnEzo5PvoQ&#10;2ZDqkpLYGynYXkiZFq5rdtKhI4Eu2acvFQBFztOkRkONb1flahJgHvO/QuTw/Q1CiQDtLoWq8U3M&#10;OTdglO2tZqkZAxFymgNlqc86RukmEcPYjMmwqz2NYScQ1pmpu+E1wqQ37jtGA3R2jf23A3EcI/le&#10;gzm3xXIZn0JaLFevQUrk5pFmHiGaAlSNA0bTdBem53OwTnQ93HRph3swdC+S1tH5idWZPnRvsuD8&#10;0uLzmK9T1s//wfYHAAAA//8DAFBLAwQUAAYACAAAACEA1LLS89wAAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyOzU7DMBCE70i8g7VI3KhNaCIIcaoK8XPgRItQj068xFHjdRS7bXh7lhM9rWZnNPNV&#10;q9kP4ohT7ANpuF0oEEhtsD11Gj63Lzf3IGIyZM0QCDX8YIRVfXlRmdKGE33gcZM6wSUUS6PBpTSW&#10;UsbWoTdxEUYk9r7D5E1iOXXSTubE5X6QmVKF9KYnXnBmxCeH7X5z8Bqy7ajeFM373e79OX9YK9+8&#10;ui+tr6/m9SOIhHP6D8MfPqNDzUxNOJCNYmB9x0E+eQaC7aJY8qPRkBdLkHUlz/nrXwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBnsSc4LQIAAFcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDUstLz3AAAAAcBAAAPAAAAAAAAAAAAAAAAAIcEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" strokecolor="red">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00A40446" w:rsidR="000C1A81" w:rsidP="00BC01D5" w:rsidRDefault="000C1A81" w14:paraId="6707815D" w14:textId="77777777">
+                    <w:p w14:paraId="6707815D" w14:textId="77777777" w:rsidR="000C1A81" w:rsidRPr="00A40446" w:rsidRDefault="000C1A81" w:rsidP="00BC01D5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A40446">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>OPREZ, PRIMIJETITE NOVU KONCENTRACIJU (2</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t> mg</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A40446">
@@ -37297,54 +34306,52 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t xml:space="preserve">Neiskorišteni dio svake bočice mora se </w:t>
       </w:r>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>odložiti na ispravan način. Nemojte čuvati nijedan neiskorišteni dio lijeka za kasniju primjenu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25501004" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B8337FB" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00753227">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="0B8337FB" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Uporaba TRISENOXA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44075972" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
@@ -37357,51 +34364,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="68FF4C45" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="251DD573" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>TRISENOX se mora primjenjivati intravenski tijekom 1-2 sata. Trajanje infuzije može se produljiti do 4 sata ako se primijete vazomotoričke reakcije. Središnji venski kateter nije potreban.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04926337" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EF4DE90" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="000614E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
@@ -37469,292 +34475,298 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332FDA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
         <w:t>Neiskorišteni lijek, bilo koji predmet koji dolazi u dodir s lijekom i otpadni materijal potrebno je zbrinuti sukladno nacionalnim propisima.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F46606" w14:textId="77777777" w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidRDefault="003338A5" w:rsidP="00496F3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="hr-HR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003338A5" w:rsidRPr="00332FDA" w:rsidSect="00365450">
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w16cex:commentExtensible w16cex:durableId="27E279E2" w16cex:dateUtc="2023-04-13T10:53:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7B225503" w14:textId="77777777" w:rsidR="00931B8A" w:rsidRDefault="00931B8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5F94950F" w14:textId="77777777" w:rsidR="00931B8A" w:rsidRDefault="00931B8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Gras">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="2CB18F10" w14:textId="7AE84D6F" w:rsidR="000C1A81" w:rsidRPr="00F259E4" w:rsidRDefault="000C1A81">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:ind w:right="96"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F259E4">
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F259E4">
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F259E4">
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00137EF2">
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00F259E4">
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="29B6ED25" w14:textId="77777777" w:rsidR="00931B8A" w:rsidRDefault="00931B8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4B970AC0" w14:textId="77777777" w:rsidR="00931B8A" w:rsidRDefault="00931B8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0B9A6F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="54F6F724"/>
     <w:lvl w:ilvl="0">
@@ -37932,51 +34944,51 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="31C6D740"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NormalGras"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09C44CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FF2C56E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListNumber"/>
+      <w:pStyle w:val="Listennummer"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -38216,51 +35228,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AC00049"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61CADA8C"/>
     <w:lvl w:ilvl="0" w:tplc="041A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListNumber3"/>
+      <w:pStyle w:val="Listennummer3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -38330,51 +35342,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28980FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0082622"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListNumber2"/>
+      <w:pStyle w:val="Listennummer2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -38443,51 +35455,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A0C5983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="793E9DBA"/>
     <w:lvl w:ilvl="0" w:tplc="45BE0C8C">
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
@@ -38583,67 +35595,67 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BFA7AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD167790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
+      <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="berschrift2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="576"/>
         </w:tabs>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
@@ -38724,51 +35736,51 @@
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5606658A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75E440E8"/>
     <w:lvl w:ilvl="0" w:tplc="45BE0C8C">
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet2"/>
+      <w:pStyle w:val="Aufzhlungszeichen2"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
@@ -38863,51 +35875,51 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE8457D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="059212AC"/>
     <w:lvl w:ilvl="0" w:tplc="45BE0C8C">
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet3"/>
+      <w:pStyle w:val="Aufzhlungszeichen3"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
@@ -39003,51 +36015,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F9337D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6C885E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet5"/>
+      <w:pStyle w:val="Aufzhlungszeichen5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -39144,51 +36156,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="774036A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8BA857A"/>
     <w:lvl w:ilvl="0" w:tplc="50C61B74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListNumber4"/>
+      <w:pStyle w:val="Listennummer4"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -39258,51 +36270,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D31157E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5CEA10AA"/>
     <w:lvl w:ilvl="0" w:tplc="50C61B74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListNumber5"/>
+      <w:pStyle w:val="Listennummer5"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1498" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -39514,51 +36526,51 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F7A464D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEB64C26"/>
     <w:lvl w:ilvl="0" w:tplc="506EE49A">
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet4"/>
+      <w:pStyle w:val="Aufzhlungszeichen4"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1307" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -39621,326 +36633,243 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5627" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6347" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1021054857">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1607150290">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="278225199">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="687291813">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1449661763">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="476072606">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="355615852">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1395349918">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2125073362">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="716856331">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="324477108">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1822502698">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1674525647">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1162508642">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1812795340">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1056928886">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1714695189">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="928390070">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="731199547">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="118185863">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1570918102">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:pStyle w:val="NormalGras"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1962344890">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="318578992">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1435325518">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1387534679">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="74210886">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1036126778">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1933313812">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="799617451">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="769858708">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1692955800">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="301423936">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1950509044">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="925531909">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1291395071">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="443692531">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1661040785">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="844244063">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1861963868">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="847403890">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="422915722">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="265384818">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="976645811">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="135296891">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w15:person w15:author="translator">
     <w15:presenceInfo w15:providerId="None" w15:userId="translator"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="170"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="_AMO_XmlVersion" w:val="Empty"/>
     <w:docVar w:name="Registered" w:val="-1"/>
-    <w:docVar w:name="vault_nd_03fbebc7-92ec-4781-bb7b-f4d822d2fcb7" w:val=" "/>
-[...78 lines deleted...]
-    <w:docVar w:name="VAULT_ND_fec0477f-2d35-4a61-9439-af74814a217b" w:val=" "/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00214AAA"/>
     <w:rsid w:val="00001E59"/>
     <w:rsid w:val="000045B6"/>
     <w:rsid w:val="000132BF"/>
     <w:rsid w:val="0001661C"/>
     <w:rsid w:val="00017089"/>
     <w:rsid w:val="000206E4"/>
     <w:rsid w:val="000255CD"/>
     <w:rsid w:val="00025648"/>
     <w:rsid w:val="00027524"/>
     <w:rsid w:val="000308F1"/>
     <w:rsid w:val="00030BC8"/>
     <w:rsid w:val="00035D3B"/>
     <w:rsid w:val="00042322"/>
     <w:rsid w:val="00043DE6"/>
     <w:rsid w:val="00044C43"/>
     <w:rsid w:val="00046CF4"/>
     <w:rsid w:val="0005147C"/>
     <w:rsid w:val="00051590"/>
     <w:rsid w:val="00052C69"/>
     <w:rsid w:val="00053C84"/>
     <w:rsid w:val="000546EC"/>
@@ -39970,72 +36899,74 @@
     <w:rsid w:val="000F366C"/>
     <w:rsid w:val="000F4CC2"/>
     <w:rsid w:val="000F69FB"/>
     <w:rsid w:val="000F6C62"/>
     <w:rsid w:val="000F743D"/>
     <w:rsid w:val="001018CB"/>
     <w:rsid w:val="00101B0A"/>
     <w:rsid w:val="00103A62"/>
     <w:rsid w:val="00105BFB"/>
     <w:rsid w:val="00111026"/>
     <w:rsid w:val="00115FDC"/>
     <w:rsid w:val="00117774"/>
     <w:rsid w:val="00123AF4"/>
     <w:rsid w:val="00123D80"/>
     <w:rsid w:val="00125A75"/>
     <w:rsid w:val="00134045"/>
     <w:rsid w:val="001343D9"/>
     <w:rsid w:val="00137827"/>
     <w:rsid w:val="00137EF2"/>
     <w:rsid w:val="00140834"/>
     <w:rsid w:val="00140FB8"/>
     <w:rsid w:val="001458F4"/>
     <w:rsid w:val="001535D5"/>
     <w:rsid w:val="001538DC"/>
     <w:rsid w:val="00153B91"/>
+    <w:rsid w:val="00157FCE"/>
     <w:rsid w:val="0016188B"/>
     <w:rsid w:val="00161BFC"/>
     <w:rsid w:val="00162B26"/>
     <w:rsid w:val="00162D6B"/>
     <w:rsid w:val="00164817"/>
     <w:rsid w:val="00164E68"/>
     <w:rsid w:val="00165116"/>
     <w:rsid w:val="00167553"/>
     <w:rsid w:val="00171AFD"/>
     <w:rsid w:val="0017484A"/>
     <w:rsid w:val="00175D7D"/>
     <w:rsid w:val="00176412"/>
     <w:rsid w:val="00180642"/>
     <w:rsid w:val="001817D7"/>
     <w:rsid w:val="0018475D"/>
     <w:rsid w:val="00190952"/>
     <w:rsid w:val="00191BD7"/>
     <w:rsid w:val="001957D1"/>
     <w:rsid w:val="001A0010"/>
     <w:rsid w:val="001A1D7D"/>
     <w:rsid w:val="001A25C0"/>
     <w:rsid w:val="001A3E7F"/>
+    <w:rsid w:val="001B1649"/>
     <w:rsid w:val="001B1A91"/>
     <w:rsid w:val="001B1F58"/>
     <w:rsid w:val="001B4152"/>
     <w:rsid w:val="001B5845"/>
     <w:rsid w:val="001C2326"/>
     <w:rsid w:val="001C2AA2"/>
     <w:rsid w:val="001C372D"/>
     <w:rsid w:val="001C4482"/>
     <w:rsid w:val="001C495A"/>
     <w:rsid w:val="001D13FD"/>
     <w:rsid w:val="001D1651"/>
     <w:rsid w:val="001D1B7F"/>
     <w:rsid w:val="001D20A7"/>
     <w:rsid w:val="001D303F"/>
     <w:rsid w:val="001D3B6B"/>
     <w:rsid w:val="001E0669"/>
     <w:rsid w:val="001E1AEA"/>
     <w:rsid w:val="001E41F2"/>
     <w:rsid w:val="001E4B5D"/>
     <w:rsid w:val="001E4C81"/>
     <w:rsid w:val="001E4CDE"/>
     <w:rsid w:val="001E4D34"/>
     <w:rsid w:val="001E6B3A"/>
     <w:rsid w:val="001F2BC1"/>
     <w:rsid w:val="001F36A2"/>
@@ -40086,51 +37017,50 @@
     <w:rsid w:val="002B6133"/>
     <w:rsid w:val="002C155C"/>
     <w:rsid w:val="002D4293"/>
     <w:rsid w:val="002E448D"/>
     <w:rsid w:val="002E5620"/>
     <w:rsid w:val="002E7A40"/>
     <w:rsid w:val="002F3B5E"/>
     <w:rsid w:val="002F42B8"/>
     <w:rsid w:val="002F5A92"/>
     <w:rsid w:val="002F5D84"/>
     <w:rsid w:val="00300DDD"/>
     <w:rsid w:val="00306017"/>
     <w:rsid w:val="00306F33"/>
     <w:rsid w:val="0031103C"/>
     <w:rsid w:val="00314178"/>
     <w:rsid w:val="00314B22"/>
     <w:rsid w:val="0032017A"/>
     <w:rsid w:val="0032073A"/>
     <w:rsid w:val="00324408"/>
     <w:rsid w:val="00325331"/>
     <w:rsid w:val="00332FDA"/>
     <w:rsid w:val="003338A5"/>
     <w:rsid w:val="00335F64"/>
     <w:rsid w:val="003417BE"/>
     <w:rsid w:val="00345F79"/>
-    <w:rsid w:val="003516B0"/>
     <w:rsid w:val="00354755"/>
     <w:rsid w:val="00355015"/>
     <w:rsid w:val="0035642F"/>
     <w:rsid w:val="00363720"/>
     <w:rsid w:val="00363D1E"/>
     <w:rsid w:val="00365450"/>
     <w:rsid w:val="00367B5C"/>
     <w:rsid w:val="003737EB"/>
     <w:rsid w:val="003770A8"/>
     <w:rsid w:val="003775A6"/>
     <w:rsid w:val="00385694"/>
     <w:rsid w:val="00386B20"/>
     <w:rsid w:val="00387202"/>
     <w:rsid w:val="003922C6"/>
     <w:rsid w:val="003A2D48"/>
     <w:rsid w:val="003A74B3"/>
     <w:rsid w:val="003B6AAB"/>
     <w:rsid w:val="003B6C6F"/>
     <w:rsid w:val="003B7046"/>
     <w:rsid w:val="003B7864"/>
     <w:rsid w:val="003B7E11"/>
     <w:rsid w:val="003C0822"/>
     <w:rsid w:val="003C463A"/>
     <w:rsid w:val="003C4B90"/>
     <w:rsid w:val="003D0B4E"/>
@@ -40211,78 +37141,79 @@
     <w:rsid w:val="00507B82"/>
     <w:rsid w:val="00511086"/>
     <w:rsid w:val="00512A46"/>
     <w:rsid w:val="0051303E"/>
     <w:rsid w:val="005132CC"/>
     <w:rsid w:val="00516AAA"/>
     <w:rsid w:val="00521F3F"/>
     <w:rsid w:val="00522FB6"/>
     <w:rsid w:val="005254E6"/>
     <w:rsid w:val="00531CF4"/>
     <w:rsid w:val="00532B58"/>
     <w:rsid w:val="00534EC6"/>
     <w:rsid w:val="005355C2"/>
     <w:rsid w:val="00536579"/>
     <w:rsid w:val="005368C9"/>
     <w:rsid w:val="00536B36"/>
     <w:rsid w:val="00541E46"/>
     <w:rsid w:val="00541FDA"/>
     <w:rsid w:val="0055256C"/>
     <w:rsid w:val="00552ED2"/>
     <w:rsid w:val="00552FC6"/>
     <w:rsid w:val="005532F5"/>
     <w:rsid w:val="005534B8"/>
     <w:rsid w:val="005554F0"/>
     <w:rsid w:val="00556119"/>
+    <w:rsid w:val="00557EEF"/>
     <w:rsid w:val="00561190"/>
-    <w:rsid w:val="00562FAA"/>
     <w:rsid w:val="00563974"/>
     <w:rsid w:val="00564F97"/>
     <w:rsid w:val="00565C05"/>
     <w:rsid w:val="005675ED"/>
     <w:rsid w:val="00570C75"/>
     <w:rsid w:val="00571A62"/>
     <w:rsid w:val="0057201C"/>
     <w:rsid w:val="005733E2"/>
     <w:rsid w:val="00574E46"/>
     <w:rsid w:val="00575FE7"/>
     <w:rsid w:val="00576613"/>
     <w:rsid w:val="005804EC"/>
     <w:rsid w:val="0058064C"/>
     <w:rsid w:val="00581D7B"/>
     <w:rsid w:val="00582296"/>
     <w:rsid w:val="0058515C"/>
     <w:rsid w:val="00585377"/>
     <w:rsid w:val="00590ED0"/>
     <w:rsid w:val="005A10C4"/>
     <w:rsid w:val="005A1952"/>
     <w:rsid w:val="005A1C33"/>
     <w:rsid w:val="005A218E"/>
     <w:rsid w:val="005A2C6F"/>
     <w:rsid w:val="005B174F"/>
     <w:rsid w:val="005B1CAA"/>
     <w:rsid w:val="005B430E"/>
+    <w:rsid w:val="005B45DE"/>
     <w:rsid w:val="005C40FC"/>
     <w:rsid w:val="005C4EED"/>
     <w:rsid w:val="005C53C4"/>
     <w:rsid w:val="005C58C4"/>
     <w:rsid w:val="005D0075"/>
     <w:rsid w:val="005D1664"/>
     <w:rsid w:val="005D2447"/>
     <w:rsid w:val="005D25FE"/>
     <w:rsid w:val="005D2DDB"/>
     <w:rsid w:val="005E3A46"/>
     <w:rsid w:val="005F010B"/>
     <w:rsid w:val="005F2143"/>
     <w:rsid w:val="005F51D4"/>
     <w:rsid w:val="005F7702"/>
     <w:rsid w:val="00603C32"/>
     <w:rsid w:val="00603FF9"/>
     <w:rsid w:val="00604413"/>
     <w:rsid w:val="00605D26"/>
     <w:rsid w:val="00606D09"/>
     <w:rsid w:val="0061308C"/>
     <w:rsid w:val="006131D1"/>
     <w:rsid w:val="0061512D"/>
     <w:rsid w:val="00615CD4"/>
     <w:rsid w:val="0062187E"/>
     <w:rsid w:val="00626541"/>
@@ -40306,89 +37237,88 @@
     <w:rsid w:val="00677FE2"/>
     <w:rsid w:val="006806FB"/>
     <w:rsid w:val="00683431"/>
     <w:rsid w:val="006874DF"/>
     <w:rsid w:val="006923F3"/>
     <w:rsid w:val="00696D97"/>
     <w:rsid w:val="006A39CF"/>
     <w:rsid w:val="006B02A5"/>
     <w:rsid w:val="006B4B19"/>
     <w:rsid w:val="006B58CA"/>
     <w:rsid w:val="006C17D1"/>
     <w:rsid w:val="006C3B9A"/>
     <w:rsid w:val="006C6B91"/>
     <w:rsid w:val="006C76F3"/>
     <w:rsid w:val="006D06B6"/>
     <w:rsid w:val="006D09F6"/>
     <w:rsid w:val="006D1570"/>
     <w:rsid w:val="006D61C9"/>
     <w:rsid w:val="006D6934"/>
     <w:rsid w:val="006E349F"/>
     <w:rsid w:val="006E539F"/>
     <w:rsid w:val="006E5B39"/>
     <w:rsid w:val="006F5B20"/>
     <w:rsid w:val="006F66D4"/>
     <w:rsid w:val="006F7057"/>
+    <w:rsid w:val="006F71F2"/>
     <w:rsid w:val="006F7209"/>
     <w:rsid w:val="006F7880"/>
     <w:rsid w:val="006F7B0A"/>
     <w:rsid w:val="00701B3E"/>
     <w:rsid w:val="00710C99"/>
     <w:rsid w:val="007132A1"/>
     <w:rsid w:val="007143EA"/>
     <w:rsid w:val="0072065D"/>
     <w:rsid w:val="00721021"/>
     <w:rsid w:val="00724030"/>
     <w:rsid w:val="00725A88"/>
     <w:rsid w:val="00725F54"/>
     <w:rsid w:val="007270BF"/>
     <w:rsid w:val="00727E38"/>
     <w:rsid w:val="00734F22"/>
     <w:rsid w:val="007374D6"/>
     <w:rsid w:val="00737FEF"/>
     <w:rsid w:val="007410A7"/>
     <w:rsid w:val="007425F0"/>
     <w:rsid w:val="007443A3"/>
     <w:rsid w:val="007476CB"/>
     <w:rsid w:val="00750F9D"/>
     <w:rsid w:val="00751D28"/>
     <w:rsid w:val="0075226F"/>
     <w:rsid w:val="0075303A"/>
-    <w:rsid w:val="00753227"/>
     <w:rsid w:val="00760774"/>
     <w:rsid w:val="00760FB9"/>
     <w:rsid w:val="00762C5E"/>
     <w:rsid w:val="007645CC"/>
     <w:rsid w:val="00764DD1"/>
     <w:rsid w:val="007742B3"/>
     <w:rsid w:val="007805F5"/>
     <w:rsid w:val="00783B81"/>
     <w:rsid w:val="00785F75"/>
     <w:rsid w:val="00792285"/>
     <w:rsid w:val="00792E52"/>
     <w:rsid w:val="00794F60"/>
-    <w:rsid w:val="00795C5F"/>
     <w:rsid w:val="00797860"/>
     <w:rsid w:val="007A05C0"/>
     <w:rsid w:val="007A191A"/>
     <w:rsid w:val="007A60E1"/>
     <w:rsid w:val="007A6305"/>
     <w:rsid w:val="007A784C"/>
     <w:rsid w:val="007A7C24"/>
     <w:rsid w:val="007B0789"/>
     <w:rsid w:val="007B23E1"/>
     <w:rsid w:val="007B308C"/>
     <w:rsid w:val="007B52C4"/>
     <w:rsid w:val="007C15DF"/>
     <w:rsid w:val="007C1D82"/>
     <w:rsid w:val="007C1E0D"/>
     <w:rsid w:val="007C591E"/>
     <w:rsid w:val="007C6528"/>
     <w:rsid w:val="007C6839"/>
     <w:rsid w:val="007D0425"/>
     <w:rsid w:val="007D31DC"/>
     <w:rsid w:val="007D34CA"/>
     <w:rsid w:val="007D4F10"/>
     <w:rsid w:val="007D6637"/>
     <w:rsid w:val="007D7C79"/>
     <w:rsid w:val="007E0056"/>
     <w:rsid w:val="007E7792"/>
@@ -40531,51 +37461,50 @@
     <w:rsid w:val="00A972B0"/>
     <w:rsid w:val="00AA1DBE"/>
     <w:rsid w:val="00AA3087"/>
     <w:rsid w:val="00AA59B2"/>
     <w:rsid w:val="00AA6F68"/>
     <w:rsid w:val="00AA711E"/>
     <w:rsid w:val="00AA7FB7"/>
     <w:rsid w:val="00AB11C3"/>
     <w:rsid w:val="00AB42B9"/>
     <w:rsid w:val="00AB5572"/>
     <w:rsid w:val="00AB6695"/>
     <w:rsid w:val="00AB6EC1"/>
     <w:rsid w:val="00AB77A5"/>
     <w:rsid w:val="00AC05F6"/>
     <w:rsid w:val="00AC1486"/>
     <w:rsid w:val="00AD026E"/>
     <w:rsid w:val="00AD0B36"/>
     <w:rsid w:val="00AD5F25"/>
     <w:rsid w:val="00AD71B4"/>
     <w:rsid w:val="00AE06A8"/>
     <w:rsid w:val="00AE30D0"/>
     <w:rsid w:val="00AE77FC"/>
     <w:rsid w:val="00AF143C"/>
     <w:rsid w:val="00AF1953"/>
     <w:rsid w:val="00AF4B50"/>
-    <w:rsid w:val="00AF76D9"/>
     <w:rsid w:val="00B02315"/>
     <w:rsid w:val="00B04270"/>
     <w:rsid w:val="00B05903"/>
     <w:rsid w:val="00B15983"/>
     <w:rsid w:val="00B15B3A"/>
     <w:rsid w:val="00B16356"/>
     <w:rsid w:val="00B17FFA"/>
     <w:rsid w:val="00B22015"/>
     <w:rsid w:val="00B2209A"/>
     <w:rsid w:val="00B257E6"/>
     <w:rsid w:val="00B27438"/>
     <w:rsid w:val="00B331C5"/>
     <w:rsid w:val="00B331F1"/>
     <w:rsid w:val="00B33F55"/>
     <w:rsid w:val="00B33FC3"/>
     <w:rsid w:val="00B36A4F"/>
     <w:rsid w:val="00B428FD"/>
     <w:rsid w:val="00B42E61"/>
     <w:rsid w:val="00B51E4C"/>
     <w:rsid w:val="00B53A10"/>
     <w:rsid w:val="00B548E3"/>
     <w:rsid w:val="00B60EA8"/>
     <w:rsid w:val="00B61422"/>
     <w:rsid w:val="00B62DD8"/>
     <w:rsid w:val="00B65A7D"/>
@@ -40607,50 +37536,51 @@
     <w:rsid w:val="00BC5EDE"/>
     <w:rsid w:val="00BD2292"/>
     <w:rsid w:val="00BD2481"/>
     <w:rsid w:val="00BD4230"/>
     <w:rsid w:val="00BD53F4"/>
     <w:rsid w:val="00BD5E29"/>
     <w:rsid w:val="00BE2B63"/>
     <w:rsid w:val="00BE3302"/>
     <w:rsid w:val="00BE35C0"/>
     <w:rsid w:val="00BE58C1"/>
     <w:rsid w:val="00BE7165"/>
     <w:rsid w:val="00BE7C1E"/>
     <w:rsid w:val="00BF05FA"/>
     <w:rsid w:val="00BF1D6A"/>
     <w:rsid w:val="00BF32D3"/>
     <w:rsid w:val="00BF4F2A"/>
     <w:rsid w:val="00C06508"/>
     <w:rsid w:val="00C079AF"/>
     <w:rsid w:val="00C14CD4"/>
     <w:rsid w:val="00C14DFA"/>
     <w:rsid w:val="00C17C8B"/>
     <w:rsid w:val="00C22918"/>
     <w:rsid w:val="00C23B0B"/>
     <w:rsid w:val="00C30A9B"/>
     <w:rsid w:val="00C310F3"/>
+    <w:rsid w:val="00C31661"/>
     <w:rsid w:val="00C43245"/>
     <w:rsid w:val="00C4542E"/>
     <w:rsid w:val="00C46750"/>
     <w:rsid w:val="00C47026"/>
     <w:rsid w:val="00C52A6F"/>
     <w:rsid w:val="00C53779"/>
     <w:rsid w:val="00C55FB0"/>
     <w:rsid w:val="00C6233D"/>
     <w:rsid w:val="00C63842"/>
     <w:rsid w:val="00C63C12"/>
     <w:rsid w:val="00C66933"/>
     <w:rsid w:val="00C669ED"/>
     <w:rsid w:val="00C66F78"/>
     <w:rsid w:val="00C737D9"/>
     <w:rsid w:val="00C74954"/>
     <w:rsid w:val="00C74AF9"/>
     <w:rsid w:val="00C74C06"/>
     <w:rsid w:val="00C753C5"/>
     <w:rsid w:val="00C834A5"/>
     <w:rsid w:val="00C8437B"/>
     <w:rsid w:val="00C84794"/>
     <w:rsid w:val="00C90ADF"/>
     <w:rsid w:val="00C91681"/>
     <w:rsid w:val="00C9339B"/>
     <w:rsid w:val="00C937E7"/>
@@ -40673,50 +37603,51 @@
     <w:rsid w:val="00D03328"/>
     <w:rsid w:val="00D03878"/>
     <w:rsid w:val="00D04B12"/>
     <w:rsid w:val="00D051BC"/>
     <w:rsid w:val="00D06660"/>
     <w:rsid w:val="00D104CE"/>
     <w:rsid w:val="00D14E9E"/>
     <w:rsid w:val="00D16659"/>
     <w:rsid w:val="00D16CF0"/>
     <w:rsid w:val="00D16FEC"/>
     <w:rsid w:val="00D1712B"/>
     <w:rsid w:val="00D246F2"/>
     <w:rsid w:val="00D2639C"/>
     <w:rsid w:val="00D2722E"/>
     <w:rsid w:val="00D31585"/>
     <w:rsid w:val="00D32A1C"/>
     <w:rsid w:val="00D34A2B"/>
     <w:rsid w:val="00D36327"/>
     <w:rsid w:val="00D37C97"/>
     <w:rsid w:val="00D40873"/>
     <w:rsid w:val="00D42313"/>
     <w:rsid w:val="00D4693A"/>
     <w:rsid w:val="00D50244"/>
     <w:rsid w:val="00D53ECE"/>
     <w:rsid w:val="00D53F21"/>
+    <w:rsid w:val="00D54ED1"/>
     <w:rsid w:val="00D55178"/>
     <w:rsid w:val="00D65616"/>
     <w:rsid w:val="00D76425"/>
     <w:rsid w:val="00D769F7"/>
     <w:rsid w:val="00D77733"/>
     <w:rsid w:val="00D81AC2"/>
     <w:rsid w:val="00D87534"/>
     <w:rsid w:val="00D920E3"/>
     <w:rsid w:val="00D93DD6"/>
     <w:rsid w:val="00D94503"/>
     <w:rsid w:val="00D95A6E"/>
     <w:rsid w:val="00DA1CFB"/>
     <w:rsid w:val="00DA1D6C"/>
     <w:rsid w:val="00DA2BCD"/>
     <w:rsid w:val="00DA42BA"/>
     <w:rsid w:val="00DA641A"/>
     <w:rsid w:val="00DA6E2E"/>
     <w:rsid w:val="00DB0B41"/>
     <w:rsid w:val="00DB3EB5"/>
     <w:rsid w:val="00DB4336"/>
     <w:rsid w:val="00DB47A1"/>
     <w:rsid w:val="00DC584A"/>
     <w:rsid w:val="00DC5B99"/>
     <w:rsid w:val="00DD15FD"/>
     <w:rsid w:val="00DD1752"/>
@@ -40768,51 +37699,50 @@
     <w:rsid w:val="00EB6C43"/>
     <w:rsid w:val="00EC2F78"/>
     <w:rsid w:val="00EC6452"/>
     <w:rsid w:val="00EC6690"/>
     <w:rsid w:val="00EC7E8E"/>
     <w:rsid w:val="00ED5640"/>
     <w:rsid w:val="00ED6A26"/>
     <w:rsid w:val="00EE1E2F"/>
     <w:rsid w:val="00EE4B7B"/>
     <w:rsid w:val="00EF0EE5"/>
     <w:rsid w:val="00EF2AC8"/>
     <w:rsid w:val="00EF2CD8"/>
     <w:rsid w:val="00EF6F6B"/>
     <w:rsid w:val="00EF6F9E"/>
     <w:rsid w:val="00F00761"/>
     <w:rsid w:val="00F02A80"/>
     <w:rsid w:val="00F0566E"/>
     <w:rsid w:val="00F06E75"/>
     <w:rsid w:val="00F15D8C"/>
     <w:rsid w:val="00F17177"/>
     <w:rsid w:val="00F17D2D"/>
     <w:rsid w:val="00F206B7"/>
     <w:rsid w:val="00F25636"/>
     <w:rsid w:val="00F259E4"/>
     <w:rsid w:val="00F25B2C"/>
-    <w:rsid w:val="00F32DF0"/>
     <w:rsid w:val="00F35B2B"/>
     <w:rsid w:val="00F37C44"/>
     <w:rsid w:val="00F40741"/>
     <w:rsid w:val="00F44B0C"/>
     <w:rsid w:val="00F4556F"/>
     <w:rsid w:val="00F545E1"/>
     <w:rsid w:val="00F54C77"/>
     <w:rsid w:val="00F55946"/>
     <w:rsid w:val="00F64C4B"/>
     <w:rsid w:val="00F658A9"/>
     <w:rsid w:val="00F779A0"/>
     <w:rsid w:val="00F80BC9"/>
     <w:rsid w:val="00F91092"/>
     <w:rsid w:val="00F922A3"/>
     <w:rsid w:val="00F943E0"/>
     <w:rsid w:val="00F94F83"/>
     <w:rsid w:val="00F97720"/>
     <w:rsid w:val="00FA233F"/>
     <w:rsid w:val="00FA34E5"/>
     <w:rsid w:val="00FA6EE7"/>
     <w:rsid w:val="00FA73A0"/>
     <w:rsid w:val="00FB54DE"/>
     <w:rsid w:val="00FB5EC0"/>
     <w:rsid w:val="00FC0C27"/>
     <w:rsid w:val="00FC0D73"/>
@@ -40829,74 +37759,74 @@
     <w:rsid w:val="00FE352F"/>
     <w:rsid w:val="00FE4B28"/>
     <w:rsid w:val="00FE6B56"/>
     <w:rsid w:val="00FF00C7"/>
     <w:rsid w:val="00FF2F15"/>
     <w:rsid w:val="00FF418B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1073F985"/>
   <w15:docId w15:val="{141755AD-6726-4D27-855E-C25171DDD4CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -41228,1014 +38158,1013 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="SPC"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="SPC_2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift2Zchn"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:val="hr-HR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift3Zchn"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria"/>
       <w:b/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift4Zchn"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift5Zchn"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift6Zchn"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="berschrift7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift7Zchn"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="berschrift8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift8Zchn"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="berschrift9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift9Zchn"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
+    <w:name w:val="Überschrift 1 Zchn"/>
+    <w:aliases w:val="SPC Zchn"/>
+    <w:link w:val="berschrift1"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:aliases w:val="SPC_2 Zchn"/>
+    <w:link w:val="berschrift2"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:link w:val="berschrift3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:link w:val="berschrift4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:link w:val="berschrift5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="26"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
+    <w:name w:val="Überschrift 6 Zchn"/>
+    <w:link w:val="berschrift6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
+    <w:name w:val="Überschrift 7 Zchn"/>
+    <w:link w:val="berschrift7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
+    <w:name w:val="Überschrift 8 Zchn"/>
+    <w:link w:val="berschrift8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
+    <w:name w:val="Überschrift 9 Zchn"/>
+    <w:link w:val="berschrift9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...1 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="center" w:pos="8930"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
+  <w:style w:type="paragraph" w:styleId="Endnotentext">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="EndnotentextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...1 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnotentextZchn">
+    <w:name w:val="Endnotentext Zchn"/>
+    <w:link w:val="Endnotentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
+  <w:style w:type="character" w:styleId="Endnotenzeichen">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Kommentarzeichen">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:link w:val="Kommentartext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="Textkrper2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText2Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper2Zchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
-[...1 lines deleted...]
-    <w:link w:val="BodyText2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper2Zchn">
+    <w:name w:val="Textkörper 2 Zchn"/>
+    <w:link w:val="Textkrper2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Textkrper">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="TextkrperZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
+    <w:name w:val="Textkörper Zchn"/>
+    <w:link w:val="Textkrper"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
+  <w:style w:type="paragraph" w:styleId="Textkrper3">
     <w:name w:val="Body Text 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText3Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper3Zchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
-[...1 lines deleted...]
-    <w:link w:val="BodyText3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper3Zchn">
+    <w:name w:val="Textkörper 3 Zchn"/>
+    <w:link w:val="Textkrper3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="Textkrper-Einzug2">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper-Einzug2Zchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...1 lines deleted...]
-    <w:link w:val="BodyTextIndent2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Einzug2Zchn">
+    <w:name w:val="Textkörper-Einzug 2 Zchn"/>
+    <w:link w:val="Textkrper-Einzug2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Funotentext">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FunotentextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...1 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
+    <w:name w:val="Fußnotentext Zchn"/>
+    <w:link w:val="Funotentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Funotenzeichen">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+  <w:style w:type="paragraph" w:styleId="Textkrper-Einzug3">
     <w:name w:val="Body Text Indent 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent3Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper-Einzug3Zchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
-[...1 lines deleted...]
-    <w:link w:val="BodyTextIndent3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Einzug3Zchn">
+    <w:name w:val="Textkörper-Einzug 3 Zchn"/>
+    <w:link w:val="Textkrper-Einzug3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+  <w:style w:type="paragraph" w:styleId="Textkrper-Zeileneinzug">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="Textkrper-ZeileneinzugZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
-[...1 lines deleted...]
-    <w:link w:val="BodyTextIndent"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-ZeileneinzugZchn">
+    <w:name w:val="Textkörper-Zeileneinzug Zchn"/>
+    <w:link w:val="Textkrper-Zeileneinzug"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis3">
     <w:name w:val="toc 3"/>
     <w:aliases w:val="Lisa"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="400"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H3">
     <w:name w:val="H 3"/>
-    <w:basedOn w:val="Heading2"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="berschrift2"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="576"/>
         <w:tab w:val="left" w:pos="864"/>
       </w:tabs>
       <w:spacing w:before="360" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="864" w:hanging="864"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadCtr12">
     <w:name w:val="HeadCtr12"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="120" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beschriftung">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PlainText">
+  <w:style w:type="paragraph" w:styleId="NurText">
     <w:name w:val="Plain Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="PlainTextChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="NurTextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
-[...1 lines deleted...]
-    <w:link w:val="PlainText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NurTextZchn">
+    <w:name w:val="Nur Text Zchn"/>
+    <w:link w:val="NurText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
     <w:name w:val="Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="240" w:line="312" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleA">
     <w:name w:val="Title A"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Kommentarthema">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Kommentartext"/>
+    <w:next w:val="Kommentartext"/>
+    <w:link w:val="KommentarthemaZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
+    <w:name w:val="Kommentarthema Zchn"/>
+    <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:b/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleB">
     <w:name w:val="Title B"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="567" w:right="-334" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalGras">
     <w:name w:val="Normal + Gras"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleGrasInterlignesimpleEncadrementSimpleAutomatique">
     <w:name w:val="Style Gras Interligne : simple Encadrement : (Simple Automatique..."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocumentMap">
+  <w:style w:type="paragraph" w:styleId="Dokumentstruktur">
     <w:name w:val="Document Map"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="DocumentMapChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="DokumentstrukturZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001A0010"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
-[...1 lines deleted...]
-    <w:link w:val="DocumentMap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DokumentstrukturZchn">
+    <w:name w:val="Dokumentstruktur Zchn"/>
+    <w:link w:val="Dokumentstruktur"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableLeftTitle">
     <w:name w:val="Table Left Title"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman Gras" w:hAnsi="Times New Roman Gras"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableText">
     <w:name w:val="Table Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCenteredTitle">
     <w:name w:val="Table Centered Title"/>
     <w:basedOn w:val="TableText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25B2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman Gras" w:hAnsi="Times New Roman Gras"/>
       <w:b/>
     </w:rPr>
   </w:style>
@@ -42306,1297 +39235,1284 @@
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00832B3D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D16659"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableofFigures">
+  <w:style w:type="paragraph" w:styleId="Abbildungsverzeichnis">
     <w:name w:val="table of figures"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Salutation">
+  <w:style w:type="paragraph" w:styleId="Anrede">
     <w:name w:val="Salutation"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SalutationChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="AnredeZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SalutationChar">
-[...1 lines deleted...]
-    <w:link w:val="Salutation"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AnredeZchn">
+    <w:name w:val="Anrede Zchn"/>
+    <w:link w:val="Anrede"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen">
     <w:name w:val="List Bullet"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="0"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet2">
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen2">
     <w:name w:val="List Bullet 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="26"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="0"/>
         <w:tab w:val="num" w:pos="643"/>
       </w:tabs>
       <w:ind w:left="643" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet3">
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen3">
     <w:name w:val="List Bullet 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="27"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="0"/>
         <w:tab w:val="num" w:pos="926"/>
       </w:tabs>
       <w:ind w:left="926" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet4">
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen4">
     <w:name w:val="List Bullet 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="28"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1209"/>
       </w:tabs>
       <w:ind w:left="1209"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet5">
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen5">
     <w:name w:val="List Bullet 5"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="num" w:pos="1492"/>
       </w:tabs>
       <w:ind w:left="1492"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BlockText">
+  <w:style w:type="paragraph" w:styleId="Blocktext">
     <w:name w:val="Block Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1440" w:right="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Date">
+  <w:style w:type="paragraph" w:styleId="Datum">
     <w:name w:val="Date"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="DateChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="DatumZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
-[...1 lines deleted...]
-    <w:link w:val="Date"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DatumZchn">
+    <w:name w:val="Datum Zchn"/>
+    <w:link w:val="Datum"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="E-mailSignature">
+  <w:style w:type="paragraph" w:styleId="E-Mail-Signatur">
     <w:name w:val="E-mail Signature"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="E-mailSignatureChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="E-Mail-SignaturZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="E-mailSignatureChar">
-[...1 lines deleted...]
-    <w:link w:val="E-mailSignature"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="E-Mail-SignaturZchn">
+    <w:name w:val="E-Mail-Signatur Zchn"/>
+    <w:link w:val="E-Mail-Signatur"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoteHeading">
+  <w:style w:type="paragraph" w:styleId="Fu-Endnotenberschrift">
     <w:name w:val="Note Heading"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="NoteHeadingChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="Fu-EndnotenberschriftZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
-[...1 lines deleted...]
-    <w:link w:val="NoteHeading"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Fu-EndnotenberschriftZchn">
+    <w:name w:val="Fuß/-Endnotenüberschrift Zchn"/>
+    <w:link w:val="Fu-Endnotenberschrift"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Closing">
+  <w:style w:type="paragraph" w:styleId="Gruformel">
     <w:name w:val="Closing"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ClosingChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="GruformelZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:ind w:left="4252"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ClosingChar">
-[...1 lines deleted...]
-    <w:link w:val="Closing"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GruformelZchn">
+    <w:name w:val="Grußformel Zchn"/>
+    <w:link w:val="Gruformel"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTMLAddress">
+  <w:style w:type="paragraph" w:styleId="HTMLAdresse">
     <w:name w:val="HTML Address"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HTMLAddressChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="HTMLAdresseZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAddressChar">
-[...1 lines deleted...]
-    <w:link w:val="HTMLAddress"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAdresseZchn">
+    <w:name w:val="HTML Adresse Zchn"/>
+    <w:link w:val="HTMLAdresse"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:i/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+  <w:style w:type="paragraph" w:styleId="HTMLVorformatiert">
     <w:name w:val="HTML Preformatted"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HTMLPreformattedChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="HTMLVorformatiertZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
-[...1 lines deleted...]
-    <w:link w:val="HTMLPreformatted"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLVorformatiertZchn">
+    <w:name w:val="HTML Vorformatiert Zchn"/>
+    <w:link w:val="HTMLVorformatiert"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index1">
     <w:name w:val="index 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="220" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index2">
     <w:name w:val="index 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="440" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index3">
     <w:name w:val="index 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="660" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index4">
     <w:name w:val="index 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="880" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index5">
     <w:name w:val="index 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1100" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index6">
     <w:name w:val="index 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1320" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index7">
     <w:name w:val="index 7"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1540" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index8">
     <w:name w:val="index 8"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1760" w:hanging="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index9">
     <w:name w:val="index 9"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1980" w:hanging="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IndexHeading">
+  <w:style w:type="paragraph" w:styleId="Indexberschrift">
     <w:name w:val="index heading"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:next w:val="Index1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCHeading1">
     <w:name w:val="TOC Heading1"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="berschrift1"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IntenseQuote1">
     <w:name w:val="Intense Quote1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote1"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoSpacing1">
     <w:name w:val="No Spacing1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="Liste">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:ind w:left="283" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List2">
+  <w:style w:type="paragraph" w:styleId="Liste2">
     <w:name w:val="List 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:ind w:left="566" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List3">
+  <w:style w:type="paragraph" w:styleId="Liste3">
     <w:name w:val="List 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:ind w:left="849" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List4">
+  <w:style w:type="paragraph" w:styleId="Liste4">
     <w:name w:val="List 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:ind w:left="1132" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List5">
+  <w:style w:type="paragraph" w:styleId="Liste5">
     <w:name w:val="List 5"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:ind w:left="1415" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph1">
     <w:name w:val="List Paragraph1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListContinue">
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung">
     <w:name w:val="List Continue"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListContinue2">
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung2">
     <w:name w:val="List Continue 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="566"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListContinue3">
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung3">
     <w:name w:val="List Continue 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="849"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListContinue4">
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung4">
     <w:name w:val="List Continue 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1132"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListContinue5">
+  <w:style w:type="paragraph" w:styleId="Listenfortsetzung5">
     <w:name w:val="List Continue 5"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1415"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
+  <w:style w:type="paragraph" w:styleId="Listennummer">
     <w:name w:val="List Number"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="30"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:ind w:left="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber2">
+  <w:style w:type="paragraph" w:styleId="Listennummer2">
     <w:name w:val="List Number 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="31"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="643"/>
       </w:tabs>
       <w:ind w:left="643"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber3">
+  <w:style w:type="paragraph" w:styleId="Listennummer3">
     <w:name w:val="List Number 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="32"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="926"/>
       </w:tabs>
       <w:ind w:left="926"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber4">
+  <w:style w:type="paragraph" w:styleId="Listennummer4">
     <w:name w:val="List Number 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="33"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1209"/>
       </w:tabs>
       <w:ind w:left="1209"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber5">
+  <w:style w:type="paragraph" w:styleId="Listennummer5">
     <w:name w:val="List Number 5"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="34"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1492"/>
       </w:tabs>
       <w:ind w:left="1492"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bibliography1">
     <w:name w:val="Bibliography1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F35B2B"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MacroText">
+  <w:style w:type="paragraph" w:styleId="Makrotext">
     <w:name w:val="macro"/>
-    <w:link w:val="MacroTextChar"/>
+    <w:link w:val="MakrotextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3840"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
-[...1 lines deleted...]
-    <w:link w:val="MacroText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MakrotextZchn">
+    <w:name w:val="Makrotext Zchn"/>
+    <w:link w:val="Makrotext"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MessageHeader">
+  <w:style w:type="paragraph" w:styleId="Nachrichtenkopf">
     <w:name w:val="Message Header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="MessageHeaderChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="NachrichtenkopfZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:ind w:left="1134" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MessageHeaderChar">
-[...1 lines deleted...]
-    <w:link w:val="MessageHeader"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NachrichtenkopfZchn">
+    <w:name w:val="Nachrichtenkopf Zchn"/>
+    <w:link w:val="Nachrichtenkopf"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableofAuthorities">
+  <w:style w:type="paragraph" w:styleId="Rechtsgrundlagenverzeichnis">
     <w:name w:val="table of authorities"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="220" w:hanging="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOAHeading">
+  <w:style w:type="paragraph" w:styleId="RGV-berschrift">
     <w:name w:val="toa heading"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalIndent">
+  <w:style w:type="paragraph" w:styleId="Standardeinzug">
     <w:name w:val="Normal Indent"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
+  <w:style w:type="paragraph" w:styleId="Textkrper-Erstzeileneinzug">
     <w:name w:val="Body Text First Indent"/>
-    <w:basedOn w:val="BodyText"/>
-    <w:link w:val="BodyTextFirstIndentChar"/>
+    <w:basedOn w:val="Textkrper"/>
+    <w:link w:val="Textkrper-ErstzeileneinzugZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:firstLine="210"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndentChar">
-[...1 lines deleted...]
-    <w:link w:val="BodyTextFirstIndent"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-ErstzeileneinzugZchn">
+    <w:name w:val="Textkörper-Erstzeileneinzug Zchn"/>
+    <w:link w:val="Textkrper-Erstzeileneinzug"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
+  <w:style w:type="paragraph" w:styleId="Textkrper-Erstzeileneinzug2">
     <w:name w:val="Body Text First Indent 2"/>
-    <w:basedOn w:val="BodyTextIndent"/>
-    <w:link w:val="BodyTextFirstIndent2Char"/>
+    <w:basedOn w:val="Textkrper-Zeileneinzug"/>
+    <w:link w:val="Textkrper-Erstzeileneinzug2Zchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:left="283" w:firstLine="210"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
-[...1 lines deleted...]
-    <w:link w:val="BodyTextFirstIndent2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Erstzeileneinzug2Zchn">
+    <w:name w:val="Textkörper-Erstzeileneinzug 2 Zchn"/>
+    <w:link w:val="Textkrper-Erstzeileneinzug2"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="TitelZchn"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
+    <w:name w:val="Titel Zchn"/>
+    <w:link w:val="Titel"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
+  <w:style w:type="paragraph" w:styleId="Umschlagabsenderadresse">
     <w:name w:val="envelope return"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
+  <w:style w:type="paragraph" w:styleId="Umschlagadresse">
     <w:name w:val="envelope address"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:framePr w:w="4320" w:h="2160" w:hRule="exact" w:hSpace="141" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:ind w:left="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Signature">
+  <w:style w:type="paragraph" w:styleId="Unterschrift">
     <w:name w:val="Signature"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="SignatureChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="UnterschriftZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:ind w:left="4252"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
-[...1 lines deleted...]
-    <w:link w:val="Signature"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnterschriftZchn">
+    <w:name w:val="Unterschrift Zchn"/>
+    <w:link w:val="Unterschrift"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Untertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="UntertitelZchn"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
+    <w:name w:val="Untertitel Zchn"/>
+    <w:link w:val="Untertitel"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis4">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="660"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis5">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="880"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis6">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis7">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1320"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis8">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1540"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis9">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quote1">
     <w:name w:val="Quote1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote1"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00F35B2B"/>
     <w:rPr>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard1">
     <w:name w:val="Standard1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C23B0B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="hr-HR" w:eastAsia="hr-HR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="Inhaltsverzeichnisberschrift">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="berschrift1"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00FA6EE7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="IntensivesZitatZchn"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00FA6EE7"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar1">
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
+    <w:name w:val="Intensives Zitat Zchn"/>
+    <w:link w:val="IntensivesZitat"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00FA6EE7"/>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="KeinLeerraum">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00FA6EE7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00FA6EE7"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bibliography">
+  <w:style w:type="paragraph" w:styleId="Literaturverzeichnis">
     <w:name w:val="Bibliography"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FA6EE7"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Zitat">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="ZitatZchn"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00FA6EE7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar1">
-[...1 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
+    <w:name w:val="Zitat Zchn"/>
+    <w:link w:val="Zitat"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00FA6EE7"/>
     <w:rPr>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="berarbeitung">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A40446"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA4F00"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="36786565">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="184904731">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1318729471">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1318729472">
@@ -43693,51 +40609,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1318729480">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/epar/trisenox" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/epar/trisenox" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -43979,595 +40895,88 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...505 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>42</Pages>
-  <Words>12830</Words>
-  <Characters>77243</Characters>
+  <Words>11706</Words>
+  <Characters>72444</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2413</Lines>
-  <Paragraphs>1233</Paragraphs>
+  <Lines>603</Lines>
+  <Paragraphs>167</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Trisenox, INN-arsenic trioxide</vt:lpstr>
+      <vt:lpstr>Trisenox: EPAR – Product information - tracked changes</vt:lpstr>
       <vt:lpstr>Trisenox, INN-arsenic trioxide</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>88840</CharactersWithSpaces>
+  <CharactersWithSpaces>83983</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Trisenox: EPAR – Product information - tracked changes</dc:title>
   <dc:subject>EPAR</dc:subject>
   <dc:creator>CHMP</dc:creator>
   <cp:keywords>Trisenox, INN-arsenic trioxide</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EMEADocClassificationText">
@@ -44746,33 +41155,27 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="DM_Modifier_Name">
     <vt:lpwstr>Morim Rosa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="DM_Type">
     <vt:lpwstr>emea_document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="DM_DocRefId">
     <vt:lpwstr>EMA/333568/2012</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="DM_Category">
     <vt:lpwstr>Product Information</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="DM_Path">
     <vt:lpwstr>/01. Evaluation of Medicine/H-C/S-U/Trisenox-000388/05 Post Authorisation/Post Activities/2011-xx-xx-388-II-0042/07- CHMP May 2012</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="DM_emea_doc_ref_id">
     <vt:lpwstr>EMA/333568/2012</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="DM_Modifer_Name">
     <vt:lpwstr>Morim Rosa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="DM_Modified_Date">
     <vt:lpwstr>24/05/2012 10:38:45</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="ContentTypeId">
-[...4 lines deleted...]
-  </property>
 </Properties>
 </file>