--- v6 (2026-09-16)
+++ v7 (2026-10-28)
@@ -27,51 +27,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Herbal medicine" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Herbal medicine'!$A$9:$M$9</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1085">
   <si>
     <t>Content type:</t>
   </si>
   <si>
     <t>Herbal medicine</t>
   </si>
   <si>
     <t>Output automatically generated from content on www.ema.europa.eu on:</t>
   </si>
   <si>
-    <t>16/09/2026 - 06:00</t>
+    <t>27/10/2026 - 18:05</t>
   </si>
   <si>
     <t>Latin name</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>English common name</t>
   </si>
   <si>
     <t>Botanical name</t>
   </si>
   <si>
     <t>Therapeutic area</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Outcome of European assessment</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>