--- v0 (2025-10-14)
+++ v1 (2026-08-27)
@@ -1,227 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="56E5377C" w14:textId="4EFE8EF5" w:rsidR="008A0FB1" w:rsidRPr="008A0FB1" w:rsidRDefault="008A0FB1" w:rsidP="008A0FB1">
+    <w:p w14:paraId="56E5377C" w14:textId="3D5ADDE4" w:rsidR="008A0FB1" w:rsidRPr="008A0FB1" w:rsidRDefault="008A0FB1" w:rsidP="008A0FB1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t xml:space="preserve">Þetta skjal inniheldur samþykktar lyfjaupplýsingar fyrir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t>Pelmeg</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
-        <w:t>, þar sem breytingar frá fyrra ferli sem hafa áhrif á lyfjaupplýsingarnar (EMA/N/0000256499) eru auðkenndar.</w:t>
+        <w:t>, þar sem breytingar frá fyrra ferli sem hafa áhrif á lyfjaupplýsingarnar (</w:t>
+      </w:r>
+      <w:r w:rsidR="00410ABD" w:rsidRPr="00410ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="is-IS"/>
+        </w:rPr>
+        <w:t>EMA/VR/0000271752</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="is-IS"/>
+        </w:rPr>
+        <w:t>) eru auðkenndar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328E73B4" w14:textId="77777777" w:rsidR="008A0FB1" w:rsidRPr="008A0FB1" w:rsidRDefault="008A0FB1" w:rsidP="008A0FB1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DF98A33" w14:textId="04B2BFF3" w:rsidR="008A0FB1" w:rsidRPr="008A0FB1" w:rsidRDefault="008A0FB1" w:rsidP="008A0FB1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t xml:space="preserve">Nánari upplýsingar er að finna á vefsíðu Lyfjastofnunar Evrópu: </w:t>
       </w:r>
-      <w:r>
-[...77 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="008A0FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:t>https://www.ema.europa.eu/en/medicines/human/EPAR/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00553EBB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="is-IS"/>
+          </w:rPr>
+          <w:t>pelmeg</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="276D37BE" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="008A0FB1" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="276D37BF" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="0039326E" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="276D37C0" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="0039326E" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="is-IS"/>
@@ -5488,51 +5441,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35EA4CF8" w14:textId="77777777" w:rsidR="00045344" w:rsidRPr="00C43FE7" w:rsidRDefault="00045344" w:rsidP="00C43FE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A956CA" w:rsidRPr="008A0FB1" w14:paraId="276D38A0" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="00A956CA" w:rsidRPr="00410ABD" w14:paraId="276D38A0" w14:textId="77777777" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1011" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3896" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="00C43FE7" w:rsidRDefault="00C211CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C43FE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7197,51 +7150,51 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D38D9" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="00C43FE7" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A956CA" w:rsidRPr="008A0FB1" w14:paraId="276D38E2" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="00A956CA" w:rsidRPr="00410ABD" w14:paraId="276D38E2" w14:textId="77777777" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1011" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D38DB" w14:textId="738AF61A" w:rsidR="00A956CA" w:rsidRPr="00C43FE7" w:rsidRDefault="00A445C4" w:rsidP="00C43FE7">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -7833,51 +7786,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D38E9" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="00C43FE7" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A956CA" w:rsidRPr="008A0FB1" w14:paraId="276D38F2" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="00A956CA" w:rsidRPr="00410ABD" w14:paraId="276D38F2" w14:textId="77777777" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1011" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D38EB" w14:textId="03CC1C0E" w:rsidR="00A956CA" w:rsidRPr="00C43FE7" w:rsidRDefault="0005362A" w:rsidP="00C43FE7">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -8830,79 +8783,63 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039326E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t xml:space="preserve">Eftir að lyf hefur fengið markaðsleyfi er mikilvægt að tilkynna aukaverkanir sem grunur er um að tengist því. Þannig er hægt að fylgjast stöðugt með sambandinu milli ávinnings og áhættu af notkun lyfsins. Heilbrigðisstarfsmenn eru hvattir til að tilkynna allar aukaverkanir sem grunur er um að tengist lyfinu </w:t>
       </w:r>
       <w:r w:rsidRPr="00C43FE7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t xml:space="preserve">samkvæmt fyrirkomulagi sem gildir í hverju landi fyrir sig, sjá </w:t>
       </w:r>
-      <w:r w:rsidR="00961A8B">
-[...27 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00961A8B" w:rsidRPr="00C43FE7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="is-IS"/>
+          </w:rPr>
+          <w:t>Appendix V</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00961A8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276D391A" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="0039326E" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="276D391B" w14:textId="551C54BB" w:rsidR="00A956CA" w:rsidRPr="0039326E" w:rsidRDefault="0039326E" w:rsidP="00C43FE7">
       <w:pPr>
@@ -9259,77 +9196,61 @@
       <w:r w:rsidRPr="0039326E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t>Pelmeg</w:t>
       </w:r>
       <w:r w:rsidR="00391594" w:rsidRPr="0039326E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t xml:space="preserve"> er líftæknilyfshliðstæða. </w:t>
       </w:r>
       <w:r w:rsidR="00391594" w:rsidRPr="0039326E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t xml:space="preserve">Ítarlegar upplýsingar eru birtar á vef Lyfjastofnunar Evrópu </w:t>
       </w:r>
-      <w:r w:rsidR="00391594">
-[...25 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00391594" w:rsidRPr="0039326E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:lang w:val="is-IS"/>
+          </w:rPr>
+          <w:t>http://www.ema.europa.eu</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00391594" w:rsidRPr="0039326E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DED2BC" w14:textId="77777777" w:rsidR="00853DEE" w:rsidRPr="0039326E" w:rsidRDefault="00853DEE" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="276D3928" w14:textId="7DDC0013" w:rsidR="00391594" w:rsidRDefault="00391594" w:rsidP="00C43FE7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -10990,51 +10911,51 @@
             </w:r>
             <w:r w:rsidRPr="00C43FE7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A9398A9" wp14:editId="5B5446D0">
                   <wp:extent cx="3779520" cy="2400300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="73" name="Picture 73"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId14">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3779520" cy="2400300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
@@ -13788,73 +13709,100 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A3102">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagsetning fyrstu útgáfu markaðsleyfis: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t>20. nóvember 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2F48F1" w14:textId="319CAB2D" w:rsidR="001A3102" w:rsidRPr="00A02682" w:rsidRDefault="00A02682" w:rsidP="00A02682">
+    <w:p w14:paraId="6B2F48F1" w14:textId="150F5687" w:rsidR="001A3102" w:rsidRPr="00A02682" w:rsidRDefault="00A02682" w:rsidP="00A02682">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A02682">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t>Nýjasta dagsetning endurnýjunar markaðsleyfis:</w:t>
+      </w:r>
+      <w:r w:rsidR="00410ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is-IS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00410ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is-IS"/>
+        </w:rPr>
+        <w:t>20. nóvember 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00410ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is-IS"/>
+        </w:rPr>
+        <w:t>23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625FB83C" w14:textId="77777777" w:rsidR="00A02682" w:rsidRPr="0039326E" w:rsidRDefault="00A02682" w:rsidP="00C43FE7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="276D3984" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="0039326E" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -14911,230 +14859,441 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="is"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00726130">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="is"/>
         </w:rPr>
         <w:t>Þýskaland</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65238643" w14:textId="77777777" w:rsidR="00190792" w:rsidRDefault="00190792" w:rsidP="00726130">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="2" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="is"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3737FA43" w14:textId="77777777" w:rsidR="005A1F36" w:rsidRPr="003B06AC" w:rsidRDefault="005A1F36" w:rsidP="003B06AC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="3" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="is"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="4" w:author="Author">
-[...8 lines deleted...]
-      </w:ins>
+      <w:r w:rsidRPr="003B06AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PharmaKorell GmbH </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2A1155FE" w14:textId="469CDE41" w:rsidR="00D72855" w:rsidRPr="00D72855" w:rsidRDefault="005A1F36" w:rsidP="00D72855">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="5" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="is"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="6" w:author="Author">
-[...16 lines deleted...]
-      </w:ins>
+      <w:r w:rsidRPr="003B06AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schleissheimer </w:t>
+      </w:r>
+      <w:r w:rsidR="00D72855" w:rsidRPr="00D72855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strasse 373, </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0E150520" w14:textId="1028E361" w:rsidR="005A1F36" w:rsidRPr="003B06AC" w:rsidRDefault="00D72855" w:rsidP="00D72855">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="7" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="is"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="8" w:author="Author">
-[...8 lines deleted...]
-      </w:ins>
+      <w:r w:rsidRPr="00D72855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+        </w:rPr>
+        <w:t>80935 Munich</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2EFCD3B6" w14:textId="77777777" w:rsidR="005A1F36" w:rsidRPr="00E16BB6" w:rsidRDefault="005A1F36" w:rsidP="005A1F36">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="9" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="is"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="10" w:author="Author">
-        <w:r w:rsidRPr="00726130">
+      <w:r w:rsidRPr="00726130">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+        </w:rPr>
+        <w:t>Þýskaland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE55CA2" w14:textId="77777777" w:rsidR="00410ABD" w:rsidRDefault="00410ABD" w:rsidP="003B06AC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="0" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE7B67B" w14:textId="77777777" w:rsidR="00410ABD" w:rsidRPr="00410ABD" w:rsidRDefault="00410ABD" w:rsidP="00410ABD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="1" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+          <w:rPrChange w:id="2" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="3" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="is"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="4" w:author="Author">
+          <w:pPr>
+            <w:keepNext/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="5" w:author="Author">
+        <w:r w:rsidRPr="00410ABD">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:lang w:val="is"/>
+            <w:rPrChange w:id="6" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="is"/>
+              </w:rPr>
+            </w:rPrChange>
           </w:rPr>
-          <w:t>Þýskaland</w:t>
+          <w:t>Mundipharma DC B.V.</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="07BC0B76" w14:textId="471C97EA" w:rsidR="005A1F36" w:rsidDel="00A97E90" w:rsidRDefault="005A1F36" w:rsidP="003B06AC">
+    <w:p w14:paraId="365070F0" w14:textId="77777777" w:rsidR="00410ABD" w:rsidRPr="00410ABD" w:rsidRDefault="00410ABD" w:rsidP="00410ABD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="7" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+          <w:rPrChange w:id="8" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="9" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="is"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="10" w:author="Author">
+          <w:pPr>
+            <w:keepNext/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="11" w:author="Author">
+        <w:r w:rsidRPr="00410ABD">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="is"/>
+            <w:rPrChange w:id="12" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="is"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>Leusderend 16</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="47098260" w14:textId="77777777" w:rsidR="00410ABD" w:rsidRPr="00410ABD" w:rsidRDefault="00410ABD" w:rsidP="00410ABD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="13" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+          <w:rPrChange w:id="14" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="15" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="is"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="16" w:author="Author">
+          <w:pPr>
+            <w:keepNext/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="17" w:author="Author">
+        <w:r w:rsidRPr="00410ABD">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="is"/>
+            <w:rPrChange w:id="18" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="is"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>3832 RC Leusden</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="70931F7C" w14:textId="52DB78E3" w:rsidR="00410ABD" w:rsidRPr="00410ABD" w:rsidRDefault="00410ABD" w:rsidP="00410ABD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="19" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+          <w:rPrChange w:id="20" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="21" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="is"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="22" w:author="Author">
+          <w:pPr>
+            <w:keepNext/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="23" w:author="Author">
+        <w:r w:rsidRPr="00410ABD">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="is"/>
+            <w:rPrChange w:id="24" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="is"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>Holland</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="6E9C85E0" w14:textId="77777777" w:rsidR="00410ABD" w:rsidRDefault="00410ABD" w:rsidP="003B06AC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:del w:id="11" w:author="Author"/>
+          <w:ins w:id="25" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="is"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="255B9248" w14:textId="7778D7E1" w:rsidR="00A97E90" w:rsidRPr="00A97E90" w:rsidRDefault="00A97E90" w:rsidP="003B06AC">
+    <w:p w14:paraId="255B9248" w14:textId="4732527B" w:rsidR="00A97E90" w:rsidRPr="00A97E90" w:rsidRDefault="00A97E90" w:rsidP="003B06AC">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="12" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="is"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="13" w:author="Author">
-[...22 lines deleted...]
-      </w:ins>
+      <w:r w:rsidRPr="00410ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+        </w:rPr>
+        <w:t>Heiti og heimilisfang framleiðanda sem er ábyrgur fyrir lokasamþykkt viðkomandi lotu skal koma fram í prentuðum fylgiseðli</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1EE29C99" w14:textId="77777777" w:rsidR="00190792" w:rsidRPr="00E16BB6" w:rsidRDefault="00190792" w:rsidP="00726130">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="is"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="769E4E67" w14:textId="77777777" w:rsidR="00190792" w:rsidRPr="00A145D4" w:rsidRDefault="00190792" w:rsidP="00A145D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
@@ -15550,50 +15709,51 @@
         </w:rPr>
         <w:t>Að beiðni Lyfjastofnunar Evrópu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55829457" w14:textId="77777777" w:rsidR="00190792" w:rsidRPr="00726130" w:rsidRDefault="00190792">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="is"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Þegar áhættustjórnunarkerfinu er breytt, sérstaklega ef það gerist í kjölfar þess að nýjar upplýsingar berast sem geta leitt </w:t>
       </w:r>
       <w:r w:rsidRPr="00726130">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="is"/>
         </w:rPr>
         <w:t>til mikilvægra breytinga á hlutfalli ávinnings/áhættu eða vegna þess að mikilvægur áfangi (tengdur lyfjagát eða lágmörkun áhættu) næst.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276D3988" w14:textId="3D203F79" w:rsidR="00A956CA" w:rsidRPr="00726130" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00726130">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -24184,78 +24344,62 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="276D3B0D" w14:textId="5DA8EA0E" w:rsidR="00A956CA" w:rsidRPr="0039326E" w:rsidRDefault="00F837B3" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039326E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t xml:space="preserve">Látið lækninn, lyfjafræðing eða hjúkrunarfræðinginn vita um allar aukaverkanir. Þetta gildir einnig um aukaverkanir sem ekki er minnst á í þessum fylgiseðli. Einnig er hægt að tilkynna aukaverkanir beint </w:t>
       </w:r>
       <w:r w:rsidRPr="00C43FE7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t xml:space="preserve">samkvæmt fyrirkomulagi sem gildir í hverju landi fyrir sig, sjá </w:t>
       </w:r>
-      <w:r w:rsidR="00B64CCD">
-[...26 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00B64CCD" w:rsidRPr="00B64CCD">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:highlight w:val="lightGray"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="is-IS"/>
+          </w:rPr>
+          <w:t>Appendix V</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00B64CCD" w:rsidRPr="00B64CCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B64CCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="008000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0039326E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t>Með því að tilkynna aukaverkanir er hægt að hjálpa til við að auka upplýsingar um öryggi lyfsins.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276D3B0E" w14:textId="7B0709D0" w:rsidR="00A956CA" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
       <w:pPr>
@@ -25193,3637 +25337,4435 @@
     <w:p w14:paraId="276D3B34" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="0039326E" w:rsidRDefault="002B3DBD" w:rsidP="00C43FE7">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039326E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t>Framleiðandi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276D3B35" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="00D72855" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
+    <w:p w14:paraId="276D3B35" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="00410ABD" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="is-IS"/>
-          <w:rPrChange w:id="16" w:author="Author">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="is-IS"/>
+        </w:rPr>
+        <w:t>PharmaKorell GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276D3B36" w14:textId="2C735E0C" w:rsidR="00A956CA" w:rsidRPr="00410ABD" w:rsidRDefault="00EC5D15" w:rsidP="00C43FE7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="is-IS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="et-EE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Georges-Köhler-Str. 2,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276D3B37" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="00410ABD" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="is-IS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="is-IS"/>
+        </w:rPr>
+        <w:t>79539 Lörrach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276D3B38" w14:textId="6257B854" w:rsidR="001A31E2" w:rsidRDefault="001A31E2" w:rsidP="00C43FE7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is-IS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="is-IS"/>
+        </w:rPr>
+        <w:t>Þýskaland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A475025" w14:textId="77777777" w:rsidR="007F0790" w:rsidRDefault="007F0790" w:rsidP="00C43FE7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is-IS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59820184" w14:textId="77777777" w:rsidR="003B06AC" w:rsidRPr="00410ABD" w:rsidRDefault="003B06AC" w:rsidP="00410ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="et-EE" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="26" w:author="Author">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="is"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="27" w:author="Author">
+          <w:pPr>
+            <w:keepNext/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00410ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="et-EE" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="28" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="is"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve">PharmaKorell GmbH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37ACE3F8" w14:textId="420E7D3B" w:rsidR="00D72855" w:rsidRPr="00410ABD" w:rsidRDefault="003B06AC" w:rsidP="00410ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="et-EE" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="29" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="is"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="30" w:author="Author">
+          <w:pPr>
+            <w:keepNext/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00410ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="et-EE" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="31" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="is"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Schleissheimer</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72855" w:rsidRPr="00410ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="et-EE" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="32" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="is"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> Strasse 373, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527E7818" w14:textId="113F68C5" w:rsidR="003B06AC" w:rsidRPr="00410ABD" w:rsidRDefault="00D72855" w:rsidP="00410ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="et-EE" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="33" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="is"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="34" w:author="Author">
+          <w:pPr>
+            <w:keepNext/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00410ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="et-EE" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="35" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="is"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>80935 Munich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D80126" w14:textId="58D20AB5" w:rsidR="003B06AC" w:rsidRDefault="003B06AC" w:rsidP="00410ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+        </w:rPr>
+        <w:pPrChange w:id="36" w:author="Author">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00410ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="et-EE" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="37" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="is"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Þýskaland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61461D97" w14:textId="77777777" w:rsidR="003B06AC" w:rsidRDefault="003B06AC" w:rsidP="003B06AC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:ins w:id="38" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is-IS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18229C4D" w14:textId="77777777" w:rsidR="00410ABD" w:rsidRPr="00410ABD" w:rsidRDefault="00410ABD" w:rsidP="00410ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="39" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+          <w:rPrChange w:id="40" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="41" w:author="Author"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:lang w:val="is-IS"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:rPrChange w:id="17" w:author="Author">
+        <w:pPrChange w:id="42" w:author="Author">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="43" w:author="Author">
+        <w:r w:rsidRPr="00410ABD">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="is"/>
+            <w:rPrChange w:id="44" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="is-IS"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>Mundipharma DC B.V.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="02D30567" w14:textId="77777777" w:rsidR="00410ABD" w:rsidRPr="00410ABD" w:rsidRDefault="00410ABD" w:rsidP="00410ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="45" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+          <w:rPrChange w:id="46" w:author="Author">
             <w:rPr>
+              <w:ins w:id="47" w:author="Author"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:lang w:val="is-IS"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:t>PharmaKorell GmbH</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="276D3B36" w14:textId="2C735E0C" w:rsidR="00A956CA" w:rsidRPr="00D72855" w:rsidRDefault="00EC5D15" w:rsidP="00C43FE7">
+        <w:pPrChange w:id="48" w:author="Author">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="49" w:author="Author">
+        <w:r w:rsidRPr="00410ABD">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="is"/>
+            <w:rPrChange w:id="50" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="is-IS"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>Leusderend 16</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="7482E235" w14:textId="77777777" w:rsidR="00410ABD" w:rsidRPr="00410ABD" w:rsidRDefault="00410ABD" w:rsidP="00410ABD">
       <w:pPr>
         <w:keepNext/>
+        <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rPrChange w:id="18" w:author="Author">
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="51" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+          <w:rPrChange w:id="52" w:author="Author">
             <w:rPr>
+              <w:ins w:id="53" w:author="Author"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:lang w:val="is-IS"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="276D3B37" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="00D72855" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
+        <w:pPrChange w:id="54" w:author="Author">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="55" w:author="Author">
+        <w:r w:rsidRPr="00410ABD">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="is"/>
+            <w:rPrChange w:id="56" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="is-IS"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>3832 RC Leusden</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="4F82844C" w14:textId="5C2D0863" w:rsidR="00410ABD" w:rsidRPr="00410ABD" w:rsidRDefault="00410ABD" w:rsidP="00410ABD">
       <w:pPr>
         <w:keepNext/>
+        <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rPrChange w:id="20" w:author="Author">
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="57" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+          <w:rPrChange w:id="58" w:author="Author">
             <w:rPr>
+              <w:ins w:id="59" w:author="Author"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:lang w:val="is-IS"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:rPrChange w:id="21" w:author="Author">
+        <w:pPrChange w:id="60" w:author="Author">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="61" w:author="Author">
+        <w:r w:rsidRPr="00410ABD">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="is"/>
+            <w:rPrChange w:id="62" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="is-IS"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>Holland</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="1A9BCF40" w14:textId="6B47B4D2" w:rsidR="00410ABD" w:rsidRPr="00410ABD" w:rsidDel="00410ABD" w:rsidRDefault="00410ABD" w:rsidP="00410ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:del w:id="63" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="is"/>
+          <w:rPrChange w:id="64" w:author="Author">
             <w:rPr>
+              <w:del w:id="65" w:author="Author"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:lang w:val="is-IS"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:t>79539 Lörrach</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:pPrChange w:id="66" w:author="Author">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="276D3B39" w14:textId="3477D77C" w:rsidR="00A956CA" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="00C43FE7">
+      <w:pPr>
+        <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:del w:id="67" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72855">
-[...145 lines deleted...]
-        <w:r w:rsidRPr="00726130">
+      <w:del w:id="68" w:author="Author">
+        <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="000000"/>
-            <w:lang w:val="is"/>
+            <w:lang w:val="is-IS"/>
           </w:rPr>
-          <w:t>Þýskaland</w:t>
+          <w:delText>Hafið samband við fulltrúa markaðsleyfishafa á hverjum stað ef óskað er upplýsinga um lyfið:</w:delText>
         </w:r>
-      </w:ins>
-[...15 lines deleted...]
-    <w:p w14:paraId="276D3B39" w14:textId="609DBD11" w:rsidR="00A956CA" w:rsidRDefault="007F0790" w:rsidP="00C43FE7">
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="69EA7C09" w14:textId="74926C96" w:rsidR="007F0790" w:rsidRPr="0039326E" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="00C43FE7">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:del w:id="69" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w14:paraId="66D1B3A4" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w14:paraId="66D1B3A4" w14:textId="2CE6D49B" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="70" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16A4D2F6" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000F3BCD" w:rsidRDefault="007F0790" w:rsidP="000E495F">
+          <w:p w14:paraId="16A4D2F6" w14:textId="6E80ABED" w:rsidR="007F0790" w:rsidRPr="000F3BCD" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="000E495F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="71" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="_Hlk484180406"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:bookmarkStart w:id="72" w:name="_Hlk484180406"/>
+            <w:del w:id="73" w:author="Author">
+              <w:r w:rsidRPr="000F3BCD" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText>België/Belgique/Belgien</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4C3DDBD1" w14:textId="30B42FAF" w:rsidR="007F0790" w:rsidRPr="000F3BCD" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005707B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="74" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>België/Belgique/Belgien</w:t>
-[...73 lines deleted...]
-              <w:r w:rsidRPr="000F3BCD">
+            </w:pPr>
+            <w:del w:id="75" w:author="Author">
+              <w:r w:rsidRPr="000F3BCD" w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t>info@mundipharma.be</w:t>
+                <w:delText xml:space="preserve">Mundipharma </w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidR="00EC5D15" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText>BV</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7C26C075" w14:textId="14B2555E" w:rsidR="007F0790" w:rsidRPr="000F3BCD" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005E190F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="76" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="77" w:author="Author">
+              <w:r w:rsidRPr="000F3BCD" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tél/Tel: </w:delText>
+              </w:r>
+              <w:r w:rsidR="007C3A76" w:rsidRPr="007C3A76" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText>+32 2 358 54 68</w:delText>
+              </w:r>
+              <w:r w:rsidR="007C3A76" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="75B2390B" w14:textId="608F6BA3" w:rsidR="007F0790" w:rsidRPr="000F3BCD" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="34"/>
+              <w:rPr>
+                <w:del w:id="78" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="79" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.be"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="000F3BCD" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText>info@mundipharma.be</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5143549B" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="00925F7A" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="5143549B" w14:textId="08E5CB71" w:rsidR="007F0790" w:rsidRPr="00925F7A" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="80" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00925F7A">
-[...9 lines deleted...]
-          <w:p w14:paraId="601F48B6" w14:textId="77777777" w:rsidR="009647EC" w:rsidRPr="00730CAB" w:rsidRDefault="009647EC" w:rsidP="009647EC">
+            <w:del w:id="81" w:author="Author">
+              <w:r w:rsidRPr="00925F7A" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText>Lietuva</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="601F48B6" w14:textId="72CF0EA0" w:rsidR="009647EC" w:rsidRPr="00730CAB" w:rsidDel="00410ABD" w:rsidRDefault="009647EC" w:rsidP="009647EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="82" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...7 lines deleted...]
-          <w:p w14:paraId="2B356781" w14:textId="77777777" w:rsidR="009647EC" w:rsidRPr="00730CAB" w:rsidRDefault="009647EC" w:rsidP="009647EC">
+            <w:del w:id="83" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>EGIS Pharmaceuticals PLC atstovybė</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="2B356781" w14:textId="68F3B39B" w:rsidR="009647EC" w:rsidRPr="00730CAB" w:rsidDel="00410ABD" w:rsidRDefault="009647EC" w:rsidP="009647EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="84" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...16 lines deleted...]
-              <w:r w:rsidRPr="00730CAB">
+            <w:del w:id="85" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="hu-HU"/>
                 </w:rPr>
-                <w:t>info@egis.lt</w:t>
+                <w:delText>Tel.:+ 370 5 231 4658</w:delText>
               </w:r>
-            </w:hyperlink>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7FE74868" w14:textId="3840E6E6" w:rsidR="009647EC" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="009647EC" w:rsidP="009647EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:del w:id="86" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="87" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:info@egis.lt" \t "_blank"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>info@egis.lt</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w14:paraId="26A3EF35" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w14:paraId="26A3EF35" w14:textId="4DEE91B7" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="88" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15E59025" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790" w:rsidP="000E495F">
+          <w:p w14:paraId="15E59025" w14:textId="2E7709FD" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="000E495F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="89" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22D78EB2" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="00C43FE7" w:rsidRDefault="007F0790" w:rsidP="005707B2">
+          <w:p w14:paraId="22D78EB2" w14:textId="16886361" w:rsidR="007F0790" w:rsidRPr="00C43FE7" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005707B2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="90" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C43FE7">
-[...9 lines deleted...]
-          <w:p w14:paraId="0ED7F6D0" w14:textId="1F0FB54C" w:rsidR="007A7C9A" w:rsidRPr="00925F7A" w:rsidRDefault="007A7C9A" w:rsidP="005E190F">
+            <w:del w:id="91" w:author="Author">
+              <w:r w:rsidRPr="00C43FE7" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>България</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0ED7F6D0" w14:textId="79144996" w:rsidR="007A7C9A" w:rsidRPr="00925F7A" w:rsidDel="00410ABD" w:rsidRDefault="007A7C9A" w:rsidP="005E190F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="92" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00925F7A">
-              <w:rPr>
+            <w:del w:id="93" w:author="Author">
+              <w:r w:rsidRPr="00925F7A" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>ТП</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText>„</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00925F7A" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>Мундифарма</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00925F7A" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>Гезелшафт</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00925F7A" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>м</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText>.</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00925F7A" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>б</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText>.</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00925F7A" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>Х</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText>.“</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="431904B7" w14:textId="3D9CF9F7" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="94" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="95" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Teл.: + 359 2 962 13 56</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="31D6AD95" w14:textId="6D5C25A2" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:del w:id="96" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
-                <w:lang w:val="ru-RU"/>
-[...124 lines deleted...]
-          <w:p w14:paraId="13CE0373" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="97" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>mundipharma@mundipharma.bg</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="13CE0373" w14:textId="031CA10E" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="98" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61670FD8" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="00C43FE7" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="61670FD8" w14:textId="7C5B4A75" w:rsidR="007F0790" w:rsidRPr="00C43FE7" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="99" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49D7ACBB" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="00C43FE7" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="49D7ACBB" w14:textId="3C8DACB4" w:rsidR="007F0790" w:rsidRPr="00C43FE7" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="100" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C43FE7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:del w:id="101" w:author="Author">
+              <w:r w:rsidRPr="00C43FE7" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Luxembourg/Luxemburg</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="720A64E9" w14:textId="746070A5" w:rsidR="007F0790" w:rsidRPr="00C43FE7" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="102" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Luxembourg/Luxemburg</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="720A64E9" w14:textId="4850B9A8" w:rsidR="007F0790" w:rsidRPr="00C43FE7" w:rsidRDefault="007F0790">
+            </w:pPr>
+            <w:del w:id="103" w:author="Author">
+              <w:r w:rsidRPr="00C43FE7" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Mundipharma </w:delText>
+              </w:r>
+              <w:r w:rsidR="00EC5D15" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>BV</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="13CE3CD4" w14:textId="65EA5D01" w:rsidR="007F0790" w:rsidRPr="00C43FE7" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="104" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C43FE7">
-[...42 lines deleted...]
-          <w:p w14:paraId="6A003FFE" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="105" w:author="Author">
+              <w:r w:rsidRPr="00C43FE7" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tél/Tel: </w:delText>
+              </w:r>
+              <w:r w:rsidR="007C3A76" w:rsidRPr="007C3A76" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>+32 2 358 54 68</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="6A003FFE" w14:textId="765FA29F" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="106" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="007F0790">
+            <w:del w:id="107" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.be"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>info@mundipharma.be</w:t>
+                <w:delText>info@mundipharma.be</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0790" w:rsidRPr="00113D83" w14:paraId="248D0005" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007F0790" w:rsidRPr="00113D83" w:rsidDel="00410ABD" w14:paraId="248D0005" w14:textId="14076C61" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1619"/>
+          <w:del w:id="108" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1C885C" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="0022166F" w:rsidRDefault="007F0790" w:rsidP="000E495F">
+          <w:p w14:paraId="7A1C885C" w14:textId="75474DC4" w:rsidR="007F0790" w:rsidRPr="0022166F" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="000E495F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="109" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0022166F">
-[...2 lines deleted...]
-                <w:b/>
+            <w:del w:id="110" w:author="Author">
+              <w:r w:rsidRPr="0022166F" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Česká republika</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1C69D971" w14:textId="2851AAD7" w:rsidR="0022166F" w:rsidDel="00410ABD" w:rsidRDefault="00DD5690" w:rsidP="005E190F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="111" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Česká republika</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C69D971" w14:textId="77777777" w:rsidR="0022166F" w:rsidRDefault="00DD5690" w:rsidP="005E190F">
+            </w:pPr>
+            <w:del w:id="112" w:author="Author">
+              <w:r w:rsidRPr="0022166F" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Ges</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="0022166F" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>ellschaft</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="0022166F" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> m.b.H., </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="33AF7D21" w14:textId="73BF5C32" w:rsidR="0022166F" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="00DD5690" w:rsidP="005E190F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...34 lines deleted...]
-              <w:rPr>
+                <w:del w:id="113" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...44 lines deleted...]
-              <w:r w:rsidRPr="000E15C2">
+            <w:del w:id="114" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="pt-PT"/>
                 </w:rPr>
-                <w:t>office@mundipharma.cz</w:t>
+                <w:delText xml:space="preserve">organizační složka  </w:delText>
               </w:r>
-            </w:hyperlink>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="5728716D" w14:textId="45ED3B60" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005E190F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="115" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="116" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel: + 420 </w:delText>
+              </w:r>
+              <w:r w:rsidR="00A02682" w:rsidRPr="00A02682" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>296 188 338</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="45943744" w14:textId="5B3DD30F" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:del w:id="117" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="118" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:office@mundipharma.cz"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>office@mundipharma.cz</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62190F48" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="62190F48" w14:textId="65396A6B" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="119" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...9 lines deleted...]
-          <w:p w14:paraId="358D030C" w14:textId="6B3D5B7E" w:rsidR="009647EC" w:rsidRPr="00730CAB" w:rsidRDefault="00113D83" w:rsidP="009647EC">
+            <w:del w:id="120" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Magyarország</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="358D030C" w14:textId="370EAC29" w:rsidR="009647EC" w:rsidRPr="00730CAB" w:rsidDel="00410ABD" w:rsidRDefault="00113D83" w:rsidP="009647EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="121" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00113D83">
-[...7 lines deleted...]
-          <w:p w14:paraId="7DBAC164" w14:textId="2BEBDCE6" w:rsidR="009647EC" w:rsidRPr="00730CAB" w:rsidRDefault="009647EC" w:rsidP="009647EC">
+            <w:del w:id="122" w:author="Author">
+              <w:r w:rsidRPr="00113D83" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>Medis Hungary Kft</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7DBAC164" w14:textId="4CFDAAD4" w:rsidR="009647EC" w:rsidRPr="00730CAB" w:rsidDel="00410ABD" w:rsidRDefault="009647EC" w:rsidP="009647EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="123" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...14 lines deleted...]
-          <w:p w14:paraId="0F50A9C1" w14:textId="12861B3B" w:rsidR="009647EC" w:rsidRPr="005F4AD9" w:rsidRDefault="00113D83" w:rsidP="009647EC">
+            <w:del w:id="124" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel.: +36 </w:delText>
+              </w:r>
+              <w:r w:rsidR="00113D83" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>23 801 028</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0F50A9C1" w14:textId="791ACBC0" w:rsidR="009647EC" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="00113D83" w:rsidP="009647EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="125" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="00C8789C">
+            <w:del w:id="126" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:medis.hu@medis.com"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00C8789C" w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="hu-HU"/>
                 </w:rPr>
-                <w:t>medis.hu@medis.com</w:t>
+                <w:delText>medis.hu@medis.com</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w14:paraId="79F64DB8" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w14:paraId="79F64DB8" w14:textId="6D97F975" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="127" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50468E6A" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790" w:rsidP="000E495F">
+          <w:p w14:paraId="50468E6A" w14:textId="48BB482F" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="000E495F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="128" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...9 lines deleted...]
-          <w:p w14:paraId="3DD2671A" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790" w:rsidP="005707B2">
+            <w:del w:id="129" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Danmark</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3DD2671A" w14:textId="7EB424D0" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005707B2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="130" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...8 lines deleted...]
-          <w:p w14:paraId="4BCA2E2E" w14:textId="20F457CD" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790" w:rsidP="005E190F">
+            <w:del w:id="131" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Mundipharma A/S</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4BCA2E2E" w14:textId="36E370D1" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005E190F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="132" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...24 lines deleted...]
-          <w:p w14:paraId="5CE5A602" w14:textId="77777777" w:rsidR="00540444" w:rsidRPr="00BF74F7" w:rsidRDefault="00540444" w:rsidP="00540444">
+            <w:del w:id="133" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Tlf: + 45</w:delText>
+              </w:r>
+              <w:r w:rsidR="005E190F" w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> 45</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> 17 48 00</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="5CE5A602" w14:textId="3B0AFB25" w:rsidR="00540444" w:rsidRPr="00BF74F7" w:rsidDel="00410ABD" w:rsidRDefault="00540444" w:rsidP="00540444">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="134" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="00BF74F7">
+            <w:del w:id="135" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00BF74F7" w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:t>nordics@mundipharma.dk</w:t>
+                <w:delText>nordics@mundipharma.dk</w:delText>
               </w:r>
-            </w:hyperlink>
-[...1 lines deleted...]
-          <w:p w14:paraId="265A7D78" w14:textId="369CEB99" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="265A7D78" w14:textId="2F51811A" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="136" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="788C2780" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="788C2780" w14:textId="7AA93D64" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="137" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...2 lines deleted...]
-                <w:b/>
+            <w:del w:id="138" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Malta</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="33D46192" w14:textId="60BFF704" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="139" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Malta</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="33D46192" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            </w:pPr>
+            <w:del w:id="140" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Mundipharma Corporation (Ireland) Limited</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="75AFF27B" w14:textId="04B6A300" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-              <w:rPr>
+                <w:del w:id="141" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...11 lines deleted...]
-            </w:r>
+            <w:del w:id="142" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Tel: +353 1 206 3800</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w14:paraId="40A0252C" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w14:paraId="40A0252C" w14:textId="4008CEE7" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="143" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7910818E" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="007F0790" w:rsidP="000E495F">
+          <w:p w14:paraId="7910818E" w14:textId="7A4A0220" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="000E495F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="144" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09470C37" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790" w:rsidP="005707B2">
+          <w:p w14:paraId="09470C37" w14:textId="3786885A" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005707B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="145" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...9 lines deleted...]
-          <w:p w14:paraId="05AC558D" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790" w:rsidP="005E190F">
+            <w:del w:id="146" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Deutschland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="05AC558D" w14:textId="40E0EF89" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005E190F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="147" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...8 lines deleted...]
-          <w:p w14:paraId="29DB836B" w14:textId="3A1CCFDB" w:rsidR="005A3ABE" w:rsidRDefault="005A3ABE">
+            <w:del w:id="148" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma GmbH</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="29DB836B" w14:textId="3B6E8537" w:rsidR="005A3ABE" w:rsidDel="00410ABD" w:rsidRDefault="005A3ABE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="149" w:author="Author"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005A3ABE">
-[...8 lines deleted...]
-          <w:p w14:paraId="184C6AEE" w14:textId="7E5ECD03" w:rsidR="007F0790" w:rsidRPr="005A3ABE" w:rsidRDefault="005A3ABE">
+            <w:del w:id="150" w:author="Author">
+              <w:r w:rsidRPr="005A3ABE" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Tel: + 49 (0) 69 506029-000</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="184C6AEE" w14:textId="122E1B55" w:rsidR="007F0790" w:rsidRPr="005A3ABE" w:rsidDel="00410ABD" w:rsidRDefault="005A3ABE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="151" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A745F">
-[...5 lines deleted...]
-            </w:r>
+            <w:del w:id="152" w:author="Author">
+              <w:r w:rsidRPr="009A745F" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>info@mundipharma.de</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46AEFCC9" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="46AEFCC9" w14:textId="0DDB46A0" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="153" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42247A12" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="42247A12" w14:textId="695299B7" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="154" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...2 lines deleted...]
-                <w:b/>
+            <w:del w:id="155" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Nederland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0C6BD038" w14:textId="4AA23FC8" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="156" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Nederland</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="1F1FB95B" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            </w:pPr>
+            <w:del w:id="157" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals B.V.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1F1FB95B" w14:textId="3AD9F71E" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="158" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...8 lines deleted...]
-          <w:p w14:paraId="1F1696B3" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="159" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Tel: + 31 (0)33 450 82 70</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1F1696B3" w14:textId="3483D17F" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="160" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="007F0790">
+            <w:del w:id="161" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.nl"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>info@mundipharma.nl</w:t>
+                <w:delText>info@mundipharma.nl</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0790" w:rsidRPr="000E15C2" w14:paraId="389E47B3" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w14:paraId="389E47B3" w14:textId="34292B08" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="162" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ABEE226" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="00A02682" w:rsidRDefault="007F0790" w:rsidP="00A02682">
+          <w:p w14:paraId="5ABEE226" w14:textId="2CF63E9F" w:rsidR="007F0790" w:rsidRPr="00A02682" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="00A02682">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
+                <w:del w:id="163" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67F6AB7C" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="007F0790" w:rsidP="00A02682">
+          <w:p w14:paraId="67F6AB7C" w14:textId="44CE4648" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="00A02682">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
+                <w:del w:id="164" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4AD9">
-[...10 lines deleted...]
-          <w:p w14:paraId="3E940031" w14:textId="4B4070E4" w:rsidR="003B6B30" w:rsidRPr="000E15C2" w:rsidRDefault="00113D83" w:rsidP="00A02682">
+            <w:del w:id="165" w:author="Author">
+              <w:r w:rsidRPr="005F4AD9" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Eesti</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3E940031" w14:textId="4B68B118" w:rsidR="003B6B30" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="00113D83" w:rsidP="00A02682">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
+                <w:del w:id="166" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00113D83">
-[...32 lines deleted...]
-          <w:p w14:paraId="1EB1198B" w14:textId="77777777" w:rsidR="00A02682" w:rsidRDefault="00A02682" w:rsidP="00A02682">
+            <w:del w:id="167" w:author="Author">
+              <w:r w:rsidRPr="00113D83" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Medis Pharma Lithuania UAB</w:delText>
+              </w:r>
+              <w:r w:rsidR="003B6B30" w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Tel: +</w:delText>
+              </w:r>
+              <w:r w:rsidR="00A02682" w:rsidRPr="00A02682" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>370</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> 68735006</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1EB1198B" w14:textId="6E5534B9" w:rsidR="00A02682" w:rsidDel="00410ABD" w:rsidRDefault="00A02682" w:rsidP="00A02682">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
+                <w:del w:id="168" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A02682">
-[...8 lines deleted...]
-          <w:p w14:paraId="7756AFE5" w14:textId="1D863EA8" w:rsidR="00A46D24" w:rsidRPr="00A02682" w:rsidRDefault="00A46D24" w:rsidP="00A02682">
+            <w:del w:id="169" w:author="Author">
+              <w:r w:rsidRPr="00A02682" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>medis.lt@medis.com</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7756AFE5" w14:textId="55D49E75" w:rsidR="00A46D24" w:rsidRPr="00A02682" w:rsidDel="00410ABD" w:rsidRDefault="00A46D24" w:rsidP="00A02682">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
+                <w:del w:id="170" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53A6CFB6" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="53A6CFB6" w14:textId="58CFD514" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="171" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="417B6C22" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="417B6C22" w14:textId="644C2361" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="172" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...2 lines deleted...]
-                <w:b/>
+            <w:del w:id="173" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Norge</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="36F02739" w14:textId="19614B46" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="174" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>Norge</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="361D8B80" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790">
+            </w:pPr>
+            <w:del w:id="175" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Mundipharma AS</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="361D8B80" w14:textId="1C64B319" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="176" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...8 lines deleted...]
-          <w:p w14:paraId="32DDD6F2" w14:textId="77777777" w:rsidR="00540444" w:rsidRPr="00BF74F7" w:rsidRDefault="00540444" w:rsidP="00540444">
+            <w:del w:id="177" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Tlf: + 47 67 51 89 00</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="32DDD6F2" w14:textId="58E9992A" w:rsidR="00540444" w:rsidRPr="00BF74F7" w:rsidDel="00410ABD" w:rsidRDefault="00540444" w:rsidP="00540444">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="178" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="00BF74F7">
+            <w:del w:id="179" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00BF74F7" w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:t>nordics@mundipharma.dk</w:t>
+                <w:delText>nordics@mundipharma.dk</w:delText>
               </w:r>
-            </w:hyperlink>
-[...1 lines deleted...]
-          <w:p w14:paraId="267D8684" w14:textId="46396E0C" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="267D8684" w14:textId="14A5B54E" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="180" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w14:paraId="38F86E6D" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w14:paraId="38F86E6D" w14:textId="312E666D" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="181" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B317E63" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790" w:rsidP="000E495F">
+          <w:p w14:paraId="2B317E63" w14:textId="2A64A680" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="000E495F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="182" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24CA6612" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790" w:rsidP="005707B2">
+          <w:p w14:paraId="24CA6612" w14:textId="28EB747E" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005707B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="183" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...8 lines deleted...]
-          <w:p w14:paraId="03BA8CAC" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790" w:rsidP="005E190F">
+            <w:del w:id="184" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Ελλάδα</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="03BA8CAC" w14:textId="2D065AAD" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005E190F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="185" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...7 lines deleted...]
-          <w:p w14:paraId="26B34494" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="186" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Mundipharma Corporation (Ireland) Limited</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="26B34494" w14:textId="65138307" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="187" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...7 lines deleted...]
-          <w:p w14:paraId="465AAE0B" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="188" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Τηλ: + 353 1 206 3800 </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="465AAE0B" w14:textId="3896979C" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="189" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD3B264" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="1FD3B264" w14:textId="0442FD03" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="190" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="176F6A5E" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="176F6A5E" w14:textId="752DE57B" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="191" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...9 lines deleted...]
-          <w:p w14:paraId="285048EE" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="192" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Österreich</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="285048EE" w14:textId="5B2D7A0F" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="193" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...8 lines deleted...]
-          <w:p w14:paraId="2B0A8F74" w14:textId="0237CA2D" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="194" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Gesellschaft m.b.H.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="2B0A8F74" w14:textId="5FB1694A" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="195" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...7 lines deleted...]
-          <w:p w14:paraId="4F2E296F" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="196" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Tel: +43 (0)1 523 25 05</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4F2E296F" w14:textId="7C750ADB" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="197" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="007F0790">
+            <w:del w:id="198" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.at"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>info@mundipharma.at</w:t>
+                <w:delText>info@mundipharma.at</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w14:paraId="6FF98293" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w14:paraId="6FF98293" w14:textId="48EFFDDC" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="199" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB1230A" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790" w:rsidP="000E495F">
+          <w:p w14:paraId="2DB1230A" w14:textId="5C1C289B" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="000E495F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="200" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F9A0F7F" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790" w:rsidP="005707B2">
+          <w:p w14:paraId="7F9A0F7F" w14:textId="47757C35" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005707B2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="201" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...9 lines deleted...]
-          <w:p w14:paraId="5451654F" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790" w:rsidP="005E190F">
+            <w:del w:id="202" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>España</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="5451654F" w14:textId="6370A68D" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005E190F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="203" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...8 lines deleted...]
-          <w:p w14:paraId="51A87060" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="204" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals, S.L.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="51A87060" w14:textId="1F2768B6" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="205" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...7 lines deleted...]
-          <w:p w14:paraId="45EBE333" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="206" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Tel: +34 91 3821870</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="45EBE333" w14:textId="5B3183DC" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="207" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidRPr="007F0790">
+            <w:del w:id="208" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:infomed@mundipharma.es"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>infomed@mundipharma.es</w:t>
+                <w:delText>infomed@mundipharma.es</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0577EA95" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="0577EA95" w14:textId="159C6D09" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="209" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="646EFB71" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="646EFB71" w14:textId="4D2558BF" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="210" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3102">
-[...2 lines deleted...]
-                <w:b/>
+            <w:del w:id="211" w:author="Author">
+              <w:r w:rsidRPr="001A3102" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Polska</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="10B1096D" w14:textId="6EDC3EED" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="212" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Polska</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="72C3593C" w14:textId="3153D0AD" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            </w:pPr>
+            <w:del w:id="213" w:author="Author">
+              <w:r w:rsidRPr="001A3102" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Mundipharma Polska Sp. z o.o.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="72C3593C" w14:textId="371952E4" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="214" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...14 lines deleted...]
-          <w:p w14:paraId="4B434D4E" w14:textId="77795CC1" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="00113D83">
+            <w:del w:id="215" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel.: + (48 22) </w:delText>
+              </w:r>
+              <w:r w:rsidR="00113D83" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>3824850</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4B434D4E" w14:textId="6F486FA5" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="00113D83">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="216" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
+            <w:del w:id="217" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:biuro@mundipharma.pl"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>office@mundipharma.pl</w:t>
+                <w:delText>office@mundipharma.pl</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w14:paraId="11125795" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w14:paraId="11125795" w14:textId="68442D64" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="218" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5213280E" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790" w:rsidP="000E495F">
+          <w:p w14:paraId="5213280E" w14:textId="39EAB092" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="000E495F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="219" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43F4753B" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790" w:rsidP="005707B2">
+          <w:p w14:paraId="43F4753B" w14:textId="2C17E5DA" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005707B2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="220" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...9 lines deleted...]
-          <w:p w14:paraId="1442319A" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790" w:rsidP="005E190F">
+            <w:del w:id="221" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>France</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1442319A" w14:textId="568BB295" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005E190F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="222" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...8 lines deleted...]
-          <w:p w14:paraId="4A759A44" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790">
+            <w:del w:id="223" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>MUNDIPHARMA SAS</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4A759A44" w14:textId="1712F07D" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="224" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...8 lines deleted...]
-          <w:p w14:paraId="1CABFAD2" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790">
+            <w:del w:id="225" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Tél: +33 1 40 65 29 29</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1CABFAD2" w14:textId="367B8B8D" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="226" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-          <w:p w14:paraId="0CC21525" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790">
+            <w:del w:id="227" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="00410ABD" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delInstrText>HYPERLINK "mailto:infomed@mundipharma.fr"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>infomed@mundipharma.fr</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0CC21525" w14:textId="3CA5757E" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="228" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB1F187" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="0CB1F187" w14:textId="32993160" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="229" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="218B8DA7" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="218B8DA7" w14:textId="5EC6018B" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="230" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3102">
-[...9 lines deleted...]
-          <w:p w14:paraId="01C60FB2" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidRDefault="007F0790">
+            <w:del w:id="231" w:author="Author">
+              <w:r w:rsidRPr="001A3102" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Portugal</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="01C60FB2" w14:textId="4EB3C486" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="232" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3102">
-[...8 lines deleted...]
-          <w:p w14:paraId="2654D2D8" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidRDefault="007F0790">
+            <w:del w:id="233" w:author="Author">
+              <w:r w:rsidRPr="001A3102" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Mundipharma Farmacêutica Lda</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="2654D2D8" w14:textId="1974CC48" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="234" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3102">
-[...8 lines deleted...]
-          <w:p w14:paraId="1F295E46" w14:textId="05E85C24" w:rsidR="00DD63D0" w:rsidRPr="007F0790" w:rsidRDefault="00DD63D0">
+            <w:del w:id="235" w:author="Author">
+              <w:r w:rsidRPr="001A3102" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Tel: +351 21 901 31 62</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1F295E46" w14:textId="5E0105B1" w:rsidR="00DD63D0" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="00DD63D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="236" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="237" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES_tradnl"/>
+                </w:rPr>
+                <w:delText>medinfo@mundipharma.pt</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w14:paraId="72DF9038" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w14:paraId="72DF9038" w14:textId="5EC346E3" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="238" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07B6B2CB" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidRDefault="007F0790" w:rsidP="000E495F">
+          <w:p w14:paraId="07B6B2CB" w14:textId="31AAA72B" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="000E495F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="239" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3102">
-[...17 lines deleted...]
-          <w:p w14:paraId="06F5CA0D" w14:textId="01EB6A0B" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidRDefault="007F0790" w:rsidP="005707B2">
+            <w:del w:id="240" w:author="Author">
+              <w:r w:rsidRPr="001A3102" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:br w:type="page"/>
+              </w:r>
+              <w:r w:rsidRPr="001A3102" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Hrvatska</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="06F5CA0D" w14:textId="700F8D09" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005707B2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="241" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3102">
-[...16 lines deleted...]
-          <w:p w14:paraId="1E54FFF5" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="007F0790" w:rsidP="005E190F">
+            <w:del w:id="242" w:author="Author">
+              <w:r w:rsidRPr="001A3102" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Medis Adria d.o.o</w:delText>
+              </w:r>
+              <w:r w:rsidR="00973765" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1E54FFF5" w14:textId="39C32A53" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005E190F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="243" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4AD9">
-[...8 lines deleted...]
-          <w:p w14:paraId="3DEC2C6D" w14:textId="1F8F9357" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="00A02682">
+            <w:del w:id="244" w:author="Author">
+              <w:r w:rsidRPr="005F4AD9" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Tel: + 385 (0) 1 230 34 46</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3DEC2C6D" w14:textId="6CE201B8" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="00A02682">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="245" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-          <w:p w14:paraId="287123F2" w14:textId="28A2A11C" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="007F0790">
+            <w:del w:id="246" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="00410ABD" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delInstrText>HYPERLINK "mailto:info@medisadria.hr"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="005F4AD9" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>medis.hr@medis.com</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="287123F2" w14:textId="3568D705" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="247" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="177CC64B" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="177CC64B" w14:textId="338A9AB0" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="248" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4AD9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:del w:id="249" w:author="Author">
+              <w:r w:rsidRPr="005F4AD9" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Ireland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="28CFFABF" w14:textId="78886F73" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="250" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:lang w:val="de-DE"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="28CFFABF" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="251" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals Limited</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4DD34083" w14:textId="1FABC8D0" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-              <w:rPr>
+                <w:del w:id="252" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...7 lines deleted...]
-          <w:p w14:paraId="3C5EB43C" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="253" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Tel: +353 1 206 3800</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3C5EB43C" w14:textId="1C43961A" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="254" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1835490D" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="1835490D" w14:textId="694B19BF" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="255" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...9 lines deleted...]
-          <w:p w14:paraId="03B80FA2" w14:textId="73F189A2" w:rsidR="00DD63D0" w:rsidRPr="00730CAB" w:rsidRDefault="00113D83" w:rsidP="00DD63D0">
+            <w:del w:id="256" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>România</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="03B80FA2" w14:textId="6953AD07" w:rsidR="00DD63D0" w:rsidRPr="00730CAB" w:rsidDel="00410ABD" w:rsidRDefault="00113D83" w:rsidP="00DD63D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="257" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="473C6157" w14:textId="143A0B4F" w:rsidR="00DD63D0" w:rsidRPr="00730CAB" w:rsidRDefault="00DD63D0" w:rsidP="00DD63D0">
+            <w:del w:id="258" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>Medis RO S.R.L.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="473C6157" w14:textId="122CE8FC" w:rsidR="00DD63D0" w:rsidRPr="00730CAB" w:rsidDel="00410ABD" w:rsidRDefault="00DD63D0" w:rsidP="00DD63D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="259" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...14 lines deleted...]
-          <w:p w14:paraId="726F15E0" w14:textId="11D08821" w:rsidR="00DD63D0" w:rsidRPr="00420D66" w:rsidRDefault="00113D83" w:rsidP="00DD63D0">
+            <w:del w:id="260" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel: +40 </w:delText>
+              </w:r>
+              <w:r w:rsidR="00113D83" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>744 777 258</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="726F15E0" w14:textId="0BB1407A" w:rsidR="00DD63D0" w:rsidRPr="00420D66" w:rsidDel="00410ABD" w:rsidRDefault="00113D83" w:rsidP="00DD63D0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="261" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
-              <w:r>
+            <w:del w:id="262" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:office@egis.ro" \t "_blank"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="hu-HU"/>
                 </w:rPr>
-                <w:t>medis.ro@medis.com</w:t>
+                <w:delText>medis.ro@medis.com</w:delText>
               </w:r>
-            </w:hyperlink>
-[...1 lines deleted...]
-          <w:p w14:paraId="7624FAD7" w14:textId="77777777" w:rsidR="00DD63D0" w:rsidRPr="000E15C2" w:rsidRDefault="00DD63D0">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7624FAD7" w14:textId="2A03314F" w:rsidR="00DD63D0" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="00DD63D0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="263" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="69BD871A" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="69BD871A" w14:textId="0036335B" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="264" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...2 lines deleted...]
-                <w:b/>
+            <w:del w:id="265" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Slovenija</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="26F4F0A6" w14:textId="19916C97" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="266" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>Slovenija</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="26F4F0A6" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790">
+            </w:pPr>
+            <w:del w:id="267" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Medis, d.o.o.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1DC0E1FB" w14:textId="3A8470B7" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="268" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:lang w:val="pt-PT"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1DC0E1FB" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="269" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Tel: +386 158969 00</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0BAA0D37" w14:textId="38E4DAD4" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="00A02682">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-              <w:rPr>
+                <w:del w:id="270" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A02682">
-[...7 lines deleted...]
-          <w:p w14:paraId="15C99ED8" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="271" w:author="Author">
+              <w:r w:rsidRPr="00A02682" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>medis.si@medis.com</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="15C99ED8" w14:textId="3EABC577" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="272" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w14:paraId="0E1F5EC7" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w14:paraId="0E1F5EC7" w14:textId="45898161" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="273" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05ACA6B0" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="007F0790" w:rsidP="000E495F">
+          <w:p w14:paraId="05ACA6B0" w14:textId="3DE4C90F" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="000E495F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="274" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4AD9">
-[...10 lines deleted...]
-          <w:p w14:paraId="4B83689B" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="007F0790" w:rsidP="005707B2">
+            <w:del w:id="275" w:author="Author">
+              <w:r w:rsidRPr="005F4AD9" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Ísland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4B83689B" w14:textId="22EF69F9" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005707B2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="276" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4AD9">
-[...8 lines deleted...]
-          <w:p w14:paraId="0B50E4C5" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="007F0790" w:rsidP="005E190F">
+            <w:del w:id="277" w:author="Author">
+              <w:r w:rsidRPr="005F4AD9" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Icepharma hf.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0B50E4C5" w14:textId="72AD380E" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005E190F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="278" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4AD9">
-[...8 lines deleted...]
-          <w:p w14:paraId="3965009B" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="007F0790">
+            <w:del w:id="279" w:author="Author">
+              <w:r w:rsidRPr="005F4AD9" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Sími: + 354 540 8000</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3965009B" w14:textId="4C402DF1" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="280" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-          <w:p w14:paraId="72D50622" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="007F0790">
+            <w:del w:id="281" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="00410ABD" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delInstrText>HYPERLINK "mailto:icepharma@icepharma.is"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="005F4AD9" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>icepharma@icepharma.is</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="72D50622" w14:textId="552F5E40" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="282" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71593FA8" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="71593FA8" w14:textId="45D30529" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="283" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...9 lines deleted...]
-          <w:p w14:paraId="07EC133C" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidRDefault="007F0790">
+            <w:del w:id="284" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Slovenská republika</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="07EC133C" w14:textId="1E08CF9B" w:rsidR="007F0790" w:rsidRPr="000E15C2" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="285" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E15C2">
-[...8 lines deleted...]
-          <w:p w14:paraId="06AA9A60" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="286" w:author="Author">
+              <w:r w:rsidRPr="000E15C2" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Mundipharma Ges.m.b.H.-o.z.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="06AA9A60" w14:textId="54B5FE96" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="287" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...7 lines deleted...]
-          <w:p w14:paraId="59F1037B" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="288" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Tel: + 4212 6381 1611</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="59F1037B" w14:textId="2F28A688" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="289" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidRPr="007F0790">
+            <w:del w:id="290" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:mundipharma@mundipharma.sk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>mundipharma@mundipharma.sk</w:t>
+                <w:delText>mundipharma@mundipharma.sk</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w14:paraId="5B9E7705" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w14:paraId="5B9E7705" w14:textId="1112C578" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="291" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6483AAA5" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidRDefault="007F0790" w:rsidP="000E495F">
+          <w:p w14:paraId="6483AAA5" w14:textId="5F4463D1" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="000E495F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="292" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3102">
-[...9 lines deleted...]
-          <w:p w14:paraId="2A36582E" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidRDefault="007F0790" w:rsidP="005707B2">
+            <w:del w:id="293" w:author="Author">
+              <w:r w:rsidRPr="001A3102" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Italia</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="2A36582E" w14:textId="333D5E63" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005707B2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="294" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3102">
-[...8 lines deleted...]
-          <w:p w14:paraId="01E1A732" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidRDefault="007F0790" w:rsidP="005E190F">
+            <w:del w:id="295" w:author="Author">
+              <w:r w:rsidRPr="001A3102" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals Srl</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="01E1A732" w14:textId="3BFCCF2E" w:rsidR="007F0790" w:rsidRPr="001A3102" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005E190F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="296" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A3102">
-[...8 lines deleted...]
-          <w:p w14:paraId="48D7CB68" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="297" w:author="Author">
+              <w:r w:rsidRPr="001A3102" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Tel: +39 02 3182881</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="48D7CB68" w14:textId="0685B603" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="298" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidRPr="007F0790">
+            <w:del w:id="299" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:infomedica@mundipharma.it"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>infomedica@mundipharma.it</w:t>
+                <w:delText>infomedica@mundipharma.it</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19A32F00" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="19A32F00" w14:textId="04BBD8ED" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="300" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...9 lines deleted...]
-          <w:p w14:paraId="244ED1CB" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="301" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Suomi/Finland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="244ED1CB" w14:textId="33AE1617" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="302" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...8 lines deleted...]
-          <w:p w14:paraId="7ED31476" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="303" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Oy</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7ED31476" w14:textId="5DA2C3F1" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="304" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...8 lines deleted...]
-          <w:p w14:paraId="4E156D0A" w14:textId="77777777" w:rsidR="00540444" w:rsidRPr="00BF74F7" w:rsidRDefault="00540444" w:rsidP="00540444">
+            <w:del w:id="305" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Puh/Tel: + 358 (0)9 8520 2065</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4E156D0A" w14:textId="7A864260" w:rsidR="00540444" w:rsidRPr="00BF74F7" w:rsidDel="00410ABD" w:rsidRDefault="00540444" w:rsidP="00540444">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="306" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidRPr="00BF74F7">
+            <w:del w:id="307" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00BF74F7" w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:t>nordics@mundipharma.dk</w:t>
+                <w:delText>nordics@mundipharma.dk</w:delText>
               </w:r>
-            </w:hyperlink>
-[...1 lines deleted...]
-          <w:p w14:paraId="5757BA99" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="5757BA99" w14:textId="0BAD43E8" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="308" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0790" w:rsidRPr="008A0FB1" w14:paraId="7659097F" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007F0790" w:rsidRPr="00410ABD" w:rsidDel="00410ABD" w14:paraId="7659097F" w14:textId="28A6DB0E" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="309" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6948D9D3" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790" w:rsidP="000E495F">
+          <w:p w14:paraId="6948D9D3" w14:textId="42E0D2C1" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="000E495F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="310" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...8 lines deleted...]
-          <w:p w14:paraId="2AD959C8" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790" w:rsidP="005707B2">
+            <w:del w:id="311" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Κύπρος</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="2AD959C8" w14:textId="5536D753" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005707B2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="312" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...7 lines deleted...]
-          <w:p w14:paraId="6F56173C" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790" w:rsidP="005E190F">
+            <w:del w:id="313" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals Ltd</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="6F56173C" w14:textId="0363C60B" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005E190F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="314" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-[...7 lines deleted...]
-          <w:p w14:paraId="54C640DF" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+            <w:del w:id="315" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Τηλ: +357 22 815656</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="54C640DF" w14:textId="16066B31" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="316" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidRPr="007F0790">
+            <w:del w:id="317" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.com.cy"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>info@mundipharma.com.cy</w:t>
+                <w:delText>info@mundipharma.com.cy</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54B39064" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="54B39064" w14:textId="4BCD6C24" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="318" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F0790">
-              <w:rPr>
+            <w:del w:id="319" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Sverige</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="07B71CF4" w14:textId="670D3AE9" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="320" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="321" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma AB</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="16DE8134" w14:textId="0AD68A65" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="322" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="323" w:author="Author">
+              <w:r w:rsidRPr="007F0790" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Tel: + 46 (0)31 773 75 30</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="5A731A4F" w14:textId="30C24976" w:rsidR="00540444" w:rsidRPr="00BF74F7" w:rsidDel="00410ABD" w:rsidRDefault="00540444" w:rsidP="00540444">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:del w:id="324" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="325" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="00410ABD" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00BF74F7" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:noProof/>
+                  <w:color w:val="auto"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>nordics@mundipharma.dk</w:delText>
+              </w:r>
+              <w:r w:rsidDel="00410ABD">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="710F6315" w14:textId="2888F189" w:rsidR="007F0790" w:rsidRPr="007F0790" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:del w:id="326" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Sverige</w:t>
-[...99 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0790" w:rsidRPr="00F61DC6" w14:paraId="438F2EC3" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007F0790" w:rsidRPr="00F61DC6" w:rsidDel="00410ABD" w14:paraId="438F2EC3" w14:textId="0BFAE44B" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="327" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50CE4A7E" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="007F0790" w:rsidP="000E495F">
+          <w:p w14:paraId="50CE4A7E" w14:textId="242E6A1A" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="000E495F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="328" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="150C9945" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="007F0790" w:rsidP="005707B2">
+          <w:p w14:paraId="150C9945" w14:textId="299FFFBA" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005707B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="329" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4AD9">
-[...9 lines deleted...]
-          <w:p w14:paraId="70D7DB1A" w14:textId="080316D5" w:rsidR="00F331A0" w:rsidRPr="00730CAB" w:rsidRDefault="00F61DC6" w:rsidP="00F331A0">
+            <w:del w:id="330" w:author="Author">
+              <w:r w:rsidRPr="005F4AD9" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Latvija</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="70D7DB1A" w14:textId="10E734D9" w:rsidR="00F331A0" w:rsidRPr="00730CAB" w:rsidDel="00410ABD" w:rsidRDefault="00F61DC6" w:rsidP="00F331A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="331" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="23FD61C5" w14:textId="1855AEA5" w:rsidR="00F331A0" w:rsidRPr="00730CAB" w:rsidRDefault="00F331A0" w:rsidP="00F331A0">
+            <w:del w:id="332" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>Medis Pharma Lithuania UAB</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="23FD61C5" w14:textId="6DA6A8E3" w:rsidR="00F331A0" w:rsidRPr="00730CAB" w:rsidDel="00410ABD" w:rsidRDefault="00F331A0" w:rsidP="00F331A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="333" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...35 lines deleted...]
-          <w:p w14:paraId="1FABCBE9" w14:textId="2A19A06C" w:rsidR="00F331A0" w:rsidRPr="005F4AD9" w:rsidRDefault="00F61DC6" w:rsidP="00F331A0">
+            <w:del w:id="334" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel: + </w:delText>
+              </w:r>
+              <w:r w:rsidR="00F61DC6" w:rsidRPr="00730CAB" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>37</w:delText>
+              </w:r>
+              <w:r w:rsidR="00F61DC6" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>0</w:delText>
+              </w:r>
+              <w:r w:rsidR="00F61DC6" w:rsidRPr="00730CAB" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidR="00F61DC6" w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>68735006</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1FABCBE9" w14:textId="6B4560E0" w:rsidR="00F331A0" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="00F61DC6" w:rsidP="00F331A0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="335" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:del w:id="336" w:author="Author">
+              <w:r w:rsidDel="00410ABD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>medis.lt@medis.com</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBA5B79" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="007F0790">
+          <w:p w14:paraId="1CBA5B79" w14:textId="5FA25B52" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="007F0790">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="337" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="197F4BE4" w14:textId="77777777" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidRDefault="007F0790" w:rsidP="005F4AD9">
+          <w:p w14:paraId="197F4BE4" w14:textId="729652FF" w:rsidR="007F0790" w:rsidRPr="005F4AD9" w:rsidDel="00410ABD" w:rsidRDefault="007F0790" w:rsidP="005F4AD9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="338" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="276D3B3A" w14:textId="7D3D216F" w:rsidR="00A956CA" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="276D3B3A" w14:textId="3314DB34" w:rsidR="00A956CA" w:rsidDel="00410ABD" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="339" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D389F14" w14:textId="77777777" w:rsidR="00F3545B" w:rsidRPr="0039326E" w:rsidRDefault="00F3545B" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="276D3B3B" w14:textId="3DBE4B01" w:rsidR="00A956CA" w:rsidRPr="0039326E" w:rsidRDefault="001A31E2" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
@@ -28869,101 +29811,102 @@
           <w:b/>
           <w:noProof/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="276D3B3D" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="0039326E" w:rsidRDefault="001A31E2" w:rsidP="00C43FE7">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039326E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Upplýsingar sem hægt er að nálgast annars staðar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276D3B3E" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="0039326E" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="276D3B40" w14:textId="1B4F6F3B" w:rsidR="00A956CA" w:rsidRPr="0039326E" w:rsidRDefault="001A31E2" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039326E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t xml:space="preserve">Ítarlegar upplýsingar um lyfið eru birtar á vef Lyfjastofnunar Evrópu </w:t>
       </w:r>
       <w:r w:rsidR="0086589E" w:rsidRPr="0086589E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t>http://www.ema.europa.eu</w:t>
       </w:r>
       <w:r w:rsidRPr="0039326E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="276D3B41" w14:textId="77777777" w:rsidR="00A956CA" w:rsidRPr="0039326E" w:rsidRDefault="00A956CA" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="276D3B43" w14:textId="77777777" w:rsidR="009E601C" w:rsidRPr="0039326E" w:rsidRDefault="009E601C" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="276D3B44" w14:textId="2CA55F9D" w:rsidR="009E601C" w:rsidRPr="0039326E" w:rsidRDefault="009E601C" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -29045,51 +29988,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A55CE" w:rsidRPr="0039326E" w14:paraId="276D3B4A" w14:textId="77777777" w:rsidTr="00C43FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3B49" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3B4C" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3B4C" w14:textId="77777777" w:rsidTr="00C43FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="276D3B4B" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="00C067D8" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Leiðbeiningar um einstaka hluti sprautunnar</w:t>
             </w:r>
           </w:p>
@@ -29181,51 +30124,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3CDA" wp14:editId="1C0AF06D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1293167</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>2132</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3796205" cy="4406463"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="15" name="Picture 1" descr="K:\Contractor\Kunden\Cinfa Biotech\Day 120 questions\IfU Pictures\170707_Beipackzettel_Cinfa_nur_Illu_1.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="K:\Contractor\Kunden\Cinfa Biotech\Day 120 questions\IfU Pictures\170707_Beipackzettel_Cinfa_nur_Illu_1.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28" cstate="print"/>
+                          <a:blip r:embed="rId16" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3796205" cy="4406463"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
@@ -30095,51 +31038,55 @@
                                         </w:r>
                                       </w:p>
                                     </w:tc>
                                   </w:tr>
                                 </w:tbl>
                                 <w:p w14:paraId="276D3D4A" w14:textId="77777777" w:rsidR="00DD5690" w:rsidRPr="00CB5B76" w:rsidRDefault="00DD5690" w:rsidP="00CB5B76"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="276D3CE3" id="Text Box 24" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:372.75pt;margin-top:1.55pt;width:75.75pt;height:38.05pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqXMVKNwIAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhJky414hRdugwD&#10;ugvQ7QNkWbaFyaJGKbG7ry8lp2m6vg3zgyBS0iF5eOj19dAZdlDoNdiCzyZTzpSVUGnbFPznj927&#10;FWc+CFsJA1YV/EF5fr15+2bdu1zNoQVTKWQEYn3eu4K3Ibg8y7xsVSf8BJyydFgDdiKQiU1WoegJ&#10;vTPZfDq9zHrAyiFI5T15b8dDvkn4da1k+FbXXgVmCk65hbRiWsu4Zpu1yBsUrtXymIb4hyw6oS0F&#10;PUHdiiDYHvUrqE5LBA91mEjoMqhrLVWqgaqZTf+q5r4VTqVaiBzvTjT5/wcrvx7u3XdkYfgAAzUw&#10;FeHdHchfnlnYtsI26gYR+laJigLPImVZ73x+fBqp9rmPIGX/BSpqstgHSEBDjV1khepkhE4NeDiR&#10;robAJDmvLufT+ZIzSUeL1cX8YpkiiPzpsUMfPinoWNwUHKmnCVwc7nyIyYj86UqM5cHoaqeNSQY2&#10;5dYgOwjq/y59R/QX14xlPWWypDxeQ0QpqhNI2YwcmX1HxY7As2n8Ri2RnxQ3+pOL0ktqjhAp2ReR&#10;Ox1I/0Z3BV+doUSyP9oqqTMIbcY9QRl7ZD8SPlIfhnJguiL2YgaxGSVUD9QOhFHuNJ60aQH/cNaT&#10;1Avuf+8FKs7MZ0stvZotFnE2krFYvp+Tgecn5fmJsJKgCi4DcjYa2zBO1N6hblqKNVJk4YaEUOvU&#10;pOe8jgWQoBMdx+GLE3Nup1vPv4jNIwAAAP//AwBQSwMEFAAGAAgAAAAhAI0puvbdAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo05b0EeJUCBXBDpEi1tPYJFHtcRS7Sfr3&#10;DCu6HJ2rO+fmu8lZMZg+tJ4UzGcJCEOV1y3VCr4Orw8bECEiabSejIKLCbArbm9yzLQf6dMMZawF&#10;l1DIUEETY5dJGarGOAwz3xli9uN7h5HPvpa6x5HLnZWLJFlJhy3xhwY789KY6lSenYLJlYf9cny3&#10;KV7cqv5++9if7KDU/d30/AQimin+h+FPn9WhYKejP5MOwipYP6YpRxUs5yCYb7Zr3nZksF2ALHJ5&#10;PaD4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOpcxUo3AgAAagQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI0puvbdAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" strokecolor="white [3212]">
+                    <v:shapetype w14:anchorId="276D3CE3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="Text Box 24" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:372.75pt;margin-top:1.55pt;width:75.75pt;height:38.05pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqXMVKNwIAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhJky414hRdugwD&#10;ugvQ7QNkWbaFyaJGKbG7ry8lp2m6vg3zgyBS0iF5eOj19dAZdlDoNdiCzyZTzpSVUGnbFPznj927&#10;FWc+CFsJA1YV/EF5fr15+2bdu1zNoQVTKWQEYn3eu4K3Ibg8y7xsVSf8BJyydFgDdiKQiU1WoegJ&#10;vTPZfDq9zHrAyiFI5T15b8dDvkn4da1k+FbXXgVmCk65hbRiWsu4Zpu1yBsUrtXymIb4hyw6oS0F&#10;PUHdiiDYHvUrqE5LBA91mEjoMqhrLVWqgaqZTf+q5r4VTqVaiBzvTjT5/wcrvx7u3XdkYfgAAzUw&#10;FeHdHchfnlnYtsI26gYR+laJigLPImVZ73x+fBqp9rmPIGX/BSpqstgHSEBDjV1khepkhE4NeDiR&#10;robAJDmvLufT+ZIzSUeL1cX8YpkiiPzpsUMfPinoWNwUHKmnCVwc7nyIyYj86UqM5cHoaqeNSQY2&#10;5dYgOwjq/y59R/QX14xlPWWypDxeQ0QpqhNI2YwcmX1HxY7As2n8Ri2RnxQ3+pOL0ktqjhAp2ReR&#10;Ox1I/0Z3BV+doUSyP9oqqTMIbcY9QRl7ZD8SPlIfhnJguiL2YgaxGSVUD9QOhFHuNJ60aQH/cNaT&#10;1Avuf+8FKs7MZ0stvZotFnE2krFYvp+Tgecn5fmJsJKgCi4DcjYa2zBO1N6hblqKNVJk4YaEUOvU&#10;pOe8jgWQoBMdx+GLE3Nup1vPv4jNIwAAAP//AwBQSwMEFAAGAAgAAAAhAI0puvbdAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo05b0EeJUCBXBDpEi1tPYJFHtcRS7Sfr3&#10;DCu6HJ2rO+fmu8lZMZg+tJ4UzGcJCEOV1y3VCr4Orw8bECEiabSejIKLCbArbm9yzLQf6dMMZawF&#10;l1DIUEETY5dJGarGOAwz3xli9uN7h5HPvpa6x5HLnZWLJFlJhy3xhwY789KY6lSenYLJlYf9cny3&#10;KV7cqv5++9if7KDU/d30/AQimin+h+FPn9WhYKejP5MOwipYP6YpRxUs5yCYb7Zr3nZksF2ALHJ5&#10;PaD4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOpcxUo3AgAAagQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI0puvbdAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" strokecolor="white [3212]">
                       <v:textbox>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblInd w:w="-108" w:type="dxa"/>
                               <w:tblBorders>
                                 <w:top w:val="nil"/>
                                 <w:left w:val="nil"/>
                                 <w:bottom w:val="nil"/>
                                 <w:right w:val="nil"/>
                               </w:tblBorders>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblCellMar>
                                 <w:left w:w="0" w:type="dxa"/>
                                 <w:right w:w="0" w:type="dxa"/>
                               </w:tblCellMar>
                               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="1791"/>
                               <w:gridCol w:w="360"/>
                             </w:tblGrid>
                             <w:tr w:rsidR="00DD5690" w:rsidRPr="00CB5B76" w14:paraId="276D3D49" w14:textId="77777777">
                               <w:trPr>
@@ -32313,51 +33260,51 @@
                                     <w:rPr>
                                       <w:lang w:val="de-DE"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shape w14:anchorId="276D3CF6" id="Text Box 39" o:spid="_x0000_s1038" type="#_x0000_t202" alt="5%" style="position:absolute;margin-left:372.4pt;margin-top:4.9pt;width:78.75pt;height:44.9pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGQYYbUQIAAOwEAAAOAAAAZHJzL2Uyb0RvYy54bWy0VNtu1DAQfUfiHyy/02SXXdpGzVZlSxFS&#10;uUiFD3AcJ7FwPGbs3aR8PWMnTVfwhiAPlseenDkzZ8ZX12Nv2FGh12BLvjrLOVNWQq1tW/JvX+9e&#10;XXDmg7C1MGBVyR+V59e7ly+uBleoNXRgaoWMQKwvBlfyLgRXZJmXneqFPwOnLF02gL0IZGKb1SgG&#10;Qu9Nts7zN9kAWDsEqbyn09vpku8SftMoGT43jVeBmZITt5BWTGsV12x3JYoWheu0nGmIv2DRC20p&#10;6AJ1K4JgB9R/QPVaInhowpmEPoOm0VKlHCibVf5bNg+dcCrlQsXxbimT/3ew8tPxwX1BFsa3MJKA&#10;KQnv7kF+98zCvhO2VTeIMHRK1BR4FUuWDc4X86+x1L7wEaQaPkJNIotDgAQ0NtjHqlCejNBJgMel&#10;6GoMTMaQeZ6v1lvOJN1tz/P166RKJoqnvx368F5Bz+Km5EiiJnRxvPchshHFk0sM5kQId9qY2d3J&#10;sE3uTbs3GB1Scyky2FFQW1TtlLU59ER/Oouk8rk76Jx6aDp/orZApOgLcrWEwLZaAtylL9VNFLNL&#10;5DzzjJSMZUPJL7dUh8QQjK5jDv+Frj9F73WgATS6L/nFSdJR7Xe2TuMRhDbTnlgbO8sfFZ+0D2M1&#10;Ml2TlOuYZGyHCupHagiEaeDogaBNB/iTs4GGreT+x0Gg4sx8sNRUl6vNJk5nMjbb8zUZeHpTnd4I&#10;Kwmq5DIgZ5OxD9NMHxzqtqNYk6QWbqgVG5265JnXnAGNVJJvHv84s6d28np+pHa/AAAA//8DAFBL&#10;AwQUAAYACAAAACEAHPNfG98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI&#10;XNCWMqaNlqbTBIIL48CGOKeNacsapyRZW/495gQnP+tZ733ON5PtxIA+tI4UXM8TEEiVMy3VCt4O&#10;j7NbECFqMrpzhAq+McCmOD/LdWbcSK847GMtOIRCphU0MfaZlKFq0Oowdz0Sex/OWx159bU0Xo8c&#10;bju5SJKVtLolbmh0j/cNVsf9ySoYxq2/evh6St9f1s+t7z6r8og7pS4vpu0diIhT/DuGX3xGh4KZ&#10;SnciE0SnYL1cMnpUkPJgP00WNyBKFukKZJHL/w8UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDGQYYbUQIAAOwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAc818b3wAAAAgBAAAPAAAAAAAAAAAAAAAAAKsEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" fillcolor="white [3212]" strokecolor="white [3212]">
-                      <v:fill r:id="rId29" o:title="" type="pattern"/>
+                      <v:fill r:id="rId30" o:title="" type="pattern"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblInd w:w="-108" w:type="dxa"/>
                               <w:tblBorders>
                                 <w:top w:val="nil"/>
                                 <w:left w:val="nil"/>
                                 <w:bottom w:val="nil"/>
                                 <w:right w:val="nil"/>
                               </w:tblBorders>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblCellMar>
                                 <w:left w:w="0" w:type="dxa"/>
                                 <w:right w:w="0" w:type="dxa"/>
                               </w:tblCellMar>
                               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="1541"/>
                               <w:gridCol w:w="360"/>
                             </w:tblGrid>
                             <w:tr w:rsidR="00DD5690" w:rsidRPr="00747CAE" w14:paraId="276D3D5B" w14:textId="77777777">
                               <w:trPr>
@@ -32909,293 +33856,293 @@
           </w:tcPr>
           <w:p w14:paraId="276D3B72" w14:textId="77777777" w:rsidR="00693D49" w:rsidRPr="0039326E" w:rsidRDefault="00891FF1" w:rsidP="00C43FE7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Áður en Pelmeg áfyllt sprauta með sjálfvirkri nálarvörn er notuð, skaltu lesa þessar mikilvægu upplýsingar:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3B78" w14:textId="77777777" w:rsidTr="00247399">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3B78" w14:textId="77777777" w:rsidTr="00247399">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3B74" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4768" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8700"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00693D49" w:rsidRPr="008A0FB1" w14:paraId="276D3B76" w14:textId="77777777">
+            <w:tr w:rsidR="00693D49" w:rsidRPr="00410ABD" w14:paraId="276D3B76" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="226"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="276D3B75" w14:textId="77777777" w:rsidR="00693D49" w:rsidRPr="0039326E" w:rsidRDefault="00891FF1" w:rsidP="00C43FE7">
                   <w:pPr>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                     <w:t>Mikilvægt er að enginn reyni að sprauta sig án þess að hafa fengið sérstaka þjálfun hjá lækni eða öðrum heilbrigðisstarfsmanni.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="276D3B77" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3B7D" w14:textId="77777777" w:rsidTr="00247399">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3B7D" w14:textId="77777777" w:rsidTr="00247399">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3B79" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4768" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7457"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00693D49" w:rsidRPr="008A0FB1" w14:paraId="276D3B7B" w14:textId="77777777">
+            <w:tr w:rsidR="00693D49" w:rsidRPr="00410ABD" w14:paraId="276D3B7B" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="227"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="276D3B7A" w14:textId="77777777" w:rsidR="00693D49" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
                   <w:pPr>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Pelmeg </w:t>
                   </w:r>
                   <w:r w:rsidR="00891FF1" w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                     <w:t>er gefið með inndælingu í vefinn rétt undir húðinni (inndæling undir húð).</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="276D3B7C" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3B82" w14:textId="77777777" w:rsidTr="00247399">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3B82" w14:textId="77777777" w:rsidTr="00247399">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3B7E" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="00634D76" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3CF9" wp14:editId="276D3CFA">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>635</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>53975</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131445"/>
                   <wp:effectExtent l="19050" t="0" r="1270" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="14" name="Grafik 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131445"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -33207,51 +34154,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4768" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8117"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00693D49" w:rsidRPr="008A0FB1" w14:paraId="276D3B80" w14:textId="77777777">
+            <w:tr w:rsidR="00693D49" w:rsidRPr="00410ABD" w14:paraId="276D3B80" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="226"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="276D3B7F" w14:textId="17FF910B" w:rsidR="00693D49" w:rsidRPr="0039326E" w:rsidRDefault="00891FF1" w:rsidP="00C43FE7">
                   <w:pPr>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
@@ -33261,101 +34208,101 @@
                   </w:r>
                   <w:r w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                     <w:t>fjarlægja nálarhettuna af áfylltu spautunni fyrr en þú ert tilbúinn fyrir inndælinguna.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="276D3B81" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3B87" w14:textId="77777777" w:rsidTr="00247399">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3B87" w14:textId="77777777" w:rsidTr="00247399">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3B83" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3CFB" wp14:editId="276D3CFC">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1039</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-1386</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131618"/>
                   <wp:effectExtent l="19050" t="0" r="1270" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="34" name="Grafik 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131618"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -33367,152 +34314,152 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4768" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8700"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00693D49" w:rsidRPr="008A0FB1" w14:paraId="276D3B85" w14:textId="77777777">
+            <w:tr w:rsidR="00693D49" w:rsidRPr="00410ABD" w14:paraId="276D3B85" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="227"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="276D3B84" w14:textId="77777777" w:rsidR="00693D49" w:rsidRPr="0039326E" w:rsidRDefault="00891FF1" w:rsidP="00C43FE7">
                   <w:pPr>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ekki </w:t>
                   </w:r>
                   <w:r w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                     <w:t>nota áfyllta sprautu sem hefur dottið á hart yfirborð. Nota skal nýja áfyllta sprautu og hafa samband við lækninn eða heilbrigðisstarfsmann.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="276D3B86" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3B8C" w14:textId="77777777" w:rsidTr="00247399">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3B8C" w14:textId="77777777" w:rsidTr="00247399">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3B88" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251727872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3CFD" wp14:editId="276D3CFE">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>693</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>25977</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131618"/>
                   <wp:effectExtent l="19050" t="0" r="1270" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="35" name="Grafik 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131618"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -33524,51 +34471,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4768" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6436"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00693D49" w:rsidRPr="008A0FB1" w14:paraId="276D3B8A" w14:textId="77777777">
+            <w:tr w:rsidR="00693D49" w:rsidRPr="00410ABD" w14:paraId="276D3B8A" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="100"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="276D3B89" w14:textId="77777777" w:rsidR="00693D49" w:rsidRPr="0039326E" w:rsidRDefault="00891FF1" w:rsidP="00C43FE7">
                   <w:pPr>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
@@ -33578,101 +34525,101 @@
                   </w:r>
                   <w:r w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                     <w:t>reyna að virkja áfylltu sprautuna fyrr en komið er að inndælingu.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="276D3B8B" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3B91" w14:textId="77777777" w:rsidTr="00247399">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3B91" w14:textId="77777777" w:rsidTr="00247399">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3B8D" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251730944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3CFF" wp14:editId="276D3D00">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1039</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>12123</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131618"/>
                   <wp:effectExtent l="19050" t="0" r="1270" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="4" name="Grafik 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131618"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -33684,51 +34631,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4768" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5966"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00693D49" w:rsidRPr="008A0FB1" w14:paraId="276D3B8F" w14:textId="77777777">
+            <w:tr w:rsidR="00693D49" w:rsidRPr="00410ABD" w14:paraId="276D3B8F" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="226"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="276D3B8E" w14:textId="77777777" w:rsidR="00693D49" w:rsidRPr="0039326E" w:rsidRDefault="00891FF1" w:rsidP="00C43FE7">
                   <w:pPr>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
@@ -33738,101 +34685,101 @@
                   </w:r>
                   <w:r w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                     <w:t>i reyna að taka gegnsæju öryggishlífina af áfylltu sprautunni.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="276D3B90" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3B96" w14:textId="77777777" w:rsidTr="00247399">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3B96" w14:textId="77777777" w:rsidTr="00247399">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3B92" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251726848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3D01" wp14:editId="276D3D02">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>693</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4849</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131618"/>
                   <wp:effectExtent l="19050" t="0" r="1270" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="5" name="Grafik 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131618"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -33844,51 +34791,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4768" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8700"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00693D49" w:rsidRPr="008A0FB1" w14:paraId="276D3B94" w14:textId="77777777">
+            <w:tr w:rsidR="00693D49" w:rsidRPr="00410ABD" w14:paraId="276D3B94" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="100"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="276D3B93" w14:textId="77777777" w:rsidR="00693D49" w:rsidRPr="0039326E" w:rsidRDefault="00891FF1" w:rsidP="00C43FE7">
                   <w:pPr>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
@@ -33898,74 +34845,74 @@
                   </w:r>
                   <w:r w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> reyna að fjarlægja merkimiðann af áfylltu sprautunni áður en lyfið er gefið með inndælingu.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="276D3B95" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3B9A" w14:textId="77777777" w:rsidTr="00247399">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3B9A" w14:textId="77777777" w:rsidTr="00247399">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7474"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00634D76" w:rsidRPr="008A0FB1" w14:paraId="276D3B98" w14:textId="77777777">
+            <w:tr w:rsidR="00634D76" w:rsidRPr="00410ABD" w14:paraId="276D3B98" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="100"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="276D3B97" w14:textId="77777777" w:rsidR="00634D76" w:rsidRPr="0039326E" w:rsidRDefault="00891FF1" w:rsidP="00C43FE7">
                   <w:pPr>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
@@ -34044,51 +34991,51 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Sk</w:t>
             </w:r>
             <w:r w:rsidR="001C099F" w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>ref </w:t>
             </w:r>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>1: Undirbúningur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3BA1" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3BA1" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="409" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="276D3B9F" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
@@ -34137,51 +35084,51 @@
             </w:r>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>áfylltu sprautun</w:t>
             </w:r>
             <w:r w:rsidR="002B719C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>ni</w:t>
             </w:r>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t xml:space="preserve"> úr pakkningunni og takið til allan þann búnað sem þarf fyrir inndælinguna: sprittþurrkur, bómullarhnoðra eða grisju, plástur og nálabox (fylgir ekki).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3BAA" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3BAA" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3BA2" w14:textId="45C27BCF" w:rsidR="00625F03" w:rsidRPr="0039326E" w:rsidRDefault="00891FF1" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
@@ -34264,98 +35211,98 @@
             </w:r>
             <w:r w:rsidR="004C35B2" w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8015"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00625F03" w:rsidRPr="008A0FB1" w14:paraId="276D3BA6" w14:textId="77777777" w:rsidTr="0093370B">
+            <w:tr w:rsidR="00625F03" w:rsidRPr="00410ABD" w14:paraId="276D3BA6" w14:textId="77777777" w:rsidTr="0093370B">
               <w:trPr>
                 <w:trHeight w:val="226"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8015" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="276D3BA5" w14:textId="2C44545F" w:rsidR="00625F03" w:rsidRPr="0039326E" w:rsidRDefault="0093370B" w:rsidP="00C43FE7">
                   <w:pPr>
                     <w:keepNext/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="is-IS"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0039326E">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:noProof/>
                       <w:color w:val="000000"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0985C25F" wp14:editId="6B7E6C75">
                         <wp:extent cx="132080" cy="131618"/>
                         <wp:effectExtent l="0" t="0" r="1270" b="1905"/>
                         <wp:docPr id="9" name="Grafik 9"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="0" name="Picture 6"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId30" cstate="print">
+                                <a:blip r:embed="rId31" cstate="print">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="132080" cy="131618"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
@@ -34420,51 +35367,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73810C5F" wp14:editId="38C4836F">
                   <wp:extent cx="132080" cy="131618"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="1905"/>
                   <wp:docPr id="8" name="Grafik 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131618"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -34519,51 +35466,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="092DB065" wp14:editId="38D4D621">
                   <wp:extent cx="132080" cy="131619"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="1905"/>
                   <wp:docPr id="7" name="Grafik 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131619"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -34629,51 +35576,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2474C572" wp14:editId="2EC75B17">
                   <wp:extent cx="132080" cy="131619"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="1905"/>
                   <wp:docPr id="71" name="Grafik 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131619"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -34706,51 +35653,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="276D3BAC" w14:textId="582775BF" w:rsidR="005D22AC" w:rsidRPr="0039326E" w:rsidRDefault="005D22AC" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="698"/>
         <w:gridCol w:w="8364"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3BAF" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3BAF" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="276D3BAD" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4615" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="276D3BAE" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="009204CA" w:rsidP="00C43FE7">
@@ -34942,51 +35889,51 @@
             </w:r>
             <w:r w:rsidRPr="00C43FE7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71ECC6CD" wp14:editId="3ADF2429">
                   <wp:extent cx="5212080" cy="1592580"/>
                   <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
                   <wp:docPr id="76" name="Picture 76"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31">
+                          <a:blip r:embed="rId32">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5212080" cy="1592580"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
@@ -35062,51 +36009,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251735040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3D0C" wp14:editId="276D3D0D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1039</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>18069</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131618"/>
                   <wp:effectExtent l="19050" t="0" r="1270" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="11" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131618"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -35198,51 +36145,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251736064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3D0E" wp14:editId="276D3D0F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1039</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>20378</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131618"/>
                   <wp:effectExtent l="19050" t="0" r="1270" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="38" name="Picture 38"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131618"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -35300,51 +36247,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42D48848" w14:textId="77777777" w:rsidR="0093370B" w:rsidRPr="0039326E" w:rsidRDefault="0093370B" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="832"/>
         <w:gridCol w:w="536"/>
         <w:gridCol w:w="7694"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="008A0FB1" w14:paraId="276D3BCA" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="00410ABD" w14:paraId="276D3BCA" w14:textId="77777777" w:rsidTr="00C43FE7">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3BC8" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="007360A8" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
@@ -35358,51 +36305,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="276D3BC9" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="001C099F" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Skoðið lyfið og áfylltu sprautuna.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="008A0FB1" w14:paraId="276D3BD4" w14:textId="77777777" w:rsidTr="00C43FE7">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="00410ABD" w14:paraId="276D3BD4" w14:textId="77777777" w:rsidTr="00C43FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3BCB" w14:textId="71C19A9F" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="008529F5" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
@@ -35533,51 +36480,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3D11" wp14:editId="276D3D12">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>3175</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4560</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3142903" cy="1350819"/>
                   <wp:effectExtent l="19050" t="0" r="347" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="54" name="Picture 42" descr="170707_Beipackzettel_Cinfa_nur_Illu_4.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="170707_Beipackzettel_Cinfa_nur_Illu_4.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32" cstate="print"/>
+                          <a:blip r:embed="rId33" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3142903" cy="1350819"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="276D3BCC" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="007360A8" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -35745,51 +36692,51 @@
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="276D3D14" wp14:editId="276D3D15">
                   <wp:extent cx="133350" cy="133350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="55" name="Grafik 30"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="133350" cy="133350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -35820,51 +36767,51 @@
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Ekki</w:t>
             </w:r>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t xml:space="preserve"> nota áfylltu sprautuna ef:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="008A0FB1" w14:paraId="276D3BDB" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="00410ABD" w14:paraId="276D3BDB" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3BD8" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="007360A8" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -35906,51 +36853,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Lyfið er skýjað eða inniheldur agnir. Lyfið á að vera tær og litlaus vökvi.</w:t>
             </w:r>
             <w:r w:rsidR="00745105" w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="008A0FB1" w14:paraId="276D3BDF" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="00410ABD" w14:paraId="276D3BDF" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3BDC" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="007360A8" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -35983,51 +36930,51 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3BDE" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="001C099F" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Einhver hlutur virðist vera sprunginn eða brotinn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="008A0FB1" w14:paraId="276D3BE3" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="00410ABD" w14:paraId="276D3BE3" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3BE0" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="007360A8" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -36069,51 +37016,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="001C099F" w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>álarhettuna vantar eða ef hún er ekki nógu föst á sprautunni.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="008A0FB1" w14:paraId="276D3BE7" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="00410ABD" w14:paraId="276D3BE7" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3BE4" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="007360A8" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -36178,51 +37125,51 @@
                 <w:sz w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t xml:space="preserve">sem er síðasti dagur mánaðarins sem þar kemur </w:t>
             </w:r>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>fram.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="008A0FB1" w14:paraId="276D3BE9" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="00410ABD" w14:paraId="276D3BE9" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3BE8" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="001C099F" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
@@ -36274,51 +37221,51 @@
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Skref 2: </w:t>
             </w:r>
             <w:r w:rsidR="003A3481">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Undirbúningur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="008A0FB1" w14:paraId="276D3BEF" w14:textId="77777777" w:rsidTr="007F5204">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="00410ABD" w14:paraId="276D3BEF" w14:textId="77777777" w:rsidTr="007F5204">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3BED" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="007360A8" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -36326,100 +37273,100 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3BEE" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="001C099F" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Þvoið hendur vandlega. Undirbúið og hreinsið stungustaðinn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="008A0FB1" w14:paraId="276D3C03" w14:textId="77777777" w:rsidTr="007F5204">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="00410ABD" w14:paraId="276D3C03" w14:textId="77777777" w:rsidTr="007F5204">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3BF0" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="007360A8" w:rsidP="00C43FE7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251719680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3D16" wp14:editId="276D3D17">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1903960</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>18588</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2308514" cy="3172691"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="56" name="Picture 43" descr="170707_Beipackzettel_Cinfa_nur_Illu_3.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="170707_Beipackzettel_Cinfa_nur_Illu_3.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33" cstate="print"/>
+                          <a:blip r:embed="rId34" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2308514" cy="3172691"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="276D3BF1" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="007360A8" w:rsidP="00C43FE7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -37257,51 +38204,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C07" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="001C099F" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Ofanvert læri.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="008A0FB1" w14:paraId="276D3C0B" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="00410ABD" w14:paraId="276D3C0B" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C09" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="007360A8" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -37314,51 +38261,51 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C0A" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="001C099F" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Kviður, fyrir utan 5 cm svæði í kringum naflann.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="008A0FB1" w14:paraId="276D3C0E" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="00410ABD" w14:paraId="276D3C0E" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C0C" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="007360A8" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -37371,132 +38318,132 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C0D" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="001C099F" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Utanverður upphandleggur (eingöngu ef einhver annar gefur inndælinguna).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="008A0FB1" w14:paraId="276D3C10" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="00410ABD" w14:paraId="276D3C10" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C0F" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="001C099F" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Hreinsið stungustaðinn með sprittþurrku. Leyfið húðinni að þorna.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="008A0FB1" w14:paraId="276D3C13" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="00410ABD" w14:paraId="276D3C13" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C11" w14:textId="77777777" w:rsidR="007360A8" w:rsidRPr="0039326E" w:rsidRDefault="007360A8" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3D1E" wp14:editId="276D3D1F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1039</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>19916</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131618"/>
                   <wp:effectExtent l="19050" t="0" r="1270" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="57" name="Grafik 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131618"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -37571,51 +38518,51 @@
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="679B3608" wp14:editId="4874B263">
                   <wp:extent cx="327313" cy="325582"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="58" name="Picture 62"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="187" name="Picture 62"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34" cstate="print">
+                          <a:blip r:embed="rId35" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="327313" cy="325582"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
@@ -37680,141 +38627,141 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B0CD0AF" w14:textId="77777777" w:rsidR="0093370B" w:rsidRPr="0039326E" w:rsidRDefault="0093370B" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="837"/>
         <w:gridCol w:w="8225"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3C1A" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3C1A" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="276D3C18" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4538" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="276D3C19" w14:textId="095691D1" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="00B8749D" w:rsidP="00C43FE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Dragið nálarhettuna gætilega beint af og frá líkamanum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3C30" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3C30" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="276D3C1B" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3D22" wp14:editId="276D3D23">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1193800</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>29210</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3485515" cy="3048000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="17" name="Grafik 17"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="17" name="Bildschirmfoto 2017-06-29 um 07.47.24.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35" cstate="print">
+                          <a:blip r:embed="rId36" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3497472" cy="3058456"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
@@ -38010,51 +38957,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F4BCD2E" w14:textId="77777777" w:rsidR="00727BBE" w:rsidRPr="00C43FE7" w:rsidRDefault="00727BBE" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="837"/>
         <w:gridCol w:w="8225"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3C33" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3C33" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C31" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -38065,51 +39012,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C32" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="00B8749D" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Klípið í stungustaðinn til að búa til þétt yfirborð.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3C40" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3C40" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C34" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
@@ -38122,51 +39069,51 @@
                     <wp:posOffset>47625</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="4352290" cy="1824990"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="0" y="0"/>
                       <wp:lineTo x="0" y="21420"/>
                       <wp:lineTo x="21461" y="21420"/>
                       <wp:lineTo x="21461" y="0"/>
                       <wp:lineTo x="0" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
                   <wp:docPr id="19" name="Grafik 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="19" name="Bildschirmfoto 2017-06-29 um 07.47.38.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36" cstate="print">
+                          <a:blip r:embed="rId37" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4352290" cy="1824990"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
@@ -38277,92 +39224,92 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="276D3C3F" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3C43" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3C43" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C41" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D7274A6" wp14:editId="2AF2063B">
                   <wp:extent cx="323215" cy="322580"/>
                   <wp:effectExtent l="0" t="0" r="635" b="1270"/>
                   <wp:docPr id="18" name="Picture 62"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="187" name="Picture 62"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34" cstate="print">
+                          <a:blip r:embed="rId35" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="323215" cy="322580"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
@@ -38436,145 +39383,145 @@
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="276D3C45" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="00B8749D" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Skref 3: Inndæling</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3C49" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3C49" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="276D3C47" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4538" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="276D3C48" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="00B8749D" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Haldið húðinni klemmdri. STINGIÐ nálinni í húðina.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3C58" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3C58" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C4A" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3D28" wp14:editId="276D3D29">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1211664</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>148590</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3790800" cy="2030400"/>
                   <wp:effectExtent l="0" t="0" r="635" b="8255"/>
                   <wp:wrapNone/>
                   <wp:docPr id="21" name="Grafik 21"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="21" name="Bildschirmfoto 2017-06-29 um 07.47.44.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37" cstate="print">
+                          <a:blip r:embed="rId38" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3790800" cy="2030400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
@@ -38735,51 +39682,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251738112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3D2A" wp14:editId="276D3D2B">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1039</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>16164</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131618"/>
                   <wp:effectExtent l="19050" t="0" r="1270" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="20" name="Grafik 20"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131618"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -38927,51 +39874,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251742208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3D2C" wp14:editId="276D3D2D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1283992</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>121986</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1470157" cy="1213945"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="12" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38" cstate="print"/>
+                          <a:blip r:embed="rId39" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1470157" cy="1213945"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
@@ -38986,51 +39933,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3D2E" wp14:editId="276D3D2F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>921385</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>121920</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3735070" cy="2736215"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="46" name="Picture 45" descr="170707_Beipackzettel_Cinfa_nur_Illu_5.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="170707_Beipackzettel_Cinfa_nur_Illu_5.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39" cstate="print"/>
+                          <a:blip r:embed="rId40" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3735070" cy="2736215"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="276D3C62" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -39164,93 +40111,93 @@
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="276D3C71" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="276D3C72" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3C76" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3C76" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="389" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C74" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="00103B5F" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E459C34" wp14:editId="7F865C7D">
                   <wp:extent cx="264795" cy="269875"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                   <wp:docPr id="22" name="Picture 62"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="187" name="Picture 62"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34" cstate="print">
+                          <a:blip r:embed="rId35" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="264795" cy="269875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
@@ -39287,147 +40234,147 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4AED52A3" w14:textId="77777777" w:rsidR="00EC1024" w:rsidRDefault="00EC1024" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="705"/>
         <w:gridCol w:w="8357"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3C7A" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3C7A" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="389" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="276D3C78" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4611" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="276D3C79" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="00CA4461" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>SLEPPIÐ þumlinum. LYFTIÐ síðan sprautunni af húðinni.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3C8C" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3C8C" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C7B" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3D32" wp14:editId="276D3D33">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1075756</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>62603</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3893185" cy="2490952"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="25" name="Grafik 25"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="25" name="Bildschirmfoto 2017-06-29 um 07.47.56.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40" cstate="print">
+                          <a:blip r:embed="rId41" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3902907" cy="2497172"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
@@ -39577,126 +40524,126 @@
               <w:tab/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="276D3C8A" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="276D3C8B" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3C8E" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3C8E" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C8D" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="00CA4461" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Þegar stimplinum hefur verið sleppt mun öryggishlíf áfylltu sprautunnar hylja nálina á öruggan hátt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3C91" w14:textId="77777777" w:rsidTr="001356D1">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3C91" w14:textId="77777777" w:rsidTr="001356D1">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="389" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3C8F" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="276D3D34" wp14:editId="276D3D35">
                   <wp:extent cx="133350" cy="133350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="24" name="Grafik 24"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="133350" cy="133350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -39908,51 +40855,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="390A8A20" wp14:editId="6461D194">
                   <wp:extent cx="3688715" cy="2617076"/>
                   <wp:effectExtent l="0" t="0" r="6985" b="0"/>
                   <wp:docPr id="26" name="Grafik 26"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="26" name="Bildschirmfoto 2017-06-29 um 07.48.17.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41" cstate="print">
+                          <a:blip r:embed="rId42" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3696020" cy="2622258"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
@@ -40035,51 +40982,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="276D3CAE" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002C66AF" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Skref 4: Að lokum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3CB2" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3CB2" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="276D3CB0" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4693" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -40133,80 +41080,80 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="385C589E" wp14:editId="49C06AEE">
                   <wp:extent cx="3153641" cy="2701636"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="3810"/>
                   <wp:docPr id="29" name="Grafik 29"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="29" name="Bildschirmfoto 2017-06-29 um 07.48.23.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42" cstate="print">
+                          <a:blip r:embed="rId43" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3153641" cy="2701636"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3CC8" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3CC8" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3CC5" w14:textId="08D6536E" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002C66AF" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
@@ -40311,51 +41258,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251740160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3D3A" wp14:editId="276D3D3B">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>58</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>20609</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131618"/>
                   <wp:effectExtent l="19050" t="0" r="1270" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="27" name="Grafik 27"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131618"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -40387,100 +41334,100 @@
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Ekki</w:t>
             </w:r>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t xml:space="preserve"> endurnýta áfylltu sprautuna.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3CCE" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3CCE" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="276D3CCC" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="002A55CE" w:rsidP="00C43FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251741184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276D3D3C" wp14:editId="276D3D3D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>58</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>10506</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131618"/>
                   <wp:effectExtent l="19050" t="0" r="1270" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="28" name="Grafik 28"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131618"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -40581,51 +41528,51 @@
             <w:tcW w:w="4623" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="276D3CD1" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRPr="0039326E" w:rsidRDefault="007D416E" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t>Kannið stungustaðinn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="008A0FB1" w14:paraId="276D3CD4" w14:textId="77777777" w:rsidTr="0093370B">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="00410ABD" w14:paraId="276D3CD4" w14:textId="77777777" w:rsidTr="0093370B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="638E3D78" w14:textId="77777777" w:rsidR="002A55CE" w:rsidRDefault="007D416E" w:rsidP="00C43FE7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039326E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="is-IS"/>
               </w:rPr>
               <w:t xml:space="preserve">Ef það blæðir, skal þrýsta bómullarhnoðra eða grisju á stungustaðinn. </w:t>
             </w:r>
             <w:r w:rsidRPr="0039326E">
@@ -40661,51 +41608,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="276D3CD5" w14:textId="278C4151" w:rsidR="003B7E51" w:rsidRDefault="003B7E51" w:rsidP="00C43FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ED69982" w14:textId="59C1F895" w:rsidR="003B7E51" w:rsidRPr="000A7FDC" w:rsidRDefault="003B7E51" w:rsidP="000A7FDC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="is-IS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003B7E51" w:rsidRPr="000A7FDC" w:rsidSect="0039326E">
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:w="11906" w:h="16840"/>
       <w:pgMar w:top="1134" w:right="1417" w:bottom="1134" w:left="1417" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0CB7C9AF" w14:textId="77777777" w:rsidR="007634F7" w:rsidRDefault="007634F7" w:rsidP="00EF731F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="631842A0" w14:textId="77777777" w:rsidR="007634F7" w:rsidRDefault="007634F7" w:rsidP="00EF731F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -43095,62 +44042,62 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="341972644">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2132898472">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="541215169">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Author">
     <w15:presenceInfo w15:providerId="None" w15:userId="Author"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA1AB8"/>
     <w:rsid w:val="00000E4A"/>
     <w:rsid w:val="0000346D"/>
     <w:rsid w:val="0000471D"/>
     <w:rsid w:val="000059E2"/>
     <w:rsid w:val="00011CAB"/>
     <w:rsid w:val="00014D30"/>
@@ -43245,50 +44192,51 @@
     <w:rsid w:val="0019080C"/>
     <w:rsid w:val="0019251A"/>
     <w:rsid w:val="00192ABB"/>
     <w:rsid w:val="001936C1"/>
     <w:rsid w:val="0019666C"/>
     <w:rsid w:val="00197B35"/>
     <w:rsid w:val="00197E0D"/>
     <w:rsid w:val="001A0636"/>
     <w:rsid w:val="001A0743"/>
     <w:rsid w:val="001A0DBD"/>
     <w:rsid w:val="001A0F50"/>
     <w:rsid w:val="001A3102"/>
     <w:rsid w:val="001A31E2"/>
     <w:rsid w:val="001A39AF"/>
     <w:rsid w:val="001A5273"/>
     <w:rsid w:val="001A75B3"/>
     <w:rsid w:val="001B10BB"/>
     <w:rsid w:val="001B2EC6"/>
     <w:rsid w:val="001B33AF"/>
     <w:rsid w:val="001B3977"/>
     <w:rsid w:val="001B52D2"/>
     <w:rsid w:val="001B69CD"/>
     <w:rsid w:val="001B69F4"/>
     <w:rsid w:val="001C099F"/>
     <w:rsid w:val="001C16CB"/>
+    <w:rsid w:val="001C16FC"/>
     <w:rsid w:val="001C5B4C"/>
     <w:rsid w:val="001C7DB2"/>
     <w:rsid w:val="001C7E66"/>
     <w:rsid w:val="001D3C89"/>
     <w:rsid w:val="001D7092"/>
     <w:rsid w:val="001E2640"/>
     <w:rsid w:val="001E7AE9"/>
     <w:rsid w:val="001F14E8"/>
     <w:rsid w:val="001F5268"/>
     <w:rsid w:val="001F5888"/>
     <w:rsid w:val="001F5BB0"/>
     <w:rsid w:val="002029FD"/>
     <w:rsid w:val="00205BFE"/>
     <w:rsid w:val="0020753F"/>
     <w:rsid w:val="0020795C"/>
     <w:rsid w:val="002115EF"/>
     <w:rsid w:val="00212914"/>
     <w:rsid w:val="00212CFE"/>
     <w:rsid w:val="00212F13"/>
     <w:rsid w:val="002151C9"/>
     <w:rsid w:val="002171D6"/>
     <w:rsid w:val="0022166F"/>
     <w:rsid w:val="00224CD5"/>
     <w:rsid w:val="00225EF6"/>
     <w:rsid w:val="00230459"/>
@@ -43385,50 +44333,51 @@
     <w:rsid w:val="003A5ACB"/>
     <w:rsid w:val="003A5EDC"/>
     <w:rsid w:val="003B06AC"/>
     <w:rsid w:val="003B4724"/>
     <w:rsid w:val="003B6B30"/>
     <w:rsid w:val="003B7E51"/>
     <w:rsid w:val="003C4701"/>
     <w:rsid w:val="003C6D09"/>
     <w:rsid w:val="003C70C9"/>
     <w:rsid w:val="003C78B9"/>
     <w:rsid w:val="003D2127"/>
     <w:rsid w:val="003D62EF"/>
     <w:rsid w:val="003D7CC5"/>
     <w:rsid w:val="003E243C"/>
     <w:rsid w:val="003E390B"/>
     <w:rsid w:val="003F38EB"/>
     <w:rsid w:val="003F426C"/>
     <w:rsid w:val="003F483E"/>
     <w:rsid w:val="003F5529"/>
     <w:rsid w:val="003F58DE"/>
     <w:rsid w:val="003F6CC7"/>
     <w:rsid w:val="004003BF"/>
     <w:rsid w:val="0040569E"/>
     <w:rsid w:val="00406176"/>
     <w:rsid w:val="00406DCC"/>
+    <w:rsid w:val="00410ABD"/>
     <w:rsid w:val="0041476F"/>
     <w:rsid w:val="0041530A"/>
     <w:rsid w:val="00415855"/>
     <w:rsid w:val="00420D66"/>
     <w:rsid w:val="00421B98"/>
     <w:rsid w:val="0042393C"/>
     <w:rsid w:val="004266A6"/>
     <w:rsid w:val="004305A3"/>
     <w:rsid w:val="004314AA"/>
     <w:rsid w:val="00431FCD"/>
     <w:rsid w:val="00432521"/>
     <w:rsid w:val="00432D84"/>
     <w:rsid w:val="00433CA2"/>
     <w:rsid w:val="00435465"/>
     <w:rsid w:val="00437581"/>
     <w:rsid w:val="00437C95"/>
     <w:rsid w:val="00441AF7"/>
     <w:rsid w:val="00442AB0"/>
     <w:rsid w:val="0044425A"/>
     <w:rsid w:val="00445D22"/>
     <w:rsid w:val="00460A9F"/>
     <w:rsid w:val="004617A6"/>
     <w:rsid w:val="004637A4"/>
     <w:rsid w:val="00463A9F"/>
     <w:rsid w:val="00463DF9"/>
@@ -44126,51 +45075,51 @@
     <w:rsid w:val="00FC7D1F"/>
     <w:rsid w:val="00FC7DF6"/>
     <w:rsid w:val="00FE24A5"/>
     <w:rsid w:val="00FE412E"/>
     <w:rsid w:val="00FE6637"/>
     <w:rsid w:val="00FF1863"/>
     <w:rsid w:val="00FF1FC3"/>
     <w:rsid w:val="00FF5BB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="276D37BE"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -44543,50 +45492,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00716B0C"/>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -45795,51 +46745,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2095711188">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@egis.lt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.nl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nordics@mundipharma.dk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infomed@mundipharma.es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medis.hu@medis.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mundipharma@mundipharma.sk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId45" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@mundipharma.cz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@egis.ro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nordics@mundipharma.dk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.be" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@mundipharma.pl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.com.cy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nordics@mundipharma.dk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infomedica@mundipharma.it" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.at" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emea.europa.eu/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId46" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/pelmeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.gif"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -46080,96 +47030,141 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4c2d78f7fb6ec1428ebf100f28f1aea0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="49273b6fbbfe5d54744714da2729ca39" ns2:_="" ns3:_="" ns4:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <vqsn xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <Sign_x002d_off xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <ApplicationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <I_AllowRecord xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">true</I_AllowRecord>
+    <I_AgreedConditionMedDRA xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <I_LocationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_Process xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_AgreedCondition xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_ParentOrganizationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <_vti_ItemDeclaredRecord xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <I_RegulatoryEntitlement xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Information xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-1700519818-3001734</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">
+      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-1700519818-3001734</Url>
+      <Description>EMADOC-1700519818-3001734</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="32" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fa9ed7d62b07498afd011a1263b11d55">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7c707d9bab4414025aac99f0855fe2f1" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
     <xsd:import namespace="62874b74-7561-4a92-a6e7-f8370cb4455a"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:ApplicationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_LocationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_Process" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedCondition" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedConditionMedDRA" minOccurs="0"/>
                 <xsd:element ref="ns2:I_RegulatoryEntitlement" minOccurs="0"/>
                 <xsd:element ref="ns2:I_ParentOrganizationID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AllowRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_vti_ItemDeclaredRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns3:Information" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:vqsn" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns3:Sign_x002d_off" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:ComplianceTagAppId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a034c160-bfb7-45f5-8632-2eb7e0508071" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -46355,50 +47350,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="39" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="40" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Sign_x002d_off" ma:index="42" nillable="true" ma:displayName="Sign-off" ma:format="Dropdown" ma:internalName="Sign_x002d_off">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="43" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="ComplianceTagAppId" ma:index="44" nillable="true" ma:displayName="Label applied by App Id" ma:internalName="ComplianceTagAppId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="IconOverlay" ma:index="41" nillable="true" ma:displayName="IconOverlay" ma:hidden="true" ma:internalName="IconOverlay">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
@@ -46464,94 +47464,50 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...42 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
@@ -46559,121 +47515,121 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA28F24A-AD1A-410F-ACF2-68A533A8D4DF}"/>
-[...18 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{524C916E-24EB-477A-A20C-6C27EA4717BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="db1b45cc-4035-4269-bf9f-f17a9a832fc3"/>
     <ds:schemaRef ds:uri="51f62d7b-384a-4dae-b61e-3ae95cf7baae"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEA79895-89C6-4522-BF72-65B1BBA84EE5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9403A04-8728-42C2-B2B3-F3E761FECB39}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4142AF94-9452-4DEE-B0D1-47061C3DEFEA}"/>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{844F1048-48AB-45E1-B56B-75053D2DFBF8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51417F75-7421-43C0-8CD8-23AA94D39A59}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>35</Pages>
-[...1 lines deleted...]
-  <Characters>47151</Characters>
+  <Pages>36</Pages>
+  <Words>8292</Words>
+  <Characters>47268</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>392</Lines>
+  <Lines>393</Lines>
   <Paragraphs>110</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pelmeg, INN-Pegfilgrastim</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>55312</CharactersWithSpaces>
+  <CharactersWithSpaces>55450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pelmeg, INN-Pegfilgrastim</dc:title>
   <dc:subject>EPAR</dc:subject>
   <dc:creator/>
   <cp:keywords>Pelmeg, INN-Pegfilgrastim</cp:keywords>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>a77116c4-6ddb-4827-95d9-df094db866f3</vt:lpwstr>
+    <vt:lpwstr>11688433-e808-4fc7-8def-a1ba57655d3a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>