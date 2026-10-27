--- v0 (2026-07-09)
+++ v1 (2026-10-27)
@@ -5,240 +5,307 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr saveExternalLinkValues="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\verwoerdm\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A5F9ED4-E1DB-4A5B-B034-3B516765ABB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26BE9E22-7850-4DBF-A0C9-C50AB2328526}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="A4 landscape" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'A4 landscape'!$A$1:$M$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'A4 landscape'!$A$1:$M$19</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="68">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Human Medicines Division</t>
   </si>
   <si>
     <t>From 1 July 2024, the submission of urgent safety notifications will no longer be required. Parallel distributors will still be requested to implement safety-related changes to the product information within three months of the publication of the updated annexes, and within six months for non-safety-related changes. These changes will be reviewed as part of the annual update procedure. The discontinuation of the safety update notifications does not affect the timelines of the annual update nor the birthday date of the product.</t>
   </si>
   <si>
     <t>List of centrally authorised products with safety-related changes to the Product Information</t>
   </si>
   <si>
     <t>Procedure Number</t>
   </si>
   <si>
     <t>Adopted Scope</t>
   </si>
   <si>
     <t xml:space="preserve">Annexes Affected </t>
   </si>
   <si>
     <t>Outcome or EC decision Date</t>
   </si>
   <si>
     <t>*An empty field means that the relevant Product Information is not yet published on the Agency’s EPAR website at the time this list was generated.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>EPAR Published*</t>
   </si>
   <si>
-    <t>Iclusig</t>
-[...87 lines deleted...]
-    <t xml:space="preserve">To update the SmPC and the package leaflet with recommendation to use a needle size of 21G to 25G for vaccine withdrawal from the 1-dose and 4-dose vials presentations (EU/1/09/508/006-008 and EU/1/09/508/012-013).
+    <t>Abrysvo</t>
+  </si>
+  <si>
+    <t>VPRIV</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000361662</t>
+  </si>
+  <si>
+    <t>Bomyntra</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000367571</t>
+  </si>
+  <si>
+    <t>Epivir</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000358133</t>
+  </si>
+  <si>
+    <t>Tyenne</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000355576</t>
+  </si>
+  <si>
+    <t>Fulphila</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000358138</t>
+  </si>
+  <si>
+    <t>Conexxence</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000355827</t>
+  </si>
+  <si>
+    <t>Inrebic</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000324950</t>
+  </si>
+  <si>
+    <t>Padcev</t>
+  </si>
+  <si>
+    <t>EMA/PSUR/0000336134</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000343800</t>
+  </si>
+  <si>
+    <t>ANDEMBRY</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000332416</t>
+  </si>
+  <si>
+    <t>TAGRISSO</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000340013</t>
+  </si>
+  <si>
+    <t>Dupixent</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000320482</t>
+  </si>
+  <si>
+    <t>Update of section 5.1 of the SmPC in order to update clinical efficacy information based on final results from the phase 4 study LPS15834 (VESTIGE); this is a 24-week multicenter, randomized, double-blind, placebo-controlled, parallel group global phase IV study evaluating the effect of dupilumab on airway inflammation and structural changes in patients with moderate to severe type 2 asthma. In addition, the MAH took the opportunity to introduce minor additional changes (images modification) to the Instructions for Use section.</t>
+  </si>
+  <si>
+    <t>Vabysmo</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000308736</t>
+  </si>
+  <si>
+    <t>Ocrevus</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000335399</t>
+  </si>
+  <si>
+    <t>Ngenla</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000333019</t>
+  </si>
+  <si>
+    <t>Kyprolis</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000322790</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000312950</t>
+  </si>
+  <si>
+    <t>Update of section 4.2 of the SmPC in order to include clarifying instructions in the posology statement for patients transitioning from anti-VEGF therapy regimens to faricimab in all approved indications. The supporting data, summarised in an efficacy data memo (Report 1145920), originated from the parent studies TENAYA (GR40306) and LUCERNE (GR40844) as well as long-term extension study AVONELLE-X (GR42691) in nAMD, parent studies YOSEMITE (GR40349) and RHINE (GR40398) as well as long-term extension study RHONE-X. The Package Leaflet is updated accordingly.</t>
+  </si>
+  <si>
+    <t>Ryeqo</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000285040</t>
+  </si>
+  <si>
+    <t>Vyxeos liposomal</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000335559</t>
+  </si>
+  <si>
+    <t>Update to sections 4.2, 4.8 and 5.1 of the SmPC in order to add paediatric information based on final results from study AAML1831 performed in compliance with an agreed Paediatric Investigation Plan; this is a phase 3 randomised trial for patients with de novo acute myeloid leukaemia (AML) comparing standard therapy including gemtuzumab ozogamicin (GO) to CPX 351 with GO, and the addition of the FLT3 inhibitor gilteritinib for patients with FLT3 mutations. The Package Leaflet is updated accordingly.</t>
+  </si>
+  <si>
+    <t>To update SmPC sections 2 and 4.4  to align with the current Excipents guidance for Polysorbate 20. The package leaflet is updated accordingly. In addition the MAH has amended section 4.3; Severe allergic reaction has been amended to Hypersensititity.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">To update section 4.8 of the SmPC in order to add ‘Injection site reactions’ to the list of adverse drug reactions (ADRs) with frequency uncommon. The Package Leaflet is updated accordingly. The change follows approval of the same change for the reference product (Xgeva). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">To update sections 2, 4.4 and 6.1 of the SmPC for Epivir oral solution (EU/1/96/015/002) to revise the information on excipients based on the Annex to the European Commission guideline on ‘Excipients in the labelling and package leaflet of medicinal products for human use’. The Labelling and PL have been updated accordingly. In addition, the term ‘sugar’ is replaced with ‘sucrose’ in the labelling and PL to ensure consistency with the SmPC.
+For both Epivir oral solution and film-coated tablets, section 4.7 of the SmPC has been updated to include a statement on the effects on ability to drive and use machines. Section 2 of the PL is updated accordingly. 
 </t>
   </si>
   <si>
-    <t>Update of section 4.4 of the SmPC in order to add a new warning on leflunomide and hemophagocytic lymphohistiocytosis (HLH) and DRESS/HLH overlap syndrome in patients with rheumatoid arthritis and psoriatic arthritis (PsA) based on postmarketing data. The package leaflet is updated accordingly.</t>
-[...26 lines deleted...]
-    <t>EMA/152936/2026</t>
+    <t>Change in the secondary packaging of Tyenne 162 mg solution for injection in a prefilled syringe and in
+pre-filled pen (EU/1/23/1754/007-012) to replace the plastic blisters by carton inlays, include a U-panel and adapt accordingly the
+dimensions of the carton boxes and of the patient leaflet.
+Opportunity is taken to implement additional labelling changes to update of the Fresenius Kabi logo, and to update the drawings in the pre-filled pen instructions for use to add the visual of the stopper in the window and a better picture to illustrate the check of the medicine step
+To update sections 2, 4.1, 4.2, 4.4, 4.5, 4.6, 4.7, 4.8, 4.9, 5.1, 5.2, 6.4, 6.6 of the vial SmPC, sections 2, 4.1, 4.2, 4.4, 4.5, 4.6, 4.7, 4.8, 5.1, 5.2 of the PFS SmPC, sections 2, 4.1, 4.2, 4.4, 4.5, 4.6, 4.7, 4.8, 4.9, 5.1, 5.2 of the PFP SmPC
+section 16 of the Labelling for PFS and PFP, sections 2, 4, 5 and 6 of the Package Leaflet for vials and sections 4, 5, 6, 7 of the Package Leaflet for PFS and PFP, following assessment of the same change for the reference product
+RoActemra during procedure EMEA/H/C/000955/IB/0123/G approved in Jan 2025.
+To update sections 2, 4.4, 4.5, 4.6, 4.8, 5.1, 5.2, 5.3 of the vial SmPC, sections 4.2, 4.4, 4.5, 4.6, 4.8, 5.1, 5.2, 5.3, 6.2, 6.4 of the PFS SmPC
+sections 4.1, 4.2, 4.4, 4.5, 4.6, 4.8, 5.1, 5.2, 5.3, 6.2, 6.4 of the PFP SmPC, section D of Annex II, sections 2 and 6 of the Package Leaflet for vials, sections 2, 3, 4, 6, 7 of the Package Leaflet for PFS and PFP following assessment of the same change for the reference
+product RoActemra during procedure EMA/VR/0000261482 approved on 12 February 2026.</t>
+  </si>
+  <si>
+    <t>To update section 2 and 4.4 of the SmPC according to the Annex to the European Commission guideline on 'Excipients in the labelling and package leaflet of medicinal products for human use' (SANTE-2017-11668) with regards to the Polysorbate 20 content which is one of the listed excipient for Fulphila 6 mg solution for injection. Sections 2 and 6 of the package leaflet were updated accordingly.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">To update sections 2, 4.2, 4.4, 4.8, 5.1 &amp; 9 of the SmPC and sections 2, 4 &amp; 5 of the Package Leaflet following the assessment of the same changes for the reference product Prolia along with minor editorial changes to align the PI to the reference product PI.
+- Sections 4.2 and 4.8 of the SmPC have been updated to include information on Osteonecrosis of the jaw, in line with the reference product, following the CHMP opinion issued on 03 Oct 2024 (EMEA/H/C/001120/II/0100).
+- Sections 4.4 &amp; 4.8 of the SmPC have been updated to warning regarding hypocalcaemia, in line with the reference product, following the CHMP opinion issued on 11 Jan 2024(EMA/H/C/001120/II/0099). Sections 2 and 4 of the Package Leaflet has been updated accordingly.
+- Sections 5.1 of the SmPC have been updated to align with the reference product for which commission decision issued on 17 Jul 2025 (PSUSA/00000954/202409). 
+</t>
+  </si>
+  <si>
+    <t>Update of sections 4.4, 4.8, and 5.1 of the SmPC in order to update clinical pharmacology, efficacy and safety information based on final results from study FEDR MF 002 listed as a category 3 study in the RMP; this is a phase 3, multicentre, open-label, randomized study to evaluate the efficacy and safety of fedratinib compared to best available therapy in subjects with dipss-intermediate or high-risk primary myelofibrosis, post-polycythaemia vera myelofibrosis, or post-essential thrombocythemia myelofibrosis and previously treated with ruxolitinib; the Package Leaflet is updated accordingly.
+Update of section 4.8 of the SmPC in order to add subdural hematoma to the list of adverse drug reactions (ADRs) following recommendation of PSUSA PSUSA/00010909/202508.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">To change in the qualitative composition of the multi-dose vial diluent to remove 2 Phenoxyethanol (2 PE) as a preservative.  The in-use period in the Product Information, has been reduced to 6 hours based on the studies performed to support the stability of the RSVpreF MDV vaccine reconstituted with sterile water.
+To adapt the acceptance criterion for appearance for diluent pre-filled syringe and single-dose vial diluent from “clear, colourless solution, essentially free of visible particles” to “clear, colourless solution, practically free from visible particles” in accordance with Ph. Eur. 0520 requirements for visible particles.   
+</t>
+  </si>
+  <si>
+    <t>Update of sections 4.4 and 4.8 of the SmPC in order to update the existing warning on hypersensitivity reactions adding anaphylaxis and to add ‘hypersensitivity’ to the list of adverse drug reactions (ADRs) with frequency not known, based on a cumulative safety review and a signal evaluation. The Package Leaflet is updated accordingly.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Update of section 4.4 of the SmPC in order to add a new warning on skeletal muscle toxicity based on post-marketing experience and literature. The Package Leaflet is updated accordingly. </t>
+  </si>
+  <si>
+    <t>Update of sections 4.4 and 5.1 of the SmPC in order to update safety information, based on final results from study GR42691 (AVONELLE-X) listed as a category 3 study in the RMP. This was a multicenter, open-label extension study to evaluate the long-term safety and tolerability of faricimab in patients with neovascular Age-related Macular Degeneration (nAMD). The Package Leaflet is updated accordingly.</t>
+  </si>
+  <si>
+    <t>Update of section 4.8 of the SmPC to add  COVID-19 and COVID-19 pneumonia as newly identified adverse drug reactions (ADRs) for Ocrevus with frequency very common (COVID-19) and common (COVID-19 pneumonia). The Package Leaflet is updated accordingly.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Update of sections 4.4 and 4.8 of the SmPC in order to amend an existing warning on epiphyseal disorders, and to add ‘epiphysiolysis (including slipped capital femoral epiphyses)’ to the list of adverse drug reactions (ADRs) with frequency not known, based on a cumulative safety review. The Package Leaflet is updated accordingly. </t>
+  </si>
+  <si>
+    <t>Update of sections 4.2 and 5.1 of the SmPC in order to update paediatric information based on final results from study 20140106. This is a Phase 1b/2 Study of Carfilzomib in Combination With Induction Chemotherapy in Children with Relapsed or Refractory Acute Lymphoblastic Leukemia. The Package Leaflet is updated accordingly.</t>
+  </si>
+  <si>
+    <t>Update of sections 4.3, 4.6 and 5.2 of the SmPC in order to update information on lactation, based on results from study MVT-601-062; this is an open-label, single-treatment, single-dose, milk-only lactation study to assess the pharmacokinetics (PK) of relugolix in mature breast milk in healthy, adult, lactating women. The package leaflet is updated accordingly.</t>
+  </si>
+  <si>
+    <t>Update of the sections 4.4. and 4.8 of the SmPC to add the adverse reaction fungal infection with the unknown frequency for monotherapy and combination with pembrolizumab. Update of the section 4.8 of the SmPC to add the adverse reactions leukopenia (with common frequency) and urinary tract infection (with very common frequency) for monotherapy and combination with pembrolizumab.)</t>
+  </si>
+  <si>
+    <t>EMA/220885/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-809]d\ mmmm\ yyyy;@"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
@@ -752,51 +819,51 @@
     <xf numFmtId="0" fontId="23" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="8">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="10" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="26" fillId="32" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -804,50 +871,58 @@
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="32" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="32" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="26" fillId="32" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="32" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - Accent1" xfId="26" builtinId="30" hidden="1"/>
     <cellStyle name="20% - Accent2" xfId="30" builtinId="34" hidden="1"/>
     <cellStyle name="20% - Accent3" xfId="34" builtinId="38" hidden="1"/>
     <cellStyle name="20% - Accent4" xfId="38" builtinId="42" hidden="1"/>
     <cellStyle name="20% - Accent5" xfId="42" builtinId="46" hidden="1"/>
     <cellStyle name="20% - Accent6" xfId="46" builtinId="50" hidden="1"/>
     <cellStyle name="40% - Accent1" xfId="27" builtinId="31" hidden="1"/>
     <cellStyle name="40% - Accent2" xfId="31" builtinId="35" hidden="1"/>
     <cellStyle name="40% - Accent3" xfId="35" builtinId="39" hidden="1"/>
     <cellStyle name="40% - Accent4" xfId="39" builtinId="43" hidden="1"/>
     <cellStyle name="40% - Accent5" xfId="43" builtinId="47" hidden="1"/>
     <cellStyle name="40% - Accent6" xfId="47" builtinId="51" hidden="1"/>
     <cellStyle name="60% - Accent1" xfId="28" builtinId="32" hidden="1"/>
     <cellStyle name="60% - Accent2" xfId="32" builtinId="36" hidden="1"/>
     <cellStyle name="60% - Accent3" xfId="36" builtinId="40" hidden="1"/>
     <cellStyle name="60% - Accent4" xfId="40" builtinId="44" hidden="1"/>
     <cellStyle name="60% - Accent5" xfId="44" builtinId="48" hidden="1"/>
     <cellStyle name="60% - Accent6" xfId="48" builtinId="52" hidden="1"/>
@@ -1709,432 +1784,721 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A6:F32"/>
+  <dimension ref="A6:F49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="22.75" style="2" customWidth="1"/>
     <col min="2" max="2" width="28.625" style="2" customWidth="1"/>
     <col min="3" max="3" width="50.75" style="2" customWidth="1"/>
     <col min="4" max="4" width="9" style="2"/>
     <col min="5" max="5" width="13.625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.5" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A6" s="8">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A7" s="1" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A8" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="19.5" x14ac:dyDescent="0.15">
       <c r="A10" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="53.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="13" t="s">
+      <c r="A11" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="13"/>
-[...6 lines deleted...]
-      <c r="A15" s="4" t="s">
+      <c r="B11" s="15"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+    </row>
+    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="13"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+    </row>
+    <row r="14" spans="1:6" ht="21" x14ac:dyDescent="0.15">
+      <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B14" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C14" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D15" s="4" t="s">
+      <c r="D14" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="E15" s="4" t="s">
+      <c r="E14" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="F15" s="4" t="s">
+      <c r="F14" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="58.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6" ht="116.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="7">
+        <v>46219</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="63.75" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="7">
+        <v>46212</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="14" customFormat="1" ht="53.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="7">
+        <v>46255</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="14" customFormat="1" ht="179.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="7">
+        <v>46247</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="14" customFormat="1" ht="95.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="7">
+        <v>46212</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="14" customFormat="1" ht="137.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="7">
+        <v>46254</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="14" customFormat="1" ht="63.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="7">
+        <v>46247</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="14" customFormat="1" ht="137.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="C22" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="7">
+        <v>46226</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="14" customFormat="1" ht="63.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="7">
+        <v>46198</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="14" customFormat="1" ht="63.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="7">
+        <v>46205</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="14" customFormat="1" ht="53.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="7">
+        <v>46205</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="14" customFormat="1" ht="74.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="12" t="s">
-[...39 lines deleted...]
-      <c r="C18" s="12" t="s">
+      <c r="B26" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="7">
+        <v>46286</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="14" customFormat="1" ht="63.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" s="7">
+        <v>46198</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="14" customFormat="1" ht="32.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="7">
+        <v>46212</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="14" customFormat="1" ht="326.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="7">
+        <v>46252</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="14" customFormat="1" ht="74.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="D18" s="7" t="s">
-[...13 lines deleted...]
-      <c r="B19" s="7" t="s">
+      <c r="C30" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="7">
+        <v>46212</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="105.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="7">
+        <v>46198</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="42.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="12" t="s">
-[...19 lines deleted...]
-      <c r="C20" s="12" t="s">
+      <c r="B32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="7">
+        <v>46258</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="84.75" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="D20" s="7" t="s">
-[...16 lines deleted...]
-      <c r="C21" s="12" t="s">
+      <c r="B33" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="D21" s="7" t="s">
-[...150 lines deleted...]
-      <c r="A32" s="9" t="s">
+      <c r="C33" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" s="7">
+        <v>46198</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35"/>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
+      <c r="E35"/>
+      <c r="F35"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="9" t="s">
         <v>8</v>
       </c>
+      <c r="E36"/>
+      <c r="F36"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37"/>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38"/>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39"/>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40"/>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41"/>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42"/>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43"/>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44"/>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A45"/>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A46"/>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A47"/>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A48"/>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A49"/>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A16:F28">
-    <sortCondition ref="A16:A28"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A15:F33">
+    <sortCondition ref="A15:A33"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations xWindow="643" yWindow="699" count="6">
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 200 characters long." promptTitle="Text" prompt="Maximum Length: 200 characters." sqref="B18 B20:B23" xr:uid="{4C03B38F-E84B-4730-AD0B-08E0F47B31C1}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 200 characters long." promptTitle="Text" prompt="Maximum Length: 200 characters." sqref="B15 B17:B20" xr:uid="{AEEF330D-B62E-4E3C-9A05-95C7D0C0F66B}">
       <formula1>200</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 1000000 characters long." promptTitle="Text" prompt="Maximum Length: 1000000 characters." sqref="C18 C20:E23" xr:uid="{376E9235-E8CC-486F-9CED-907DD49D18E3}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 1000000 characters long." promptTitle="Text" prompt="Maximum Length: 1000000 characters." sqref="C15 C17:E20" xr:uid="{972412B1-A584-471D-9741-78769D1158A9}">
       <formula1>1000000</formula1>
     </dataValidation>
-    <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Date" error="Opinion date must be in the correct date format." promptTitle="Date" prompt=" " sqref="E18 E24" xr:uid="{CD38626B-9E8E-4115-B266-E671BA8E9828}">
+    <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Date" error="Opinion date must be in the correct date format." promptTitle="Date" prompt=" " sqref="E15 E21" xr:uid="{6CC8DB2C-6EA7-4B3D-8F84-9D999415D5B3}">
       <formula1>1</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 400 characters long." promptTitle="Text" prompt="Maximum Length: 400 characters." sqref="A18" xr:uid="{5B1E2926-B8AF-48C7-B595-5434E454803D}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 400 characters long." promptTitle="Text" prompt="Maximum Length: 400 characters." sqref="A15" xr:uid="{438794DC-70B8-4460-8D93-25DC811F05F4}">
       <formula1>400</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 500 characters long." promptTitle="Text" prompt="Maximum Length: 500 characters." sqref="A20:A24 F20:F23" xr:uid="{602CA955-E3AE-4599-A652-183087831CBD}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 500 characters long." promptTitle="Text" prompt="Maximum Length: 500 characters." sqref="A17:A21 F17:F20" xr:uid="{755B8ED5-E1D9-440B-A378-4B1029BC6263}">
       <formula1>500</formula1>
     </dataValidation>
-    <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Date" error="(Do Not Modify) Modified On must be in the correct date and time format." promptTitle="Date and time" prompt=" " sqref="A20:A23" xr:uid="{46DA5B29-AFF7-41E6-A4EF-DF21E0100EB4}">
+    <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Date" error="(Do Not Modify) Modified On must be in the correct date and time format." promptTitle="Date and time" prompt=" " sqref="A17:A20" xr:uid="{157D6A9E-461A-4B97-8B61-B9E3C99B0EFB}">
       <formula1>1</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.15748031496062992" bottom="0.15748031496062992" header="0.15748031496062992" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Verdana,Regular"&amp;6© European Medicines Agency, 2011. Reproduction is authorised provided the source is acknowledged.&amp;R&amp;"Verdana,Regular"&amp;9Page &amp;P / &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9603f8e3-cfb4-42dc-9892-6a8577da7d69">
+      <Value>2</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxKeywordTaxHTField xmlns="9603f8e3-cfb4-42dc-9892-6a8577da7d69" xsi:nil="true"/>
+    <h5de1757165944c2a83019307e803a2e xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">EMA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f5c9fc3d-56c5-4333-8692-9cd3dc4a9d0b</TermId>
+        </TermInfo>
+      </Terms>
+    </h5de1757165944c2a83019307e803a2e>
+    <lb20c4ea59944f8581c8e100c66a8a29 xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lb20c4ea59944f8581c8e100c66a8a29>
+    <e237f3eb10e340329171c4842ffa471f xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </e237f3eb10e340329171c4842ffa471f>
+    <Document_x0020_Ref_x0020_ID xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec" xsi:nil="true"/>
+    <md88a9328e0745cf9286d941a4709fb9 xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">English (EN)</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bc972daa-d91f-4fb6-88cc-c602dce93b8e</TermId>
+        </TermInfo>
+      </Terms>
+    </md88a9328e0745cf9286d941a4709fb9>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001A37F5D90C6D7043A97A39884E048193" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0277633ce362b601ed74444485b18083">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e8efdf4a-59a8-43e6-b29c-54d05e01bfec" xmlns:ns3="9603f8e3-cfb4-42dc-9892-6a8577da7d69" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc6416147fc3b8fd693864c618e172e0" ns2:_="" ns3:_="">
     <xsd:import namespace="e8efdf4a-59a8-43e6-b29c-54d05e01bfec"/>
     <xsd:import namespace="9603f8e3-cfb4-42dc-9892-6a8577da7d69"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:h5de1757165944c2a83019307e803a2e" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:e237f3eb10e340329171c4842ffa471f" minOccurs="0"/>
                 <xsd:element ref="ns2:lb20c4ea59944f8581c8e100c66a8a29" minOccurs="0"/>
                 <xsd:element ref="ns2:md88a9328e0745cf9286d941a4709fb9" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Ref_x0020_ID" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
@@ -2331,187 +2695,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2697143-5B18-4654-8662-48AD56FBD06E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="9603f8e3-cfb4-42dc-9892-6a8577da7d69"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="485f7bb2-dcb7-44cd-80bc-f61bd1cb5f26"/>
+    <ds:schemaRef ds:uri="e8efdf4a-59a8-43e6-b29c-54d05e01bfec"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{569106AF-AAD8-42E6-9C4A-1D81D1275741}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{078C8A63-7474-4021-B744-6C8F8AFCBBA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e8efdf4a-59a8-43e6-b29c-54d05e01bfec"/>
     <ds:schemaRef ds:uri="9603f8e3-cfb4-42dc-9892-6a8577da7d69"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0eea11ca-d417-4147-80ed-01a58412c458}" enabled="1" method="Standard" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" contentBits="2" removed="0"/>
   <clbl:label id="{afe1b31d-cec0-4074-b4bd-f07689e43d84}" enabled="1" method="Privileged" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>A4 landscape</vt:lpstr>
       <vt:lpstr>'A4 landscape'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European Medicines Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>EMA</dc:creator>
+  <dc:creator>Verwoerd Marloes</dc:creator>
   <dc:description>Template version: 18 February 2011</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_SiteId">
     <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Owner">
     <vt:lpwstr>elena.dimitrova@ema.europa.eu</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_SetDate">
     <vt:lpwstr>2020-12-02T13:37:00.3761254Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>