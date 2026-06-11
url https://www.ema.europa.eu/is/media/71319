--- v0 (2026-05-15)
+++ v1 (2026-06-11)
@@ -27,51 +27,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MRL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MRL'!$A$9:$J$9</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1795">
   <si>
     <t>Content type:</t>
   </si>
   <si>
     <t>Maximum residue limit</t>
   </si>
   <si>
     <t>Output automatically generated from content on www.ema.europa.eu on:</t>
   </si>
   <si>
-    <t>15/05/2026 - 06:05</t>
+    <t>11/06/2026 - 06:00</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Active substance</t>
   </si>
   <si>
     <t>MRL Therapeutic classification</t>
   </si>
   <si>
     <t>Target species</t>
   </si>
   <si>
     <t>Date of Commission implementing decision</t>
   </si>
   <si>
     <t>Regulation number</t>
   </si>
   <si>
     <t>Regulation URL</t>
   </si>
   <si>
     <t>First published date</t>
   </si>