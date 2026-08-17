--- v0 (2026-07-18)
+++ v1 (2026-08-17)
@@ -1,422 +1,528 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54FA025E" w14:textId="77777777" w:rsidR="00C70230" w:rsidRDefault="001B5457">
       <w:pPr>
         <w:pStyle w:val="RefAgency"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1287"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Amsterdam, </w:t>
       </w:r>
       <w:r w:rsidR="0054508A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;insert full date&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0054508A">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="0054508A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0054508A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>&lt;insert full date&gt;</w:t>
       </w:r>
       <w:r w:rsidR="0054508A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1639BD3F" w14:textId="77777777" w:rsidR="00C70230" w:rsidRDefault="001B5457">
+    <w:p w14:paraId="1639BD3F" w14:textId="4B9341B0" w:rsidR="00C70230" w:rsidRDefault="001B5457">
       <w:pPr>
         <w:pStyle w:val="RefAgency"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1287"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C70230">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> DOCPROPERTY "DM_emea_doc_ref_id"  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C70230">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00C70230">
+      <w:r w:rsidR="00B222F6" w:rsidRPr="004E6D7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>EMA/306034/2023</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C70230">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> &lt;&gt; "Error*"</w:instrText>
       </w:r>
+      <w:r w:rsidR="00C7388E">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C7388E">
+        <w:instrText>DOCPROPERTY "DM_emea_doc_ref_id"  \* MERGEFORMAT</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C7388E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B222F6">
+        <w:instrText>EMA/306034/2023</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C7388E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:rPr>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
-        <w:instrText>DOCPROPERTY "DM_emea_doc_ref_id"  \* MERGEFORMAT</w:instrText>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:szCs w:val="15"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00B222F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>EMA/306034/2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="401DDF58" w14:textId="77777777" w:rsidR="00C70230" w:rsidRDefault="00C70230">
       <w:pPr>
         <w:pStyle w:val="RefAgency"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1287"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="550E1B6B" w14:textId="77777777" w:rsidR="00894C00" w:rsidRDefault="001B5457" w:rsidP="005578D4">
+    <w:p w14:paraId="550E1B6B" w14:textId="73E073F7" w:rsidR="00894C00" w:rsidRDefault="001B5457" w:rsidP="005578D4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Annex to </w:t>
       </w:r>
       <w:r w:rsidRPr="005578D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Letter of Intent</w:t>
       </w:r>
       <w:r w:rsidR="00C269CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (pre-submission request form)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193EB9A8" w14:textId="77777777" w:rsidR="006605F9" w:rsidRDefault="006605F9"/>
-    <w:p w14:paraId="16651715" w14:textId="77777777" w:rsidR="003F5AF6" w:rsidRPr="00680344" w:rsidRDefault="001B5457" w:rsidP="001200BA">
+    <w:p w14:paraId="16651715" w14:textId="4AC5A735" w:rsidR="003F5AF6" w:rsidRPr="00680344" w:rsidRDefault="001B5457" w:rsidP="001200BA">
       <w:pPr>
         <w:spacing w:after="140" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00680344">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00680344">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">This form must be </w:t>
       </w:r>
       <w:r w:rsidR="007341D0" w:rsidRPr="00680344">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">fully </w:t>
       </w:r>
       <w:r w:rsidRPr="00680344">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">completed and submitted as an annex to the </w:t>
       </w:r>
-      <w:r w:rsidR="4B532949" w:rsidRPr="00680344">
+      <w:r w:rsidR="00A4422B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Pre</w:t>
-[...66 lines deleted...]
-        <w:t>only when the scope of the request is “centralised procedure – Intent to submit a MAA”</w:t>
+        <w:t>Letter of Intent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F334B2F" w14:textId="77777777" w:rsidR="006605F9" w:rsidRDefault="006605F9"/>
     <w:p w14:paraId="2DD819A6" w14:textId="77777777" w:rsidR="001A473E" w:rsidRDefault="001A473E"/>
-    <w:p w14:paraId="565CCB65" w14:textId="77777777" w:rsidR="006605F9" w:rsidRPr="00221704" w:rsidRDefault="001B5457" w:rsidP="006605F9">
-[...59 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TablegridAgencyblack1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="05E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="6572"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w14:paraId="053E2D05" w14:textId="77777777" w:rsidTr="001C188F">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF918EE" w14:textId="77777777" w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w:rsidRDefault="00CC3BAC" w:rsidP="001C188F">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B51280">
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Information about the medicinal product</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w14:paraId="5B5D5C41" w14:textId="77777777" w:rsidTr="001C188F">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="125AE54A" w14:textId="77777777" w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w:rsidRDefault="00CC3BAC" w:rsidP="001C188F">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B51280">
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>INN or common name of the active substance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="441B0360" w14:textId="77777777" w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w:rsidRDefault="00CC3BAC" w:rsidP="001C188F">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w14:paraId="14378D4B" w14:textId="77777777" w:rsidTr="001C188F">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A91669" w14:textId="77777777" w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w:rsidRDefault="00CC3BAC" w:rsidP="001C188F">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B51280">
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>EMA product number assigned at eligibility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCD8A18" w14:textId="77777777" w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w:rsidRDefault="00CC3BAC" w:rsidP="001C188F">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>H/C/000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B51280">
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w14:paraId="4D62EB3A" w14:textId="77777777" w:rsidTr="001C188F">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE885A7" w14:textId="77777777" w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w:rsidRDefault="00CC3BAC" w:rsidP="001C188F">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B51280">
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Strength(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5C2778" w14:textId="77777777" w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w:rsidRDefault="00CC3BAC" w:rsidP="001C188F">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w14:paraId="1B934C63" w14:textId="77777777" w:rsidTr="001C188F">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E6F898" w14:textId="77777777" w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w:rsidRDefault="00CC3BAC" w:rsidP="001C188F">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B51280">
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Pharmaceutical form(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45DBC7F8" w14:textId="77777777" w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w:rsidRDefault="00CC3BAC" w:rsidP="001C188F">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w14:paraId="4892D773" w14:textId="77777777" w:rsidTr="001C188F">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE63CE4" w14:textId="77777777" w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w:rsidRDefault="00CC3BAC" w:rsidP="001C188F">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B51280">
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+              <w:t>Route of administration(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27BAE93F" w14:textId="77777777" w:rsidR="00CC3BAC" w:rsidRPr="00B51280" w:rsidRDefault="00CC3BAC" w:rsidP="001C188F">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5497F2EC" w14:textId="77777777" w:rsidR="00FF5C3E" w:rsidRPr="00FF5C3E" w:rsidRDefault="00FF5C3E" w:rsidP="00FF5C3E"/>
     <w:p w14:paraId="5A69852F" w14:textId="77777777" w:rsidR="006605F9" w:rsidRDefault="006605F9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D273E75" w14:textId="77777777" w:rsidR="006605F9" w:rsidRDefault="001B5457">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0593D4F1" w14:textId="77777777" w:rsidR="006605F9" w:rsidRPr="00C12662" w:rsidRDefault="001B5457" w:rsidP="006605F9">
       <w:pPr>
@@ -542,162 +648,98 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E860CD" w14:textId="77777777" w:rsidR="006605F9" w:rsidRPr="00341E2A" w:rsidRDefault="001B5457" w:rsidP="00553F50">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341E2A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Reminder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D681F8" w14:textId="77777777" w:rsidR="00C27F04" w:rsidRPr="001200BA" w:rsidRDefault="001B5457" w:rsidP="001200BA">
+    <w:p w14:paraId="72D681F8" w14:textId="1576781D" w:rsidR="00C27F04" w:rsidRPr="001200BA" w:rsidRDefault="001B5457" w:rsidP="001200BA">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001200BA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">By submitting the </w:t>
-[...29 lines deleted...]
-        <w:t>submission</w:t>
+        <w:t xml:space="preserve">By submitting </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4422B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="001200BA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:i/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Request Form – Centralised Procedure – Intent to submit a MAA</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Letter of Intent</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4422B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001200BA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">as “Letter of Intent”) </w:t>
       </w:r>
       <w:r w:rsidR="00356C69" w:rsidRPr="001200BA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="000D0818" w:rsidRPr="001200BA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Applicant is </w:t>
       </w:r>
       <w:r w:rsidR="008B0AD3" w:rsidRPr="001200BA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
@@ -879,59 +921,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00341E2A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Guidance Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EC5169" w14:textId="77777777" w:rsidR="00393E85" w:rsidRPr="00D313B1" w:rsidRDefault="001B5457" w:rsidP="001D6082">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D313B1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guidance on how to complete the sections below is provided in green </w:t>
-[...7 lines deleted...]
-        <w:t>text. Please remove this text before submitting this form. Click on Ctrl-Alt-Shift-S to view the “styles” window. Select “Guidance text” and click on the icon on the right, chose “Select all XXX instances</w:t>
+        <w:t>Guidance on how to complete the sections below is provided in green text. Please remove this text before submitting this form. Click on Ctrl-Alt-Shift-S to view the “styles” window. Select “Guidance text” and click on the icon on the right, chose “Select all XXX instances</w:t>
       </w:r>
       <w:r w:rsidR="00D313B1" w:rsidRPr="00D313B1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,”</w:t>
       </w:r>
       <w:r w:rsidRPr="00D313B1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> press the “Delete” key on the keyboard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72FC1005" w14:textId="77777777" w:rsidR="006605F9" w:rsidRPr="00553F50" w:rsidRDefault="006605F9" w:rsidP="001D6082">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1109,51 +1143,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BEFE77B" w14:textId="77777777" w:rsidR="00983419" w:rsidRDefault="001B5457" w:rsidP="00A94CCB">
       <w:pPr>
         <w:pStyle w:val="FooterAgency"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1 '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>EU-M4all'</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> was previously known as the Article 58 procedure, as the legal basis is Article 58 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00AA7509">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Regulation (EC) No 726/2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D901A58" w14:textId="77777777" w:rsidR="006605F9" w:rsidRPr="00343519" w:rsidRDefault="001B5457" w:rsidP="00D313B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343519">
@@ -1344,54 +1378,51 @@
           <w:p w14:paraId="7D730CA2" w14:textId="77777777" w:rsidR="003D0FE3" w:rsidRDefault="001B5457" w:rsidP="00602126">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">current </w:t>
             </w:r>
             <w:r w:rsidR="00807647">
               <w:t>number of subjects</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">/ total </w:t>
             </w:r>
             <w:r w:rsidR="00AB0947">
               <w:t xml:space="preserve">number of </w:t>
             </w:r>
             <w:r w:rsidR="00807647">
               <w:t>subjects needed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41B8A29B" w14:textId="77777777" w:rsidR="003D0FE3" w:rsidRPr="004B1F50" w:rsidRDefault="001B5457" w:rsidP="00602126">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Last participant  enrolment date </w:t>
-[...2 lines deleted...]
-              <w:t>(actual/estimated)</w:t>
+              <w:t>Last participant  enrolment date (actual/estimated)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
           <w:p w14:paraId="6342E29B" w14:textId="77777777" w:rsidR="003D0FE3" w:rsidRDefault="001B5457" w:rsidP="00602126">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
             </w:pPr>
             <w:r>
               <w:t>Study phase, design &amp;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17FC4D65" w14:textId="77777777" w:rsidR="003D0FE3" w:rsidRPr="004B1F50" w:rsidRDefault="001B5457" w:rsidP="00602126">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
             </w:pPr>
             <w:r>
               <w:t>Control type</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1806,54 +1837,51 @@
       <w:r>
         <w:t xml:space="preserve">planned </w:t>
       </w:r>
       <w:r w:rsidR="006C66DC">
         <w:t>analyses</w:t>
       </w:r>
       <w:r w:rsidR="00166699">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>etc.</w:t>
       </w:r>
       <w:r w:rsidR="00A02082">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> which </w:t>
       </w:r>
       <w:r w:rsidR="002A6CDF">
         <w:t>are on critical path</w:t>
       </w:r>
       <w:r w:rsidR="003B635B">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> might affect the preparation of the dossier and therefore the submissio</w:t>
-[...2 lines deleted...]
-        <w:t>n date.</w:t>
+        <w:t xml:space="preserve"> might affect the preparation of the dossier and therefore the submission date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0593871D" w14:textId="77777777" w:rsidR="00983419" w:rsidRDefault="001B5457" w:rsidP="00D313B1">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Text&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B3154B" w14:textId="77777777" w:rsidR="00C21A2F" w:rsidRPr="00343519" w:rsidRDefault="001B5457" w:rsidP="00D313B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343519">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
@@ -1956,54 +1984,51 @@
       <w:tr w:rsidR="00323276" w14:paraId="0E60735D" w14:textId="77777777" w:rsidTr="00BE321A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
           <w:p w14:paraId="3644D225" w14:textId="77777777" w:rsidR="00BE321A" w:rsidRPr="004B1F50" w:rsidRDefault="001B5457" w:rsidP="00EE1722">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
             </w:pPr>
             <w:r>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
           <w:p w14:paraId="093EB37B" w14:textId="77777777" w:rsidR="00BE321A" w:rsidRPr="004B1F50" w:rsidRDefault="001B5457" w:rsidP="00EE1722">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Topic </w:t>
-[...2 lines deleted...]
-              <w:t>(quality/ nonclinical/ clinical)</w:t>
+              <w:t>Topic (quality/ nonclinical/ clinical)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
           <w:p w14:paraId="45782796" w14:textId="77777777" w:rsidR="00BE321A" w:rsidRPr="003611F8" w:rsidRDefault="001B5457" w:rsidP="00EE1722">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Reference number</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D937E49" w14:textId="77777777" w:rsidR="00BE321A" w:rsidRPr="003611F8" w:rsidRDefault="00BE321A" w:rsidP="00EE1722">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -2164,51 +2189,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00604155">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please include information about any innovative manufacturing or analytical technology or facility design used for the manufacture and/or quality control </w:t>
       </w:r>
       <w:r w:rsidRPr="00604155">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">of the active substance and/or finished product e.g. continuous manufacturing, process models, decentralized manufacturing, digitalisation and automation of manufacturing and control (including the use of artificial intelligence), platform technologies or other technologies within the scope of the EMA Quality Innovation Group (QIG) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00604155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Quality Innovation Group | European Medicines Agency (europa.eu)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00604155">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. If so, please include details and indicate whether you have had any prior contact with QIG in relation to this product/technology. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6B823F" w14:textId="77777777" w:rsidR="00897AD5" w:rsidRPr="002A5A73" w:rsidRDefault="001B5457" w:rsidP="00D313B1">
@@ -2377,54 +2402,51 @@
     </w:p>
     <w:p w14:paraId="2A1580A8" w14:textId="77777777" w:rsidR="00B67368" w:rsidRPr="00343519" w:rsidRDefault="001B5457" w:rsidP="00D313B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343519">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Complex clinical trial methodology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15F57258" w14:textId="77777777" w:rsidR="00B67368" w:rsidRDefault="001B5457" w:rsidP="00D313B1">
       <w:pPr>
         <w:pStyle w:val="Guidancetext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Please indicate whether </w:t>
-[...2 lines deleted...]
-        <w:t>your submission includes complex clinical trial methodologies, such as umbrella or basket trials</w:t>
+        <w:t>Please indicate whether your submission includes complex clinical trial methodologies, such as umbrella or basket trials</w:t>
       </w:r>
       <w:r w:rsidR="00912121">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00EC2294">
         <w:t xml:space="preserve">adaptive designs, </w:t>
       </w:r>
       <w:r w:rsidR="00912121">
         <w:t>multiple post-hoc analyses</w:t>
       </w:r>
       <w:r w:rsidR="00B83EE2">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00EC2294">
         <w:t xml:space="preserve">use of external control, indirect </w:t>
       </w:r>
       <w:r w:rsidR="0066573F">
         <w:t>comparisons,</w:t>
       </w:r>
       <w:r w:rsidR="00EC2294">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00602126">
         <w:t>real-world</w:t>
       </w:r>
@@ -2741,403 +2763,381 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
           <w:p w14:paraId="3B11991F" w14:textId="77777777" w:rsidR="00D5757C" w:rsidRPr="00F06C9C" w:rsidRDefault="00D5757C">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DD2A938" w14:textId="77777777" w:rsidR="001010DD" w:rsidRPr="002C6855" w:rsidRDefault="001B5457" w:rsidP="002C6855">
       <w:r w:rsidRPr="001010DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001010DD" w:rsidRPr="002C6855" w:rsidSect="00C70230">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1247" w:bottom="1418" w:left="1247" w:header="284" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A1818DD" w14:textId="77777777" w:rsidR="001B5457" w:rsidRDefault="001B5457">
+    <w:p w14:paraId="70448702" w14:textId="77777777" w:rsidR="008E67DD" w:rsidRDefault="008E67DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="502E3FA5" w14:textId="77777777" w:rsidR="001B5457" w:rsidRDefault="001B5457">
+    <w:p w14:paraId="5B1181E2" w14:textId="77777777" w:rsidR="008E67DD" w:rsidRDefault="008E67DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6195"/>
       <w:gridCol w:w="3217"/>
     </w:tblGrid>
     <w:tr w:rsidR="00323276" w14:paraId="21DC0D06" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="350527FE" w14:textId="77777777" w:rsidR="00F02A9B" w:rsidRDefault="00F02A9B">
+        <w:p w14:paraId="350527FE" w14:textId="7BA1111E" w:rsidR="00F02A9B" w:rsidRDefault="00F02A9B">
           <w:pPr>
             <w:pStyle w:val="FooterAgency"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00323276" w14:paraId="4EAD7744" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3291" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="11EC592D" w14:textId="70CA578D" w:rsidR="00F02A9B" w:rsidRDefault="001B5457">
+        <w:p w14:paraId="11EC592D" w14:textId="73F83E26" w:rsidR="00F02A9B" w:rsidRDefault="001B5457">
           <w:pPr>
             <w:pStyle w:val="FooterAgency"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> IF </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> STYLEREF  "Doc title (Agency)"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="007C6663">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:instrText>Error! Use the Home tab to apply Doc title (Agency) to the text that you want to appear here.</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> &lt;&gt; "Error*"</w:instrText>
           </w:r>
-          <w:r>
-[...13 lines deleted...]
-          </w:r>
+          <w:fldSimple w:instr=" STYLEREF  &quot;Doc title (Agency)&quot;  \* MERGEFORMAT ">
+            <w:r>
+              <w:instrText>blah</w:instrText>
+            </w:r>
+          </w:fldSimple>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1709" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="3325DD74" w14:textId="77777777" w:rsidR="00F02A9B" w:rsidRDefault="00F02A9B">
           <w:pPr>
             <w:pStyle w:val="FooterAgency"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00323276" w14:paraId="72C8978B" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3291" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="6FC55A85" w14:textId="77777777" w:rsidR="00F02A9B" w:rsidRDefault="001B5457">
+        <w:p w14:paraId="6FC55A85" w14:textId="5E505182" w:rsidR="00F02A9B" w:rsidRDefault="001B5457">
           <w:pPr>
             <w:pStyle w:val="FooterAgency"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> IF </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00F02A9B">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY "DM_emea_doc_ref_id"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00F02A9B">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00F02A9B">
+          <w:r w:rsidR="00B222F6" w:rsidRPr="004E6D7D">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:instrText>EMA/306034/2023</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00F02A9B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> &lt;&gt; "Error*"</w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00C7388E">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00C7388E">
             <w:instrText xml:space="preserve"> DOCPROPERTY "DM_emea_doc_ref_id"  \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00C7388E">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00B222F6">
             <w:instrText>EMA/306034/2023</w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00C7388E">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00B222F6">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>EMA/306034/2023</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1709" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
@@ -3221,94 +3221,92 @@
             <w:rPr>
               <w:rStyle w:val="PageNumberAgency"/>
               <w:noProof/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumberAgency"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="146AA7D6" w14:textId="77777777" w:rsidR="00C70230" w:rsidRDefault="00C70230" w:rsidP="00F02A9B">
     <w:pPr>
       <w:pStyle w:val="FooterAgency"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblpPr w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="273"/>
       <w:tblW w:w="9493" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6737"/>
       <w:gridCol w:w="2756"/>
     </w:tblGrid>
     <w:tr w:rsidR="00323276" w14:paraId="46A50F3D" w14:textId="77777777" w:rsidTr="009E0F5B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9493" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="13EEAE65" w14:textId="77777777" w:rsidR="00C70230" w:rsidRPr="00FB6A5A" w:rsidRDefault="00C70230" w:rsidP="00FB7C8D">
+        <w:p w14:paraId="13EEAE65" w14:textId="00252BA2" w:rsidR="00C70230" w:rsidRPr="00FB6A5A" w:rsidRDefault="00C70230" w:rsidP="00FB7C8D">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:sz w:val="11"/>
               <w:szCs w:val="11"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00323276" w14:paraId="679B08EE" w14:textId="77777777" w:rsidTr="009E0F5B">
       <w:trPr>
         <w:trHeight w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6737" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="454679FE" w14:textId="77777777" w:rsidR="00C70230" w:rsidRPr="00870D9F" w:rsidRDefault="001B5457" w:rsidP="00FB7C8D">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00870D9F">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:color w:val="003399"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Official address</w:t>
           </w:r>
           <w:r w:rsidRPr="00870D9F">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="14"/>
@@ -3379,51 +3377,50 @@
             <w:t>●</w:t>
           </w:r>
           <w:r w:rsidRPr="00870D9F">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
           <w:r w:rsidRPr="00870D9F">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>The Netherlands</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2756" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="3BC2CF27" w14:textId="77777777" w:rsidR="00C70230" w:rsidRPr="00FB6A5A" w:rsidRDefault="00C70230" w:rsidP="00FB7C8D">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:ind w:right="-249"/>
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="11"/>
               <w:szCs w:val="11"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="3B91E8C1" w14:textId="77777777" w:rsidR="00C70230" w:rsidRPr="00FB6A5A" w:rsidRDefault="001B5457" w:rsidP="00FB7C8D">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:ind w:left="-46" w:right="-249"/>
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="11"/>
               <w:szCs w:val="11"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:color w:val="6D6F71"/>
@@ -3469,103 +3466,100 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="387350" cy="266700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00323276" w14:paraId="123E23C9" w14:textId="77777777" w:rsidTr="009E0F5B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6737" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="41B283FA" w14:textId="77777777" w:rsidR="00C70230" w:rsidRPr="00895A25" w:rsidRDefault="001B5457" w:rsidP="00FB7C8D">
           <w:pPr>
             <w:pStyle w:val="NormalAgency"/>
           </w:pPr>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:b/>
               <w:color w:val="003399"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Address for visits and deliveries</w:t>
           </w:r>
           <w:r w:rsidRPr="00BC37BD">
             <w:t xml:space="preserve">  </w:t>
           </w:r>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:color w:val="808080"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Refer to www.ema.europa.eu/how-to-find-us </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2756" w:type="dxa"/>
           <w:vMerge/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="787DEEC6" w14:textId="77777777" w:rsidR="00C70230" w:rsidRPr="00FB6A5A" w:rsidRDefault="00C70230" w:rsidP="00FB7C8D">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:sz w:val="11"/>
               <w:szCs w:val="11"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00323276" w14:paraId="1F78C3DF" w14:textId="77777777" w:rsidTr="009E0F5B">
       <w:trPr>
         <w:trHeight w:val="171"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6737" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblW w:w="6521" w:type="dxa"/>
             <w:tblCellMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="4111"/>
             <w:gridCol w:w="2410"/>
           </w:tblGrid>
           <w:tr w:rsidR="00323276" w14:paraId="2CE9C49E" w14:textId="77777777" w:rsidTr="009E0F5B">
             <w:trPr>
               <w:trHeight w:hRule="exact" w:val="198"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4111" w:type="dxa"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="74EF8140" w14:textId="77777777" w:rsidR="00C70230" w:rsidRPr="00BC37BD" w:rsidRDefault="001B5457" w:rsidP="00FB7C8D">
                 <w:pPr>
@@ -3645,232 +3639,201 @@
                   <w:rPr>
                     <w:color w:val="6D6F71"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>6000</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p w14:paraId="1F28ACC7" w14:textId="77777777" w:rsidR="00C70230" w:rsidRPr="00FB6A5A" w:rsidRDefault="00C70230" w:rsidP="00FB7C8D">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:sz w:val="11"/>
               <w:szCs w:val="11"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2756" w:type="dxa"/>
           <w:vMerge/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="76791DCA" w14:textId="77777777" w:rsidR="00C70230" w:rsidRPr="00FB6A5A" w:rsidRDefault="00C70230" w:rsidP="00FB7C8D">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:sz w:val="11"/>
               <w:szCs w:val="11"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00323276" w14:paraId="32C85849" w14:textId="77777777" w:rsidTr="009E0F5B">
       <w:trPr>
         <w:trHeight w:val="123"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9493" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="76FF14A8" w14:textId="77777777" w:rsidR="00C70230" w:rsidRPr="00FB6A5A" w:rsidRDefault="00C70230" w:rsidP="00FB7C8D">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:sz w:val="11"/>
               <w:szCs w:val="11"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00323276" w14:paraId="6700C322" w14:textId="77777777" w:rsidTr="009E0F5B">
       <w:trPr>
         <w:trHeight w:val="351"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9493" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="4AEFA7AF" w14:textId="77777777" w:rsidR="00C70230" w:rsidRPr="00B56DA9" w:rsidRDefault="001B5457" w:rsidP="00870D9F">
+        <w:p w14:paraId="4AEFA7AF" w14:textId="4634D3EA" w:rsidR="00C70230" w:rsidRPr="00B56DA9" w:rsidRDefault="001B5457" w:rsidP="00870D9F">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>© European Medicines Agency,</w:t>
           </w:r>
           <w:r w:rsidRPr="00BC37BD">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00B222F6">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t>2024</w:t>
+            <w:t>2026</w:t>
           </w:r>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t xml:space="preserve">. Reproduction is authorised provided the source is </w:t>
-[...7 lines deleted...]
-            <w:t>acknowledged.</w:t>
+            <w:t>. Reproduction is authorised provided the source is acknowledged.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="234AD209" w14:textId="77777777" w:rsidR="00C70230" w:rsidRDefault="00C70230" w:rsidP="00C70230">
     <w:pPr>
       <w:pStyle w:val="FooterAgency"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09ADCA03" w14:textId="77777777" w:rsidR="001B5457" w:rsidRDefault="001B5457">
+    <w:p w14:paraId="52F2A6D1" w14:textId="77777777" w:rsidR="008E67DD" w:rsidRDefault="008E67DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E0F2C45" w14:textId="77777777" w:rsidR="001B5457" w:rsidRDefault="001B5457">
+    <w:p w14:paraId="2A05CAB8" w14:textId="77777777" w:rsidR="008E67DD" w:rsidRDefault="008E67DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...20 lines deleted...]
-  <w:p w14:paraId="7DB5E4FA" w14:textId="77777777" w:rsidR="00C70230" w:rsidRDefault="001B5457" w:rsidP="00C70230">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DB5E4FA" w14:textId="4CF7932E" w:rsidR="00C70230" w:rsidRDefault="001B5457" w:rsidP="00C70230">
     <w:pPr>
       <w:pStyle w:val="FooterAgency"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1861697D" wp14:editId="6C188C3E">
           <wp:extent cx="3558671" cy="1799451"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -3881,51 +3844,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3558671" cy="1799451"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43596DD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9796EEF2"/>
     <w:lvl w:ilvl="0" w:tplc="62DE76E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0ACA6644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4002,52 +3965,52 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1E1EC0F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="187766940">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="68"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00894C00"/>
     <w:rsid w:val="000179F7"/>
     <w:rsid w:val="00023B14"/>
@@ -4070,274 +4033,298 @@
     <w:rsid w:val="001200BA"/>
     <w:rsid w:val="00120621"/>
     <w:rsid w:val="0012126E"/>
     <w:rsid w:val="0012157D"/>
     <w:rsid w:val="00124AE7"/>
     <w:rsid w:val="00162426"/>
     <w:rsid w:val="00165B84"/>
     <w:rsid w:val="00166699"/>
     <w:rsid w:val="00173051"/>
     <w:rsid w:val="0018336A"/>
     <w:rsid w:val="0018560D"/>
     <w:rsid w:val="001A473E"/>
     <w:rsid w:val="001B5457"/>
     <w:rsid w:val="001C4DF6"/>
     <w:rsid w:val="001D6011"/>
     <w:rsid w:val="001D6082"/>
     <w:rsid w:val="001F6034"/>
     <w:rsid w:val="0021019E"/>
     <w:rsid w:val="00221704"/>
     <w:rsid w:val="00225DF1"/>
     <w:rsid w:val="00234110"/>
     <w:rsid w:val="002471DC"/>
     <w:rsid w:val="0024DC0A"/>
     <w:rsid w:val="002550EE"/>
     <w:rsid w:val="00270A1B"/>
+    <w:rsid w:val="00282CAE"/>
     <w:rsid w:val="00283AE4"/>
     <w:rsid w:val="00283D0A"/>
     <w:rsid w:val="00294525"/>
     <w:rsid w:val="00295CAB"/>
     <w:rsid w:val="002A5A73"/>
     <w:rsid w:val="002A6CDF"/>
     <w:rsid w:val="002C6855"/>
     <w:rsid w:val="002C78C2"/>
     <w:rsid w:val="002D4422"/>
     <w:rsid w:val="002D63C8"/>
     <w:rsid w:val="002E2A40"/>
     <w:rsid w:val="002E5A65"/>
     <w:rsid w:val="003026D0"/>
     <w:rsid w:val="003038A3"/>
     <w:rsid w:val="003053F6"/>
     <w:rsid w:val="003218D1"/>
     <w:rsid w:val="00323276"/>
     <w:rsid w:val="00323A55"/>
     <w:rsid w:val="00341E2A"/>
     <w:rsid w:val="00343519"/>
     <w:rsid w:val="00353C5F"/>
     <w:rsid w:val="00354BAD"/>
     <w:rsid w:val="00356C69"/>
     <w:rsid w:val="00357557"/>
+    <w:rsid w:val="00357F4E"/>
     <w:rsid w:val="003611F8"/>
     <w:rsid w:val="00375594"/>
     <w:rsid w:val="003801C6"/>
     <w:rsid w:val="003902B7"/>
     <w:rsid w:val="00393E85"/>
     <w:rsid w:val="003A1346"/>
     <w:rsid w:val="003B635B"/>
     <w:rsid w:val="003C0CEC"/>
+    <w:rsid w:val="003C43E8"/>
     <w:rsid w:val="003D0FE3"/>
     <w:rsid w:val="003E5D89"/>
     <w:rsid w:val="003F5AF6"/>
     <w:rsid w:val="00414B83"/>
     <w:rsid w:val="00415618"/>
     <w:rsid w:val="00420CA3"/>
     <w:rsid w:val="00464FD0"/>
     <w:rsid w:val="0047485A"/>
     <w:rsid w:val="004A27CE"/>
     <w:rsid w:val="004A2C2C"/>
     <w:rsid w:val="004A388B"/>
     <w:rsid w:val="004B1F50"/>
+    <w:rsid w:val="004C61CE"/>
     <w:rsid w:val="004D1541"/>
+    <w:rsid w:val="004E6D7D"/>
     <w:rsid w:val="00501730"/>
     <w:rsid w:val="00501DD2"/>
+    <w:rsid w:val="00512F30"/>
     <w:rsid w:val="0052594A"/>
+    <w:rsid w:val="00526A19"/>
+    <w:rsid w:val="00526EFA"/>
     <w:rsid w:val="005301CA"/>
     <w:rsid w:val="00533A31"/>
     <w:rsid w:val="00540480"/>
     <w:rsid w:val="0054508A"/>
     <w:rsid w:val="00553F50"/>
     <w:rsid w:val="005578D4"/>
     <w:rsid w:val="0056693B"/>
     <w:rsid w:val="00570218"/>
     <w:rsid w:val="00576692"/>
     <w:rsid w:val="005767F9"/>
     <w:rsid w:val="0057725E"/>
     <w:rsid w:val="0058183F"/>
     <w:rsid w:val="005864B2"/>
     <w:rsid w:val="00592BB9"/>
     <w:rsid w:val="0059483F"/>
     <w:rsid w:val="005A5985"/>
+    <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005D011B"/>
     <w:rsid w:val="005D3F06"/>
     <w:rsid w:val="005D72D7"/>
     <w:rsid w:val="005E3240"/>
     <w:rsid w:val="005E501C"/>
     <w:rsid w:val="00602126"/>
     <w:rsid w:val="00604155"/>
     <w:rsid w:val="00616E0B"/>
     <w:rsid w:val="00623BA3"/>
     <w:rsid w:val="006605F9"/>
     <w:rsid w:val="0066573F"/>
     <w:rsid w:val="00674A42"/>
     <w:rsid w:val="00680344"/>
     <w:rsid w:val="00684869"/>
     <w:rsid w:val="006B0852"/>
     <w:rsid w:val="006B3A20"/>
     <w:rsid w:val="006C66DC"/>
     <w:rsid w:val="006C7E4D"/>
     <w:rsid w:val="006D2FB1"/>
     <w:rsid w:val="006E613F"/>
     <w:rsid w:val="006F095B"/>
     <w:rsid w:val="0071708D"/>
+    <w:rsid w:val="00720D3D"/>
     <w:rsid w:val="007327FE"/>
     <w:rsid w:val="0073317E"/>
     <w:rsid w:val="007341D0"/>
     <w:rsid w:val="00741C82"/>
+    <w:rsid w:val="00747EAB"/>
     <w:rsid w:val="00766925"/>
     <w:rsid w:val="007669C9"/>
     <w:rsid w:val="0077401C"/>
     <w:rsid w:val="00782F01"/>
     <w:rsid w:val="007A25FD"/>
     <w:rsid w:val="007A3542"/>
     <w:rsid w:val="007B29F4"/>
     <w:rsid w:val="007B2ADA"/>
+    <w:rsid w:val="007C3202"/>
+    <w:rsid w:val="007C6663"/>
     <w:rsid w:val="007D055D"/>
     <w:rsid w:val="007D08F4"/>
     <w:rsid w:val="00804E72"/>
     <w:rsid w:val="00807647"/>
     <w:rsid w:val="00834FAE"/>
     <w:rsid w:val="008479A5"/>
     <w:rsid w:val="00852221"/>
     <w:rsid w:val="00866C40"/>
     <w:rsid w:val="00870D9F"/>
     <w:rsid w:val="00894C00"/>
     <w:rsid w:val="00895A25"/>
     <w:rsid w:val="00897AD5"/>
     <w:rsid w:val="008B0AD3"/>
     <w:rsid w:val="008B1C3F"/>
     <w:rsid w:val="008B59BF"/>
+    <w:rsid w:val="008E0387"/>
+    <w:rsid w:val="008E67DD"/>
     <w:rsid w:val="008F56BD"/>
     <w:rsid w:val="00912121"/>
     <w:rsid w:val="009231BF"/>
     <w:rsid w:val="00930283"/>
     <w:rsid w:val="00970118"/>
     <w:rsid w:val="009833E2"/>
     <w:rsid w:val="00983419"/>
     <w:rsid w:val="00995DD2"/>
     <w:rsid w:val="009A269B"/>
+    <w:rsid w:val="009A58C9"/>
     <w:rsid w:val="009B07AB"/>
     <w:rsid w:val="009D2A84"/>
     <w:rsid w:val="009D6CC8"/>
     <w:rsid w:val="009E0F5B"/>
     <w:rsid w:val="009E4066"/>
     <w:rsid w:val="00A02082"/>
     <w:rsid w:val="00A03636"/>
     <w:rsid w:val="00A039CF"/>
     <w:rsid w:val="00A06B2C"/>
     <w:rsid w:val="00A17B54"/>
     <w:rsid w:val="00A23FC3"/>
     <w:rsid w:val="00A334ED"/>
+    <w:rsid w:val="00A4422B"/>
+    <w:rsid w:val="00A4657C"/>
     <w:rsid w:val="00A473D1"/>
     <w:rsid w:val="00A47CF3"/>
     <w:rsid w:val="00A62E59"/>
     <w:rsid w:val="00A676B9"/>
     <w:rsid w:val="00A71D00"/>
     <w:rsid w:val="00A83E43"/>
     <w:rsid w:val="00A86DF8"/>
     <w:rsid w:val="00A94CCB"/>
     <w:rsid w:val="00A96123"/>
     <w:rsid w:val="00A9725F"/>
     <w:rsid w:val="00AA7509"/>
     <w:rsid w:val="00AA7A51"/>
     <w:rsid w:val="00AB0947"/>
     <w:rsid w:val="00AB78CF"/>
     <w:rsid w:val="00AC4B15"/>
     <w:rsid w:val="00AE4ADD"/>
     <w:rsid w:val="00AF1821"/>
     <w:rsid w:val="00B01460"/>
     <w:rsid w:val="00B14431"/>
+    <w:rsid w:val="00B222F6"/>
+    <w:rsid w:val="00B271BF"/>
     <w:rsid w:val="00B346BF"/>
     <w:rsid w:val="00B56DA9"/>
     <w:rsid w:val="00B67368"/>
     <w:rsid w:val="00B839A3"/>
     <w:rsid w:val="00B83EE2"/>
     <w:rsid w:val="00B93BA9"/>
     <w:rsid w:val="00BB071C"/>
     <w:rsid w:val="00BC37BD"/>
     <w:rsid w:val="00BE321A"/>
     <w:rsid w:val="00BE4D12"/>
     <w:rsid w:val="00C12662"/>
     <w:rsid w:val="00C17F03"/>
     <w:rsid w:val="00C21A2F"/>
     <w:rsid w:val="00C269CB"/>
     <w:rsid w:val="00C27F04"/>
     <w:rsid w:val="00C40DCF"/>
     <w:rsid w:val="00C61D39"/>
     <w:rsid w:val="00C65DFA"/>
     <w:rsid w:val="00C70230"/>
+    <w:rsid w:val="00C7388E"/>
     <w:rsid w:val="00C75D8E"/>
     <w:rsid w:val="00C77A85"/>
     <w:rsid w:val="00C915A4"/>
     <w:rsid w:val="00C92629"/>
     <w:rsid w:val="00CA1933"/>
     <w:rsid w:val="00CA742D"/>
     <w:rsid w:val="00CB2A07"/>
     <w:rsid w:val="00CC073C"/>
+    <w:rsid w:val="00CC3BAC"/>
     <w:rsid w:val="00CD03EC"/>
     <w:rsid w:val="00CE789F"/>
     <w:rsid w:val="00D00C3F"/>
     <w:rsid w:val="00D022AA"/>
     <w:rsid w:val="00D04B82"/>
     <w:rsid w:val="00D1636A"/>
     <w:rsid w:val="00D2136E"/>
     <w:rsid w:val="00D25A85"/>
     <w:rsid w:val="00D313B1"/>
     <w:rsid w:val="00D337E7"/>
     <w:rsid w:val="00D4753B"/>
     <w:rsid w:val="00D51A53"/>
     <w:rsid w:val="00D5334E"/>
     <w:rsid w:val="00D5757C"/>
     <w:rsid w:val="00D70AB4"/>
     <w:rsid w:val="00D839B9"/>
     <w:rsid w:val="00D94F4C"/>
+    <w:rsid w:val="00D97988"/>
     <w:rsid w:val="00E1058A"/>
     <w:rsid w:val="00E23DAD"/>
     <w:rsid w:val="00E245C4"/>
     <w:rsid w:val="00E34333"/>
     <w:rsid w:val="00E54712"/>
     <w:rsid w:val="00E60CC2"/>
     <w:rsid w:val="00E94E1B"/>
     <w:rsid w:val="00EA2241"/>
     <w:rsid w:val="00EC2294"/>
     <w:rsid w:val="00EE1722"/>
     <w:rsid w:val="00EE7892"/>
     <w:rsid w:val="00F02A9B"/>
     <w:rsid w:val="00F06C9C"/>
     <w:rsid w:val="00F223AB"/>
     <w:rsid w:val="00F3436E"/>
     <w:rsid w:val="00F4124B"/>
     <w:rsid w:val="00F50CCF"/>
     <w:rsid w:val="00F61CDF"/>
     <w:rsid w:val="00F71A8D"/>
     <w:rsid w:val="00F75352"/>
     <w:rsid w:val="00F86F73"/>
     <w:rsid w:val="00F9299E"/>
     <w:rsid w:val="00FB39C7"/>
     <w:rsid w:val="00FB6A5A"/>
     <w:rsid w:val="00FB7C8D"/>
     <w:rsid w:val="00FD667A"/>
     <w:rsid w:val="00FD7DF3"/>
+    <w:rsid w:val="00FF5C3E"/>
     <w:rsid w:val="014BF7A8"/>
     <w:rsid w:val="046AD9FA"/>
     <w:rsid w:val="06C18342"/>
     <w:rsid w:val="083777F5"/>
     <w:rsid w:val="088A075A"/>
     <w:rsid w:val="0A331FB0"/>
     <w:rsid w:val="0CD448CC"/>
     <w:rsid w:val="0D31E990"/>
     <w:rsid w:val="1019EC7D"/>
     <w:rsid w:val="16FFE359"/>
     <w:rsid w:val="17DA417E"/>
     <w:rsid w:val="24704E32"/>
     <w:rsid w:val="26A17030"/>
     <w:rsid w:val="28A34C7D"/>
     <w:rsid w:val="28F9AFA2"/>
     <w:rsid w:val="2A263E7F"/>
     <w:rsid w:val="2BE5126D"/>
     <w:rsid w:val="2E7D1BB9"/>
     <w:rsid w:val="3227EB1E"/>
     <w:rsid w:val="3324F800"/>
     <w:rsid w:val="34395F52"/>
     <w:rsid w:val="370FFD60"/>
     <w:rsid w:val="3AE668F0"/>
     <w:rsid w:val="3C9E5C2D"/>
     <w:rsid w:val="3D311E71"/>
@@ -4372,60 +4359,60 @@
     <w:rsid w:val="7AFAEE70"/>
     <w:rsid w:val="7D90E80C"/>
     <w:rsid w:val="7E4619A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="55AF9062"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5B518A14-1146-4139-AFEC-029F7D7C3D38}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5311,69 +5298,125 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003F5AF6"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PageNumberAgency">
     <w:name w:val="Page Number (Agency)"/>
     <w:rsid w:val="00F02A9B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00604155"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack1">
+    <w:name w:val="Table grid (Agency) black1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00CC3BAC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex:32004R0726" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/template-form/presubmission-request-form-ema-procedure-prior-submission-marketing-authorisation-application_en.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/committees/working-parties-other-groups/chmp/quality-innovation-group" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/committees/working-parties-other-groups/chmp/quality-innovation-group" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex:32004R0726" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5649,86 +5692,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...34 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009821578E8BB0584CB0DAB1BE78BCCE9D" ma:contentTypeVersion="28" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="857240d1ae1df09ee3ed4951b028c4aa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="9319d8b6-8054-4d29-be3a-afb4a020e216" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b593de6659ed6f6f8dd0ab15a7a5f2db" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
     <xsd:import namespace="9319d8b6-8054-4d29-be3a-afb4a020e216"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:URL" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:Information" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -6036,190 +6043,232 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <testcolumn xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Information xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <Status xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <URL xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </URL>
+    <comment xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-628903358-42684</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">
+      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-628903358-42684</Url>
+      <Description>EMADOC-628903358-42684</Description>
+    </_dlc_DocIdUrl>
+    <F2F_x002d_Remote xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BA25D33-AB08-4C30-8639-5C87F18756A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
     <ds:schemaRef ds:uri="9319d8b6-8054-4d29-be3a-afb4a020e216"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D71B9BD-F517-4A23-A426-41D60123CC2E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9319d8b6-8054-4d29-be3a-afb4a020e216"/>
+    <ds:schemaRef ds:uri="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19D081AC-1D70-4911-BB61-2B3218B3DF49}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BFFBA55-C4B9-42F5-BFC6-78B49C38ABED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC704BA0-5530-48BB-B043-C0E2D067675B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{0eea11ca-d417-4147-80ed-01a58412c458}" enabled="1" method="Standard" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" contentBits="2" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>914</Words>
-  <Characters>5216</Characters>
+  <Words>823</Words>
+  <Characters>5010</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>12</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>217</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Letter of Intent</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European Medicines Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6118</CharactersWithSpaces>
+  <CharactersWithSpaces>5742</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Annex to Letter of Intent</dc:title>
   <dc:creator>Marletta Lena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009821578E8BB0584CB0DAB1BE78BCCE9D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Author">
     <vt:lpwstr/>
   </property>