--- v0 (2025-10-18)
+++ v1 (2026-08-26)
@@ -1,473 +1,421 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...145 lines deleted...]
-    <w:p w14:paraId="3B1D4FB2" w14:textId="137870A9" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="6E8D76B2" w14:textId="07160866" w:rsidR="00782152" w:rsidRPr="001645D2" w:rsidRDefault="00782152" w:rsidP="00782152">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit document </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220238">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bevat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de goedgekeurde productinformatie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Firazyr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>, waarbij de wijzigingen ten opzichte van de vorige procedure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220238">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met wijzigingen in de productinformatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007D66DD" w:rsidRPr="007D66DD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pl-PL" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>EMA/VR/0000323895</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>) zijn gemarkeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440F803A" w14:textId="77777777" w:rsidR="00782152" w:rsidRPr="001645D2" w:rsidRDefault="00782152" w:rsidP="00782152">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B1D4FB2" w14:textId="1C49388E" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00782152" w:rsidP="00782152">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie voor meer informatie de website van het Europees Geneesmiddelenbureau: </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.ema.europa.eu/en/medicines/human/EPAR/firazyr"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>https://www.ema.europa.eu/en/medicines/human/EPAR/firazyr</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E872A24" w14:textId="7ADFC5B1" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E872A24" w14:textId="7ADFC5B1" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="5268960C" w14:textId="64FE0334" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5268960C" w14:textId="64FE0334" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="115124A7" w14:textId="09213A55" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="115124A7" w14:textId="09213A55" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="70F7C96C" w14:textId="45943B3E" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70F7C96C" w14:textId="45943B3E" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="6CF71B42" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CF71B42" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="5EDDA9E3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EDDA9E3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="78CB4D7E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78CB4D7E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="2A68C76C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A68C76C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="10B73C66" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10B73C66" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="6094D771" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6094D771" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="4919E158" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4919E158" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="00E6B7E7" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E6B7E7" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="2E29BE9C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E29BE9C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="1282282A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1282282A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="264B88CC" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="264B88CC" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="3ACBB86A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ACBB86A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="346E827A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="346E827A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="0E905AE4" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E905AE4" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="52FB84C4" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52FB84C4" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="162125ED" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="162125ED" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00DC42BA" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
-[...7 lines deleted...]
-    <w:p w14:paraId="10B8BCF5" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00CF31C7" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="10B8BCF5" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
-          <w:rPrChange w:id="0" w:author="RWS FPR" w:date="2025-04-02T12:33:00Z">
-[...8 lines deleted...]
-    <w:p w14:paraId="1A35BDE6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00CF31C7" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A35BDE6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
-          <w:rPrChange w:id="1" w:author="RWS FPR" w:date="2025-04-02T12:33:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AC2F18E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>BIJLAGE I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B995A0" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41ADE814" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t>SAMENVATTING VAN DE PRODUCTKENMERKEN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AD0FA5" w14:textId="4621AD92" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidDel="0039408F" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="553E189D" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="nl-NL"/>
@@ -489,63 +437,55 @@
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>NAAM VAN HET GENEESMIDDEL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A43198C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B37F9E3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 30 mg oplossing voor injectie, in voorgevulde spuit</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr 30 mg oplossing voor injectie, in voorgevulde spuit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D7A2DC3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="533A89CD" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07C54FF9" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
@@ -573,152 +513,94 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3799B669" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EF7A167" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Elke voorgevulde spuit van 3 ml bevat een hoeveelheid </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Elke voorgevulde spuit van 3 ml bevat een hoeveelheid icatibantacetaat die equivalent is aan 30 mg icatibant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF7BC4B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Elke ml van de oplossing bevat 10 mg </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Elke ml van de oplossing bevat 10 mg icatibant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66FF54D9" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C66ED3C" w14:textId="77777777" w:rsidR="00580008" w:rsidRPr="0032242D" w:rsidRDefault="00580008" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>Hulpstof(</w:t>
-[...15 lines deleted...]
-        <w:t>) met bekend effect</w:t>
+        <w:t>Hulpstof(fen) met bekend effect</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A7FFEC" w14:textId="13E86765" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor </w:t>
       </w:r>
       <w:r w:rsidR="00500ED1" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
@@ -825,798 +707,534 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>De oplossing is een heldere en kleurloze vloeistof.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720BC464" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="487A2E5C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12515538" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="12515538" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="3" w:author="RWS FPR" w:date="2025-04-02T12:56:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>KLINISCHE GEGEVENS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553EF7FF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00071949" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="553EF7FF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
-          <w:rPrChange w:id="4" w:author="RWS FPR" w:date="2025-04-02T12:56:00Z">
-[...15 lines deleted...]
-    <w:p w14:paraId="6BBCC362" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0028625D" w:rsidRDefault="002F12B4">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBCC362" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0028625D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="6" w:author="RWS FPR" w:date="2025-04-02T12:57:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0028625D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r w:rsidRPr="0028625D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Therapeutische indicaties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A066F6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="43A066F6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="7" w:author="RWS FPR" w:date="2025-04-02T12:56:00Z">
-[...8 lines deleted...]
-    <w:p w14:paraId="7B9AB59E" w14:textId="47D68561" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9AB59E" w14:textId="510B2320" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> is geïndiceerd voor symptomatische behandeling van acute aanvallen van erfelijk angio-oedeem (HAE) bij volwassenen</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr is geïndiceerd voor symptomatische behandeling van acute aanvallen van erfelijk angio-oedeem (HAE) bij volwassenen</w:t>
       </w:r>
       <w:r w:rsidR="004B6213" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, adolescenten en kinderen in de leeftijd van 2 jaar en ouder</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> met C1</w:t>
       </w:r>
-      <w:ins w:id="8" w:author="RWS FPR" w:date="2025-04-02T12:57:00Z">
-[...14 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="00071949">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>esterase-inhibitordeficiëntie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79366ED3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38467B61" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0028625D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="38467B61" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0028625D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="10" w:author="RWS FPR" w:date="2025-04-02T12:57:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0028625D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
       <w:r w:rsidRPr="0028625D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Dosering en wijze van toediening</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F81348" w14:textId="77777777" w:rsidR="004F1D5F" w:rsidRPr="0032242D" w:rsidRDefault="004F1D5F">
+    <w:p w14:paraId="02F81348" w14:textId="77777777" w:rsidR="004F1D5F" w:rsidRPr="0032242D" w:rsidRDefault="004F1D5F" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="11" w:author="RWS 2" w:date="2025-04-02T14:34:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="020858DF" w14:textId="77777777" w:rsidR="00670C9C" w:rsidRPr="0032242D" w:rsidRDefault="00670C9C" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> is bestemd voor gebruik onder </w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firazyr is bestemd voor gebruik onder </w:t>
       </w:r>
       <w:r w:rsidR="00903059" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>begeleiding</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> van een beroepsbeoefenaar in de gezondheidszorg. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="154620D5" w14:textId="77777777" w:rsidR="00670C9C" w:rsidRPr="0032242D" w:rsidRDefault="00670C9C" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E66503C" w14:textId="77777777" w:rsidR="00670C9C" w:rsidRPr="0032242D" w:rsidRDefault="00670C9C">
+    <w:p w14:paraId="3E66503C" w14:textId="77777777" w:rsidR="00670C9C" w:rsidRPr="0032242D" w:rsidRDefault="00670C9C" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="12" w:author="RWS 2" w:date="2025-04-02T14:34:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Dosering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7620DD3D" w14:textId="77777777" w:rsidR="004B6213" w:rsidRPr="0032242D" w:rsidRDefault="004B6213">
+    <w:p w14:paraId="7620DD3D" w14:textId="77777777" w:rsidR="004B6213" w:rsidRPr="0032242D" w:rsidRDefault="004B6213" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="13" w:author="RWS 2" w:date="2025-04-02T14:34:00Z">
-[...8 lines deleted...]
-    <w:p w14:paraId="65D453CF" w14:textId="77777777" w:rsidR="004B6213" w:rsidRPr="0032242D" w:rsidRDefault="004B6213">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D453CF" w14:textId="77777777" w:rsidR="004B6213" w:rsidRPr="0032242D" w:rsidRDefault="004B6213" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="14" w:author="RWS 2" w:date="2025-04-02T14:34:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Volwassenen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA026B6" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="00071949" w:rsidRDefault="00A31277">
+    <w:p w14:paraId="1DA026B6" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="001C5ABD" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="nl-NL"/>
-          <w:rPrChange w:id="15" w:author="RWS FPR" w:date="2025-04-02T12:57:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23F9C6EC" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De aanbevolen dosis </w:t>
       </w:r>
       <w:r w:rsidR="004B6213" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">voor volwassenen </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="00670C9C" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">een eenmalige </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">subcutane injectie van </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00670C9C" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Firazyr</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Firazyr </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>30 mg.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4051050E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F3BC233" w14:textId="3C3A440A" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="7F3BC233" w14:textId="049D9FEB" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">In de meeste gevallen is een enkele injectie </w:t>
-[...102 lines deleted...]
-      </w:ins>
+        <w:t>In de meeste gevallen is een enkele injectie Firazyr voldoende om een aanval te behandelen. In geval van onvoldoende verlichting of van recidief van de verschijnselen, kan na 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>uur een tweede injectie Firazyr worden toegediend. Als de tweede injectie onvoldoende verlichting geeft of als een recidief van de verschijnselen wordt waargenomen, kan na nog eens 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>uur een derde injectie Firazyr worden toegediend. Per 24</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>uur mogen niet meer dan 3</w:t>
       </w:r>
-      <w:del w:id="23" w:author="RWS 1" w:date="2025-03-31T15:46:00Z">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> worden toegediend.</w:t>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>injecties Firazyr worden toegediend.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32960FBF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41E6D78C" w14:textId="4A3AB47B" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="41E6D78C" w14:textId="2E0CB950" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>In de klinische onderzoeken werden per maand niet meer dan 8</w:t>
       </w:r>
-      <w:del w:id="25" w:author="RWS 1" w:date="2025-03-31T15:46:00Z">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> toegediend.</w:t>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>injecties Firazyr toegediend.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE7E26F" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DE6AE98" w14:textId="77777777" w:rsidR="00C10E25" w:rsidRPr="0032242D" w:rsidRDefault="00C10E25">
+    <w:p w14:paraId="0DE6AE98" w14:textId="77777777" w:rsidR="00C10E25" w:rsidRPr="0032242D" w:rsidRDefault="00C10E25" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="27" w:author="RWS 2" w:date="2025-04-02T14:34:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Pediatrische patiënten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C4B0C4" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277">
+    <w:p w14:paraId="65C4B0C4" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="28" w:author="RWS 2" w:date="2025-04-02T14:34:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45BE4E35" w14:textId="77777777" w:rsidR="00C10E25" w:rsidRPr="0032242D" w:rsidRDefault="00C10E25" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De aanbevolen dosis </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> op basis van het lichaamsgewicht voor kinderen en adolescenten (in de leeftijd van 2 tot 17 jaar) </w:t>
+        <w:t xml:space="preserve">De aanbevolen dosis Firazyr op basis van het lichaamsgewicht voor kinderen en adolescenten (in de leeftijd van 2 tot 17 jaar) </w:t>
       </w:r>
       <w:r w:rsidR="0077775D" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>wordt weergegeven in tabel 1 hieronder</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CB1C86" w14:textId="77777777" w:rsidR="00C10E25" w:rsidRPr="0032242D" w:rsidRDefault="00C10E25" w:rsidP="006E4FBD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
@@ -1980,55 +1598,53 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4391" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="4C81D0EE" w14:textId="66E8F0F4" w:rsidR="00CB0982" w:rsidRPr="0032242D" w:rsidRDefault="00CB0982" w:rsidP="006E4FBD">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:t>&gt;</w:t>
             </w:r>
-            <w:ins w:id="29" w:author="RWS FPR" w:date="2025-04-02T12:58:00Z">
-[...3 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00320B8E">
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:t>65 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="2B3921CA" w14:textId="77777777" w:rsidR="00CB0982" w:rsidRPr="0032242D" w:rsidRDefault="00CB0982" w:rsidP="006E4FBD">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -2040,423 +1656,319 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1997CAA7" w14:textId="77777777" w:rsidR="00C10E25" w:rsidRPr="0032242D" w:rsidRDefault="00C10E25" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F462D99" w14:textId="77777777" w:rsidR="00496ADA" w:rsidRPr="0032242D" w:rsidRDefault="00496ADA" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">In het klinisch onderzoek werd niet meer dan 1 injectie van </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> per HAE-aanval toegediend.</w:t>
+        <w:t>In het klinisch onderzoek werd niet meer dan 1 injectie van Firazyr per HAE-aanval toegediend.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72504AFA" w14:textId="77777777" w:rsidR="00496ADA" w:rsidRPr="0032242D" w:rsidRDefault="00496ADA" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D595787" w14:textId="77777777" w:rsidR="00496ADA" w:rsidRPr="0032242D" w:rsidRDefault="00496ADA" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Er kan geen doseringsschema worden aanbevolen </w:t>
       </w:r>
       <w:r w:rsidR="00CB0982" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">voor kinderen jonger dan 2 jaar of voor kinderen die minder dan 12 kg wegen </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>aangezien de veiligheid en werkzaamheid bij deze pediatrische groep niet zijn vastgesteld.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377F8F84" w14:textId="77777777" w:rsidR="0099768F" w:rsidRPr="0032242D" w:rsidRDefault="0099768F" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33B17AA5" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="33B17AA5" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="30" w:author="RWS FPR" w:date="2025-04-02T12:58:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Ouderen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABACE8E" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277">
+    <w:p w14:paraId="3ABACE8E" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="31" w:author="RWS FPR" w:date="2025-04-02T12:58:00Z">
-[...8 lines deleted...]
-    <w:p w14:paraId="2B92E36C" w14:textId="06A53A1E" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B92E36C" w14:textId="392DFBB8" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Er is beperkte informatie beschikbaar over patiënten ouder dan 65</w:t>
       </w:r>
-      <w:ins w:id="32" w:author="RWS 1" w:date="2025-03-31T15:42:00Z">
-[...14 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>jaar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2B64CD" w14:textId="77777777" w:rsidR="005F3014" w:rsidRPr="0032242D" w:rsidRDefault="005F3014" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:strike/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44C6D9A6" w14:textId="283A250A" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="44C6D9A6" w14:textId="341E8A86" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Gebleken is dat bij oudere</w:t>
       </w:r>
       <w:r w:rsidR="005F3014" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de systemische blootstelling aan </w:t>
-[...44 lines deleted...]
-      </w:del>
+        <w:t xml:space="preserve"> de systemische blootstelling aan icatibant hoger is. De relevantie hiervan met betrekking tot de veiligheid van Firazyr is onbekend (zie rubriek</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>5.2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B989298" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="473C8A2A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="473C8A2A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="36" w:author="RWS 2" w:date="2025-04-02T14:36:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Leverfunctiestoornis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788D48E4" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277">
+    <w:p w14:paraId="788D48E4" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="37" w:author="RWS 2" w:date="2025-04-02T14:36:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F3258A6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidR="00500ED1" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">dosis </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>hoeft niet te worden aangepast bij patiënten met een leverfunctiestoornis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297FC208" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25436BB3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="25436BB3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="38" w:author="RWS 2" w:date="2025-04-02T14:36:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Nierfunctiestoornis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26876DBF" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277">
+    <w:p w14:paraId="26876DBF" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="39" w:author="RWS 2" w:date="2025-04-02T14:36:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="348A094F" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidR="00500ED1" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">dosis </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
@@ -2486,484 +1998,381 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Wijze van toediening</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70719E9A" w14:textId="77777777" w:rsidR="00323872" w:rsidRPr="0032242D" w:rsidRDefault="00323872" w:rsidP="0006053B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DE6937" w14:textId="77777777" w:rsidR="00500ED1" w:rsidRPr="0032242D" w:rsidRDefault="00500ED1" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> is bestemd voor subcutane toediening bij voorkeur in de buikstreek.</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr is bestemd voor subcutane toediening bij voorkeur in de buikstreek.</w:t>
       </w:r>
       <w:r w:rsidR="00F61CFD" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7732C7" w14:textId="77777777" w:rsidR="00500ED1" w:rsidRPr="0032242D" w:rsidRDefault="00500ED1" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63E3E74A" w14:textId="77777777" w:rsidR="00323872" w:rsidRPr="0032242D" w:rsidRDefault="00323872" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> oplossing voor injectie moet langzaam worden geïnjecteerd </w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firazyr oplossing voor injectie moet langzaam worden geïnjecteerd </w:t>
       </w:r>
       <w:r w:rsidR="00CC29E9" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>vanwege de toe te dienen hoeveelheid</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392CEA69" w14:textId="77777777" w:rsidR="00323872" w:rsidRPr="0032242D" w:rsidRDefault="00323872" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B298089" w14:textId="77777777" w:rsidR="00323872" w:rsidRPr="0032242D" w:rsidRDefault="00323872" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Elke injectiespuit met </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> is uitsluitend bestemd voor eenmalig gebruik.</w:t>
+        <w:t>Elke injectiespuit met Firazyr is uitsluitend bestemd voor eenmalig gebruik.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5234B8B2" w14:textId="77777777" w:rsidR="00323872" w:rsidRPr="0032242D" w:rsidRDefault="00323872" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E75F5" w14:textId="77777777" w:rsidR="00323872" w:rsidRPr="0032242D" w:rsidRDefault="00323872" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Zie de bijsluiter voor instructies voor gebruik.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1920040F" w14:textId="77777777" w:rsidR="00323872" w:rsidRPr="0032242D" w:rsidRDefault="00323872" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C4874EF" w14:textId="77777777" w:rsidR="00323872" w:rsidRPr="0032242D" w:rsidRDefault="00323872">
+    <w:p w14:paraId="7C4874EF" w14:textId="77777777" w:rsidR="00323872" w:rsidRPr="0032242D" w:rsidRDefault="00323872" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="40" w:author="RWS 2" w:date="2025-04-02T14:38:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Zorgverlener/zelftoediening</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BAEB97" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277">
+    <w:p w14:paraId="02BAEB97" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="41" w:author="RWS 2" w:date="2025-04-02T14:38:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57ECAF95" w14:textId="77777777" w:rsidR="00323872" w:rsidRPr="0032242D" w:rsidRDefault="00323872" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De beslissing om met toediening van </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> door een zorgverlener of zelftoediening te starten, mag enkel genomen worden door een arts die ervaring heeft met de diagnose en behandeling van erfelijk angio-oedeem (zie rubriek 4.4).</w:t>
+        <w:t>De beslissing om met toediening van Firazyr door een zorgverlener of zelftoediening te starten, mag enkel genomen worden door een arts die ervaring heeft met de diagnose en behandeling van erfelijk angio-oedeem (zie rubriek 4.4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E18DC05" w14:textId="77777777" w:rsidR="00323872" w:rsidRPr="0032242D" w:rsidRDefault="00323872" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ABD8416" w14:textId="77777777" w:rsidR="00CC29E9" w:rsidRPr="0032242D" w:rsidRDefault="00CC29E9" w:rsidP="00312E35">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Volwassenen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2380F26C" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="00312E35">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24E0D614" w14:textId="77777777" w:rsidR="00500ED1" w:rsidRPr="0032242D" w:rsidRDefault="00500ED1" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Firazyr</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t xml:space="preserve">Firazyr mag </w:t>
+      </w:r>
+      <w:r w:rsidR="00780825" w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mag </w:t>
+        <w:t>alleen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door de patiënt zelf of door een zorgverlener worden toegediend nadat men een training in subcutane injectietechniek heeft gekregen </w:t>
       </w:r>
       <w:r w:rsidR="00780825" w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>alleen</w:t>
+        <w:t>van</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> door de patiënt zelf of door een zorgverlener worden toegediend nadat men een training in subcutane injectietechniek heeft gekregen </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00780825" w:rsidRPr="0032242D">
+        <w:t xml:space="preserve"> een beroepsbeoefenaar in de gezondheidszorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6081839F" w14:textId="77777777" w:rsidR="00500ED1" w:rsidRPr="0032242D" w:rsidRDefault="00500ED1" w:rsidP="0006053B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>van</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="63A35A1A" w14:textId="77777777" w:rsidR="00CC29E9" w:rsidRPr="0032242D" w:rsidRDefault="00CC29E9">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A35A1A" w14:textId="77777777" w:rsidR="00CC29E9" w:rsidRPr="0032242D" w:rsidRDefault="00CC29E9" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="42" w:author="RWS 2" w:date="2025-04-02T14:39:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Kinderen en adolescenten in de leeftijd van 2 – 17 jaar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC49481" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277">
+    <w:p w14:paraId="0CC49481" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="43" w:author="RWS 2" w:date="2025-04-02T14:39:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C81D268" w14:textId="77777777" w:rsidR="00CC29E9" w:rsidRPr="0032242D" w:rsidRDefault="00CC29E9" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Firazyr</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t>Firazyr mag alleen door een zorgverlener worden toegediend nadat men een training in subcutane</w:t>
+      </w:r>
+      <w:r w:rsidR="00E506A7" w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mag alleen door een zorgverlener worden toegediend nadat men een training in subcutane</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E506A7" w:rsidRPr="0032242D">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>injectietechniek heeft gekregen van een beroepsbeoefenaar in de gezondheidszorg.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B71CCCD" w14:textId="77777777" w:rsidR="00500ED1" w:rsidRPr="0032242D" w:rsidRDefault="00500ED1" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67CAB966" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="67CAB966" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="705"/>
         </w:tabs>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="44" w:author="RWS FPR" w:date="2025-04-02T12:58:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A15FEB">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Contra-indicaties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67377198" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00320B8E" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="67377198" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
-          <w:rPrChange w:id="45" w:author="RWS FPR" w:date="2025-04-02T12:58:00Z">
-[...8 lines deleted...]
-        </w:pPrChange>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="550DB181" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Overgevoeligheid voor </w:t>
       </w:r>
       <w:r w:rsidR="00EB5936" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> werkzame </w:t>
@@ -2990,738 +2399,463 @@
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">n van de </w:t>
       </w:r>
       <w:r w:rsidR="00B76E5C" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">in rubriek 6.1 vermelde </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>hulpstoffen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095F812D" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FEB509F" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="2FEB509F" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="705"/>
         </w:tabs>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="47" w:author="RWS FPR" w:date="2025-04-02T12:58:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Bijzondere waarschuwingen en voorzorgen bij gebruik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7180C338" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00320B8E" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="7180C338" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
-          <w:rPrChange w:id="48" w:author="RWS FPR" w:date="2025-04-02T12:58:00Z">
-[...11 lines deleted...]
-    <w:p w14:paraId="73CE24EA" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73CE24EA" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="50" w:author="RWS 2" w:date="2025-04-02T14:41:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aanvallen van </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t>Aanvallen van laryngeaal oedeem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466B22AA" w14:textId="77777777" w:rsidR="00CC29E9" w:rsidRPr="0032242D" w:rsidRDefault="00CC29E9" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171D9EC4" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C" w:rsidP="0006053B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Patiënten met een aanval van laryngeaal oedeem moeten na de injectie onder toezicht worden gesteld in een daarvoor geschikt ziekenhuis, tot de arts oordeelt dat ontslag veilig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666071DC" w14:textId="77777777" w:rsidR="00CF000B" w:rsidRPr="001C5ABD" w:rsidRDefault="00CF000B" w:rsidP="0006053B">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CFCE8A7" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>laryngeaal</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oedeem</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="466B22AA" w14:textId="77777777" w:rsidR="00CC29E9" w:rsidRPr="0032242D" w:rsidRDefault="00CC29E9">
+        <w:t>Ischemische hartziekte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D761F71" w14:textId="77777777" w:rsidR="00CC29E9" w:rsidRPr="0032242D" w:rsidRDefault="00CC29E9" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A1048C" w14:textId="48614350" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Onder ischemische omstandigheden zou zich door antagonisme van de bradykininereceptor type</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2 in theorie een verslechtering van de hartfunctie en een afname van de coronaire bloedstroom kunnen voordoen. Daarom is bij de toediening van Firazyr aan patiënten met acute ischemische hartziekte of instabiele angina pectoris voorzichtigheid geboden (zie rubriek</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>5.3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6738482C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7535AD9A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Beroerte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2751E32F" w14:textId="77777777" w:rsidR="00CC29E9" w:rsidRPr="0032242D" w:rsidRDefault="00CC29E9" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B854DD5" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Hoewel er bewijs is voor een gunstig effect van een blokkade van de B2-receptor onmiddellijk na een beroerte, bestaat er een theoretische mogelijkheid dat icatibant de positieve, neuroprotectieve latefase-effecten van bradykinine afzwakt. In de weken na een beroerte is dan ook voorzichtigheid geboden bij de toediening van icatibant aan patiënten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140789FF" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C" w:rsidP="0006053B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0045B629" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C" w:rsidP="0006053B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC29E9" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>orgverlener/z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>elftoediening</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3014" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D69F10E" w14:textId="77777777" w:rsidR="00CC29E9" w:rsidRPr="0032242D" w:rsidRDefault="00CC29E9" w:rsidP="0006053B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3451555E" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C" w:rsidP="0006053B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Bij patiënten die nooit eerder Firazyr hebben gekregen, moet de eerste behandeling in een ziekenhuis of onder begeleiding van een arts worden gegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F44D098" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C" w:rsidP="0006053B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E033447" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C" w:rsidP="0006053B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indien na zelfbehandeling </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC29E9" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of toediening door een zorgverlener </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onvoldoende effect wordt bereikt of de symptomen terugkeren, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE739E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het aanbevolen dat de patiënt </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC29E9" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of zorgverlener </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>medische hulp zoekt</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC29E9" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>. Voor volwassenen moeten opeenvolgende doses die mogelijk noodzakelijk zijn voor dezelfde aanval in een medische instelling worden toegediend (zie rubriek 4.2). Er zijn geen gegevens over de toediening van opeenvolgende doses voor dezelfde aanval bij adolescenten of kinderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF9788F" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C" w:rsidP="0006053B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C92EE07" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C" w:rsidP="0006053B">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="51" w:author="RWS FPR" w:date="2025-04-02T12:58:00Z">
-[...8 lines deleted...]
-    <w:p w14:paraId="171D9EC4" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C" w:rsidP="0006053B">
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Patiënten met een aanval van laryngeaal oedeem moeten altijd medische hulp zoeken en moeten geobserveerd worden in een ziekenhuis, ook nadat zij de injectie thuis bij zichzelf hebben toegediend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC2417B" w14:textId="77777777" w:rsidR="00580008" w:rsidRPr="0032242D" w:rsidRDefault="00580008" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032242D">
-[...34 lines deleted...]
-    <w:p w14:paraId="1CFCE8A7" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    </w:p>
+    <w:p w14:paraId="6656FBB3" w14:textId="77777777" w:rsidR="00580008" w:rsidRPr="0032242D" w:rsidRDefault="00580008" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="53" w:author="RWS 2" w:date="2025-04-02T14:42:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Ischemische hartziekte</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D761F71" w14:textId="77777777" w:rsidR="00CC29E9" w:rsidRPr="0032242D" w:rsidRDefault="00CC29E9">
+        <w:t>Natriumgehalte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3202F126" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
-        <w:rPr>
-[...101 lines deleted...]
-        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="59" w:author="RWS 2" w:date="2025-04-02T14:42:00Z">
-[...261 lines deleted...]
-    <w:p w14:paraId="0C92EE07" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C" w:rsidP="0006053B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EA0098" w14:textId="45742A12" w:rsidR="00580008" w:rsidRPr="0032242D" w:rsidRDefault="00580008" w:rsidP="00580008">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patiënten met een aanval van </w:t>
-[...83 lines deleted...]
-        </w:rPr>
         <w:t>Dit middel bevat minder dan 1</w:t>
       </w:r>
-      <w:del w:id="63" w:author="RWS 1" w:date="2025-03-31T15:46:00Z">
-[...44 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>mmol natrium (23</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>mg) per spuit, dat wil zeggen dat het in wezen ‘natriumvrij’ is.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D258D20" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54A3F085" w14:textId="77777777" w:rsidR="00E7074E" w:rsidRPr="0032242D" w:rsidRDefault="00E7074E" w:rsidP="00312E35">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:u w:val="single"/>
@@ -3739,335 +2873,228 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63CEC2F5" w14:textId="77777777" w:rsidR="00E7074E" w:rsidRPr="0032242D" w:rsidRDefault="00E7074E" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Er is beperkte ervaring met </w:t>
       </w:r>
       <w:r w:rsidR="001D5D01" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>het behandelen van meer dan een HAE-aanval met</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> bij pediatrische patiënten.</w:t>
+        <w:t xml:space="preserve"> Firazyr bij pediatrische patiënten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1A0CCB" w14:textId="77777777" w:rsidR="00E7074E" w:rsidRPr="0032242D" w:rsidRDefault="00E7074E" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18698EC8" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="18698EC8" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="705"/>
         </w:tabs>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="67" w:author="RWS FPR" w:date="2025-04-02T12:59:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Interacties met andere geneesmiddelen en andere vormen van interactie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249749A0" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00C83CC5" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+    <w:p w14:paraId="249749A0" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
-          <w:rPrChange w:id="68" w:author="RWS FPR" w:date="2025-04-02T12:59:00Z">
-[...43 lines deleted...]
-      </w:del>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF05717" w14:textId="147EC072" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Farmacokinetische geneesmiddelinteracties waarbij CYP450 betrokken is, worden niet verwacht (zie rubriek</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>5.2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5149F0A2" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CA16A8B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gelijktijdige toediening van </w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Gelijktijdige toediening van Firazyr en </w:t>
+      </w:r>
       <w:r w:rsidR="00B76E5C" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>angiotensineconverterendenzymremmers</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>angiotensineconverterendenzymremmers (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ACE-remmers</w:t>
+      </w:r>
       <w:r w:rsidR="00B76E5C" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is niet onderzocht. ACE-remmers zijn gecontra-indiceerd bij HAE-patiënten in verband met mogelijke toename van de </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> is niet onderzocht. ACE-remmers zijn gecontra-indiceerd bij HAE-patiënten in verband met mogelijke toename van de bradykinineconcentratie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77811B5A" w14:textId="77777777" w:rsidR="00AC12A3" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F034920" w14:textId="77777777" w:rsidR="00AC12A3" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3">
+    <w:p w14:paraId="2F034920" w14:textId="77777777" w:rsidR="00AC12A3" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:pPrChange w:id="71" w:author="RWS 2" w:date="2025-04-02T14:43:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Pediatrische patiënten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C192D2A" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277">
+    <w:p w14:paraId="2C192D2A" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:pPrChange w:id="72" w:author="RWS 2" w:date="2025-04-02T14:43:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CE6643F" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="00AC12A3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Onderzoek naar interacties is alleen bij volwassenen uitgevoerd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA0A360" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A84F39" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00A15FEB" w:rsidRDefault="000316F3">
+    <w:p w14:paraId="66A84F39" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00A15FEB" w:rsidRDefault="000316F3" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="705"/>
         </w:tabs>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="73" w:author="RWS FPR" w:date="2025-04-02T12:59:00Z">
-[...12 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00A15FEB">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Vruchtbaarheid, z</w:t>
       </w:r>
       <w:r w:rsidR="002F12B4" w:rsidRPr="00A15FEB">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>wangerschap en borstvoeding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F42422" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -4081,534 +3108,339 @@
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Zwangerschap</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F86E36E" w14:textId="77777777" w:rsidR="00F400D2" w:rsidRPr="0032242D" w:rsidRDefault="00F400D2" w:rsidP="0006053B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51F52524" w14:textId="765CE11D" w:rsidR="0032242D" w:rsidRDefault="0032242D">
-[...93 lines deleted...]
-      </w:del>
+    <w:p w14:paraId="51F52524" w14:textId="24A75842" w:rsidR="0032242D" w:rsidRDefault="0032242D" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er </w:t>
+      </w:r>
+      <w:r w:rsidR="00121206">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21DD4">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geen of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>een beperkte hoeveelheid gegevens over het gebruik van icatibant bij zwangere vrouwen</w:t>
+      </w:r>
       <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:del w:id="85" w:author="RWS FPR" w:date="2025-04-02T12:59:00Z">
-[...36 lines deleted...]
-        </w:pPrChange>
+    </w:p>
+    <w:p w14:paraId="3190140D" w14:textId="77777777" w:rsidR="0032242D" w:rsidRDefault="0032242D" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14CFB37A" w14:textId="42F1A435" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Uit experimenteel onderzoek bij dieren zijn effecten gebleken op de innesteling in de baarmoeder en op de bevalling (zie rubriek</w:t>
       </w:r>
-      <w:del w:id="89" w:author="RWS 1" w:date="2025-03-31T15:45:00Z">
-[...14 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>5.3), maar het potentiële risico voor de mens is niet bekend.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2511DA" w14:textId="77777777" w:rsidR="004C735E" w:rsidRPr="0032242D" w:rsidRDefault="004C735E" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C2AE3C9" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> mag </w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firazyr mag </w:t>
       </w:r>
       <w:r w:rsidR="00A81E6B" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">niet </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>tijdens de zwangerschap worden gebruikt</w:t>
       </w:r>
       <w:r w:rsidR="00A81E6B" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, tenzij</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> het potentiële voordeel het risico voor de foetus rechtvaardigt (bijv. voor behandeling van potentieel levensbedreigende aanvallen van </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> oedeem).</w:t>
+        <w:t xml:space="preserve"> het potentiële voordeel het risico voor de foetus rechtvaardigt (bijv. voor behandeling van potentieel levensbedreigende aanvallen van laryngeaal oedeem).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24717F25" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31278236" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C">
+    <w:p w14:paraId="31278236" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="91" w:author="RWS 2" w:date="2025-04-02T14:43:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Borstvoeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BB2E4D" w14:textId="77777777" w:rsidR="00F400D2" w:rsidRPr="0032242D" w:rsidRDefault="00F400D2">
+    <w:p w14:paraId="53BB2E4D" w14:textId="77777777" w:rsidR="00F400D2" w:rsidRPr="0032242D" w:rsidRDefault="00F400D2" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="92" w:author="RWS 2" w:date="2025-04-02T14:43:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EEC3443" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> wordt in de melk van lacterende ratten uitgescheiden in concentraties die overeenkomen met die in maternaal bloed. Er werden geen effecten aangetoond op de postnatale ontwikkeling van rattenpups.</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Icatibant wordt in de melk van lacterende ratten uitgescheiden in concentraties die overeenkomen met die in maternaal bloed. Er werden geen effecten aangetoond op de postnatale ontwikkeling van rattenpups.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="569DC495" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D8B6496" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is </w:t>
       </w:r>
       <w:r w:rsidR="00A81E6B" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">niet </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">bekend of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> in de moedermelk wordt uitgescheiden, maar aanbevolen wordt dat vrouwen die borstvoeding geven</w:t>
+        <w:t>bekend of icatibant in de moedermelk wordt uitgescheiden, maar aanbevolen wordt dat vrouwen die borstvoeding geven</w:t>
       </w:r>
       <w:r w:rsidR="00984DBB" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en die </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> willen gebruiken, gedurende 12 uur na de behandeling geen borstvoeding geven.</w:t>
+        <w:t xml:space="preserve"> en die Firazyr willen gebruiken, gedurende 12 uur na de behandeling geen borstvoeding geven.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679ED43D" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53410AD7" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C">
+    <w:p w14:paraId="53410AD7" w14:textId="77777777" w:rsidR="00B76E5C" w:rsidRPr="0032242D" w:rsidRDefault="00B76E5C" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="93" w:author="RWS 2" w:date="2025-04-02T14:44:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Vruchtbaarheid</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0149BC6A" w14:textId="77777777" w:rsidR="00F400D2" w:rsidRPr="0032242D" w:rsidRDefault="00F400D2">
+    <w:p w14:paraId="0149BC6A" w14:textId="77777777" w:rsidR="00F400D2" w:rsidRPr="0032242D" w:rsidRDefault="00F400D2" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="94" w:author="RWS 2" w:date="2025-04-02T14:44:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04CDEDFA" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij </w:t>
       </w:r>
       <w:r w:rsidR="00984DBB" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">zowel ratten als honden resulteerde herhaald gebruik van </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">zowel ratten als honden resulteerde herhaald gebruik van icatibant in effecten op de geslachtsorganen. </w:t>
+      </w:r>
       <w:r w:rsidR="00984DBB" w:rsidRPr="0032242D">
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...12 lines deleted...]
-        <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Icatibant</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> had geen effect op de vruchtbaarheid van mannelijke muizen en ratten </w:t>
+        <w:t xml:space="preserve">Icatibant had geen effect op de vruchtbaarheid van mannelijke muizen en ratten </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>(zie rubriek</w:t>
       </w:r>
       <w:r w:rsidR="00CE1A53" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>5.3).</w:t>
       </w:r>
       <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> In een onderzoek waarbij 39</w:t>
       </w:r>
@@ -4690,2104 +3522,1609 @@
         </w:rPr>
         <w:t>doses</w:t>
       </w:r>
       <w:r w:rsidR="00E84432" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, werden geen klinisch significante veranderingen vastgesteld ten opzichte van de </w:t>
       </w:r>
       <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>uitgangs</w:t>
       </w:r>
       <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">waarden wat betreft de basale en </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>waarden wat betreft de basale en GnRH</w:t>
+      </w:r>
       <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">gestimuleerde </w:t>
       </w:r>
       <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>spiegels van</w:t>
       </w:r>
       <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> geslachtshormonen bij zowel </w:t>
       </w:r>
       <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">vrouwen als </w:t>
       </w:r>
       <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">mannen. Er waren geen significante effecten van </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>mannen. Er waren geen significante effecten van icatibant op de progesteron</w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>concentratie</w:t>
+      </w:r>
       <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>icatibant</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
       <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> op de progesteron</w:t>
+        <w:t xml:space="preserve">luteale fase en </w:t>
       </w:r>
       <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>concentratie</w:t>
+        <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in </w:t>
+        <w:t>de luteale functie, of op de duur van de menstruele cyclus</w:t>
       </w:r>
       <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t xml:space="preserve"> bij</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>de vrouwen</w:t>
+      </w:r>
+      <w:r w:rsidR="006873E7" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en er waren geen significante effecten van icatibant op </w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>de hoeveelheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">motiliteit en de morfologie van </w:t>
+      </w:r>
+      <w:r w:rsidR="006873E7" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sperma bij </w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>luteale</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">mannen. Het is onwaarschijnlijk dat het doseringsschema dat in dit onderzoek werd gebruikt in de klinische praktijk </w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
       <w:r w:rsidR="00C60A96" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> fase en </w:t>
-[...122 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> toegepast.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2F3D87" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E5841BD" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="0E5841BD" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="95" w:author="RWS FPR" w:date="2025-04-02T13:00:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>4.7</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Beïnvloeding van de rijvaardigheid en het vermogen om machines te bedienen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ADEB438" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CB4A9E6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="OLE_LINK1"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+      <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firazyr </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5BFE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft </w:t>
+      </w:r>
+      <w:r w:rsidR="00E962BD" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>geringe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invloed op de rijvaardigheid </w:t>
+      </w:r>
+      <w:r w:rsidR="00A278E5" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het vermogen om machines te bedienen. </w:t>
+      </w:r>
+      <w:r w:rsidR="006642C4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a het gebruik van Firazyr </w:t>
+      </w:r>
+      <w:r w:rsidR="006642C4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>melding gemaakt van vermoeidheid, lethargie, slaperigheid en duizeligheid. Deze verschijnselen kunnen optreden als gevolg van een HAE-aanval.</w:t>
+      </w:r>
+      <w:r w:rsidR="0073516D" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF5BFE" w:rsidRPr="0032242D">
-[...72 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Patiënten moet worden geadviseerd niet aan het verkeer deel te nemen en geen machines te bedienen als ze moe of duizelig</w:t>
       </w:r>
       <w:r w:rsidR="009A502D" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>zijn.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="39E6C993" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65CFF154" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="65CFF154" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="97" w:author="RWS FPR" w:date="2025-04-02T13:00:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>4.8</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Bijwerkingen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756A170D" w14:textId="77777777" w:rsidR="009A502D" w:rsidRPr="0032242D" w:rsidRDefault="009A502D">
+    <w:p w14:paraId="756A170D" w14:textId="77777777" w:rsidR="009A502D" w:rsidRPr="0032242D" w:rsidRDefault="009A502D" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="98" w:author="RWS 2" w:date="2025-04-02T14:44:00Z">
-[...8 lines deleted...]
-    <w:p w14:paraId="02035160" w14:textId="77777777" w:rsidR="00D103CA" w:rsidRPr="0032242D" w:rsidRDefault="00D103CA">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02035160" w14:textId="77777777" w:rsidR="00D103CA" w:rsidRPr="0032242D" w:rsidRDefault="00D103CA" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="99" w:author="RWS 2" w:date="2025-04-02T14:44:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Samenvatting van het veiligheidsprofiel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545588E5" w14:textId="77777777" w:rsidR="001D6F3E" w:rsidRPr="0032242D" w:rsidRDefault="001D6F3E">
+    <w:p w14:paraId="545588E5" w14:textId="77777777" w:rsidR="001D6F3E" w:rsidRPr="0032242D" w:rsidRDefault="001D6F3E" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="100" w:author="RWS 2" w:date="2025-04-02T14:44:00Z">
-[...8 lines deleted...]
-    <w:p w14:paraId="70719BCC" w14:textId="7A7EFCC0" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="0006053B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70719BCC" w14:textId="5A2366AA" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">In klinisch onderzoek </w:t>
       </w:r>
       <w:r w:rsidR="001B010D" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">dat gebruikt is </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>voor registratie werden in totaal 999</w:t>
       </w:r>
-      <w:del w:id="101" w:author="RWS 1" w:date="2025-03-31T15:47:00Z">
-[...14 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>HAE-aanvallen behandeld met 30</w:t>
       </w:r>
       <w:r w:rsidR="000E69F0" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Firazyr via subcutane weg, toegediend door een beroepsbeoefenaar in de gezondheidszorg. Firazyr 30</w:t>
+      </w:r>
+      <w:r w:rsidR="000E69F0" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> mg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werd door beroepsbeoefenaren in de gezondheidszorg via subcutane weg toegediend aan 129</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>gezonde proefpersonen en 236</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1F73" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>patiënten met HAE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5172D373" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="0006053B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D26C3CF" w14:textId="77777777" w:rsidR="00D103CA" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Bijna alle proefpersonen die werden behandeld met subcutaan toegediende icatibant in klinische onderzoeken, ontwikkelden reacties op de injectieplaats</w:t>
+      </w:r>
+      <w:r w:rsidR="000316F3" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (gekenmerkt door huidirritatie, zwelling, pijn, jeuk, erytheem, branderig gevoel)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze reacties waren over het algemeen licht </w:t>
+      </w:r>
+      <w:r w:rsidR="006642C4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tot matig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>van ernst en van voorbijgaande aard, en ze verdwenen vanzelf zonder verdere interventie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1332BEA8" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC9006F" w14:textId="77777777" w:rsidR="00D103CA" w:rsidRPr="0032242D" w:rsidRDefault="00D103CA" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Getab</w:t>
+      </w:r>
+      <w:r w:rsidR="00E962BD" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>elleerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lijst van bijwerkingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66226E26" w14:textId="77777777" w:rsidR="00D103CA" w:rsidRPr="0032242D" w:rsidRDefault="00D103CA" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E8A11D" w14:textId="2CCB219D" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De frequentie van de in tabel</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vermelde bijwerkingen wordt als volgt gedefinieerd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB9E281" w14:textId="1EB0355C" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>zeer vaak (≥</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA129E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>1/10), vaak (≥</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA129E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>1/100</w:t>
+      </w:r>
+      <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA129E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>1/10), soms (≥</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA129E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>1/1</w:t>
+      </w:r>
+      <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D103CA" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...61 lines deleted...]
-      <w:r w:rsidR="00FB1F73" w:rsidRPr="0032242D">
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA129E">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>patiënten met HAE.</w:t>
-[...219 lines deleted...]
-        <w:t>1/100</w:t>
+        <w:t>1/100), zelden (≥</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA129E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>1/10</w:t>
       </w:r>
       <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032242D">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+      <w:r w:rsidR="00D103CA" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C556DC" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA129E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C556DC" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>1/1</w:t>
       </w:r>
       <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032242D">
-[...3 lines deleted...]
-        <w:t>000</w:t>
+      <w:r w:rsidR="00C556DC" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>000), zeer zelden (&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA129E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>1/10</w:t>
       </w:r>
       <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>000</w:t>
-[...75 lines deleted...]
-        </w:rPr>
         <w:t>000).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153340FD" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00EF7386" w:rsidP="0006053B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle bijwerkingen uit post-marketingervaring worden </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>cursief</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> weergegeven.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A50E061" w14:textId="77777777" w:rsidR="00EF7386" w:rsidRPr="0032242D" w:rsidRDefault="00EF7386" w:rsidP="009459F7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BBCEB77" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="3BBCEB77" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="122" w:author="RWS 2" w:date="2025-04-02T14:45:00Z">
-[...3 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
       <w:r w:rsidR="00F400D2" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">: Bijwerkingen </w:t>
       </w:r>
       <w:r w:rsidR="00E962BD" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">gemeld </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">met </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="59A2023B" w14:textId="77777777" w:rsidR="00504A64" w:rsidRPr="009417DA" w:rsidRDefault="00504A64">
+        <w:t xml:space="preserve">met icatibant </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A2023B" w14:textId="77777777" w:rsidR="00504A64" w:rsidRPr="001C5ABD" w:rsidRDefault="00504A64" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
-          <w:rPrChange w:id="123" w:author="RWS FPR" w:date="2025-04-02T13:08:00Z">
-[...11 lines deleted...]
-        </w:pPrChange>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4643"/>
         <w:gridCol w:w="4429"/>
       </w:tblGrid>
       <w:tr w:rsidR="006642C4" w:rsidRPr="0032242D" w14:paraId="65461D17" w14:textId="77777777" w:rsidTr="00AF3164">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="373C6EA5" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="00A15FEB" w:rsidRDefault="006642C4" w:rsidP="00E54798">
+          <w:p w14:paraId="373C6EA5" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="001C5ABD" w:rsidRDefault="006642C4" w:rsidP="00E54798">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="125" w:author="RWS 2" w:date="2025-04-02T14:45:00Z">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A15FEB">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C5ABD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="126" w:author="RWS 2" w:date="2025-04-02T14:45:00Z">
-[...3 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Systeem/orgaanklassen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="246D8849" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="00A15FEB" w:rsidRDefault="006642C4" w:rsidP="00E54798">
+          <w:p w14:paraId="246D8849" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="001C5ABD" w:rsidRDefault="006642C4" w:rsidP="00E54798">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="127" w:author="RWS 2" w:date="2025-04-02T14:45:00Z">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A15FEB">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C5ABD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="128" w:author="RWS 2" w:date="2025-04-02T14:45:00Z">
-[...33 lines deleted...]
-              <w:t>)</w:t>
+              </w:rPr>
+              <w:t>(incidentiecategorie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="191211EB" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="00A15FEB" w:rsidRDefault="006642C4" w:rsidP="00E54798">
+          <w:p w14:paraId="191211EB" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="001C5ABD" w:rsidRDefault="006642C4" w:rsidP="00E54798">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="131" w:author="RWS 2" w:date="2025-04-02T14:45:00Z">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A15FEB">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C5ABD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="132" w:author="RWS 2" w:date="2025-04-02T14:45:00Z">
-[...3 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Voorkeursterm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006642C4" w:rsidRPr="0032242D" w14:paraId="4DE62908" w14:textId="77777777" w:rsidTr="00AF3164">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DD6E873" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4">
+          <w:p w14:paraId="4DD6E873" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="133" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Zenuwstelselaandoeningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48A06F99" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4">
+          <w:p w14:paraId="48A06F99" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="134" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006642C4" w:rsidRPr="0032242D" w14:paraId="7DD561D2" w14:textId="77777777" w:rsidTr="00AF3164">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11C0F9B1" w14:textId="083D9E84" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4">
+          <w:p w14:paraId="11C0F9B1" w14:textId="68FBD99E" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="135" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(Vaak, ≥</w:t>
             </w:r>
-            <w:ins w:id="136" w:author="RWS 2" w:date="2025-04-01T14:16:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00CA129E">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00D103CA" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>/100</w:t>
             </w:r>
             <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00D103CA" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:del w:id="137" w:author="RWS 2" w:date="2025-04-01T14:16:00Z">
-[...6 lines deleted...]
-            </w:del>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
-            <w:ins w:id="138" w:author="RWS 2" w:date="2025-04-01T14:16:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00CA129E">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidR="00D103CA" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3337B05A" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4">
+          <w:p w14:paraId="3337B05A" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="139" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Duizeligheid</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A75373F" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4">
+          <w:p w14:paraId="7A75373F" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="140" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Hoofdpijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006642C4" w:rsidRPr="0032242D" w14:paraId="4B7817FF" w14:textId="77777777" w:rsidTr="00AF3164">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E16B1E4" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4">
+          <w:p w14:paraId="7E16B1E4" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="141" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Maagdarmstelselaandoeningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47B37ABA" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4">
+          <w:p w14:paraId="47B37ABA" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="142" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006642C4" w:rsidRPr="0032242D" w14:paraId="160F1EB8" w14:textId="77777777" w:rsidTr="00AF3164">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="593D7717" w14:textId="0B47F82D" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4">
+          <w:p w14:paraId="593D7717" w14:textId="0B47F82D" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="143" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(Vaak, ≥</w:t>
             </w:r>
-            <w:ins w:id="144" w:author="RWS 2" w:date="2025-04-01T14:17:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00CA129E">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00D103CA" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>/100</w:t>
             </w:r>
             <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> &lt;</w:t>
             </w:r>
-            <w:ins w:id="145" w:author="RWS 2" w:date="2025-04-01T14:17:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00CA129E">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidR="00D103CA" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="260E84F3" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="00DD531D">
+          <w:p w14:paraId="260E84F3" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="00DD531D" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="146" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Nausea</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006642C4" w:rsidRPr="0032242D" w14:paraId="72FC8F72" w14:textId="77777777" w:rsidTr="00AF3164">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D1A3469" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4">
+          <w:p w14:paraId="5D1A3469" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="147" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Huid- en onderhuidaandoeningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5159897E" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4">
+          <w:p w14:paraId="5159897E" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="148" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006642C4" w:rsidRPr="0032242D" w14:paraId="066011D5" w14:textId="77777777" w:rsidTr="00AF3164">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E17FF19" w14:textId="02CFD186" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4">
+          <w:p w14:paraId="5E17FF19" w14:textId="02CFD186" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="149" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(Vaak, ≥</w:t>
             </w:r>
-            <w:ins w:id="150" w:author="RWS 2" w:date="2025-04-01T14:17:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00CA129E">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00D103CA" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>/100</w:t>
             </w:r>
             <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> &lt;</w:t>
             </w:r>
-            <w:ins w:id="151" w:author="RWS 2" w:date="2025-04-01T14:17:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00CA129E">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidR="00D103CA" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59A2577E" w14:textId="6088A348" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="005B4369">
+          <w:p w14:paraId="59A2577E" w14:textId="6088A348" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="005B4369" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="152" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...5 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Rash</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44036ED0" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4">
+          </w:p>
+          <w:p w14:paraId="44036ED0" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="153" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Erytheem</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52BF0CEF" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4">
+          <w:p w14:paraId="52BF0CEF" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="0032242D" w:rsidRDefault="006642C4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="154" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Pruritus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF7386" w:rsidRPr="0032242D" w14:paraId="5CCADB22" w14:textId="77777777" w:rsidTr="00AF3164">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E98C629" w14:textId="77777777" w:rsidR="00EF7386" w:rsidRPr="0032242D" w:rsidRDefault="00EF7386">
+          <w:p w14:paraId="2E98C629" w14:textId="77777777" w:rsidR="00EF7386" w:rsidRPr="0032242D" w:rsidRDefault="00EF7386" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="155" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(Niet bekend)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35F6EC0F" w14:textId="77777777" w:rsidR="00EF7386" w:rsidRPr="0032242D" w:rsidRDefault="00EF7386">
+          <w:p w14:paraId="35F6EC0F" w14:textId="77777777" w:rsidR="00EF7386" w:rsidRPr="0032242D" w:rsidRDefault="00EF7386" w:rsidP="001C5ABD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="156" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Urticaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D457F77" w14:textId="77777777" w:rsidR="00AC774C" w:rsidRDefault="00AC774C">
-[...54 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="6D457F77" w14:textId="77777777" w:rsidR="00AC774C" w:rsidRDefault="00AC774C"/>
+    <w:p w14:paraId="01157F73" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRDefault="00AF3164"/>
+    <w:p w14:paraId="0222A86B" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRDefault="00AF3164"/>
+    <w:p w14:paraId="2764E94B" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRDefault="00AF3164"/>
+    <w:p w14:paraId="6290F046" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRDefault="00AF3164"/>
+    <w:p w14:paraId="14F7C47D" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRDefault="00AF3164"/>
+    <w:p w14:paraId="39C95807" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRDefault="00AF3164"/>
+    <w:p w14:paraId="2FDE0504" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRDefault="00AF3164"/>
     <w:p w14:paraId="4F0BC83A" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4643"/>
         <w:gridCol w:w="4429"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF3164" w:rsidRPr="0032242D" w14:paraId="5569748B" w14:textId="77777777" w:rsidTr="00E51E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
@@ -6807,1026 +5144,434 @@
             <w:r w:rsidRPr="00CE5F2C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Systeem/orgaanklassen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2ED00B40" w14:textId="57C4A113" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164" w:rsidP="00AF3164">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE5F2C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(incidentiecategorie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E4C6FC9" w14:textId="2D64447F" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164" w:rsidP="00AF3164">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE5F2C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Voorkeursterm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF3164" w:rsidRPr="0032242D" w14:paraId="4101B4C4" w14:textId="77777777" w:rsidTr="00E51E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E37E973" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164">
+          <w:p w14:paraId="1E37E973" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="165" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Algemene aandoeningen en toedieningsplaatsstoornissen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6203A5EF" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164">
+          <w:p w14:paraId="6203A5EF" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="166" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF3164" w:rsidRPr="0032242D" w14:paraId="72CD09D8" w14:textId="77777777" w:rsidTr="00E51E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79808F1A" w14:textId="770D7475" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164">
+          <w:p w14:paraId="79808F1A" w14:textId="770D7475" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="167" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(Zeer vaak, ≥</w:t>
             </w:r>
-            <w:ins w:id="168" w:author="RWS 2" w:date="2025-04-01T14:17:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>1/10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53FED8B9" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164">
+          <w:p w14:paraId="53FED8B9" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="169" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Injectieplaatsreacties*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF3164" w:rsidRPr="0032242D" w14:paraId="3AF48F55" w14:textId="77777777" w:rsidTr="00E51E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EFF9F1A" w14:textId="1E7CA663" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164">
+          <w:p w14:paraId="3EFF9F1A" w14:textId="1E7CA663" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="170" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(Vaak, ≥</w:t>
             </w:r>
-            <w:ins w:id="171" w:author="RWS 2" w:date="2025-04-01T14:17:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>1/100, &lt;</w:t>
             </w:r>
-            <w:ins w:id="172" w:author="RWS 2" w:date="2025-04-01T14:17:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>1/10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F877731" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164">
+          <w:p w14:paraId="6F877731" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="173" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Pyrexie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF3164" w:rsidRPr="0032242D" w14:paraId="00915C78" w14:textId="77777777" w:rsidTr="00E51E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="532B8585" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164">
+          <w:p w14:paraId="532B8585" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="174" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Onderzoeken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47AE30C2" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164">
+          <w:p w14:paraId="47AE30C2" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="175" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF3164" w:rsidRPr="0032242D" w14:paraId="527EFD0D" w14:textId="77777777" w:rsidTr="00E51E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="639520D6" w14:textId="609BF944" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164">
+          <w:p w14:paraId="639520D6" w14:textId="609BF944" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="176" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(Vaak, ≥</w:t>
             </w:r>
-            <w:ins w:id="177" w:author="RWS 2" w:date="2025-04-01T14:17:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>1/100, &lt;</w:t>
             </w:r>
-            <w:ins w:id="178" w:author="RWS 2" w:date="2025-04-01T14:17:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>1/10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B19A940" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164">
+          <w:p w14:paraId="6B19A940" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="0032242D" w:rsidRDefault="00AF3164" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="179" w:author="RWS 1" w:date="2025-04-02T14:11:00Z">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> verhoogd</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="0032242D">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Transaminasen verhoogd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF3164" w:rsidRPr="00121206" w14:paraId="6CAC96F2" w14:textId="77777777" w:rsidTr="00E51E0E">
+      <w:tr w:rsidR="00AF3164" w:rsidRPr="0090437C" w14:paraId="6CAC96F2" w14:textId="77777777" w:rsidTr="00E51E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CBEBEDA" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="00AF3164" w:rsidRDefault="00AF3164" w:rsidP="00AF3164">
+          <w:p w14:paraId="6CBEBEDA" w14:textId="77777777" w:rsidR="00AF3164" w:rsidRPr="00A426B0" w:rsidRDefault="00AF3164" w:rsidP="00AF3164">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rPrChange w:id="180" w:author=" LOC PXL AL" w:date="2025-09-05T13:31:00Z" w16du:dateUtc="2025-09-05T10:31:00Z">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AF3164">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A426B0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rPrChange w:id="181" w:author=" LOC PXL AL" w:date="2025-09-05T13:31:00Z" w16du:dateUtc="2025-09-05T10:31:00Z">
-[...487 lines deleted...]
-              <w:t>.</w:t>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>* Injectieplaatskneuzing, injectieplaatshematoom, injectieplaatsgloeien, injectieplaatserytheem, injectieplaatshypesthesie, injectieplaatsirritatie, injectieplaatsdoofheid, injectieplaatsoedeem, injectieplaatspijn, injectieplaatsdrukgevoel, injectieplaatspruritus, zwelling van injectieplaats, injectieplaatsurticaria en injectieplaatswarmte.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3427B588" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="00AF3164" w:rsidRDefault="006642C4" w:rsidP="0006053B">
+    <w:p w14:paraId="3427B588" w14:textId="77777777" w:rsidR="006642C4" w:rsidRPr="00A426B0" w:rsidRDefault="006642C4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
-          <w:rPrChange w:id="214" w:author=" LOC PXL AL" w:date="2025-09-05T13:31:00Z" w16du:dateUtc="2025-09-05T10:31:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="726BE05F" w14:textId="77777777" w:rsidR="00F95F88" w:rsidRPr="0032242D" w:rsidRDefault="00F95F88" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Pediatrische patiënten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F8B7EAB" w14:textId="77777777" w:rsidR="00F95F88" w:rsidRPr="0032242D" w:rsidRDefault="00F95F88" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
@@ -7852,147 +5597,77 @@
         </w:rPr>
         <w:t xml:space="preserve">Tijdens klinisch onderzoek </w:t>
       </w:r>
       <w:r w:rsidR="00A21AD3" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>kreg</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">en in totaal 32 pediatrische patiënten (8 kinderen in de leeftijd van 2 tot 11 jaar en 24 adolescenten in de leeftijd van 12 tot 17 jaar) met HAE </w:t>
       </w:r>
       <w:r w:rsidR="00A21AD3" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">een </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">behandeling met </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> werd via subcutane injectie toegediend in een dosis van 0,4 mg/kg op basis van het lichaamsgewicht met een maximale dosis van 30 mg. </w:t>
+        <w:t xml:space="preserve">behandeling met icatibant. Eenendertig patiënten kregen een eenmalige dosis icatibant en 1 patiënt (een adolescent) kreeg icatibant voor twee HAE-aanvallen (twee doses in totaal). Firazyr werd via subcutane injectie toegediend in een dosis van 0,4 mg/kg op basis van het lichaamsgewicht met een maximale dosis van 30 mg. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00689526" w14:textId="77777777" w:rsidR="00F95F88" w:rsidRPr="0032242D" w:rsidRDefault="00F95F88" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="472E75A5" w14:textId="77777777" w:rsidR="00F95F88" w:rsidRPr="0032242D" w:rsidRDefault="00F95F88" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De meeste pediatrische patiënten die met subcutaan </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> werden behandeld, kregen injectieplaatsreacties zoals erytheem, zwelling, branderig gevoel, pijn van de huid en jeuk/pruritus. Deze reacties bleken van lichte tot matige ernst te zijn en kwamen overeen met de reacties die bij volwassenen zijn gemeld. Twee pediatrische patiënten kregen injectieplaatsreacties die als ernstig werden beoordeeld en die volledig waren verdwenen binnen de 6 uur. Deze reacties waren erytheem, zwelling, branderig en warm gevoel.</w:t>
+        <w:t>De meeste pediatrische patiënten die met subcutaan icatibant werden behandeld, kregen injectieplaatsreacties zoals erytheem, zwelling, branderig gevoel, pijn van de huid en jeuk/pruritus. Deze reacties bleken van lichte tot matige ernst te zijn en kwamen overeen met de reacties die bij volwassenen zijn gemeld. Twee pediatrische patiënten kregen injectieplaatsreacties die als ernstig werden beoordeeld en die volledig waren verdwenen binnen de 6 uur. Deze reacties waren erytheem, zwelling, branderig en warm gevoel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C64268A" w14:textId="77777777" w:rsidR="00F95F88" w:rsidRPr="0032242D" w:rsidRDefault="00F95F88" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09275E11" w14:textId="77777777" w:rsidR="00F95F88" w:rsidRPr="0032242D" w:rsidRDefault="00F95F88" w:rsidP="009459F7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
@@ -8034,60 +5709,58 @@
     </w:p>
     <w:p w14:paraId="2B89475D" w14:textId="77777777" w:rsidR="00D103CA" w:rsidRPr="0032242D" w:rsidRDefault="00D103CA" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C8389D6" w14:textId="77777777" w:rsidR="00C17E63" w:rsidRPr="0032242D" w:rsidRDefault="00C17E63" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Immunogeniciteit</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6D4BA26B" w14:textId="77777777" w:rsidR="00430449" w:rsidRPr="0032242D" w:rsidRDefault="00430449" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09A2CE3F" w14:textId="77777777" w:rsidR="000316F3" w:rsidRPr="0032242D" w:rsidRDefault="00C17E63" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -8105,483 +5778,321 @@
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="001B010D" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>gecontroleerde fase III</w:t>
       </w:r>
       <w:r w:rsidR="0073516D" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">onderzoeken werd in zeldzame gevallen </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>onderzoeken werd in zeldzame gevallen positiviteit voor anti-icatibant</w:t>
+      </w:r>
       <w:r w:rsidR="001B010D" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">antistoffen waargenomen. Bij alle patiënten bleef de </w:t>
       </w:r>
       <w:r w:rsidR="00BD0960" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>werkzaamheid</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> behouden. Eén patiënt die met </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> behouden. Eén patiënt die met Firazyr werd behandeld, testte positief voor anti-icatibant</w:t>
+      </w:r>
       <w:r w:rsidR="001B010D" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">antistoffen vóór en na de behandeling met </w:t>
-[...13 lines deleted...]
-        <w:t>. Deze patiënt werd gedurende 5</w:t>
+        <w:t>antistoffen vóór en na de behandeling met Firazyr. Deze patiënt werd gedurende 5</w:t>
       </w:r>
       <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>maanden gevolgd en verdere stal</w:t>
       </w:r>
       <w:r w:rsidR="0073516D" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> waren negatief voor anti-</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> waren negatief voor anti-icatibant</w:t>
+      </w:r>
       <w:r w:rsidR="008402F0" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>antistoffen. Er werden geen overgevoelig</w:t>
       </w:r>
       <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>eids- of an</w:t>
       </w:r>
       <w:r w:rsidR="00BD0960" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">fylactische reacties gemeld met </w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t>fylactische reacties gemeld met Firazyr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CF059A" w14:textId="77777777" w:rsidR="00A278E5" w:rsidRPr="0032242D" w:rsidRDefault="00A278E5" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3216C00F" w14:textId="77777777" w:rsidR="00A278E5" w:rsidRPr="0032242D" w:rsidRDefault="00A278E5" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Melding van vermoedelijke bijwerkingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD2D47F" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2EC5D6" w14:textId="77777777" w:rsidR="00A278E5" w:rsidRPr="0032242D" w:rsidRDefault="00A278E5" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is belangrijk om na toelating van het geneesmiddel vermoedelijke bijwerkingen te melden. Op deze wijze kan de verhouding tussen voordelen en risico’s van het geneesmiddel voortdurend worden gevolgd. Beroepsbeoefenaren in de gezondheidszorg wordt verzocht alle vermoedelijke bijwerkingen te melden via </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5ABD">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het nationale meldsysteem zoals vermeld in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="001C5ABD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>aanhangsel V</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CF059A" w14:textId="77777777" w:rsidR="00A278E5" w:rsidRPr="0032242D" w:rsidRDefault="00A278E5" w:rsidP="009459F7">
+    <w:p w14:paraId="796850F8" w14:textId="77777777" w:rsidR="000316F3" w:rsidRPr="0032242D" w:rsidRDefault="000316F3" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3216C00F" w14:textId="77777777" w:rsidR="00A278E5" w:rsidRPr="0032242D" w:rsidRDefault="00A278E5">
-[...132 lines deleted...]
-    <w:p w14:paraId="31F73D12" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="31F73D12" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="223" w:author="RWS FPR" w:date="2025-04-02T13:02:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>4.9</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Overdosering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EEA27E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="74EEA27E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="224" w:author="RWS 2" w:date="2025-04-02T14:46:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01DCBC81" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Er is geen klinische informatie over overdosering beschikbaar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3856BD" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68645B24" w14:textId="12332DFF" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="68645B24" w14:textId="20D88261" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Een dosis van 3,2 mg/kg intraveneus (ongeveer 8</w:t>
       </w:r>
-      <w:ins w:id="225" w:author="RWS 1" w:date="2025-03-31T15:47:00Z">
-[...16 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>maal de therapeutische dosis) veroorzaakte bij gezonde proefpersonen tijdelijk erytheem, jeuk</w:t>
       </w:r>
       <w:r w:rsidR="00D9327E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, overmatig blozen</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> of hypotensie. Therapeutische interventie was niet noodzakelijk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D0953AD" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
@@ -8618,98 +6129,84 @@
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>FARMACOLOGISCHE EIGENSCHAPPEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1F66F0" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38BCF0DC" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="38BCF0DC" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="227" w:author="RWS FPR" w:date="2025-04-02T13:02:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>5.1</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Farmacodynamische eigenschappen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43710283" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="43710283" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="228" w:author="RWS 2" w:date="2025-04-02T14:46:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="617A2637" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmacotherapeutische categorie: </w:t>
       </w:r>
       <w:r w:rsidR="00E962BD" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">overige hematologische middelen, </w:t>
       </w:r>
       <w:r w:rsidR="00373BB8" w:rsidRPr="0032242D">
         <w:rPr>
@@ -8756,997 +6253,706 @@
     <w:p w14:paraId="4B749D96" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="00312E35">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53CE6798" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">HAE (een autosomale, dominante aandoening) wordt veroorzaakt door het ontbreken of de disfunctie van C1-esteraseremmer. HAE-aanvallen gaan gepaard met een verhoogde afgifte van </w:t>
-[...13 lines deleted...]
-        <w:t>, de hoofdmediator bij het optreden van de klinische verschijnselen.</w:t>
+        <w:t>HAE (een autosomale, dominante aandoening) wordt veroorzaakt door het ontbreken of de disfunctie van C1-esteraseremmer. HAE-aanvallen gaan gepaard met een verhoogde afgifte van bradykinine, de hoofdmediator bij het optreden van de klinische verschijnselen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306925D6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CDD40A2" w14:textId="3F3999A3" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="4CDD40A2" w14:textId="2D0E8002" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">HAE manifesteert zich als intermitterende aanvallen van subcutaan en/of </w:t>
-[...30 lines deleted...]
-      </w:del>
+        <w:t>HAE manifesteert zich als intermitterende aanvallen van subcutaan en/of submucosaal oedeem met betrokkenheid van de bovenste luchtwegen, de huid en het maag-darmkanaal. Een aanval duurt doorgaans 2 tot 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>dagen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F05620A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C8EF5A4" w14:textId="2BD2A591" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="6C8EF5A4" w14:textId="20518C1E" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> de hoofdmediator bij het optreden van de klinische verschijnselen.</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Icatibant is een selectieve competitieve bradykinine-type-2-receptorantagonist (B2-receptorantagonist). Het is een synthetische decapeptide met een structuur die lijkt op die van bradykinine, maar met 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>niet-proteïnogene aminozuren. Bij HAE zijn verhoogde bradykinineconcentraties de hoofdmediator bij het optreden van de klinische verschijnselen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="437296E1" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E130AC9" w14:textId="77777777" w:rsidR="00A278E5" w:rsidRPr="0032242D" w:rsidRDefault="00A278E5">
+    <w:p w14:paraId="1E130AC9" w14:textId="77777777" w:rsidR="00A278E5" w:rsidRPr="0032242D" w:rsidRDefault="00A278E5" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="233" w:author="RWS 2" w:date="2025-04-02T14:47:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Farmacodynamische effecten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B917AB7" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277">
+    <w:p w14:paraId="5B917AB7" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="234" w:author="RWS 2" w:date="2025-04-02T14:47:00Z">
-[...8 lines deleted...]
-    <w:p w14:paraId="771D9312" w14:textId="2ACD25DA" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771D9312" w14:textId="737927FF" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bij gezonde jonge proefpersonen voorkwam toediening van </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t>Bij gezonde jonge proefpersonen voorkwam toediening van icatibant in doses van 0,8 mg/kg over 4 uur, 1,5 mg/kg/dag of 0,15 mg/kg/dag gedurende 3 dagen de ontwikkeling van door bradykinine geïnduceerde hypotensie, vasodilatatie en reflextachycardie. Icatibant bleek een competitieve antagonist wanneer de provocatiedosis bradykinine met een factor</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>4 werd verhoogd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A01C84" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D72BAE9" w14:textId="77777777" w:rsidR="00A278E5" w:rsidRPr="0032242D" w:rsidRDefault="00A278E5" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Klinische werkzaamheid en veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45795702" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0BC3D0" w14:textId="77777777" w:rsidR="00837D2E" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Gegevens betreffende de werkzaamheid werden verkregen uit een eerste open-label</w:t>
+      </w:r>
+      <w:r w:rsidR="001B010D" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fase II-onderzoek en </w:t>
+      </w:r>
+      <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>gecontroleerde fase III-onderzoeken</w:t>
+      </w:r>
+      <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D63E577" w14:textId="77777777" w:rsidR="00837D2E" w:rsidRPr="0032242D" w:rsidRDefault="00837D2E" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C66FD71" w14:textId="4B2F2CDB" w:rsidR="00837D2E" w:rsidRPr="0032242D" w:rsidRDefault="0073516D" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klinische </w:t>
+      </w:r>
+      <w:r w:rsidR="00E46278" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ase</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC603C">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>onderzoeken (FAST</w:t>
+      </w:r>
+      <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>1 en FAST</w:t>
+      </w:r>
+      <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2) waren gerandomiseerde, dubbelblind</w:t>
+      </w:r>
+      <w:r w:rsidR="001B010D" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gecontroleerde onderzoeken en waren identiek van opzet met uitzondering van de comparator</w:t>
+      </w:r>
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (één met oraal tranexaminezuur als vergelijkingsmiddel en één placebogecontroleerd). In totaal werden 130 patiënten willekeurig ingedeeld in een groep met 30 mg </w:t>
+      </w:r>
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>icatibant</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...151 lines deleted...]
-      <w:r w:rsidR="001B010D" w:rsidRPr="0032242D">
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (63 patiënten) of met een vergelijkingsmiddel (tranexaminezuur (38</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">patiënten) of placebo (29 patiënten)). Daaropvolgende episoden van HAE werden behandeld in een open-labelverlengingsfase. Patiënten met verschijnselen van laryngeaal angio-oedeem ontvingen open-labelbehandeling met </w:t>
+      </w:r>
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>icatibant</w:t>
+      </w:r>
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0032242D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">fase II-onderzoek en </w:t>
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>In de fase III-onderzoeken was het primaire eindpunt voor de werkzaamheid de tijd tot de aanvang van symptoomverlichting zoals bepaald aan de hand van een visuele analoge schaal (VAS</w:t>
+      </w:r>
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">drie </w:t>
-[...5 lines deleted...]
-        <w:t>gecontroleerde fase III-onderzoeken</w:t>
+        <w:t>Tabel</w:t>
+      </w:r>
+      <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9327E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...28 lines deleted...]
-        <w:t>f</w:t>
+        <w:t xml:space="preserve"> toont de resultaten </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5AB8" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>m.b.t.</w:t>
       </w:r>
       <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>ase</w:t>
-[...16 lines deleted...]
-      </w:del>
+        <w:t xml:space="preserve"> de werkzaamheid </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5AB8" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
       <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>III</w:t>
-[...11 lines deleted...]
-        <w:t>onderzoeken (FAST</w:t>
+        <w:t xml:space="preserve"> deze onderzoeken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0615B198" w14:textId="77777777" w:rsidR="00837D2E" w:rsidRPr="0032242D" w:rsidRDefault="00837D2E" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094ACA05" w14:textId="6BD8A8D2" w:rsidR="00837D2E" w:rsidRPr="0032242D" w:rsidRDefault="00837D2E" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>FAST-3 was een gerandomiseerd</w:t>
+      </w:r>
+      <w:r w:rsidR="0073516D" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>, placebo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gecontroleerd onderzoek in parallelle groepen </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5AB8" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 98</w:t>
       </w:r>
       <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">volwassen patiënten met een </w:t>
+      </w:r>
+      <w:r w:rsidR="00197A9A" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>mediane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leeftijd van 36</w:t>
+      </w:r>
+      <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>jaar. De patiënten werden gerandomiseerd naar ofwel icatibant 30</w:t>
+      </w:r>
+      <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mg ofwel placebo via subcutane injectie. Een </w:t>
+      </w:r>
+      <w:r w:rsidR="00197A9A" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>subgroep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5AB8" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>patiënten in dit onderzoek ontwikkelde</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5AB8" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acute HAE-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5AB8" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anvallen tijdens het gebruik van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>androgen</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5AB8" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>, antifibrinolyti</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5AB8" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5AB8" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>he middelen of Cl</w:t>
+      </w:r>
+      <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
-      <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
-[...101 lines deleted...]
-      <w:r w:rsidR="00837D2E" w:rsidRPr="0032242D">
+      <w:r w:rsidR="000E5AB8" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>remmers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5AB8" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het primaire eindpunt was de tijd tot de aanvang van symptoomverlichting zoals bepaald aan de hand van een visuele analoge score</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
-[...18 lines deleted...]
-      <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
+      <w:r w:rsidR="000E5AB8" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>op basis van 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D9327E" w:rsidRPr="0032242D">
-[...284 lines deleted...]
-      </w:del>
       <w:r w:rsidR="000E5AB8" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>items</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VAS</w:t>
       </w:r>
       <w:r w:rsidR="00FB1F73" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
       <w:r w:rsidR="000E5AB8" w:rsidRPr="0032242D">
@@ -9847,531 +7053,400 @@
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="00740AE2" w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">deze </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">onderzoeken was bij patiënten met </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t>onderzoeken was bij patiënten met icatibant de mediane tijd tot de aanvang van symptoomverlichting korter (respectievelijk 2,0</w:t>
+      </w:r>
+      <w:r w:rsidR="00740AE2" w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>icatibant</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de mediane tijd tot de aanvang van symptoomverlichting korter (respectievelijk 2,0</w:t>
+        <w:t xml:space="preserve"> 2,5</w:t>
       </w:r>
       <w:r w:rsidR="00740AE2" w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t xml:space="preserve"> en 2,0</w:t>
+      </w:r>
+      <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2,5</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>uur) dan met tranexaminezuur (12,0</w:t>
+      </w:r>
+      <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uur) en placebo (4,6 </w:t>
       </w:r>
       <w:r w:rsidR="00740AE2" w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en 2,0</w:t>
+        <w:t>en 19,8</w:t>
       </w:r>
       <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>uur) dan met tranexaminezuur (12,0</w:t>
+        <w:t>uur). Het behandelingseffect van icatibant werd bevestigd door secundaire eindpunten voor de werkzaamheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4699E85D" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19740976" w14:textId="71D16344" w:rsidR="00740AE2" w:rsidRPr="0032242D" w:rsidRDefault="00740AE2" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Een geïntegreerde a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46278" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>nalyse van deze gecontroleerde f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ase</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC603C">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>III-onderzoeken, de tijd tot de aanvang van symptoomverlichting en de tijd tot de aanvang van primaire symptoomverlichting waren vergelijkbaar, ongeacht leeftijdsgroep</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00CE4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>, geslacht, ras, gewicht, en ongeacht of de patiënt androgenen of antifibrinolytische middelen gebruikte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139BA6E5" w14:textId="77777777" w:rsidR="00740AE2" w:rsidRPr="0032242D" w:rsidRDefault="00740AE2" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555E6D6A" w14:textId="738848BE" w:rsidR="00740AE2" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij herhaalde aanvallen was de respons eveneens vergelijkbaar </w:t>
+      </w:r>
+      <w:r w:rsidR="00E46278" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>in de gecontroleerde f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ase</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC603C">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>III-onderzoeken.</w:t>
+      </w:r>
+      <w:r w:rsidR="00740AE2" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In totaal werden </w:t>
+      </w:r>
+      <w:r w:rsidR="00A278E5" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>237</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00740AE2" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>pati</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ë</w:t>
+      </w:r>
+      <w:r w:rsidR="00740AE2" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>nt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en behandeld met </w:t>
+      </w:r>
+      <w:r w:rsidR="00A278E5" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>1.386</w:t>
       </w:r>
       <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
         <w:rPr>
-          <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0032242D">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00740AE2" w:rsidRPr="0032242D">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t>en 19,8</w:t>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidR="00740AE2" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
         <w:rPr>
-          <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0032242D">
-[...168 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00740AE2" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t xml:space="preserve">mg icatibant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00740AE2" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0032242D">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00A278E5" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>237</w:t>
-[...16 lines deleted...]
-      </w:del>
+        <w:t>1.278</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidR="00740AE2" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>pati</w:t>
-[...5 lines deleted...]
-        <w:t>ë</w:t>
+        <w:t>cute HAE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>-aanvallen</w:t>
       </w:r>
       <w:r w:rsidR="00740AE2" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>nt</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">en behandeld met </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A278E5" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>1.386</w:t>
-[...127 lines deleted...]
-        <w:t xml:space="preserve"> werden behandeld</w:t>
+        <w:t>Bij de eerste 15 aanvallen die met Firazyr werden behandeld</w:t>
       </w:r>
       <w:r w:rsidR="00FA2B4E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1.114 doses voor 1.030 aanvallen) was de mediane tijd tot de aanvang van symptoomverlichting vergelijkbaar bij de verschillende aanvallen (2,0 tot 2,5 uur). 92,4% van deze HAE-aanvallen werden behandeld met een enkelvoudige dosis </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (1.114 doses voor 1.030 aanvallen) was de mediane tijd tot de aanvang van symptoomverlichting vergelijkbaar bij de verschillende aanvallen (2,0 tot 2,5 uur). 92,4% van deze HAE-aanvallen werden behandeld met een enkelvoudige dosis Firazyr.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22986DA0" w14:textId="77777777" w:rsidR="00740AE2" w:rsidRPr="0032242D" w:rsidRDefault="00740AE2" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CB25F1A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95">
+    <w:p w14:paraId="4CB25F1A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="253" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Tabel</w:t>
       </w:r>
       <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D9327E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
@@ -10386,540 +7461,405 @@
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>1 en FAST</w:t>
       </w:r>
       <w:r w:rsidR="00FB1F73" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F74953" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="71F74953" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="254" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9145" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1957"/>
         <w:gridCol w:w="1279"/>
         <w:gridCol w:w="1381"/>
         <w:gridCol w:w="1962"/>
         <w:gridCol w:w="1148"/>
         <w:gridCol w:w="1418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F12B4" w:rsidRPr="00072EFB" w14:paraId="7FFB0215" w14:textId="77777777">
+      <w:tr w:rsidR="002F12B4" w:rsidRPr="001645D2" w14:paraId="7FFB0215" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9145" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36C4F009" w14:textId="77777777" w:rsidR="009A502D" w:rsidRPr="00E54798" w:rsidRDefault="009A502D">
+          <w:p w14:paraId="36C4F009" w14:textId="77777777" w:rsidR="009A502D" w:rsidRPr="001C5ABD" w:rsidRDefault="009A502D" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="255" w:author="RWS 1" w:date="2025-04-02T14:12:00Z">
-[...13 lines deleted...]
-          <w:p w14:paraId="3C395EEA" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00E54798" w:rsidRDefault="002F12B4">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C395EEA" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="257" w:author="RWS 1" w:date="2025-04-02T14:12:00Z">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00E54798">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C5ABD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="259" w:author="RWS 1" w:date="2025-04-02T14:12:00Z">
-[...3 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Gecontroleerd klinisch onderzoek van FIRAZYR vs. tranexaminezuur/placebo: werkzaamheidsresultaten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F12B4" w:rsidRPr="0032242D" w14:paraId="00623FC5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4617" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8BDFFB" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00E54798" w:rsidRDefault="005F6E95">
+          <w:p w14:paraId="5B8BDFFB" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="005F6E95" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="260" w:author="RWS 1" w:date="2025-04-02T14:12:00Z">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00E54798">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C5ABD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="262" w:author="RWS 1" w:date="2025-04-02T14:12:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>FAST</w:t>
             </w:r>
-            <w:r w:rsidR="004C735E" w:rsidRPr="00E54798">
+            <w:r w:rsidR="004C735E" w:rsidRPr="001C5ABD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="263" w:author="RWS 1" w:date="2025-04-02T14:12:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:noBreakHyphen/>
             </w:r>
-            <w:r w:rsidR="00146AFC" w:rsidRPr="00E54798">
+            <w:r w:rsidR="00146AFC" w:rsidRPr="001C5ABD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="264" w:author="RWS 1" w:date="2025-04-02T14:12:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4528" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="201C7FDF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00E54798" w:rsidRDefault="005F6E95">
+          <w:p w14:paraId="201C7FDF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="005F6E95" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="265" w:author="RWS 1" w:date="2025-04-02T14:12:00Z">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00E54798">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C5ABD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="267" w:author="RWS 1" w:date="2025-04-02T14:12:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>FAST</w:t>
             </w:r>
-            <w:r w:rsidR="004C735E" w:rsidRPr="00E54798">
+            <w:r w:rsidR="004C735E" w:rsidRPr="001C5ABD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="268" w:author="RWS 1" w:date="2025-04-02T14:12:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:noBreakHyphen/>
             </w:r>
-            <w:r w:rsidR="00146AFC" w:rsidRPr="00E54798">
+            <w:r w:rsidR="00146AFC" w:rsidRPr="001C5ABD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
-                <w:rPrChange w:id="269" w:author="RWS 1" w:date="2025-04-02T14:12:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F12B4" w:rsidRPr="0032242D" w14:paraId="31EE1D47" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54350D0E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+          <w:p w14:paraId="54350D0E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="270" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1242BD8A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3">
+          <w:p w14:paraId="1242BD8A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="271" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...7 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>catibant</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1381" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="256E04C4" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+          <w:p w14:paraId="256E04C4" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="272" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Tranexamine-zuur</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08B99E6F" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+          <w:p w14:paraId="08B99E6F" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="273" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53FFC9E3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3">
+          <w:p w14:paraId="53FFC9E3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="274" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...7 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>icatibant</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16F0E0D6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+          <w:p w14:paraId="16F0E0D6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="275" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Placebo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F12B4" w:rsidRPr="0032242D" w14:paraId="6F77E926" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16E5F4BA" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
@@ -11218,65 +8158,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F12B4" w:rsidRPr="0032242D" w14:paraId="4BC5D44F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29A9E5FA" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verandering t.o.v. </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> na 4</w:t>
+              <w:t>Verandering t.o.v. uitgangs-punt na 4</w:t>
             </w:r>
             <w:r w:rsidR="009A502D" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>uur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75E8652F" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
@@ -11318,65 +8244,51 @@
               </w:rPr>
               <w:t>-14,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AADF143" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verandering t.o.v. </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> na 4</w:t>
+              <w:t>Verandering t.o.v. uitgangs-punt na 4</w:t>
             </w:r>
             <w:r w:rsidR="009A502D" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>uur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E0D7EAB" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
@@ -11595,65 +8507,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F12B4" w:rsidRPr="0032242D" w14:paraId="52580296" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B99A62A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verandering t.o.v. </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> na 12</w:t>
+              <w:t>Verandering t.o.v. uitgangs-punt na 12</w:t>
             </w:r>
             <w:r w:rsidR="009A502D" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>uur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60888514" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
@@ -11695,65 +8593,51 @@
               </w:rPr>
               <w:t>-30,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C9AA644" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verandering t.o.v. </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> na 12</w:t>
+              <w:t>Verandering t.o.v. uitgangs-punt na 12</w:t>
             </w:r>
             <w:r w:rsidR="009A502D" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>uur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73E933D3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
@@ -12010,51 +8894,51 @@
                 <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>, -</w:t>
             </w:r>
             <w:r w:rsidR="009C0C3B" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>1,7</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>) p = 0,0</w:t>
             </w:r>
             <w:r w:rsidR="009C0C3B" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F12B4" w:rsidRPr="00072EFB" w14:paraId="1CE70649" w14:textId="77777777">
+      <w:tr w:rsidR="002F12B4" w:rsidRPr="001645D2" w14:paraId="1CE70649" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3206C2C7" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Mediane tijd tot aanvang van symptoomverlichting (uren)</w:t>
             </w:r>
           </w:p>
@@ -12166,100 +9050,80 @@
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65E8D7FD" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Alle voorvallen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30B2EAF7" w14:textId="2EF24B67" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="00FC603C">
+          <w:p w14:paraId="30B2EAF7" w14:textId="2873ABCA" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="00FC603C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(N</w:t>
             </w:r>
-            <w:ins w:id="276" w:author="RWS 2" w:date="2025-04-01T14:19:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:ins w:id="278" w:author="RWS 2" w:date="2025-04-01T14:19:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>74)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AECC857" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
@@ -12298,101 +9162,81 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3988A667" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Alle voorvallen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A648A98" w14:textId="287FB2F8" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:p w14:paraId="4A648A98" w14:textId="1BA696B0" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(N</w:t>
             </w:r>
-            <w:ins w:id="280" w:author="RWS 2" w:date="2025-04-01T14:19:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:ins w:id="282" w:author="RWS 2" w:date="2025-04-01T14:19:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>56)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E25C682" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
@@ -12409,51 +9253,51 @@
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A3D222C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>4,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F12B4" w:rsidRPr="00072EFB" w14:paraId="088FCA30" w14:textId="77777777">
+      <w:tr w:rsidR="002F12B4" w:rsidRPr="0090437C" w14:paraId="088FCA30" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E612C39" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Respons-percentage (%, BI) 4 uur na start van behandeling</w:t>
             </w:r>
@@ -12591,100 +9435,80 @@
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F4C43B2" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Alle voorvallen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BCDB63D" w14:textId="1DC01B5E" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:p w14:paraId="7BCDB63D" w14:textId="60D5AAC0" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(N</w:t>
             </w:r>
-            <w:ins w:id="284" w:author="RWS 2" w:date="2025-04-01T14:19:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:ins w:id="286" w:author="RWS 2" w:date="2025-04-01T14:19:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>74)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DD5334E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
@@ -12747,101 +9571,81 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7363EC9C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Alle voorvallen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B790A71" w14:textId="1FB3ABD3" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:p w14:paraId="5B790A71" w14:textId="42C4B3AA" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(N</w:t>
             </w:r>
-            <w:ins w:id="288" w:author="RWS 2" w:date="2025-04-01T14:19:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:ins w:id="290" w:author="RWS 2" w:date="2025-04-01T14:19:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>56)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D926EEF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
@@ -13507,51 +10311,51 @@
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55F05C20" w14:textId="77777777" w:rsidR="00FB1F73" w:rsidRPr="0032242D" w:rsidRDefault="00FB1F73" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>9,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F12B4" w:rsidRPr="00072EFB" w14:paraId="65AE6F8C" w14:textId="77777777">
+      <w:tr w:rsidR="002F12B4" w:rsidRPr="001645D2" w14:paraId="65AE6F8C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1FD23D9B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Mediane tijd tot bijna volledige symptoom-verlichting (uren)</w:t>
             </w:r>
@@ -13694,100 +10498,80 @@
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FFA3B8D" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Alle voorvallen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DCB8D6D" w14:textId="69129641" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:p w14:paraId="6DCB8D6D" w14:textId="5C6C22EC" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(N</w:t>
             </w:r>
-            <w:ins w:id="292" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:ins w:id="294" w:author="RWS 2" w:date="2025-04-01T14:19:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>74)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34FD7C85" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
@@ -13826,101 +10610,81 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="142FF762" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Alle voorvallen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F32262C" w14:textId="42DF195B" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:p w14:paraId="0F32262C" w14:textId="68D15A90" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(N</w:t>
             </w:r>
-            <w:ins w:id="296" w:author="RWS 2" w:date="2025-04-01T14:19:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:ins w:id="298" w:author="RWS 2" w:date="2025-04-01T14:19:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>56)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11EF28F9" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
@@ -13937,51 +10701,51 @@
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F039AC5" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00061370" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>19,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F12B4" w:rsidRPr="00072EFB" w14:paraId="5C4B09A6" w14:textId="77777777">
+      <w:tr w:rsidR="002F12B4" w:rsidRPr="0090437C" w14:paraId="5C4B09A6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AB3C4E1" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Mediane tijd tot regressie van verschijnselen, door patiënt (uren)</w:t>
             </w:r>
@@ -14119,100 +10883,80 @@
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45BE0045" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Alle voorvallen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251D1E2D" w14:textId="5DE4F25F" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:p w14:paraId="251D1E2D" w14:textId="172FCD85" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(N</w:t>
             </w:r>
-            <w:ins w:id="300" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:ins w:id="302" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>74)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="691B6648" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
@@ -14251,101 +10995,81 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54A61D70" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Alle voorvallen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03C441DC" w14:textId="42028B59" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:p w14:paraId="03C441DC" w14:textId="4275F0C5" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(N</w:t>
             </w:r>
-            <w:ins w:id="304" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:ins w:id="306" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>56)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B1F452E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
@@ -14362,51 +11086,51 @@
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19ADA84A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>16,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F12B4" w:rsidRPr="00072EFB" w14:paraId="185AC5E9" w14:textId="77777777">
+      <w:tr w:rsidR="002F12B4" w:rsidRPr="001645D2" w14:paraId="185AC5E9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3499DCE0" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Mediane tijd tot algehele verbetering van de patiënt, door arts (uren)</w:t>
             </w:r>
@@ -14544,100 +11268,80 @@
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D67454C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Alle voorvallen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DDA63A8" w14:textId="6838F755" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:p w14:paraId="2DDA63A8" w14:textId="11AF99A0" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(N</w:t>
             </w:r>
-            <w:ins w:id="308" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:ins w:id="310" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>74)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E2DDF00" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
@@ -14676,101 +11380,81 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="576D1902" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Alle voorvallen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F65556B" w14:textId="5B83ADB4" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:p w14:paraId="0F65556B" w14:textId="1643C7C4" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:ind w:right="27"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(N</w:t>
             </w:r>
-            <w:ins w:id="312" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:ins w:id="314" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>56)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D8AAEBB" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
@@ -14856,99 +11540,82 @@
         </w:rPr>
         <w:t xml:space="preserve"> voor</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> FAST</w:t>
       </w:r>
       <w:r w:rsidR="00FB1F73" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A679EB1" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="004C0FD3" w:rsidRDefault="005F6E95" w:rsidP="004C0FD3">
+    <w:p w14:paraId="4A679EB1" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="001C5ABD" w:rsidRDefault="005F6E95" w:rsidP="004C0FD3">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
-          <w:rPrChange w:id="316" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1292"/>
         <w:gridCol w:w="1412"/>
         <w:gridCol w:w="1412"/>
         <w:gridCol w:w="1412"/>
-        <w:tblGridChange w:id="317">
-[...9 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="005F6E95" w:rsidRPr="00072EFB" w14:paraId="209242DE" w14:textId="77777777" w:rsidTr="00E51E0E">
+      <w:tr w:rsidR="005F6E95" w:rsidRPr="001645D2" w14:paraId="209242DE" w14:textId="77777777" w:rsidTr="00E51E0E">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="043FD9C6" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="004C0FD3">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Resultaten m.b.t. de werkzaamheid: FAST</w:t>
@@ -15025,807 +11692,469 @@
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> ITT</w:t>
             </w:r>
             <w:r w:rsidR="00FB1F73" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:noBreakHyphen/>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>populatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="095B8437" w14:textId="77777777" w:rsidTr="003727C0">
-[...29 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="095B8437" w14:textId="77777777" w:rsidTr="001C5ABD">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
-          <w:trPrChange w:id="319" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:tcPrChange w:id="320" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="261C127F" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="004C0FD3">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00B942A9" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>ndp</w:t>
             </w:r>
             <w:r w:rsidR="00B942A9" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>nt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1292" w:type="dxa"/>
-            <w:tcPrChange w:id="321" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="1DFE4F6E" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="004C0FD3">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Statistiek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="322" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="4039F8C4" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="004C0FD3">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Firazyr</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="323" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="0B094DD3" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="004C0FD3">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Placebo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="324" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="7EFB4A3A" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="004C0FD3">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00FB1F73" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:noBreakHyphen/>
             </w:r>
             <w:r w:rsidR="00B942A9" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>waarde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="2493691E" w14:textId="77777777" w:rsidTr="003727C0">
-[...29 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="2493691E" w14:textId="77777777" w:rsidTr="001C5ABD">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
-          <w:trPrChange w:id="326" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:tcPrChange w:id="327" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="16EBF040" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95">
+          <w:p w14:paraId="16EBF040" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="328" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1292" w:type="dxa"/>
-            <w:tcPrChange w:id="329" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="746C788D" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95">
+          <w:p w14:paraId="746C788D" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="330" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="331" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="0059A6FF" w14:textId="69C80862" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95">
+          <w:p w14:paraId="0059A6FF" w14:textId="3A961BD6" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="332" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...35 lines deleted...]
-            </w:del>
+            </w:pPr>
+            <w:r w:rsidRPr="0032242D">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>(n</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:ins w:id="335" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>43)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="337" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="0A683C2A" w14:textId="11108771" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95">
+          <w:p w14:paraId="0A683C2A" w14:textId="11108771" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="338" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...27 lines deleted...]
-            </w:ins>
+            </w:pPr>
+            <w:r w:rsidRPr="0032242D">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>(n</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:ins w:id="340" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...6 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00FC603C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>45)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="341" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="5BD8BB39" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95">
+          <w:p w14:paraId="5BD8BB39" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="342" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="16A32C4B" w14:textId="77777777" w:rsidTr="003727C0">
-[...29 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="16A32C4B" w14:textId="77777777" w:rsidTr="001C5ABD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
-          <w:trPrChange w:id="344" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
-            <w:tcPrChange w:id="345" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="46347246" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95">
+          <w:p w14:paraId="46347246" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="346" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Prima</w:t>
             </w:r>
             <w:r w:rsidR="00B942A9" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>ir eindpu</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>nt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1292" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
-            <w:tcPrChange w:id="347" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="6510C11E" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95">
+          <w:p w14:paraId="6510C11E" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="348" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
-            <w:tcPrChange w:id="349" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="4ECD85FF" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95">
+          <w:p w14:paraId="4ECD85FF" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="350" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
-            <w:tcPrChange w:id="351" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...5 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="3D9A6945" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95">
+          <w:p w14:paraId="3D9A6945" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="352" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
-            <w:tcPrChange w:id="353" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...5 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="67C5498A" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95">
+          <w:p w14:paraId="67C5498A" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="001C5ABD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:pPrChange w:id="354" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="7D885D1F" w14:textId="77777777" w:rsidTr="003727C0">
-[...29 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="7D885D1F" w14:textId="77777777" w:rsidTr="001C5ABD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
-          <w:trPrChange w:id="356" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:tcPrChange w:id="357" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="0CE70813" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="0006053B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Ti</w:t>
             </w:r>
             <w:r w:rsidR="00B942A9" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>jd tot de aanvang van symptoomverlichting</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">-- </w:t>
@@ -15837,653 +12166,440 @@
               <w:t>Samengestelde</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> VAS (</w:t>
             </w:r>
             <w:r w:rsidR="00AC392B" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1292" w:type="dxa"/>
-            <w:tcPrChange w:id="358" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="162D77AE" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Medi</w:t>
             </w:r>
             <w:r w:rsidR="00B942A9" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>an</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="359" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="6954F938" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="360" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="7BE9BD38" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="00B942A9" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="361" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="510D126A" w14:textId="3E9C618C" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
+          <w:p w14:paraId="510D126A" w14:textId="2BB6A42E" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
-            <w:ins w:id="362" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00435B1C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>0,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="58B964E8" w14:textId="77777777" w:rsidTr="003727C0">
-[...29 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="58B964E8" w14:textId="77777777" w:rsidTr="001C5ABD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
-          <w:trPrChange w:id="365" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
-            <w:tcPrChange w:id="366" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="73696EB0" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00AC392B" w:rsidP="0006053B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Andere eindpunten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1292" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
-            <w:tcPrChange w:id="367" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="2EC83CAA" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
-            <w:tcPrChange w:id="368" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="52CC20CB" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
-            <w:tcPrChange w:id="369" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...5 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="7C13002E" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
-            <w:tcPrChange w:id="370" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...5 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="7FFAEF40" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="6F17650C" w14:textId="77777777" w:rsidTr="003727C0">
-[...29 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="6F17650C" w14:textId="77777777" w:rsidTr="001C5ABD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
-          <w:trPrChange w:id="372" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:tcPrChange w:id="373" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="5B60FF75" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="0006053B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Ti</w:t>
             </w:r>
             <w:r w:rsidR="00AC392B" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>jd tot de aanvang van primaire symptoomverlichting</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00AC392B" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1292" w:type="dxa"/>
-            <w:tcPrChange w:id="374" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="333509EA" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Media</w:t>
             </w:r>
             <w:r w:rsidR="00B942A9" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="375" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="14CA2AC1" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="376" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="2AD6F24D" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>18,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="377" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="131A32B1" w14:textId="387F85F6" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
+          <w:p w14:paraId="131A32B1" w14:textId="18C53E79" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
-            <w:ins w:id="378" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00435B1C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>0,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="1524CAC5" w14:textId="77777777" w:rsidTr="003727C0">
-[...29 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="1524CAC5" w14:textId="77777777" w:rsidTr="001C5ABD">
         <w:trPr>
           <w:cantSplit/>
-          <w:trPrChange w:id="381" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:tcPrChange w:id="382" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="6F8C78C4" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00AC392B" w:rsidP="0006053B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Verandering in de samengestelde </w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>VAS</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">-score </w:t>
@@ -16501,1342 +12617,940 @@
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>na behandeling</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1292" w:type="dxa"/>
-            <w:tcPrChange w:id="383" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="7B01D755" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Gemiddelde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="384" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="10AED9E2" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>-19,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="385" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="1EE96C46" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>-7,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="386" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="7BEB839B" w14:textId="38BE8AA4" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
+          <w:p w14:paraId="7BEB839B" w14:textId="61FA5F8D" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
-            <w:ins w:id="387" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00435B1C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>0,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="66CFA30B" w14:textId="77777777" w:rsidTr="003727C0">
-[...29 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="66CFA30B" w14:textId="77777777" w:rsidTr="001C5ABD">
         <w:trPr>
           <w:cantSplit/>
-          <w:trPrChange w:id="390" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:tcPrChange w:id="391" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="3F83ABFA" w14:textId="3DB3B2E2" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00AC392B" w:rsidP="0006053B">
+          <w:p w14:paraId="3F83ABFA" w14:textId="5D309BE2" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00AC392B" w:rsidP="0006053B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Verandering in de samengestelde </w:t>
             </w:r>
             <w:r w:rsidR="004E1614" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>symptoomscore geëvalueerd door de proefpersoon</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>na</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
-            <w:ins w:id="392" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00435B1C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>uur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1292" w:type="dxa"/>
-            <w:tcPrChange w:id="394" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="39696971" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Gemiddelde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="395" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="1BFEE2CE" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>-0,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="396" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="1C4FA8A5" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>-0,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="397" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="37057112" w14:textId="1C1AF229" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
+          <w:p w14:paraId="37057112" w14:textId="2CD90A04" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
-            <w:ins w:id="398" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00435B1C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>0,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="6391A6A4" w14:textId="77777777" w:rsidTr="003727C0">
-[...29 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="6391A6A4" w14:textId="77777777" w:rsidTr="001C5ABD">
         <w:trPr>
           <w:cantSplit/>
-          <w:trPrChange w:id="401" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:tcPrChange w:id="402" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="46AEBF3A" w14:textId="59D4CAAC" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="004E1614" w:rsidP="0006053B">
+          <w:p w14:paraId="46AEBF3A" w14:textId="1D61F7EC" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="004E1614" w:rsidP="0006053B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Verandering in de samengestelde sym</w:t>
             </w:r>
             <w:r w:rsidR="0073516D" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>toomscore geëvalueerd door de onderzoeker na 2</w:t>
             </w:r>
-            <w:ins w:id="403" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00435B1C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>uur</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1292" w:type="dxa"/>
-            <w:tcPrChange w:id="405" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="38EAF2EE" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Gemiddelde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="406" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="28766CA7" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>-0,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="407" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="6233147D" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>-0,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="408" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="5CA5E6BC" w14:textId="5F2F7BAA" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
+          <w:p w14:paraId="5CA5E6BC" w14:textId="5270E29D" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
-            <w:ins w:id="409" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00435B1C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>0,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="48A1158E" w14:textId="77777777" w:rsidTr="003727C0">
-[...29 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="48A1158E" w14:textId="77777777" w:rsidTr="001C5ABD">
         <w:trPr>
           <w:cantSplit/>
-          <w:trPrChange w:id="412" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:tcPrChange w:id="413" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="65B2D471" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="0006053B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Ti</w:t>
             </w:r>
             <w:r w:rsidR="004E1614" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>jd tot bijna volledige symptoomverlichting</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="004E1614" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1292" w:type="dxa"/>
-            <w:tcPrChange w:id="414" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="188CDE5A" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Mediaan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="415" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="6F3ADA5D" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>8,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="416" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="3FD8206A" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>36,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="417" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="61605B72" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>0,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="7C1B1CA0" w14:textId="77777777" w:rsidTr="003727C0">
-[...29 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="7C1B1CA0" w14:textId="77777777" w:rsidTr="001C5ABD">
         <w:trPr>
           <w:cantSplit/>
-          <w:trPrChange w:id="419" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:tcPrChange w:id="420" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="66C4CD10" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="0006053B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Ti</w:t>
             </w:r>
             <w:r w:rsidR="004E1614" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>jd tot de eerste symptoomverlichting geëvalueerd door de proefpersoon (u)</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1292" w:type="dxa"/>
-            <w:tcPrChange w:id="421" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="26FBCEE8" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Media</w:t>
             </w:r>
             <w:r w:rsidR="00B942A9" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="422" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="253D69EF" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>0,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="423" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="4015AC86" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>3,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="424" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="1A885B16" w14:textId="36D0D65B" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
+          <w:p w14:paraId="1A885B16" w14:textId="4FB27E9F" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="00B942A9" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
-            <w:ins w:id="425" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00435B1C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>0,</w:t>
             </w:r>
             <w:r w:rsidR="005F6E95" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="4F83A686" w14:textId="77777777" w:rsidTr="003727C0">
-[...29 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004E1614" w:rsidRPr="0032242D" w14:paraId="4F83A686" w14:textId="77777777" w:rsidTr="001C5ABD">
         <w:trPr>
           <w:cantSplit/>
-          <w:trPrChange w:id="428" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:tcPrChange w:id="429" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="37262AD3" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="004E1614" w:rsidP="0006053B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Tijd tot de eerste zichtbare symptoomverlichting geëvalueerd door de onderzoeker (u)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1292" w:type="dxa"/>
-            <w:tcPrChange w:id="430" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="4E45AE81" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Media</w:t>
             </w:r>
             <w:r w:rsidR="00B942A9" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="431" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...3 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="62445A23" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00197A9A" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="432" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="7342D14B" w14:textId="77777777" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00197A9A" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:tcPrChange w:id="433" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...4 lines deleted...]
-            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="65642F9E" w14:textId="0F4E77DD" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="009459F7">
+          <w:p w14:paraId="65642F9E" w14:textId="0DB06E95" w:rsidR="005F6E95" w:rsidRPr="0032242D" w:rsidRDefault="005F6E95" w:rsidP="009459F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
-            <w:ins w:id="434" w:author="RWS 2" w:date="2025-04-01T14:20:00Z">
-[...14 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00435B1C">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00197A9A" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="089852A0" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
       <w:pPr>
         <w:tabs>
@@ -17848,847 +13562,547 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56A685D6" w14:textId="77777777" w:rsidR="00373BB8" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Er werden in totaal </w:t>
       </w:r>
       <w:r w:rsidR="00FA2B4E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>66</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> patiënten behandeld voor </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> HAE-aanvallen</w:t>
+        <w:t> patiënten behandeld voor laryngeale HAE-aanvallen</w:t>
       </w:r>
       <w:r w:rsidR="00A437C2" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> in deze </w:t>
       </w:r>
       <w:r w:rsidR="0073516D" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">klinische </w:t>
       </w:r>
       <w:r w:rsidR="00A437C2" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>gecontro</w:t>
       </w:r>
       <w:r w:rsidR="00E46278" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>leerde f</w:t>
       </w:r>
       <w:r w:rsidR="00A437C2" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">ase </w:t>
       </w:r>
       <w:r w:rsidR="0073516D" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>III-</w:t>
       </w:r>
       <w:r w:rsidR="00A437C2" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>onderzoeken</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>. De resultaten waren gelijk aan die bij patiënten met niet-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> HAE-aanvallen, </w:t>
+        <w:t xml:space="preserve">. De resultaten waren gelijk aan die bij patiënten met niet-laryngeale HAE-aanvallen, </w:t>
       </w:r>
       <w:r w:rsidR="00A437C2" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>wat betreft de tijd tot de aanvang van symptoomverlichting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D69480B" w14:textId="77777777" w:rsidR="00FA2B4E" w:rsidRPr="0032242D" w:rsidRDefault="00FA2B4E" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AFDBE03" w14:textId="77777777" w:rsidR="00D9327E" w:rsidRPr="0032242D" w:rsidRDefault="00D9327E">
+    <w:p w14:paraId="5AFDBE03" w14:textId="77777777" w:rsidR="00D9327E" w:rsidRPr="0032242D" w:rsidRDefault="00D9327E" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="436" w:author="RWS 2" w:date="2025-04-02T14:48:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Pediatrische patiënten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536F6822" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277">
+    <w:p w14:paraId="536F6822" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="437" w:author="RWS 2" w:date="2025-04-02T14:48:00Z">
-[...4 lines deleted...]
-    <w:p w14:paraId="73FAC188" w14:textId="64160993" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="009459F7">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FAC188" w14:textId="448F1548" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="1F497D"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Er is een open-label, niet-gerandomiseerd </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t>Er is een open-label, niet-gerandomiseerd enkelarmig onderzoek (HGT-FIR-086) uitgevoerd met in totaal 32 patiënten. Alle patiënten kregen ten minste één dosis icatibant (0,4</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>enkelarmig</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> onderzoek (HGT-FIR-086) uitgevoerd met in totaal 32 patiënten. Alle patiënten kregen ten minste één dosis </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t>mg/kg lichaamsgewicht, met een maximale dosis van 30 mg) en de meeste patiënten werden gedurende minimaal 6 maanden gevolgd. Elf patiënten waren in de prepuberteit en 21 patiënten waren in de puberteit of postpuberteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DF6ECC" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="009459F7">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>icatibant</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17AA73A2" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="009459F7">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (0,4</w:t>
-[...16 lines deleted...]
-      </w:ins>
+      </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>mg/kg lichaamsgewicht, met een maximale dosis van 30 mg) en de meeste patiënten werden gedurende minimaal 6 maanden gevolgd. Elf patiënten waren in de prepuberteit en 21 patiënten waren in de puberteit of postpuberteit.</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> w</w:t>
+        <w:t>De populatie ter beoordeling van de werkzaamheid bestond uit 22 patiënten die voor een HAE-aanval met icatibant w</w:t>
       </w:r>
       <w:r w:rsidR="00C11C67" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">ren behandeld (11 in prepuberteit en 11 in puberteit/postpuberteit). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0122DA82" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="312559BC" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:strike/>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Het primaire werkzaamheidseindpunt was de tijd tot aanvang van symptoomverlichting (</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Time </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>Time to Onset of Symptom Relief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">, TOSR), gemeten met behulp van een samengestelde, door de onderzoeker gemelde symptoomscore. De tijd tot symptoomverlichting werd gedefinieerd als de </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65C30" w:rsidRPr="0032242D">
+        <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>tijds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Onset</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">duur (in uren) die nodig was voor verbetering van de symptomen met een </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1EE1" w:rsidRPr="0032242D">
+        <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>orde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Symptom</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>groot</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1EE1" w:rsidRPr="0032242D">
+        <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Relief</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t xml:space="preserve"> van 20%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F05718" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="009459F7">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">, TOSR), gemeten met behulp van een samengestelde, door de onderzoeker gemelde symptoomscore. De tijd tot symptoomverlichting werd gedefinieerd als de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E65C30" w:rsidRPr="0032242D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F49F1E0" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="009459F7">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>tijds</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">duur (in uren) die nodig was voor verbetering van de symptomen met een </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DA1EE1" w:rsidRPr="0032242D">
+        <w:t xml:space="preserve">De globale, mediane tijd tot aanvang van symptoomverlichting bedroeg 1,0 uur (95% betrouwbaarheidsinterval, 1,0 – 1,1 uur). Een en twee uur na de behandeling ondervond respectievelijk ongeveer 50% en 90% van de patiënten aanvang van symptoomverlichting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D0D868" w14:textId="77777777" w:rsidR="00B35DB5" w:rsidRPr="0032242D" w:rsidRDefault="00B35DB5" w:rsidP="009459F7">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>orde</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510AFA0D" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="009459F7">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>groot</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DA1EE1" w:rsidRPr="0032242D">
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>te</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t>De globale</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0FCC" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van 20%. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> mediane tijd tot minimale symptomen (vroegste tijdstip na de behandeling waarop alle symptomen ofwel van lichte aard ofwel verdwenen </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0FCC" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>waren</w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">De globale, mediane tijd tot aanvang van symptoomverlichting bedroeg 1,0 uur (95% betrouwbaarheidsinterval, 1,0 – 1,1 uur). Een en twee uur na de behandeling ondervond respectievelijk ongeveer 50% en 90% van de patiënten aanvang van symptoomverlichting. </w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t>) bedroeg 1,1 uur (95% betrouwbaarheidsinterval, 1,0 – 2,0 uur).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D27B0B2" w14:textId="77777777" w:rsidR="00D9327E" w:rsidRPr="0032242D" w:rsidRDefault="00D9327E" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66B26CAF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="66B26CAF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="440" w:author="RWS FPR" w:date="2025-04-02T13:03:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>5.2</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...17 lines deleted...]
-    <w:p w14:paraId="6600757A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+        <w:t>Farmacokinetische eigenschappen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6600757A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="441" w:author="RWS 2" w:date="2025-04-02T14:48:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AA7A57C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De farmacokinetiek van </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> bij patiënten met HAE komt overeen met dat bij gezonde vrijwilligers.</w:t>
+        <w:t>De farmacokinetiek van icatibant is beschreven in onderzoeken met zowel intraveneuze als subcutane toediening aan gezonde vrijwilligers en patiënten. Het farmacokinetisch profiel van icatibant bij patiënten met HAE komt overeen met dat bij gezonde vrijwilligers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C84498F" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A06BFAE" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="00A15FEB">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Absorptie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF429B0" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46">
+    <w:p w14:paraId="3FF429B0" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="442" w:author="RWS 2" w:date="2025-04-02T14:48:00Z">
-[...8 lines deleted...]
-    <w:p w14:paraId="14F0169D" w14:textId="06B5EAC5" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14F0169D" w14:textId="40304C1D" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Na subcutane toediening is de biologische beschikbaarheid van </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t xml:space="preserve">Na subcutane toediening is de biologische beschikbaarheid van icatibant 97 %. De tijd tot maximumconcentratie bedraagt ongeveer </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE312F" w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>icatibant</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 97 %. De tijd tot maximumconcentratie bedraagt ongeveer </w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CE312F" w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>30</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00CE312F" w:rsidRPr="0032242D">
+        <w:t>minuten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>minuten</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A0380F" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="72938C09" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72938C09" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="445" w:author="RWS 2" w:date="2025-04-02T14:48:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Distributie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21702763" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46">
+    <w:p w14:paraId="21702763" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="446" w:author="RWS 2" w:date="2025-04-02T14:48:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66A3CD04" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Het distributievolume (</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> bedraagt ongeveer 20</w:t>
+        <w:t>Het distributievolume (Vss) van icatibant bedraagt ongeveer 20</w:t>
       </w:r>
       <w:r w:rsidR="00FB1F73" w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="00FB1F73" w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
@@ -18728,195 +14142,149 @@
         <w:t>Biotransformatie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B41CC50" w14:textId="77777777" w:rsidR="00AC12A3" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="00AC12A3">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="264806FC" w14:textId="77777777" w:rsidR="00AC12A3" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="00AC12A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Icatibant</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> wordt door proteolytische enzymen in sterke mate omgezet in inactieve metabolieten die voornamelijk in de urine worden uitgescheiden.</w:t>
+        <w:t>Icatibant wordt door proteolytische enzymen in sterke mate omgezet in inactieve metabolieten die voornamelijk in de urine worden uitgescheiden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3440B702" w14:textId="77777777" w:rsidR="00AC12A3" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="00AC12A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31B989D1" w14:textId="77777777" w:rsidR="00AC12A3" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="00AC12A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>In-vitro</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">-onderzoeken hebben bevestigd dat </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> niet via oxidatieve metabole routes wordt afgebroken en geen remmer van belangrijke iso-enzymen van cytochroom P450 (CYP) (CYP 1A2, 2A6, 2B6, 2C8, 2C9, 2C19, 2D6, 2E1 en 3A4) en geen inductor van CYP 1A2 en 3A4 is.</w:t>
+        <w:t>-onderzoeken hebben bevestigd dat icatibant niet via oxidatieve metabole routes wordt afgebroken en geen remmer van belangrijke iso-enzymen van cytochroom P450 (CYP) (CYP 1A2, 2A6, 2B6, 2C8, 2C9, 2C19, 2D6, 2E1 en 3A4) en geen inductor van CYP 1A2 en 3A4 is.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E8D258" w14:textId="77777777" w:rsidR="00AC12A3" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FDA5562" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="3FDA5562" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="447" w:author="RWS 2" w:date="2025-04-02T14:49:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Eliminatie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360A5B28" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46">
+    <w:p w14:paraId="360A5B28" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="448" w:author="RWS 2" w:date="2025-04-02T14:49:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4657DD1B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Icatibant</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> wordt voornamelijk door omzetting geëlimineerd, waarbij minder dan 10 % van de dosis als onveranderd geneesmiddel </w:t>
+        <w:t xml:space="preserve">Icatibant wordt voornamelijk door omzetting geëlimineerd, waarbij minder dan 10 % van de dosis als onveranderd geneesmiddel </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>in de urine wordt geëlimineerd. De klaring bedraagt ongeveer 15</w:t>
       </w:r>
       <w:r w:rsidR="00FB1F73" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00FB1F73" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -18951,435 +14319,347 @@
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00FB1F73" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>uur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33CA2AE7" w14:textId="77777777" w:rsidR="005B73F7" w:rsidRPr="0032242D" w:rsidRDefault="005B73F7" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DDCAE71" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="6DDCAE71" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="449" w:author="RWS 2" w:date="2025-04-02T14:49:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Speciale populaties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461D0CAD" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46">
+    <w:p w14:paraId="461D0CAD" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="450" w:author="RWS 2" w:date="2025-04-02T14:49:00Z">
-[...4 lines deleted...]
-    <w:p w14:paraId="637C2AC7" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="637C2AC7" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="451" w:author="RWS 2" w:date="2025-04-02T14:49:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Ouderen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D81FDA5" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277">
+    <w:p w14:paraId="2D81FDA5" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="452" w:author="RWS 2" w:date="2025-04-02T14:49:00Z">
-[...4 lines deleted...]
-    <w:p w14:paraId="6EEC6540" w14:textId="01D135B2" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EEC6540" w14:textId="400D47B4" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>De gegevens duiden op een verminderde klaring naargelang de leeftijd, wat ertoe leidt dat ouderen (75</w:t>
       </w:r>
       <w:r w:rsidR="00FB1F73" w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
-      <w:del w:id="453" w:author="RWS 1" w:date="2025-03-31T15:42:00Z">
-[...14 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>jaar) ongeveer 50</w:t>
       </w:r>
       <w:r w:rsidR="00FB1F73" w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">60% meer worden blootgesteld dan </w:t>
       </w:r>
       <w:r w:rsidR="00CE312F" w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>patiënten</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> van 40</w:t>
       </w:r>
-      <w:del w:id="455" w:author="RWS 1" w:date="2025-03-31T15:42:00Z">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve">jaar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF53EEF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="447C4C3D" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46">
+    <w:p w14:paraId="447C4C3D" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="457" w:author="RWS 2" w:date="2025-04-02T14:49:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Geslacht</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F858BE9" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277">
+    <w:p w14:paraId="6F858BE9" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="458" w:author="RWS 2" w:date="2025-04-02T14:49:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71555BFC" w14:textId="77777777" w:rsidR="00E87B46" w:rsidRPr="0032242D" w:rsidRDefault="00E87B46" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>De gegevens duiden erop dat er geen verschil in de klaring is tussen vrouwen en mannen na correctie voor lichaamsgewicht.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B6B394" w14:textId="77777777" w:rsidR="00A73F82" w:rsidRPr="0032242D" w:rsidRDefault="00A73F82" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6614174B" w14:textId="77777777" w:rsidR="00A73F82" w:rsidRPr="0032242D" w:rsidRDefault="00A73F82">
+    <w:p w14:paraId="6614174B" w14:textId="77777777" w:rsidR="00A73F82" w:rsidRPr="0032242D" w:rsidRDefault="00A73F82" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="459" w:author="RWS 2" w:date="2025-04-02T14:49:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Lever- en nierfunctiestoornis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E282B9" w14:textId="77777777" w:rsidR="00E54798" w:rsidRDefault="00E54798">
+    <w:p w14:paraId="18E282B9" w14:textId="77777777" w:rsidR="00E54798" w:rsidRDefault="00E54798" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:ins w:id="460" w:author="RWS 1" w:date="2025-04-02T14:14:00Z"/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="461" w:author="RWS 2" w:date="2025-04-02T14:49:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BCE930E" w14:textId="44B96EF5" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Beperkte gegevens duiden erop dat blootstelling aan </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> niet wordt beïnvloed door lever- of nierfunctiestoornis. </w:t>
+        <w:t xml:space="preserve">Beperkte gegevens duiden erop dat blootstelling aan icatibant niet wordt beïnvloed door lever- of nierfunctiestoornis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EEC4EC3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A965E0A" w14:textId="77777777" w:rsidR="00A73F82" w:rsidRPr="0032242D" w:rsidRDefault="00A73F82">
+    <w:p w14:paraId="3A965E0A" w14:textId="77777777" w:rsidR="00A73F82" w:rsidRPr="0032242D" w:rsidRDefault="00A73F82" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="462" w:author="RWS 2" w:date="2025-04-02T14:49:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Ras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A27F3F" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277">
+    <w:p w14:paraId="35A27F3F" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="463" w:author="RWS 2" w:date="2025-04-02T14:49:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35F87705" w14:textId="0A528E78" w:rsidR="00A73F82" w:rsidRPr="0032242D" w:rsidRDefault="00A73F82" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Er is beperkte informatie over </w:t>
       </w:r>
       <w:r w:rsidR="00575263" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">het effect </w:t>
       </w:r>
       <w:r w:rsidR="00142D52" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>op</w:t>
@@ -19398,2697 +14678,2035 @@
       </w:r>
       <w:r w:rsidR="00575263" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>sen</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. Beschikbare gegevens over </w:t>
       </w:r>
       <w:r w:rsidR="008C1692" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>het gebruik</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> duiden erop dat er geen verschil in de klaring is tussen niet-blanke (n</w:t>
       </w:r>
-      <w:ins w:id="464" w:author="RWS 2" w:date="2025-04-01T14:21:00Z">
-[...6 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00435B1C">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
-      <w:ins w:id="465" w:author="RWS 2" w:date="2025-04-01T14:21:00Z">
-[...6 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00435B1C">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>40) en blanke (n</w:t>
       </w:r>
-      <w:ins w:id="466" w:author="RWS 2" w:date="2025-04-01T14:22:00Z">
-[...6 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00435B1C">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
-      <w:ins w:id="467" w:author="RWS 2" w:date="2025-04-01T14:22:00Z">
-[...6 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00435B1C">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>132) proefpersonen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17FABA35" w14:textId="77777777" w:rsidR="00A73F82" w:rsidRPr="0032242D" w:rsidRDefault="00A73F82" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08C6505C" w14:textId="77777777" w:rsidR="003B566E" w:rsidRPr="0032242D" w:rsidRDefault="003B566E">
+    <w:p w14:paraId="08C6505C" w14:textId="77777777" w:rsidR="003B566E" w:rsidRPr="0032242D" w:rsidRDefault="003B566E" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="468" w:author="RWS 2" w:date="2025-04-02T14:50:00Z">
-[...1 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Pediatrische patiënten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B058960" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277">
+    <w:p w14:paraId="3B058960" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="469" w:author="RWS 2" w:date="2025-04-02T14:50:00Z">
-[...4 lines deleted...]
-    <w:p w14:paraId="5E740B4E" w14:textId="06FEB9E9" w:rsidR="003B566E" w:rsidRPr="0032242D" w:rsidRDefault="003B566E" w:rsidP="009459F7">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E740B4E" w14:textId="58848FD8" w:rsidR="003B566E" w:rsidRPr="0032242D" w:rsidRDefault="003B566E" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De farmacokinetiek van </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>De farmacokinetiek van icatibant werd onderzocht bij pediatrische patiënten met HAE in onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HGT-FIR-086 (zie rubriek 5.1). Na </w:t>
+      </w:r>
+      <w:r w:rsidR="009F4E0B" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>een enkel</w:t>
+      </w:r>
+      <w:r w:rsidR="009218C8" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>voudig</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4E0B" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subcutane toediening </w:t>
+      </w:r>
+      <w:r w:rsidR="009F4E0B" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>(0,4</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F4E0B" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>mg/kg tot maximaal 30 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30353" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4E0B" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>bedraagt de tijd tot maximale concentratie ongeveer</w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>icatibant</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> 30 minuten en de terminale halfwaardetijd is ongeveer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 uur.</w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> werd onderzocht bij pediatrische patiënten met HAE in onderzoek</w:t>
-[...89 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t xml:space="preserve"> Er zijn geen verschillen in </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1692" w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 30 minuten en de terminale halfwaardetijd is ongeveer</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 2 uur.</w:t>
+        <w:t>gebruik v</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Er zijn geen verschillen in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C1692" w:rsidRPr="0032242D">
+        <w:t xml:space="preserve">an icatibant waargenomen tussen HAE-patiënten met en zonder een aanval. Het farmacokinetische populatiemodel waarin gebruik werd gemaakt van gegevens afkomstig van zowel volwassenen als pediatrische patiënten toonde aan dat de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35DB5" w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>gebruik v</w:t>
+        <w:t>klaring</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">an </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35DB5" w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>icatibant</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>v</w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> waargenomen tussen HAE-patiënten met en zonder een aanval. Het </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> icatibant </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35DB5" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>verband houdt met het lichaamsgewicht, waarbij lagere klaringswaarden werden vastgesteld bij een lager lichaamsgewicht in de pediatrische populatie met HAE.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35DB5" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van een model voor dosering op basis van lichaamsgewicht is de </w:t>
+      </w:r>
+      <w:r w:rsidR="00513D63" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>verwachte</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35DB5" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00513D63" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>voorgeschreven dosis</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35DB5" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> icatibant bij de pediatrische populatie met HAE (zie rubriek 4.2) lager dan die in onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidR="00513D63" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35DB5" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met volwassen HAE-patiënten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E28A9A" w14:textId="77777777" w:rsidR="00A73F82" w:rsidRPr="0032242D" w:rsidRDefault="00A73F82" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21EBF291" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:ind w:left="562" w:hanging="562"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gegevens uit het preklinisch veiligheidsonderzoek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C55620" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="00504A64">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74860554" w14:textId="3EFBED31" w:rsidR="003C5157" w:rsidRPr="0032242D" w:rsidRDefault="00984DBB" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderzoeken naar herhaalde toediening </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maximaal 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>maanden bij ratten en 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>maanden bij honden</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden uitgevoerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zowel bij ratten als </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">honden was er een dosisgerelateerde </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>daling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van circulerende geslachtshormonen en </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> herhaald gebruik van icatibant werd de geslachtsrijping omkeerbaar vertraagd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54876385" w14:textId="77777777" w:rsidR="003C5157" w:rsidRPr="0032242D" w:rsidRDefault="003C5157" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6901D6D5" w14:textId="348492E4" w:rsidR="003C5157" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De maximale dagelijkse blootstellingen </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gedefinieerd </w:t>
+      </w:r>
+      <w:r w:rsidR="001329FD" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>aan de hand van</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de oppervlakte onder de curve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(AUC) in No Observed Adverse Effect Levels (NOAEL’s) in het </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maanden durende onderzoek met </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>honden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waren </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2,3</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maal de AUC bij </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33088" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">volwassen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>mens</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33088" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na een subcutane toediening van 30 mg.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het onderzoek met ratten kon geen NOAEL bepaald worden. Toch toonden alle bevindingen van dat onderzoek ofwel volledig ofwel gedeeltelijk omkeerbare effecten bij behandelde ratten. </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0472" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Hypertrofie van de bijnier werd waargenomen bij alle doseringen die bij ratten werden onderzocht</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0472" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Men stelde vast dat deze h</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ypertro</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0472" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>fie van de bijnier na stopzetting van de behandeling met icatibant verdween</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0472" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De klinische relevantie van deze bevindingen betreffende de bijnier is niet </w:t>
+      </w:r>
+      <w:r w:rsidR="00633CC0" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0472" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ekend</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5157" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069B8A57" w14:textId="77777777" w:rsidR="003C5157" w:rsidRPr="0032242D" w:rsidRDefault="003C5157" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>farmacokinetische</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1816E0BB" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="003C5157" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK4"/>
+      <w:bookmarkStart w:id="2" w:name="OLE_LINK5"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Icatibant had </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0472" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effect o</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0472" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>p de vruchtbaarheid van mannelijke muizen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0472" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>hoogste dosis 80,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="000E69F0" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> mg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>/kg/da</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0472" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0472" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en ratten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0472" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hoogste dosis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="000E69F0" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> mg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>/kg/da</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0472" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="40B83775" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76344EF4" w14:textId="5D04017A" w:rsidR="00B110F1" w:rsidRPr="0032242D" w:rsidRDefault="00B110F1" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>In een 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jaar durend onderzoek ter beoordeling van het carcinogene potentieel van icatibant bij ratten, hadden dagdoses die leidden tot blootstellingniveaus tot </w:t>
+      </w:r>
+      <w:r w:rsidR="000D30A8" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ongeveer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tweemaal zo hoog als die worden bereikt na een therapeutische dos</w:t>
+      </w:r>
+      <w:r w:rsidR="002F62A5" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s bij </w:t>
+      </w:r>
+      <w:r w:rsidR="0068737E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>de mens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, geen effect op de incidentie of morfologie van tumoren. De resultaten wijzen niet op een carcinogeen potentieel voor icatibant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC5E378" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B4641B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>In een standaardreeks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in-vitro- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>in-vivo-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>onderzoeken was icatibant niet genotoxisch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24716722" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="00BC587E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D8E38A1" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Icatibant was bij toediening als subcutane injectie niet teratogeen tijdens de vroege ontwikkeling van embryo en foetus bij ratten (hoogste dosis 25 mg/kg/dag) en konijnen (hoogste dosis 10 mg/kg/dag). Icatibant is een krachtige antagonist van bradykinine. Hierdoor kan behandeling met hoge doses effecten hebben op het innestelingsproces in de baarmoeder en de verdere stabiliteit van de baarmoeder tijdens de vroege zwangerschap. Deze effecten op de baarmoeder manifesteren zich ook in een laat stadium van de zwangerschap, wanneer icatibant een tocolytisch effect heeft dat leidt tot vertraging van de bevalling bij ratten en een toename van foetale nood en perinatale sterfte bij hoge doses (10 mg/kg/dag).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441F3195" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BBE0AB3" w14:textId="7DB99E8D" w:rsidR="002955AE" w:rsidRPr="0032242D" w:rsidRDefault="002E2F55" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Een onderzoek van 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">weken naar de parameters voor het subcutane-dosisbereik bij jonge ratten liet een maximaal getolereerde dosis van 25 mg/kg/dag zien. </w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33088" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33088" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>hoofd</w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onderzoek </w:t>
+      </w:r>
+      <w:r w:rsidR="000C214F" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met betrekking tot juveniele toxiciteit </w:t>
+      </w:r>
+      <w:r w:rsidR="0068437A" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>waarbij</w:t>
+      </w:r>
+      <w:r w:rsidR="0010142F" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet</w:t>
+      </w:r>
+      <w:r w:rsidR="0068437A" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0010142F" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>geslachtsrijpe ratten dagelijks met</w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1A53" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>mg/kg</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35DB5" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>/dag</w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0010142F" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>gedurende</w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1A53" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidR="0010142F" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ken</w:t>
+      </w:r>
+      <w:r w:rsidR="0068437A" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden behandeld</w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000C214F" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>werd atrofie van de testes en epididymides waargenomen</w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33088" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De microscopische bevindingen die werden waargenomen, waren gedeeltelijk omkeerbaar.</w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0350" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Bij geslachtsrijpe ratten en honden werden vergelijkbare</w:t>
+      </w:r>
+      <w:r w:rsidR="0010142F" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effecten van</w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> icatibant </w:t>
+      </w:r>
+      <w:r w:rsidR="0010142F" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>op het geslachtsweefsel waargenomen</w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0010142F" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Deze bevindingen wat betreft het weefsel kwamen overeen met de gerapporteerde effecten op</w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gonadotro</w:t>
+      </w:r>
+      <w:r w:rsidR="0010142F" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>fine</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0350" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="0010142F" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0350" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="0010142F" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0350" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r w:rsidR="0010142F" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ken reversibel te zijn in de daaropvolgende behandelingsvrije periode</w:t>
+      </w:r>
+      <w:r w:rsidR="002955AE" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44AD729B" w14:textId="77777777" w:rsidR="002955AE" w:rsidRPr="0032242D" w:rsidRDefault="002955AE" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D128EA2" w14:textId="77777777" w:rsidR="005B73F7" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> populatiemodel waarin gebruik werd gemaakt van gegevens afkomstig van zowel volwassenen als pediatrische patiënten toonde aan dat de </w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Icatibant veroorzaakte geen verandering in cardiale geleiding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in vitro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(hERG-kanaal) of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>in vivo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij gewone honden of in verschillende diermodellen met honden (ventriculaire pacing, lichamelijke inspanning en coronaire ligatie) waarin geen gerelateerde hemodynamische veranderingen werden waargenomen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>klaring</w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>Icatibant bleek in een aantal niet-klinische modellen cardiale ischemie te verergeren, hoewel een schadelijk effect bij acute ischemie niet consistent is aangetoond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF6AD06" w14:textId="77777777" w:rsidR="005B73F7" w:rsidRPr="0032242D" w:rsidRDefault="005B73F7" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2158A6A8" w14:textId="77777777" w:rsidR="00C07137" w:rsidRPr="0032242D" w:rsidRDefault="00C07137" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>v</w:t>
-[...119 lines deleted...]
-    <w:p w14:paraId="21EBF291" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FE4EF3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="472" w:author="RWS FPR" w:date="2025-04-02T13:04:00Z">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>5.3</w:t>
+        <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Gegevens uit het preklinisch veiligheidsonderzoek</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73C55620" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="00504A64">
+        <w:t>FARMACEUTISCHE GEGEVENS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1727AAE7" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
-        <w:rPr>
-[...1318 lines deleted...]
-    <w:p w14:paraId="60FE4EF3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D42599" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="487" w:author="RWS FPR" w:date="2025-04-02T13:05:00Z">
-[...13 lines deleted...]
-        <w:t>6.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>6.1</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>FARMACEUTISCHE GEGEVENS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1727AAE7" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+        <w:t>Lijst van hulpstoffen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B35BF0" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="488" w:author="RWS 2" w:date="2025-04-02T14:50:00Z">
-[...8 lines deleted...]
-    <w:p w14:paraId="67D42599" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BDADB9C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Natriumchloride</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6627A5D8" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>IJsazijnzuur (voor pH-stelling)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1235D3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Natriumhydroxide (voor pH-stelling)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A797C6" w14:textId="77777777" w:rsidR="00373BB8" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Water voor injecties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037662A5" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB31401" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="489" w:author="RWS FPR" w:date="2025-04-02T13:05:00Z">
-[...12 lines deleted...]
-        <w:t>6.1</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>6.2</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Lijst van hulpstoffen</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="50B35BF0" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+        <w:t>Gevallen van onverenigbaarheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44134FD1" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="490" w:author="RWS 2" w:date="2025-04-02T14:50:00Z">
-[...10 lines deleted...]
-        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E9DCAB" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="491" w:author="RWS FPR" w:date="2025-04-02T13:04:00Z">
-[...16 lines deleted...]
-        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Niet van toepassing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC35A7F" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="492" w:author="RWS FPR" w:date="2025-04-02T13:04:00Z">
-[...64 lines deleted...]
-    <w:p w14:paraId="6FB31401" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A7393D4" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="494" w:author="RWS FPR" w:date="2025-04-02T13:05:00Z">
-[...12 lines deleted...]
-        <w:t>6.2</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>6.3</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Gevallen van onverenigbaarheid</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="44134FD1" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+        <w:t>Houdbaarheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFAEFBF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="3A7393D4" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BCC7A61" w14:textId="55048361" w:rsidR="00B35DB5" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidR="0007668D" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7FCF26" w14:textId="77777777" w:rsidR="0007668D" w:rsidRPr="0032242D" w:rsidRDefault="0007668D" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="383AE502" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="496" w:author="RWS FPR" w:date="2025-04-02T13:05:00Z">
-[...11 lines deleted...]
-        <w:t>6.3</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>6.4</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Houdbaarheid</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7EFAEFBF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00D93385" w:rsidRDefault="002F12B4">
+        <w:t>Speciale voorzorgsmaatregelen bij bewaren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46704F79" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
-          <w:rPrChange w:id="497" w:author="RWS FPR" w:date="2025-04-02T13:05:00Z">
-[...15 lines deleted...]
-    <w:p w14:paraId="7BCC7A61" w14:textId="30B3D279" w:rsidR="00B35DB5" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="009459F7">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA5B550" w14:textId="2930F954" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="6E7FCF26" w14:textId="77777777" w:rsidR="0007668D" w:rsidRPr="0032242D" w:rsidRDefault="0007668D" w:rsidP="009459F7">
+        <w:t>Bewaren beneden 25</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D7CAA" w:rsidRPr="001C5ABD">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>°</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3929AE88" w14:textId="77777777" w:rsidR="00FA2B4E" w:rsidRPr="0032242D" w:rsidRDefault="00FA2B4E" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="383AE502" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="0F196389" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Niet in de vriezer bewaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0C4739" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E154859" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="501" w:author="RWS FPR" w:date="2025-04-02T13:05:00Z">
-[...10 lines deleted...]
-        <w:t>6.4</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>6.5</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Speciale voorzorgsmaatregelen bij bewaren</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="46704F79" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00D93385" w:rsidRDefault="002F12B4">
+        <w:t>Aard en inhoud van de verpakking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718554B9" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
-[...107 lines deleted...]
-    <w:p w14:paraId="5E154859" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:strike/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2310279B" w14:textId="77777777" w:rsidR="007058B8" w:rsidRPr="0032242D" w:rsidRDefault="007058B8" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="000E69F0" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oplossing in een voorgevulde spuit van 3</w:t>
+      </w:r>
+      <w:r w:rsidR="000E69F0" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (glas type </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4DD9" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>) met plunjerstop (bromobutyl omhuld met fluorkoolstofpolymeer). Een naald voor hypodermale injectie (25 G, 16 mm) wordt meegeleverd in de verpakking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCC3C73" w14:textId="77777777" w:rsidR="007058B8" w:rsidRPr="0032242D" w:rsidRDefault="007058B8" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F37EB21" w14:textId="77777777" w:rsidR="007058B8" w:rsidRPr="0032242D" w:rsidRDefault="007058B8" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Verpakkingsgrootte met een voorgevulde spuit en een injectienaald of een multiverpakking met drie voorgevulde spuiten en drie injectienaalden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F444BA4" w14:textId="77777777" w:rsidR="007058B8" w:rsidRPr="0032242D" w:rsidRDefault="007058B8" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A16E00A" w14:textId="77777777" w:rsidR="007058B8" w:rsidRPr="0032242D" w:rsidRDefault="007058B8" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Niet alle genoemde verpakkingsgrootten worden in de handel gebracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9DDD70" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7544EAA0" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="508" w:author="RWS FPR" w:date="2025-04-02T13:05:00Z">
-[...198 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>6.6</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Speciale voorzorgsmaatregelen voor het verwijderen</w:t>
       </w:r>
       <w:r w:rsidR="00B33088" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en andere instructies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE9ED44" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4">
+    <w:p w14:paraId="6FE9ED44" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="511" w:author="RWS 2" w:date="2025-04-02T14:51:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C402E54" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="00D93385">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De oplossing moet helder en kleurloos zijn en vrij van vaste deeltjes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453E4A9F" w14:textId="77777777" w:rsidR="00FA2B4E" w:rsidRPr="0032242D" w:rsidRDefault="00FA2B4E" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01C18437" w14:textId="77777777" w:rsidR="00B33088" w:rsidRPr="0032242D" w:rsidRDefault="004D5E22">
+    <w:p w14:paraId="01C18437" w14:textId="77777777" w:rsidR="00B33088" w:rsidRPr="0032242D" w:rsidRDefault="004D5E22" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="512" w:author="RWS FPR" w:date="2025-04-02T13:05:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00B33088" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>ebruik</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij pediatrische patiënten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F9EC46" w14:textId="77777777" w:rsidR="00B33088" w:rsidRPr="0032242D" w:rsidRDefault="00B33088">
+    <w:p w14:paraId="77F9EC46" w14:textId="77777777" w:rsidR="00B33088" w:rsidRPr="0032242D" w:rsidRDefault="00B33088" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="513" w:author="RWS FPR" w:date="2025-04-02T13:05:00Z">
-[...5 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49EA1F69" w14:textId="77777777" w:rsidR="00B33088" w:rsidRPr="0032242D" w:rsidRDefault="00B33088" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>De geschikte dosis die moet worden toegediend</w:t>
       </w:r>
       <w:r w:rsidR="00DE705D" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
@@ -22123,154 +16741,116 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Wanneer de vereiste dosis lager dan 30 mg (3 ml) is, is het volgende materiaal nodig om de geschikte dosis op te trekken en toe te dienen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1968413B" w14:textId="77777777" w:rsidR="00B33088" w:rsidRPr="0032242D" w:rsidRDefault="00B33088" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F9B450E" w14:textId="77777777" w:rsidR="00B33088" w:rsidRPr="0032242D" w:rsidRDefault="00B33088">
+    <w:p w14:paraId="4F9B450E" w14:textId="77777777" w:rsidR="00B33088" w:rsidRPr="0032242D" w:rsidRDefault="00B33088" w:rsidP="001C5ABD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="514" w:author="RWS FPR" w:date="2025-04-02T13:05:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Adapt</w:t>
       </w:r>
       <w:r w:rsidR="00AA2677" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">r (proximale en/of distale vrouwelijke </w:t>
-[...6 lines deleted...]
-        <w:t>luer-</w:t>
+        <w:t>r (proximale en/of distale vrouwelijke luer-</w:t>
       </w:r>
       <w:r w:rsidR="00AA2677" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>lock</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>connector</w:t>
-[...6 lines deleted...]
-        <w:t>/</w:t>
+        <w:t>connector/</w:t>
       </w:r>
       <w:r w:rsidR="00AA2677" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>verbindingsstuk)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B51503" w14:textId="77777777" w:rsidR="00B33088" w:rsidRPr="0032242D" w:rsidRDefault="00B33088">
+    <w:p w14:paraId="12B51503" w14:textId="77777777" w:rsidR="00B33088" w:rsidRPr="0032242D" w:rsidRDefault="00B33088" w:rsidP="001C5ABD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:pPrChange w:id="515" w:author="RWS FPR" w:date="2025-04-02T13:05:00Z">
-[...10 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Gegrad</w:t>
       </w:r>
       <w:r w:rsidR="00AA2677" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">eerde injectiespuit </w:t>
       </w:r>
       <w:r w:rsidR="00AA2677" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
@@ -22282,65 +16862,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="47F3CF48" w14:textId="77777777" w:rsidR="00B33088" w:rsidRPr="0032242D" w:rsidRDefault="00B33088" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F63EA06" w14:textId="77777777" w:rsidR="00B33088" w:rsidRPr="0032242D" w:rsidRDefault="00AA2677" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De voorgevulde spuit met </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> en alle andere onderdelen zijn uitsluitend voor eenmalig gebruik.</w:t>
+        <w:t>De voorgevulde spuit met icatibant en alle andere onderdelen zijn uitsluitend voor eenmalig gebruik.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6715E575" w14:textId="77777777" w:rsidR="00B33088" w:rsidRPr="0032242D" w:rsidRDefault="00B33088" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E10AE51" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00A81E6B" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
@@ -22436,756 +17002,643 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>HOUDER VAN DE VERGUNNING VOOR HET IN DE HANDEL BRENGEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="085B73A6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="00C02884">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37706F50" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="0032242D" w:rsidRDefault="00C02884" w:rsidP="00C02884">
+    <w:p w14:paraId="37706F50" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="00A426B0" w:rsidRDefault="00C02884" w:rsidP="00C02884">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Takeda Pharmaceuticals International AG Ireland Branch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6B18E4" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="0032242D" w:rsidRDefault="00C02884" w:rsidP="00C02884">
+    <w:p w14:paraId="6F6B18E4" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="00A426B0" w:rsidRDefault="00C02884" w:rsidP="00C02884">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Block 2 Miesian Plaza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA6D1F2" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="0032242D" w:rsidRDefault="00C02884" w:rsidP="00C02884">
+    <w:p w14:paraId="7AA6D1F2" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="00A426B0" w:rsidRDefault="00C02884" w:rsidP="00C02884">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>50–58 Baggot Street Lower</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD11923" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="0032242D" w:rsidRDefault="00C02884" w:rsidP="00C02884">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Dublin 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBE4708" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="0032242D" w:rsidRDefault="00C02884" w:rsidP="00C02884">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>D02 HW68</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB7C65D" w14:textId="77777777" w:rsidR="003D4680" w:rsidRDefault="003D4680" w:rsidP="00C02884">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
-          <w:ins w:id="516" w:author="RWS 1" w:date="2025-03-31T15:55:00Z"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Ierland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169DD13D" w14:textId="5EC96425" w:rsidR="0032242D" w:rsidRPr="0032242D" w:rsidRDefault="0032242D">
-[...13 lines deleted...]
-        <w:r w:rsidRPr="0032242D">
+    <w:p w14:paraId="169DD13D" w14:textId="5EC96425" w:rsidR="0032242D" w:rsidRPr="0032242D" w:rsidRDefault="0032242D" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>medinfoEMEA@takeda.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1741AA11" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D25FE34" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4595FB4A" w14:textId="001587AD" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>NUMMERS VAN DE VERGUNNING VOOR HET IN DE HANDEL BRENGEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D61D07" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="002F12B4" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22245289" w14:textId="77777777" w:rsidR="000F02F1" w:rsidRPr="0032242D" w:rsidRDefault="000F02F1" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>EU/1/08/461/001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667F2610" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>EU/1/08/461/002</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E41AEA" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E95A72" w14:textId="77777777" w:rsidR="000F02F1" w:rsidRPr="001C5ABD" w:rsidRDefault="000F02F1" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3FC6A4" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B4E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DATUM VAN EERSTE VERLENING VAN DE VERGUNNING/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13A47" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>VERLENGING</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VAN DE VERGUNNING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB46BC0" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77968D6C" w14:textId="77777777" w:rsidR="000F02F1" w:rsidRPr="0032242D" w:rsidRDefault="009952C7" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datum van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>eerste verlening van de vergunning: 11 juli 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BC5EFE" w14:textId="77777777" w:rsidR="009952C7" w:rsidRPr="0032242D" w:rsidRDefault="009952C7" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Datum van laatste verlenging:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B4E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 maart 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069532BC" w14:textId="77777777" w:rsidR="000F02F1" w:rsidRPr="001C5ABD" w:rsidRDefault="000F02F1" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C7FE76" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001C5ABD" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2779B622" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00A900A9" w:rsidP="009459F7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>DATUM VAN HERZIENING VAN DE TEKST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034CF1D9" w14:textId="77777777" w:rsidR="00D70CF8" w:rsidRPr="0032242D" w:rsidRDefault="00D70CF8" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA20006" w14:textId="0A2297F8" w:rsidR="00E54798" w:rsidRPr="0032242D" w:rsidRDefault="00BE7837" w:rsidP="001C5ABD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="3" w:author="RWS 1" w:date="2025-11-24T11:34:00Z" w16du:dateUtc="2025-11-24T10:34:00Z">
+        <w:r w:rsidRPr="00193AC9" w:rsidDel="00374467">
           <w:rPr>
+            <w:color w:val="000000"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t>medinfoEMEA@takeda.com</w:t>
-[...63 lines deleted...]
-          <w:delText>(</w:delText>
+          <w:delText>09/2025</w:delText>
         </w:r>
       </w:del>
-      <w:r w:rsidRPr="0032242D">
-[...23 lines deleted...]
-    <w:p w14:paraId="25D61D07" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="007B1FB7" w:rsidRDefault="002F12B4">
+    </w:p>
+    <w:p w14:paraId="6673EAA1" w14:textId="77777777" w:rsidR="00220C0C" w:rsidRPr="0032242D" w:rsidRDefault="00220C0C" w:rsidP="001C5ABD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:bCs/>
-[...17 lines deleted...]
-    <w:p w14:paraId="22245289" w14:textId="77777777" w:rsidR="000F02F1" w:rsidRPr="0032242D" w:rsidRDefault="000F02F1" w:rsidP="009459F7">
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07FD0972" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:bCs/>
-[...11 lines deleted...]
-    <w:p w14:paraId="667F2610" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Gedetailleerde informatie over dit geneesmiddel is beschikbaar op de website van het Europe</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3100" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>s Geneesmiddelen</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3100" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ureau http://www.ema.europa.eu</w:t>
+      </w:r>
+      <w:r w:rsidR="000326EA" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115FFD8F" w14:textId="77777777" w:rsidR="00290BA9" w:rsidRPr="0032242D" w:rsidRDefault="00290BA9" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:bCs/>
-[...389 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA69CB9" w14:textId="4B31C5BD" w:rsidR="001645D2" w:rsidRDefault="001645D2">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5EDEFB65" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7BB7A7" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B5F477B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="0BD754DB" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="014601D8" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="5EDEFB65" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75C16BDF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="2B5F477B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="014601D8" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75C16BDF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="185430E4" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70E468FA" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="059C29F9" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -23321,81 +17774,81 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>BIJLAGE II</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790CB74A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:left="1701" w:right="1416" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77E08C63" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="77E08C63" w14:textId="50E92466" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:left="1701" w:right="1416" w:hanging="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00772121" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>FABRIKANT(EN)</w:t>
+        <w:t>FABRIKANT</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> VERANTWOORDELIJK VOOR VRIJGIFTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C76B190" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7086EE66" w14:textId="77777777" w:rsidR="00772121" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:left="1701" w:right="1416" w:hanging="708"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -23641,332 +18094,230 @@
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Voorwaarden of beperkingen met betrekking tot een veilig en doeltreffend gebruik van het geneesmiddel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1231C7B1" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AC682FB" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="1AC682FB" w14:textId="3A0E7DBB" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00776C5A" w:rsidRPr="0032242D">
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">FABRIKANT(EN) </w:t>
+        <w:t xml:space="preserve">FABRIKANT </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t>VERANTWOORDELIJK VOOR VRIJGIFTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9B9B11" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:right="1416"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0898CABF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Naam en adres van de fabrikant verantwoordelijk voor </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t>Naam en adres van de fabrikant verantwoordelijk voor vrijgifte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A6C69E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="611E954E" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="0032242D" w:rsidRDefault="00C02884" w:rsidP="00C02884">
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611E954E" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="00A426B0" w:rsidRDefault="00C02884" w:rsidP="00C02884">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Takeda Pharmaceuticals International AG Ireland Branch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D52BF7A" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="0032242D" w:rsidRDefault="00C02884" w:rsidP="00C02884">
+    <w:p w14:paraId="6D52BF7A" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="00A426B0" w:rsidRDefault="00C02884" w:rsidP="00C02884">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Block 2 Miesian Plaza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A88ABFA" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="0032242D" w:rsidRDefault="00C02884" w:rsidP="00C02884">
+    <w:p w14:paraId="1A88ABFA" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="00A426B0" w:rsidRDefault="00C02884" w:rsidP="00C02884">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>50–58 Baggot Street Lower</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083A44A7" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="0032242D" w:rsidRDefault="00C02884" w:rsidP="00C02884">
+    <w:p w14:paraId="083A44A7" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="001645D2" w:rsidRDefault="00C02884" w:rsidP="00C02884">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t>Dublin 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E68824D" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="0032242D" w:rsidRDefault="00C02884" w:rsidP="00C02884">
+    <w:p w14:paraId="3E68824D" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="001645D2" w:rsidRDefault="00C02884" w:rsidP="00C02884">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t>D02 HW68</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5B9053" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="0032242D" w:rsidRDefault="00C02884" w:rsidP="00C02884">
+    <w:p w14:paraId="4A5B9053" w14:textId="77777777" w:rsidR="00C02884" w:rsidRPr="001645D2" w:rsidRDefault="00C02884" w:rsidP="00C02884">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Ierland</w:t>
-      </w:r>
-[...123 lines deleted...]
-        <w:t xml:space="preserve"> van de desbetreffende batch zijn opgenomen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2668E032" w14:textId="77777777" w:rsidR="004C735E" w:rsidRPr="0032242D" w:rsidRDefault="004C735E" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="206DA50C" w14:textId="77777777" w:rsidR="00633125" w:rsidRPr="0032242D" w:rsidRDefault="00633125" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="296190C2" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
@@ -24139,167 +18490,133 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Periodieke veiligheidsverslagen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A83B0E2" w14:textId="77777777" w:rsidR="003A06C4" w:rsidRPr="0032242D" w:rsidRDefault="003A06C4" w:rsidP="009459F7">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0925BFB2" w14:textId="1C71E766" w:rsidR="009952C7" w:rsidRPr="0032242D" w:rsidRDefault="00DE705D" w:rsidP="009459F7">
+    <w:p w14:paraId="0925BFB2" w14:textId="30F39A18" w:rsidR="009952C7" w:rsidRPr="0032242D" w:rsidRDefault="00DE705D" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De vereisten voor de indiening van periodieke veiligheidsverslagen </w:t>
       </w:r>
       <w:r w:rsidR="00D423B1" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">voor dit geneesmiddel </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>worden vermeld in de lijst met Europese referentiedata (EURD-lijst), waarin voorzien wordt in artikel</w:t>
       </w:r>
-      <w:ins w:id="536" w:author="RWS 1" w:date="2025-03-31T15:49:00Z">
-[...14 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>107c, onder punt</w:t>
       </w:r>
-      <w:ins w:id="538" w:author="RWS 1" w:date="2025-03-31T15:49:00Z">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> voor geneesmiddelen.</w:t>
+      <w:r w:rsidR="00AE1C76" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>7 van Richtlijn 2001/83/EG en eventuele hierop volgende aanpassingen gepubliceerd op het Europese webportaal voor geneesmiddelen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0837D13B" w14:textId="77777777" w:rsidR="009952C7" w:rsidRPr="0032242D" w:rsidRDefault="009952C7" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6062756F" w14:textId="77777777" w:rsidR="008D0600" w:rsidRPr="0032242D" w:rsidRDefault="008D0600" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C401B96" w14:textId="77777777" w:rsidR="009952C7" w:rsidRPr="0032242D" w:rsidRDefault="0047732E" w:rsidP="009459F7">
+    <w:p w14:paraId="3C401B96" w14:textId="77F41653" w:rsidR="009952C7" w:rsidRPr="0032242D" w:rsidRDefault="0047732E" w:rsidP="009459F7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. </w:t>
+        <w:t>D.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>VOORWAARDEN OF BEPERKINGEN MET BETREKKING TOT EEN VEILIG EN DOELTREFFEND GEBRUIK VAN HET GENEESMIDDEL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026F116D" w14:textId="77777777" w:rsidR="00776C5A" w:rsidRPr="0032242D" w:rsidRDefault="00776C5A" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79FC4475" w14:textId="77777777" w:rsidR="00776C5A" w:rsidRPr="0032242D" w:rsidRDefault="00776C5A" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:right="57" w:hanging="567"/>
@@ -24425,99 +18742,81 @@
       <w:r w:rsidR="009952C7" w:rsidRPr="0032242D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ingediend:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFCA515" w14:textId="77777777" w:rsidR="009952C7" w:rsidRPr="0032242D" w:rsidRDefault="009952C7" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>op</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> verzoek van het Europees Geneesmiddelenbureau;</w:t>
+        <w:t>op verzoek van het Europees Geneesmiddelenbureau;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0655FB69" w14:textId="77777777" w:rsidR="009952C7" w:rsidRPr="0032242D" w:rsidRDefault="009952C7" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>steeds</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> wanneer het risicomanagementsysteem gewijzigd wordt, met name als gevolg van het beschikbaar komen van nieuwe informatie die kan leiden tot een belangrijke wijziging van de bestaande</w:t>
+        <w:t>steeds wanneer het risicomanagementsysteem gewijzigd wordt, met name als gevolg van het beschikbaar komen van nieuwe informatie die kan leiden tot een belangrijke wijziging van de bestaande</w:t>
       </w:r>
       <w:r w:rsidR="00F61CFD" w:rsidRPr="0032242D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>verhouding tussen</w:t>
       </w:r>
       <w:r w:rsidR="00F61CFD" w:rsidRPr="0032242D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -25078,218 +19377,173 @@
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAAM VAN HET GENEESMIDDEL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0795D02A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="195F8525" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 30 mg oplossing voor injectie</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr 30 mg oplossing voor injectie</w:t>
       </w:r>
       <w:r w:rsidR="009952C7" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> voorgevulde spuit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0083A487" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>icatibant</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="554B787A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B59CB52" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ED9D66A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="4ED9D66A" w14:textId="100D81E6" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">GEHALTE AAN WERKZAME </w:t>
       </w:r>
       <w:r w:rsidR="00A13A47" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>STOF(FEN)</w:t>
-      </w:r>
+        <w:t>STOF</w:t>
+      </w:r>
+      <w:del w:id="4" w:author="RWS 1" w:date="2025-11-24T11:34:00Z" w16du:dateUtc="2025-11-24T10:34:00Z">
+        <w:r w:rsidR="00A13A47" w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>(FEN)</w:delText>
+        </w:r>
+      </w:del>
     </w:p>
     <w:p w14:paraId="1603813E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F81EE1C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Elke voorgevulde spuit van 3 ml bevat </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Elke voorgevulde spuit van 3 ml bevat icatibantacetaat dat equivalent is aan 30 mg icatibant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56985FB1" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Elke ml van de oplossing bevat 10 mg </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Elke ml van de oplossing bevat 10 mg icatibant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9BF9FF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30D2664F" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12ABA0CB" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
@@ -25369,138 +19623,200 @@
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>FARMACEUTISCHE VORM EN INHOUD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FECC668" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59843A41" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032242D">
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="000F4536">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="5" w:author="RWS FPR" w:date="2025-11-26T05:29:00Z" w16du:dateUtc="2025-11-26T04:29:00Z">
+            <w:rPr>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Oplossing voor injectie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BBAB7A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="40BBAB7A" w14:textId="1B7A5807" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidDel="002F47CB" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="6" w:author="RWS 2" w:date="2025-11-24T16:19:00Z" w16du:dateUtc="2025-11-24T15:19:00Z"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Een</w:t>
       </w:r>
       <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> voorgevulde spuit</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-        <w:t>Een injectien</w:t>
+      <w:ins w:id="7" w:author="RWS 1" w:date="2025-11-24T11:36:00Z" w16du:dateUtc="2025-11-24T10:36:00Z">
+        <w:r w:rsidR="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> en</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="7AAE3551" w14:textId="59321A36" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F47CB" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="8" w:author="RWS 2" w:date="2025-11-24T16:19:00Z" w16du:dateUtc="2025-11-24T15:19:00Z">
+        <w:r>
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="9" w:author="RWS 1" w:date="2025-11-24T11:36:00Z" w16du:dateUtc="2025-11-24T10:36:00Z">
+        <w:r w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">Een </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="10" w:author="RWS 1" w:date="2025-11-24T11:36:00Z" w16du:dateUtc="2025-11-24T10:36:00Z">
+        <w:r w:rsidR="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidR="00374467" w:rsidRPr="0032242D">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t xml:space="preserve">en </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="004C5D31" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>injectien</w:t>
       </w:r>
       <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>aald (25 G)</w:t>
       </w:r>
+      <w:ins w:id="11" w:author="RWS 1" w:date="2025-11-24T11:36:00Z" w16du:dateUtc="2025-11-24T10:36:00Z">
+        <w:r w:rsidR="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="08406801" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29E2A058" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="762E095C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="762E095C" w14:textId="0C79723A" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>WIJZE VAN GEBRUIK EN TOEDIENINGSWEG(EN)</w:t>
-      </w:r>
+        <w:t>WIJZE VAN GEBRUIK EN TOEDIENINGSWEG</w:t>
+      </w:r>
+      <w:del w:id="12" w:author="RWS 1" w:date="2025-11-24T11:36:00Z" w16du:dateUtc="2025-11-24T10:36:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>(EN)</w:delText>
+        </w:r>
+      </w:del>
     </w:p>
     <w:p w14:paraId="5F2A13DE" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C4918D1" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Subcutaan gebruik.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B49FCB7" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="006A42F4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
@@ -25760,62 +20076,80 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>BIJZONDERE VOORZORGSMAATREGELEN VOOR DE BEWARING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="584A6D60" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A52DEB5" w14:textId="2FAEBD6A" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="3A52DEB5" w14:textId="260D9229" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Bewaren beneden 25</w:t>
       </w:r>
+      <w:ins w:id="13" w:author="RWS 1" w:date="2025-11-24T11:37:00Z" w16du:dateUtc="2025-11-24T10:37:00Z">
+        <w:del w:id="14" w:author="RWS 2" w:date="2025-11-24T16:19:00Z" w16du:dateUtc="2025-11-24T15:19:00Z">
+          <w:r w:rsidR="00374467" w:rsidDel="002F47CB">
+            <w:rPr>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:delText xml:space="preserve"> </w:delText>
+          </w:r>
+        </w:del>
+      </w:ins>
+      <w:ins w:id="15" w:author="RWS 2" w:date="2025-11-24T16:19:00Z" w16du:dateUtc="2025-11-24T15:19:00Z">
+        <w:r w:rsidR="002F47CB">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:ins>
       <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>ºC</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>. Niet in de vriezer bewaren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18368FA3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00311771" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
@@ -25875,95 +20209,91 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAAM EN ADRES VAN DE HOUDER VAN DE VERGUNNING VOOR HET IN DE HANDEL BRENGEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B8670B1" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F9E1217" w14:textId="77777777" w:rsidR="003D4680" w:rsidRPr="00AF3164" w:rsidRDefault="00EC3A15" w:rsidP="003D4680">
+    <w:p w14:paraId="2F9E1217" w14:textId="77777777" w:rsidR="003D4680" w:rsidRPr="00A426B0" w:rsidRDefault="00EC3A15" w:rsidP="003D4680">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
-          <w:rPrChange w:id="540" w:author=" LOC PXL AL" w:date="2025-09-05T13:32:00Z" w16du:dateUtc="2025-09-05T10:32:00Z">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00AF3164">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
         <w:rPr>
           <w:lang w:val="en-US"/>
-          <w:rPrChange w:id="541" w:author=" LOC PXL AL" w:date="2025-09-05T13:32:00Z" w16du:dateUtc="2025-09-05T10:32:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Takeda Pharmaceuticals International AG Ireland Branch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E28C363" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="0032242D" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+    <w:p w14:paraId="5E28C363" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="00A426B0" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Block 2 Miesian Plaza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDC8E4C" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="0032242D" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+    <w:p w14:paraId="5CDC8E4C" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="00A426B0" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>50–58 Baggot Street Lower</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144BD194" w14:textId="77777777" w:rsidR="003D4680" w:rsidRPr="0032242D" w:rsidRDefault="003D4680" w:rsidP="00181B54">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Dublin 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB3D7AF" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="0032242D" w:rsidRDefault="00255584" w:rsidP="003D4680">
       <w:pPr>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
@@ -25985,78 +20315,94 @@
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Ierland</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522F5FC7" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E7A2C6E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="300781AE" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="300781AE" w14:textId="0A4169CA" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>NUMMER(S) VAN DE VERGUNNING VOOR HET IN DE HANDEL BRENGEN</w:t>
+        <w:t>NUMMER</w:t>
+      </w:r>
+      <w:del w:id="16" w:author="RWS 1" w:date="2025-11-24T11:37:00Z" w16du:dateUtc="2025-11-24T10:37:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">(S) </w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>VAN DE VERGUNNING VOOR HET IN DE HANDEL BRENGEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B06C4A8" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DB32FB5" w14:textId="77777777" w:rsidR="007A15DF" w:rsidRPr="0032242D" w:rsidRDefault="007A15DF" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">EU/1/08/461/001 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3A01F5" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
@@ -26150,66 +20496,70 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>ALGEMENE INDELING VOOR DE AFLEVERING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C9C8EE" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F2E26C1" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5F2E26C1" w14:textId="04FEF9CA" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidDel="00374467" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="17" w:author="RWS 1" w:date="2025-11-24T11:37:00Z" w16du:dateUtc="2025-11-24T10:37:00Z"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="18" w:author="RWS 1" w:date="2025-11-24T11:37:00Z" w16du:dateUtc="2025-11-24T10:37:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>Geneesmiddel op medisch voorschrift.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="0891A138" w14:textId="4F73FB5F" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidDel="002F47CB" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="19" w:author="RWS 2" w:date="2025-11-24T16:19:00Z" w16du:dateUtc="2025-11-24T15:19:00Z"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55E2926C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70181219" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
@@ -26264,63 +20614,55 @@
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>INFORMATIE IN BRAILLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA4004E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71AC7C03" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 30 mg</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr 30 mg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="011E6A77" w14:textId="77777777" w:rsidR="006B5C05" w:rsidRPr="0032242D" w:rsidRDefault="006B5C05" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06E715F3" w14:textId="77777777" w:rsidR="006B5C05" w:rsidRPr="0032242D" w:rsidRDefault="006B5C05" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A41C007" w14:textId="77777777" w:rsidR="006B5C05" w:rsidRPr="0032242D" w:rsidRDefault="006B5C05" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
@@ -26438,55 +20780,67 @@
         <w:rPr>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">PC </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D7EC08" w14:textId="77777777" w:rsidR="006B5C05" w:rsidRPr="0032242D" w:rsidRDefault="006B5C05" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">SN </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E86A59B" w14:textId="77777777" w:rsidR="006B5C05" w:rsidRPr="0032242D" w:rsidRDefault="006B5C05" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032242D">
-        <w:rPr>
+      <w:r w:rsidRPr="007F28BB">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
-        </w:rPr>
-        <w:t xml:space="preserve">NN </w:t>
+          <w:rPrChange w:id="20" w:author="EULO 7" w:date="2026-02-04T20:46:00Z" w16du:dateUtc="2026-02-04T15:16:00Z">
+            <w:rPr>
+              <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>NN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8BF5B5" w14:textId="77777777" w:rsidR="006B5C05" w:rsidRPr="0032242D" w:rsidRDefault="006B5C05" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A5E2F1E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A42703B" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:rPr>
@@ -26580,236 +20934,191 @@
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAAM VAN HET GENEESMIDDEL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E726F8" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BCEDE4C" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 30 mg oplossing voor injectie</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr 30 mg oplossing voor injectie</w:t>
       </w:r>
       <w:r w:rsidR="009952C7" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> voorgevulde spuit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A32DA28" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="004C5D31" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>catibant</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6BE8147C" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4166BEBA" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DAFABC8" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+    <w:p w14:paraId="1DAFABC8" w14:textId="5A322DD1" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">GEHALTE AAN WERKZAME </w:t>
       </w:r>
       <w:r w:rsidR="00A13A47" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>STOF(FEN)</w:t>
-      </w:r>
+        <w:t>STOF</w:t>
+      </w:r>
+      <w:del w:id="21" w:author="RWS 1" w:date="2025-11-24T11:37:00Z" w16du:dateUtc="2025-11-24T10:37:00Z">
+        <w:r w:rsidR="00A13A47" w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>(FEN)</w:delText>
+        </w:r>
+      </w:del>
     </w:p>
     <w:p w14:paraId="775DD2B2" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6568FBF6" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Elke voorgevulde spuit van 3 ml bevat </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Elke voorgevulde spuit van 3 ml bevat icatibantacetaat dat equivalent is aan 30 mg icatibant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0796EB9B" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Elke ml van de oplossing bevat 10</w:t>
       </w:r>
       <w:r w:rsidR="000E69F0" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> icatibant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D9479D" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="019D359E" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="071EB13D" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
@@ -26889,184 +21198,223 @@
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>FARMACEUTISCHE VORM EN INHOUD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222291B2" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="233C2A5D" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032242D">
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="000F4536">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="22" w:author="RWS FPR" w:date="2025-11-26T05:30:00Z" w16du:dateUtc="2025-11-26T04:30:00Z">
+            <w:rPr>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Oplossing voor injectie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5631FD50" w14:textId="7C797D14" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+    <w:p w14:paraId="5631FD50" w14:textId="2DDCFC7D" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Multiverpakking met drie voorgevulde spuiten en drie 25 G injectienaalden</w:t>
       </w:r>
+      <w:ins w:id="23" w:author="RWS 2" w:date="2025-11-24T16:19:00Z" w16du:dateUtc="2025-11-24T15:19:00Z">
+        <w:r w:rsidR="002F47CB">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="56CFC37F" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B8BCC61" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D2C9EFF" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+    <w:p w14:paraId="3D2C9EFF" w14:textId="3AAEE5E2" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>WIJZE VAN GEBRUIK EN TOEDIENINGSWEG(EN)</w:t>
-      </w:r>
+        <w:t>WIJZE VAN GEBRUIK EN TOEDIENINGSWEG</w:t>
+      </w:r>
+      <w:del w:id="24" w:author="RWS 1" w:date="2025-11-24T11:37:00Z" w16du:dateUtc="2025-11-24T10:37:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>(EN)</w:delText>
+        </w:r>
+      </w:del>
     </w:p>
     <w:p w14:paraId="73DC7CEB" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CB12CDE" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+    <w:p w14:paraId="6CB12CDE" w14:textId="7D3F83DF" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Subcutaan gebruik</w:t>
       </w:r>
+      <w:ins w:id="25" w:author="RWS 2" w:date="2025-11-24T16:20:00Z" w16du:dateUtc="2025-11-24T15:20:00Z">
+        <w:r w:rsidR="002F47CB">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="64133742" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="00077471" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Lees v</w:t>
       </w:r>
       <w:r w:rsidR="004C5D31" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">oor </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidR="004C5D31" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>gebruik de bijsluiter</w:t>
       </w:r>
       <w:r w:rsidR="002E7E32" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503BCD7F" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+    <w:p w14:paraId="503BCD7F" w14:textId="4CFE5E08" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Uitsluitend bestemd voor eenmalig gebruik</w:t>
       </w:r>
+      <w:ins w:id="26" w:author="RWS 2" w:date="2025-11-24T16:20:00Z" w16du:dateUtc="2025-11-24T15:20:00Z">
+        <w:r w:rsidR="002F47CB">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="214757E8" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49041FCB" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E4497A5" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
@@ -27273,62 +21621,80 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>BIJZONDERE VOORZORGSMAATREGELEN VOOR DE BEWARING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458F1F24" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EAA9028" w14:textId="31060FBC" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+    <w:p w14:paraId="1EAA9028" w14:textId="3B31A0D0" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Bewaren beneden 25</w:t>
       </w:r>
+      <w:ins w:id="27" w:author="RWS 1" w:date="2025-11-24T11:38:00Z" w16du:dateUtc="2025-11-24T10:38:00Z">
+        <w:del w:id="28" w:author="RWS 2" w:date="2025-11-24T16:20:00Z" w16du:dateUtc="2025-11-24T15:20:00Z">
+          <w:r w:rsidR="00374467" w:rsidDel="002F47CB">
+            <w:rPr>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:delText xml:space="preserve"> </w:delText>
+          </w:r>
+        </w:del>
+      </w:ins>
+      <w:ins w:id="29" w:author="RWS 2" w:date="2025-11-24T16:20:00Z" w16du:dateUtc="2025-11-24T15:20:00Z">
+        <w:r w:rsidR="002F47CB">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:ins>
       <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>ºC</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>. Niet in de vriezer bewaren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10690D79" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2936A49D" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -27396,95 +21762,91 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAAM EN ADRES VAN DE HOUDER VAN DE VERGUNNING VOOR HET IN DE HANDEL BRENGEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A26B213" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="498A4ECE" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="00AF3164" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
+    <w:p w14:paraId="498A4ECE" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="00A426B0" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
-          <w:rPrChange w:id="542" w:author=" LOC PXL AL" w:date="2025-09-05T13:32:00Z" w16du:dateUtc="2025-09-05T10:32:00Z">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00AF3164">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
         <w:rPr>
           <w:lang w:val="en-US"/>
-          <w:rPrChange w:id="543" w:author=" LOC PXL AL" w:date="2025-09-05T13:32:00Z" w16du:dateUtc="2025-09-05T10:32:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Takeda Pharmaceuticals International AG Ireland Branch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FE0EC0" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="0032242D" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+    <w:p w14:paraId="59FE0EC0" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="00A426B0" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Block 2 Miesian Plaza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0288B465" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="0032242D" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+    <w:p w14:paraId="0288B465" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="00A426B0" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>50–58 Baggot Street Lower</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517D3599" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="0032242D" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Dublin 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7DFD2F" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="0032242D" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
       <w:pPr>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
@@ -27499,78 +21861,94 @@
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Ierland</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C5525E" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16F5C3BB" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D629FD8" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+    <w:p w14:paraId="6D629FD8" w14:textId="459B8EB1" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>NUMMER(S) VAN DE VERGUNNING VOOR HET IN DE HANDEL BRENGEN</w:t>
+        <w:t>NUMMER</w:t>
+      </w:r>
+      <w:del w:id="30" w:author="RWS 1" w:date="2025-11-24T11:39:00Z" w16du:dateUtc="2025-11-24T10:39:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>(S)</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VAN DE VERGUNNING VOOR HET IN DE HANDEL BRENGEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B9B032C" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04D5A9CC" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>EU/1/08/461/002</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DF9F80" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
@@ -27664,66 +22042,70 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>ALGEMENE INDELING VOOR DE AFLEVERING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0814C2AF" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F7D79A2" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1F7D79A2" w14:textId="5825E87D" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidDel="00374467" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="31" w:author="RWS 1" w:date="2025-11-24T11:38:00Z" w16du:dateUtc="2025-11-24T10:38:00Z"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="32" w:author="RWS 1" w:date="2025-11-24T11:38:00Z" w16du:dateUtc="2025-11-24T10:38:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>Geneesmiddel op medisch voorschrift.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="2BB00F53" w14:textId="6BD92E15" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidDel="002F47CB" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="33" w:author="RWS 2" w:date="2025-11-24T16:20:00Z" w16du:dateUtc="2025-11-24T15:20:00Z"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C48A3F8" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29C71924" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
@@ -27778,63 +22160,55 @@
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>INFORMATIE IN BRAILLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B62966" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B5F2977" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 30 mg</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr 30 mg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC67400" w14:textId="77777777" w:rsidR="00F342B8" w:rsidRPr="0032242D" w:rsidRDefault="00F342B8" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="445CFF90" w14:textId="77777777" w:rsidR="00F342B8" w:rsidRPr="0032242D" w:rsidRDefault="00F342B8" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
@@ -27945,55 +22319,67 @@
         <w:rPr>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">PC </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCB75FD" w14:textId="77777777" w:rsidR="00F342B8" w:rsidRPr="0032242D" w:rsidRDefault="00F342B8" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">SN </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277A4D98" w14:textId="77777777" w:rsidR="00F342B8" w:rsidRPr="0032242D" w:rsidRDefault="00F342B8" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032242D">
-        <w:rPr>
+      <w:r w:rsidRPr="007F28BB">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
-        </w:rPr>
-        <w:t xml:space="preserve">NN </w:t>
+          <w:rPrChange w:id="34" w:author="EULO 7" w:date="2026-02-04T20:46:00Z" w16du:dateUtc="2026-02-04T15:16:00Z">
+            <w:rPr>
+              <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>NN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FF7C2A" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="794B16B8" w14:textId="77777777" w:rsidR="00F342B8" w:rsidRPr="0032242D" w:rsidRDefault="00F342B8" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50B38B47" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:rPr>
@@ -28086,230 +22472,185 @@
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAAM VAN HET GENEESMIDDEL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A00AC56" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36E0449F" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 30 mg oplossing voor injectie</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr 30 mg oplossing voor injectie</w:t>
       </w:r>
       <w:r w:rsidR="009952C7" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> voorgevulde spuit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B55862" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>icatibant</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4C0C9286" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="195E003D" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="463BEAAB" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+    <w:p w14:paraId="463BEAAB" w14:textId="2E397834" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">GEHALTE AAN WERKZAME </w:t>
       </w:r>
       <w:r w:rsidR="00A13A47" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>STOF(FEN)</w:t>
-      </w:r>
+        <w:t>STOF</w:t>
+      </w:r>
+      <w:del w:id="35" w:author="RWS 1" w:date="2025-11-24T11:38:00Z" w16du:dateUtc="2025-11-24T10:38:00Z">
+        <w:r w:rsidR="00A13A47" w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>(FEN)</w:delText>
+        </w:r>
+      </w:del>
     </w:p>
     <w:p w14:paraId="03A6790B" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="247E4316" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Elke voorgevulde spuit van 3 ml bevat </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Elke voorgevulde spuit van 3 ml bevat icatibantacetaat dat equivalent is aan 30 mg icatibant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE05D4A" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Elke ml van de oplossing bevat 10</w:t>
       </w:r>
       <w:r w:rsidR="000E69F0" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> mg</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> icatibant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C679F80" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E5EAD25" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31252E66" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
@@ -28389,53 +22730,59 @@
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>FARMACEUTISCHE VORM EN INHOUD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ADC369F" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D28752F" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032242D">
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="000F4536">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="36" w:author="RWS FPR" w:date="2025-11-26T05:31:00Z" w16du:dateUtc="2025-11-26T04:31:00Z">
+            <w:rPr>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Oplossing voor injectie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44247CFE" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="00AB551D" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="008D0600" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidR="009952C7" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
@@ -28449,163 +22796,174 @@
         <w:t xml:space="preserve"> voorgevulde spuit en een 25</w:t>
       </w:r>
       <w:r w:rsidR="0047732E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004C5D31" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>G injectienaald</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DBEBEC" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="009952C7" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Onderdeel van een </w:t>
-[...13 lines deleted...]
-        <w:t>, kan niet afzonderlijk worden verkocht</w:t>
+        <w:t>Onderdeel van een multiverpakking, kan niet afzonderlijk worden verkocht</w:t>
       </w:r>
       <w:r w:rsidR="00AB551D" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF699CB" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7876F183" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="061C16AB" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+    <w:p w14:paraId="061C16AB" w14:textId="0F56A2E7" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>WIJZE VAN GEBRUIK EN TOEDIENINGSWEG(EN)</w:t>
-      </w:r>
+        <w:t>WIJZE VAN GEBRUIK EN TOEDIENINGSWEG</w:t>
+      </w:r>
+      <w:del w:id="37" w:author="RWS 1" w:date="2025-11-24T11:38:00Z" w16du:dateUtc="2025-11-24T10:38:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>(EN)</w:delText>
+        </w:r>
+      </w:del>
     </w:p>
     <w:p w14:paraId="7E9E5D22" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C67D857" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+    <w:p w14:paraId="1C67D857" w14:textId="3E0DE2CA" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Subcutaan gebruik</w:t>
       </w:r>
+      <w:ins w:id="38" w:author="RWS 2" w:date="2025-11-24T16:20:00Z" w16du:dateUtc="2025-11-24T15:20:00Z">
+        <w:r w:rsidR="002F47CB">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="56E3462A" w14:textId="77777777" w:rsidR="00BA7933" w:rsidRPr="0032242D" w:rsidRDefault="00BA7933" w:rsidP="00BA7933">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Lees voor het gebruik de bijsluiter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68079AD0" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+    <w:p w14:paraId="68079AD0" w14:textId="5C9C8084" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Uitsluitend bestemd voor eenmalig gebruik</w:t>
       </w:r>
+      <w:ins w:id="39" w:author="RWS 2" w:date="2025-11-24T16:20:00Z" w16du:dateUtc="2025-11-24T15:20:00Z">
+        <w:r w:rsidR="002F47CB">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="06CB0A70" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="365C1B3E" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="068DE7FA" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
@@ -28812,62 +23170,80 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>BIJZONDERE VOORZORGSMAATREGELEN VOOR DE BEWARING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7276696D" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43B760BA" w14:textId="15F98768" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+    <w:p w14:paraId="43B760BA" w14:textId="6195D4CA" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Bewaren beneden 25</w:t>
       </w:r>
+      <w:ins w:id="40" w:author="RWS 1" w:date="2025-11-24T11:38:00Z" w16du:dateUtc="2025-11-24T10:38:00Z">
+        <w:del w:id="41" w:author="RWS 2" w:date="2025-11-24T16:20:00Z" w16du:dateUtc="2025-11-24T15:20:00Z">
+          <w:r w:rsidR="00374467" w:rsidDel="002F47CB">
+            <w:rPr>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:delText xml:space="preserve"> </w:delText>
+          </w:r>
+        </w:del>
+      </w:ins>
+      <w:ins w:id="42" w:author="RWS 2" w:date="2025-11-24T16:20:00Z" w16du:dateUtc="2025-11-24T15:20:00Z">
+        <w:r w:rsidR="002F47CB">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:ins>
       <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>ºC</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>. Niet in de vriezer bewaren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D068939" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ECB3EC1" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -28934,95 +23310,91 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAAM EN ADRES VAN DE HOUDER VAN DE VERGUNNING VOOR HET IN DE HANDEL BRENGEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4169E0E0" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15E4C872" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="00057C18" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
+    <w:p w14:paraId="15E4C872" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="00A426B0" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
-          <w:rPrChange w:id="544" w:author=" LOC PXL AL" w:date="2025-10-02T17:23:00Z" w16du:dateUtc="2025-10-02T14:23:00Z">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00057C18">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
         <w:rPr>
           <w:lang w:val="en-US"/>
-          <w:rPrChange w:id="545" w:author=" LOC PXL AL" w:date="2025-10-02T17:23:00Z" w16du:dateUtc="2025-10-02T14:23:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Takeda Pharmaceuticals International AG Ireland Branch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04EA7371" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="0032242D" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+    <w:p w14:paraId="04EA7371" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="00A426B0" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Block 2 Miesian Plaza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315B681B" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="0032242D" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+    <w:p w14:paraId="315B681B" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="00A426B0" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>50–58 Baggot Street Lower</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB5942D" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="0032242D" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Dublin 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430236F3" w14:textId="77777777" w:rsidR="00FC6070" w:rsidRPr="0032242D" w:rsidRDefault="00FC6070" w:rsidP="00FC6070">
       <w:pPr>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
@@ -29037,78 +23409,94 @@
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Ierland</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51DACAE7" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51A6D3C3" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0816C380" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+    <w:p w14:paraId="0816C380" w14:textId="2F8D5EEF" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>NUMMER(S) VAN DE VERGUNNING VOOR HET IN DE HANDEL BRENGEN</w:t>
+        <w:t>NUMMER</w:t>
+      </w:r>
+      <w:del w:id="43" w:author="RWS 1" w:date="2025-11-24T11:39:00Z" w16du:dateUtc="2025-11-24T10:39:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>(S)</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VAN DE VERGUNNING VOOR HET IN DE HANDEL BRENGEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C56A8F0" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="539BFC2B" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>EU/1/08/461/002</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2225D690" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
@@ -29202,66 +23590,70 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>ALGEMENE INDELING VOOR DE AFLEVERING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634E100F" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44CB03AA" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="44CB03AA" w14:textId="7629288D" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidDel="00374467" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="44" w:author="RWS 1" w:date="2025-11-24T11:39:00Z" w16du:dateUtc="2025-11-24T10:39:00Z"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="45" w:author="RWS 1" w:date="2025-11-24T11:39:00Z" w16du:dateUtc="2025-11-24T10:39:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>Geneesmiddel op medisch voorschrift.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="3B586008" w14:textId="1439DCC0" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidDel="002F47CB" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="46" w:author="RWS 2" w:date="2025-11-24T16:21:00Z" w16du:dateUtc="2025-11-24T15:21:00Z"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4868F37D" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D51E16A" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
@@ -29316,63 +23708,55 @@
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>INFORMATIE IN BRAILLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F675573" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A45F4BD" w14:textId="77777777" w:rsidR="004C5D31" w:rsidRPr="0032242D" w:rsidRDefault="004C5D31" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 30 mg</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr 30 mg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CB004D" w14:textId="77777777" w:rsidR="00F342B8" w:rsidRPr="0032242D" w:rsidRDefault="00F342B8" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ED77DBC" w14:textId="77777777" w:rsidR="00F342B8" w:rsidRPr="0032242D" w:rsidRDefault="00F342B8" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BFF877D" w14:textId="77777777" w:rsidR="00F342B8" w:rsidRPr="0032242D" w:rsidRDefault="00F342B8" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
@@ -29490,619 +23874,1163 @@
         <w:rPr>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">PC </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8FEDCD" w14:textId="77777777" w:rsidR="00F342B8" w:rsidRPr="0032242D" w:rsidRDefault="00F342B8" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">SN </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A2D726" w14:textId="77777777" w:rsidR="00F342B8" w:rsidRPr="0032242D" w:rsidRDefault="00F342B8" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032242D">
-        <w:rPr>
+      <w:r w:rsidRPr="007F28BB">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
           <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
-        </w:rPr>
-        <w:t xml:space="preserve">NN </w:t>
+          <w:rPrChange w:id="47" w:author="EULO 7" w:date="2026-02-04T20:46:00Z" w16du:dateUtc="2026-02-04T15:16:00Z">
+            <w:rPr>
+              <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>NN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:bidi="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23248215" w14:textId="77777777" w:rsidR="00F342B8" w:rsidRPr="0032242D" w:rsidRDefault="00F342B8" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A9F18B9" w14:textId="77777777" w:rsidR="00F342B8" w:rsidRPr="0032242D" w:rsidRDefault="00F342B8" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54845AC8" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9307" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblPrChange w:id="48" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+          <w:tblPr>
+            <w:tblW w:w="0" w:type="auto"/>
+            <w:tblInd w:w="-10" w:type="dxa"/>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+          </w:tblPr>
+        </w:tblPrChange>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9307"/>
+        <w:tblGridChange w:id="49">
+          <w:tblGrid>
+            <w:gridCol w:w="110"/>
+            <w:gridCol w:w="9197"/>
+            <w:gridCol w:w="110"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidDel="00C83D67" w14:paraId="51FAF2DB" w14:textId="019B604A" w:rsidTr="00C83D67">
+        <w:trPr>
+          <w:trHeight w:val="785"/>
+          <w:del w:id="50" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z"/>
+          <w:trPrChange w:id="51" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+            <w:trPr>
+              <w:gridBefore w:val="1"/>
+              <w:trHeight w:val="785"/>
+            </w:trPr>
+          </w:trPrChange>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcPrChange w:id="52" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+              <w:tcPr>
+                <w:tcW w:w="9307" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="749B81DF" w14:textId="59CD907F" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidDel="00C83D67" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:del w:id="53" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+                <w:b/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="54" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:delText xml:space="preserve">GEGEVENS DIE </w:delText>
+              </w:r>
+              <w:r w:rsidR="00A13A47" w:rsidRPr="0032242D" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>IN IEDER GEVAL</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> OP BLISTERVERPAKKINGEN OF STRIPS MOETEN WORDEN VERMELD</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0CD23257" w14:textId="3E2D47B5" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidDel="00C83D67" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+            <w:pPr>
+              <w:rPr>
+                <w:del w:id="55" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+                <w:b/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76E1DD7D" w14:textId="1C805075" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidDel="00C83D67" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
+            <w:pPr>
+              <w:rPr>
+                <w:del w:id="56" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+                <w:b/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="57" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>{FOLIE BLISTERVERPAKKING}</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="586E2DDC" w14:textId="77777777" w:rsidR="00C83D67" w:rsidRPr="00C83D67" w:rsidRDefault="00C83D67">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:ins w:id="58" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:pPrChange w:id="59" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="60" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+        <w:r w:rsidRPr="00C83D67">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>GEGEVENS DIE IN IEDER GEVAL OP BLISTERVERPAKKINGEN OF STRIPS MOETEN WORDEN VERMELD</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="15E23494" w14:textId="77777777" w:rsidR="00C83D67" w:rsidRPr="00C83D67" w:rsidRDefault="00C83D67">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:ins w:id="61" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:pPrChange w:id="62" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23438B82" w14:textId="2207DB92" w:rsidR="002F12B4" w:rsidRDefault="00C83D67">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:ins w:id="63" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:pPrChange w:id="64" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="65" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+        <w:r w:rsidRPr="00C83D67">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>{FOLIE BLISTERVERPAKKING}</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="1EAD0E7B" w14:textId="77777777" w:rsidR="00C83D67" w:rsidRPr="00C83D67" w:rsidRDefault="00C83D67" w:rsidP="00C83D67">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="66" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714BCCCB" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00C83D67" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="67" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9307" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblPrChange w:id="68" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+          <w:tblPr>
+            <w:tblW w:w="0" w:type="auto"/>
+            <w:tblInd w:w="-10" w:type="dxa"/>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+          </w:tblPr>
+        </w:tblPrChange>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9307"/>
+        <w:tblGridChange w:id="69">
+          <w:tblGrid>
+            <w:gridCol w:w="110"/>
+            <w:gridCol w:w="9197"/>
+            <w:gridCol w:w="110"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidDel="00C83D67" w14:paraId="0AEF7BE8" w14:textId="555BCEEB" w:rsidTr="00C83D67">
+        <w:trPr>
+          <w:del w:id="70" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z"/>
+          <w:trPrChange w:id="71" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+            <w:trPr>
+              <w:gridBefore w:val="1"/>
+            </w:trPr>
+          </w:trPrChange>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcPrChange w:id="72" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+              <w:tcPr>
+                <w:tcW w:w="9307" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="03FC8E65" w14:textId="1D3D57BE" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidDel="00C83D67" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:del w:id="73" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+                <w:b/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="74" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>1.</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:tab/>
+                <w:delText>NAAM VAN HET GENEESMIDDEL</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20712423" w14:textId="4E76C6A9" w:rsidR="002F12B4" w:rsidRPr="00C83D67" w:rsidRDefault="00C83D67">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:ins w:id="75" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="76" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+            <w:rPr>
+              <w:ins w:id="77" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="78" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+          <w:pPr>
+            <w:ind w:left="567" w:hanging="567"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="79" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+        <w:r w:rsidRPr="00C83D67">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+            <w:rPrChange w:id="80" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>1.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C83D67">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+            <w:rPrChange w:id="81" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:tab/>
+          <w:t>NAAM VAN HET GENEESMIDDEL</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="6D2C0AD4" w14:textId="77777777" w:rsidR="00C83D67" w:rsidRPr="0032242D" w:rsidRDefault="00C83D67" w:rsidP="0006053B">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8416AD" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr 30 mg oplossing voor injectie</w:t>
+      </w:r>
+      <w:r w:rsidR="009952C7" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorgevulde spuit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7966BB05" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>icatibant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7521964A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00C83D67" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="82" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248F8F3E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00C83D67" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="83" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9307" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblPrChange w:id="84" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+          <w:tblPr>
+            <w:tblW w:w="0" w:type="auto"/>
+            <w:tblInd w:w="-10" w:type="dxa"/>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+          </w:tblPr>
+        </w:tblPrChange>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9307"/>
+        <w:tblGridChange w:id="85">
+          <w:tblGrid>
+            <w:gridCol w:w="110"/>
+            <w:gridCol w:w="9197"/>
+            <w:gridCol w:w="110"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F12B4" w:rsidRPr="00C96C9D" w:rsidDel="00C83D67" w14:paraId="1B9A758C" w14:textId="64DA3887" w:rsidTr="00C83D67">
+        <w:trPr>
+          <w:del w:id="86" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z"/>
+          <w:trPrChange w:id="87" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+            <w:trPr>
+              <w:gridBefore w:val="1"/>
+            </w:trPr>
+          </w:trPrChange>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcPrChange w:id="88" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+              <w:tcPr>
+                <w:tcW w:w="9307" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="327708D4" w14:textId="42B640A1" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidDel="00C83D67" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:del w:id="89" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+                <w:b/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="90" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>2.</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:tab/>
+                <w:delText>NAAM VAN DE HOUDER VAN DE VERGUNNING VOOR HET IN DE HANDEL</w:delText>
+              </w:r>
+              <w:r w:rsidR="0047732E" w:rsidRPr="0032242D" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>BRENGEN</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F9C4F1C" w14:textId="566BA295" w:rsidR="002F12B4" w:rsidRPr="00C83D67" w:rsidRDefault="00C83D67">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:ins w:id="91" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="92" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+            <w:rPr>
+              <w:ins w:id="93" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="94" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="95" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+        <w:r w:rsidRPr="00C83D67">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+            <w:rPrChange w:id="96" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>2.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C83D67">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+            <w:rPrChange w:id="97" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:tab/>
+          <w:t>NAAM VAN DE HOUDER VAN DE VERGUNNING VOOR HET IN DE HANDEL</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C83D67">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C83D67">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+            <w:rPrChange w:id="98" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>BRENGEN</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="36669AA7" w14:textId="77777777" w:rsidR="00C83D67" w:rsidRPr="0032242D" w:rsidRDefault="00C83D67" w:rsidP="0006053B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A939114" w14:textId="77777777" w:rsidR="003D4680" w:rsidRPr="0032242D" w:rsidRDefault="00D733E1" w:rsidP="003D4680">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:t>Takeda Pharmaceuticals International AG Ireland Branch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A31970B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00C83D67" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="99" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7C2E54" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00C83D67" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="100" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9307" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblPrChange w:id="101" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+          <w:tblPr>
+            <w:tblW w:w="0" w:type="auto"/>
+            <w:tblInd w:w="-10" w:type="dxa"/>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+          </w:tblPr>
+        </w:tblPrChange>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9307"/>
+        <w:tblGridChange w:id="102">
+          <w:tblGrid>
+            <w:gridCol w:w="110"/>
+            <w:gridCol w:w="9197"/>
+            <w:gridCol w:w="110"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidDel="00C83D67" w14:paraId="5DD029D8" w14:textId="31000FBF" w:rsidTr="00C83D67">
+        <w:trPr>
+          <w:del w:id="103" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z"/>
+          <w:trPrChange w:id="104" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+            <w:trPr>
+              <w:gridBefore w:val="1"/>
+            </w:trPr>
+          </w:trPrChange>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcPrChange w:id="105" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+              <w:tcPr>
+                <w:tcW w:w="9307" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="560A223C" w14:textId="26E4C255" w:rsidR="002F12B4" w:rsidRPr="00A426B0" w:rsidDel="00C83D67" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:del w:id="106" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="107" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+              <w:r w:rsidRPr="00A426B0" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:b/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>3.</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00A426B0" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:b/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:tab/>
+                <w:delText>UITERSTE GEBRUIKSDATUM</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="15E21957" w14:textId="0BC0D17B" w:rsidR="002F12B4" w:rsidRPr="00C83D67" w:rsidRDefault="00C83D67">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:ins w:id="108" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="109" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+            <w:rPr>
+              <w:ins w:id="110" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="111" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="112" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+        <w:r w:rsidRPr="00C83D67">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+            <w:rPrChange w:id="113" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>3.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C83D67">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+            <w:rPrChange w:id="114" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:tab/>
+          <w:t>UITERSTE GEBRUIKSDATUM</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="0426C74B" w14:textId="77777777" w:rsidR="00C83D67" w:rsidRPr="0032242D" w:rsidRDefault="00C83D67" w:rsidP="0006053B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF2D83A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>EXP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085DF6B3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00C83D67" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="115" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CDEB66" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39774CC6" w14:textId="193129F4" w:rsidR="00284CBE" w:rsidRPr="00C83D67" w:rsidRDefault="00C83D67">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="116" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+            <w:rPr>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="117" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+          <w:pPr>
+            <w:ind w:right="113"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="118" w:author="RWS FPR" w:date="2025-11-26T10:07:00Z" w16du:dateUtc="2025-11-26T09:07:00Z">
+        <w:r w:rsidRPr="00C83D67">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+            <w:rPrChange w:id="119" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>4.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C83D67">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+            <w:rPrChange w:id="120" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:tab/>
+          <w:t>PARTIJNUMMER</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="50912CD7" w14:textId="77777777" w:rsidR="00C83D67" w:rsidRDefault="00C83D67" w:rsidP="009459F7">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:ins w:id="121" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C928F7" w14:textId="3EC96E17" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Partij</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303547D3" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:ins w:id="122" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4E9A03" w14:textId="77777777" w:rsidR="00C83D67" w:rsidRPr="0032242D" w:rsidRDefault="00C83D67" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="155"/>
+        <w:tblW w:w="9307" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9307"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F12B4" w:rsidRPr="0032242D" w14:paraId="51FAF2DB" w14:textId="77777777">
+      <w:tr w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidDel="00C83D67" w14:paraId="3A79DFEA" w14:textId="293F769C">
         <w:trPr>
-          <w:trHeight w:val="785"/>
+          <w:del w:id="123" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="749B81DF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
+          <w:p w14:paraId="0711370F" w14:textId="308CEBD1" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidDel="00C83D67" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:rPr>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:del w:id="124" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032242D">
-[...43 lines deleted...]
-            </w:r>
+            <w:del w:id="125" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>5.</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:tab/>
+                <w:delText>OVERIGE</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23438B82" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="0006053B">
-[...373 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="708FE6F3" w14:textId="63069908" w:rsidR="00284CBE" w:rsidRPr="00C83D67" w:rsidRDefault="00C83D67">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:ind w:right="113"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...73 lines deleted...]
-    <w:p w14:paraId="708FE6F3" w14:textId="77777777" w:rsidR="00284CBE" w:rsidRPr="0032242D" w:rsidRDefault="00284CBE" w:rsidP="0006053B">
+          <w:ins w:id="126" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="127" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+            <w:rPr>
+              <w:ins w:id="128" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="129" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+          <w:pPr>
+            <w:ind w:right="113"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="130" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+        <w:r w:rsidRPr="00C83D67">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+            <w:rPrChange w:id="131" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>5.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C83D67">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+            <w:rPrChange w:id="132" w:author="RWS FPR" w:date="2025-11-26T10:08:00Z" w16du:dateUtc="2025-11-26T09:08:00Z">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:tab/>
+          <w:t>OVERIGE</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="498D47BD" w14:textId="77777777" w:rsidR="00C83D67" w:rsidRPr="0032242D" w:rsidRDefault="00C83D67" w:rsidP="0006053B">
       <w:pPr>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B9BFB67" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Subcutaan gebruik</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A087377" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
@@ -30171,156 +25099,149 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">ETIKET INJECTIESPUIT </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099D17EB" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AAB3E6D" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4686D44F" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="4686D44F" w14:textId="4994EE97" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>NAAM VAN HET GENEESMIDDEL EN DE TOEDIENING</w:t>
       </w:r>
       <w:r w:rsidR="005B7C2E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>WEG(EN)</w:t>
-      </w:r>
+        <w:t>WEG</w:t>
+      </w:r>
+      <w:del w:id="133" w:author="RWS 2" w:date="2025-11-24T16:21:00Z" w16du:dateUtc="2025-11-24T15:21:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="002F47CB">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>(EN)</w:delText>
+        </w:r>
+      </w:del>
     </w:p>
     <w:p w14:paraId="3D8BA614" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="316F1CC4" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 30 mg </w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firazyr 30 mg </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAF5A55" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>icatibant</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="78291B29" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>sc</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5C03DB25" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AFAFFF9" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A3AABA8" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
@@ -30505,559 +25426,331 @@
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>INHOUD UITGEDRUKT IN GEWICHT, VOLUME OF EENHEID</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148683FA" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0781D95A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="0781D95A" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:right="113"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...14 lines deleted...]
-          </w:rPrChange>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>30 mg/3 ml</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7C08C5" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="1B7C08C5" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:right="113"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="00693474" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00693474" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:right="113"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="5F0DF32C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0DF32C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="nl-NL"/>
-[...17 lines deleted...]
-          </w:rPrChange>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF3164">
-[...8 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
         <w:t>OVERIGE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3536BF32" w14:textId="77777777" w:rsidR="00284CBE" w:rsidRPr="00AF3164" w:rsidRDefault="00284CBE" w:rsidP="009459F7">
-[...11 lines deleted...]
-    <w:p w14:paraId="1051ABB9" w14:textId="77777777" w:rsidR="003D4680" w:rsidRPr="00AF3164" w:rsidRDefault="00412401" w:rsidP="003D4680">
+    <w:p w14:paraId="3536BF32" w14:textId="77777777" w:rsidR="00284CBE" w:rsidRPr="001645D2" w:rsidRDefault="00284CBE" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1051ABB9" w14:textId="77777777" w:rsidR="003D4680" w:rsidRPr="001645D2" w:rsidRDefault="00412401" w:rsidP="003D4680">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...69 lines deleted...]
-    <w:p w14:paraId="2835816B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Takeda Pharmaceuticals International AG Ireland Branch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2835816B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:right="113"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="27B2BBF7" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B2BBF7" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:right="113"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...14 lines deleted...]
-          </w:rPrChange>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001645D2">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE1C142" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="0EE1C142" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="05BFC23E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05BFC23E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="288B8005" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="288B8005" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="0ABAFBD6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ABAFBD6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="425C072D" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425C072D" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="5F8C194B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8C194B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="1CB34B2F" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB34B2F" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="255803FF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255803FF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="3C9E10C6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9E10C6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="16F64C2E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F64C2E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="01D548CC" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D548CC" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="6E56638B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E56638B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="0335B680" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0335B680" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="3EA6FF60" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA6FF60" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="279FEC88" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279FEC88" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="3D41E20B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D41E20B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="23898229" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23898229" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="6D532147" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D532147" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="29309E73" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29309E73" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="493B6CC8" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="493B6CC8" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="07C907AE" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C907AE" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="46385B94" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="00AF3164" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46385B94" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="001645D2" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...4 lines deleted...]
-          </w:rPrChange>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B1E0D89" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t>B. BIJSLUITER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AFA39A1" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -31093,92 +25786,86 @@
       <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> informatie voor de gebruiker</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161EBBF7" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="341DBE7C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Firazyr</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30 </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>mg oplossing voor injectie, voorgevulde spuit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74216705" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00AC12A3" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>icatibant</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="407A3210" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ADF6468" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -31191,56 +25878,57 @@
         </w:rPr>
         <w:t xml:space="preserve">goed </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>de hele bijsluiter voordat u dit geneesmiddel</w:t>
       </w:r>
       <w:r w:rsidR="005875A0" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> gaat gebruiken want er staat belangrijke informatie in voor u</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571BC664" w14:textId="77777777" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
+    <w:p w14:paraId="571BC664" w14:textId="38A1DB4B" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidDel="00BF2629" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
+          <w:del w:id="134" w:author="RWS FPR" w:date="2025-11-26T05:33:00Z" w16du:dateUtc="2025-11-26T04:33:00Z"/>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F96D7A6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
@@ -31476,65 +26164,51 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C4329F0" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Wat is </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> en waarvoor wordt </w:t>
+        <w:t xml:space="preserve">Wat is Firazyr en waarvoor wordt </w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>dit middel</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> gebruikt</w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67ACCEE7" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
@@ -31708,312 +26382,237 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A71F658" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00117F5F" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Wat is </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002267FE" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>irazyr</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> en waarvoor wordt </w:t>
+        <w:t xml:space="preserve">irazyr en waarvoor wordt </w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>dit middel</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> gebruikt</w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71045E70" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3105"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FA7F209" w14:textId="77777777" w:rsidR="002A5659" w:rsidRPr="0032242D" w:rsidRDefault="002A5659" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Firazyr</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t xml:space="preserve">Firazyr </w:t>
+      </w:r>
+      <w:r w:rsidR="003B40B0" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
+        <w:t>bevat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B40B0" w:rsidRPr="0032242D">
+      <w:r w:rsidR="001E33C1" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>bevat</w:t>
+        <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>werkza</w:t>
       </w:r>
       <w:r w:rsidR="001E33C1" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
+        <w:t>me stof</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>werkza</w:t>
-[...23 lines deleted...]
-          <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
+        <w:t xml:space="preserve"> icatibant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FD2D24" w14:textId="77777777" w:rsidR="002A5659" w:rsidRPr="0032242D" w:rsidRDefault="002A5659" w:rsidP="009459F7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B9B12C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="135" w:name="OLE_LINK2"/>
+      <w:bookmarkStart w:id="136" w:name="OLE_LINK3"/>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr wordt gebruikt voor de behandeling van de verschijnselen van erfelijk angio-oedeem (HAE) bij volwassen</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7D98" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en, </w:t>
+      </w:r>
+      <w:r w:rsidR="00762AEA" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>jongeren</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7D98" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en kinderen van 2 jaar en ouder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FD2D24" w14:textId="77777777" w:rsidR="002A5659" w:rsidRPr="0032242D" w:rsidRDefault="002A5659" w:rsidP="009459F7">
-[...55 lines deleted...]
-    </w:p>
     <w:p w14:paraId="25CE9876" w14:textId="77777777" w:rsidR="00A31277" w:rsidRPr="0032242D" w:rsidRDefault="00A31277" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p w14:paraId="01BBB88B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bij HAE is de hoeveelheid van de stof </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> in uw bloed verhoogd, en dit leidt tot verschijnselen als zwelling, pijn, misselijkheid en diarree.</w:t>
+        <w:t>Bij HAE is de hoeveelheid van de stof bradykinine in uw bloed verhoogd, en dit leidt tot verschijnselen als zwelling, pijn, misselijkheid en diarree.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A35F86" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B9465E9" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> en voorkomt daardoor een verdere verergering van de verschijnselen van een HAE-aanval.</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr blokkeert de werking van bradykinine en voorkomt daardoor een verdere verergering van de verschijnselen van een HAE-aanval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77165809" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F3C3A8C" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="349EC847" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00117F5F" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
@@ -32054,85 +26653,108 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4A762735" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31CAE6CF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00487FBF" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Wanneer mag u dit middel niet gebruiken?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500562C6" w14:textId="77777777" w:rsidR="003A06C4" w:rsidRPr="0032242D" w:rsidRDefault="003A06C4" w:rsidP="009459F7">
-[...7 lines deleted...]
-    <w:p w14:paraId="79AB1C05" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="500562C6" w14:textId="775032A0" w:rsidR="003A06C4" w:rsidRPr="0032242D" w:rsidDel="00BF2629" w:rsidRDefault="003A06C4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="137" w:author="RWS FPR" w:date="2025-11-26T05:33:00Z" w16du:dateUtc="2025-11-26T04:33:00Z"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79AB1C05" w14:textId="19CBCA01" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:del w:id="138" w:author="RWS 1" w:date="2025-11-24T11:41:00Z" w16du:dateUtc="2025-11-24T10:41:00Z">
+        <w:r w:rsidR="00487FBF" w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">U </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="139" w:author="RWS 1" w:date="2025-11-24T11:41:00Z" w16du:dateUtc="2025-11-24T10:41:00Z">
+        <w:r w:rsidR="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>u</w:t>
+        </w:r>
+        <w:r w:rsidR="00374467" w:rsidRPr="0032242D">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
       <w:r w:rsidR="00487FBF" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>U bent</w:t>
+        <w:t>bent</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> allergisch voor</w:t>
       </w:r>
       <w:r w:rsidR="00487FBF" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> een van de stoffen in dit geneesmiddel. Deze stoffen kunt u vinden </w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="0088241B" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> rubriek 6</w:t>
       </w:r>
@@ -32153,825 +26775,738 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36DF4104" w14:textId="77777777" w:rsidR="00617319" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="003B6228" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>anneer moet u extra voorzichtig zijn met dit middel?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCE1850" w14:textId="77777777" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
+    <w:p w14:paraId="2DCE1850" w14:textId="34AFAA94" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidDel="00BF2629" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
+          <w:del w:id="140" w:author="RWS FPR" w:date="2025-11-26T05:33:00Z" w16du:dateUtc="2025-11-26T04:33:00Z"/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56877114" w14:textId="77777777" w:rsidR="00A35356" w:rsidRPr="0032242D" w:rsidRDefault="00A35356" w:rsidP="009459F7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Neem contact op met uw arts voordat u dit middel gebruikt</w:t>
       </w:r>
       <w:r w:rsidR="00617319" w:rsidRPr="0032242D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2509F910" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00A35356" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>ls</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> u lijdt aan angina pectoris (verminderde bloedstroom naar de hartspier)</w:t>
+        <w:t>ls u lijdt aan angina pectoris (verminderde bloedstroom naar de hartspier)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA4AAC4" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00A35356" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>ls</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> u onlangs een beroerte heeft gehad</w:t>
+        <w:t>ls u onlangs een beroerte heeft gehad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A37CD69" w14:textId="77777777" w:rsidR="00617319" w:rsidRPr="0032242D" w:rsidRDefault="00617319" w:rsidP="00BC587E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79D0156D" w14:textId="77777777" w:rsidR="00354FBF" w:rsidRPr="0032242D" w:rsidRDefault="00354FBF" w:rsidP="00354FBF">
+    <w:p w14:paraId="79D0156D" w14:textId="508DBF71" w:rsidR="00354FBF" w:rsidRPr="0032242D" w:rsidRDefault="00354FBF" w:rsidP="00354FBF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> worden geassocieerd, lijken op de symptomen van uw aandoening</w:t>
+      <w:del w:id="141" w:author="RWS 1" w:date="2025-11-24T11:41:00Z" w16du:dateUtc="2025-11-24T10:41:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">sommige </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="142" w:author="RWS 1" w:date="2025-11-24T11:41:00Z" w16du:dateUtc="2025-11-24T10:41:00Z">
+        <w:r w:rsidR="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>S</w:t>
+        </w:r>
+        <w:r w:rsidR="00374467" w:rsidRPr="0032242D">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ommige </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>van de bijwerkingen die met Firazyr worden geassocieerd, lijken op de symptomen van uw aandoening</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:caps/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>. A</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">ls u merkt dat de symptomen van de aanval verergeren nadat u </w:t>
-[...14 lines deleted...]
-      </w:r>
+        <w:t>ls u merkt dat de symptomen van de aanval verergeren nadat u Firazyr kreeg toegediend, zeg dit dan onmiddellijk aan uw arts</w:t>
+      </w:r>
+      <w:ins w:id="143" w:author="RWS 1" w:date="2025-11-24T11:41:00Z" w16du:dateUtc="2025-11-24T10:41:00Z">
+        <w:r w:rsidR="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="3ED2E019" w14:textId="77777777" w:rsidR="00354FBF" w:rsidRPr="0032242D" w:rsidRDefault="00354FBF" w:rsidP="00BC587E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AEBEF55" w14:textId="77777777" w:rsidR="002A5659" w:rsidRPr="0032242D" w:rsidRDefault="0088241B" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00022E04" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">ok </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">geldt </w:t>
       </w:r>
       <w:r w:rsidR="00617319" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>dat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084957F7" w14:textId="77777777" w:rsidR="003A06C4" w:rsidRPr="0032242D" w:rsidRDefault="003A06C4" w:rsidP="009459F7">
+    <w:p w14:paraId="084957F7" w14:textId="3060A7B3" w:rsidR="003A06C4" w:rsidRPr="0032242D" w:rsidDel="00BF2629" w:rsidRDefault="003A06C4" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
+          <w:del w:id="144" w:author="RWS FPR" w:date="2025-11-26T05:33:00Z" w16du:dateUtc="2025-11-26T04:33:00Z"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00C0482C" w14:textId="77777777" w:rsidR="00A35356" w:rsidRPr="0032242D" w:rsidRDefault="00617319" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002A5659" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A7D98" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">of uw zorgverlener </w:t>
       </w:r>
       <w:r w:rsidR="001E33C1" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">getraind </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">moet </w:t>
       </w:r>
       <w:r w:rsidR="002A5659" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">zijn in subcutane (onderhuidse) injectietechniek voordat u </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> bij uzelf injecteert</w:t>
+        <w:t>zijn in subcutane (onderhuidse) injectietechniek voordat u Firazyr bij uzelf injecteert</w:t>
       </w:r>
       <w:r w:rsidR="006A7D98" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of uw zorgverlener u met </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> injecteert</w:t>
+        <w:t xml:space="preserve"> of uw zorgverlener u met Firazyr injecteert</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B9D5E41" w14:textId="77777777" w:rsidR="002A5659" w:rsidRPr="0032242D" w:rsidRDefault="00617319" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> nadat </w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onmiddellijk nadat </w:t>
       </w:r>
       <w:r w:rsidR="002A5659" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t>u Firazyr bij uzelf injecteert of uw zorgverlener Firazyr bij u injecteert wanneer u een laryngeale aanval heeft (</w:t>
+      </w:r>
+      <w:r w:rsidR="009026E6" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>belemmering van de doorgang naar</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5659" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de bovenste luchtwegen), </w:t>
+      </w:r>
+      <w:r w:rsidR="006E7DC7" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve">u </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002A5659" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Firazyr</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">medische </w:t>
       </w:r>
       <w:r w:rsidR="00240C05" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>hulp</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> in een ziekenhuis moet zoeken;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F35CC25" w14:textId="23563215" w:rsidR="002A5659" w:rsidRPr="0032242D" w:rsidRDefault="00617319" w:rsidP="009459F7">
+    <w:p w14:paraId="0F35CC25" w14:textId="79D4F69B" w:rsidR="002A5659" w:rsidRPr="0032242D" w:rsidRDefault="00617319" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="002A5659" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>ls</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ls uw symptomen niet verdwenen zijn na één</w:t>
+      </w:r>
+      <w:r w:rsidR="00454003" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door uzelf </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7D98" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of uw zorgverlener </w:t>
+      </w:r>
+      <w:r w:rsidR="00454003" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>toegediende</w:t>
+      </w:r>
       <w:r w:rsidR="002A5659" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> uw symptomen niet verdwenen zijn na één</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> door uzelf </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1D3B" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">injectie </w:t>
+      </w:r>
+      <w:r w:rsidR="002A5659" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van Firazyr, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidR="002A5659" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>medisch</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1D3B" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>e hulp</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5659" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">moet zoeken </w:t>
+      </w:r>
+      <w:r w:rsidR="002A5659" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>extra injecties Firazyr</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5659" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A7D98" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">of uw zorgverlener </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="002A5659" w:rsidRPr="0032242D">
+        <w:t>Bij volwassenen kunnen p</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1941" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24</w:t>
+      </w:r>
+      <w:del w:id="145" w:author="RWS FPR" w:date="2025-11-26T05:33:00Z" w16du:dateUtc="2025-11-26T04:33:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00BF2629">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="146" w:author="RWS FPR" w:date="2025-11-26T05:33:00Z" w16du:dateUtc="2025-11-26T04:33:00Z">
+        <w:r w:rsidR="00BF2629">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uur </w:t>
+      </w:r>
+      <w:r w:rsidR="00830FE4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>maximaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00022E04" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1D3B" w:rsidRPr="0032242D">
-[...121 lines deleted...]
-        <w:t>2 extra injecties worden toegediend.</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:ins w:id="147" w:author="RWS FPR" w:date="2025-11-26T05:33:00Z" w16du:dateUtc="2025-11-26T04:33:00Z">
+        <w:r w:rsidR="00BF2629">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="148" w:author="RWS FPR" w:date="2025-11-26T05:33:00Z" w16du:dateUtc="2025-11-26T04:33:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00BF2629">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>extra injecties worden toegediend.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE54F15" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="00BC587E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01178F7B" w14:textId="77777777" w:rsidR="002A5659" w:rsidRPr="0032242D" w:rsidRDefault="0088241B" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="002A5659" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">inderen en </w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>jongeren tot 18 jaar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE813A8" w14:textId="77777777" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidRDefault="00E51E0E" w:rsidP="00BC587E">
+    <w:p w14:paraId="7FE813A8" w14:textId="05AB43D8" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidDel="00BF2629" w:rsidRDefault="00E51E0E" w:rsidP="00BC587E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="05471A28" w14:textId="77777777" w:rsidR="002A5659" w:rsidRPr="0032242D" w:rsidRDefault="002A5659" w:rsidP="00BC587E">
+          <w:del w:id="149" w:author="RWS FPR" w:date="2025-11-26T05:34:00Z" w16du:dateUtc="2025-11-26T04:34:00Z"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05471A28" w14:textId="77777777" w:rsidR="002A5659" w:rsidRPr="00BF2629" w:rsidRDefault="002A5659" w:rsidP="00BC587E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firazyr </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1D3B" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet aanbevolen voor gebruik bij kinderen jonger dan </w:t>
+      </w:r>
+      <w:r w:rsidR="00853AB4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00C650F1" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F1D3B" w:rsidRPr="0032242D">
-[...10 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00853AB4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>2 </w:t>
-[...5 lines deleted...]
-        <w:t>jaar</w:t>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24C95" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kinderen </w:t>
+      </w:r>
+      <w:r w:rsidR="00853AB4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die minder dan 12 kg wegen, </w:t>
       </w:r>
       <w:r w:rsidR="00C650F1" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">omdat het niet </w:t>
       </w:r>
       <w:r w:rsidR="00853AB4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">of </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">die minder dan 12 kg wegen, </w:t>
+        <w:t>bij deze patiënten</w:t>
       </w:r>
       <w:r w:rsidR="00C650F1" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">omdat het niet </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidR="00C650F1" w:rsidRPr="00BF2629">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>onderzocht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2629">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C334CB" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="00BC587E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42CD156E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -32983,541 +27518,472 @@
         </w:rPr>
         <w:t>Gebruik</w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>t u nog</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> andere geneesmiddelen</w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BBF3F4" w14:textId="77777777" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
+    <w:p w14:paraId="50BBF3F4" w14:textId="05F3D2E0" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidDel="00BF2629" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
+          <w:del w:id="150" w:author="RWS FPR" w:date="2025-11-26T05:34:00Z" w16du:dateUtc="2025-11-26T04:34:00Z"/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="558AAD0F" w14:textId="77777777" w:rsidR="00C650F1" w:rsidRPr="0032242D" w:rsidRDefault="00C650F1" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gebruikt u naast </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Gebruikt u naast Firazyr nog andere geneesmiddelen, heeft u dat kort geleden gedaan</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of bestaat de mogelijkheid dat u </w:t>
+      </w:r>
+      <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>binnenkort</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> andere geneesmiddelen gaat gebruiken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>? Vertel dat dan uw arts of apotheker. Dat geldt ook voor geneesmiddelen waar u geen voorschrift voor nodig</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2199" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441DF4FC" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4C4DE6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Van Firazyr is niet bekend dat het een wisselwerking vertoont met andere geneesmiddelen. Als u om uw bloeddruk te verlagen of om een andere reden een angiotensineconverterendenzymremmer (ACE-remmer) gebruikt (bijvoorbeeld captopril, enalapril, ramipril, quinapril, lisinopril), moet u uw arts hierover informeren voor u Firazyr krijgt toegediend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26554F0B" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C60E59" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Zwangerschap en borstvoeding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16212C66" w14:textId="2674339D" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidDel="00BF2629" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="151" w:author="RWS FPR" w:date="2025-11-26T05:34:00Z" w16du:dateUtc="2025-11-26T04:34:00Z"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B10426" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00C650F1" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bent u zwanger, denkt u zwanger te zijn, wilt u zwanger worden of geeft u borstvoeding? Neem dan contact op met uw arts voordat u </w:t>
+      </w:r>
+      <w:r w:rsidR="00022E04" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Firazyr</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...55 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t xml:space="preserve"> gebruikt</w:t>
+      </w:r>
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441DF4FC" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
-[...177 lines deleted...]
-      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+    <w:p w14:paraId="4EF8D708" w14:textId="77777777" w:rsidR="004C735E" w:rsidRPr="0032242D" w:rsidRDefault="004C735E" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5E34B5" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Als u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:caps/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">borstvoeding geeft, mag u tot 12 uur na de </w:t>
+      </w:r>
+      <w:r w:rsidR="00C650F1" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laatste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>toediening van Firazyr geen borstvoeding geven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2818E5B0" w14:textId="77777777" w:rsidR="008E73C9" w:rsidRPr="0032242D" w:rsidRDefault="008E73C9" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3053EC" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Rijvaardigheid en het gebruik van machines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F106D68" w14:textId="2D65A643" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidDel="00BF2629" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="152" w:author="RWS FPR" w:date="2025-11-26T05:34:00Z" w16du:dateUtc="2025-11-26T04:34:00Z"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34422578" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Neem niet deel aan het verkeer en bedien geen machines als u moe of duizelig bent als gevolg van uw HAE-aanval of na toediening van Firazyr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A43BA4" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:caps/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F90F49E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00C650F1" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firazyr </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86B5D" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bevat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>natrium</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77053CC5" w14:textId="0FFD6E58" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidDel="00BF2629" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="153" w:author="RWS FPR" w:date="2025-11-26T05:34:00Z" w16du:dateUtc="2025-11-26T04:34:00Z"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF936A6" w14:textId="006F8BCA" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="154" w:author="RWS 1" w:date="2025-11-24T11:43:00Z" w16du:dateUtc="2025-11-24T10:43:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>De oplossing voor injectie</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="155" w:author="RWS 1" w:date="2025-11-24T11:43:00Z" w16du:dateUtc="2025-11-24T10:43:00Z">
+        <w:r w:rsidR="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Dit </w:t>
+        </w:r>
+        <w:del w:id="156" w:author="RWS 2" w:date="2025-11-24T16:23:00Z" w16du:dateUtc="2025-11-24T15:23:00Z">
+          <w:r w:rsidR="00374467" w:rsidDel="002F47CB">
+            <w:rPr>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:delText>medicijn</w:delText>
+          </w:r>
+        </w:del>
+      </w:ins>
+      <w:ins w:id="157" w:author="RWS 2" w:date="2025-11-24T16:23:00Z" w16du:dateUtc="2025-11-24T15:23:00Z">
+        <w:r w:rsidR="002F47CB">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>middel</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bevat minder dan 1 mmol </w:t>
+      </w:r>
+      <w:ins w:id="158" w:author="RWS 1" w:date="2025-11-24T11:43:00Z" w16du:dateUtc="2025-11-24T10:43:00Z">
+        <w:r w:rsidR="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t xml:space="preserve">natrium </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(23 milligram) </w:t>
+      </w:r>
+      <w:del w:id="159" w:author="RWS 1" w:date="2025-11-24T11:43:00Z" w16du:dateUtc="2025-11-24T10:43:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00374467">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">natrium </w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="005F77F1" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>per spuit</w:t>
+      </w:r>
+      <w:ins w:id="160" w:author="RWS 1" w:date="2025-11-24T11:44:00Z" w16du:dateUtc="2025-11-24T10:44:00Z">
+        <w:r w:rsidR="00071865">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>, dat wil zeggen</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="161" w:author="RWS 2" w:date="2025-11-24T16:26:00Z" w16du:dateUtc="2025-11-24T15:26:00Z">
+        <w:r w:rsidR="00AB7F88">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> dat </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="162" w:author="RWS 2" w:date="2025-11-24T16:27:00Z" w16du:dateUtc="2025-11-24T15:27:00Z">
+        <w:r w:rsidR="00AB7F88">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t xml:space="preserve">het </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="163" w:author="RWS 1" w:date="2025-11-24T11:44:00Z" w16du:dateUtc="2025-11-24T10:44:00Z">
+        <w:r w:rsidR="005F77F1" w:rsidRPr="0032242D" w:rsidDel="00071865">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00071865">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">en is dus </w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>in wezen ‘natriumvrij’</w:t>
+      </w:r>
+      <w:ins w:id="164" w:author="RWS 2" w:date="2025-11-24T16:27:00Z" w16du:dateUtc="2025-11-24T15:27:00Z">
+        <w:r w:rsidR="00AB7F88">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> is</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...207 lines deleted...]
-        <w:t>en is dus in wezen ‘natriumvrij’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B23321" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24605501" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA9BCF0" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00C650F1" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
@@ -33578,308 +28044,226 @@
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B0CC76E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00365B32" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Als u nooit eerder </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> heeft gekregen, dan zal uw eerst</w:t>
+        <w:t>Als u nooit eerder Firazyr heeft gekregen, dan zal uw eerst</w:t>
       </w:r>
       <w:r w:rsidR="00AB703C" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> dosis </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Firazyr</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Firazyr </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11E75" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">altijd </w:t>
+      </w:r>
       <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t xml:space="preserve">door uw arts of verpleegkundige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worden </w:t>
+      </w:r>
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>geïnjecteerd.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C735E" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Uw arts zal u zeggen wanneer u veilig naar huis kunt gaan.</w:t>
+      </w:r>
+      <w:r w:rsidR="00853AB4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544B8D51" w14:textId="77777777" w:rsidR="00365B32" w:rsidRPr="0032242D" w:rsidRDefault="00365B32" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Na</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB703C" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>dat u dit besproken heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met uw arts of verpleegkundige en na</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB703C" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB703C" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft gekregen in subcutane (onderhuidse) injectietechniek, kunt u Firazyr bij uzelf </w:t>
+      </w:r>
       <w:r w:rsidR="00F11E75" w:rsidRPr="0032242D">
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...47 lines deleted...]
-        <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Na</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB703C" w:rsidRPr="0032242D">
+        <w:t>injecteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>dat u dit besproken heeft</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+        <w:t xml:space="preserve"> of kan uw zorgverlener Firazyr bij u </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11E75" w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> met uw arts of verpleegkundige en na</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB703C" w:rsidRPr="0032242D">
+        <w:t>injecteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">dat u </w:t>
-[...79 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> wanneer u een HAE-aanval heeft. Het is belangrijk dat</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> subcutaan (onderhuids) wordt geïnjecteerd zodra u merkt dat u een </w:t>
+        <w:t xml:space="preserve"> Firazyr subcutaan (onderhuids) wordt geïnjecteerd zodra u merkt dat u een </w:t>
       </w:r>
       <w:r w:rsidR="00853AB4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>aanval van angio-oedeem</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> krijgt. Uw </w:t>
       </w:r>
       <w:r w:rsidR="0007731E" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>behandelend arts</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zal u en uw zorgverlener leren hoe u </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> veilig injecteert </w:t>
+        <w:t xml:space="preserve"> zal u en uw zorgverlener leren hoe u Firazyr veilig injecteert </w:t>
       </w:r>
       <w:r w:rsidR="00AB703C" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">op basis van </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>de instructies in de bijsluiter.</w:t>
       </w:r>
       <w:r w:rsidR="00F61CFD" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71794BC4" w14:textId="77777777" w:rsidR="00365B32" w:rsidRPr="0032242D" w:rsidRDefault="00365B32" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -33893,424 +28277,433 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Wanneer en hoe vaak moet </w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>dit middel</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> worden toegediend?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBD12F5" w14:textId="77777777" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
+    <w:p w14:paraId="5CBD12F5" w14:textId="51265B0A" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
+          <w:del w:id="165" w:author="RWS 2" w:date="2025-11-24T16:27:00Z" w16du:dateUtc="2025-11-24T15:27:00Z"/>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C8D34FE" w14:textId="77777777" w:rsidR="00853AB4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Uw</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> arts heeft de exacte dosis </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> vastgesteld en hij/zij zal u zeggen hoe vaak deze dosis moet worden toegediend. </w:t>
+        <w:t xml:space="preserve"> arts heeft de exacte dosis Firazyr vastgesteld en hij/zij zal u zeggen hoe vaak deze dosis moet worden toegediend. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3036D502" w14:textId="77777777" w:rsidR="00853AB4" w:rsidRPr="0032242D" w:rsidRDefault="00853AB4" w:rsidP="009459F7">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4296744F" w14:textId="77777777" w:rsidR="00853AB4" w:rsidRPr="0032242D" w:rsidRDefault="00853AB4" w:rsidP="009459F7">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Volwassenen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F8D896" w14:textId="77777777" w:rsidR="005F77F1" w:rsidRPr="0032242D" w:rsidRDefault="005F77F1" w:rsidP="009459F7">
+    <w:p w14:paraId="20F8D896" w14:textId="3C4D5275" w:rsidR="005F77F1" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="005F77F1" w:rsidP="009459F7">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
+          <w:del w:id="166" w:author="RWS 2" w:date="2025-11-24T16:27:00Z" w16du:dateUtc="2025-11-24T15:27:00Z"/>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0599BCD3" w14:textId="77777777" w:rsidR="00137C6A" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De aanbevolen dosis </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> is één injectie (3 ml, 30 mg) die subcutaan (onder de huid) wordt </w:t>
+        <w:t xml:space="preserve">De aanbevolen dosis Firazyr is één injectie (3 ml, 30 mg) die subcutaan (onder de huid) wordt </w:t>
       </w:r>
       <w:r w:rsidR="00853AB4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>geïnjecteerd</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> zodra u de aanval van angio-oedeem</w:t>
       </w:r>
       <w:r w:rsidR="00365B32" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> opmerkt</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bijvoorbeeld sterkere zwelling van de huid, met name van gezicht en hals, of verergering van buikpijn). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EDA551" w14:textId="77777777" w:rsidR="00137C6A" w:rsidRPr="0032242D" w:rsidRDefault="00137C6A" w:rsidP="009459F7">
+    <w:p w14:paraId="75EDA551" w14:textId="42C30E31" w:rsidR="00137C6A" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="00137C6A" w:rsidP="009459F7">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="38EC1D3F" w14:textId="1E1BEFD1" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+          <w:del w:id="167" w:author="RWS 2" w:date="2025-11-24T16:27:00Z" w16du:dateUtc="2025-11-24T15:27:00Z"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38EC1D3F" w14:textId="4B4CB145" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Als na 6 uur geen verlichting van de verschijnselen optreedt, </w:t>
       </w:r>
       <w:r w:rsidR="00830FE4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">moet u medische hulp zoeken voor extra injecties </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">moet u medische hulp zoeken voor extra injecties Firazyr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00853AB4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Bij volwassenen kunnen p</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1941" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
       <w:r w:rsidR="00830FE4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Firazyr</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> 24</w:t>
+      </w:r>
+      <w:ins w:id="168" w:author="RWS FPR" w:date="2025-11-26T05:35:00Z" w16du:dateUtc="2025-11-26T04:35:00Z">
+        <w:r w:rsidR="0066014E">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="169" w:author="RWS FPR" w:date="2025-11-26T05:35:00Z" w16du:dateUtc="2025-11-26T04:35:00Z">
+        <w:r w:rsidR="00830FE4" w:rsidRPr="0032242D" w:rsidDel="0066014E">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
       <w:r w:rsidR="00830FE4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...11 lines deleted...]
-        <w:t>er</w:t>
+        <w:t>uur maxim</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6228" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aal </w:t>
       </w:r>
       <w:r w:rsidR="00830FE4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 24 uur maxim</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:ins w:id="170" w:author="RWS FPR" w:date="2025-11-26T05:35:00Z" w16du:dateUtc="2025-11-26T04:35:00Z">
+        <w:r w:rsidR="0066014E">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="171" w:author="RWS FPR" w:date="2025-11-26T05:35:00Z" w16du:dateUtc="2025-11-26T04:35:00Z">
+        <w:r w:rsidR="00830FE4" w:rsidRPr="0032242D" w:rsidDel="0066014E">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
       <w:r w:rsidR="00830FE4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 extra injecties worden toegediend. </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="6531ED73" w14:textId="6103882E" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+        <w:t xml:space="preserve">extra injecties worden toegediend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552AC770" w14:textId="1F4C2784" w:rsidR="00137C6A" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="00137C6A" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="172" w:author="RWS 2" w:date="2025-11-24T16:27:00Z" w16du:dateUtc="2025-11-24T15:27:00Z"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6531ED73" w14:textId="0D3A257C" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>U mag binnen een periode van 24 uur niet meer dan 3 injecties krijgen en</w:t>
+        <w:t>U mag binnen een periode van 24</w:t>
+      </w:r>
+      <w:ins w:id="173" w:author="RWS FPR" w:date="2025-11-26T05:35:00Z" w16du:dateUtc="2025-11-26T04:35:00Z">
+        <w:r w:rsidR="0066014E">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="174" w:author="RWS FPR" w:date="2025-11-26T05:35:00Z" w16du:dateUtc="2025-11-26T04:35:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="0066014E">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>uur niet meer dan 3 injecties krijgen en</w:t>
       </w:r>
       <w:r w:rsidR="00830FE4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> als u</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> per maand meer dan 8</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">injecties </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>injecties Firazyr</w:t>
+      </w:r>
       <w:r w:rsidR="00830FE4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> nodig heeft, moet u medische hulp zoeken</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476F45D8" w14:textId="77777777" w:rsidR="00237A5E" w:rsidRPr="0032242D" w:rsidRDefault="00237A5E" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12D74CFB" w14:textId="77777777" w:rsidR="00853AB4" w:rsidRPr="0032242D" w:rsidRDefault="00853AB4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Kinderen en jongeren van 2 tot 17 jaar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B10708" w14:textId="77777777" w:rsidR="005F77F1" w:rsidRPr="0032242D" w:rsidRDefault="005F77F1" w:rsidP="009459F7">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="68B10708" w14:textId="68DC660D" w:rsidR="005F77F1" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="005F77F1" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="175" w:author="RWS 2" w:date="2025-11-24T16:27:00Z" w16du:dateUtc="2025-11-24T15:27:00Z"/>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A67B38B" w14:textId="77777777" w:rsidR="00853AB4" w:rsidRPr="0032242D" w:rsidRDefault="00853AB4" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De aanbevolen dosis </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> is één injectie van</w:t>
+        <w:t>De aanbevolen dosis Firazyr is één injectie van</w:t>
       </w:r>
       <w:r w:rsidR="00762AEA" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE3FC3" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>1 ml tot maximaal 3 ml op basis van het lichaamsgewicht</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> die subcutaan (onder de huid) wordt geïnjecteerd zodra u </w:t>
       </w:r>
       <w:r w:rsidR="00686D77" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>verschijnselen</w:t>
       </w:r>
@@ -34347,84 +28740,86 @@
       <w:r w:rsidR="004C72AE" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>hals</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004C72AE" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>verergerende</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> van buikpijn).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275FBC15" w14:textId="77777777" w:rsidR="00853AB4" w:rsidRPr="0032242D" w:rsidRDefault="00853AB4" w:rsidP="009459F7">
+    <w:p w14:paraId="275FBC15" w14:textId="37CEEB8C" w:rsidR="00853AB4" w:rsidRPr="0032242D" w:rsidDel="0066014E" w:rsidRDefault="00853AB4" w:rsidP="009459F7">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
+          <w:del w:id="176" w:author="RWS FPR" w:date="2025-11-26T05:35:00Z" w16du:dateUtc="2025-11-26T04:35:00Z"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EBF2A47" w14:textId="77777777" w:rsidR="00853AB4" w:rsidRPr="0032242D" w:rsidRDefault="00853AB4" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Zie de rubriek over instructies voor gebruik voor de dosis die moet worden geïnjecteerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C5A58F" w14:textId="77777777" w:rsidR="00853AB4" w:rsidRPr="0032242D" w:rsidRDefault="00853AB4" w:rsidP="00BC587E">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="26C5A58F" w14:textId="365391F5" w:rsidR="00853AB4" w:rsidRPr="0032242D" w:rsidDel="0066014E" w:rsidRDefault="00853AB4" w:rsidP="00BC587E">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="177" w:author="RWS FPR" w:date="2025-11-26T05:35:00Z" w16du:dateUtc="2025-11-26T04:35:00Z"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="076D2888" w14:textId="77777777" w:rsidR="00853AB4" w:rsidRPr="0032242D" w:rsidRDefault="00762AEA" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>T</w:t>
@@ -34438,53 +28833,54 @@
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">u </w:t>
       </w:r>
       <w:r w:rsidR="00853AB4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>over de dosis die moet worden geïnjecteerd</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>? Neem dan contact op met</w:t>
       </w:r>
       <w:r w:rsidR="00853AB4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> uw arts, apotheker of verpleegkundige.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B8AB1F" w14:textId="77777777" w:rsidR="00853AB4" w:rsidRPr="0032242D" w:rsidRDefault="00853AB4" w:rsidP="00BC587E">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="01B8AB1F" w14:textId="217B3CF0" w:rsidR="00853AB4" w:rsidRPr="0032242D" w:rsidDel="0066014E" w:rsidRDefault="00853AB4" w:rsidP="00BC587E">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="178" w:author="RWS FPR" w:date="2025-11-26T05:35:00Z" w16du:dateUtc="2025-11-26T04:35:00Z"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24898334" w14:textId="77777777" w:rsidR="00853AB4" w:rsidRPr="0032242D" w:rsidRDefault="00853AB4" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -34520,105 +28916,90 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe </w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>wordt dit middel</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> toegediend?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3DA19C" w14:textId="77777777" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7B3DA19C" w14:textId="7EF4DED6" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="179" w:author="RWS 2" w:date="2025-11-24T16:27:00Z" w16du:dateUtc="2025-11-24T15:27:00Z"/>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="066DCEE4" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> is bedoeld voor subcutane injectie (onder de huid). Elke naald mag slechts eenmaal worden gebruikt.</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr is bedoeld voor subcutane injectie (onder de huid). Elke naald mag slechts eenmaal worden gebruikt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA6C5FD" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4206477D" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> wordt met een korte naald in het vetweefsel onder de huid van de buik geïnjecteerd.</w:t>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr wordt met een korte naald in het vetweefsel onder de huid van de buik geïnjecteerd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F15251" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15EFA0FB" w14:textId="77777777" w:rsidR="00365B32" w:rsidRPr="0032242D" w:rsidRDefault="006C65FC" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Heeft u nog andere vragen over het gebruik van dit geneesmiddel? Neem dan contact op met uw arts of apotheker</w:t>
       </w:r>
       <w:r w:rsidR="00365B32" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -34706,100 +29087,96 @@
       <w:r w:rsidR="00762AEA" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F412850" w14:textId="77777777" w:rsidR="00DE3FC3" w:rsidRPr="0032242D" w:rsidRDefault="006C65FC" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>zelftoediening</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00762AEA" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE3FC3" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>(volwassenen)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B473BC" w14:textId="77777777" w:rsidR="00365B32" w:rsidRPr="0032242D" w:rsidRDefault="00DE3FC3" w:rsidP="009459F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>toediening</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00762AEA" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> door een </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">zorgverlener of </w:t>
       </w:r>
       <w:r w:rsidR="00762AEA" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">beroepsbeoefenaar </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
@@ -34856,53 +29233,54 @@
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
       <w:r w:rsidR="00AB703C" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>omvatten</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> de volgende hoofdstappen</w:t>
       </w:r>
       <w:r w:rsidR="00365B32" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4862105F" w14:textId="77777777" w:rsidR="00365B32" w:rsidRPr="0032242D" w:rsidRDefault="00365B32" w:rsidP="009459F7">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4862105F" w14:textId="1D04EC6E" w:rsidR="00365B32" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="00365B32" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="180" w:author="RWS 2" w:date="2025-11-24T16:28:00Z" w16du:dateUtc="2025-11-24T15:28:00Z"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="751AEB11" w14:textId="77777777" w:rsidR="00365B32" w:rsidRPr="0032242D" w:rsidRDefault="00365B32" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r w:rsidR="003A06C4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C70D8A" w:rsidRPr="0032242D">
         <w:rPr>
@@ -35104,200 +29482,261 @@
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">5) </w:t>
       </w:r>
       <w:r w:rsidR="003A06C4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006C65FC" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Verwijderen van het injectiemateriaal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1AC823" w14:textId="77777777" w:rsidR="00365B32" w:rsidRPr="0032242D" w:rsidRDefault="00365B32" w:rsidP="009459F7">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2C1AC823" w14:textId="681E3F89" w:rsidR="00365B32" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="00365B32" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="181" w:author="RWS 2" w:date="2025-11-24T16:28:00Z" w16du:dateUtc="2025-11-24T15:28:00Z"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A7CA9DA" w14:textId="77777777" w:rsidR="00365B32" w:rsidRPr="0032242D" w:rsidRDefault="00365B32" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B8CE072" w14:textId="77777777" w:rsidR="00365B32" w:rsidRPr="0032242D" w:rsidRDefault="00365B32" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="587" w:name="_Toc234760233"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc234760233"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>St</w:t>
       </w:r>
       <w:r w:rsidR="006C65FC" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00A877CE" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>sgewijze</w:t>
       </w:r>
       <w:r w:rsidR="006C65FC" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>nstructi</w:t>
       </w:r>
       <w:r w:rsidR="006C65FC" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>es voor injectie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="587"/>
+      <w:bookmarkEnd w:id="182"/>
     </w:p>
     <w:p w14:paraId="46C300EF" w14:textId="77777777" w:rsidR="00365B32" w:rsidRPr="0032242D" w:rsidRDefault="00365B32" w:rsidP="009459F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9286" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9286"/>
+        <w:tblGridChange w:id="183">
+          <w:tblGrid>
+            <w:gridCol w:w="9286"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="004C6D3B" w:rsidRPr="0032242D" w14:paraId="22ABC750" w14:textId="77777777" w:rsidTr="005B73F7">
+      <w:tr w:rsidR="004C6D3B" w:rsidRPr="0066014E" w14:paraId="22ABC750" w14:textId="77777777" w:rsidTr="005B73F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4207BBD2" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="4207BBD2" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0066014E" w:rsidDel="0066014E" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:del w:id="184" w:author="RWS FPR" w:date="2025-11-26T05:36:00Z" w16du:dateUtc="2025-11-26T04:36:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032242D">
+            <w:r w:rsidRPr="0066014E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Algemene informatie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DBD4FD1" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:ind w:left="720"/>
+          <w:p w14:paraId="3DBD4FD1" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0066014E" w:rsidRDefault="004C6D3B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="nl-NL"/>
+                <w:rPrChange w:id="185" w:author="RWS FPR" w:date="2025-11-26T05:36:00Z" w16du:dateUtc="2025-11-26T04:36:00Z">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:b/>
+                    <w:i/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+              <w:pPrChange w:id="186" w:author="RWS FPR" w:date="2025-11-26T05:36:00Z" w16du:dateUtc="2025-11-26T04:36:00Z">
+                <w:pPr>
+                  <w:ind w:left="720"/>
+                  <w:contextualSpacing/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00072EFB" w14:paraId="128B4B9C" w14:textId="77777777" w:rsidTr="005B73F7">
+      <w:tr w:rsidR="004C6D3B" w:rsidRPr="001645D2" w14:paraId="128B4B9C" w14:textId="77777777" w:rsidTr="00080BC6">
+        <w:tblPrEx>
+          <w:tblW w:w="9286" w:type="dxa"/>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblPrExChange w:id="187" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+            <w:tblPrEx>
+              <w:tblW w:w="9286" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPrEx>
+          </w:tblPrExChange>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="2895"/>
+          <w:trHeight w:val="273"/>
+          <w:trPrChange w:id="188" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+            <w:trPr>
+              <w:trHeight w:val="2895"/>
+            </w:trPr>
+          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
+            <w:tcPrChange w:id="189" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+              <w:tcPr>
+                <w:tcW w:w="9286" w:type="dxa"/>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="330A1F5B" w14:textId="77777777" w:rsidR="006C1BAB" w:rsidRPr="0032242D" w:rsidRDefault="006C1BAB" w:rsidP="0006053B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Maak </w:t>
             </w:r>
             <w:r w:rsidR="00DF550E" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
@@ -35480,81 +29919,90 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Verwijder het beschermkapje van het uiteinde van de voorgevulde spuit door het los te draaien.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C2DE24E" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="774FA55F" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="774FA55F" w14:textId="14E3D27A" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidDel="00080BC6" w:rsidRDefault="004C6D3B" w:rsidP="00080BC6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
+                <w:del w:id="190" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Nadat het beschermkapje is verwijderd, leg de voorgevulde spuit neer.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="458821F3" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
-            <w:pPr>
+          <w:p w14:paraId="458821F3" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="191" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                <w:pPr/>
+              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00072EFB" w14:paraId="2E21BC1F" w14:textId="77777777" w:rsidTr="005B73F7">
+      <w:tr w:rsidR="004C6D3B" w:rsidRPr="001645D2" w14:paraId="2E21BC1F" w14:textId="77777777" w:rsidTr="005B73F7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04E05B78" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="0006053B">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">2a) </w:t>
             </w:r>
@@ -35637,51 +30085,51 @@
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t> kg</w:t>
             </w:r>
             <w:r w:rsidR="006C1BAB" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> of minder</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> wegen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00072EFB" w14:paraId="7FC864A9" w14:textId="77777777" w:rsidTr="005B73F7">
+      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00D04472" w14:paraId="7FC864A9" w14:textId="77777777" w:rsidTr="005B73F7">
         <w:trPr>
           <w:trHeight w:val="913"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F3ACD92" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="0006053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DED51D9" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
@@ -35740,97 +30188,65 @@
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B5887C6" w14:textId="77777777" w:rsidR="007D741F" w:rsidRPr="0032242D" w:rsidRDefault="007D741F" w:rsidP="009459F7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voorgevulde spuit met </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+              <w:t>Voorgevulde spuit met Firazyr (</w:t>
+            </w:r>
+            <w:r w:rsidR="00417DB5" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t>Firazyr</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>met</w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...29 lines deleted...]
-              <w:t>-oplossing)</w:t>
+              <w:t xml:space="preserve"> icatibant-oplossing)</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E5D6349" w14:textId="77777777" w:rsidR="007D741F" w:rsidRPr="0032242D" w:rsidRDefault="007D741F" w:rsidP="009459F7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
@@ -35908,51 +30324,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="108AE254" wp14:editId="33A1DCFB">
                   <wp:extent cx="3488055" cy="2086610"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Picture 10"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3488055" cy="2086610"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -35991,507 +30407,698 @@
               </w:rPr>
               <w:t xml:space="preserve">eerde injectiespuit van </w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>3 ml</w:t>
             </w:r>
             <w:r w:rsidR="00417DB5" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> (zie tabel hieronder)</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44BB9DBA" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="44BB9DBA" w14:textId="534813AB" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidDel="00080BC6" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+            <w:pPr>
+              <w:rPr>
+                <w:del w:id="192" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C9ED43D" w14:textId="77777777" w:rsidR="00DE2F89" w:rsidRPr="0032242D" w:rsidRDefault="00DE2F89" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6C9ED43D" w14:textId="0F27775E" w:rsidR="00DE2F89" w:rsidRPr="0032242D" w:rsidDel="00080BC6" w:rsidRDefault="00DE2F89" w:rsidP="009459F7">
+            <w:pPr>
+              <w:rPr>
+                <w:del w:id="193" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2441290A" w14:textId="77777777" w:rsidR="00DE2F89" w:rsidRPr="0032242D" w:rsidRDefault="00DE2F89" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2441290A" w14:textId="781B085E" w:rsidR="00DE2F89" w:rsidRPr="0032242D" w:rsidDel="00080BC6" w:rsidRDefault="00DE2F89" w:rsidP="009459F7">
+            <w:pPr>
+              <w:rPr>
+                <w:del w:id="194" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72D0284A" w14:textId="77777777" w:rsidR="00DE2F89" w:rsidRPr="0032242D" w:rsidRDefault="00DE2F89" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="72D0284A" w14:textId="401CF955" w:rsidR="00DE2F89" w:rsidRPr="0032242D" w:rsidDel="00080BC6" w:rsidRDefault="00DE2F89" w:rsidP="009459F7">
+            <w:pPr>
+              <w:rPr>
+                <w:del w:id="195" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36A69FE9" w14:textId="77777777" w:rsidR="00DE2F89" w:rsidRPr="0032242D" w:rsidRDefault="00DE2F89" w:rsidP="009459F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31517F64" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="009459F7">
-            <w:pPr>
+          <w:p w14:paraId="31517F64" w14:textId="2B59E29B" w:rsidR="00417DB5" w:rsidRPr="00080BC6" w:rsidRDefault="00417DB5">
+            <w:pPr>
+              <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+                <w:rPrChange w:id="196" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+              <w:pPrChange w:id="197" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="567"/>
+                  </w:tabs>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:r w:rsidRPr="00080BC6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="nl-NL"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00DF550E" w:rsidRPr="0032242D">
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+                <w:rPrChange w:id="198" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+              <w:t>Tabel</w:t>
+            </w:r>
+            <w:del w:id="199" w:author="RWS 2" w:date="2025-11-24T16:29:00Z" w16du:dateUtc="2025-11-24T15:29:00Z">
+              <w:r w:rsidRPr="00080BC6" w:rsidDel="00AB7F88">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:lang w:val="nl-NL"/>
+                  <w:rPrChange w:id="200" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Calibri"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:rPrChange>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="201" w:author="RWS 2" w:date="2025-11-24T16:29:00Z" w16du:dateUtc="2025-11-24T15:29:00Z">
+              <w:r w:rsidR="00AB7F88" w:rsidRPr="00080BC6">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:lang w:val="nl-NL"/>
+                  <w:rPrChange w:id="202" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Calibri"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:rPrChange>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="00080BC6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="nl-NL"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+                <w:rPrChange w:id="203" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+              <w:t>1: Doserings</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF550E" w:rsidRPr="00080BC6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+                <w:rPrChange w:id="204" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>schema</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032242D">
+            <w:r w:rsidRPr="00080BC6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="nl-NL"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+                <w:rPrChange w:id="205" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve"> voor kinderen en jongeren</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E90FFB0" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="009459F7">
-            <w:pPr>
+          <w:p w14:paraId="1E90FFB0" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5">
+            <w:pPr>
+              <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="206" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="567"/>
+                  </w:tabs>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:jc w:val="center"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4238"/>
               <w:gridCol w:w="4801"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00417DB5" w:rsidRPr="00072EFB" w14:paraId="330BF315" w14:textId="77777777" w:rsidTr="00D90ABD">
+            <w:tr w:rsidR="00417DB5" w:rsidRPr="001645D2" w14:paraId="330BF315" w14:textId="77777777" w:rsidTr="00D90ABD">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4238" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3BADCD0B" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="009459F7">
+                <w:p w14:paraId="3BADCD0B" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="567"/>
                     </w:tabs>
-                    <w:spacing w:after="240"/>
+                    <w:spacing w:after="120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
+                    <w:pPrChange w:id="207" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="567"/>
+                        </w:tabs>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:pPrChange>
                   </w:pPr>
                   <w:r w:rsidRPr="0032242D">
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>Lichaamsgewicht</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4801" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="159FEB20" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="009459F7">
+                <w:p w14:paraId="159FEB20" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="567"/>
                     </w:tabs>
-                    <w:spacing w:after="240"/>
+                    <w:spacing w:after="120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
+                    <w:pPrChange w:id="208" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="567"/>
+                        </w:tabs>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:pPrChange>
                   </w:pPr>
                   <w:r w:rsidRPr="0032242D">
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>Injectievolume</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00417DB5" w:rsidRPr="00072EFB" w14:paraId="7DD29AF4" w14:textId="77777777" w:rsidTr="00D90ABD">
+            <w:tr w:rsidR="00417DB5" w:rsidRPr="001645D2" w14:paraId="7DD29AF4" w14:textId="77777777" w:rsidTr="00D90ABD">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4238" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
-                <w:p w14:paraId="6C7938E7" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="0006053B">
+                <w:p w14:paraId="6C7938E7" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="567"/>
                     </w:tabs>
-                    <w:spacing w:after="240"/>
+                    <w:spacing w:after="120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
+                    <w:pPrChange w:id="209" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="567"/>
+                        </w:tabs>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:pPrChange>
                   </w:pPr>
                   <w:r w:rsidRPr="0032242D">
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>12 kg tot 25 kg</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4801" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
-                <w:p w14:paraId="0188F2AD" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="009459F7">
+                <w:p w14:paraId="0188F2AD" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="567"/>
                     </w:tabs>
-                    <w:spacing w:after="240"/>
+                    <w:spacing w:after="120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
+                    <w:pPrChange w:id="210" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="567"/>
+                        </w:tabs>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:pPrChange>
                   </w:pPr>
                   <w:r w:rsidRPr="0032242D">
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>1,0 ml</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00417DB5" w:rsidRPr="00072EFB" w14:paraId="0BAC0053" w14:textId="77777777" w:rsidTr="00D90ABD">
+            <w:tr w:rsidR="00417DB5" w:rsidRPr="001645D2" w14:paraId="0BAC0053" w14:textId="77777777" w:rsidTr="00D90ABD">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4238" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="138F871E" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="0006053B">
+                <w:p w14:paraId="138F871E" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="567"/>
                     </w:tabs>
-                    <w:spacing w:after="240"/>
+                    <w:spacing w:after="120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
+                    <w:pPrChange w:id="211" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="567"/>
+                        </w:tabs>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:pPrChange>
                   </w:pPr>
                   <w:r w:rsidRPr="0032242D">
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>26 kg tot 40 kg</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4801" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="043F4E50" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="009459F7">
+                <w:p w14:paraId="043F4E50" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="567"/>
                     </w:tabs>
-                    <w:spacing w:after="240"/>
+                    <w:spacing w:after="120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
+                    <w:pPrChange w:id="212" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="567"/>
+                        </w:tabs>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:pPrChange>
                   </w:pPr>
                   <w:r w:rsidRPr="0032242D">
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>1,5 ml</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00417DB5" w:rsidRPr="00072EFB" w14:paraId="3FA52B77" w14:textId="77777777" w:rsidTr="00D90ABD">
+            <w:tr w:rsidR="00417DB5" w:rsidRPr="001645D2" w14:paraId="3FA52B77" w14:textId="77777777" w:rsidTr="00D90ABD">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4238" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
-                <w:p w14:paraId="60951889" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="0006053B">
+                <w:p w14:paraId="60951889" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="567"/>
                     </w:tabs>
-                    <w:spacing w:after="240"/>
+                    <w:spacing w:after="120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
+                    <w:pPrChange w:id="213" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="567"/>
+                        </w:tabs>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:pPrChange>
                   </w:pPr>
                   <w:r w:rsidRPr="0032242D">
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>41 kg tot 50 kg</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4801" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
-                <w:p w14:paraId="52DB3C4D" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="009459F7">
+                <w:p w14:paraId="52DB3C4D" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="567"/>
                     </w:tabs>
-                    <w:spacing w:after="240"/>
+                    <w:spacing w:after="120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
+                    <w:pPrChange w:id="214" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="567"/>
+                        </w:tabs>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:pPrChange>
                   </w:pPr>
                   <w:r w:rsidRPr="0032242D">
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>2,0 ml</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00417DB5" w:rsidRPr="00072EFB" w14:paraId="0AE77EE8" w14:textId="77777777" w:rsidTr="00D90ABD">
+            <w:tr w:rsidR="00417DB5" w:rsidRPr="001645D2" w14:paraId="0AE77EE8" w14:textId="77777777" w:rsidTr="00D90ABD">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4238" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3E8157BC" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="0006053B">
+                <w:p w14:paraId="3E8157BC" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="567"/>
                     </w:tabs>
-                    <w:spacing w:after="240"/>
+                    <w:spacing w:after="120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
+                    <w:pPrChange w:id="215" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="567"/>
+                        </w:tabs>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:pPrChange>
                   </w:pPr>
                   <w:r w:rsidRPr="0032242D">
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>51 kg tot 65 kg</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4801" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="030FA988" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="009459F7">
+                <w:p w14:paraId="030FA988" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="567"/>
                     </w:tabs>
-                    <w:spacing w:after="240"/>
+                    <w:spacing w:after="120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
+                    <w:pPrChange w:id="216" w:author="RWS FPR" w:date="2025-11-26T05:37:00Z" w16du:dateUtc="2025-11-26T04:37:00Z">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="567"/>
+                        </w:tabs>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:pPrChange>
                   </w:pPr>
                   <w:r w:rsidRPr="0032242D">
                     <w:rPr>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>2,5 ml</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6DFC3C1C" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="0006053B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="009AE6FE" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="009459F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Patiënten die </w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>meer dan 65 kg</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> wegen, gebruiken de volledige inhoud van de voorgevulde spuit (3 ml).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="519C46F5" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="519C46F5" w14:textId="3348F068" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="00417DB5" w:rsidP="009459F7">
+            <w:pPr>
+              <w:rPr>
+                <w:del w:id="217" w:author="RWS 2" w:date="2025-11-24T16:29:00Z" w16du:dateUtc="2025-11-24T15:29:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="735B170B" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="009459F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="088FF7D6" w14:textId="4B6624A9" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00FF5500" w:rsidP="009459F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B197513" wp14:editId="5EC11D55">
                   <wp:extent cx="398780" cy="314325"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Picture 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14" cstate="print">
+                          <a:blip r:embed="rId13" cstate="print">
                             <a:grayscl/>
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="398780" cy="314325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
@@ -36515,62 +31122,72 @@
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>niet zeker weet</w:t>
             </w:r>
             <w:r w:rsidR="00417DB5" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> hoeveel oplossing u moet optrekken, vraag dat dan aan uw arts, apotheker of verpleegkundige</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16238385" w14:textId="77777777" w:rsidR="00417DB5" w:rsidRPr="0032242D" w:rsidRDefault="00417DB5" w:rsidP="009459F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B793053" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="6B793053" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:contextualSpacing/>
+              <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="218" w:author="RWS FPR" w:date="2025-11-26T05:42:00Z" w16du:dateUtc="2025-11-26T04:42:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="35"/>
+                  </w:numPr>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="720" w:hanging="360"/>
+                  <w:contextualSpacing/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Verwijder de </w:t>
             </w:r>
             <w:r w:rsidR="00417DB5" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">doppen op </w:t>
             </w:r>
             <w:r w:rsidR="00DF550E" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>beide</w:t>
             </w:r>
             <w:r w:rsidR="00417DB5" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -36605,51 +31222,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AAD3B75" wp14:editId="3019899D">
                   <wp:extent cx="398780" cy="314325"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14" cstate="print">
+                          <a:blip r:embed="rId13" cstate="print">
                             <a:grayscl/>
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="398780" cy="314325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
@@ -36703,108 +31320,127 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>vervuiling</w:t>
             </w:r>
             <w:r w:rsidR="00417DB5" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> te voorkomen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="028E6887" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:ind w:left="709" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C4CB2A0" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="2C4CB2A0" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:contextualSpacing/>
+              <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="219" w:author="RWS FPR" w:date="2025-11-26T05:42:00Z" w16du:dateUtc="2025-11-26T04:42:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="35"/>
+                  </w:numPr>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="720" w:hanging="360"/>
+                  <w:contextualSpacing/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Schroef </w:t>
             </w:r>
             <w:r w:rsidR="00417DB5" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>het verbindingsstuk</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> op de voorgevulde spuit.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="156D64B8" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="709" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20BDA0FE" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="008D6436" w:rsidP="009459F7">
+          <w:p w14:paraId="20BDA0FE" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="008D6436">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
-              <w:contextualSpacing/>
+              <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="220" w:author="RWS FPR" w:date="2025-11-26T05:42:00Z" w16du:dateUtc="2025-11-26T04:42:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="35"/>
+                  </w:numPr>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                  <w:contextualSpacing/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Bevestig de gegradueerde spuit op het andere uiteinde van het verbindingsstuk en zorg ervoor dat beide verbindingen stevig vastzitten</w:t>
             </w:r>
             <w:r w:rsidR="004C6D3B" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25D5E1F4" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -36827,433 +31463,425 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42CEE460" wp14:editId="251F076D">
                   <wp:extent cx="5260340" cy="819150"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="Picture 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15">
+                          <a:blip r:embed="rId14">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5260340" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="1561297D" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B814D97" w14:textId="77777777" w:rsidR="008D6436" w:rsidRPr="0032242D" w:rsidRDefault="008D6436" w:rsidP="009459F7">
-            <w:pPr>
+          <w:p w14:paraId="4B814D97" w14:textId="77777777" w:rsidR="008D6436" w:rsidRPr="0032242D" w:rsidRDefault="008D6436">
+            <w:pPr>
+              <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
+              <w:pPrChange w:id="221" w:author="RWS FPR" w:date="2025-11-26T05:38:00Z" w16du:dateUtc="2025-11-26T04:38:00Z">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="567"/>
+                  </w:tabs>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve">De </w:t>
-[...21 lines deleted...]
-            <w:pPr>
+              <w:t>De icatibant-oplossing naar de gegradueerde spuit overbrengen:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A8A8800" w14:textId="77777777" w:rsidR="008D6436" w:rsidRPr="0032242D" w:rsidRDefault="008D6436">
+            <w:pPr>
+              <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
+              <w:pPrChange w:id="222" w:author="RWS FPR" w:date="2025-11-26T05:38:00Z" w16du:dateUtc="2025-11-26T04:38:00Z">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="567"/>
+                  </w:tabs>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F904249" w14:textId="77777777" w:rsidR="008D6436" w:rsidRPr="0032242D" w:rsidRDefault="008D6436" w:rsidP="009459F7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="200"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Om de overdracht van de </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+              <w:t xml:space="preserve">Om de overdracht van de icatibant-oplossing te starten, drukt u de </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF550E" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>icatibant</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>zuiger</w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve">-oplossing te starten, drukt u de </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DF550E" w:rsidRPr="0032242D">
+              <w:t xml:space="preserve"> van de voorgevulde spuit in (zie uiterst links op de afbeelding hieronder).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C4BE601" w14:textId="77777777" w:rsidR="008D6436" w:rsidRPr="0032242D" w:rsidRDefault="008D6436">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>zuiger</w:t>
-[...20 lines deleted...]
-              <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+              <w:pPrChange w:id="223" w:author="RWS FPR" w:date="2025-11-26T05:38:00Z" w16du:dateUtc="2025-11-26T04:38:00Z">
+                <w:pPr>
+                  <w:spacing w:after="200"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56C37506" w14:textId="2993FA78" w:rsidR="008D6436" w:rsidRPr="0032242D" w:rsidRDefault="00FF5500">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:pPrChange w:id="224" w:author="RWS FPR" w:date="2025-11-26T05:38:00Z" w16du:dateUtc="2025-11-26T04:38:00Z">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="161C0DCB" wp14:editId="09EECF51">
                   <wp:extent cx="5563870" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16">
+                          <a:blip r:embed="rId15">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5563870" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="236D5E05" w14:textId="77777777" w:rsidR="008D6436" w:rsidRPr="0032242D" w:rsidRDefault="008D6436" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:spacing w:line="480" w:lineRule="auto"/>
+          <w:p w14:paraId="236D5E05" w14:textId="77777777" w:rsidR="008D6436" w:rsidRPr="0032242D" w:rsidRDefault="008D6436">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="35BC9C71" w14:textId="77777777" w:rsidR="008D6436" w:rsidRPr="0032242D" w:rsidRDefault="008D6436" w:rsidP="009459F7">
+              <w:pPrChange w:id="225" w:author="RWS FPR" w:date="2025-11-26T05:38:00Z" w16du:dateUtc="2025-11-26T04:38:00Z">
+                <w:pPr>
+                  <w:spacing w:line="480" w:lineRule="auto"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35BC9C71" w14:textId="77777777" w:rsidR="008D6436" w:rsidRPr="0032242D" w:rsidRDefault="008D6436">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
+              <w:pPrChange w:id="226" w:author="RWS FPR" w:date="2025-11-26T05:38:00Z" w16du:dateUtc="2025-11-26T04:38:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="36"/>
+                  </w:numPr>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:ind w:left="357" w:hanging="357"/>
+                  <w:contextualSpacing/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+              <w:t xml:space="preserve">Als de overdracht van de icatibant-oplossing naar de gegradueerde spuit niet start, trek dan voorzichtig aan de </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF550E" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>icatibant</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>zuiger</w:t>
+            </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve">-oplossing naar de gegradueerde spuit niet start, trek dan voorzichtig aan de </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DF550E" w:rsidRPr="0032242D">
+              <w:t xml:space="preserve"> van de gegradueerde spuit totdat de icatibant-oplossing in de gegradueerde spuit begint te stromen (zie afbeelding hieronder).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FCA5E7D" w14:textId="77777777" w:rsidR="008D6436" w:rsidRPr="0032242D" w:rsidRDefault="008D6436">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>zuiger</w:t>
-[...36 lines deleted...]
-              <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+              <w:pPrChange w:id="227" w:author="RWS FPR" w:date="2025-11-26T05:38:00Z" w16du:dateUtc="2025-11-26T04:38:00Z">
+                <w:pPr>
+                  <w:spacing w:line="480" w:lineRule="auto"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3197A72B" w14:textId="5190A838" w:rsidR="008D6436" w:rsidRPr="0032242D" w:rsidRDefault="00FF5500">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:pPrChange w:id="228" w:author="RWS FPR" w:date="2025-11-26T05:38:00Z" w16du:dateUtc="2025-11-26T04:38:00Z">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D49F332" wp14:editId="45AE7A25">
                   <wp:extent cx="5313680" cy="1066165"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5313680" cy="1066165"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21F4FA95" w14:textId="77777777" w:rsidR="008D6436" w:rsidRPr="0032242D" w:rsidRDefault="008D6436" w:rsidP="009459F7">
+          <w:p w14:paraId="21F4FA95" w14:textId="77777777" w:rsidR="008D6436" w:rsidRPr="0032242D" w:rsidRDefault="008D6436">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
+              <w:pPrChange w:id="229" w:author="RWS FPR" w:date="2025-11-26T05:38:00Z" w16du:dateUtc="2025-11-26T04:38:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="36"/>
+                  </w:numPr>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:ind w:left="357" w:hanging="357"/>
+                  <w:contextualSpacing/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Blijf de </w:t>
             </w:r>
             <w:r w:rsidR="00DF550E" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>zuiger</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> van de voorgevulde spuit indrukken totdat het vereiste injectievolume (de dosis) is overgegaan in de </w:t>
             </w:r>
             <w:r w:rsidR="00314878" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -37277,219 +31905,228 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A49ED82" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Als er lucht zit in de gegradueerde injectiespuit:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4129770F" w14:textId="77777777" w:rsidR="00DF550E" w:rsidRPr="0032242D" w:rsidRDefault="00DF550E" w:rsidP="009459F7">
+          <w:p w14:paraId="4129770F" w14:textId="77777777" w:rsidR="00DF550E" w:rsidRPr="0032242D" w:rsidRDefault="00DF550E" w:rsidP="009B1683">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6EC94453" w14:textId="77777777" w:rsidR="00DF550E" w:rsidRPr="0032242D" w:rsidRDefault="00DF550E" w:rsidP="009459F7">
+          <w:p w14:paraId="6EC94453" w14:textId="77777777" w:rsidR="00DF550E" w:rsidRPr="0032242D" w:rsidRDefault="00DF550E" w:rsidP="0001013D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Draai de aan elkaar bevestigde spuiten zodat de voorgevulde spuit zich bovenaan bevindt (zie afbeelding hieronder).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A4F281A" w14:textId="4AFAE508" w:rsidR="00DF550E" w:rsidRPr="0032242D" w:rsidRDefault="00FF5500" w:rsidP="009459F7">
+          <w:p w14:paraId="3A4F281A" w14:textId="794F2CCB" w:rsidR="00DF550E" w:rsidRPr="0032242D" w:rsidDel="009B1683" w:rsidRDefault="00FF5500">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:del w:id="230" w:author="RWS FPR" w:date="2025-11-26T05:40:00Z" w16du:dateUtc="2025-11-26T04:40:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2903A5D3" wp14:editId="001544BE">
                   <wp:extent cx="1133475" cy="4381500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="7" name="Picture 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18">
+                          <a:blip r:embed="rId17">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1133475" cy="4381500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09C24258" w14:textId="77777777" w:rsidR="00DF550E" w:rsidRPr="0032242D" w:rsidRDefault="00DF550E" w:rsidP="009459F7">
+          <w:p w14:paraId="09C24258" w14:textId="77777777" w:rsidR="00DF550E" w:rsidRPr="0032242D" w:rsidRDefault="00DF550E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="7C77D5B9" w14:textId="77777777" w:rsidR="00DF550E" w:rsidRPr="0032242D" w:rsidRDefault="00DF550E" w:rsidP="009459F7">
+              <w:pPrChange w:id="231" w:author="RWS FPR" w:date="2025-11-26T10:09:00Z" w16du:dateUtc="2025-11-26T09:09:00Z">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C77D5B9" w14:textId="77777777" w:rsidR="00DF550E" w:rsidRPr="0032242D" w:rsidRDefault="00DF550E" w:rsidP="0001013D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Druk de zuiger van de gegradueerde injectiespuit </w:t>
             </w:r>
             <w:r w:rsidR="00185527" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zodat de lucht terug in de voorgevulde spuit wordt gedrukt (deze stap moet mogelijk verschillende keren worden herhaald).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C4F1D69" w14:textId="77777777" w:rsidR="00DF550E" w:rsidRPr="0032242D" w:rsidRDefault="00DF550E" w:rsidP="009459F7">
+          <w:p w14:paraId="1C4F1D69" w14:textId="77777777" w:rsidR="00DF550E" w:rsidRPr="0032242D" w:rsidRDefault="00DF550E" w:rsidP="009B1683">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2227FAB8" w14:textId="77777777" w:rsidR="00DF550E" w:rsidRPr="0032242D" w:rsidRDefault="00DF550E" w:rsidP="009459F7">
+          <w:p w14:paraId="2227FAB8" w14:textId="77777777" w:rsidR="00DF550E" w:rsidRPr="0032242D" w:rsidRDefault="00DF550E" w:rsidP="0001013D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Trek </w:t>
             </w:r>
             <w:r w:rsidR="00BC769B" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -37498,200 +32135,216 @@
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> vereiste </w:t>
             </w:r>
             <w:r w:rsidR="00BC769B" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>hoeveelheid</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="72CA39CF" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+              <w:t xml:space="preserve"> icatibant-oplossing op.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72CA39CF" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009B1683">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5318B9A7" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="00E35C79" w:rsidP="009459F7">
-            <w:pPr>
+          <w:p w14:paraId="5318B9A7" w14:textId="5D01D672" w:rsidR="004C6D3B" w:rsidRPr="0001013D" w:rsidRDefault="00E35C79">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:pPrChange w:id="232" w:author="RWS FPR" w:date="2025-11-26T05:41:00Z" w16du:dateUtc="2025-11-26T04:41:00Z">
+                <w:pPr>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:contextualSpacing/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:del w:id="233" w:author="RWS FPR" w:date="2025-11-26T05:40:00Z" w16du:dateUtc="2025-11-26T04:40:00Z">
+              <w:r w:rsidRPr="009B1683" w:rsidDel="009B1683">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="nl-NL"/>
+                  <w:rPrChange w:id="234" w:author="RWS FPR" w:date="2025-11-26T05:40:00Z" w16du:dateUtc="2025-11-26T04:40:00Z">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Calibri"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:rPrChange>
+                </w:rPr>
+                <w:delText xml:space="preserve">4) </w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidR="004C6D3B" w:rsidRPr="0001013D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="004C6D3B" w:rsidRPr="0032242D">
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>Verwijd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0001013D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>er de voorgevulde spuit en het verbindingsstuk</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6D3B" w:rsidRPr="0001013D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="004C6D3B" w:rsidRPr="0032242D">
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> van de gegradueerde injectiespuit.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76971474" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0001013D" w:rsidRDefault="004C6D3B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-              <w:ind w:left="709" w:hanging="425"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:pPrChange w:id="235" w:author="RWS FPR" w:date="2025-11-26T05:41:00Z" w16du:dateUtc="2025-11-26T04:41:00Z">
+                <w:pPr>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CF8AFB6" w14:textId="60A0D62D" w:rsidR="004C6D3B" w:rsidRPr="0001013D" w:rsidRDefault="00E35C79">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="nl-NL"/>
-[...6 lines deleted...]
-              <w:ind w:left="426" w:hanging="426"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:pPrChange w:id="236" w:author="RWS FPR" w:date="2025-11-26T05:41:00Z" w16du:dateUtc="2025-11-26T04:41:00Z">
+                <w:pPr>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="426" w:hanging="426"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:del w:id="237" w:author="RWS FPR" w:date="2025-11-26T05:40:00Z" w16du:dateUtc="2025-11-26T04:40:00Z">
+              <w:r w:rsidRPr="0001013D" w:rsidDel="009B1683">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri"/>
+                  <w:lang w:val="nl-BE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">5) </w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidR="004C6D3B" w:rsidRPr="0001013D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Werp de voorgevulde spuit en </w:t>
+            </w:r>
+            <w:r w:rsidR="00661164" w:rsidRPr="0001013D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="nl-NL"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="004C6D3B" w:rsidRPr="0032242D">
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>het verbindingsstuk</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6D3B" w:rsidRPr="0001013D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="nl-NL"/>
-[...13 lines deleted...]
-                <w:lang w:val="nl-NL"/>
+                <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> weg in de container voor scherpe voorwerpen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B799F7A" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="0B799F7A" w14:textId="110785C1" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidDel="009B1683" w:rsidRDefault="004C6D3B" w:rsidP="009B1683">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
+                <w:del w:id="238" w:author="RWS FPR" w:date="2025-11-26T05:41:00Z" w16du:dateUtc="2025-11-26T04:41:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53E7D44D" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00072EFB" w14:paraId="0B753FC8" w14:textId="77777777" w:rsidTr="005B73F7">
+      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00D04472" w14:paraId="0B753FC8" w14:textId="77777777" w:rsidTr="005B73F7">
         <w:trPr>
           <w:trHeight w:val="912"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45CAADAA" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="0006053B">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2b) Klaarmaken van de spuit en </w:t>
@@ -37702,553 +32355,678 @@
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>injectie</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>naald voor injectie:</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:br/>
               <w:t>Alle patiënten (volwassenen, jongeren en kinderen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00072EFB" w14:paraId="420088AC" w14:textId="77777777" w:rsidTr="005B73F7">
+      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00D04472" w14:paraId="420088AC" w14:textId="77777777" w:rsidTr="005B73F7">
         <w:trPr>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C1C9A26" w14:textId="4C14DA80" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="00FF5500" w:rsidP="0006053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BFD4F45" wp14:editId="4C434758">
                   <wp:extent cx="1638300" cy="1620520"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="8" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19">
+                          <a:blip r:embed="rId18">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1638300" cy="1620520"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="60526A03" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54B9D67F" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="54B9D67F" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="239" w:author="RWS FPR" w:date="2025-11-26T10:09:00Z" w16du:dateUtc="2025-11-26T09:09:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="16"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Verwijder de naald in de beschermhuls uit de blisterverpakking.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7866A511" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:ind w:left="709" w:hanging="425"/>
+          <w:p w14:paraId="7866A511" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
+            <w:pPr>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="14D782B3" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="000A0EC2" w:rsidP="009459F7">
+              <w:pPrChange w:id="240" w:author="RWS FPR" w:date="2025-11-26T10:09:00Z" w16du:dateUtc="2025-11-26T09:09:00Z">
+                <w:pPr>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14D782B3" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="000A0EC2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="241" w:author="RWS FPR" w:date="2025-11-26T10:09:00Z" w16du:dateUtc="2025-11-26T09:09:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="16"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Draai de dop van de beschermhuls </w:t>
             </w:r>
             <w:r w:rsidR="009245A3" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">om de verzegeling te verbreken </w:t>
             </w:r>
             <w:r w:rsidR="004C6D3B" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(de naald moet in de beschermhuls blijven).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ABDDAE1" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="2ABDDAE1" w14:textId="7F422D94" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidDel="009B1683" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
+                <w:del w:id="242" w:author="RWS FPR" w:date="2025-11-26T05:41:00Z" w16du:dateUtc="2025-11-26T04:41:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5082B903" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00072EFB" w14:paraId="5802662F" w14:textId="77777777" w:rsidTr="005B73F7">
+      <w:tr w:rsidR="004C6D3B" w:rsidRPr="0090437C" w14:paraId="5802662F" w14:textId="77777777" w:rsidTr="005B73F7">
         <w:trPr>
           <w:trHeight w:val="771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29880D7F" w14:textId="46DC7BD0" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="00FF5500" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FD6C5B6" wp14:editId="058E804B">
                   <wp:extent cx="1896110" cy="1553210"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="9" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1896110" cy="1553210"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="637A80E6" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6DAFE77F" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="6DAFE77F" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="243" w:author="RWS FPR" w:date="2025-11-26T10:09:00Z" w16du:dateUtc="2025-11-26T09:09:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="17"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Houd de spuit stevig vast. Bevestig de naald voorzichtig op de voorgevulde spuit met de kleurloze oplossing.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1050DB37" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:ind w:left="709" w:hanging="425"/>
+          <w:p w14:paraId="1050DB37" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
+            <w:pPr>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="08F68C00" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+              <w:pPrChange w:id="244" w:author="RWS FPR" w:date="2025-11-26T10:09:00Z" w16du:dateUtc="2025-11-26T09:09:00Z">
+                <w:pPr>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08F68C00" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="245" w:author="RWS FPR" w:date="2025-11-26T10:09:00Z" w16du:dateUtc="2025-11-26T09:09:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="17"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Schroef de voorgevulde spuit op de naald, terwijl de naald nog in de beschermhuls zit.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75658642" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="75658642" w14:textId="43EA3E3C" w:rsidR="004C6D3B" w:rsidRPr="009B1683" w:rsidDel="00AB7F88" w:rsidRDefault="004C6D3B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:del w:id="246" w:author="RWS 2" w:date="2025-11-24T16:29:00Z" w16du:dateUtc="2025-11-24T15:29:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:b/>
-[...6 lines deleted...]
-              <w:ind w:left="709" w:hanging="425"/>
+                <w:lang w:val="nl-NL"/>
+                <w:rPrChange w:id="247" w:author="RWS FPR" w:date="2025-11-26T05:42:00Z" w16du:dateUtc="2025-11-26T04:42:00Z">
+                  <w:rPr>
+                    <w:del w:id="248" w:author="RWS 2" w:date="2025-11-24T16:29:00Z" w16du:dateUtc="2025-11-24T15:29:00Z"/>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:b/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+              <w:pPrChange w:id="249" w:author="RWS FPR" w:date="2025-11-26T10:09:00Z" w16du:dateUtc="2025-11-26T09:09:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52DC7CE6" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="009B1683" w:rsidRDefault="004C6D3B">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:b/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6FB0652F" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+                <w:lang w:val="nl-NL"/>
+                <w:rPrChange w:id="250" w:author="RWS FPR" w:date="2025-11-26T05:42:00Z" w16du:dateUtc="2025-11-26T04:42:00Z">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:b/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+              <w:pPrChange w:id="251" w:author="RWS FPR" w:date="2025-11-26T10:09:00Z" w16du:dateUtc="2025-11-26T09:09:00Z">
+                <w:pPr>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FB0652F" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRDefault="004C6D3B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
-              <w:rPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:ins w:id="252" w:author="RWS FPR" w:date="2025-11-26T05:43:00Z" w16du:dateUtc="2025-11-26T04:43:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="253" w:author="RWS FPR" w:date="2025-11-26T10:09:00Z" w16du:dateUtc="2025-11-26T09:09:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="16"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="567" w:hanging="567"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Verwijder de naald uit de beschermhuls door aan de spuit te trekken. Trek niet aan de zuiger van de spuit.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032242D">
+            <w:del w:id="254" w:author="RWS FPR" w:date="2025-11-26T05:43:00Z" w16du:dateUtc="2025-11-26T04:43:00Z">
+              <w:r w:rsidRPr="0032242D" w:rsidDel="009B1683">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:br/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="2B888786" w14:textId="77777777" w:rsidR="009B1683" w:rsidRPr="0032242D" w:rsidRDefault="009B1683">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D26AFE9" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+              <w:pPrChange w:id="255" w:author="RWS FPR" w:date="2025-11-26T10:09:00Z" w16du:dateUtc="2025-11-26T09:09:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="17"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D26AFE9" w14:textId="33C42A24" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="004C6D3B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:rPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:del w:id="256" w:author="RWS 2" w:date="2025-11-24T16:29:00Z" w16du:dateUtc="2025-11-24T15:29:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="303776F4" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+              <w:pPrChange w:id="257" w:author="RWS FPR" w:date="2025-11-26T10:09:00Z" w16du:dateUtc="2025-11-26T09:09:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="303776F4" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="851"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="567" w:hanging="283"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="258" w:author="RWS FPR" w:date="2025-11-26T10:09:00Z" w16du:dateUtc="2025-11-26T09:09:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="17"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                    <w:tab w:val="num" w:pos="851"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="567" w:hanging="283"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De spuit is nu klaar voor injectie.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ADB4B67" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="5ADB4B67" w14:textId="5109CFCD" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidDel="00324726" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:del w:id="259" w:author="RWS FPR" w:date="2025-11-26T05:43:00Z" w16du:dateUtc="2025-11-26T04:43:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29E88350" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...29 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="004C6D3B" w:rsidRPr="0032242D" w14:paraId="22371206" w14:textId="77777777" w:rsidTr="009A4D23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE4C781" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="0006053B">
+          <w:p w14:paraId="5EE4C781" w14:textId="1F6BD9A9" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidDel="00324726" w:rsidRDefault="004C6D3B" w:rsidP="00324726">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:del w:id="260" w:author="RWS FPR" w:date="2025-11-26T05:43:00Z" w16du:dateUtc="2025-11-26T04:43:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3) Klaarmaken van de injectieplaats</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09C69461" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:ind w:left="720"/>
+          <w:p w14:paraId="09C69461" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="261" w:author="RWS FPR" w:date="2025-11-26T05:43:00Z" w16du:dateUtc="2025-11-26T04:43:00Z">
+                <w:pPr>
+                  <w:ind w:left="720"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00072EFB" w14:paraId="32F25B78" w14:textId="77777777" w:rsidTr="005B73F7">
+      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00D04472" w14:paraId="32F25B78" w14:textId="77777777" w:rsidTr="005B73F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35BB4047" w14:textId="3FC0E9E4" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="00FF5500" w:rsidP="0006053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D6BA112" wp14:editId="64843A64">
                   <wp:extent cx="2238375" cy="1885315"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="10" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21">
+                          <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2238375" cy="1885315"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -38256,195 +33034,247 @@
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B9DC44C" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E809604" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4607DB6A" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="4607DB6A" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="262" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="11"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Kies de injectieplaats. De injectieplaats moet een huidplooi zijn aan de zijkant van de buik, ongeveer 5</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>10 cm onder uw navel. Deze plaats moet minstens 5 cm verwijderd zijn van littekens. Kies geen plaats die gekwetst, gezwollen of pijnlijk is</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="367941AF" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:ind w:left="709" w:hanging="425"/>
+          <w:p w14:paraId="367941AF" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="00324726" w:rsidRDefault="004C6D3B">
+            <w:pPr>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:b/>
-[...4 lines deleted...]
-          <w:p w14:paraId="64D997AF" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="00553D1B" w:rsidP="009459F7">
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+                <w:rPrChange w:id="263" w:author="RWS FPR" w:date="2025-11-26T05:44:00Z" w16du:dateUtc="2025-11-26T04:44:00Z">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:b/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+              <w:pPrChange w:id="264" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64D997AF" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="00553D1B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="265" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="11"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="004C6D3B" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>aak de injectieplaats schoon door er met een alcoholdoekje over te wrijven en laat drogen</w:t>
             </w:r>
             <w:r w:rsidR="004C6D3B" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="464FD22E" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="464FD22E" w14:textId="2BAC0019" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:del w:id="266" w:author="RWS 2" w:date="2025-11-24T16:30:00Z" w16du:dateUtc="2025-11-24T15:30:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F3F1AC1" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C6D3B" w:rsidRPr="0032242D" w14:paraId="284DDD5F" w14:textId="77777777" w:rsidTr="005B73F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16ABE017" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="0006053B">
+          <w:p w14:paraId="16ABE017" w14:textId="5D9D954F" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidDel="00C83D67" w:rsidRDefault="004C6D3B">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:del w:id="267" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">4) </w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Injecteren van de oplossing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AC08F7F" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:ind w:left="720"/>
+          <w:p w14:paraId="5AC08F7F" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
+            <w:pPr>
+              <w:ind w:left="360"/>
               <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="268" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:ind w:left="720"/>
+                  <w:contextualSpacing/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00072EFB" w14:paraId="5BCEEEDC" w14:textId="77777777" w:rsidTr="005B73F7">
+      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00D04472" w14:paraId="5BCEEEDC" w14:textId="77777777" w:rsidTr="005B73F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E323E02" w14:textId="3A679130" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="00FF5500" w:rsidP="0006053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="344EF23A" wp14:editId="067B11D3">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1784350</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>75565</wp:posOffset>
@@ -38452,51 +33282,51 @@
                   <wp:extent cx="2159635" cy="1960245"/>
                   <wp:effectExtent l="19050" t="19050" r="0" b="1905"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="-191" y="-210"/>
                       <wp:lineTo x="-191" y="21621"/>
                       <wp:lineTo x="21530" y="21621"/>
                       <wp:lineTo x="21530" y="-210"/>
                       <wp:lineTo x="-191" y="-210"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
                   <wp:docPr id="1577481623" name="Afbeelding 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Afbeelding 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22">
+                          <a:blip r:embed="rId21">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2159635" cy="1960245"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="3175">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
@@ -38612,178 +33442,169 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D9E9ABC" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08A2EDF3" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D8F39F9" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="6D8F39F9" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="269" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="12"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Houd de spuit tussen twee vingers van één hand, met uw duim aan de onderzijde van de zuiger</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AAFF63A" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:ind w:left="709" w:hanging="425"/>
+          <w:p w14:paraId="2AAFF63A" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
+            <w:pPr>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="3B85D0C8" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+              <w:pPrChange w:id="270" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B85D0C8" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> op de punt van de naald verschijnt</w:t>
+              <w:pPrChange w:id="271" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="12"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:r w:rsidRPr="0032242D">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Zorg ervoor dat er geen luchtbel in de spuit zit, door de zuiger in te drukken totdat de eerste druppel vloeistof op de punt van de naald verschijnt</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17A76DF6" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="17A76DF6" w14:textId="0E1EE73B" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:del w:id="272" w:author="RWS 2" w:date="2025-11-24T16:30:00Z" w16du:dateUtc="2025-11-24T15:30:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D324006" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      <w:tr w:rsidR="006177F8" w:rsidRPr="00072EFB" w14:paraId="329062A4" w14:textId="77777777" w:rsidTr="005B73F7">
+      <w:tr w:rsidR="006177F8" w:rsidRPr="00D04472" w14:paraId="329062A4" w14:textId="77777777" w:rsidTr="005B73F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="361D88D7" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="0006053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26176544" w14:textId="7CF809CA" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="00FF5500" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -38791,51 +33612,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53AF78A8" wp14:editId="3239A77E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1709420</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>41275</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2100580" cy="2063750"/>
                   <wp:effectExtent l="19050" t="19050" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="14" name="Picture 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 16"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23" cstate="print">
+                          <a:blip r:embed="rId22" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2100580" cy="2063750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
@@ -38942,525 +33763,623 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="761B83B8" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1899191D" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44653D55" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
+          <w:p w14:paraId="44653D55" w14:textId="68BF2EA3" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="006177F8" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:del w:id="273" w:author="RWS 2" w:date="2025-11-24T16:30:00Z" w16du:dateUtc="2025-11-24T15:30:00Z"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AEED0E0" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36D009E7" w14:textId="6FD265B8" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
+          <w:p w14:paraId="36D009E7" w14:textId="6FD265B8" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="274" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="18"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Houd de spuit in een hoek van 45 tot 90 graden tegen de huid aan, waarbij de naald naar de huid is gericht</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6618A561" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:ind w:left="709" w:hanging="425"/>
+          <w:p w14:paraId="6618A561" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8">
+            <w:pPr>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="5A8D587F" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
+              <w:pPrChange w:id="275" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A8D587F" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> gedesinfecteerde injectieplaats</w:t>
+              <w:pPrChange w:id="276" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="13"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:r w:rsidRPr="0032242D">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Houd de spuit in één hand en gebruik uw andere hand om voorzichtig een huidplooi op te nemen tussen uw duim en vingers op de reeds gedesinfecteerde injectieplaats</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B88ED4E" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:ind w:left="709" w:hanging="425"/>
+          <w:p w14:paraId="7B88ED4E" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8">
+            <w:pPr>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="4F04BC20" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
+              <w:pPrChange w:id="277" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F04BC20" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="278" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="13"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Houd de huidplooi vast, breng de spuit tegen de huid en breng de naald met een snelle beweging in de huidplooi</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03B1FBF5" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:ind w:left="709" w:hanging="425"/>
+          <w:p w14:paraId="03B1FBF5" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8">
+            <w:pPr>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E1BA1CC" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
+              <w:pPrChange w:id="279" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E1BA1CC" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pPrChange w:id="280" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:ilvl w:val="1"/>
+                    <w:numId w:val="13"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="1440"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:r w:rsidRPr="0032242D">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Druk de zuiger van de spuit met vaste hand langzaam in, totdat al de oplossing in de huid is geïnjecteerd en er geen oplossing meer in de spuit over is</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="651AE700" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
-[...1 lines deleted...]
-              <w:ind w:left="709" w:hanging="425"/>
+          <w:p w14:paraId="651AE700" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8">
+            <w:pPr>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="541CC750" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
+              <w:pPrChange w:id="281" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="541CC750" w14:textId="6C00E6D3" w:rsidR="006177F8" w:rsidRDefault="006177F8" w:rsidP="00C83D67">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
-              <w:rPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:ins w:id="282" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Druk langzaam, zodat dit ongeveer 30 seconden duurt</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032242D">
+            <w:del w:id="283" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00C83D67">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:br/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="5FD0CDA6" w14:textId="77777777" w:rsidR="00C83D67" w:rsidRPr="0032242D" w:rsidRDefault="00C83D67">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="nl-NL"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6F171982" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
+                <w:b/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:pPrChange w:id="284" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:ilvl w:val="1"/>
+                    <w:numId w:val="13"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="1440"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F171982" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:left="709" w:hanging="425"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:pPrChange w:id="285" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:ilvl w:val="1"/>
+                    <w:numId w:val="13"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="1440"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="709" w:hanging="425"/>
+                </w:pPr>
+              </w:pPrChange>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Laat de huidplooi los en trek de naald voorzichtig terug</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="643A7B13" w14:textId="77777777" w:rsidR="006177F8" w:rsidRPr="0032242D" w:rsidRDefault="006177F8" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C6D3B" w:rsidRPr="0032242D" w14:paraId="3E8956BF" w14:textId="77777777" w:rsidTr="005B73F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68250624" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="0006053B">
+          <w:p w14:paraId="68250624" w14:textId="3A48EB05" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidDel="00324726" w:rsidRDefault="004C6D3B" w:rsidP="00324726">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:del w:id="286" w:author="RWS FPR" w:date="2025-11-26T05:44:00Z" w16du:dateUtc="2025-11-26T04:44:00Z"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">5) </w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Verwijderen van het injectiemateriaal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F6987BD" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="6F6987BD" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="00324726">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00072EFB" w14:paraId="2EB9527E" w14:textId="77777777" w:rsidTr="005B73F7">
+      <w:tr w:rsidR="004C6D3B" w:rsidRPr="00D04472" w14:paraId="2EB9527E" w14:textId="77777777" w:rsidTr="005B73F7">
         <w:trPr>
           <w:trHeight w:val="3593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35D1A53E" w14:textId="533B76DC" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="00FF5500" w:rsidP="0006053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="650F1417" wp14:editId="5E9347EF">
                   <wp:extent cx="1906270" cy="2075815"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="11" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 11"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24">
+                          <a:blip r:embed="rId23">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1906270" cy="2075815"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="46BD1CC8" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6005F5A7" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
+          <w:p w14:paraId="6005F5A7" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B">
             <w:pPr>
               <w:numPr>
-                <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="13"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="1440"/>
+              </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:hanging="436"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> het niet correct wordt verwerkt.</w:t>
+              <w:pPrChange w:id="287" w:author="RWS FPR" w:date="2025-11-26T10:10:00Z" w16du:dateUtc="2025-11-26T09:10:00Z">
+                <w:pPr>
+                  <w:numPr>
+                    <w:numId w:val="15"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="num" w:pos="720"/>
+                  </w:tabs>
+                  <w:suppressAutoHyphens w:val="0"/>
+                  <w:ind w:left="720" w:hanging="436"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:r w:rsidRPr="0032242D">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Gooi de spuit, de naald en de beschermhuls weg in de container voor scherpe voorwerpen, bestemd voor het verwijderen van afval dat schade kan berokkenen indien het niet correct wordt verwerkt.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FADEF11" w14:textId="77777777" w:rsidR="004C6D3B" w:rsidRPr="0032242D" w:rsidRDefault="004C6D3B" w:rsidP="009459F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="169E7428" w14:textId="77777777" w:rsidR="005B73F7" w:rsidRPr="0032242D" w:rsidRDefault="005B73F7" w:rsidP="0006053B">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57DAE7D7" w14:textId="77777777" w:rsidR="005B73F7" w:rsidRPr="0032242D" w:rsidRDefault="005B73F7" w:rsidP="009459F7">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03FCFD9F" w14:textId="77777777" w:rsidR="005B73F7" w:rsidRPr="0032242D" w:rsidRDefault="005B73F7" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mogelijke bijwerkingen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9A806D" w14:textId="77777777" w:rsidR="005B73F7" w:rsidRPr="0032242D" w:rsidRDefault="005B73F7" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="113D89E7" w14:textId="77777777" w:rsidR="00321B72" w:rsidRPr="0032242D" w:rsidRDefault="00321B72" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -39471,600 +34390,874 @@
         </w:rPr>
         <w:t xml:space="preserve">Zoals </w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>elk</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> geneesmiddel kan </w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">ook </w:t>
       </w:r>
       <w:r w:rsidR="00806710" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">dit </w:t>
-[...17 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:t xml:space="preserve">dit geneesmiddel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bijwerkingen </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>al krijgt niet iedereen daarmee te maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>. Bij vrijwel alle patiënten die Firazyr toegediend krijgen, is sprake van een reactie op de plaats van de injectie</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6494" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (zoals huidirritatie, zwelling, pijn, jeuk, </w:t>
+      </w:r>
+      <w:r w:rsidR="00137C6A" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>roodheid van de huid</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6494" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en een branderig gevoel)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>. Deze effecten zijn doorgaans licht van aard en gaan zonder aanvullende behandeling over.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E00E28" w14:textId="77777777" w:rsidR="00321B72" w:rsidRPr="0032242D" w:rsidRDefault="00321B72" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8BC097" w14:textId="76E836B8" w:rsidR="00AE2199" w:rsidRPr="009C612E" w:rsidRDefault="00EF7386" w:rsidP="00533F37">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="288" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="289" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00806710" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="290" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>eer vaak</w:t>
+      </w:r>
+      <w:r w:rsidR="00806710" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="291" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42513" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="292" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>komen voor</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6BE0" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="293" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+      <w:r w:rsidR="00806710" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="294" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve">bij meer dan 1 op de 10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42513" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="295" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>gebruikers</w:t>
+      </w:r>
+      <w:r w:rsidR="00806710" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="296" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006061DF" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="297" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42683334" w14:textId="4F9A77B2" w:rsidR="00321B72" w:rsidRPr="00071865" w:rsidRDefault="00870CD1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:pPrChange w:id="298" w:author="RWS FPR" w:date="2025-11-26T05:45:00Z" w16du:dateUtc="2025-11-26T04:45:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="299" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+        <w:r>
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>E</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="300" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+        <w:r w:rsidR="00806710" w:rsidRPr="00071865" w:rsidDel="00870CD1">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>e</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="00806710" w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>xtra r</w:t>
+      </w:r>
+      <w:r w:rsidR="00321B72" w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>eacties op de injectieplaats</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6494" w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00350887" w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>gevoel van druk</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6494" w:rsidRPr="00071865">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
-[...51 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00350887" w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>blauwe plekken, minder gevoel en/of doof gevoel, huiduitslag met jeukende bultjes en een warm gevoel</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6494" w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2C16" w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00321B72" w:rsidRPr="00071865">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328128C5" w14:textId="77777777" w:rsidR="006061DF" w:rsidRPr="0032242D" w:rsidRDefault="006061DF" w:rsidP="00533F37">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2775"/>
+        </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032242D">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="2005EBAE" w14:textId="5982ECF4" w:rsidR="00321B72" w:rsidRPr="009C612E" w:rsidRDefault="00EF7386" w:rsidP="00533F37">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="301" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="302" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00806710" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="303" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>aak</w:t>
+      </w:r>
+      <w:r w:rsidR="00806710" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="304" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42513" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="305" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>komen voor</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6BE0" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="306" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00806710" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="307" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve">bij </w:t>
+      </w:r>
+      <w:r w:rsidR="00830FE4" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="308" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>minder dan</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6BE0" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="309" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00806710" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="310" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve">1 op de 10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42513" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="311" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>gebruikers</w:t>
+      </w:r>
+      <w:r w:rsidR="00806710" w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="312" w:author="LOCNL1" w:date="2025-12-15T10:17:00Z" w16du:dateUtc="2025-12-15T09:17:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2F2B15" w14:textId="77777777" w:rsidR="00FC431A" w:rsidRPr="00071865" w:rsidRDefault="00FC431A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:pPrChange w:id="313" w:author="RWS FPR" w:date="2025-11-26T05:45:00Z" w16du:dateUtc="2025-11-26T04:45:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Misselijkheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1294994D" w14:textId="77777777" w:rsidR="00321B72" w:rsidRPr="00071865" w:rsidRDefault="00321B72">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:pPrChange w:id="314" w:author="RWS FPR" w:date="2025-11-26T05:45:00Z" w16du:dateUtc="2025-11-26T04:45:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Hoofdpijn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C9DC30" w14:textId="77777777" w:rsidR="00321B72" w:rsidRPr="00071865" w:rsidRDefault="00321B72">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:pPrChange w:id="315" w:author="RWS FPR" w:date="2025-11-26T05:45:00Z" w16du:dateUtc="2025-11-26T04:45:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Duizeligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001106A4" w14:textId="77777777" w:rsidR="00FC431A" w:rsidRPr="00071865" w:rsidRDefault="00FC431A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:pPrChange w:id="316" w:author="RWS FPR" w:date="2025-11-26T05:45:00Z" w16du:dateUtc="2025-11-26T04:45:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Koorts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283875F4" w14:textId="77777777" w:rsidR="00321B72" w:rsidRPr="00071865" w:rsidRDefault="00321B72">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:pPrChange w:id="317" w:author="RWS FPR" w:date="2025-11-26T05:45:00Z" w16du:dateUtc="2025-11-26T04:45:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Jeuk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1911EA36" w14:textId="77777777" w:rsidR="00321B72" w:rsidRPr="00071865" w:rsidRDefault="00321B72">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:pPrChange w:id="318" w:author="RWS FPR" w:date="2025-11-26T05:45:00Z" w16du:dateUtc="2025-11-26T04:45:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Huiduitslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F52CF30" w14:textId="77777777" w:rsidR="00321B72" w:rsidRPr="00071865" w:rsidRDefault="00321B72">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:pPrChange w:id="319" w:author="RWS FPR" w:date="2025-11-26T05:45:00Z" w16du:dateUtc="2025-11-26T04:45:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Roodheid van de huid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E35FC6" w14:textId="77777777" w:rsidR="00321B72" w:rsidRPr="00071865" w:rsidRDefault="00FC431A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:pPrChange w:id="320" w:author="RWS FPR" w:date="2025-11-26T05:45:00Z" w16du:dateUtc="2025-11-26T04:45:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Abnormale leverfunctietest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDDE1A8" w14:textId="77777777" w:rsidR="00EF7386" w:rsidRPr="0032242D" w:rsidRDefault="00EF7386" w:rsidP="00533F37">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A26C2BE" w14:textId="77777777" w:rsidR="00EF7386" w:rsidRPr="009C612E" w:rsidRDefault="00EF7386" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="321" w:author="LOCNL1" w:date="2025-12-15T10:18:00Z" w16du:dateUtc="2025-12-15T09:18:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="322" w:author="LOCNL1" w:date="2025-12-15T10:18:00Z" w16du:dateUtc="2025-12-15T09:18:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Niet bekend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C612E">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+          <w:rPrChange w:id="323" w:author="LOCNL1" w:date="2025-12-15T10:18:00Z" w16du:dateUtc="2025-12-15T09:18:00Z">
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> (kan met de beschikbare gegevens niet worden bepaald):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C09F59F" w14:textId="77777777" w:rsidR="00EF7386" w:rsidRPr="00071865" w:rsidRDefault="00EF7386">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:pPrChange w:id="324" w:author="RWS FPR" w:date="2025-11-26T05:45:00Z" w16du:dateUtc="2025-11-26T04:45:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00071865">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Netelroos (urticaria)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5520C59A" w14:textId="77777777" w:rsidR="00EF7386" w:rsidRPr="0032242D" w:rsidRDefault="00EF7386" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65499410" w14:textId="11A444B0" w:rsidR="004E6494" w:rsidRPr="0032242D" w:rsidRDefault="004E6494" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Neem onmiddellijk contact op met uw arts als u merkt dat de symptomen van uw aanval verergeren nadat u Firazyr heeft toegediend gekregen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C211F6" w14:textId="64CE6991" w:rsidR="004E6494" w:rsidRPr="0032242D" w:rsidRDefault="004E6494" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A37F6A3" w14:textId="77777777" w:rsidR="00137C6A" w:rsidRPr="0032242D" w:rsidRDefault="00137C6A" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het melden van bijwerkingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFDB71C" w14:textId="3EB01CFB" w:rsidR="00E51E0E" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="00E51E0E" w:rsidP="009459F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:del w:id="325" w:author="RWS 2" w:date="2025-11-24T16:31:00Z" w16du:dateUtc="2025-11-24T15:31:00Z"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Z</w:t>
-[...420 lines deleted...]
-    <w:p w14:paraId="53669C97" w14:textId="77777777" w:rsidR="00137C6A" w:rsidRPr="0032242D" w:rsidRDefault="00137C6A" w:rsidP="009459F7">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53669C97" w14:textId="10C36E64" w:rsidR="00137C6A" w:rsidRPr="0032242D" w:rsidRDefault="00137C6A" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Krijgt u last van bijwerkingen, neem dan contact op met uw arts of apotheker. Dit geldt ook voor mogelijke bijwerkingen die niet in deze bijsluiter staan. U kunt bijwerkingen ook rechtstreeks melden via het nationale meldsysteem zoals vermeld in </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00FF5500">
-[...7 lines deleted...]
-      </w:r>
+      <w:ins w:id="326" w:author="RWS FPR" w:date="2025-11-26T05:45:00Z" w16du:dateUtc="2025-11-26T04:45:00Z">
+        <w:r w:rsidR="00324726" w:rsidRPr="00324726">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+            <w:rPrChange w:id="327" w:author="RWS FPR" w:date="2025-11-26T05:45:00Z" w16du:dateUtc="2025-11-26T04:45:00Z">
+              <w:rPr/>
+            </w:rPrChange>
+          </w:rPr>
+          <w:instrText>HYPERLINK "https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx"</w:instrText>
+        </w:r>
+      </w:ins>
+      <w:del w:id="328" w:author="RWS FPR" w:date="2025-11-26T05:45:00Z" w16du:dateUtc="2025-11-26T04:45:00Z">
+        <w:r w:rsidRPr="000F4536" w:rsidDel="00324726">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delInstrText>HYPERLINK "http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc"</w:delInstrText>
+        </w:r>
+      </w:del>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>aanhangsel V</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D" w:rsidDel="00C169CE">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -40155,51 +35348,51 @@
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidR="00806710" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">zicht en </w:t>
       </w:r>
       <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>bereik van kinderen houden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6FD406" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4325B781" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="4325B781" w14:textId="12D04D45" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebruik </w:t>
       </w:r>
       <w:r w:rsidR="00806710" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">dit geneesmiddel </w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">niet meer na de </w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
@@ -40219,96 +35412,128 @@
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">ie </w:t>
       </w:r>
       <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>vindt u op</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> het etiket</w:t>
       </w:r>
       <w:r w:rsidR="004E6494" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> na EXP</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:ins w:id="329" w:author="RWS 1" w:date="2025-11-24T11:48:00Z" w16du:dateUtc="2025-11-24T10:48:00Z">
+        <w:r w:rsidR="00071865">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t xml:space="preserve">en de verpakking </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="004E6494" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>na EXP</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Daar staat een maand en een jaar. </w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>De laatste dag van die maand is de uiterste houdbaarheidsdatum</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18FDBB17" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58FF120F" w14:textId="4B7EA8D3" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+    <w:p w14:paraId="58FF120F" w14:textId="13336BC0" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Bewaren beneden 25</w:t>
       </w:r>
+      <w:ins w:id="330" w:author="RWS 1" w:date="2025-11-24T11:48:00Z" w16du:dateUtc="2025-11-24T10:48:00Z">
+        <w:del w:id="331" w:author="RWS 2" w:date="2025-11-24T16:31:00Z" w16du:dateUtc="2025-11-24T15:31:00Z">
+          <w:r w:rsidR="00071865" w:rsidDel="00AB7F88">
+            <w:rPr>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+            <w:delText xml:space="preserve"> </w:delText>
+          </w:r>
+        </w:del>
+      </w:ins>
+      <w:ins w:id="332" w:author="RWS 2" w:date="2025-11-24T16:31:00Z" w16du:dateUtc="2025-11-24T15:31:00Z">
+        <w:r w:rsidR="00AB7F88">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:ins>
       <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>ºC</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>. Niet in de vriezer bewaren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C64A5D6" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C3ADB28" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="00806710" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -40343,810 +35568,579 @@
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71D6E2F0" w14:textId="77777777" w:rsidR="005B73F7" w:rsidRPr="0032242D" w:rsidRDefault="00806710" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Spoel geneesmiddelen niet door de gootsteen of de WC en gooi ze niet in de vuilnisbak. Vraag uw apotheker wat u met geneesmiddelen moet doen die u niet meer gebruikt. </w:t>
       </w:r>
       <w:r w:rsidR="006A42F4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Als u geneesmiddelen op de juiste manier afvoert worden ze op een verantwoorde manier vernietigd en komen ze niet in het milieu terecht.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCCFEA8" w14:textId="77777777" w:rsidR="005B73F7" w:rsidRPr="0032242D" w:rsidRDefault="005B73F7" w:rsidP="009459F7">
+    <w:p w14:paraId="5BCCFEA8" w14:textId="77777777" w:rsidR="005B73F7" w:rsidRDefault="005B73F7" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3548249C" w14:textId="77777777" w:rsidR="00D23177" w:rsidRPr="0032242D" w:rsidRDefault="00D23177" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62525B68" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="00DE2F89">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00806710" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Inhoud van de verpakking en overige informatie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C897F99" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11F0C9C1" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>elke stoffen zitten er in dit middel?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D78BB4A" w14:textId="77777777" w:rsidR="00D72626" w:rsidRPr="0032242D" w:rsidRDefault="00D72626" w:rsidP="009459F7">
+    <w:p w14:paraId="5D78BB4A" w14:textId="3BDF5C9C" w:rsidR="00D72626" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="00D72626" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
+          <w:del w:id="333" w:author="RWS 2" w:date="2025-11-24T16:31:00Z" w16du:dateUtc="2025-11-24T15:31:00Z"/>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BB5FF57" w14:textId="77777777" w:rsidR="001D3100" w:rsidRPr="0032242D" w:rsidRDefault="006F3D23" w:rsidP="009459F7">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-      </w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:del w:id="334" w:author="RWS FPR" w:date="2025-11-26T05:46:00Z" w16du:dateUtc="2025-11-26T04:46:00Z">
+        <w:r w:rsidRPr="0032242D" w:rsidDel="00115331">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>De werkzame stof in dit middel</w:t>
       </w:r>
       <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> is icatibant</w:t>
+      </w:r>
+      <w:r w:rsidR="00067AA3" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Elke voorgevulde injectiespuit bevat </w:t>
+      </w:r>
       <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>icatibant</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. Elke voorgevulde injectiespuit bevat </w:t>
+        <w:t>30 milligram</w:t>
+      </w:r>
+      <w:r w:rsidR="00090E9D" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> icatibant</w:t>
       </w:r>
       <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>30 milligram</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00090E9D" w:rsidRPr="0032242D">
+        <w:t xml:space="preserve"> (als acetaat).</w:t>
+      </w:r>
+      <w:del w:id="335" w:author="RWS FPR" w:date="2025-11-26T05:46:00Z" w16du:dateUtc="2025-11-26T04:46:00Z">
+        <w:r w:rsidR="00067AA3" w:rsidRPr="0032242D" w:rsidDel="00115331">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="1011974E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="001D3100" w:rsidP="009459F7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De andere </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3D23" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>stoffen in dit middel</w:t>
+      </w:r>
+      <w:r w:rsidR="002F12B4" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn natriumchloride, ijsazijnzuur, natriumhydroxide en water voor injectie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE657FE" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58CA57C8" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe ziet Firazyr eruit en </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3100" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>hoeveel zit er in een verpakking?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65966972" w14:textId="5FB49276" w:rsidR="00D72626" w:rsidRPr="0032242D" w:rsidDel="00AB7F88" w:rsidRDefault="00D72626" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="336" w:author="RWS 2" w:date="2025-11-24T16:31:00Z" w16du:dateUtc="2025-11-24T15:31:00Z"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565839CB" w14:textId="77777777" w:rsidR="007058B8" w:rsidRPr="0032242D" w:rsidRDefault="007058B8" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr wordt gepresenteerd als een heldere, kleurloze oplossing voor injectie in een voorgevulde glazen spuit van 3 ml.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84313" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00067AA3" w:rsidRPr="0032242D">
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Een naald voor hypodermale injectie is meegeleverd in de verpakking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11ADF27F" w14:textId="77777777" w:rsidR="007058B8" w:rsidRPr="0032242D" w:rsidRDefault="007058B8" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593CAC21" w14:textId="77777777" w:rsidR="007058B8" w:rsidRPr="0032242D" w:rsidRDefault="007058B8" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Firazyr is beschikbaar als eenheidsverpakking met een voorgevulde spuit en een injectienaald of als multiverpakking met drie voorgevulde spuiten en drie injectienaalden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A45E76" w14:textId="77777777" w:rsidR="007058B8" w:rsidRPr="0032242D" w:rsidRDefault="007058B8" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C87AA2" w14:textId="77777777" w:rsidR="007058B8" w:rsidRPr="0032242D" w:rsidRDefault="007058B8" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Niet alle genoemde verpakkingsgrootten worden in de handel gebracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7115614E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C42DFFA" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Houder van de vergunning voor het in de handel brengen </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1405" w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1405" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...217 lines deleted...]
-      </w:r>
       <w:r w:rsidR="007F1405" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="nl-NL"/>
-[...11 lines deleted...]
-          <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>fabrikant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C97505E" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
-[...20 lines deleted...]
-    <w:p w14:paraId="3565CE61" w14:textId="77777777" w:rsidR="000E0F26" w:rsidRPr="0032242D" w:rsidRDefault="000E0F26" w:rsidP="000E0F26">
+    <w:p w14:paraId="3565CE61" w14:textId="77777777" w:rsidR="000E0F26" w:rsidRPr="00A426B0" w:rsidRDefault="000E0F26" w:rsidP="000E0F26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0032242D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Takeda Pharmaceuticals International AG Ireland Branch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAB1CFB" w14:textId="77777777" w:rsidR="000E0F26" w:rsidRPr="0032242D" w:rsidRDefault="000E0F26" w:rsidP="000E0F26">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+    <w:p w14:paraId="1DAB1CFB" w14:textId="77777777" w:rsidR="000E0F26" w:rsidRPr="00A426B0" w:rsidRDefault="000E0F26" w:rsidP="000E0F26">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Block 2 Miesian Plaza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4883966F" w14:textId="77777777" w:rsidR="000E0F26" w:rsidRPr="0032242D" w:rsidRDefault="000E0F26" w:rsidP="000E0F26">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+    <w:p w14:paraId="4883966F" w14:textId="77777777" w:rsidR="000E0F26" w:rsidRPr="00A426B0" w:rsidRDefault="000E0F26" w:rsidP="000E0F26">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>50–58 Baggot Street Lower</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2F0493" w14:textId="77777777" w:rsidR="000E0F26" w:rsidRPr="0032242D" w:rsidRDefault="000E0F26" w:rsidP="000E0F26">
+    <w:p w14:paraId="7B2F0493" w14:textId="77777777" w:rsidR="000E0F26" w:rsidRPr="00A426B0" w:rsidRDefault="000E0F26" w:rsidP="000E0F26">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032242D">
+      <w:r w:rsidRPr="00A426B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Dublin 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CF7CF4" w14:textId="77777777" w:rsidR="000E0F26" w:rsidRPr="0032242D" w:rsidRDefault="000E0F26" w:rsidP="000E0F26">
+    <w:p w14:paraId="55CF7CF4" w14:textId="77777777" w:rsidR="000E0F26" w:rsidRPr="00A426B0" w:rsidRDefault="000E0F26" w:rsidP="000E0F26">
       <w:pPr>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0032242D">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A426B0">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D02 HW68</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F978BB" w14:textId="77777777" w:rsidR="000E0F26" w:rsidRPr="0032242D" w:rsidRDefault="000E0F26" w:rsidP="000E0F26">
+    <w:p w14:paraId="13F978BB" w14:textId="77777777" w:rsidR="000E0F26" w:rsidRPr="00A426B0" w:rsidRDefault="000E0F26" w:rsidP="000E0F26">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Ierland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64995A79" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
-[...20 lines deleted...]
-    <w:p w14:paraId="6CEF0A15" w14:textId="77777777" w:rsidR="000E0F26" w:rsidRPr="0032242D" w:rsidRDefault="000E0F26" w:rsidP="000E0F26">
+    <w:p w14:paraId="227FBDFD" w14:textId="1FE45CC9" w:rsidR="004D1246" w:rsidRPr="0032242D" w:rsidRDefault="004D1246" w:rsidP="009459F7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19A86915" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="009D0600">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
-      </w:pPr>
-[...150 lines deleted...]
-        <w:ind w:right="-2"/>
         <w:rPr>
           <w:lang w:val="nl-BE" w:eastAsia="fr-LU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Neem voor alle informatie over dit geneesmiddel contact op met de lokale vertegenwoordiger van de houder van de vergunning voor het in de handel brengen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD3F9C2" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="002019B7">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="589" w:name="_Hlk108700032"/>
+      <w:bookmarkStart w:id="337" w:name="_Hlk108700032"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9525" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="34"/>
         <w:gridCol w:w="4607"/>
         <w:gridCol w:w="34"/>
         <w:gridCol w:w="4850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002019B7" w:rsidRPr="0032242D" w14:paraId="396C2311" w14:textId="77777777" w:rsidTr="00DA489A">
+      <w:tr w:rsidR="002019B7" w:rsidRPr="00652164" w14:paraId="396C2311" w14:textId="77777777" w:rsidTr="00DA489A">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1B216AFC" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="1B216AFC" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="00193AC9" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="de-CH" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00193AC9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="6C12016A" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+                <w:lang w:val="de-CH" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>België/Belgique/Belgien</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C12016A" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="00193AC9" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="de-CH" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00193AC9">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                <w:lang w:val="de-CH" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Takeda Belgium NV</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09CD1E5F" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="00F35484" w:rsidP="00DA489A">
             <w:pPr>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Tél</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
@@ -41172,133 +36166,133 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="766E9F2A" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDD13B5" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="0CDD13B5" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="fi-FI" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                <w:lang w:val="fi-FI" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Lietuva</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1849CD90" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="1849CD90" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="fi-FI" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w:lang w:val="fi-FI" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Takeda, UAB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="625FD9BD" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="625FD9BD" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                <w:lang w:val="fi-FI" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Tel: +370 521 09 070</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12310BFE" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="12310BFE" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="fi-FI" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                <w:lang w:val="fi-FI" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EA5CB10" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="7EA5CB10" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                <w:lang w:val="fi-FI" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002019B7" w:rsidRPr="0032242D" w14:paraId="7A958356" w14:textId="77777777" w:rsidTr="00DA489A">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="048A1F91" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU" w:eastAsia="es-ES"/>
@@ -41375,101 +36369,66 @@
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="de-CH" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="de-CH" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Luxembourg/Luxemburg</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70B8A2E3" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="de-CH" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="de-CH" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Takeda </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+              <w:t>Takeda Belgium NV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="764DC21E" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="00F35484" w:rsidP="00DA489A">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="de-CH" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>Belgium</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00AF3164">
+            </w:pPr>
+            <w:r w:rsidRPr="001C5ABD">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="de-DE"/>
-                <w:rPrChange w:id="590" w:author=" LOC PXL AL" w:date="2025-09-05T13:32:00Z" w16du:dateUtc="2025-09-05T10:32:00Z">
-[...20 lines deleted...]
-              <w:t>/Tel</w:t>
+              </w:rPr>
+              <w:t>Tél/Tel</w:t>
             </w:r>
             <w:r w:rsidR="002019B7" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="de-CH" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>: +32 2 464 06 11</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="201CE938" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
@@ -41495,51 +36454,50 @@
       <w:tr w:rsidR="002019B7" w:rsidRPr="0032242D" w14:paraId="276D2622" w14:textId="77777777" w:rsidTr="00DA489A">
         <w:trPr>
           <w:trHeight w:val="999"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="54DC6803" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Česká</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>republika</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="268F18FA" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -41591,200 +36549,223 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79957F32" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4888" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="773D94ED" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="773D94ED" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Magyarország</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10873A5E" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          </w:p>
+          <w:p w14:paraId="10873A5E" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Takeda Pharma Kft.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ED6DBC7" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="2ED6DBC7" w14:textId="75EE91A4" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
-[...1 lines deleted...]
-              <w:t>Tel: +36 1 270 7030</w:t>
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Tel</w:t>
+            </w:r>
+            <w:ins w:id="338" w:author="RWS 2" w:date="2025-11-24T16:31:00Z" w16du:dateUtc="2025-11-24T15:31:00Z">
+              <w:r w:rsidR="00AB7F88" w:rsidRPr="000F4536">
+                <w:rPr>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="000F4536">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>: +36 1 270 7030</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03BA1A8B" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1598F148" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002019B7" w:rsidRPr="00417F22" w14:paraId="5555C6D7" w14:textId="77777777" w:rsidTr="00DA489A">
+      <w:tr w:rsidR="002019B7" w:rsidRPr="00652164" w14:paraId="5555C6D7" w14:textId="77777777" w:rsidTr="00DA489A">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="215CAB10" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Danmark</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B1B4DF0" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Takeda Pharma A/S</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6189FB2E" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="6189FB2E" w14:textId="40A28B2C" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Tlf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:ins w:id="339" w:author="RWS 2" w:date="2025-11-24T16:31:00Z" w16du:dateUtc="2025-11-24T15:31:00Z">
+              <w:r w:rsidR="00AB7F88">
+                <w:rPr>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:ins>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>: +45 46 77 10 10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0575EB75" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17D68F85" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
@@ -41799,88 +36780,104 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4854" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4C94A5" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="00417F22" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417F22">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Malta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DEF41AE" w14:textId="77777777" w:rsidR="00CE6FB8" w:rsidRPr="0032242D" w:rsidRDefault="00CE6FB8" w:rsidP="00CE6FB8">
+          <w:p w14:paraId="1DEF41AE" w14:textId="77777777" w:rsidR="00CE6FB8" w:rsidRPr="000F4536" w:rsidRDefault="00CE6FB8" w:rsidP="00CE6FB8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="el-GR" w:eastAsia="es-ES"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="7EB76B7A" w14:textId="77777777" w:rsidR="00CE6FB8" w:rsidRPr="0032242D" w:rsidRDefault="00CE6FB8" w:rsidP="00CE6FB8">
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F4536">
+              <w:rPr>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Drugsales</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F4536">
+              <w:rPr>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F4536">
+              <w:rPr>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Ltd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7EB76B7A" w14:textId="77777777" w:rsidR="00CE6FB8" w:rsidRPr="000F4536" w:rsidRDefault="00CE6FB8" w:rsidP="00CE6FB8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="el-GR" w:eastAsia="es-ES"/>
-[...4 lines deleted...]
-                <w:lang w:val="el-GR" w:eastAsia="es-ES"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
+              <w:rPr>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Tel: +356 21419070</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DA31B28" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="00417F22" w:rsidRDefault="00CE6FB8" w:rsidP="00CE6FB8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032242D">
-[...1 lines deleted...]
-                <w:lang w:val="el-GR" w:eastAsia="es-ES"/>
+            <w:r w:rsidRPr="000F4536">
+              <w:rPr>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>safety@drugsalesltd.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002019B7" w:rsidRPr="0032242D" w14:paraId="720361B3" w14:textId="77777777" w:rsidTr="00DA489A">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="56BA02DE" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="de-CH" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
@@ -41967,65 +36964,56 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="nl-NL" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Nederland</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54D4ECFA" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>Takeda</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Nederland B.V.</w:t>
+              <w:t>Takeda Nederland B.V.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07941222" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel: +31 </w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>20 203 5492</w:t>
@@ -42049,101 +37037,119 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="47967495" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002019B7" w:rsidRPr="0032242D" w14:paraId="087B2C26" w14:textId="77777777" w:rsidTr="00DA489A">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="06C80D9C" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="06C80D9C" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="pt-BR" w:eastAsia="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="fi-FI" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="pt-BR" w:eastAsia="es-ES"/>
+                <w:lang w:val="fi-FI" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Eesti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43BEDDA2" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="43BEDDA2" w14:textId="18F59AB3" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="pt-BR" w:eastAsia="en-GB"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="fi-FI" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="pt-BR" w:eastAsia="en-GB"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0C496007" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+                <w:lang w:val="fi-FI" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Takeda Pharma </w:t>
+            </w:r>
+            <w:ins w:id="340" w:author="RWS 1" w:date="2025-11-24T11:49:00Z" w16du:dateUtc="2025-11-24T10:49:00Z">
+              <w:r w:rsidR="00071865" w:rsidRPr="000F4536">
+                <w:rPr>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="fi-FI" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>OÜ</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="341" w:author="RWS 1" w:date="2025-11-24T11:49:00Z" w16du:dateUtc="2025-11-24T10:49:00Z">
+              <w:r w:rsidRPr="000F4536" w:rsidDel="00071865">
+                <w:rPr>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="fi-FI" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:delText>AS</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0C496007" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="pt-BR"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="pt-BR" w:eastAsia="es-ES"/>
+                <w:lang w:val="fi-FI" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Tel: +372 6177 669</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75F5ADA7" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D13D9F3" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
@@ -42416,83 +37422,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="de-CH" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Österreich</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D3E8308" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepNext/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="de-CH" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="de-CH" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Takeda </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Takeda Pharma Ges.m.b.H. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02357FEF" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel: +43 (0) 800-20 80 50 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5979A5E0" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepLines/>
               <w:jc w:val="both"/>
@@ -42527,189 +37501,210 @@
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="65812C8C" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>España</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2796DFFC" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="2796DFFC" w14:textId="5012A36C" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>Takeda</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Takeda Farmacéutica España</w:t>
+            </w:r>
+            <w:ins w:id="342" w:author="RWS 1" w:date="2025-11-24T11:49:00Z" w16du:dateUtc="2025-11-24T10:49:00Z">
+              <w:r w:rsidR="00071865">
+                <w:rPr>
+                  <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Farmacéutica España S.A</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> S.A</w:t>
+            </w:r>
+            <w:ins w:id="343" w:author="RWS 1" w:date="2025-11-24T11:49:00Z" w16du:dateUtc="2025-11-24T10:49:00Z">
+              <w:r w:rsidR="00071865">
+                <w:rPr>
+                  <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:ins>
           </w:p>
           <w:p w14:paraId="621B9A51" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Tel: +34 917 90 42 22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57FBF21C" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77841075" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2078551D" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="2078551D" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="pl-PL" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                <w:lang w:val="pl-PL" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Polska</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4365EFB5" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="4365EFB5" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="pl-PL" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Takeda Pharma Sp. z o.o.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A9D91B" w14:textId="40FDFD91" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="00F35484" w:rsidP="00DA489A">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Takeda Pharma Sp. z </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="002019B7" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>o.o.</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+              <w:t>el</w:t>
+            </w:r>
+            <w:ins w:id="344" w:author="RWS 2" w:date="2025-11-24T16:32:00Z" w16du:dateUtc="2025-11-24T15:32:00Z">
+              <w:r w:rsidR="00AB7F88">
+                <w:rPr>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="002019B7" w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>T</w:t>
-[...6 lines deleted...]
-              <w:t>el: +48223062447</w:t>
+              <w:t>: +48223062447</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66FABF4B" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C897BF5" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -43097,291 +38092,336 @@
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>EMEA@takeda.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="654B239B" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002019B7" w:rsidRPr="0032242D" w14:paraId="25E22012" w14:textId="77777777" w:rsidTr="00DA489A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="71B02ED1" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
-            <w:pPr>
+          <w:p w14:paraId="71B02ED1" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="008065F0">
+            <w:pPr>
+              <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ireland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F00FB18" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
-            <w:pPr>
+          <w:p w14:paraId="0F00FB18" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="008065F0">
+            <w:pPr>
+              <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Takeda Products Ireland </w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Ltd</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33AD823D" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
-            <w:pPr>
+          <w:p w14:paraId="33AD823D" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="008065F0">
+            <w:pPr>
+              <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel: </w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>1800 937 970</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="226A32AE" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
-            <w:pPr>
+          <w:p w14:paraId="226A32AE" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="008065F0">
+            <w:pPr>
+              <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F2712DA" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
-            <w:pPr>
+          <w:p w14:paraId="5F2712DA" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="008065F0">
+            <w:pPr>
+              <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="790B26A2" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
-            <w:pPr>
+          <w:p w14:paraId="790B26A2" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="008065F0">
+            <w:pPr>
+              <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Slovenija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BD61534" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
-            <w:pPr>
+          <w:p w14:paraId="3BD61534" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="008065F0">
+            <w:pPr>
+              <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Takeda</w:t>
             </w:r>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="nn-NO" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pharmaceuticals farmacevtska družba d.o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EF84B94" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
-            <w:pPr>
+          <w:p w14:paraId="1EF84B94" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="008065F0">
+            <w:pPr>
+              <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Tel: + 386 (0) 59 082 480</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36781E85" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
-            <w:pPr>
+          <w:p w14:paraId="36781E85" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="008065F0">
+            <w:pPr>
+              <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39379F2C" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
-            <w:pPr>
+          <w:p w14:paraId="39379F2C" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="008065F0">
+            <w:pPr>
+              <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002019B7" w:rsidRPr="0032242D" w14:paraId="70C2B1F6" w14:textId="77777777" w:rsidTr="00DA489A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6EF51825" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Ísland</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="4BAC39D4" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="4BAC39D4" w14:textId="1C571FA8" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Vistor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> hf.</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:ins w:id="345" w:author="RWS 1" w:date="2025-11-24T11:49:00Z" w16du:dateUtc="2025-11-24T10:49:00Z">
+              <w:r w:rsidR="00071865">
+                <w:rPr>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                </w:rPr>
+                <w:t>e</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>hf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>Sími: +354 535 7000</w:t>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2933538F" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032242D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Sími</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0032242D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>: +354 535 7000</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31194AC0" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32556B43" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
@@ -43518,65 +38558,56 @@
                 <w:noProof/>
                 <w:lang w:val="it-IT" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="it-IT" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Italia</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35842CC9" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>Takeda</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Italia </w:t>
+              <w:t xml:space="preserve">Takeda Italia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>S.p.A</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AB6FD8D" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
@@ -43598,339 +38629,292 @@
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="664D34EC" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF43B6B" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="3AF43B6B" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Suomi/Finland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4698511C" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="4698511C" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Takeda Oy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C6C85D2" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="5C6C85D2" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0032242D">
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Puh/Tel: </w:t>
             </w:r>
-            <w:r w:rsidRPr="0032242D">
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+            <w:r w:rsidRPr="000F4536">
+              <w:rPr>
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0800 774 051</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A56C3A6" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D9C8287" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002019B7" w:rsidRPr="0032242D" w14:paraId="05F440F0" w14:textId="77777777" w:rsidTr="00DA489A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="10E32B53" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="00417F22" w:rsidRDefault="002019B7" w:rsidP="009D0600">
+          <w:p w14:paraId="10E32B53" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="009D0600">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+                <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Κύ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>προς</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7601C1BA" w14:textId="77777777" w:rsidR="003745C9" w:rsidRPr="0032242D" w:rsidRDefault="003745C9" w:rsidP="003745C9">
+          <w:p w14:paraId="7601C1BA" w14:textId="77777777" w:rsidR="003745C9" w:rsidRPr="000F4536" w:rsidRDefault="003745C9" w:rsidP="003745C9">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="el-GR" w:eastAsia="es-ES"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="3C71EDB6" w14:textId="77777777" w:rsidR="003745C9" w:rsidRPr="0032242D" w:rsidRDefault="003745C9" w:rsidP="003745C9">
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000F4536">
+              <w:rPr>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>A.POTAMITIS</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000F4536">
+              <w:rPr>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MEDICARE LTD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C71EDB6" w14:textId="77777777" w:rsidR="003745C9" w:rsidRPr="000F4536" w:rsidRDefault="003745C9" w:rsidP="003745C9">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032242D">
+              <w:rPr>
                 <w:lang w:val="el-GR" w:eastAsia="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="79B943BE" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="003745C9" w:rsidP="003745C9">
+              <w:t>Τηλ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F4536">
+              <w:rPr>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>: +357 22583333</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79B943BE" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="003745C9" w:rsidP="003745C9">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="el-GR" w:eastAsia="es-ES"/>
-[...4 lines deleted...]
-                <w:lang w:val="el-GR" w:eastAsia="es-ES"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
+              <w:rPr>
+                <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>a.potamitismedicare@cytanet.com.cy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5368CE0D" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="002019B7">
+          <w:p w14:paraId="5368CE0D" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="002019B7">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:val="el-GR" w:eastAsia="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00AF3164">
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:lang w:val="de-DE" w:eastAsia="es-ES"/>
-[...7 lines deleted...]
-                </w:rPrChange>
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Sverige</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76B5B6A4" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="00AF3164" w:rsidRDefault="002019B7" w:rsidP="002019B7">
+          <w:p w14:paraId="76B5B6A4" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="002019B7">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="es-ES"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AF3164">
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="es-ES"/>
-[...38 lines deleted...]
-          <w:p w14:paraId="342C9D53" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="00AF3164" w:rsidRDefault="002019B7" w:rsidP="009D0600">
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Takeda Pharma AB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="342C9D53" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="000F4536" w:rsidRDefault="002019B7" w:rsidP="009D0600">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="es-ES"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AF3164">
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4536">
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="es-ES"/>
-[...5 lines deleted...]
-                </w:rPrChange>
+                <w:lang w:val="sv-SE" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Tel: 020 795 079</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E9C5AC9" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="009D0600">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F539E7F" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="009D0600">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
@@ -43957,329 +38941,326 @@
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417F22">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Latvija</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="736FC070" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="00417F22" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00417F22">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Takeda</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> SIA</w:t>
+              <w:t>Takeda Latvia SIA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2136806D" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="00417F22" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00417F22">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Tel: +371 67840082</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42E99344" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032242D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>medinfoEMEA@takeda.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15C35DFD" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02F974ED" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+          <w:p w14:paraId="02F974ED" w14:textId="5A945970" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidDel="00071865" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:del w:id="346" w:author="RWS 1" w:date="2025-11-24T11:49:00Z" w16du:dateUtc="2025-11-24T10:49:00Z"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032242D">
-[...8 lines deleted...]
-          <w:p w14:paraId="37075C8C" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+            <w:del w:id="347" w:author="RWS 1" w:date="2025-11-24T11:49:00Z" w16du:dateUtc="2025-11-24T10:49:00Z">
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00071865">
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                </w:rPr>
+                <w:delText>United Kingdom (Northern Ireland)</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="37075C8C" w14:textId="666A845A" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidDel="00071865" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:del w:id="348" w:author="RWS 1" w:date="2025-11-24T11:49:00Z" w16du:dateUtc="2025-11-24T10:49:00Z"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032242D">
-              <w:rPr>
+            <w:del w:id="349" w:author="RWS 1" w:date="2025-11-24T11:49:00Z" w16du:dateUtc="2025-11-24T10:49:00Z">
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00071865">
+                <w:rPr>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                </w:rPr>
+                <w:delText>Takeda UK Ltd</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="30764666" w14:textId="63529481" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidDel="00071865" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:del w:id="350" w:author="RWS 1" w:date="2025-11-24T11:49:00Z" w16du:dateUtc="2025-11-24T10:49:00Z"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>Takeda UK Ltd</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="30764666" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+            </w:pPr>
+            <w:del w:id="351" w:author="RWS 1" w:date="2025-11-24T11:49:00Z" w16du:dateUtc="2025-11-24T10:49:00Z">
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00071865">
+                <w:rPr>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel: +44 (0) </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00071865">
+                <w:rPr>
+                  <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                </w:rPr>
+                <w:delText>2830 640 902</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="447771E0" w14:textId="1FA66873" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidDel="00071865" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:del w:id="352" w:author="RWS 1" w:date="2025-11-24T11:49:00Z" w16du:dateUtc="2025-11-24T10:49:00Z"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032242D">
-[...28 lines deleted...]
-          <w:p w14:paraId="35586868" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00DA489A">
+            <w:del w:id="353" w:author="RWS 1" w:date="2025-11-24T11:49:00Z" w16du:dateUtc="2025-11-24T10:49:00Z">
+              <w:r w:rsidRPr="0032242D" w:rsidDel="00071865">
+                <w:rPr>
+                  <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+                </w:rPr>
+                <w:delText>medinfoEMEA@takeda.com</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="35586868" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="00071865">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="589"/>
+      <w:bookmarkEnd w:id="337"/>
     </w:tbl>
     <w:p w14:paraId="690B4420" w14:textId="77777777" w:rsidR="002019B7" w:rsidRPr="0032242D" w:rsidRDefault="002019B7" w:rsidP="009459F7"/>
-    <w:p w14:paraId="704171E3" w14:textId="2F30812B" w:rsidR="00C66D67" w:rsidRPr="0032242D" w:rsidRDefault="004E6494" w:rsidP="009459F7">
+    <w:p w14:paraId="704171E3" w14:textId="53FBF1BB" w:rsidR="00C66D67" w:rsidRPr="0032242D" w:rsidRDefault="004E6494" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="599" w:name="DVXParaEnd"/>
-      <w:bookmarkEnd w:id="599"/>
+      <w:bookmarkStart w:id="354" w:name="DVXParaEnd"/>
+      <w:bookmarkEnd w:id="354"/>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze bijsluiter is </w:t>
       </w:r>
       <w:r w:rsidR="001F4DBE" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">voor het laatst </w:t>
       </w:r>
       <w:r w:rsidR="001D3100" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>goedgekeurd</w:t>
       </w:r>
       <w:r w:rsidR="001F4DBE" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidR="00E61481" w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:del w:id="600" w:author="RWS 1" w:date="2025-03-31T15:56:00Z">
-        <w:r w:rsidR="00653909" w:rsidRPr="0032242D" w:rsidDel="0032242D">
+      <w:del w:id="355" w:author="EULO 7" w:date="2026-02-04T13:50:00Z" w16du:dateUtc="2026-02-04T08:20:00Z">
+        <w:r w:rsidR="00845E04" w:rsidRPr="007E109E" w:rsidDel="007F16E5">
           <w:rPr>
             <w:b/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:lang w:val="cs-CZ"/>
+            <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:delText>04/2023</w:delText>
+          <w:delText>0</w:delText>
         </w:r>
-      </w:del>
-[...1 lines deleted...]
-        <w:r w:rsidR="00354A5F" w:rsidRPr="0032242D" w:rsidDel="006A5875">
+        <w:r w:rsidR="00845E04" w:rsidRPr="007E109E" w:rsidDel="00845E04">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>1/202</w:delText>
+        </w:r>
+        <w:r w:rsidR="00845E04" w:rsidDel="00845E04">
+          <w:rPr>
+            <w:b/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>6</w:delText>
+        </w:r>
+        <w:r w:rsidR="00845E04" w:rsidRPr="007E109E" w:rsidDel="00845E04">
           <w:rPr>
             <w:b/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:delText>.</w:delText>
         </w:r>
       </w:del>
     </w:p>
     <w:p w14:paraId="19BB11BF" w14:textId="77777777" w:rsidR="002F12B4" w:rsidRPr="0032242D" w:rsidRDefault="002F12B4" w:rsidP="009459F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38A47EAA" w14:textId="77777777" w:rsidR="001F4DBE" w:rsidRPr="0032242D" w:rsidRDefault="001F4DBE" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Andere informatiebronnen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199C1507" w14:textId="77777777" w:rsidR="00D72626" w:rsidRPr="0032242D" w:rsidRDefault="00D72626" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13DF7C25" w14:textId="77777777" w:rsidR="005B2CA5" w:rsidRPr="0032242D" w:rsidRDefault="00BD2C16" w:rsidP="009459F7">
+    <w:p w14:paraId="13DF7C25" w14:textId="11989C07" w:rsidR="005B2CA5" w:rsidRPr="0032242D" w:rsidRDefault="00BD2C16" w:rsidP="009459F7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Meer</w:t>
       </w:r>
       <w:r w:rsidR="005B2CA5" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> informatie over dit geneesmiddel is beschikbaar op de website van het Europe</w:t>
       </w:r>
       <w:r w:rsidR="001D3100" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="005B2CA5" w:rsidRPr="0032242D">
         <w:rPr>
@@ -44289,127 +39270,204 @@
       </w:r>
       <w:r w:rsidR="001D3100" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="005B2CA5" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>ureau</w:t>
       </w:r>
       <w:r w:rsidR="001D3100" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005B2CA5" w:rsidRPr="0032242D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B2CA5">
-[...6 lines deleted...]
-            <w:rPr/>
+      <w:ins w:id="356" w:author="RWS FPR" w:date="2025-11-26T05:47:00Z" w16du:dateUtc="2025-11-26T04:47:00Z">
+        <w:r w:rsidR="00115331">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00115331">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:instrText>HYPERLINK "</w:instrText>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="00115331" w:rsidRPr="005C0E76">
+        <w:rPr>
+          <w:rPrChange w:id="357" w:author="LOCNL1" w:date="2025-12-18T09:20:00Z" w16du:dateUtc="2025-12-18T08:20:00Z">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:instrText>HYPERLINK "http://www.ema.europa.eu"</w:instrText>
-[...3 lines deleted...]
-      </w:r>
+        <w:instrText>http</w:instrText>
+      </w:r>
+      <w:ins w:id="358" w:author="RWS FPR" w:date="2025-11-26T05:47:00Z" w16du:dateUtc="2025-11-26T04:47:00Z">
+        <w:r w:rsidR="00115331" w:rsidRPr="005C0E76">
+          <w:rPr>
+            <w:rPrChange w:id="359" w:author="LOCNL1" w:date="2025-12-18T09:20:00Z" w16du:dateUtc="2025-12-18T08:20:00Z">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:instrText>s</w:instrText>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="00115331" w:rsidRPr="005C0E76">
+        <w:rPr>
+          <w:rPrChange w:id="360" w:author="LOCNL1" w:date="2025-12-18T09:20:00Z" w16du:dateUtc="2025-12-18T08:20:00Z">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:instrText>://www.ema.europa.eu</w:instrText>
+      </w:r>
+      <w:ins w:id="361" w:author="RWS FPR" w:date="2025-11-26T05:47:00Z" w16du:dateUtc="2025-11-26T04:47:00Z">
+        <w:r w:rsidR="00115331">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:instrText>"</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00115331">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00115331">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="00115331" w:rsidRPr="00115331">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>http</w:t>
+      </w:r>
+      <w:ins w:id="362" w:author="RWS FPR" w:date="2025-11-26T05:47:00Z" w16du:dateUtc="2025-11-26T04:47:00Z">
+        <w:r w:rsidR="00115331" w:rsidRPr="00115331">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="00115331" w:rsidRPr="00115331">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>://www.ema.europa.eu</w:t>
+      </w:r>
+      <w:ins w:id="363" w:author="RWS FPR" w:date="2025-11-26T05:47:00Z" w16du:dateUtc="2025-11-26T04:47:00Z">
+        <w:r w:rsidR="00115331">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:ins>
       <w:r w:rsidR="005B2CA5" w:rsidRPr="0032242D">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...26 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:del w:id="364" w:author="RWS 2" w:date="2025-11-24T16:32:00Z" w16du:dateUtc="2025-11-24T15:32:00Z">
+        <w:r w:rsidR="005B2CA5" w:rsidRPr="0032242D" w:rsidDel="00AB7F88">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="365" w:author="RWS 1" w:date="2025-11-24T11:50:00Z" w16du:dateUtc="2025-11-24T10:50:00Z">
+        <w:r w:rsidR="005B2CA5" w:rsidRPr="0032242D" w:rsidDel="00071865">
+          <w:rPr>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>Hier vindt u ook verwijzingen naar andere websites over zeldzame ziektes en hun behandelingen.</w:delText>
+        </w:r>
+      </w:del>
     </w:p>
     <w:p w14:paraId="1A5E722D" w14:textId="77777777" w:rsidR="00000557" w:rsidRPr="0032242D" w:rsidRDefault="00000557" w:rsidP="00533F37">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00000557" w:rsidRPr="0032242D" w:rsidSect="00522952">
+      <w:footerReference w:type="default" r:id="rId24"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B520E4B" w14:textId="77777777" w:rsidR="005C7D5C" w:rsidRDefault="005C7D5C">
+    <w:p w14:paraId="63BE9FBA" w14:textId="77777777" w:rsidR="0028633F" w:rsidRDefault="0028633F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53A0CCD6" w14:textId="77777777" w:rsidR="005C7D5C" w:rsidRDefault="005C7D5C">
+    <w:p w14:paraId="362B831D" w14:textId="77777777" w:rsidR="0028633F" w:rsidRDefault="0028633F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -44553,58 +39611,58 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>38</w:t>
     </w:r>
     <w:r w:rsidRPr="0032242D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AED11E9" w14:textId="77777777" w:rsidR="005C7D5C" w:rsidRDefault="005C7D5C">
+    <w:p w14:paraId="3645A9C1" w14:textId="77777777" w:rsidR="0028633F" w:rsidRDefault="0028633F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FC47FCE" w14:textId="77777777" w:rsidR="005C7D5C" w:rsidRDefault="005C7D5C">
+    <w:p w14:paraId="4DED45FE" w14:textId="77777777" w:rsidR="0028633F" w:rsidRDefault="0028633F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
@@ -45558,51 +40616,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AEF74C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6CB86698"/>
+    <w:tmpl w:val="44365B80"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -46207,50 +41265,136 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B9A5E8B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0342E8A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D9A3048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCB6BDE6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -46319,51 +41463,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32895EF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1DEECA6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -46408,51 +41552,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32C43DBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="558897EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -46494,51 +41638,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36580D8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47248D2C"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -46607,51 +41751,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37806226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B7CEAA2"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -46696,51 +41840,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E3A67EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E88AA0E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -46836,51 +41980,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD5185C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13A2A042"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -46976,51 +42120,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40007B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A92C530"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -47116,51 +42260,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43AA00D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D884B28"/>
     <w:lvl w:ilvl="0" w:tplc="A1B2AA58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -47258,51 +42402,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47874C60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7804D4F8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -47398,51 +42542,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="511B4C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="459600A0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="507C0040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -47538,51 +42682,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51503E28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="908E3CB6"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -47624,51 +42768,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D4451AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCE406E6"/>
     <w:lvl w:ilvl="0" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -47713,51 +42857,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A650592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6046D688"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -47853,51 +42997,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C303647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4CC6A74"/>
     <w:lvl w:ilvl="0" w:tplc="08130011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
@@ -47942,51 +43086,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74680FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1278C86A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -48055,51 +43199,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="765C08FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C06388A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="778A49B0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6046D688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -48195,51 +43452,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="793E1DB1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6046D688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -48335,51 +43592,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C3C65BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55F4E2AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -48475,51 +43732,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F9F3F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFEA76CE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -48645,391 +43902,414 @@
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1515343380">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="577984868">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="307250542">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1481074060">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1986623331">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1643730519">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="72557918">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1324820865">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1881162242">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="461387581">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1587568348">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1457142516">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1847943005">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1106265473">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="520827499">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2063208643">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1221944728">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="898127857">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2024433947">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="191193058">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="719281763">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1000350207">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2120030103">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="646082826">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1253514429">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="967587641">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1465586612">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="480268814">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="868494923">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="897399032">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1412196892">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1561286846">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="RWS 1">
+    <w15:presenceInfo w15:providerId="None" w15:userId="RWS 1"/>
+  </w15:person>
   <w15:person w15:author="RWS FPR">
     <w15:presenceInfo w15:providerId="None" w15:userId="RWS FPR"/>
   </w15:person>
   <w15:person w15:author="RWS 2">
     <w15:presenceInfo w15:providerId="None" w15:userId="RWS 2"/>
   </w15:person>
-  <w15:person w15:author="RWS 1">
-    <w15:presenceInfo w15:providerId="None" w15:userId="RWS 1"/>
+  <w15:person w15:author="EULO 7">
+    <w15:presenceInfo w15:providerId="None" w15:userId="EULO 7"/>
   </w15:person>
   <w15:person w15:author="LOCNL1">
     <w15:presenceInfo w15:providerId="None" w15:userId="LOCNL1"/>
-  </w15:person>
-[...1 lines deleted...]
-    <w15:presenceInfo w15:providerId="None" w15:userId=" LOC PXL AL"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F12B4"/>
     <w:rsid w:val="00000557"/>
     <w:rsid w:val="00004064"/>
+    <w:rsid w:val="00005D96"/>
+    <w:rsid w:val="0001013D"/>
     <w:rsid w:val="00013336"/>
     <w:rsid w:val="00013BAA"/>
     <w:rsid w:val="000150D8"/>
+    <w:rsid w:val="0001599E"/>
     <w:rsid w:val="00016F04"/>
     <w:rsid w:val="000214AC"/>
     <w:rsid w:val="00022E04"/>
     <w:rsid w:val="00022EA8"/>
     <w:rsid w:val="00026848"/>
     <w:rsid w:val="000279C1"/>
     <w:rsid w:val="000316F3"/>
     <w:rsid w:val="000326EA"/>
     <w:rsid w:val="000354CD"/>
     <w:rsid w:val="00036A93"/>
+    <w:rsid w:val="00041EC3"/>
+    <w:rsid w:val="00051E5E"/>
     <w:rsid w:val="00054340"/>
     <w:rsid w:val="000550C2"/>
-    <w:rsid w:val="00057C18"/>
     <w:rsid w:val="0006053B"/>
     <w:rsid w:val="00061370"/>
     <w:rsid w:val="00067AA3"/>
     <w:rsid w:val="00070CAD"/>
     <w:rsid w:val="00070EA8"/>
     <w:rsid w:val="000714D5"/>
+    <w:rsid w:val="00071865"/>
     <w:rsid w:val="00071949"/>
-    <w:rsid w:val="00072EFB"/>
     <w:rsid w:val="00074FFE"/>
     <w:rsid w:val="0007668D"/>
     <w:rsid w:val="0007731E"/>
     <w:rsid w:val="00077471"/>
     <w:rsid w:val="000802ED"/>
+    <w:rsid w:val="00080BC6"/>
     <w:rsid w:val="00090E9D"/>
     <w:rsid w:val="00091B32"/>
     <w:rsid w:val="00094D81"/>
     <w:rsid w:val="00094F31"/>
     <w:rsid w:val="000A0502"/>
     <w:rsid w:val="000A0EC2"/>
     <w:rsid w:val="000A46E4"/>
     <w:rsid w:val="000B0472"/>
     <w:rsid w:val="000B3295"/>
     <w:rsid w:val="000B7B0A"/>
     <w:rsid w:val="000C214F"/>
     <w:rsid w:val="000C2EFF"/>
     <w:rsid w:val="000C5419"/>
     <w:rsid w:val="000C550E"/>
     <w:rsid w:val="000D1B23"/>
     <w:rsid w:val="000D30A8"/>
     <w:rsid w:val="000D63FA"/>
     <w:rsid w:val="000E030B"/>
     <w:rsid w:val="000E05E6"/>
     <w:rsid w:val="000E0F26"/>
     <w:rsid w:val="000E3F65"/>
     <w:rsid w:val="000E5AB8"/>
     <w:rsid w:val="000E69F0"/>
     <w:rsid w:val="000F0076"/>
     <w:rsid w:val="000F02F1"/>
     <w:rsid w:val="000F2734"/>
+    <w:rsid w:val="000F4536"/>
     <w:rsid w:val="000F7A99"/>
     <w:rsid w:val="001007E0"/>
+    <w:rsid w:val="00100EA8"/>
     <w:rsid w:val="0010142F"/>
     <w:rsid w:val="00105073"/>
     <w:rsid w:val="0010797F"/>
+    <w:rsid w:val="00115331"/>
     <w:rsid w:val="00117EA4"/>
     <w:rsid w:val="00117F5F"/>
     <w:rsid w:val="00121206"/>
     <w:rsid w:val="00126C90"/>
     <w:rsid w:val="001329FD"/>
     <w:rsid w:val="00135DFF"/>
     <w:rsid w:val="00137C6A"/>
+    <w:rsid w:val="001414EF"/>
     <w:rsid w:val="00142D52"/>
     <w:rsid w:val="00145077"/>
     <w:rsid w:val="0014672F"/>
     <w:rsid w:val="00146AFC"/>
     <w:rsid w:val="001474C8"/>
     <w:rsid w:val="001534F6"/>
     <w:rsid w:val="00156784"/>
     <w:rsid w:val="00163EF4"/>
+    <w:rsid w:val="001645D2"/>
     <w:rsid w:val="001668F4"/>
     <w:rsid w:val="0017179E"/>
     <w:rsid w:val="00171D62"/>
     <w:rsid w:val="001721F8"/>
     <w:rsid w:val="001763B7"/>
     <w:rsid w:val="0017799A"/>
     <w:rsid w:val="00181B54"/>
     <w:rsid w:val="001829C7"/>
     <w:rsid w:val="001829CF"/>
     <w:rsid w:val="00185527"/>
     <w:rsid w:val="00185C22"/>
     <w:rsid w:val="00186E67"/>
     <w:rsid w:val="001911E5"/>
+    <w:rsid w:val="00193AC9"/>
     <w:rsid w:val="001942A5"/>
     <w:rsid w:val="001976E5"/>
     <w:rsid w:val="00197A9A"/>
     <w:rsid w:val="001A3E35"/>
     <w:rsid w:val="001A6E19"/>
     <w:rsid w:val="001B010D"/>
     <w:rsid w:val="001B1193"/>
     <w:rsid w:val="001C2FFE"/>
+    <w:rsid w:val="001C5ABD"/>
     <w:rsid w:val="001C6366"/>
-    <w:rsid w:val="001C63B7"/>
     <w:rsid w:val="001C72E9"/>
     <w:rsid w:val="001D104C"/>
     <w:rsid w:val="001D26DF"/>
     <w:rsid w:val="001D3100"/>
     <w:rsid w:val="001D3E52"/>
     <w:rsid w:val="001D5D01"/>
     <w:rsid w:val="001D6F3E"/>
     <w:rsid w:val="001E337D"/>
     <w:rsid w:val="001E33C1"/>
     <w:rsid w:val="001E3EE5"/>
     <w:rsid w:val="001E4E3E"/>
     <w:rsid w:val="001E5A0E"/>
     <w:rsid w:val="001E5EF7"/>
     <w:rsid w:val="001F13B1"/>
     <w:rsid w:val="001F4DBE"/>
     <w:rsid w:val="001F51F2"/>
     <w:rsid w:val="002000AF"/>
     <w:rsid w:val="00201468"/>
     <w:rsid w:val="002019B7"/>
     <w:rsid w:val="00213452"/>
     <w:rsid w:val="002203AD"/>
     <w:rsid w:val="00220708"/>
     <w:rsid w:val="00220C0C"/>
     <w:rsid w:val="0022105E"/>
     <w:rsid w:val="00221AB6"/>
     <w:rsid w:val="00222A5D"/>
     <w:rsid w:val="002267FE"/>
     <w:rsid w:val="00231B1A"/>
     <w:rsid w:val="00234952"/>
     <w:rsid w:val="002355C4"/>
     <w:rsid w:val="00236193"/>
     <w:rsid w:val="00237A5E"/>
     <w:rsid w:val="00240C05"/>
     <w:rsid w:val="00245F74"/>
     <w:rsid w:val="002519B7"/>
     <w:rsid w:val="00254429"/>
     <w:rsid w:val="00255584"/>
     <w:rsid w:val="0026058D"/>
     <w:rsid w:val="00260699"/>
     <w:rsid w:val="00266224"/>
     <w:rsid w:val="00273A59"/>
     <w:rsid w:val="0027542F"/>
     <w:rsid w:val="00284CBE"/>
+    <w:rsid w:val="002850A6"/>
     <w:rsid w:val="0028625D"/>
+    <w:rsid w:val="0028633F"/>
     <w:rsid w:val="00286CA6"/>
     <w:rsid w:val="00290BA9"/>
     <w:rsid w:val="00291D26"/>
     <w:rsid w:val="00292401"/>
     <w:rsid w:val="002928C0"/>
     <w:rsid w:val="002940A3"/>
     <w:rsid w:val="002955AE"/>
     <w:rsid w:val="00296D2E"/>
     <w:rsid w:val="002A5659"/>
     <w:rsid w:val="002B1941"/>
+    <w:rsid w:val="002B2390"/>
     <w:rsid w:val="002D0BC3"/>
     <w:rsid w:val="002E17DC"/>
     <w:rsid w:val="002E2B38"/>
     <w:rsid w:val="002E2CB0"/>
     <w:rsid w:val="002E2F55"/>
     <w:rsid w:val="002E5CAA"/>
     <w:rsid w:val="002E7E32"/>
     <w:rsid w:val="002F12B4"/>
     <w:rsid w:val="002F34E7"/>
+    <w:rsid w:val="002F47CB"/>
     <w:rsid w:val="002F5033"/>
     <w:rsid w:val="002F62A5"/>
     <w:rsid w:val="003075CE"/>
     <w:rsid w:val="00307705"/>
     <w:rsid w:val="0031151F"/>
     <w:rsid w:val="00312E35"/>
     <w:rsid w:val="00314878"/>
     <w:rsid w:val="00314A1D"/>
     <w:rsid w:val="00320B8E"/>
     <w:rsid w:val="00321B72"/>
     <w:rsid w:val="0032242D"/>
     <w:rsid w:val="00323872"/>
+    <w:rsid w:val="00324726"/>
     <w:rsid w:val="00330197"/>
     <w:rsid w:val="00330EDE"/>
     <w:rsid w:val="0033104C"/>
     <w:rsid w:val="00333257"/>
     <w:rsid w:val="00335931"/>
     <w:rsid w:val="003364B7"/>
     <w:rsid w:val="00342DA3"/>
     <w:rsid w:val="0034361B"/>
     <w:rsid w:val="00350887"/>
     <w:rsid w:val="00350992"/>
     <w:rsid w:val="00350BE1"/>
     <w:rsid w:val="0035119F"/>
     <w:rsid w:val="00351F4D"/>
     <w:rsid w:val="00354A5F"/>
     <w:rsid w:val="00354FBF"/>
     <w:rsid w:val="00365B32"/>
     <w:rsid w:val="003666D2"/>
+    <w:rsid w:val="00367560"/>
     <w:rsid w:val="003727C0"/>
     <w:rsid w:val="00373508"/>
     <w:rsid w:val="00373BB8"/>
+    <w:rsid w:val="00374467"/>
     <w:rsid w:val="003745C9"/>
     <w:rsid w:val="00385755"/>
     <w:rsid w:val="00390786"/>
     <w:rsid w:val="003918B4"/>
     <w:rsid w:val="00391D4A"/>
     <w:rsid w:val="00392886"/>
     <w:rsid w:val="00392E5C"/>
     <w:rsid w:val="0039408F"/>
     <w:rsid w:val="003947AB"/>
     <w:rsid w:val="003A06C4"/>
     <w:rsid w:val="003A11E8"/>
     <w:rsid w:val="003A54FF"/>
     <w:rsid w:val="003A600F"/>
     <w:rsid w:val="003A6D7A"/>
     <w:rsid w:val="003B40B0"/>
     <w:rsid w:val="003B5378"/>
     <w:rsid w:val="003B566E"/>
     <w:rsid w:val="003B6228"/>
     <w:rsid w:val="003C0D97"/>
     <w:rsid w:val="003C5157"/>
     <w:rsid w:val="003C5656"/>
     <w:rsid w:val="003C6A7A"/>
     <w:rsid w:val="003D0B3D"/>
     <w:rsid w:val="003D4680"/>
     <w:rsid w:val="003E079E"/>
@@ -49051,622 +44331,671 @@
     <w:rsid w:val="00425ECD"/>
     <w:rsid w:val="00426670"/>
     <w:rsid w:val="00430449"/>
     <w:rsid w:val="00430E9B"/>
     <w:rsid w:val="00430F3A"/>
     <w:rsid w:val="00433DC7"/>
     <w:rsid w:val="00433EAC"/>
     <w:rsid w:val="00435B1C"/>
     <w:rsid w:val="004379A8"/>
     <w:rsid w:val="0044058D"/>
     <w:rsid w:val="00443AA2"/>
     <w:rsid w:val="00454003"/>
     <w:rsid w:val="00456D4D"/>
     <w:rsid w:val="00460947"/>
     <w:rsid w:val="004637E5"/>
     <w:rsid w:val="00467AC9"/>
     <w:rsid w:val="00467BFC"/>
     <w:rsid w:val="004725EE"/>
     <w:rsid w:val="0047346F"/>
     <w:rsid w:val="0047732E"/>
     <w:rsid w:val="00483E6F"/>
     <w:rsid w:val="00487FBF"/>
     <w:rsid w:val="00490934"/>
     <w:rsid w:val="00491643"/>
     <w:rsid w:val="00494163"/>
+    <w:rsid w:val="004942F2"/>
     <w:rsid w:val="00494E45"/>
     <w:rsid w:val="00495150"/>
     <w:rsid w:val="00496A2D"/>
     <w:rsid w:val="00496ADA"/>
     <w:rsid w:val="004A6568"/>
     <w:rsid w:val="004B39BD"/>
     <w:rsid w:val="004B4E18"/>
     <w:rsid w:val="004B6213"/>
     <w:rsid w:val="004C063F"/>
     <w:rsid w:val="004C096F"/>
     <w:rsid w:val="004C0FD3"/>
     <w:rsid w:val="004C3CC1"/>
     <w:rsid w:val="004C50EE"/>
     <w:rsid w:val="004C5D31"/>
     <w:rsid w:val="004C6D3B"/>
     <w:rsid w:val="004C72AE"/>
     <w:rsid w:val="004C735E"/>
+    <w:rsid w:val="004D056D"/>
     <w:rsid w:val="004D1246"/>
     <w:rsid w:val="004D5E22"/>
     <w:rsid w:val="004D70A1"/>
     <w:rsid w:val="004D7CAA"/>
-    <w:rsid w:val="004E016B"/>
     <w:rsid w:val="004E1614"/>
     <w:rsid w:val="004E42D3"/>
     <w:rsid w:val="004E4CAF"/>
     <w:rsid w:val="004E6494"/>
     <w:rsid w:val="004E73D0"/>
     <w:rsid w:val="004F1D5F"/>
     <w:rsid w:val="004F25A0"/>
     <w:rsid w:val="00500DE8"/>
     <w:rsid w:val="00500ED1"/>
     <w:rsid w:val="00501C57"/>
     <w:rsid w:val="00504A64"/>
     <w:rsid w:val="00510324"/>
     <w:rsid w:val="005108DF"/>
     <w:rsid w:val="00513D63"/>
     <w:rsid w:val="005179A9"/>
     <w:rsid w:val="0052168F"/>
     <w:rsid w:val="00522952"/>
     <w:rsid w:val="00530A37"/>
     <w:rsid w:val="00530DDF"/>
     <w:rsid w:val="00531559"/>
     <w:rsid w:val="00533F37"/>
     <w:rsid w:val="00536BAD"/>
     <w:rsid w:val="00536CC4"/>
     <w:rsid w:val="00540F09"/>
+    <w:rsid w:val="005426CE"/>
     <w:rsid w:val="005506BC"/>
     <w:rsid w:val="00553D1B"/>
     <w:rsid w:val="00560C72"/>
     <w:rsid w:val="00564D80"/>
     <w:rsid w:val="0056554B"/>
     <w:rsid w:val="00567E94"/>
     <w:rsid w:val="005707B0"/>
     <w:rsid w:val="00571E0A"/>
     <w:rsid w:val="00572430"/>
     <w:rsid w:val="00575263"/>
     <w:rsid w:val="00580008"/>
     <w:rsid w:val="00586CE8"/>
     <w:rsid w:val="005875A0"/>
     <w:rsid w:val="005919CB"/>
     <w:rsid w:val="00591E4D"/>
     <w:rsid w:val="005A0590"/>
     <w:rsid w:val="005A376F"/>
     <w:rsid w:val="005A6768"/>
     <w:rsid w:val="005B2CA5"/>
     <w:rsid w:val="005B2E85"/>
     <w:rsid w:val="005B2EF6"/>
     <w:rsid w:val="005B4284"/>
     <w:rsid w:val="005B4369"/>
     <w:rsid w:val="005B73F7"/>
     <w:rsid w:val="005B769B"/>
     <w:rsid w:val="005B7C2E"/>
     <w:rsid w:val="005C0BB7"/>
+    <w:rsid w:val="005C0E76"/>
     <w:rsid w:val="005C61E2"/>
     <w:rsid w:val="005C6382"/>
     <w:rsid w:val="005C71F0"/>
-    <w:rsid w:val="005C7D5C"/>
     <w:rsid w:val="005D428B"/>
     <w:rsid w:val="005D476A"/>
     <w:rsid w:val="005D486B"/>
     <w:rsid w:val="005D4AC2"/>
     <w:rsid w:val="005D58CC"/>
     <w:rsid w:val="005D5E21"/>
     <w:rsid w:val="005D6D0A"/>
     <w:rsid w:val="005E2DFA"/>
     <w:rsid w:val="005E526C"/>
     <w:rsid w:val="005F08C8"/>
     <w:rsid w:val="005F1851"/>
     <w:rsid w:val="005F3014"/>
     <w:rsid w:val="005F3C67"/>
     <w:rsid w:val="005F4B72"/>
     <w:rsid w:val="005F51A0"/>
     <w:rsid w:val="005F624A"/>
     <w:rsid w:val="005F6E95"/>
     <w:rsid w:val="005F77F1"/>
     <w:rsid w:val="005F7C6F"/>
     <w:rsid w:val="00601AA7"/>
     <w:rsid w:val="00602CA3"/>
     <w:rsid w:val="006030D7"/>
     <w:rsid w:val="00603A9B"/>
     <w:rsid w:val="00604147"/>
     <w:rsid w:val="006061DF"/>
     <w:rsid w:val="00607FD9"/>
     <w:rsid w:val="006112B0"/>
     <w:rsid w:val="006122EB"/>
     <w:rsid w:val="00614C1C"/>
     <w:rsid w:val="0061563D"/>
     <w:rsid w:val="00617319"/>
     <w:rsid w:val="006177F8"/>
     <w:rsid w:val="00617942"/>
     <w:rsid w:val="006234AA"/>
+    <w:rsid w:val="00623F6C"/>
     <w:rsid w:val="006326AE"/>
     <w:rsid w:val="00633125"/>
     <w:rsid w:val="00633339"/>
     <w:rsid w:val="00633CC0"/>
     <w:rsid w:val="00633CF2"/>
     <w:rsid w:val="006436F0"/>
     <w:rsid w:val="00644022"/>
+    <w:rsid w:val="00652164"/>
     <w:rsid w:val="00653542"/>
     <w:rsid w:val="00653909"/>
+    <w:rsid w:val="0066014E"/>
     <w:rsid w:val="00661164"/>
     <w:rsid w:val="00661F35"/>
     <w:rsid w:val="00663641"/>
     <w:rsid w:val="0066368B"/>
     <w:rsid w:val="006642C4"/>
     <w:rsid w:val="0066692F"/>
     <w:rsid w:val="00670C9C"/>
     <w:rsid w:val="00674E86"/>
     <w:rsid w:val="00682D1A"/>
     <w:rsid w:val="0068437A"/>
     <w:rsid w:val="0068461B"/>
     <w:rsid w:val="00686D77"/>
     <w:rsid w:val="0068737E"/>
     <w:rsid w:val="006873E7"/>
     <w:rsid w:val="0069165C"/>
     <w:rsid w:val="006A17B2"/>
     <w:rsid w:val="006A42F4"/>
     <w:rsid w:val="006A5875"/>
     <w:rsid w:val="006A63DB"/>
     <w:rsid w:val="006A7D98"/>
     <w:rsid w:val="006B249A"/>
     <w:rsid w:val="006B5C05"/>
     <w:rsid w:val="006C1BAB"/>
     <w:rsid w:val="006C65FC"/>
     <w:rsid w:val="006D318D"/>
     <w:rsid w:val="006D6BE0"/>
     <w:rsid w:val="006D755E"/>
     <w:rsid w:val="006E0F67"/>
     <w:rsid w:val="006E11DD"/>
     <w:rsid w:val="006E3B44"/>
     <w:rsid w:val="006E4FBD"/>
     <w:rsid w:val="006E7C0E"/>
     <w:rsid w:val="006E7DC7"/>
     <w:rsid w:val="006F2D5A"/>
     <w:rsid w:val="006F3127"/>
     <w:rsid w:val="006F3D23"/>
     <w:rsid w:val="006F43C1"/>
     <w:rsid w:val="006F6420"/>
     <w:rsid w:val="007058B8"/>
     <w:rsid w:val="0070619F"/>
     <w:rsid w:val="007069FC"/>
     <w:rsid w:val="007134D6"/>
     <w:rsid w:val="00716F03"/>
     <w:rsid w:val="00717CB9"/>
     <w:rsid w:val="0072078C"/>
     <w:rsid w:val="00721D48"/>
     <w:rsid w:val="007229CC"/>
     <w:rsid w:val="00724B77"/>
-    <w:rsid w:val="0073358F"/>
     <w:rsid w:val="00734A13"/>
     <w:rsid w:val="0073516D"/>
     <w:rsid w:val="00737617"/>
     <w:rsid w:val="00737E5F"/>
     <w:rsid w:val="00740AE2"/>
     <w:rsid w:val="007435C5"/>
     <w:rsid w:val="00744186"/>
     <w:rsid w:val="0075395F"/>
     <w:rsid w:val="007540AC"/>
+    <w:rsid w:val="007549EA"/>
     <w:rsid w:val="00756A14"/>
     <w:rsid w:val="00760789"/>
     <w:rsid w:val="00761F81"/>
     <w:rsid w:val="00762AEA"/>
     <w:rsid w:val="0076383C"/>
+    <w:rsid w:val="00765C40"/>
     <w:rsid w:val="007665F6"/>
     <w:rsid w:val="00766F6E"/>
     <w:rsid w:val="00772121"/>
     <w:rsid w:val="00775392"/>
     <w:rsid w:val="00776C5A"/>
     <w:rsid w:val="0077775D"/>
     <w:rsid w:val="0078021F"/>
     <w:rsid w:val="00780825"/>
     <w:rsid w:val="0078137F"/>
     <w:rsid w:val="0078193D"/>
+    <w:rsid w:val="00782152"/>
     <w:rsid w:val="00783491"/>
     <w:rsid w:val="007844AC"/>
     <w:rsid w:val="0078468B"/>
     <w:rsid w:val="0079346C"/>
     <w:rsid w:val="007934EC"/>
     <w:rsid w:val="007A15DF"/>
     <w:rsid w:val="007A2664"/>
     <w:rsid w:val="007A3B23"/>
     <w:rsid w:val="007A51D5"/>
+    <w:rsid w:val="007A7219"/>
     <w:rsid w:val="007B1FB7"/>
     <w:rsid w:val="007B718B"/>
     <w:rsid w:val="007C09AB"/>
     <w:rsid w:val="007D3407"/>
     <w:rsid w:val="007D4D23"/>
+    <w:rsid w:val="007D66DD"/>
     <w:rsid w:val="007D741F"/>
     <w:rsid w:val="007E4C6F"/>
     <w:rsid w:val="007F1405"/>
+    <w:rsid w:val="007F16E5"/>
     <w:rsid w:val="007F26BD"/>
+    <w:rsid w:val="007F28BB"/>
     <w:rsid w:val="007F4839"/>
     <w:rsid w:val="00801435"/>
     <w:rsid w:val="00806430"/>
+    <w:rsid w:val="008065F0"/>
     <w:rsid w:val="00806710"/>
     <w:rsid w:val="0080697F"/>
     <w:rsid w:val="00811CB8"/>
     <w:rsid w:val="00812BAE"/>
     <w:rsid w:val="00814A56"/>
     <w:rsid w:val="008164E3"/>
     <w:rsid w:val="0082535D"/>
     <w:rsid w:val="00830FE4"/>
     <w:rsid w:val="00834DD4"/>
     <w:rsid w:val="00834F81"/>
+    <w:rsid w:val="00837B05"/>
     <w:rsid w:val="00837D2E"/>
     <w:rsid w:val="008402F0"/>
+    <w:rsid w:val="00845E04"/>
     <w:rsid w:val="00846366"/>
     <w:rsid w:val="008464AA"/>
     <w:rsid w:val="00846D76"/>
     <w:rsid w:val="00853AB4"/>
     <w:rsid w:val="00854348"/>
     <w:rsid w:val="00856BCC"/>
+    <w:rsid w:val="00857AF1"/>
     <w:rsid w:val="00862B22"/>
     <w:rsid w:val="008661F8"/>
+    <w:rsid w:val="00870CD1"/>
     <w:rsid w:val="008744F7"/>
     <w:rsid w:val="0088241B"/>
     <w:rsid w:val="008859A8"/>
     <w:rsid w:val="00892A37"/>
     <w:rsid w:val="008A41E1"/>
     <w:rsid w:val="008A724B"/>
     <w:rsid w:val="008B0C2B"/>
     <w:rsid w:val="008B4E7E"/>
     <w:rsid w:val="008C1692"/>
     <w:rsid w:val="008C6BA3"/>
     <w:rsid w:val="008D0600"/>
     <w:rsid w:val="008D6436"/>
     <w:rsid w:val="008D6D2C"/>
     <w:rsid w:val="008E2305"/>
+    <w:rsid w:val="008E3B52"/>
     <w:rsid w:val="008E5464"/>
     <w:rsid w:val="008E73C9"/>
     <w:rsid w:val="008F2BFA"/>
     <w:rsid w:val="008F4F60"/>
     <w:rsid w:val="00902656"/>
     <w:rsid w:val="009026E6"/>
     <w:rsid w:val="00903059"/>
+    <w:rsid w:val="0090437C"/>
     <w:rsid w:val="00921556"/>
     <w:rsid w:val="009218C8"/>
     <w:rsid w:val="009245A3"/>
     <w:rsid w:val="00927A8E"/>
     <w:rsid w:val="009306B3"/>
+    <w:rsid w:val="00935B7B"/>
     <w:rsid w:val="00935C42"/>
     <w:rsid w:val="0093691F"/>
     <w:rsid w:val="00936D10"/>
     <w:rsid w:val="00937D36"/>
     <w:rsid w:val="00940085"/>
     <w:rsid w:val="009417DA"/>
     <w:rsid w:val="009459F7"/>
     <w:rsid w:val="00946085"/>
     <w:rsid w:val="00950795"/>
     <w:rsid w:val="009510AB"/>
     <w:rsid w:val="009608A2"/>
     <w:rsid w:val="00964B9B"/>
     <w:rsid w:val="0097108B"/>
     <w:rsid w:val="00974103"/>
     <w:rsid w:val="0098030C"/>
     <w:rsid w:val="00984B68"/>
     <w:rsid w:val="00984DBB"/>
     <w:rsid w:val="00985F05"/>
     <w:rsid w:val="009952C7"/>
     <w:rsid w:val="0099768F"/>
     <w:rsid w:val="009A4D23"/>
     <w:rsid w:val="009A502D"/>
+    <w:rsid w:val="009A5B48"/>
+    <w:rsid w:val="009B1683"/>
     <w:rsid w:val="009B5E05"/>
+    <w:rsid w:val="009B7A68"/>
     <w:rsid w:val="009C0C3B"/>
     <w:rsid w:val="009C20B8"/>
-    <w:rsid w:val="009C29A4"/>
     <w:rsid w:val="009C4A7D"/>
+    <w:rsid w:val="009C612E"/>
     <w:rsid w:val="009D0600"/>
     <w:rsid w:val="009D0EDB"/>
     <w:rsid w:val="009D30F6"/>
+    <w:rsid w:val="009D3B59"/>
     <w:rsid w:val="009D5B7B"/>
     <w:rsid w:val="009D6218"/>
     <w:rsid w:val="009D7809"/>
     <w:rsid w:val="009F0089"/>
     <w:rsid w:val="009F00A2"/>
     <w:rsid w:val="009F09AB"/>
     <w:rsid w:val="009F4E0B"/>
     <w:rsid w:val="009F60D5"/>
     <w:rsid w:val="00A02158"/>
     <w:rsid w:val="00A066B8"/>
     <w:rsid w:val="00A13A47"/>
     <w:rsid w:val="00A14578"/>
     <w:rsid w:val="00A15FEB"/>
     <w:rsid w:val="00A17936"/>
     <w:rsid w:val="00A21A7D"/>
     <w:rsid w:val="00A21AD3"/>
     <w:rsid w:val="00A2369D"/>
     <w:rsid w:val="00A278E5"/>
     <w:rsid w:val="00A30353"/>
     <w:rsid w:val="00A31277"/>
     <w:rsid w:val="00A35356"/>
     <w:rsid w:val="00A42513"/>
+    <w:rsid w:val="00A426B0"/>
     <w:rsid w:val="00A437C2"/>
     <w:rsid w:val="00A50D40"/>
     <w:rsid w:val="00A5117D"/>
     <w:rsid w:val="00A61BFC"/>
     <w:rsid w:val="00A66935"/>
     <w:rsid w:val="00A73F82"/>
     <w:rsid w:val="00A75413"/>
+    <w:rsid w:val="00A80F41"/>
     <w:rsid w:val="00A81E6B"/>
     <w:rsid w:val="00A82BA7"/>
     <w:rsid w:val="00A86B5D"/>
     <w:rsid w:val="00A877CE"/>
     <w:rsid w:val="00A900A9"/>
     <w:rsid w:val="00A9372B"/>
     <w:rsid w:val="00A9576F"/>
     <w:rsid w:val="00A9607F"/>
     <w:rsid w:val="00A96B09"/>
     <w:rsid w:val="00AA2677"/>
+    <w:rsid w:val="00AA396D"/>
     <w:rsid w:val="00AA3DCF"/>
     <w:rsid w:val="00AA686F"/>
     <w:rsid w:val="00AB02E7"/>
     <w:rsid w:val="00AB551D"/>
     <w:rsid w:val="00AB5D84"/>
     <w:rsid w:val="00AB703C"/>
     <w:rsid w:val="00AB7652"/>
     <w:rsid w:val="00AB7871"/>
+    <w:rsid w:val="00AB7F88"/>
     <w:rsid w:val="00AC12A3"/>
     <w:rsid w:val="00AC1441"/>
     <w:rsid w:val="00AC1AAB"/>
     <w:rsid w:val="00AC392B"/>
     <w:rsid w:val="00AC7021"/>
     <w:rsid w:val="00AC72A3"/>
     <w:rsid w:val="00AC774C"/>
     <w:rsid w:val="00AD25FB"/>
     <w:rsid w:val="00AD3C70"/>
     <w:rsid w:val="00AD3FD9"/>
     <w:rsid w:val="00AE1C76"/>
     <w:rsid w:val="00AE2199"/>
     <w:rsid w:val="00AE4057"/>
     <w:rsid w:val="00AF0F0B"/>
     <w:rsid w:val="00AF22AF"/>
     <w:rsid w:val="00AF3164"/>
     <w:rsid w:val="00AF4288"/>
     <w:rsid w:val="00AF4CB4"/>
     <w:rsid w:val="00AF4DD9"/>
     <w:rsid w:val="00AF7D42"/>
     <w:rsid w:val="00B0361D"/>
+    <w:rsid w:val="00B04E5B"/>
     <w:rsid w:val="00B110F1"/>
     <w:rsid w:val="00B142A2"/>
     <w:rsid w:val="00B15F1B"/>
     <w:rsid w:val="00B16054"/>
     <w:rsid w:val="00B178F0"/>
     <w:rsid w:val="00B20D9B"/>
     <w:rsid w:val="00B21441"/>
     <w:rsid w:val="00B22AF7"/>
     <w:rsid w:val="00B23A6F"/>
     <w:rsid w:val="00B33088"/>
     <w:rsid w:val="00B35DB5"/>
     <w:rsid w:val="00B402D8"/>
     <w:rsid w:val="00B50DAC"/>
     <w:rsid w:val="00B537D5"/>
+    <w:rsid w:val="00B570AA"/>
     <w:rsid w:val="00B6782E"/>
     <w:rsid w:val="00B67B15"/>
     <w:rsid w:val="00B76E5C"/>
     <w:rsid w:val="00B80CB9"/>
     <w:rsid w:val="00B81431"/>
     <w:rsid w:val="00B83C68"/>
     <w:rsid w:val="00B90379"/>
     <w:rsid w:val="00B90F41"/>
     <w:rsid w:val="00B942A9"/>
     <w:rsid w:val="00BA7933"/>
     <w:rsid w:val="00BB0A9C"/>
     <w:rsid w:val="00BC07FF"/>
     <w:rsid w:val="00BC1C77"/>
     <w:rsid w:val="00BC2144"/>
     <w:rsid w:val="00BC587E"/>
     <w:rsid w:val="00BC769B"/>
     <w:rsid w:val="00BD095D"/>
     <w:rsid w:val="00BD0960"/>
     <w:rsid w:val="00BD1F44"/>
     <w:rsid w:val="00BD2C16"/>
     <w:rsid w:val="00BD48FC"/>
     <w:rsid w:val="00BD57DA"/>
     <w:rsid w:val="00BE0F5A"/>
     <w:rsid w:val="00BE46D4"/>
+    <w:rsid w:val="00BE7837"/>
     <w:rsid w:val="00BF1FD1"/>
+    <w:rsid w:val="00BF2629"/>
     <w:rsid w:val="00BF4628"/>
     <w:rsid w:val="00BF4B58"/>
     <w:rsid w:val="00C00CE4"/>
     <w:rsid w:val="00C02884"/>
     <w:rsid w:val="00C07137"/>
     <w:rsid w:val="00C10E25"/>
     <w:rsid w:val="00C11C67"/>
     <w:rsid w:val="00C121BE"/>
     <w:rsid w:val="00C1763C"/>
     <w:rsid w:val="00C17E63"/>
     <w:rsid w:val="00C21DD4"/>
     <w:rsid w:val="00C21EE6"/>
     <w:rsid w:val="00C2369E"/>
     <w:rsid w:val="00C2441C"/>
     <w:rsid w:val="00C3120A"/>
+    <w:rsid w:val="00C43F80"/>
     <w:rsid w:val="00C4674A"/>
     <w:rsid w:val="00C47A1E"/>
     <w:rsid w:val="00C55362"/>
     <w:rsid w:val="00C55398"/>
     <w:rsid w:val="00C556DC"/>
     <w:rsid w:val="00C60A96"/>
     <w:rsid w:val="00C650F1"/>
     <w:rsid w:val="00C66D67"/>
     <w:rsid w:val="00C674AA"/>
     <w:rsid w:val="00C70D8A"/>
     <w:rsid w:val="00C716DE"/>
     <w:rsid w:val="00C7572C"/>
     <w:rsid w:val="00C75C0C"/>
     <w:rsid w:val="00C81B07"/>
     <w:rsid w:val="00C82E1B"/>
     <w:rsid w:val="00C83CC5"/>
+    <w:rsid w:val="00C83D67"/>
     <w:rsid w:val="00C83EF5"/>
+    <w:rsid w:val="00C843DD"/>
     <w:rsid w:val="00C86D5A"/>
     <w:rsid w:val="00C87EAA"/>
     <w:rsid w:val="00C910BB"/>
     <w:rsid w:val="00C92F74"/>
+    <w:rsid w:val="00C96C9D"/>
     <w:rsid w:val="00C971D3"/>
     <w:rsid w:val="00CA129E"/>
     <w:rsid w:val="00CA16E3"/>
     <w:rsid w:val="00CA4143"/>
     <w:rsid w:val="00CB0982"/>
     <w:rsid w:val="00CB0FCC"/>
     <w:rsid w:val="00CB1B77"/>
     <w:rsid w:val="00CB1F26"/>
     <w:rsid w:val="00CB55A5"/>
     <w:rsid w:val="00CC29E9"/>
     <w:rsid w:val="00CC2B76"/>
     <w:rsid w:val="00CC530D"/>
     <w:rsid w:val="00CC6CE7"/>
+    <w:rsid w:val="00CD24EF"/>
     <w:rsid w:val="00CD3290"/>
     <w:rsid w:val="00CE1A53"/>
+    <w:rsid w:val="00CE1B68"/>
     <w:rsid w:val="00CE312F"/>
     <w:rsid w:val="00CE6FB8"/>
     <w:rsid w:val="00CE7026"/>
     <w:rsid w:val="00CF000B"/>
     <w:rsid w:val="00CF0C03"/>
     <w:rsid w:val="00CF31C7"/>
     <w:rsid w:val="00CF3BFA"/>
+    <w:rsid w:val="00D023A8"/>
     <w:rsid w:val="00D02A29"/>
+    <w:rsid w:val="00D04472"/>
     <w:rsid w:val="00D103CA"/>
+    <w:rsid w:val="00D23177"/>
     <w:rsid w:val="00D2362D"/>
     <w:rsid w:val="00D24C95"/>
     <w:rsid w:val="00D26E0B"/>
     <w:rsid w:val="00D333C2"/>
     <w:rsid w:val="00D37D86"/>
     <w:rsid w:val="00D423B1"/>
     <w:rsid w:val="00D42B17"/>
     <w:rsid w:val="00D43BF0"/>
     <w:rsid w:val="00D43E3F"/>
     <w:rsid w:val="00D451CB"/>
     <w:rsid w:val="00D453E4"/>
     <w:rsid w:val="00D515A8"/>
     <w:rsid w:val="00D53EA6"/>
     <w:rsid w:val="00D6484C"/>
     <w:rsid w:val="00D70CF8"/>
     <w:rsid w:val="00D72626"/>
     <w:rsid w:val="00D733E1"/>
     <w:rsid w:val="00D7761E"/>
     <w:rsid w:val="00D80690"/>
     <w:rsid w:val="00D84313"/>
     <w:rsid w:val="00D86433"/>
     <w:rsid w:val="00D90ABD"/>
     <w:rsid w:val="00D9327E"/>
     <w:rsid w:val="00D93385"/>
     <w:rsid w:val="00D93BC6"/>
     <w:rsid w:val="00DA1EE1"/>
     <w:rsid w:val="00DA3926"/>
     <w:rsid w:val="00DA489A"/>
     <w:rsid w:val="00DA6D92"/>
+    <w:rsid w:val="00DA7DEB"/>
     <w:rsid w:val="00DB52CD"/>
     <w:rsid w:val="00DC42BA"/>
     <w:rsid w:val="00DC7824"/>
     <w:rsid w:val="00DD077F"/>
     <w:rsid w:val="00DD0DF6"/>
     <w:rsid w:val="00DD531D"/>
     <w:rsid w:val="00DE2F89"/>
     <w:rsid w:val="00DE3FC3"/>
     <w:rsid w:val="00DE705D"/>
     <w:rsid w:val="00DF550E"/>
     <w:rsid w:val="00DF5BFE"/>
     <w:rsid w:val="00E245D3"/>
+    <w:rsid w:val="00E3064B"/>
     <w:rsid w:val="00E310E4"/>
     <w:rsid w:val="00E33900"/>
     <w:rsid w:val="00E33B7E"/>
     <w:rsid w:val="00E35C79"/>
+    <w:rsid w:val="00E430FF"/>
     <w:rsid w:val="00E46278"/>
+    <w:rsid w:val="00E5004B"/>
     <w:rsid w:val="00E506A7"/>
     <w:rsid w:val="00E508CC"/>
     <w:rsid w:val="00E51792"/>
     <w:rsid w:val="00E51E0E"/>
     <w:rsid w:val="00E51F7F"/>
     <w:rsid w:val="00E5345D"/>
     <w:rsid w:val="00E54798"/>
     <w:rsid w:val="00E55D8E"/>
     <w:rsid w:val="00E55DA1"/>
     <w:rsid w:val="00E61187"/>
     <w:rsid w:val="00E61481"/>
     <w:rsid w:val="00E650A4"/>
     <w:rsid w:val="00E65C30"/>
     <w:rsid w:val="00E7074E"/>
     <w:rsid w:val="00E738CC"/>
     <w:rsid w:val="00E74410"/>
     <w:rsid w:val="00E7549A"/>
     <w:rsid w:val="00E76574"/>
     <w:rsid w:val="00E82554"/>
+    <w:rsid w:val="00E82731"/>
     <w:rsid w:val="00E84432"/>
     <w:rsid w:val="00E85069"/>
     <w:rsid w:val="00E86B34"/>
     <w:rsid w:val="00E87B46"/>
     <w:rsid w:val="00E95C47"/>
     <w:rsid w:val="00E962BD"/>
     <w:rsid w:val="00EA62C2"/>
     <w:rsid w:val="00EA7931"/>
     <w:rsid w:val="00EB0034"/>
     <w:rsid w:val="00EB5936"/>
+    <w:rsid w:val="00EB5FC4"/>
     <w:rsid w:val="00EC16C4"/>
     <w:rsid w:val="00EC3A15"/>
     <w:rsid w:val="00EC5BD4"/>
     <w:rsid w:val="00EC6987"/>
     <w:rsid w:val="00EC6D7B"/>
     <w:rsid w:val="00ED2CD1"/>
     <w:rsid w:val="00EE6F91"/>
     <w:rsid w:val="00EE739E"/>
     <w:rsid w:val="00EF0424"/>
     <w:rsid w:val="00EF37E6"/>
     <w:rsid w:val="00EF7386"/>
     <w:rsid w:val="00F02319"/>
     <w:rsid w:val="00F02C80"/>
+    <w:rsid w:val="00F06B9E"/>
     <w:rsid w:val="00F07A7E"/>
     <w:rsid w:val="00F11E75"/>
     <w:rsid w:val="00F167C6"/>
     <w:rsid w:val="00F221B4"/>
     <w:rsid w:val="00F23FB4"/>
     <w:rsid w:val="00F30384"/>
     <w:rsid w:val="00F31A62"/>
     <w:rsid w:val="00F334C3"/>
     <w:rsid w:val="00F3395B"/>
     <w:rsid w:val="00F342B8"/>
     <w:rsid w:val="00F35484"/>
     <w:rsid w:val="00F35510"/>
     <w:rsid w:val="00F36729"/>
     <w:rsid w:val="00F400D2"/>
     <w:rsid w:val="00F4321F"/>
     <w:rsid w:val="00F43583"/>
     <w:rsid w:val="00F501C1"/>
     <w:rsid w:val="00F531E9"/>
     <w:rsid w:val="00F53A6A"/>
     <w:rsid w:val="00F5794B"/>
+    <w:rsid w:val="00F60CE3"/>
     <w:rsid w:val="00F61CFD"/>
     <w:rsid w:val="00F63B8F"/>
     <w:rsid w:val="00F6728D"/>
     <w:rsid w:val="00F73621"/>
     <w:rsid w:val="00F7521E"/>
     <w:rsid w:val="00F770F3"/>
     <w:rsid w:val="00F8009F"/>
+    <w:rsid w:val="00F8218E"/>
     <w:rsid w:val="00F83CE9"/>
     <w:rsid w:val="00F909F7"/>
     <w:rsid w:val="00F95F88"/>
     <w:rsid w:val="00F969A4"/>
     <w:rsid w:val="00F97163"/>
     <w:rsid w:val="00FA1258"/>
     <w:rsid w:val="00FA2B4E"/>
     <w:rsid w:val="00FA2C78"/>
     <w:rsid w:val="00FA3084"/>
     <w:rsid w:val="00FB1F73"/>
     <w:rsid w:val="00FB32DD"/>
     <w:rsid w:val="00FB51E9"/>
     <w:rsid w:val="00FC431A"/>
     <w:rsid w:val="00FC603C"/>
     <w:rsid w:val="00FC6070"/>
     <w:rsid w:val="00FC71D9"/>
     <w:rsid w:val="00FD0350"/>
     <w:rsid w:val="00FD7388"/>
     <w:rsid w:val="00FD79C7"/>
     <w:rsid w:val="00FE4094"/>
     <w:rsid w:val="00FE4BE9"/>
     <w:rsid w:val="00FE5C38"/>
     <w:rsid w:val="00FE7962"/>
     <w:rsid w:val="00FE7FBD"/>
     <w:rsid w:val="00FF5500"/>
@@ -49848,76 +45177,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -50763,51 +46092,51 @@
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A6568"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D70CF8"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00853AB4"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00467BFC"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:link w:val="PlainText"/>
@@ -50902,361 +46231,219 @@
     <w:name w:val="No-num heading 3 (Agency) Char"/>
     <w:link w:val="No-numheading3Agency"/>
     <w:rsid w:val="00000557"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0039408F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
-[...49 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="285217">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="211189180">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="258177491">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="259219384">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="305399434">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="441149748">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="488517867">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="498349107">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="554589476">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="565915261">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="619074642">
-[...24 lines deleted...]
-    </w:div>
     <w:div w:id="752433896">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="821850752">
+    <w:div w:id="789200554">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="888885036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1151017738">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1521433505">
-[...25 lines deleted...]
-    <w:div w:id="1948342741">
+    <w:div w:id="1320697311">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.ema.europa.eu/en/medicines/human/epar/firazyr__;!!GfteaDio!arDXQEWnumpcK6OEMseMu7RwrdmoLS8_nNCWLWMKY9fZKTWJgV8vxSaK3BBF10RrJSG-fEeFNzSvXbfLq7-UWpxsIopKmj2wXBs$" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -51526,215 +46713,388 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="28b67473-bf67-4792-8141-fa30abaf4b20">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="3483b15e-1e21-49e3-9a34-2cab9a244e38" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <vqsn xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <Sign_x002d_off xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <ApplicationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <I_AllowRecord xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">true</I_AllowRecord>
+    <I_AgreedConditionMedDRA xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <I_LocationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_Process xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_AgreedCondition xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_ParentOrganizationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <_vti_ItemDeclaredRecord xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <I_RegulatoryEntitlement xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Information xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-1700519818-2995166</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">
+      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-1700519818-2995166</Url>
+      <Description>EMADOC-1700519818-2995166</Description>
+    </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063D73EC327478240929B1339661881F5" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9bc5de010bcbf4f6c5c83d2b06c25a6e">
-[...2 lines deleted...]
-    <xsd:import namespace="3483b15e-1e21-49e3-9a34-2cab9a244e38"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="32" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fa9ed7d62b07498afd011a1263b11d55">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7c707d9bab4414025aac99f0855fe2f1" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
+    <xsd:import namespace="62874b74-7561-4a92-a6e7-f8370cb4455a"/>
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:ApplicationID" minOccurs="0"/>
+                <xsd:element ref="ns2:I_LocationID" minOccurs="0"/>
+                <xsd:element ref="ns2:I_Process" minOccurs="0"/>
+                <xsd:element ref="ns2:I_AgreedCondition" minOccurs="0"/>
+                <xsd:element ref="ns2:I_AgreedConditionMedDRA" minOccurs="0"/>
+                <xsd:element ref="ns2:I_RegulatoryEntitlement" minOccurs="0"/>
+                <xsd:element ref="ns2:I_ParentOrganizationID" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:I_AllowRecord" minOccurs="0"/>
+                <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:_vti_ItemDeclaredRecord" minOccurs="0"/>
+                <xsd:element ref="ns3:Application_x0020_Status" minOccurs="0"/>
+                <xsd:element ref="ns3:Information" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:vqsn" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
+                <xsd:element ref="ns3:Sign_x002d_off" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:ComplianceTagAppId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28b67473-bf67-4792-8141-fa30abaf4b20" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a034c160-bfb7-45f5-8632-2eb7e0508071" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ApplicationID" ma:index="11" nillable="true" ma:displayName="Application ID" ma:internalName="I_ApplicationID">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="I_LocationID" ma:index="12" nillable="true" ma:displayName="Location ID" ma:internalName="I_LocationID">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="I_Process" ma:index="13" nillable="true" ma:displayName="Process" ma:format="Dropdown" ma:internalName="I_Process">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="MA"/>
+          <xsd:enumeration value="OD"/>
+          <xsd:enumeration value="PD"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="I_AgreedCondition" ma:index="14" nillable="true" ma:displayName="Agreed condition" ma:internalName="I_AgreedCondition">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="14" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="I_AgreedConditionMedDRA" ma:index="15" nillable="true" ma:displayName="Agreed condition MedDRA" ma:internalName="I_AgreedConditionMedDRA">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...30 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="I_RegulatoryEntitlement" ma:index="16" nillable="true" ma:displayName="Regulatory entitlement" ma:internalName="I_RegulatoryEntitlement">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="I_ParentOrganizationID" ma:index="17" nillable="true" ma:displayName="Parent organization ID" ma:internalName="I_ParentOrganizationID">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="I_AllowRecord" ma:index="20" nillable="true" ma:displayName="Allow record" ma:default="1" ma:internalName="I_AllowRecord">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="32" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="33" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d9b0556e-781b-4310-a41b-c7249e1f40f8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3483b15e-1e21-49e3-9a34-2cab9a244e38">
+    <xsd:element name="TaxCatchAll" ma:index="37" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{665852a9-51cb-438d-a850-d8097df60d25}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a034c160-bfb7-45f5-8632-2eb7e0508071">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62874b74-7561-4a92-a6e7-f8370cb4455a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="19" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="21" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="22" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="23" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="24" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="25" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="26" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="27" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="28" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_vti_ItemDeclaredRecord" ma:index="29" nillable="true" ma:displayName="_vti_ItemDeclaredRecord" ma:format="DateOnly" ma:internalName="_vti_ItemDeclaredRecord">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Application_x0020_Status" ma:index="30" nillable="true" ma:displayName="Application Status" ma:internalName="Application_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Information" ma:index="31" nillable="true" ma:displayName="Information" ma:indexed="true" ma:internalName="Information">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="80"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="vqsn" ma:index="34" nillable="true" ma:displayName="Date and time" ma:internalName="vqsn">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="36" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6b8e19bc-e54a-46df-9f4e-b6707c360923" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="38" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="39" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="40" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Sign_x002d_off" ma:index="42" nillable="true" ma:displayName="Sign-off" ma:format="Dropdown" ma:internalName="Sign_x002d_off">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="43" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ComplianceTagAppId" ma:index="44" nillable="true" ma:displayName="Label applied by App Id" ma:internalName="ComplianceTagAppId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="IconOverlay" ma:index="41" nillable="true" ma:displayName="IconOverlay" ma:hidden="true" ma:internalName="IconOverlay">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -51792,140 +47152,166 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{465C2890-681C-4F88-9C70-7798DD7E82F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="28b67473-bf67-4792-8141-fa30abaf4b20"/>
     <ds:schemaRef ds:uri="3483b15e-1e21-49e3-9a34-2cab9a244e38"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42A41A1A-9CD4-4F2A-9697-3634147D518C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EFB4E82-F456-427E-B933-A3C58E3676A9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{375DE690-2175-4637-A71A-1B117E184E91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EFB4E82-F456-427E-B933-A3C58E3676A9}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C364208F-0837-4CCD-A753-B83C094B7AB3}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D596DDB4-8621-4DF4-8593-C9900080567D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>41</Pages>
-[...1 lines deleted...]
-  <Characters>54003</Characters>
+  <Pages>40</Pages>
+  <Words>9196</Words>
+  <Characters>52420</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2250</Lines>
-  <Paragraphs>1055</Paragraphs>
+  <Lines>436</Lines>
+  <Paragraphs>122</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Firazyr: EPAR – Product information - tracked changes</vt:lpstr>
+      <vt:lpstr>Firazyr, INN-icatibant</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>61217</CharactersWithSpaces>
+  <CharactersWithSpaces>61494</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>1245197</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ema.europa.eu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2359399</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -51948,46 +47334,73 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Firazyr: EPAR – Product information - tracked changes</dc:title>
+  <dc:title>Firazyr: EPAR – Product information – tracked changes</dc:title>
   <dc:subject>EPAR</dc:subject>
   <dc:creator>CHMP</dc:creator>
   <cp:keywords>Firazyr, INN-icatibant</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010063D73EC327478240929B1339661881F5</vt:lpwstr>
+    <vt:lpwstr>0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1251e8ed-190e-484a-b3ee-374a657c0bf1_Enabled">
+    <vt:lpwstr>True</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1251e8ed-190e-484a-b3ee-374a657c0bf1_SiteId">
+    <vt:lpwstr>83d59944-34a0-4eb5-8cb0-80a49540e944</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1251e8ed-190e-484a-b3ee-374a657c0bf1_SetDate">
+    <vt:lpwstr>2025-12-19T08:16:24Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1251e8ed-190e-484a-b3ee-374a657c0bf1_Name">
+    <vt:lpwstr>PHI</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1251e8ed-190e-484a-b3ee-374a657c0bf1_ActionId">
+    <vt:lpwstr>3637ab40-c688-4212-8a55-19feefe6aa4b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1251e8ed-190e-484a-b3ee-374a657c0bf1_Removed">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1251e8ed-190e-484a-b3ee-374a657c0bf1_Extended_MSFT_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Sensitivity">
+    <vt:lpwstr>PHI</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>47c223c8-97d7-4998-805e-a968c68089ad</vt:lpwstr>
+  </property>
 </Properties>
 </file>