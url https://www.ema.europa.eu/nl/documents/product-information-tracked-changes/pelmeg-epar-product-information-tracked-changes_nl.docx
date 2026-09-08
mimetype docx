--- v0 (2025-10-14)
+++ v1 (2026-09-08)
@@ -13,88 +13,102 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0B8ADC49" w14:textId="14A7193B" w:rsidR="000F6DDE" w:rsidRPr="000F6DDE" w:rsidRDefault="000F6DDE" w:rsidP="000F6DDE">
+    <w:p w14:paraId="0B8ADC49" w14:textId="0C0AFC81" w:rsidR="000F6DDE" w:rsidRPr="000F6DDE" w:rsidRDefault="000F6DDE" w:rsidP="000F6DDE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6DDE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit document bevat de goedgekeurde productinformatie voor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Pelmeg</w:t>
       </w:r>
       <w:r w:rsidRPr="000F6DDE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>, waarbij de wijzigingen ten opzichte van de vorige procedure met wijzigingen in de productinformatie (EMA/N/0000256499) zijn gemarkeerd.</w:t>
+        <w:t>, waarbij de wijzigingen ten opzichte van de vorige procedure met wijzigingen in de productinformatie (</w:t>
+      </w:r>
+      <w:r w:rsidR="006702E5" w:rsidRPr="006702E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>EMA/VR/0000271752</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6DDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>) zijn gemarkeerd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6931A160" w14:textId="77777777" w:rsidR="000F6DDE" w:rsidRPr="000F6DDE" w:rsidRDefault="000F6DDE" w:rsidP="000F6DDE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3008DD4E" w14:textId="62093FD1" w:rsidR="000F6DDE" w:rsidRPr="000F6DDE" w:rsidRDefault="000F6DDE" w:rsidP="000F6DDE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
@@ -107,58 +121,60 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6DDE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Zie voor meer informatie de website van het Europees Geneesmiddelenbureau: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="000F6DDE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian Light" w:hAnsi="Times New Roman"/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://www.ema.europa.eu/en/medicines/human/EPAR/</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00553EBB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian Light" w:hAnsi="Times New Roman"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>pelmeg</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04D8DD86" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="000F6DDE" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EB71368" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20703953" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2206,51 +2222,67 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33185FF4" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De veiligheid en werkzaamheid van de toediening van Pelmeg bij </w:t>
+        <w:t xml:space="preserve">De veiligheid en werkzaamheid van de toediening van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA344C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Pelmeg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA344C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>novo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
@@ -6122,51 +6154,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C894D67" w14:textId="77777777" w:rsidR="00307A17" w:rsidRPr="00EA344C" w:rsidRDefault="00307A17" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="2695B856" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="2695B856" w14:textId="77777777" w:rsidTr="00AE4F5E">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C531841" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7922,51 +7954,51 @@
               <w:t>Johnson-syndroom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="701B2AB2" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="699F415D" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="699F415D" w14:textId="77777777" w:rsidTr="00AE4F5E">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43DD5EC2" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8571,51 +8603,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="257491D1" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="30D7891C" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="30D7891C" w14:textId="77777777" w:rsidTr="00AE4F5E">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BFA4D9B" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9739,77 +9771,61 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is belangrijk om na toelating van het geneesmiddel vermoedelijke bijwerkingen te melden. Op deze wijze kan de verhouding tussen voordelen en risico’s van het geneesmiddel voortdurend worden gevolgd. Beroepsbeoefenaren in de gezondheidszorg wordt verzocht alle vermoedelijke bijwerkingen te melden via </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">het nationale meldsysteem zoals vermeld in </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00BE095B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>aanhangsel V</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C464F08" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6052CBBB" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
@@ -10083,99 +10099,92 @@
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>code: L03AA13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77928200" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A9235B5" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA344C">
-[...5 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t>Pelmeg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA344C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA344C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>biosimilar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>. Gedetailleerde informatie is beschikbaar op de website van het Europees Geneesmiddelenbureau (</w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00BE095B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>http://www.ema.europa.eu</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66233665" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FEAB221" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -11845,51 +11854,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-GB" w:bidi="ne-NP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="6095"/>
         <w:gridCol w:w="425"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D42569" w14:paraId="5B31FBBA" w14:textId="77777777" w:rsidTr="00EF4F19">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="3B9054C3" w14:textId="77777777" w:rsidR="00D42569" w:rsidRPr="001624F3" w:rsidRDefault="00D42569" w:rsidP="00EF4F19">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001624F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mediane</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001624F3">
               <w:rPr>
@@ -11900,118 +11908,116 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001624F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pegfilgrastimconcentratie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001624F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> in serum (mg/ml)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B108479" w14:textId="77777777" w:rsidR="00D42569" w:rsidRDefault="0021419B" w:rsidP="00EF4F19">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="-28"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06778104" wp14:editId="319D274F">
                   <wp:extent cx="3724275" cy="2438400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Picture 1" descr="NL"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="NL"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12">
+                          <a:blip r:embed="rId14">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3724275" cy="2438400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="33B6E24F" w14:textId="77777777" w:rsidR="00D42569" w:rsidRPr="00F74FFB" w:rsidRDefault="00D42569" w:rsidP="00EF4F19">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F74FFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mediane</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F74FFB">
@@ -12086,87 +12092,84 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/l)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A14CE10" w14:textId="77777777" w:rsidR="00D42569" w:rsidRPr="00F74FFB" w:rsidRDefault="00D42569" w:rsidP="00EF4F19">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D42569" w14:paraId="75EB175D" w14:textId="77777777" w:rsidTr="00EF4F19">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2792E617" w14:textId="77777777" w:rsidR="00D42569" w:rsidRDefault="00D42569" w:rsidP="00EF4F19"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4991B9D3" w14:textId="77777777" w:rsidR="00D42569" w:rsidRPr="00F74FFB" w:rsidRDefault="00D42569" w:rsidP="00EF4F19">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001624F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Studiedag</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7692B9B4" w14:textId="77777777" w:rsidR="00D42569" w:rsidRDefault="00D42569" w:rsidP="00EF4F19"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56EC370E" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-GB" w:bidi="ne-NP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F09000F" w14:textId="77777777" w:rsidR="00310CED" w:rsidRPr="00EA344C" w:rsidRDefault="00310CED" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -14029,51 +14032,51 @@
     <w:p w14:paraId="627317C8" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74643223" w14:textId="77777777" w:rsidR="004B5886" w:rsidRPr="00AD4F04" w:rsidRDefault="004B5886" w:rsidP="004B5886">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk2611226"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk2611226"/>
       <w:r w:rsidRPr="00AD4F04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mundipharma Corporation (Ireland) Limited, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E46ACA" w14:textId="77777777" w:rsidR="00773EF1" w:rsidRPr="00773EF1" w:rsidRDefault="00773EF1" w:rsidP="00773EF1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00773EF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">United Drug House Magna Drive, Magna Business Park, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE1ADCF" w14:textId="77777777" w:rsidR="00773EF1" w:rsidRPr="003C7ACA" w:rsidRDefault="00773EF1" w:rsidP="00773EF1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
@@ -14111,51 +14114,51 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7ACA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-BE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Ierland</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BFB542" w14:textId="77777777" w:rsidR="004B5886" w:rsidRDefault="004B5886" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="63998BC7" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1494333A" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00406C8C">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -14332,72 +14335,96 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7109E8A1" w14:textId="77777777" w:rsidR="00766697" w:rsidRDefault="00766697" w:rsidP="00766697">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766697">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Datum van eerste verlening van de vergunning: 20 november 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74330128" w14:textId="2F9D2534" w:rsidR="004756B5" w:rsidRPr="00766697" w:rsidRDefault="004756B5" w:rsidP="00766697">
+    <w:p w14:paraId="74330128" w14:textId="4AA50D9C" w:rsidR="004756B5" w:rsidRPr="00766697" w:rsidRDefault="004756B5" w:rsidP="00766697">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Datum van laatste verlenging:</w:t>
       </w:r>
+      <w:r w:rsidR="006702E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006702E5" w:rsidRPr="00766697">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>20 november 20</w:t>
+      </w:r>
+      <w:r w:rsidR="006702E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="242E5AE8" w14:textId="77777777" w:rsidR="00766697" w:rsidRPr="00EA344C" w:rsidRDefault="00766697" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="216237D8" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -14453,76 +14480,60 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CA88283" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Gedetailleerde informatie over dit geneesmiddel is beschikbaar op de website van het Europees Geneesmiddelenbureau </w:t>
       </w:r>
       <w:r w:rsidR="006724F9" w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="006724F9">
-[...24 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="006724F9" w:rsidRPr="00BE095B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>http://www.ema.europa.eu</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00841A9C" w:rsidRPr="00BE095B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="16"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A39D75" w14:textId="77777777" w:rsidR="00A537DF" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00A537DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="127" w:right="120"/>
@@ -15428,458 +15439,572 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C7ACA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>PharmaKorell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C7ACA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> GmbH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFD0BCD" w14:textId="77777777" w:rsidR="00A537DF" w:rsidRPr="00056F0C" w:rsidRDefault="00487478" w:rsidP="00A537DF">
+    <w:p w14:paraId="7FFD0BCD" w14:textId="77777777" w:rsidR="00A537DF" w:rsidRPr="006702E5" w:rsidRDefault="00487478" w:rsidP="00A537DF">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C7ACA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Georges-Köhler-Str. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006702E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>2,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BAAA44" w14:textId="77777777" w:rsidR="00A537DF" w:rsidRPr="006702E5" w:rsidRDefault="00A537DF" w:rsidP="00A537DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006702E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>79539 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006702E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Loerrach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7922B0AA" w14:textId="77777777" w:rsidR="00A537DF" w:rsidRPr="006702E5" w:rsidRDefault="00A537DF" w:rsidP="00A537DF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006702E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Duitsland</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="42E07247" w14:textId="77777777" w:rsidR="00A537DF" w:rsidRPr="006702E5" w:rsidRDefault="00A537DF" w:rsidP="00A537DF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463D2BE7" w14:textId="77777777" w:rsidR="004909BB" w:rsidRPr="004909BB" w:rsidRDefault="004909BB" w:rsidP="004909BB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk197649713"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004909BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>PharmaKorell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004909BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GmbH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42080EA4" w14:textId="17D0B2FA" w:rsidR="001A29ED" w:rsidRPr="001A29ED" w:rsidRDefault="004909BB" w:rsidP="001A29ED">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004909BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Schleissheimer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004909BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A29ED" w:rsidRPr="001A29ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Strasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A29ED" w:rsidRPr="001A29ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 373, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D2796D" w14:textId="75AD25C4" w:rsidR="004909BB" w:rsidRPr="006702E5" w:rsidRDefault="001A29ED" w:rsidP="001A29ED">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006702E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>80935 Munich</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="66FD6057" w14:textId="77777777" w:rsidR="004909BB" w:rsidRPr="00EA344C" w:rsidRDefault="004909BB" w:rsidP="004909BB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA344C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Duitsland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78286E91" w14:textId="77777777" w:rsidR="006241BA" w:rsidRDefault="006241BA" w:rsidP="004909BB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="2" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-BE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9226BA" w14:textId="77777777" w:rsidR="006241BA" w:rsidRPr="006241BA" w:rsidRDefault="006241BA" w:rsidP="006241BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="3" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
           <w:rPrChange w:id="4" w:author="Author">
             <w:rPr>
+              <w:ins w:id="5" w:author="Author"/>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C7ACA">
-        <w:rPr>
+      <w:ins w:id="6" w:author="Author">
+        <w:r w:rsidRPr="006241BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="7" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>Mundipharma DC B.V.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="7DE47C51" w14:textId="77777777" w:rsidR="006241BA" w:rsidRPr="006241BA" w:rsidRDefault="006241BA" w:rsidP="006241BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="8" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rPrChange w:id="5" w:author="Author">
+          <w:rPrChange w:id="9" w:author="Author">
             <w:rPr>
+              <w:ins w:id="10" w:author="Author"/>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:t>2,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29BAAA44" w14:textId="77777777" w:rsidR="00A537DF" w:rsidRPr="00056F0C" w:rsidRDefault="00A537DF" w:rsidP="00A537DF">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:ins w:id="11" w:author="Author">
+        <w:r w:rsidRPr="006241BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="12" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>Leusderend</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="006241BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="13" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t xml:space="preserve"> 16</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="41822BF5" w14:textId="77777777" w:rsidR="006241BA" w:rsidRPr="006241BA" w:rsidRDefault="006241BA" w:rsidP="006241BA">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
+          <w:ins w:id="14" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-          <w:rPrChange w:id="6" w:author="Author">
+          <w:rPrChange w:id="15" w:author="Author">
             <w:rPr>
+              <w:ins w:id="16" w:author="Author"/>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00056F0C">
-        <w:rPr>
+      <w:ins w:id="17" w:author="Author">
+        <w:r w:rsidRPr="006241BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="18" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>3832 RC Leusden</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="63CBF683" w14:textId="39DD2BA6" w:rsidR="006241BA" w:rsidRPr="006241BA" w:rsidRDefault="006241BA" w:rsidP="006241BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="19" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-          <w:rPrChange w:id="7" w:author="Author">
+          <w:rPrChange w:id="20" w:author="Author">
             <w:rPr>
+              <w:ins w:id="21" w:author="Author"/>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:t>79539 </w:t>
-[...82 lines deleted...]
-    <w:p w14:paraId="463D2BE7" w14:textId="77777777" w:rsidR="004909BB" w:rsidRPr="004909BB" w:rsidRDefault="004909BB" w:rsidP="004909BB">
+      </w:pPr>
+      <w:ins w:id="22" w:author="Author">
+        <w:r w:rsidRPr="006241BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="23" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>Nederland</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="7D29B1BE" w14:textId="77777777" w:rsidR="006241BA" w:rsidRDefault="006241BA" w:rsidP="004909BB">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="14" w:author="Author"/>
+          <w:ins w:id="24" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="42080EA4" w14:textId="17D0B2FA" w:rsidR="001A29ED" w:rsidRPr="001A29ED" w:rsidRDefault="004909BB" w:rsidP="001A29ED">
+          <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187B259F" w14:textId="6CC1D9C3" w:rsidR="002A6CA0" w:rsidRPr="006702E5" w:rsidRDefault="002A6CA0" w:rsidP="004909BB">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="17" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A6CA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-BE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de gedrukte bijsluiter van het geneesmiddel moeten de naam en het adres van de fabrikant die verantwoordelijk is voor </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:ins w:id="18" w:author="Author">
-[...39 lines deleted...]
-        <w:keepNext/>
+      <w:r w:rsidRPr="002A6CA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-BE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>vrijgifte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A6CA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-BE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de desbetreffende batch zijn opgenomen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-BE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378CE5D6" w14:textId="77777777" w:rsidR="00A537DF" w:rsidRPr="006702E5" w:rsidRDefault="00A537DF" w:rsidP="00A537DF">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="19" w:author="Author"/>
-[...26 lines deleted...]
-          <w:ins w:id="21" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
-        </w:rPr>
-[...108 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="335A06A1" w14:textId="77777777" w:rsidR="00A537DF" w:rsidRPr="00934694" w:rsidRDefault="00A537DF" w:rsidP="00934694">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00934694">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
@@ -16142,50 +16267,51 @@
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29D75162" w14:textId="77777777" w:rsidR="00A537DF" w:rsidRPr="00934694" w:rsidRDefault="00A537DF" w:rsidP="00934694">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00934694">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>D.</w:t>
       </w:r>
       <w:r w:rsidRPr="00934694">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>VOORWAARDEN OF BEPERKINGEN MET BETREKKING TOT EEN VEILIG EN DOELTREFFEND GEBRUIK VAN HET GENEESMIDDEL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4459F34B" w14:textId="77777777" w:rsidR="00A537DF" w:rsidRPr="00EA344C" w:rsidRDefault="00A537DF" w:rsidP="00A537DF">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -23749,76 +23875,76 @@
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Soms voorkomende bijwerkingen </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_Hlk514164653"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk514164653"/>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00D66305" w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">en voor </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">bij </w:t>
       </w:r>
       <w:r w:rsidR="00D66305" w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>minder dan</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 op de 100</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA344C">
@@ -24582,95 +24708,79 @@
       </w:pPr>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Krijgt u last van bijwerkingen, neem dan contact op met uw arts, apotheker of verpleegkundige. Dit geldt ook voor mogelijke bijwerkingen die niet in deze bijsluiter staan. U kunt bijwerkingen ook rechtstreeks melden via </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>het nationale meldsysteem zoals vermeld in</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00BE095B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>aanhangsel</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EA344C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BE095B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>V</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>. Door bijwerkingen te melden, kunt u ons helpen meer informatie te verkrijgen over de veiligheid van dit geneesmiddel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BEA9464" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="114B7322" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
@@ -25455,3741 +25565,4311 @@
     <w:p w14:paraId="3C756B6B" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C78E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Fabrikant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA6C4C7" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00056F0C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
+    <w:p w14:paraId="7FA6C4C7" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006702E5" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="sv-SE"/>
-          <w:rPrChange w:id="31" w:author="Author">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00056F0C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006702E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="sv-SE"/>
-          <w:rPrChange w:id="32" w:author="Author">
-[...5 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>PharmaKorell GmbH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD80F7D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00056F0C" w:rsidRDefault="00487478" w:rsidP="00AE4F5E">
+    <w:p w14:paraId="3BD80F7D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006702E5" w:rsidRDefault="00487478" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
-          <w:rPrChange w:id="33" w:author="Author">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00056F0C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006702E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Georges-Köhler-Str. 2,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD6F85D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006702E5" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006702E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>79539 Lörrach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5402EC57" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006702E5" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006702E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Duitsland</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0F319675" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006702E5" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Hlk484180406"/>
+    </w:p>
+    <w:p w14:paraId="0DA694F9" w14:textId="77777777" w:rsidR="004909BB" w:rsidRPr="006241BA" w:rsidRDefault="004909BB" w:rsidP="006241BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="27" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="28" w:author="Author">
+          <w:pPr>
+            <w:keepNext/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006241BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="29" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>PharmaKorell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006241BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="30" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> GmbH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646D6382" w14:textId="38B29ED6" w:rsidR="00056F0C" w:rsidRPr="006241BA" w:rsidRDefault="004909BB" w:rsidP="006241BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="31" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="32" w:author="Author">
+          <w:pPr>
+            <w:keepNext/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006241BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="33" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Schleissheimer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006241BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
           <w:rPrChange w:id="34" w:author="Author">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:t>Georges-Köhler-Str. 2,</w:t>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00056F0C" w:rsidRPr="006241BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
           <w:rPrChange w:id="35" w:author="Author">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:bCs/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
               <w:color w:val="000000"/>
-              <w:lang w:val="nl-NL"/>
+              <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00056F0C">
+        <w:t>Strasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00056F0C" w:rsidRPr="006241BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
           <w:rPrChange w:id="36" w:author="Author">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-              <w:lang w:val="nl-NL"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:t>79539 Lörrach</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> 373, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A90AE55" w14:textId="2BA429FD" w:rsidR="004909BB" w:rsidRPr="006241BA" w:rsidRDefault="00056F0C" w:rsidP="006241BA">
+      <w:pPr>
+        <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
+          <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
           <w:rPrChange w:id="37" w:author="Author">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-              <w:lang w:val="nl-NL"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00056F0C">
+        <w:pPrChange w:id="38" w:author="Author">
+          <w:pPr>
+            <w:keepNext/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="006241BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
-          <w:rPrChange w:id="38" w:author="Author">
+          <w:rPrChange w:id="39" w:author="Author">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-              <w:lang w:val="nl-NL"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:t>Duitsland</w:t>
-[...9 lines deleted...]
-          <w:b/>
+        <w:t>80935 Munich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7CAA2C" w14:textId="77777777" w:rsidR="004909BB" w:rsidRPr="006241BA" w:rsidRDefault="004909BB" w:rsidP="006241BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
           <w:rPrChange w:id="40" w:author="Author">
             <w:rPr>
-              <w:ins w:id="41" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="41" w:author="Author">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="006241BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="42" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Duitsland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D26B135" w14:textId="77777777" w:rsidR="004909BB" w:rsidRDefault="004909BB" w:rsidP="00AE4F5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:ins w:id="43" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B197D19" w14:textId="77777777" w:rsidR="006241BA" w:rsidRPr="006241BA" w:rsidRDefault="006241BA" w:rsidP="006241BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="44" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="45" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="46" w:author="Author"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:lang w:val="nl-NL"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0DA694F9" w14:textId="77777777" w:rsidR="004909BB" w:rsidRPr="001274AB" w:rsidRDefault="004909BB" w:rsidP="004909BB">
+        <w:pPrChange w:id="47" w:author="Author">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="48" w:author="Author">
+        <w:r w:rsidRPr="006241BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="49" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>Mundipharma DC B.V.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="1BE11D6C" w14:textId="77777777" w:rsidR="006241BA" w:rsidRPr="006241BA" w:rsidRDefault="006241BA" w:rsidP="006241BA">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="43" w:author="Author"/>
+          <w:ins w:id="50" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-        </w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="51" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="52" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="53" w:author="Author">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+        </w:pPrChange>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:ins w:id="44" w:author="Author">
-        <w:r w:rsidRPr="001274AB">
+      <w:ins w:id="54" w:author="Author">
+        <w:r w:rsidRPr="006241BA">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000"/>
-            <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="55" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
           </w:rPr>
-          <w:t>PharmaKorell</w:t>
+          <w:t>Leusderend</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="001274AB">
+        <w:r w:rsidRPr="006241BA">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000"/>
-            <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="56" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
           </w:rPr>
-          <w:t xml:space="preserve"> GmbH </w:t>
+          <w:t xml:space="preserve"> 16</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="646D6382" w14:textId="38B29ED6" w:rsidR="00056F0C" w:rsidRPr="00056F0C" w:rsidRDefault="004909BB" w:rsidP="00056F0C">
+    <w:p w14:paraId="26327D18" w14:textId="77777777" w:rsidR="006241BA" w:rsidRPr="006241BA" w:rsidRDefault="006241BA" w:rsidP="006241BA">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="45" w:author="Author"/>
+          <w:ins w:id="57" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00056F0C">
+          <w:rPrChange w:id="58" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="59" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:lang w:val="nl-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="60" w:author="Author">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="61" w:author="Author">
+        <w:r w:rsidRPr="006241BA">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
-            <w:rPrChange w:id="47" w:author="Author">
-[...3 lines deleted...]
-                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="62" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:rPrChange>
           </w:rPr>
-          <w:t>Schleissheimer</w:t>
-[...33 lines deleted...]
-          <w:t xml:space="preserve"> 373, </w:t>
+          <w:t>3832 RC Leusden</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="0A90AE55" w14:textId="2BA429FD" w:rsidR="004909BB" w:rsidRPr="00056F0C" w:rsidRDefault="00056F0C" w:rsidP="00056F0C">
+    <w:p w14:paraId="6C349311" w14:textId="79F5D8C8" w:rsidR="006241BA" w:rsidRPr="006241BA" w:rsidRDefault="006241BA" w:rsidP="006241BA">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="49" w:author="Author"/>
+          <w:ins w:id="63" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
-          <w:rPrChange w:id="50" w:author="Author">
+          <w:rPrChange w:id="64" w:author="Author">
             <w:rPr>
-              <w:ins w:id="51" w:author="Author"/>
-[...2 lines deleted...]
-              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              <w:ins w:id="65" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:lang w:val="nl-NL"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00056F0C">
+        <w:pPrChange w:id="66" w:author="Author">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="67" w:author="Author">
+        <w:r w:rsidRPr="006241BA">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="68" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:rPrChange>
           </w:rPr>
-          <w:t>80935 Munich</w:t>
+          <w:t>Nederland</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="6B7CAA2C" w14:textId="77777777" w:rsidR="004909BB" w:rsidRPr="00056F0C" w:rsidRDefault="004909BB" w:rsidP="004909BB">
-[...15 lines deleted...]
-        <w:r w:rsidRPr="00056F0C">
+    <w:p w14:paraId="48F4DFDC" w14:textId="73FF7F75" w:rsidR="006241BA" w:rsidRPr="00056F0C" w:rsidDel="006241BA" w:rsidRDefault="006241BA" w:rsidP="00AE4F5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="69" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C65B99A" w14:textId="3D09A9F5" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="70" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="71" w:author="Author">
+        <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-            <w:lang w:val="nl-NL" w:eastAsia="en-GB"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t>Duitsland</w:t>
+          <w:delText xml:space="preserve">Neem voor alle informatie </w:delText>
         </w:r>
-      </w:ins>
-[...44 lines deleted...]
-        <w:rPr>
+        <w:r w:rsidR="000C7625" w:rsidDel="006241BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText>over</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> dit geneesmiddel contact op met de lokale vertegenwoordiger van de houder van de vergunning voor het in de handel brengen:</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="658E4480" w14:textId="72B1A9F1" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="72" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="34"/>
         <w:gridCol w:w="4644"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w14:paraId="354B44AC" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w14:paraId="354B44AC" w14:textId="4BEB87C1" w:rsidTr="00AE4F5E">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
           <w:cantSplit/>
+          <w:del w:id="73" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE6D092" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
+          <w:p w14:paraId="1DE6D092" w14:textId="140ADDDE" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="74" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:del w:id="75" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:delText>België/Belgique/Belgien</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3ADC445C" w14:textId="14142B00" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="76" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
-              <w:t>België</w:t>
-[...44 lines deleted...]
-          <w:p w14:paraId="56A1D6F8" w14:textId="77777777" w:rsidR="00031D20" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            </w:pPr>
+            <w:del w:id="77" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Mundipharma </w:delText>
+              </w:r>
+              <w:r w:rsidR="00487478" w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:delText>BV</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="56A1D6F8" w14:textId="79AB70F1" w:rsidR="00031D20" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="34"/>
               <w:rPr>
+                <w:del w:id="78" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...14 lines deleted...]
-          <w:p w14:paraId="2F3756AA" w14:textId="23C87CD6" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009B65EB" w:rsidP="00F00C4A">
+            <w:del w:id="79" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tél/Tel: </w:delText>
+              </w:r>
+              <w:r w:rsidR="005C285F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:delText>+32 2 358 54 68</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="2F3756AA" w14:textId="6FC554FE" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009B65EB" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="34"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:del w:id="80" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="81" w:author="Author">
+              <w:r w:rsidRPr="009B65EB" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>info@mundipharma.be</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7904780B" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="7904780B" w14:textId="2C808F58" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="3B7E385B" w14:textId="77777777" w:rsidR="00622FBB" w:rsidRPr="00730CAB" w:rsidRDefault="00622FBB" w:rsidP="00622FBB">
+                <w:del w:id="82" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="83" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>Lietuva</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3B7E385B" w14:textId="5A66A92E" w:rsidR="00622FBB" w:rsidRPr="00730CAB" w:rsidDel="006241BA" w:rsidRDefault="00622FBB" w:rsidP="00622FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="84" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...7 lines deleted...]
-          <w:p w14:paraId="7444C65C" w14:textId="77777777" w:rsidR="00622FBB" w:rsidRPr="00730CAB" w:rsidRDefault="00622FBB" w:rsidP="00622FBB">
+            <w:del w:id="85" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>EGIS Pharmaceuticals PLC atstovybė</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7444C65C" w14:textId="401D5924" w:rsidR="00622FBB" w:rsidRPr="00730CAB" w:rsidDel="006241BA" w:rsidRDefault="00622FBB" w:rsidP="00622FBB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="86" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...16 lines deleted...]
-              <w:r w:rsidRPr="00730CAB">
+            <w:del w:id="87" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                   <w:lang w:val="hu-HU"/>
                 </w:rPr>
-                <w:t>info@egis.lt</w:t>
+                <w:delText>Tel.:+ 370 5 231 4658</w:delText>
               </w:r>
-            </w:hyperlink>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0D7AA652" w14:textId="6C8881E1" w:rsidR="00622FBB" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="00622FBB" w:rsidP="00622FBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="88" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="89" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:info@egis.lt" \t "_blank"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>info@egis.lt</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w14:paraId="79357383" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w14:paraId="79357383" w14:textId="4BC613A5" w:rsidTr="00AE4F5E">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
           <w:cantSplit/>
+          <w:del w:id="90" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23964CC2" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
+          <w:p w14:paraId="23964CC2" w14:textId="25C3CA10" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
             <w:pPr>
               <w:keepNext/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="91" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="580B72E3" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="580B72E3" w14:textId="1695B284" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:keepNext/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="92" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="4A434216" w14:textId="77777777" w:rsidR="00652BA0" w:rsidRDefault="00652BA0" w:rsidP="00652BA0">
+            <w:del w:id="93" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>България</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4A434216" w14:textId="4129929B" w:rsidR="00652BA0" w:rsidDel="006241BA" w:rsidRDefault="00652BA0" w:rsidP="00652BA0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="94" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...90 lines deleted...]
-          <w:p w14:paraId="114B14BF" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="95" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>ТП</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText>„</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Мундифарма</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Гезелшафт</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>м</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText>.</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>б</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText>.</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Х</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText>.“</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="114B14BF" w14:textId="1B65400A" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="08679332" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+                <w:del w:id="96" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="97" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>Teл.: + 359 2 962 13 56</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="08679332" w14:textId="0E654105" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="0886944C" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+                <w:del w:id="98" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="99" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>mundipharma@mundipharma.bg</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0886944C" w14:textId="5D7C098C" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="100" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF3E4C1" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="2DF3E4C1" w14:textId="7A872A8E" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="101" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="009B7BFC" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="009B7BFC" w14:textId="5F50F2E4" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="102" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...2 lines deleted...]
-                <w:b/>
+            <w:del w:id="103" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Luxembourg/Luxemburg</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="67F02B0A" w14:textId="132551E0" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="104" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Luxembourg/Luxemburg</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="67F02B0A" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            </w:pPr>
+            <w:del w:id="105" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Mundipharma </w:delText>
+              </w:r>
+              <w:r w:rsidR="00487478" w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>BV</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="03B01D31" w14:textId="7BA6AEA9" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="106" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...46 lines deleted...]
-          <w:p w14:paraId="165C97BA" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="107" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tél/Tel: </w:delText>
+              </w:r>
+              <w:r w:rsidR="005C285F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>+32 2 358 54 68</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="165C97BA" w14:textId="07FE8F24" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="00BE095B">
+                <w:del w:id="108" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="109" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.be"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:lang w:val="nl-NL"/>
                 </w:rPr>
-                <w:t>info@mundipharma.be</w:t>
+                <w:delText>info@mundipharma.be</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="00445241" w14:paraId="7C241900" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="00445241" w:rsidDel="006241BA" w14:paraId="7C241900" w14:textId="5E0B4503" w:rsidTr="00AE4F5E">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="1619"/>
+          <w:del w:id="110" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="129D6A98" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
+          <w:p w14:paraId="129D6A98" w14:textId="7582218E" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="111" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:del w:id="112" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Česká republika</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3C0F0264" w14:textId="111499CC" w:rsidR="009D1D42" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D1D42" w:rsidP="00F00C4A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="113" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Česká</w:t>
-[...21 lines deleted...]
-          <w:p w14:paraId="3C0F0264" w14:textId="77777777" w:rsidR="009D1D42" w:rsidRPr="003C7ACA" w:rsidRDefault="009D1D42" w:rsidP="00F00C4A">
+            </w:pPr>
+            <w:del w:id="114" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Ges</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00DB6E92" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>ellschaft</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> m.b.H., </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="26DB8082" w14:textId="2F0EB211" w:rsidR="009D1D42" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D1D42" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...45 lines deleted...]
-              <w:rPr>
+                <w:del w:id="115" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...64 lines deleted...]
-              <w:r w:rsidRPr="003C7ACA">
+            <w:del w:id="116" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>office@mundipharma.cz</w:t>
+                <w:delText xml:space="preserve">organizační složka </w:delText>
               </w:r>
-            </w:hyperlink>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4DDDCE52" w14:textId="0813FDFD" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="117" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="118" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel: + 420 </w:delText>
+              </w:r>
+              <w:r w:rsidR="00006F94" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>296 188 338</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="51410A7C" w14:textId="2168EC78" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="119" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="120" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:office@mundipharma.cz"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>office@mundipharma.cz</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="473C2A10" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="473C2A10" w14:textId="4DB1AAD3" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="121" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="6A267AAE" w14:textId="2789A226" w:rsidR="000C1012" w:rsidRPr="00730CAB" w:rsidRDefault="00445241" w:rsidP="000C1012">
+            <w:del w:id="122" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Magyarország</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="6A267AAE" w14:textId="15F7FB5C" w:rsidR="000C1012" w:rsidRPr="00730CAB" w:rsidDel="006241BA" w:rsidRDefault="00445241" w:rsidP="000C1012">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="123" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="613D615E" w14:textId="661E4593" w:rsidR="000C1012" w:rsidRPr="00730CAB" w:rsidRDefault="000C1012" w:rsidP="000C1012">
+            <w:del w:id="124" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>Medis Hungary Kft</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="613D615E" w14:textId="4A316059" w:rsidR="000C1012" w:rsidRPr="00730CAB" w:rsidDel="006241BA" w:rsidRDefault="000C1012" w:rsidP="000C1012">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="125" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...23 lines deleted...]
-              <w:r>
+            <w:del w:id="126" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                   <w:lang w:val="hu-HU"/>
                 </w:rPr>
-                <w:t>medis.hu@medis.com</w:t>
+                <w:delText xml:space="preserve">Tel.: +36 </w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidR="00445241" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>23 801 028</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0ACD2C2B" w14:textId="0184C878" w:rsidR="000C1012" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="00445241" w:rsidP="000C1012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="127" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="128" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:mailbox@egis.hu" \t "_blank"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>medis.hu@medis.com</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w14:paraId="04A16C63" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w14:paraId="04A16C63" w14:textId="745E09D8" w:rsidTr="00AE4F5E">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
           <w:cantSplit/>
+          <w:del w:id="129" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE01BB9" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
+          <w:p w14:paraId="0FE01BB9" w14:textId="0C288FD3" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="130" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...8 lines deleted...]
-          <w:p w14:paraId="23945277" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="131" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Danmark</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="23945277" w14:textId="3D8C0B9C" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="132" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...7 lines deleted...]
-          <w:p w14:paraId="0C2C52EF" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="133" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Mundipharma A/S</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0C2C52EF" w14:textId="003E7C03" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="134" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="1B765B0A" w14:textId="77777777" w:rsidR="005573D2" w:rsidRPr="00010E99" w:rsidRDefault="005573D2" w:rsidP="005573D2">
+            <w:del w:id="135" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tlf: + 45 </w:delText>
+              </w:r>
+              <w:r w:rsidR="00673B1E" w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">45 </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>17 48 00</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1B765B0A" w14:textId="46460F9D" w:rsidR="005573D2" w:rsidRPr="00010E99" w:rsidDel="006241BA" w:rsidRDefault="005573D2" w:rsidP="005573D2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="136" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="00010E99">
+            <w:del w:id="137" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00010E99" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:t>nordics@mundipharma.dk</w:t>
+                <w:delText>nordics@mundipharma.dk</w:delText>
               </w:r>
-            </w:hyperlink>
-[...1 lines deleted...]
-          <w:p w14:paraId="268F5BA9" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="268F5BA9" w14:textId="08D1DDEB" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="138" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64BC31BE" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="64BC31BE" w14:textId="58FBB519" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="139" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...2 lines deleted...]
-                <w:b/>
+            <w:del w:id="140" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Malta</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="22CD2D94" w14:textId="241503E4" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="141" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Malta</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="22CD2D94" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            </w:pPr>
+            <w:del w:id="142" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Mundipharma Corporation (Ireland) Limited</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="345A3B4B" w14:textId="07FF9E06" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="143" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...21 lines deleted...]
-            </w:r>
+            <w:del w:id="144" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Tel: +353 1 206 3800 </w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w14:paraId="738446FF" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w14:paraId="738446FF" w14:textId="424FCD11" w:rsidTr="00AE4F5E">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
           <w:cantSplit/>
+          <w:del w:id="145" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70B731A6" w14:textId="77777777" w:rsidR="003A03FF" w:rsidRPr="003C7ACA" w:rsidRDefault="003A03FF" w:rsidP="00F00C4A">
+          <w:p w14:paraId="70B731A6" w14:textId="35219110" w:rsidR="003A03FF" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="003A03FF" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="146" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...8 lines deleted...]
-          <w:p w14:paraId="3EF8947B" w14:textId="77777777" w:rsidR="003A03FF" w:rsidRPr="003C7ACA" w:rsidRDefault="003A03FF" w:rsidP="00F00C4A">
+            <w:del w:id="147" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Deutschland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3EF8947B" w14:textId="5DEDDCD1" w:rsidR="003A03FF" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="003A03FF" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="148" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...7 lines deleted...]
-          <w:p w14:paraId="6165112B" w14:textId="77777777" w:rsidR="003A03FF" w:rsidRPr="003C7ACA" w:rsidRDefault="003A03FF" w:rsidP="00F00C4A">
+            <w:del w:id="149" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma GmbH</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="6165112B" w14:textId="0B494366" w:rsidR="003A03FF" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="003A03FF" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="150" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...7 lines deleted...]
-          <w:p w14:paraId="7D507A54" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="003A03FF" w:rsidP="00F00C4A">
+            <w:del w:id="151" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Tel: + 49 (0) 69 506029-000</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7D507A54" w14:textId="0DC9E1E6" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="003A03FF" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="152" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...5 lines deleted...]
-            </w:r>
+            <w:del w:id="153" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>info@mundipharma.de</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15DC96DE" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="15DC96DE" w14:textId="389EB32D" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="154" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:del w:id="155" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Nederland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4A947AD8" w14:textId="0273096B" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="156" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Nederland</w:t>
-[...19 lines deleted...]
-          <w:p w14:paraId="3D399326" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            </w:pPr>
+            <w:del w:id="157" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals B.V.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3D399326" w14:textId="4B38502F" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="64CEFB1C" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+                <w:del w:id="158" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="159" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>Tel: + 31 (0)33 450 82 70</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="64CEFB1C" w14:textId="0ACBAA45" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="00BE095B">
+                <w:del w:id="160" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="161" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.nl"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:lang w:val="nl-NL"/>
                 </w:rPr>
-                <w:t>info@mundipharma.nl</w:t>
+                <w:delText>info@mundipharma.nl</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="002B690F" w14:paraId="30752802" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="002B690F" w:rsidDel="006241BA" w14:paraId="30752802" w14:textId="67BA04B8" w:rsidTr="00AE4F5E">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
           <w:cantSplit/>
+          <w:del w:id="162" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34A49F12" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="009E603A">
+          <w:p w14:paraId="34A49F12" w14:textId="0A7AE144" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="163" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A7747E3" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="2A7747E3" w14:textId="2B3003BC" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="164" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="3D0D9AD8" w14:textId="7C461C9C" w:rsidR="000C1012" w:rsidRPr="002B690F" w:rsidRDefault="00006F94" w:rsidP="000C1012">
+            <w:del w:id="165" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText>Eesti</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3D0D9AD8" w14:textId="619732F9" w:rsidR="000C1012" w:rsidRPr="002B690F" w:rsidDel="006241BA" w:rsidRDefault="00006F94" w:rsidP="000C1012">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
+                <w:del w:id="166" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="pt-PT" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="4DFA1FF8" w14:textId="261F2339" w:rsidR="000C1012" w:rsidRDefault="000C1012" w:rsidP="000C1012">
+            <w:del w:id="167" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:delText>Medis Pharma Lithuania</w:delText>
+              </w:r>
+              <w:r w:rsidR="00445241" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> UAB</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4DFA1FF8" w14:textId="140FA415" w:rsidR="000C1012" w:rsidDel="006241BA" w:rsidRDefault="000C1012" w:rsidP="000C1012">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
+                <w:del w:id="168" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="pt-PT" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B690F">
-[...16 lines deleted...]
-          <w:p w14:paraId="0FA93C39" w14:textId="2995E47D" w:rsidR="000C1012" w:rsidRPr="00BE095B" w:rsidRDefault="002A7BEC" w:rsidP="003C7ACA">
+            <w:del w:id="169" w:author="Author">
+              <w:r w:rsidRPr="002B690F" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:delText>Tel: +370</w:delText>
+              </w:r>
+              <w:r w:rsidR="00445241" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT" w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> 68735006</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0FA93C39" w14:textId="7C961B5A" w:rsidR="000C1012" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="002A7BEC" w:rsidP="003C7ACA">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="003C7ACA">
+                <w:del w:id="170" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="171" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:medis.lt@medis.com"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="pt-PT" w:eastAsia="en-GB"/>
                 </w:rPr>
-                <w:t>medis.lt@medis.com</w:t>
+                <w:delText>medis.lt@medis.com</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7802FD" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="6A7802FD" w14:textId="25A45617" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="172" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19178B2A" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="19178B2A" w14:textId="63E21375" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="173" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...2 lines deleted...]
-                <w:b/>
+            <w:del w:id="174" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Norge</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="37428946" w14:textId="7E7E89DB" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="175" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Norge</w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="0E99130E" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            </w:pPr>
+            <w:del w:id="176" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Mundipharma AS</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0E99130E" w14:textId="3873A9B2" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="177" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="217CC4A6" w14:textId="77777777" w:rsidR="005573D2" w:rsidRPr="003C7ACA" w:rsidRDefault="005573D2" w:rsidP="005573D2">
+            <w:del w:id="178" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Tlf: + 47 67 51 89 00</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="217CC4A6" w14:textId="2EEDFDBE" w:rsidR="005573D2" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="005573D2" w:rsidP="005573D2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="179" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="003C7ACA">
+            <w:del w:id="180" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>nordics@mundipharma.dk</w:t>
+                <w:delText>nordics@mundipharma.dk</w:delText>
               </w:r>
-            </w:hyperlink>
-[...1 lines deleted...]
-          <w:p w14:paraId="4A90CF7F" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4A90CF7F" w14:textId="7B2C25FB" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="181" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w14:paraId="239941D5" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w14:paraId="239941D5" w14:textId="19124DDC" w:rsidTr="00AE4F5E">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
           <w:cantSplit/>
+          <w:del w:id="182" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44A1A764" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="44A1A764" w14:textId="3CF05373" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="183" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="089F87FD" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="184" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>Ελλάδα</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="089F87FD" w14:textId="206FFC54" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="185" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C78E0">
-[...7 lines deleted...]
-          <w:p w14:paraId="468A5AB0" w14:textId="6D03AE26" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="003C7ACA">
+            <w:del w:id="186" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Mundipharma Corporation (Ireland) Limited</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="468A5AB0" w14:textId="766745C1" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="003C7ACA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="187" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-            </w:r>
+            <w:del w:id="188" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>Τηλ</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>: + 353 1 206 3800</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75919E61" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="75919E61" w14:textId="626D5DA7" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="189" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...8 lines deleted...]
-          <w:p w14:paraId="6E75E64C" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="190" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Österreich</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="6E75E64C" w14:textId="03EE00C2" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="191" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...23 lines deleted...]
-          <w:p w14:paraId="3C10E393" w14:textId="1397090B" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="192" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Gesellschaft m.b.H.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3C10E393" w14:textId="79712830" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="6EF762E1" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+                <w:del w:id="193" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="194" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>Tel: +43 (0)1 523 25 05</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="6EF762E1" w14:textId="52FB9865" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="00BE095B">
+                <w:del w:id="195" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="196" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.at"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:lang w:val="nl-NL"/>
                 </w:rPr>
-                <w:t>info@mundipharma.at</w:t>
+                <w:delText>info@mundipharma.at</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w14:paraId="02A471FD" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w14:paraId="02A471FD" w14:textId="54813E31" w:rsidTr="00AE4F5E">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="197" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="497F5807" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="009E603A">
+          <w:p w14:paraId="497F5807" w14:textId="6E41AB5D" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="198" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3560E19B" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="3560E19B" w14:textId="136C66DF" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="199" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C78E0">
-[...7 lines deleted...]
-          <w:p w14:paraId="60BBC1B6" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="200" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                </w:rPr>
+                <w:delText>España</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="60BBC1B6" w14:textId="3385372E" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="1E034B1F" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+                <w:del w:id="201" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="202" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals, S.L.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1E034B1F" w14:textId="33F79BF1" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="7F659C3B" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+                <w:del w:id="203" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="204" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>Tel: +34 91 3821870</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7F659C3B" w14:textId="0DB64B71" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="00BE095B">
+                <w:del w:id="205" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="206" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:infomed@mundipharma.es"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:lang w:val="nl-NL"/>
                 </w:rPr>
-                <w:t>infomed@mundipharma.es</w:t>
+                <w:delText>infomed@mundipharma.es</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78277792" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="78277792" w14:textId="2578D8D6" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="207" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D230ADC" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="1D230ADC" w14:textId="6F0F4F8D" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="208" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C78E0">
-[...2 lines deleted...]
-                <w:b/>
+            <w:del w:id="209" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Polska</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="64646646" w14:textId="059AACAA" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="210" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>Polska</w:t>
-[...32 lines deleted...]
-          <w:p w14:paraId="7AB468C9" w14:textId="24429B7A" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            </w:pPr>
+            <w:del w:id="211" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Mundipharma Polska Sp. </w:delText>
+              </w:r>
+              <w:r w:rsidR="002A7BEC" w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Z</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> o.o.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7AB468C9" w14:textId="6C1994D9" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="7624F3A8" w14:textId="2A535ECE" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="00445241" w:rsidP="00F00C4A">
+                <w:del w:id="212" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="213" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel.: + (48 22) </w:delText>
+              </w:r>
+              <w:r w:rsidR="00445241" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>3824850</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7624F3A8" w14:textId="5C195FE8" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="00445241" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:r>
+                <w:del w:id="214" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="215" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:biuro@mundipharma.pl"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:lang w:val="nl-NL"/>
                 </w:rPr>
-                <w:t>office@mundipharma.pl</w:t>
+                <w:delText>office@mundipharma.pl</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w14:paraId="3D3DF83A" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w14:paraId="3D3DF83A" w14:textId="5E84AE7C" w:rsidTr="00AE4F5E">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="216" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="79B5B76C" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
+          <w:p w14:paraId="79B5B76C" w14:textId="7D3BC1C0" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="217" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B4A9323" w14:textId="79BB3F13" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="00840F6D" w:rsidP="00F00C4A">
+          <w:p w14:paraId="4B4A9323" w14:textId="1EC9A7F5" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="00840F6D" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="218" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="06FB7BA9" w14:textId="3D15FB23" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="219" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:delText>France</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="06FB7BA9" w14:textId="75EFB3C2" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="220" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...21 lines deleted...]
-          <w:p w14:paraId="78C3C2FB" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="221" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>MUNDIPHARMA S</w:delText>
+              </w:r>
+              <w:r w:rsidR="002A7BEC" w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>AS</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="78C3C2FB" w14:textId="524E3E5F" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="222" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-              <w:r w:rsidRPr="003C7ACA">
+            <w:del w:id="223" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>infomed@mundipharma.fr</w:t>
+                <w:delText>Tél: +33 1 40 65 29 29</w:delText>
               </w:r>
-            </w:hyperlink>
-[...1 lines deleted...]
-          <w:p w14:paraId="13475EE8" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="091C070E" w14:textId="453AD796" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="224" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="225" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:infomed@mundipharma.fr"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>infomed@mundipharma.fr</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="13475EE8" w14:textId="7D6D6896" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="226" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3410B450" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="3410B450" w14:textId="69522D30" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="227" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FE22638" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="7FE22638" w14:textId="5E859E03" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="228" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...8 lines deleted...]
-          <w:p w14:paraId="21E12549" w14:textId="0F504FE0" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="229" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:delText>Portugal</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="21E12549" w14:textId="4D42BF4C" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="230" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...37 lines deleted...]
-          <w:p w14:paraId="55602D92" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="231" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Farmacêutica L</w:delText>
+              </w:r>
+              <w:r w:rsidR="002A7BEC" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:delText>da</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="55602D92" w14:textId="00C94666" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="232" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...7 lines deleted...]
-          <w:p w14:paraId="65C121E3" w14:textId="5B68C340" w:rsidR="00367299" w:rsidRPr="00BE095B" w:rsidRDefault="00367299" w:rsidP="00F00C4A">
+            <w:del w:id="233" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:delText>Tel: +351 21 901 31 62</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="65C121E3" w14:textId="09CED316" w:rsidR="00367299" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="00367299" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:del w:id="234" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="235" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES_tradnl"/>
+                </w:rPr>
+                <w:delText>medinfo@mundipharma.pt</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w14:paraId="2754B924" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w14:paraId="2754B924" w14:textId="793794DD" w:rsidTr="00AE4F5E">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="236" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0D689F17" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="009E603A">
+          <w:p w14:paraId="0D689F17" w14:textId="069FC1A5" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="237" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C78E0">
-[...16 lines deleted...]
-          <w:p w14:paraId="01ABFCEB" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="238" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:br w:type="page"/>
+              </w:r>
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Hrvatska</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="01ABFCEB" w14:textId="28B82917" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="239" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C78E0">
-[...7 lines deleted...]
-          <w:p w14:paraId="3E126264" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="240" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Medis Adria d.o.o</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3E126264" w14:textId="5DBE2405" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="241" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C78E0">
-[...7 lines deleted...]
-          <w:p w14:paraId="625577CF" w14:textId="1F6FB8F6" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="242" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Tel: + 385 (0) 1 230 34 46</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="625577CF" w14:textId="2646E834" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="243" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-          <w:p w14:paraId="03E23D1C" w14:textId="77777777" w:rsidR="00EB674E" w:rsidRPr="006C78E0" w:rsidRDefault="00EB674E" w:rsidP="00F00C4A">
+            <w:del w:id="244" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="006702E5" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delInstrText>HYPERLINK "mailto:"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+              <w:r w:rsidR="00840F6D" w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>medis.hr@medis.com</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="03E23D1C" w14:textId="0946E5EA" w:rsidR="00EB674E" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="00EB674E" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="245" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="194F06C8" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="194F06C8" w14:textId="0EC7D6A7" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="246" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="07C3F58F" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="247" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Ireland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="07C3F58F" w14:textId="5E340187" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="248" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-              <w:rPr>
+            <w:del w:id="249" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals Limited</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="03B02CB2" w14:textId="7B7768DB" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="250" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Mundipharma Pharmaceuticals Limited</w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="18AF4F8E" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            </w:pPr>
+            <w:del w:id="251" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Tel: +353 1 206 3800</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="18AF4F8E" w14:textId="2EFE847C" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="252" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="188BB87B" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="188BB87B" w14:textId="64A2A4E6" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="253" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="4330FB82" w14:textId="62F8B7B9" w:rsidR="00EB674E" w:rsidRPr="00730CAB" w:rsidRDefault="00445241" w:rsidP="00EB674E">
+            <w:del w:id="254" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>România</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4330FB82" w14:textId="78D06F0B" w:rsidR="00EB674E" w:rsidRPr="00730CAB" w:rsidDel="006241BA" w:rsidRDefault="00445241" w:rsidP="00EB674E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="255" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="492D863D" w14:textId="7AAD12C3" w:rsidR="00EB674E" w:rsidRPr="00730CAB" w:rsidRDefault="00EB674E" w:rsidP="00EB674E">
+            <w:del w:id="256" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>Medis RO S.R.L.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="492D863D" w14:textId="25BB7015" w:rsidR="00EB674E" w:rsidRPr="00730CAB" w:rsidDel="006241BA" w:rsidRDefault="00EB674E" w:rsidP="00EB674E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="257" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...14 lines deleted...]
-          <w:p w14:paraId="7283AE18" w14:textId="5CB5CBE2" w:rsidR="00EB674E" w:rsidRPr="00887454" w:rsidRDefault="00445241" w:rsidP="00EB674E">
+            <w:del w:id="258" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel: +40 </w:delText>
+              </w:r>
+              <w:r w:rsidR="00445241" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>744 777 258</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7283AE18" w14:textId="30013CED" w:rsidR="00EB674E" w:rsidRPr="00887454" w:rsidDel="006241BA" w:rsidRDefault="00445241" w:rsidP="00EB674E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="259" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
-              <w:r>
+            <w:del w:id="260" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:office@egis.ro" \t "_blank"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                   <w:lang w:val="hu-HU"/>
                 </w:rPr>
-                <w:t>medis.ro@medis.com</w:t>
+                <w:delText>medis.ro@medis.com</w:delText>
               </w:r>
-            </w:hyperlink>
-[...1 lines deleted...]
-          <w:p w14:paraId="40BACA0D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="40BACA0D" w14:textId="3A8B21EC" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="261" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58E62DF6" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="58E62DF6" w14:textId="6DB06802" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="262" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...2 lines deleted...]
-                <w:b/>
+            <w:del w:id="263" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Slovenija</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="117E1D06" w14:textId="5A97173A" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="264" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Slovenija</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="117E1D06" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            </w:pPr>
+            <w:del w:id="265" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Medis, d.o.o.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="2E2C1CD0" w14:textId="7BC73A0B" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="266" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-              <w:rPr>
+            <w:del w:id="267" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Tel: +386 158969 00</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="6D5A22CA" w14:textId="27324F50" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="00840F6D" w:rsidP="00F00C4A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="268" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Medis, d.o.o.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E2C1CD0" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            </w:pPr>
+            <w:del w:id="269" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>medis.si@medis.com</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="35F5874F" w14:textId="501964A9" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...30 lines deleted...]
-              <w:rPr>
+                <w:del w:id="270" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w14:paraId="50FCC12A" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w14:paraId="50FCC12A" w14:textId="557BAF7A" w:rsidTr="00AE4F5E">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="271" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="784F72F1" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="009E603A">
+          <w:p w14:paraId="784F72F1" w14:textId="70A6B056" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="272" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C78E0">
-[...8 lines deleted...]
-          <w:p w14:paraId="1AF971BA" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="273" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Ísland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1AF971BA" w14:textId="19C05F83" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="274" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C78E0">
-[...7 lines deleted...]
-          <w:p w14:paraId="6E8CAEE1" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="275" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Icepharma hf.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="6E8CAEE1" w14:textId="6334E35A" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="276" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C78E0">
-[...7 lines deleted...]
-          <w:p w14:paraId="261DE46D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="277" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Sími: + 354 540 8000</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="261DE46D" w14:textId="067AE74E" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="278" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-          <w:p w14:paraId="63D0F8A5" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="279" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="006702E5" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delInstrText>HYPERLINK "mailto:icepharma@icepharma.is"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>icepharma@icepharma.is</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="63D0F8A5" w14:textId="34085209" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="280" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62DFC3FB" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="62DFC3FB" w14:textId="358DC77C" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="281" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C78E0">
-[...8 lines deleted...]
-          <w:p w14:paraId="3D6E5F8E" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="282" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Slovenská republika</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3D6E5F8E" w14:textId="51D68360" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="283" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C78E0">
-[...7 lines deleted...]
-          <w:p w14:paraId="4E54AF97" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="284" w:author="Author">
+              <w:r w:rsidRPr="006C78E0" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Ges.m.b.H.-o.z.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4E54AF97" w14:textId="5F380133" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="21E10801" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+                <w:del w:id="285" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="286" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>Tel: + 4212 6381 1611</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="21E10801" w14:textId="57F10C8F" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="287" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidRPr="00BE095B">
+            <w:del w:id="288" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:mundipharma@mundipharma.sk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:lang w:val="nl-NL"/>
                 </w:rPr>
-                <w:t>mundipharma@mundipharma.sk</w:t>
+                <w:delText>mundipharma@mundipharma.sk</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w14:paraId="633C801E" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w14:paraId="633C801E" w14:textId="5CA26C73" w:rsidTr="00AE4F5E">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="289" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8B47F2" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="009E603A">
+          <w:p w14:paraId="0B8B47F2" w14:textId="1472CF6C" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="7953C0AA" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+                <w:del w:id="290" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="291" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>Italia</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7953C0AA" w14:textId="016E8A2E" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-          <w:p w14:paraId="1D132AFA" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+                <w:del w:id="292" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="293" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals Srl</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1D132AFA" w14:textId="0A913F12" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="03647DFC" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+                <w:del w:id="294" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="295" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>Tel: +39 02 3182881</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="03647DFC" w14:textId="2CA18D04" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="296" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidRPr="00BE095B">
+            <w:del w:id="297" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:infomedica@mundipharma.it"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:lang w:val="nl-NL"/>
                 </w:rPr>
-                <w:t>infomedica@mundipharma.it</w:t>
+                <w:delText>infomedica@mundipharma.it</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4141D2C3" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="4141D2C3" w14:textId="6CCD698A" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="298" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...18 lines deleted...]
-          <w:p w14:paraId="153F4EBF" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="299" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Suomi/Finland</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="153F4EBF" w14:textId="6091C070" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="300" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...7 lines deleted...]
-          <w:p w14:paraId="38BCA8F0" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="301" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Oy</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="38BCA8F0" w14:textId="0C6D9530" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="302" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...7 lines deleted...]
-          <w:p w14:paraId="38A9D7D4" w14:textId="77777777" w:rsidR="005573D2" w:rsidRPr="00010E99" w:rsidRDefault="005573D2" w:rsidP="005573D2">
+            <w:del w:id="303" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Puh/Tel: + 358 (0)9 8520 2065</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="38A9D7D4" w14:textId="3AE56FF8" w:rsidR="005573D2" w:rsidRPr="00010E99" w:rsidDel="006241BA" w:rsidRDefault="005573D2" w:rsidP="005573D2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="304" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidRPr="00010E99">
+            <w:del w:id="305" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00010E99" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:t>nordics@mundipharma.dk</w:t>
+                <w:delText>nordics@mundipharma.dk</w:delText>
               </w:r>
-            </w:hyperlink>
-[...1 lines deleted...]
-          <w:p w14:paraId="66C9B548" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="66C9B548" w14:textId="0F05628D" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="306" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="134AA0A7" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w:rsidDel="006241BA" w14:paraId="134AA0A7" w14:textId="352EB180" w:rsidTr="00AE4F5E">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="307" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="230BED7F" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
+          <w:p w14:paraId="230BED7F" w14:textId="276435B3" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="308" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="1BA2D883" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="309" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>Κύπρος</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1BA2D883" w14:textId="4C8176C4" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="5158D5FB" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+                <w:del w:id="310" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="311" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals Ltd</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="5158D5FB" w14:textId="4C163B65" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="5815E775" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+                <w:del w:id="312" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="313" w:author="Author">
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="nl-NL"/>
+                </w:rPr>
+                <w:delText>Τηλ</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                </w:rPr>
+                <w:delText>: +357 22 815656</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="5815E775" w14:textId="328E2CFB" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="314" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-              <w:r w:rsidRPr="00BE095B">
+            <w:del w:id="315" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.com.cy"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00BE095B" w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:lang w:val="nl-NL"/>
                 </w:rPr>
-                <w:t>info@mundipharma.com.cy</w:t>
+                <w:delText>info@mundipharma.com.cy</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5D5536" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="5B5D5536" w14:textId="7385FD3E" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="316" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="269ACD10" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="317" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Sverige</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="269ACD10" w14:textId="1FD08B38" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="318" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...7 lines deleted...]
-          <w:p w14:paraId="1BB9AD7D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="319" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma AB</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1BB9AD7D" w14:textId="3CE32233" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="320" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C7ACA">
-[...7 lines deleted...]
-          <w:p w14:paraId="3D41639C" w14:textId="77777777" w:rsidR="005573D2" w:rsidRPr="00010E99" w:rsidRDefault="005573D2" w:rsidP="005573D2">
+            <w:del w:id="321" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Tel: + 46 (0)31 773 75 30</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3D41639C" w14:textId="3348BF3E" w:rsidR="005573D2" w:rsidRPr="00010E99" w:rsidDel="006241BA" w:rsidRDefault="005573D2" w:rsidP="005573D2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="322" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-          <w:p w14:paraId="1097314A" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="323" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="006702E5" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00010E99" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:bCs/>
+                  <w:noProof/>
+                  <w:color w:val="auto"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>nordics@mundipharma.dk</w:delText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1097314A" w14:textId="08DD8472" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="324" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="00445241" w14:paraId="33A50B25" w14:textId="77777777" w:rsidTr="00AE4F5E">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="00445241" w:rsidDel="006241BA" w14:paraId="33A50B25" w14:textId="09734110" w:rsidTr="00AE4F5E">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="325" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3101E60F" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
+          <w:p w14:paraId="3101E60F" w14:textId="5B5C5C28" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="009E603A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="326" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30E39A8D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="30E39A8D" w14:textId="4E456D3B" w:rsidR="009D620F" w:rsidRPr="003C7ACA" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="327" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="26ACE98B" w14:textId="455B7F7B" w:rsidR="007D4C0D" w:rsidRPr="00730CAB" w:rsidRDefault="00445241" w:rsidP="007D4C0D">
+            <w:del w:id="328" w:author="Author">
+              <w:r w:rsidRPr="003C7ACA" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Latvija</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="26ACE98B" w14:textId="369895C5" w:rsidR="007D4C0D" w:rsidRPr="00730CAB" w:rsidDel="006241BA" w:rsidRDefault="00445241" w:rsidP="007D4C0D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="329" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="52883690" w14:textId="5F9F04A1" w:rsidR="007D4C0D" w:rsidRPr="00730CAB" w:rsidRDefault="007D4C0D" w:rsidP="007D4C0D">
+            <w:del w:id="330" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>Medis Pharma Lithuania UAB</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="52883690" w14:textId="55D35BB6" w:rsidR="007D4C0D" w:rsidRPr="00730CAB" w:rsidDel="006241BA" w:rsidRDefault="007D4C0D" w:rsidP="007D4C0D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="331" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...35 lines deleted...]
-          <w:p w14:paraId="4EA20D93" w14:textId="72818D6B" w:rsidR="007D4C0D" w:rsidRPr="006C78E0" w:rsidRDefault="00445241" w:rsidP="007D4C0D">
+            <w:del w:id="332" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel: + </w:delText>
+              </w:r>
+              <w:r w:rsidR="00445241" w:rsidRPr="00730CAB" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>37</w:delText>
+              </w:r>
+              <w:r w:rsidR="00445241" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>0</w:delText>
+              </w:r>
+              <w:r w:rsidR="00445241" w:rsidRPr="00730CAB" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidR="00445241" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>68735006</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4EA20D93" w14:textId="017E6E68" w:rsidR="007D4C0D" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="00445241" w:rsidP="007D4C0D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="333" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
-              <w:r>
+            <w:del w:id="334" w:author="Author">
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:delInstrText>HYPERLINK "mailto:info@egis.lv" \t "_blank"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="006241BA">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                   <w:lang w:val="hu-HU"/>
                 </w:rPr>
-                <w:t>medis.lt@medis.com</w:t>
+                <w:delText>medis.lt@medis.com</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="006241BA">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39EFA362" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="39EFA362" w14:textId="6A5E2F4C" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="335" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43D3E78C" w14:textId="30E9992C" w:rsidR="00C41318" w:rsidRPr="00C41318" w:rsidRDefault="00C41318" w:rsidP="00C41318">
+          <w:p w14:paraId="43D3E78C" w14:textId="2A2FE273" w:rsidR="00C41318" w:rsidRPr="00C41318" w:rsidDel="006241BA" w:rsidRDefault="00C41318" w:rsidP="00C41318">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="336" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C41318">
-[...7 lines deleted...]
-          <w:p w14:paraId="3366D055" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+            <w:del w:id="337" w:author="Author">
+              <w:r w:rsidRPr="00C41318" w:rsidDel="006241BA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3366D055" w14:textId="0A0F18EB" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="338" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A532AFE" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
+          <w:p w14:paraId="0A532AFE" w14:textId="003B9943" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidDel="006241BA" w:rsidRDefault="009D620F" w:rsidP="00F00C4A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="339" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DA95F1C" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="006C78E0" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45B298C0" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="nl-NL"/>
@@ -29240,108 +29920,93 @@
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="663582FC" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Meer informatie over dit geneesmiddel is beschikbaar op de website van het Europees Geneesmiddelenbureau: </w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00BE095B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>http://www.ema.europa.eu</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p w14:paraId="2DEEF283" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42DA53D2" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA344C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4488"/>
         <w:gridCol w:w="4908"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w14:paraId="289F31F0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
@@ -29468,51 +30133,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Na gebruik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w14:paraId="4E40495D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="75AB9A95" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53564090" w14:textId="778EE10F" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
+          <w:p w14:paraId="53564090" w14:textId="751F5C54" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:ind w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114299" distR="114299" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5ABC064D" wp14:editId="7A4A99D3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2847339</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>147320</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="3599815"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="635"/>
@@ -29585,120 +30250,92 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251629568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AFC3C66" wp14:editId="59A5DB90">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1297305</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>635</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3797300" cy="4404995"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="65" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31">
+                          <a:blip r:embed="rId18">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3797300" cy="4404995"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:del w:id="59" w:author="Author">
-[...16 lines deleted...]
-            </w:del>
             <w:r w:rsidR="009D620F" w:rsidRPr="00BE095B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:del w:id="60" w:author="Author">
-[...8 lines deleted...]
-            </w:del>
           </w:p>
           <w:p w14:paraId="2EF7B20D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F76591D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A4596D0" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
@@ -30357,51 +30994,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:tbl>
                                   <w:tblPr>
                                     <w:tblW w:w="0" w:type="auto"/>
                                     <w:tblInd w:w="-108" w:type="dxa"/>
                                     <w:tblLayout w:type="fixed"/>
                                     <w:tblCellMar>
                                       <w:left w:w="0" w:type="dxa"/>
                                       <w:right w:w="0" w:type="dxa"/>
                                     </w:tblCellMar>
                                     <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                                   </w:tblPr>
                                   <w:tblGrid>
                                     <w:gridCol w:w="1791"/>
                                     <w:gridCol w:w="360"/>
                                   </w:tblGrid>
-                                  <w:tr w:rsidR="00C94341" w:rsidRPr="000F6DDE" w14:paraId="151350B8" w14:textId="77777777">
+                                  <w:tr w:rsidR="00C94341" w:rsidRPr="006702E5" w14:paraId="151350B8" w14:textId="77777777">
                                     <w:trPr>
                                       <w:trHeight w:val="226"/>
                                     </w:trPr>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="1791" w:type="dxa"/>
                                         <w:tcBorders>
                                           <w:top w:val="nil"/>
                                           <w:left w:val="nil"/>
                                           <w:bottom w:val="nil"/>
                                           <w:right w:val="nil"/>
                                         </w:tcBorders>
                                       </w:tcPr>
                                       <w:p w14:paraId="16EDB4B1" w14:textId="77777777" w:rsidR="00C94341" w:rsidRPr="003C7ACA" w:rsidRDefault="00C94341" w:rsidP="00114EAF">
                                         <w:pPr>
                                           <w:autoSpaceDE w:val="0"/>
                                           <w:autoSpaceDN w:val="0"/>
                                           <w:adjustRightInd w:val="0"/>
                                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                             <w:color w:val="000000"/>
                                             <w:lang w:val="nl-BE"/>
                                           </w:rPr>
                                         </w:pPr>
@@ -30438,69 +31075,73 @@
                                   <w:pPr>
                                     <w:rPr>
                                       <w:lang w:val="nl-BE"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="5715563E" id="Text Box 24" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:372.4pt;margin-top:1.45pt;width:79.5pt;height:41.9pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtDfMtFgIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JfaSxYDlKnLgqk&#10;DyDtB1AUZRGluOyStpR+fZeU4xjpLagOBFdLzu7MDtc3Q2fYUaHXYEs+neScKSuh1nZf8p8/du+u&#10;OfNB2FoYsKrkj8rzm83bN+veFWoGLZhaISMQ64velbwNwRVZ5mWrOuEn4JSlZAPYiUAh7rMaRU/o&#10;nclmeX6V9YC1Q5DKe/p7Nyb5JuE3jZLhW9N4FZgpOfUW0oppreKabdai2KNwrZanNsQruuiEtlT0&#10;DHUngmAH1P9AdVoieGjCREKXQdNoqRIHYjPNX7B5aIVTiQuJ491ZJv//YOXX44P7jiwMH2CgASYS&#10;3t2D/OWZhW0r7F7dIkLfKlFT4WmULOudL05Xo9S+8BGk6r9ATUMWhwAJaGiwi6oQT0boNIDHs+hq&#10;CEzGknm+ulpSSlJuOZ9N52kqmSiebjv04ZOCjsVNyZGGmtDF8d6H2I0ono7EYh6MrnfamBTgvtoa&#10;ZEdBBtilLxF4ccxY1pd8tZwtRwFeAdHpQE42uiv5dR6/0VtRto+2Tj4LQptxTy0be9IxSjeKGIZq&#10;YLou+TzejbJWUD+SsAijcemh0aYF/MNZT6Ytuf99EKg4M58tDWc1XSyiy1OwWL6fUYCXmeoyI6wk&#10;qJLLgJyNwTaMb+PgUO9bqjUawsItjbTRSe3nvk4EyJppCKdnFL1/GadTz4998xcAAP//AwBQSwME&#10;FAAGAAgAAAAhANdIv4HfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPAjEQhe8m/odmTLxJ&#10;CxIW1u0SY9CDkhiBhGt3W7cbt9O1LbD46xlPenx5k+99UywH17GjCbH1KGE8EsAM1l632EjYbZ/v&#10;5sBiUqhV59FIOJsIy/L6qlC59if8MMdNahhBMOZKgk2pzzmPtTVOxZHvDVL36YNTiWJouA7qRHDX&#10;8YkQM+5Ui7RgVW+erKm/NgcnYb7C9zDOvl9fqsau9+s38bM/r6S8vRkeH4AlM6S/Y/jVJ3Uoyany&#10;B9SRdRKy6ZTUk4TJAhj1C3FPuSL4LANeFvz/A+UFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAbQ3zLRYCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA10i/gd8AAAAIAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokecolor="white">
+                    <v:shapetype w14:anchorId="5715563E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="Text Box 24" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:372.4pt;margin-top:1.45pt;width:79.5pt;height:41.9pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtDfMtFgIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JfaSxYDlKnLgqk&#10;DyDtB1AUZRGluOyStpR+fZeU4xjpLagOBFdLzu7MDtc3Q2fYUaHXYEs+neScKSuh1nZf8p8/du+u&#10;OfNB2FoYsKrkj8rzm83bN+veFWoGLZhaISMQ64velbwNwRVZ5mWrOuEn4JSlZAPYiUAh7rMaRU/o&#10;nclmeX6V9YC1Q5DKe/p7Nyb5JuE3jZLhW9N4FZgpOfUW0oppreKabdai2KNwrZanNsQruuiEtlT0&#10;DHUngmAH1P9AdVoieGjCREKXQdNoqRIHYjPNX7B5aIVTiQuJ491ZJv//YOXX44P7jiwMH2CgASYS&#10;3t2D/OWZhW0r7F7dIkLfKlFT4WmULOudL05Xo9S+8BGk6r9ATUMWhwAJaGiwi6oQT0boNIDHs+hq&#10;CEzGknm+ulpSSlJuOZ9N52kqmSiebjv04ZOCjsVNyZGGmtDF8d6H2I0ono7EYh6MrnfamBTgvtoa&#10;ZEdBBtilLxF4ccxY1pd8tZwtRwFeAdHpQE42uiv5dR6/0VtRto+2Tj4LQptxTy0be9IxSjeKGIZq&#10;YLou+TzejbJWUD+SsAijcemh0aYF/MNZT6Ytuf99EKg4M58tDWc1XSyiy1OwWL6fUYCXmeoyI6wk&#10;qJLLgJyNwTaMb+PgUO9bqjUawsItjbTRSe3nvk4EyJppCKdnFL1/GadTz4998xcAAP//AwBQSwME&#10;FAAGAAgAAAAhANdIv4HfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPAjEQhe8m/odmTLxJ&#10;CxIW1u0SY9CDkhiBhGt3W7cbt9O1LbD46xlPenx5k+99UywH17GjCbH1KGE8EsAM1l632EjYbZ/v&#10;5sBiUqhV59FIOJsIy/L6qlC59if8MMdNahhBMOZKgk2pzzmPtTVOxZHvDVL36YNTiWJouA7qRHDX&#10;8YkQM+5Ui7RgVW+erKm/NgcnYb7C9zDOvl9fqsau9+s38bM/r6S8vRkeH4AlM6S/Y/jVJ3Uoyany&#10;B9SRdRKy6ZTUk4TJAhj1C3FPuSL4LANeFvz/A+UFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAbQ3zLRYCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA10i/gd8AAAAIAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokecolor="white">
                       <v:textbox>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblInd w:w="-108" w:type="dxa"/>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblCellMar>
                                 <w:left w:w="0" w:type="dxa"/>
                                 <w:right w:w="0" w:type="dxa"/>
                               </w:tblCellMar>
                               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="1791"/>
                               <w:gridCol w:w="360"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00C94341" w:rsidRPr="000F6DDE" w14:paraId="151350B8" w14:textId="77777777">
+                            <w:tr w:rsidR="00C94341" w:rsidRPr="006702E5" w14:paraId="151350B8" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="226"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1791" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                 </w:tcPr>
                                 <w:p w14:paraId="16EDB4B1" w14:textId="77777777" w:rsidR="00C94341" w:rsidRPr="003C7ACA" w:rsidRDefault="00C94341" w:rsidP="00114EAF">
                                   <w:pPr>
                                     <w:autoSpaceDE w:val="0"/>
                                     <w:autoSpaceDN w:val="0"/>
                                     <w:adjustRightInd w:val="0"/>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:color w:val="000000"/>
                                       <w:lang w:val="nl-BE"/>
                                     </w:rPr>
                                   </w:pPr>
@@ -31899,51 +32540,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:tbl>
                                   <w:tblPr>
                                     <w:tblW w:w="0" w:type="auto"/>
                                     <w:tblInd w:w="-108" w:type="dxa"/>
                                     <w:tblLayout w:type="fixed"/>
                                     <w:tblCellMar>
                                       <w:left w:w="0" w:type="dxa"/>
                                       <w:right w:w="0" w:type="dxa"/>
                                     </w:tblCellMar>
                                     <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                                   </w:tblPr>
                                   <w:tblGrid>
                                     <w:gridCol w:w="2004"/>
                                     <w:gridCol w:w="360"/>
                                   </w:tblGrid>
-                                  <w:tr w:rsidR="00C94341" w:rsidRPr="000F6DDE" w14:paraId="6A792B58" w14:textId="77777777">
+                                  <w:tr w:rsidR="00C94341" w:rsidRPr="006702E5" w14:paraId="6A792B58" w14:textId="77777777">
                                     <w:trPr>
                                       <w:trHeight w:val="353"/>
                                     </w:trPr>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="2004" w:type="dxa"/>
                                         <w:tcBorders>
                                           <w:top w:val="nil"/>
                                           <w:left w:val="nil"/>
                                           <w:bottom w:val="nil"/>
                                           <w:right w:val="nil"/>
                                         </w:tcBorders>
                                       </w:tcPr>
                                       <w:p w14:paraId="5FDBEFB7" w14:textId="77777777" w:rsidR="00C94341" w:rsidRPr="003C7ACA" w:rsidRDefault="00C94341" w:rsidP="00275B48">
                                         <w:pPr>
                                           <w:autoSpaceDE w:val="0"/>
                                           <w:autoSpaceDN w:val="0"/>
                                           <w:adjustRightInd w:val="0"/>
                                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                           <w:ind w:right="510"/>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                             <w:color w:val="000000"/>
                                             <w:lang w:val="nl-BE"/>
                                           </w:rPr>
@@ -31999,51 +32640,51 @@
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shape w14:anchorId="7EA92BB3" id="Text Box 30" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:373.15pt;margin-top:6.65pt;width:78.75pt;height:64.5pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwSvO0FAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mqFtao6TQ6ipDG&#10;QBr8ANdxGgvHZ85uk/HrOTtZV423iTxYvpz93X3ffV5fD51hJ4Veg614Mcs5U1ZCre2h4j9/7N5d&#10;ceaDsLUwYFXFH5Xn15u3b9a9K9UcWjC1QkYg1pe9q3gbgiuzzMtWdcLPwClLyQawE4FCPGQ1ip7Q&#10;O5PN8/x91gPWDkEq7+nv7Zjkm4TfNEqGb03jVWCm4tRbSCumdR/XbLMW5QGFa7Wc2hCv6KIT2lLR&#10;M9StCIIdUf8D1WmJ4KEJMwldBk2jpUociE2Rv2Dz0AqnEhcSx7uzTP7/wcr704P7jiwMH2GgASYS&#10;3t2B/OWZhW0r7EHdIELfKlFT4SJKlvXOl9PVKLUvfQTZ91+hpiGLY4AENDTYRVWIJyN0GsDjWXQ1&#10;BCZjyTzPi/mSM0m5q2JVLNNUMlE+3Xbow2cFHYubiiMNNaGL050PsRtRPh2JxTwYXe+0MSnAw35r&#10;kJ0EGWCXvkTgxTFjWV/x1ZL6eC1EpwM52eiOWBClfPJWlO2TrZPPgtBm3FPLxk46RulGEcOwH5iu&#10;qZHYY5R1D/UjCYswGpceGm1awD+c9WTaivvfR4GKM/PF0nBWxWIRXZ6CxfLDnAK8zOwvM8JKgqq4&#10;DMjZGGzD+DaODvWhpVqjISzc0EgbndR+7msiQNZMQ5ieUfT+ZZxOPT/2zV8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAOtO6U4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTwIxEIXvJv6HZky8SQtL&#10;ANftEmPQg5IYgYRrd1u3G7fTtS2w+OsZT3qazLyXN98rloPr2NGE2HqUMB4JYAZrr1tsJOy2z3cL&#10;YDEp1KrzaCScTYRleX1VqFz7E36Y4yY1jEIw5kqCTanPOY+1NU7Fke8Nkvbpg1OJ1tBwHdSJwl3H&#10;J0LMuFMt0gerevNkTf21OTgJixW+h/H8+/Wlaux6v34TP/vzSsrbm+HxAVgyQ/ozwy8+oUNJTJU/&#10;oI6skzCfzjKykpDRJMO9yKhLRYfpJANeFvx/hfICAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAMErztBQCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEADrTulOEAAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokecolor="white">
                       <v:textbox>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblInd w:w="-108" w:type="dxa"/>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblCellMar>
                                 <w:left w:w="0" w:type="dxa"/>
                                 <w:right w:w="0" w:type="dxa"/>
                               </w:tblCellMar>
                               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="2004"/>
                               <w:gridCol w:w="360"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00C94341" w:rsidRPr="000F6DDE" w14:paraId="6A792B58" w14:textId="77777777">
+                            <w:tr w:rsidR="00C94341" w:rsidRPr="006702E5" w14:paraId="6A792B58" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="353"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2004" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                 </w:tcPr>
                                 <w:p w14:paraId="5FDBEFB7" w14:textId="77777777" w:rsidR="00C94341" w:rsidRPr="003C7ACA" w:rsidRDefault="00C94341" w:rsidP="00275B48">
                                   <w:pPr>
                                     <w:autoSpaceDE w:val="0"/>
                                     <w:autoSpaceDN w:val="0"/>
                                     <w:adjustRightInd w:val="0"/>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:right="510"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:color w:val="000000"/>
                                       <w:lang w:val="nl-BE"/>
                                     </w:rPr>
@@ -32986,149 +33627,149 @@
               <w:tabs>
                 <w:tab w:val="center" w:pos="4641"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:tab/>
               <w:t>Belangrijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="509F1C7C" w14:textId="77777777">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="509F1C7C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A9DBE6D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Lees eerst deze belangrijke informatie voordat u een Pelmeg voorgevulde spuit met automatische naaldbeschermer gebruikt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="119D5E74" w14:textId="77777777">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="119D5E74" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="239" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0314A66E" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4761" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8731"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="048C1E26" w14:textId="77777777">
+            <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="048C1E26" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="226"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="0" w:type="auto"/>
                     <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="8515"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="4C147345" w14:textId="77777777">
+                  <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="4C147345" w14:textId="77777777">
                     <w:trPr>
                       <w:trHeight w:val="227"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="0" w:type="auto"/>
                         <w:tcBorders>
                           <w:top w:val="nil"/>
                           <w:left w:val="nil"/>
                           <w:bottom w:val="nil"/>
                           <w:right w:val="nil"/>
                         </w:tcBorders>
                       </w:tcPr>
                       <w:p w14:paraId="4A417438" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00CA024B">
                         <w:pPr>
                           <w:autoSpaceDE w:val="0"/>
                           <w:autoSpaceDN w:val="0"/>
                           <w:adjustRightInd w:val="0"/>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="-120"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:color w:val="000000"/>
                             <w:lang w:val="nl-NL"/>
                           </w:rPr>
@@ -33149,191 +33790,191 @@
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0E6D4930" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="67CCDE1A" w14:textId="77777777">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="67CCDE1A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="239" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D3D3B77" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4761" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8641"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="74412E25" w14:textId="77777777">
+            <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="74412E25" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="227"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="111F2E55" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
                   <w:pPr>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EA344C">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>Pelmeg wordt toegediend als een injectie in het weefsel vlak onder de huid (subcutane injectie).</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="03943549" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="4DC92DC3" w14:textId="77777777">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="4DC92DC3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="239" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39716835" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57D0D065" wp14:editId="00D7A33D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>635</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>53975</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131445"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="31" name="Grafik 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 14"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131445"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -33342,51 +33983,51 @@
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4761" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8335"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="72D519EC" w14:textId="77777777">
+            <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="72D519EC" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="226"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4EB78E26" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
                   <w:pPr>
                     <w:pStyle w:val="Default"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EA344C">
                     <w:rPr>
@@ -33421,100 +34062,100 @@
                   </w:r>
                   <w:r w:rsidRPr="00EA344C">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>voordat u klaar bent om te injecteren.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="745075EE" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="66066223" w14:textId="77777777">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="66066223" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="239" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39ED66E2" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B9E07E4" wp14:editId="28A1A087">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131445"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="32" name="Grafik 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131445"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -33523,51 +34164,51 @@
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4761" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8731"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="44F5157D" w14:textId="77777777">
+            <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="44F5157D" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="227"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="6390CC28" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
                   <w:pPr>
                     <w:pStyle w:val="Default"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EA344C">
                     <w:rPr>
@@ -33602,100 +34243,100 @@
                   </w:r>
                   <w:r w:rsidRPr="00EA344C">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>als deze op een hard oppervlak is gevallen. Gebruik een nieuwe voorgevulde spuit en neem contact op met uw arts of medische zorgverlener.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="09463906" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="22A61932" w14:textId="77777777">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="22A61932" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="239" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DEFB315" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B98333B" wp14:editId="78F2569E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>635</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>26035</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131445"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="33" name="Grafik 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131445"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -33704,73 +34345,73 @@
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4761" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8159"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="19021A37" w14:textId="77777777">
+            <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="19021A37" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="100"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="0" w:type="auto"/>
                     <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="7943"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="4FB9799A" w14:textId="77777777">
+                  <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="4FB9799A" w14:textId="77777777">
                     <w:trPr>
                       <w:trHeight w:val="102"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="0" w:type="auto"/>
                         <w:tcBorders>
                           <w:top w:val="nil"/>
                           <w:left w:val="nil"/>
                           <w:bottom w:val="nil"/>
                           <w:right w:val="nil"/>
                         </w:tcBorders>
                       </w:tcPr>
                       <w:p w14:paraId="0FB5E25B" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00CA024B">
                         <w:pPr>
                           <w:autoSpaceDE w:val="0"/>
                           <w:autoSpaceDN w:val="0"/>
                           <w:adjustRightInd w:val="0"/>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="-105"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:color w:val="000000"/>
                             <w:lang w:val="nl-NL"/>
                           </w:rPr>
@@ -33802,100 +34443,100 @@
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="-105"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="00B45ED1" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00CA024B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="519613FF" w14:textId="77777777">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="519613FF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="239" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59215F84" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03F1D2BB" wp14:editId="6F2DEFA0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>12065</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131445"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="34" name="Grafik 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131445"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -33904,73 +34545,73 @@
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4761" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8257"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="6A212746" w14:textId="77777777">
+            <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="6A212746" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="226"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="0" w:type="auto"/>
                     <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="8041"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="4F82A773" w14:textId="77777777">
+                  <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="4F82A773" w14:textId="77777777">
                     <w:trPr>
                       <w:trHeight w:val="102"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="0" w:type="auto"/>
                         <w:tcBorders>
                           <w:top w:val="nil"/>
                           <w:left w:val="nil"/>
                           <w:bottom w:val="nil"/>
                           <w:right w:val="nil"/>
                         </w:tcBorders>
                       </w:tcPr>
                       <w:p w14:paraId="705A33D0" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00CA024B">
                         <w:pPr>
                           <w:autoSpaceDE w:val="0"/>
                           <w:autoSpaceDN w:val="0"/>
                           <w:adjustRightInd w:val="0"/>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="-105"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:color w:val="000000"/>
                             <w:lang w:val="nl-NL"/>
                           </w:rPr>
@@ -34002,100 +34643,100 @@
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="-105"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="14EC8AD0" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00CA024B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="230E3EC6" w14:textId="77777777">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="230E3EC6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="239" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0589ED97" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="504EC6F5" wp14:editId="79338C54">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>635</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>5080</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131445"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="35" name="Grafik 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131445"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -34104,73 +34745,73 @@
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4761" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8731"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="59DA6297" w14:textId="77777777">
+            <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="59DA6297" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="100"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="0" w:type="auto"/>
                     <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="8515"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="34945419" w14:textId="77777777">
+                  <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="34945419" w14:textId="77777777">
                     <w:trPr>
                       <w:trHeight w:val="227"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="0" w:type="auto"/>
                         <w:tcBorders>
                           <w:top w:val="nil"/>
                           <w:left w:val="nil"/>
                           <w:bottom w:val="nil"/>
                           <w:right w:val="nil"/>
                         </w:tcBorders>
                       </w:tcPr>
                       <w:p w14:paraId="176C6611" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00CA024B">
                         <w:pPr>
                           <w:autoSpaceDE w:val="0"/>
                           <w:autoSpaceDN w:val="0"/>
                           <w:adjustRightInd w:val="0"/>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="-105"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:color w:val="000000"/>
                             <w:lang w:val="nl-NL"/>
                           </w:rPr>
@@ -34202,90 +34843,90 @@
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="-105"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2A05294D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00CA024B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="5DE0E010" w14:textId="77777777">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="5DE0E010" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7348"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="081B94F0" w14:textId="77777777">
+            <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="081B94F0" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="100"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="0" w:type="auto"/>
                     <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="7132"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="1221DAD7" w14:textId="77777777">
+                  <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="1221DAD7" w14:textId="77777777">
                     <w:trPr>
                       <w:trHeight w:val="100"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="0" w:type="auto"/>
                         <w:tcBorders>
                           <w:top w:val="nil"/>
                           <w:left w:val="nil"/>
                           <w:bottom w:val="nil"/>
                           <w:right w:val="nil"/>
                         </w:tcBorders>
                       </w:tcPr>
                       <w:p w14:paraId="748AF690" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
                         <w:pPr>
                           <w:autoSpaceDE w:val="0"/>
                           <w:autoSpaceDN w:val="0"/>
                           <w:adjustRightInd w:val="0"/>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:color w:val="000000"/>
                             <w:lang w:val="nl-NL"/>
                           </w:rPr>
                         </w:pPr>
@@ -34314,51 +34955,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="252D81FF" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1700AA25" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:sectPr w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidSect="009D620F">
-          <w:footerReference w:type="default" r:id="rId33"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="737" w:footer="737" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="741"/>
         <w:gridCol w:w="8321"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D620F" w:rsidRPr="00BE095B" w14:paraId="0A4B1AB1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
@@ -34373,51 +35014,51 @@
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Stap 1: Voorbereiden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="209CFD97" w14:textId="77777777">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="209CFD97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="409" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E4BAE3F" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
@@ -34438,51 +35079,51 @@
           </w:tcPr>
           <w:p w14:paraId="38689EB3" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Haal de blisterverpakking met voorgevulde spuit uit de verpakking en leg klaar wat u nodig heeft voor uw injectie: alcoholdoekjes, een watje of gaasje, een pleister en een naaldcontainer (niet inbegrepen).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="00D85B6E" w14:textId="77777777">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="00D85B6E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41B9450D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
@@ -34516,100 +35157,100 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Leg de nieuwe voorgevulde spuit en de andere benodigdheden op een schoon en goed verlicht oppervlak.</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="147" w:type="dxa"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8469"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="48133B2C" w14:textId="77777777" w:rsidTr="00AE4F5E">
+            <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="48133B2C" w14:textId="77777777" w:rsidTr="00AE4F5E">
               <w:trPr>
                 <w:trHeight w:val="226"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8469" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="33791B25" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
                   <w:pPr>
                     <w:pStyle w:val="Default"/>
                     <w:keepNext/>
                     <w:ind w:left="459" w:hanging="567"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                       <w:lang w:val="nl-NL" w:eastAsia="en-GB" w:bidi="ne-NP"/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="499B5EDD" wp14:editId="689310EF">
                         <wp:extent cx="142875" cy="142875"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="2" name="Grafik 9"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="0" name="Grafik 9"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId32">
+                                <a:blip r:embed="rId19">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="142875" cy="142875"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
@@ -34662,51 +35303,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="en-GB" w:bidi="ne-NP"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CFD9A0E" wp14:editId="580C073E">
                   <wp:extent cx="142875" cy="142875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -34778,51 +35419,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="en-GB" w:bidi="ne-NP"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="607EAE9D" wp14:editId="76FD95BF">
                   <wp:extent cx="142875" cy="142875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -34895,51 +35536,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="en-GB" w:bidi="ne-NP"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7966C2FC" wp14:editId="76532E76">
                   <wp:extent cx="142875" cy="142875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="Picture 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -34978,51 +35619,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4884" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="593"/>
         <w:gridCol w:w="8259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="45D795D3" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="45D795D3" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="335" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5647DFBD" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="pct"/>
           </w:tcPr>
@@ -35190,51 +35831,51 @@
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60C4D0D2" wp14:editId="798BF322">
                   <wp:extent cx="5219700" cy="1609725"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34">
+                          <a:blip r:embed="rId21">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5219700" cy="1609725"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -35315,51 +35956,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08FB604F" wp14:editId="2EAA5B0A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>17780</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131445"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="37" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131445"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -35442,51 +36083,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58736C24" wp14:editId="5F08954A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>20320</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131445"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="38" name="Picture 38"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 38"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131445"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -35557,51 +36198,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4884" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="823"/>
         <w:gridCol w:w="7321"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="5FD76100" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="5FD76100" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7CF8DBD5" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="pct"/>
@@ -35609,51 +36250,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="721662C0" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Controleer het geneesmiddel en de voorgevulde spuit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="44ADACC8" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="44ADACC8" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="64B12393" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67542D85" wp14:editId="236327E7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
@@ -35761,51 +36402,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DFE8191" wp14:editId="17BD5771">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>3175</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>4445</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3142615" cy="1350645"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="40" name="Picture 42" descr="170707_Beipackzettel_Cinfa_nur_Illu_4.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 42" descr="170707_Beipackzettel_Cinfa_nur_Illu_4.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35">
+                          <a:blip r:embed="rId22">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3142615" cy="1350645"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -35952,100 +36593,100 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C0D1256" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C85662E" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851E80" w:rsidRPr="000F6DDE" w14:paraId="33328C62" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="00851E80" w:rsidRPr="006702E5" w14:paraId="33328C62" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55CA45BA" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="119E8C9E" wp14:editId="0A85530E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>20320</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131445"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="67" name="Picture 67"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 67"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131445"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -36099,51 +36740,51 @@
               </w:rPr>
               <w:t>niet</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> gebruiken </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>indien:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851E80" w:rsidRPr="000F6DDE" w14:paraId="27DB10A7" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="00851E80" w:rsidRPr="006702E5" w14:paraId="27DB10A7" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3540545C" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -36179,51 +36820,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DE15086" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Het geneesmiddel troebel is of deeltjes bevat. Het moet helder en kleurloos zijn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851E80" w:rsidRPr="000F6DDE" w14:paraId="15B13394" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="00851E80" w:rsidRPr="006702E5" w14:paraId="15B13394" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A1AA6B2" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -36259,51 +36900,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="560EED44" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Er een onderdeel gebarsten of kapot lijkt te zijn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851E80" w:rsidRPr="000F6DDE" w14:paraId="64934924" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="00851E80" w:rsidRPr="006702E5" w14:paraId="64934924" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A14817E" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -36339,51 +36980,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37C390B5" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De naalddop ontbreekt of niet goed vastzit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851E80" w:rsidRPr="000F6DDE" w14:paraId="166A8B0B" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="00851E80" w:rsidRPr="006702E5" w14:paraId="166A8B0B" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0169DEAC" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -36419,51 +37060,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="130A8A5B" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De uiterste houdbaarheidsdatum op het etiket is verstreken tot na de laatste dag van de genoemde maand.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851E80" w:rsidRPr="000F6DDE" w14:paraId="0B918070" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="00851E80" w:rsidRPr="006702E5" w14:paraId="0B918070" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1064F180" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
@@ -36476,182 +37117,182 @@
     <w:p w14:paraId="67F9005B" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00BE095B" w:rsidRDefault="00851E80">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4884" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="8000"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00851E80" w:rsidRPr="000F6DDE" w14:paraId="5F3AB5BA" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="00851E80" w:rsidRPr="006702E5" w14:paraId="5F3AB5BA" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="568FA1B0" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Stap 2: Zich klaarmaken voor de injectie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851E80" w:rsidRPr="000F6DDE" w14:paraId="5CF6E2A6" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="00851E80" w:rsidRPr="006702E5" w14:paraId="5CF6E2A6" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6A5A83C6" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4519" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D7E2FA7" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Was uw handen grondig. Maak de injectieplaats klaar en reinig de injectieplaats.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851E80" w:rsidRPr="000F6DDE" w14:paraId="5E4E5DEE" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="00851E80" w:rsidRPr="006702E5" w14:paraId="5E4E5DEE" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0661D100" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37D008C4" wp14:editId="42ED2863">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1926590</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>16510</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2284095" cy="3138805"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="59" name="Picture 43" descr="170707_Beipackzettel_Cinfa_nur_Illu_3.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 43" descr="170707_Beipackzettel_Cinfa_nur_Illu_3.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36" cstate="print">
+                          <a:blip r:embed="rId23" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2284095" cy="3138805"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -37405,94 +38046,94 @@
           </w:p>
           <w:p w14:paraId="5AE2D723" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B6434E7" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851E80" w:rsidRPr="000F6DDE" w14:paraId="78D0D105" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="00851E80" w:rsidRPr="006702E5" w14:paraId="78D0D105" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F764F65" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>U kunt de injectie toedienen in</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851E80" w:rsidRPr="000F6DDE" w14:paraId="674AA79E" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="00851E80" w:rsidRPr="006702E5" w14:paraId="674AA79E" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DEFAC6A" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -37505,51 +38146,51 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EB66B98" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De bovenzijde van het dijbeen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851E80" w:rsidRPr="000F6DDE" w14:paraId="0AB648D9" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="00851E80" w:rsidRPr="006702E5" w14:paraId="0AB648D9" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="360D4CEA" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -37562,51 +38203,51 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="374C71CB" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De buik, echter niet binnen 5 cm rond de navel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851E80" w:rsidRPr="000F6DDE" w14:paraId="69234E2B" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="00851E80" w:rsidRPr="006702E5" w14:paraId="69234E2B" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E1566FB" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -37687,100 +38328,100 @@
                   </w:pPr>
                   <w:r w:rsidRPr="00EA344C">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Maak de injectieplaats schoon met een alcoholdoekje. Laat de huid opdrogen. </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4A1F64D0" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="00851E80" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851E80" w:rsidRPr="000F6DDE" w14:paraId="2CCC5990" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="00851E80" w:rsidRPr="006702E5" w14:paraId="2CCC5990" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="015C930C" w14:textId="77777777" w:rsidR="00851E80" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D049B5E" wp14:editId="34C95099">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1270</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>19685</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131445"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="66" name="Grafik 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 16"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131445"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -37881,51 +38522,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A25C358" wp14:editId="05C3BE92">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-68580</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-7620</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="323215" cy="322580"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="68" name="Picture 62"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 62"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37">
+                          <a:blip r:embed="rId24">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="323215" cy="322580"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -38013,147 +38654,147 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4884" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="731"/>
         <w:gridCol w:w="8121"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="44942274" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="44942274" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1B16957E" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4587" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C71CB61" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Trek voorzichtig de naalddop recht van de naald, van het lichaam weg gericht.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="1E0A2759" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="1E0A2759" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="01FA8A4C" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251625472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="417291F9" wp14:editId="6356DA5E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1193800</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>29210</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3485515" cy="3048000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="50" name="Grafik 17"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 17"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38">
+                          <a:blip r:embed="rId25">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3485515" cy="3048000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -38343,51 +38984,51 @@
     <w:p w14:paraId="06944213" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="009E603A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4884" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="731"/>
         <w:gridCol w:w="8121"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="42B46F89" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="42B46F89" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="00B783FC" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -38395,51 +39036,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B4F0D0D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Knijp de injectieplaats samen om een stevig oppervlak te creëren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="2BB32B09" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="2BB32B09" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F27A883" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251626496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16042AFB" wp14:editId="38F1A910">
                   <wp:simplePos x="0" y="0"/>
@@ -38452,51 +39093,51 @@
                   <wp:extent cx="4527550" cy="1898015"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="0" y="0"/>
                       <wp:lineTo x="0" y="21463"/>
                       <wp:lineTo x="21539" y="21463"/>
                       <wp:lineTo x="21539" y="0"/>
                       <wp:lineTo x="0" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
                   <wp:docPr id="51" name="Grafik 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39">
+                          <a:blip r:embed="rId26">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4527550" cy="1898015"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -38599,102 +39240,102 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0829E63F" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A72A866" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="4DC3A8BE" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="4DC3A8BE" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:trPr>
           <w:trHeight w:val="602"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1386C898" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29EFA866" wp14:editId="6A1C25DF">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>39370</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-2540</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="323215" cy="322580"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="69" name="Picture 69"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 69"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37">
+                          <a:blip r:embed="rId24">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="323215" cy="322580"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -38775,151 +39416,151 @@
           </w:tcPr>
           <w:p w14:paraId="77A443B1" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Stap 3: Injecteren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="3F0BD179" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="3F0BD179" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="07F4F971" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4587" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C12246A" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Houd de huidplooi vast. STEEK de naald in de huid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="4FC9461D" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="4FC9461D" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="436FD610" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251627520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54E5CD87" wp14:editId="0F0A9501">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1211580</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>148590</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3790950" cy="2030095"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="52" name="Grafik 21"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 21"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40">
+                          <a:blip r:embed="rId27">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3790950" cy="2030095"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -39042,91 +39683,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68A1AE75" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DAEA3A9" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="7B091F55" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="7B091F55" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77939774" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="en-GB" w:bidi="ne-NP"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2402FC7D" wp14:editId="219D18EF">
                   <wp:extent cx="142875" cy="142875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="7" name="Grafik 20"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 20"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -39194,51 +39835,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4884" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="8252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="5EF9F0B3" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="5EF9F0B3" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3AE60A00" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>B</w:t>
             </w:r>
           </w:p>
@@ -39249,51 +39890,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="261A6DFB" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>DUW de zuiger langzaam en met constante druk naar beneden totdat u een ‘klik’ voelt of hoort. Duw de zuiger helemaal naar beneden door de klik heen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="2773B4ED" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="2773B4ED" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3593FDE9" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
@@ -39301,51 +39942,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22D25447" wp14:editId="79F7FE42">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1364615</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>67945</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1435100" cy="1274445"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="54" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41">
+                          <a:blip r:embed="rId28">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1435100" cy="1274445"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -39366,51 +40007,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251624448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39E21B58" wp14:editId="323FD211">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>921385</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>3175</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3735070" cy="2736215"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="53" name="Picture 45" descr="170707_Beipackzettel_Cinfa_nur_Illu_5.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 45" descr="170707_Beipackzettel_Cinfa_nur_Illu_5.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42" cstate="print">
+                          <a:blip r:embed="rId29" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3735070" cy="2736215"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -39563,51 +40204,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79CD1F8A" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D3FE652" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="030644AC" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="030644AC" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CF0B979" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
@@ -39615,51 +40256,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="556A9A82" wp14:editId="75B6603D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>39370</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>26035</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="264160" cy="263525"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="70" name="Picture 70"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 70"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37">
+                          <a:blip r:embed="rId24">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="264160" cy="263525"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -39710,151 +40351,151 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4884" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="8252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="4DE29F87" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="4DE29F87" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="339" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="67EB22F0" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4661" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42A84EC4" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>LAAT uw duim los. TIL dan de spuit op, van de huid af.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="6FC835AC" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="6FC835AC" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A0ECE38" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251628544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7096FD64" wp14:editId="6B83E1A2">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1075690</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>62865</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3893185" cy="2491105"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="55" name="Grafik 25"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 25"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43">
+                          <a:blip r:embed="rId30">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3893185" cy="2491105"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -40007,123 +40648,123 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6519352F" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00BE095B" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="131A374D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="58557849" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="58557849" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EC00A3B" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Nadat u de zuiger heeft losgelaten, zal de naaldbeschermer van de voorgevulde spuit de injectienaald bedekken.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="6F21BA06" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="6F21BA06" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61F4764A" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="en-GB" w:bidi="ne-NP"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D73EAE1" wp14:editId="23068A4A">
                   <wp:extent cx="142875" cy="142875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="8" name="Grafik 24"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 24"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -40198,120 +40839,120 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4884" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8852"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="0B8CA648" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="0B8CA648" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63E96320" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Alleen voor beroepsbeoefenaren in de gezondheidszorg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="349070FC" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="349070FC" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DD3E1F6" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De merknaam en het partijnummer van het toegediende product moeten duidelijk vastgelegd worden in het patiëntendossier.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="77C2222F" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="77C2222F" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="244B4C7D" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -40357,96 +40998,96 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CF3F679" wp14:editId="464365A2">
                   <wp:extent cx="3695700" cy="2619375"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="9" name="Picture 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44">
+                          <a:blip r:embed="rId31">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3695700" cy="2619375"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="644A190A" w14:textId="77777777" w:rsidR="00090269" w:rsidRPr="00EA344C" w:rsidRDefault="00090269" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="22B02006" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="22B02006" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B16BF28" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Draai de zuiger zo dat u het etiket tot op een plaats </w:t>
@@ -40517,51 +41158,51 @@
           <w:p w14:paraId="1A845360" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Stap 4: Voltooien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="4F0B0C25" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="4F0B0C25" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6A24EE92" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00F07BD1">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="pct"/>
@@ -40610,85 +41251,85 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="229EE45A" wp14:editId="44AB04C5">
                   <wp:extent cx="3562350" cy="3038475"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="10" name="Picture 10"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45">
+                          <a:blip r:embed="rId32">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3562350" cy="3038475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="1305AA5C" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="1305AA5C" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C5E30B0" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
@@ -40725,100 +41366,100 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A582810" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De spuit en de naaldcontainer buiten het zicht en bereik van kinderen houden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="125B1A95" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="125B1A95" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B6535E8" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FE2DC9E" wp14:editId="6D369E8B">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>20320</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131445"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="56" name="Grafik 27"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 27"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131445"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -40862,99 +41503,99 @@
             </w:r>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>niet</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> opnieuw gebruiken.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="0AACBB2A" w14:textId="77777777" w:rsidTr="00BE095B">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="0AACBB2A" w14:textId="77777777" w:rsidTr="00BE095B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C178DC3" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="0021419B" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="636D3228" wp14:editId="6F2A0584">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>10795</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="132080" cy="131445"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="57" name="Grafik 28"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Grafik 28"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="132080" cy="131445"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
@@ -41082,51 +41723,51 @@
             <w:tcW w:w="4623" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3340C1EF" w14:textId="77777777" w:rsidR="009D620F" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Bekijk de injectieplaats.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D620F" w:rsidRPr="000F6DDE" w14:paraId="0CAED311" w14:textId="77777777">
+      <w:tr w:rsidR="009D620F" w:rsidRPr="006702E5" w14:paraId="0CAED311" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3CE97E85" w14:textId="77777777" w:rsidR="00090269" w:rsidRPr="00EA344C" w:rsidRDefault="009D620F" w:rsidP="00AE4F5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Als u bloed ziet, drukt u met een watje of een gaasje op uw injectieplaats. </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA344C">
@@ -45586,51 +46227,51 @@
   <w:num w:numId="42" w16cid:durableId="887228446">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="867911993">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1050768681">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1566836307">
     <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Author">
     <w15:presenceInfo w15:providerId="None" w15:userId="Author"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -45747,50 +46388,51 @@
     <w:rsid w:val="00180FE1"/>
     <w:rsid w:val="00181EED"/>
     <w:rsid w:val="00183CB5"/>
     <w:rsid w:val="0018611E"/>
     <w:rsid w:val="00186142"/>
     <w:rsid w:val="0018619E"/>
     <w:rsid w:val="0018784C"/>
     <w:rsid w:val="0019008C"/>
     <w:rsid w:val="001903A8"/>
     <w:rsid w:val="0019080C"/>
     <w:rsid w:val="00191160"/>
     <w:rsid w:val="0019251A"/>
     <w:rsid w:val="001961AD"/>
     <w:rsid w:val="00197B35"/>
     <w:rsid w:val="00197E0D"/>
     <w:rsid w:val="001A188E"/>
     <w:rsid w:val="001A1B61"/>
     <w:rsid w:val="001A23E4"/>
     <w:rsid w:val="001A2492"/>
     <w:rsid w:val="001A29ED"/>
     <w:rsid w:val="001A42AC"/>
     <w:rsid w:val="001A5273"/>
     <w:rsid w:val="001B10BB"/>
     <w:rsid w:val="001B3977"/>
     <w:rsid w:val="001B69CD"/>
+    <w:rsid w:val="001C16FC"/>
     <w:rsid w:val="001C36FE"/>
     <w:rsid w:val="001C7E66"/>
     <w:rsid w:val="001D3C89"/>
     <w:rsid w:val="001D62BA"/>
     <w:rsid w:val="001D6BEA"/>
     <w:rsid w:val="001D7092"/>
     <w:rsid w:val="001E2640"/>
     <w:rsid w:val="001E3099"/>
     <w:rsid w:val="001E46AA"/>
     <w:rsid w:val="001E5C2C"/>
     <w:rsid w:val="001F0E94"/>
     <w:rsid w:val="001F14E8"/>
     <w:rsid w:val="001F1AF4"/>
     <w:rsid w:val="001F6CBA"/>
     <w:rsid w:val="002029FD"/>
     <w:rsid w:val="00203181"/>
     <w:rsid w:val="002062D6"/>
     <w:rsid w:val="002115EF"/>
     <w:rsid w:val="00212914"/>
     <w:rsid w:val="00212CFE"/>
     <w:rsid w:val="0021419B"/>
     <w:rsid w:val="002151C9"/>
     <w:rsid w:val="00215349"/>
     <w:rsid w:val="00224CD5"/>
     <w:rsid w:val="00230459"/>
@@ -46024,76 +46666,78 @@
     <w:rsid w:val="005B6A8B"/>
     <w:rsid w:val="005C285F"/>
     <w:rsid w:val="005C3A11"/>
     <w:rsid w:val="005D22AC"/>
     <w:rsid w:val="005D4A5E"/>
     <w:rsid w:val="005D4EF8"/>
     <w:rsid w:val="005D5C7C"/>
     <w:rsid w:val="005E26CD"/>
     <w:rsid w:val="005E38C6"/>
     <w:rsid w:val="005E3F95"/>
     <w:rsid w:val="005E6C5F"/>
     <w:rsid w:val="005F00AB"/>
     <w:rsid w:val="005F2694"/>
     <w:rsid w:val="005F2FAD"/>
     <w:rsid w:val="005F40BF"/>
     <w:rsid w:val="00603BD6"/>
     <w:rsid w:val="00607235"/>
     <w:rsid w:val="0060762F"/>
     <w:rsid w:val="006109B3"/>
     <w:rsid w:val="00611454"/>
     <w:rsid w:val="00613E04"/>
     <w:rsid w:val="00616F08"/>
     <w:rsid w:val="0061756F"/>
     <w:rsid w:val="00622684"/>
     <w:rsid w:val="00622FBB"/>
+    <w:rsid w:val="006241BA"/>
     <w:rsid w:val="00625F03"/>
     <w:rsid w:val="006266BA"/>
     <w:rsid w:val="00626A76"/>
     <w:rsid w:val="00630D1B"/>
     <w:rsid w:val="006316CD"/>
     <w:rsid w:val="00631BDA"/>
     <w:rsid w:val="00634D76"/>
     <w:rsid w:val="0064137C"/>
     <w:rsid w:val="006432FE"/>
     <w:rsid w:val="0064487A"/>
     <w:rsid w:val="0065005B"/>
     <w:rsid w:val="0065115A"/>
     <w:rsid w:val="0065241D"/>
     <w:rsid w:val="006528CE"/>
     <w:rsid w:val="00652BA0"/>
     <w:rsid w:val="0065418C"/>
     <w:rsid w:val="00654DF5"/>
     <w:rsid w:val="00655869"/>
     <w:rsid w:val="00657B8A"/>
     <w:rsid w:val="00660264"/>
     <w:rsid w:val="006612AD"/>
     <w:rsid w:val="00663111"/>
     <w:rsid w:val="006632AF"/>
     <w:rsid w:val="0066621A"/>
     <w:rsid w:val="00666E32"/>
     <w:rsid w:val="00666F0A"/>
+    <w:rsid w:val="006702E5"/>
     <w:rsid w:val="006708AC"/>
     <w:rsid w:val="00671AB9"/>
     <w:rsid w:val="006724F9"/>
     <w:rsid w:val="00672FF9"/>
     <w:rsid w:val="00673B1E"/>
     <w:rsid w:val="006764BC"/>
     <w:rsid w:val="00681236"/>
     <w:rsid w:val="00682823"/>
     <w:rsid w:val="00686447"/>
     <w:rsid w:val="00687EE9"/>
     <w:rsid w:val="00691177"/>
     <w:rsid w:val="00693D49"/>
     <w:rsid w:val="0069600E"/>
     <w:rsid w:val="006A11EF"/>
     <w:rsid w:val="006A5C28"/>
     <w:rsid w:val="006A76CA"/>
     <w:rsid w:val="006A7F8D"/>
     <w:rsid w:val="006B1FE0"/>
     <w:rsid w:val="006B5DD8"/>
     <w:rsid w:val="006B5EEB"/>
     <w:rsid w:val="006B6626"/>
     <w:rsid w:val="006B712F"/>
     <w:rsid w:val="006C2443"/>
     <w:rsid w:val="006C5421"/>
     <w:rsid w:val="006C78E0"/>
@@ -47128,50 +47772,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00716B0C"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -48246,51 +48891,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1860583313">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@egis.lt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.nl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mundipharma@mundipharma.sk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.at" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId47" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailbox@egis.hu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.com.cy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/pelmeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infomed@mundipharma.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@mundipharma.cz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@mundipharma.pl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nordics@mundipharma.dk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medis.lt@medis.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.be" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infomed@mundipharma.es" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infomedica@mundipharma.it" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@egis.lv" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nordics@mundipharma.dk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@egis.ro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nordics@mundipharma.dk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.dochttp:/www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.dochttp:/www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/pelmeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -48531,96 +49176,97 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4c2d78f7fb6ec1428ebf100f28f1aea0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="49273b6fbbfe5d54744714da2729ca39" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="32" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fa9ed7d62b07498afd011a1263b11d55">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7c707d9bab4414025aac99f0855fe2f1" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
     <xsd:import namespace="62874b74-7561-4a92-a6e7-f8370cb4455a"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:ApplicationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_LocationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_Process" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedCondition" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedConditionMedDRA" minOccurs="0"/>
                 <xsd:element ref="ns2:I_RegulatoryEntitlement" minOccurs="0"/>
                 <xsd:element ref="ns2:I_ParentOrganizationID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AllowRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_vti_ItemDeclaredRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns3:Information" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:vqsn" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns3:Sign_x002d_off" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:ComplianceTagAppId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a034c160-bfb7-45f5-8632-2eb7e0508071" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -48806,50 +49452,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="39" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="40" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Sign_x002d_off" ma:index="42" nillable="true" ma:displayName="Sign-off" ma:format="Dropdown" ma:internalName="Sign_x002d_off">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="43" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="ComplianceTagAppId" ma:index="44" nillable="true" ma:displayName="Label applied by App Id" ma:internalName="ComplianceTagAppId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="IconOverlay" ma:index="41" nillable="true" ma:displayName="IconOverlay" ma:hidden="true" ma:internalName="IconOverlay">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
@@ -48916,91 +49567,91 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <vqsn xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <Sign_x002d_off xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <TaxCatchAll xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <ApplicationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <I_AllowRecord xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">true</I_AllowRecord>
     <I_AgreedConditionMedDRA xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <I_LocationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <I_Process xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <I_AgreedCondition xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <I_ParentOrganizationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <Application_x0020_Status xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <_vti_ItemDeclaredRecord xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <I_RegulatoryEntitlement xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <Information xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-1700519818-2461016</_dlc_DocId>
+    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-1700519818-3001760</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">
-      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-1700519818-2461016</Url>
-      <Description>EMADOC-1700519818-2461016</Description>
+      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-1700519818-3001760</Url>
+      <Description>EMADOC-1700519818-3001760</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
-</file>
-[...11 lines deleted...]
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -49010,114 +49661,114 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B67749A7-208B-4153-8DED-550C053EB84E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CB77037-32BA-4BCE-AF7F-1F7E551F7FA6}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23E2C3E2-E070-48EB-A124-C66FD5E1AF3F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A78868D8-9F5A-4DB9-A412-DAAB784DB2C7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="1db6163b-b3fb-4202-a432-000d4f25b9ad"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C71B54C4-BEBB-4193-9B79-3ED7E5F077D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A78868D8-9F5A-4DB9-A412-DAAB784DB2C7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23E2C3E2-E070-48EB-A124-C66FD5E1AF3F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="51f62d7b-384a-4dae-b61e-3ae95cf7baae"/>
+    <ds:schemaRef ds:uri="1db6163b-b3fb-4202-a432-000d4f25b9ad"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C6F069B-C0EC-4D8B-B76C-291DD0B57E19}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{941881E7-7496-4AB5-A241-4FA46EAE6E8F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>40</Pages>
-  <Words>8397</Words>
-  <Characters>53783</Characters>
+  <Words>9280</Words>
+  <Characters>52897</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>448</Lines>
+  <Lines>440</Lines>
   <Paragraphs>124</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pelmeg, INN-Pegfilgrastim</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>62056</CharactersWithSpaces>
+  <CharactersWithSpaces>62053</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="162" baseType="variant">
       <vt:variant>
         <vt:i4>1245197</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>78</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ema.europa.eu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5570665</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -49589,32 +50240,29 @@
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pelmeg, INN-Pegfilgrastim</dc:title>
   <dc:subject>EPAR</dc:subject>
   <dc:creator/>
   <cp:keywords>Pelmeg, INN-Pegfilgrastim</cp:keywords>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>adb78821-6c7b-4c93-aa2f-212a9480ede7</vt:lpwstr>
-[...2 lines deleted...]
-    <vt:lpwstr/>
+    <vt:lpwstr>df47a56a-76a8-4188-b8a8-cfcf8b03e942</vt:lpwstr>
   </property>
 </Properties>
 </file>