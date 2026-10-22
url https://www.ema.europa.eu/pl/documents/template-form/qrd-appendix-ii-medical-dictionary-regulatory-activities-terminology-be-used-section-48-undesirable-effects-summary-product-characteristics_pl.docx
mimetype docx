--- v0 (2025-12-19)
+++ v1 (2026-10-22)
@@ -1,3362 +1,3358 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Override ContentType="application/vnd.ms-office.classificationlabels+xml" PartName="/docMetadata/LabelInfo.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/><Relationship Id="rId5" Target="docMetadata/LabelInfo.xml" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for Java 20.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15222" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="656"/>
         <w:gridCol w:w="7283"/>
         <w:gridCol w:w="7283"/>
       </w:tblGrid>
-      <w:tr w14:paraId="63A868AA" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CC3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="71201563" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CC0" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Ref</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="76E1772A" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CC1" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="42A589E8" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CC2" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>PL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="028CF551" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CC7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="4EC4245D" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CC4" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005D2209" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="55B3DF1F" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CC5" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
               <w:t>[MedDRA frequency convention]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="70839235" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CC6" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>[Konwencja MedDRA dotycząca częstości]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="76F65867" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CCB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="74ABD3DA" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CC8" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="7EEB5192" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CC9" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>&lt;Very common (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="003D35D1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1/10)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="24A55D3B" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CCA" w14:textId="0265EDE3" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>&lt;Bardzo często (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="00435CFD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>1/10)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0F10DCD8" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CCF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="63AA5B8E" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CCC" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="19874568" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CCD" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>&lt;Common (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="757E730E" w14:textId="77777777">
+            <w:r w:rsidR="003D35D1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/100 to &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="003D35D1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/10)&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDB2CCE" w14:textId="2A0254A8" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>&lt;Często (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t>1/100 do &lt;1/10)&gt;</w:t>
+              <w:t>1/100 do &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00435CFD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t>1/10)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="27FECE58" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CD3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="14F50E95" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CD0" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="183D21E1" w14:textId="156452AA">
+          <w:p w14:paraId="6EDB2CD1" w14:textId="3ABF62E8" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>&lt;Uncommon (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="003D35D1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1/1</w:t>
             </w:r>
-            <w:r w:rsidR="00CC62B6">
-[...17 lines deleted...]
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="7C496D9B" w14:textId="77777777">
+            <w:r w:rsidR="003D35D1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>000 to &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="003D35D1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/100)&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDB2CD2" w14:textId="568F421A" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>&lt;Niezbyt często (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="00435CFD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>1/1 000 do &lt;1/100)&gt;</w:t>
+              <w:t>1/1 000 do &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00435CFD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1/100)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="059D0556" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CD7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="753EC355" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CD4" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="03D88B05" w14:textId="2EA296F1">
+          <w:p w14:paraId="6EDB2CD5" w14:textId="146D4616" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>&lt;Rare (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:noProof/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="003D35D1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1/10</w:t>
             </w:r>
-            <w:r w:rsidR="00CC62B6">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="003D35D1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>000 to &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="003D35D1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/1</w:t>
+            </w:r>
+            <w:r w:rsidR="003D35D1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>000)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="2559EB1A" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CD6" w14:textId="34D96414" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>&lt;Rzadko (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B3"/>
             </w:r>
+            <w:r w:rsidR="00435CFD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>1/10 000 do &lt;1/1 000)&gt;</w:t>
+              <w:t>1/10 000 do &lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00435CFD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1/1 000)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1331416C" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CDB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="73E27341" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CD8" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="516C7B99" w14:textId="2E856C7A">
+          <w:p w14:paraId="6EDB2CD9" w14:textId="3F2675C9" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>&lt;Very rare (&lt;1/10</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>&lt;Very rare (&lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="003D35D1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1/10</w:t>
+            </w:r>
+            <w:r w:rsidR="003D35D1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>000)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="49CE8781" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CDA" w14:textId="418177E9" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Bardzo rzadko (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F03C"/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:sym w:font="Symbol" w:char="F020"/>
+            <w:r w:rsidR="00435CFD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>1/10 000)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="34F27DA9" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CDF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="63A792BD" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CDC" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="2EB559F1" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CDD" w14:textId="075ACAB8" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>&lt;not known (cannot be estimated from the available data)&gt;</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="7E4840FF" w14:textId="77777777">
+              <w:t>&lt;not known (</w:t>
+            </w:r>
+            <w:r w:rsidR="00435CFD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">frequency </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>cannot be estimated from the available data)&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDB2CDE" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="EndnoteText"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>&lt;nieznana (częstość nie może być określona na podstawie dostępnych danych)&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="383D0449" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CE3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidRPr="00BB15AE" w:rsidP="005D2209" w14:paraId="55CB7C28" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="7A66FA79" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CE0" w14:textId="77777777" w:rsidR="005D2209" w:rsidRPr="00BB15AE" w:rsidRDefault="005D2209" w:rsidP="005D2209">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDB2CE1" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[MedDRA- system organ class database]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="5BA3DC08" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CE2" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>[Klasyfikacja układów i narządów MedDRA - baza danych]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6E51CA74" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CE7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="17DA3525" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CE4" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="29359101" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CE5" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Infections and infestations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="07088E8F" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CE6" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakażenia i zarażenia pasożytnicze </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="018D996A" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CEB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="52D0C16B" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CE8" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidRPr="00CC62B6" w:rsidP="005D2209" w14:paraId="2D991AB0" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CE9" w14:textId="77777777" w:rsidR="005D2209" w:rsidRPr="00CC62B6" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC62B6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Neoplasms benign, malignant and unspecified (incl cysts and polyps)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="65A18C3B" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CEA" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Nowotwory łagodne, złośliwe i nieokreślone (w tym torbiele i polipy) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="67FD54C5" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CEF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="30433327" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CEC" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidRPr="00CC62B6" w:rsidP="005D2209" w14:paraId="1D0E2920" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CED" w14:textId="77777777" w:rsidR="005D2209" w:rsidRPr="00CC62B6" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC62B6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Blood and lymphatic system disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="434C7A51" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CEE" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia krwi i układu chłonnego </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="045D3ED0" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CF3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="7CA9FBE7" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CF0" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="2031D42A" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CF1" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Immune system disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="32A523DA" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CF2" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia układu immunologicznego </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="067911B4" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CF7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="083F5229" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CF4" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="003FA2E6" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CF5" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrine disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="24590748" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CF6" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia endokrynologiczne </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4C253B47" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="6DA8DF42" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CF8" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="0289E203" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CF9" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolism and nutrition disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="7EB04A74" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CFA" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia metabolizmu i odżywiania </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="160B3559" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2CFF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="4B5FFC5E" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CFC" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="3C61795E" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CFD" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatric disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="0279CF1D" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2CFE" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia psychiczne </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="37216B22" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D03" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="470A5872" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D00" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="72EFF855" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D01" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Nervous system disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="7B16DCCC" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D02" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia układu nerwowego </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="70F38FBF" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D07" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="1817B5EB" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D04" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="60AAC58C" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D05" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Eye disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="12696926" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D06" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia oka </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="52EEFF4E" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D0B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="4ADE9463" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D08" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="57EF797F" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D09" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Ear and labyrinth disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="1914EDAF" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D0A" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia ucha i błędnika </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2C7BC341" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D0F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="35C53E09" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D0C" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="6AE9ABEB" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D0D" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiac disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="21754F9B" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D0E" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia serca </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6D966F88" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D13" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="22FE5534" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D10" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="12177566" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D11" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Vascular disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="28FF84CD" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D12" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia naczyniowe </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="17CF399F" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D17" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="3F41A40D" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D14" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidRPr="00CC62B6" w:rsidP="005D2209" w14:paraId="543F5313" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D15" w14:textId="77777777" w:rsidR="005D2209" w:rsidRPr="00CC62B6" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC62B6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory, thoracic and mediastinal disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="1C62DD44" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D16" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia układu oddechowego, klatki piersiowej i śródpiersia </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="44B15A81" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D1B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="03E239EB" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D18" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="18D4A5D8" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D19" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastrointestinal disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="30EB0F29" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D1A" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia żołądka i jelit </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="48B000CB" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D1F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="62E9F30F" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D1C" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="441E6B61" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D1D" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatobiliary disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="5E0A356A" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D1E" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia wątroby i dróg żółciowych </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2777A655" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D23" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="231B4B0F" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D20" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidRPr="00CC62B6" w:rsidP="005D2209" w14:paraId="691B33B9" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D21" w14:textId="77777777" w:rsidR="005D2209" w:rsidRPr="00CC62B6" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC62B6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Skin and subcutaneous tissue disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="539C1FAA" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D22" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia skóry i tkanki podskórnej </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5E1E7C3F" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D27" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="3434E219" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D24" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidRPr="00CC62B6" w:rsidP="005D2209" w14:paraId="6BD29D0A" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D25" w14:textId="77777777" w:rsidR="005D2209" w:rsidRPr="00CC62B6" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC62B6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Musculoskeletal and connective tissue disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="09DF7F2C" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D26" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia mięśniowo-szkieletowe i tkanki łącznej </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="12F8C2EF" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D2B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="52915EBE" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D28" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="2DEC8168" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D29" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Renal and urinary disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="652D3936" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D2A" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia nerek i dróg moczowych </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="002FD763" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D2F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="6C5AF708" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D2C" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidRPr="003A4F56" w:rsidP="005D2209" w14:paraId="78C3CE30" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D2D" w14:textId="77777777" w:rsidR="005D2209" w:rsidRPr="003A4F56" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4F56">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, puerperium and perinatal conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="0AC9F104" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D2E" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciąża, połóg i okres okołoporodowy </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2D9F48A1" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D33" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="46669588" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D30" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidRPr="003A4F56" w:rsidP="005D2209" w14:paraId="68834E75" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D31" w14:textId="77777777" w:rsidR="005D2209" w:rsidRPr="003A4F56" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4F56">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive system and breast disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="1065D4BE" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D32" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia układu rozrodczego i piersi </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="121D4C04" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D37" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="52B20687" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D34" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidRPr="003A4F56" w:rsidP="005D2209" w14:paraId="12B1522C" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D35" w14:textId="77777777" w:rsidR="005D2209" w:rsidRPr="003A4F56" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4F56">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Congenital, familial and genetic disorders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="37AA0F64" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D36" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Wady wrodzone, choroby rodzinne i genetyczne </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="716D4FF9" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D3B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="08FA0362" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D38" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidRPr="003A4F56" w:rsidP="005D2209" w14:paraId="7A60767A" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D39" w14:textId="77777777" w:rsidR="005D2209" w:rsidRPr="003A4F56" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4F56">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">General disorders and administration site conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="61AE2925" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D3A" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Zaburzenia ogólne i stany w miejscu podania </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="34BDAF4E" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D3F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="09A1F401" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D3C" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="251A773F" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D3D" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="035D7E29" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D3E" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Badania diagnostyczne </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="373BD485" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D43" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="6BFB16F4" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D40" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidRPr="003A4F56" w:rsidP="005D2209" w14:paraId="1AAC83C2" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D41" w14:textId="77777777" w:rsidR="005D2209" w:rsidRPr="003A4F56" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4F56">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Injury, poisoning and procedural complications </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="6747595B" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D42" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Urazy, zatrucia i powikłania po zabiegach </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="715BA762" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D47" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="0D54D1B4" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D44" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="09FDA2A3" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D45" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical and medical procedures </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="6254FC30" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D46" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedury medyczne i chirurgiczne </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="39B3AAE3" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="643154A8" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D48" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="5389AD30" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D49" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Social circumstances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2209" w:rsidP="005D2209" w14:paraId="63C5E373" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D4A" w14:textId="77777777" w:rsidR="005D2209" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Uwarunkowania społeczne</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="22118EC4" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00931C06" w14:paraId="6EDB2D4F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A0091D" w:rsidP="005D2209" w14:paraId="3CAFA6D3" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D4C" w14:textId="77777777" w:rsidR="00A0091D" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>033</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A0091D" w:rsidP="005D2209" w14:paraId="399FB6C2" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D4D" w14:textId="77777777" w:rsidR="00A0091D" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Product issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A0091D" w:rsidP="005D2209" w14:paraId="3F32FC9B" w14:textId="77777777">
+          <w:p w14:paraId="6EDB2D4E" w14:textId="77777777" w:rsidR="00A0091D" w:rsidRDefault="005E5656" w:rsidP="005D2209">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Zgłoszenia dotyczące produktu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CE4C0C" w14:paraId="169EC17C" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+    <w:p w14:paraId="6EDB2D50" w14:textId="77777777" w:rsidR="00CE4C0C" w:rsidRDefault="00CE4C0C"/>
+    <w:sectPr w:rsidR="00CE4C0C" w:rsidSect="006A7027">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="680" w:right="255" w:bottom="1021" w:left="1021" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6EDB2D53" w14:textId="77777777" w:rsidR="00355E7D" w:rsidRDefault="00355E7D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6EDB2D54" w14:textId="77777777" w:rsidR="00355E7D" w:rsidRDefault="00355E7D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00BB15AE" w14:paraId="758F2689" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EDB2D57" w14:textId="77777777" w:rsidR="00BB15AE" w:rsidRDefault="00BB15AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00BB15AE" w14:paraId="4339AD1B" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EDB2D58" w14:textId="77777777" w:rsidR="00BB15AE" w:rsidRDefault="00BB15AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00BB15AE" w14:paraId="2C8E9235" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EDB2D5A" w14:textId="77777777" w:rsidR="00BB15AE" w:rsidRDefault="00BB15AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6EDB2D51" w14:textId="77777777" w:rsidR="00355E7D" w:rsidRDefault="00355E7D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6EDB2D52" w14:textId="77777777" w:rsidR="00355E7D" w:rsidRDefault="00355E7D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00BB15AE" w14:paraId="4AE96326" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EDB2D55" w14:textId="77777777" w:rsidR="00BB15AE" w:rsidRDefault="00BB15AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00BB15AE" w14:paraId="2C66F64C" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EDB2D56" w14:textId="77777777" w:rsidR="00BB15AE" w:rsidRDefault="00BB15AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00BB15AE" w14:paraId="622359A8" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EDB2D59" w14:textId="77777777" w:rsidR="00BB15AE" w:rsidRDefault="00BB15AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="590160666">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1101878875">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="1" w:directFormattingOnParagraphs="1" w:directFormattingOnRuns="1" w:directFormattingOnTables="1" w:headingStyles="0" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="1" w:visibleStyles="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
     <w:layoutTableRowsApart/>
     <w:useWord97LineBreakRules/>
     <w:doNotBreakWrappedTables/>
     <w:doNotSnapToGridInCell/>
     <w:selectFldWithFirstOrLastChar/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useFELayout/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="Registered" w:val="-1"/>
+    <w:docVar w:name="Version" w:val="0"/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00354C55"/>
     <w:rsid w:val="00003965"/>
     <w:rsid w:val="00051578"/>
+    <w:rsid w:val="00051E98"/>
     <w:rsid w:val="00063B0A"/>
     <w:rsid w:val="000A2F4E"/>
     <w:rsid w:val="00105A17"/>
     <w:rsid w:val="001F5650"/>
     <w:rsid w:val="00326519"/>
     <w:rsid w:val="00354C55"/>
+    <w:rsid w:val="00355E7D"/>
     <w:rsid w:val="00363CE8"/>
     <w:rsid w:val="003A4F56"/>
+    <w:rsid w:val="003D35D1"/>
+    <w:rsid w:val="00435CFD"/>
     <w:rsid w:val="00450BBC"/>
     <w:rsid w:val="0048522A"/>
     <w:rsid w:val="00532DCC"/>
     <w:rsid w:val="00544D71"/>
     <w:rsid w:val="005A3C45"/>
     <w:rsid w:val="005C4A29"/>
     <w:rsid w:val="005D2209"/>
+    <w:rsid w:val="005E5656"/>
+    <w:rsid w:val="0063267F"/>
     <w:rsid w:val="00634C55"/>
     <w:rsid w:val="00672B60"/>
     <w:rsid w:val="006947E7"/>
     <w:rsid w:val="006A7027"/>
     <w:rsid w:val="006B6CD8"/>
     <w:rsid w:val="006D7F3C"/>
     <w:rsid w:val="0071679C"/>
     <w:rsid w:val="00743731"/>
     <w:rsid w:val="007A2C99"/>
+    <w:rsid w:val="007D71F2"/>
     <w:rsid w:val="007E6702"/>
     <w:rsid w:val="00803EF5"/>
     <w:rsid w:val="008248DD"/>
     <w:rsid w:val="008275C4"/>
     <w:rsid w:val="00836867"/>
+    <w:rsid w:val="00853A17"/>
     <w:rsid w:val="0090582C"/>
+    <w:rsid w:val="00931C06"/>
     <w:rsid w:val="00932BAA"/>
     <w:rsid w:val="00956E51"/>
     <w:rsid w:val="009D64B2"/>
     <w:rsid w:val="00A0091D"/>
     <w:rsid w:val="00A81764"/>
     <w:rsid w:val="00AD2D00"/>
     <w:rsid w:val="00B16492"/>
     <w:rsid w:val="00BB15AE"/>
     <w:rsid w:val="00BD4FED"/>
     <w:rsid w:val="00C35617"/>
     <w:rsid w:val="00C606FB"/>
     <w:rsid w:val="00C643A8"/>
     <w:rsid w:val="00CB686E"/>
     <w:rsid w:val="00CC62B6"/>
     <w:rsid w:val="00CE4C0C"/>
     <w:rsid w:val="00D32C6E"/>
     <w:rsid w:val="00DF3920"/>
     <w:rsid w:val="00EA665E"/>
     <w:rsid w:val="00F22C54"/>
     <w:rsid w:val="00F25205"/>
     <w:rsid w:val="00F373E2"/>
     <w:rsid w:val="00F41894"/>
     <w:rsid w:val="00F64162"/>
     <w:rsid w:val="00F93C30"/>
     <w:rsid w:val="00FB747C"/>
   </w:rsids>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="6EDB2CC0"/>
   <w15:docId w15:val="{7F3D2896-EA98-46BF-A304-C19D5670DD4D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -3730,58 +3726,69 @@
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="005D2209"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00BB15AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D35D1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/><Relationship Id="rId10" Target="footer2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId11" Target="header3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId12" Target="footer3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId13" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId14" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId4" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/><Relationship Id="rId5" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId6" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId7" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId8" Target="header2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId9" Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4023,161 +4030,167 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{0eea11ca-d417-4147-80ed-01a58412c458}" enabled="1" method="Standard" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>389</Words>
-  <Characters>2223</Characters>
+  <Words>393</Words>
+  <Characters>2244</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>HappendixIIpl</vt:lpstr>
       <vt:lpstr>HappendrixIIpl</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EMEA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2607</CharactersWithSpaces>
+  <CharactersWithSpaces>2632</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>HappendixII_pl</dc:title>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>HappendixII_pl</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Category">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Creation_Date">
-[...10 lines deleted...]
-  </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_Keywords">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_Language">
-    <vt:lpwstr/>
-[...19 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_Status">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_Subject">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_Title">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_Type">
     <vt:lpwstr>emea_document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_Version">
     <vt:lpwstr>3.1,CURRENT</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
     <vt:lpwstr>200be5ea-7ec4-428b-a8c1-f74036d3cfc0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
     <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
     <vt:lpwstr>2022-06-07T10:09:50Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
     <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
+  <property pid="28" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Creation_Date">
+    <vt:lpwstr>16/03/26</vt:lpwstr>
+  </property>
+  <property pid="29" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Creator_Name">
+    <vt:lpwstr>Duicu Isabella-Ana</vt:lpwstr>
+  </property>
+  <property pid="30" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_DocRefId">
+    <vt:lpwstr>EMA/62759/2026</vt:lpwstr>
+  </property>
+  <property pid="31" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/62759/2026</vt:lpwstr>
+  </property>
+  <property pid="32" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Modifer_Name">
+    <vt:lpwstr>Duicu Isabella-Ana</vt:lpwstr>
+  </property>
+  <property pid="33" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Modified_Date">
+    <vt:lpwstr>16/03/26</vt:lpwstr>
+  </property>
+  <property pid="34" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Modifier_Name">
+    <vt:lpwstr>Duicu Isabella-Ana</vt:lpwstr>
+  </property>
+  <property pid="35" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Modify_Date">
+    <vt:lpwstr>16/03/26</vt:lpwstr>
+  </property>
+  <property pid="36" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Name">
+    <vt:lpwstr>HappendixII_pl.docx</vt:lpwstr>
+  </property>
+  <property pid="37" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/02. Annexes and appendices/02. Appendices/App II MedDRA/2026 Update/Clean Version</vt:lpwstr>
+  </property>
+  <property pid="38" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="DM_Status">
+    <vt:lpwstr>Draft</vt:lpwstr>
+  </property>
 </Properties>
 </file>