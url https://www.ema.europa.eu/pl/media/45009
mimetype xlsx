--- v0 (2026-07-02)
+++ v1 (2026-08-14)
@@ -4,90 +4,90 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://euema-my.sharepoint.com/personal/benedicte_cappelli_ema_europa_eu/Documents/HomeDrive/My Documents/Translations/2026/5. May 2026/pdf/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cappellib\DocumentumD2\Checkout\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{75E3AA01-EB6E-4DD8-8172-1D197C246C24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8B910746-B320-4267-A14D-3DF268F9A946}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3B921A2-E97E-4B34-8A6B-9F3F63CEB1A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$27:$D$1683</definedName>
-    <definedName name="_Hlk86070850" localSheetId="0">Sheet1!$C$62</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$27:$D$1705</definedName>
+    <definedName name="_Hlk86070850" localSheetId="0">Sheet1!$C$63</definedName>
     <definedName name="DocTitle" localSheetId="0">Sheet1!$A$24</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$1682</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$1704</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$27:$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6636" uniqueCount="1439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6724" uniqueCount="1456">
   <si>
     <t>Adalimumab</t>
   </si>
   <si>
     <t>Dermatomyositis</t>
   </si>
   <si>
     <t>Cinacalcet</t>
   </si>
   <si>
     <t>Clopidogrel</t>
   </si>
   <si>
     <t>Duloxetine</t>
   </si>
   <si>
     <t>Roxithromycin</t>
   </si>
   <si>
     <t>Hearing disorders</t>
   </si>
   <si>
     <t xml:space="preserve">Rhabdomyolysis secondary to interaction with statins </t>
   </si>
   <si>
@@ -4734,50 +4734,101 @@
     <t>Amoxicillin; amoxicillin / clavulanic acid</t>
   </si>
   <si>
     <t>Dapagliflozin; dapagliflozin / metformin; dapagliflozin / saxagliptin; dapagliflozin / sitagliptin</t>
   </si>
   <si>
     <t>Exenatide; insulin icodec / semaglutide; semaglutide</t>
   </si>
   <si>
     <t>Peripheral  neuropathies</t>
   </si>
   <si>
     <t>Behcet’s syndrome</t>
   </si>
   <si>
     <t>Semaglutide; insulin icodec / semaglutide</t>
   </si>
   <si>
     <t>Gastrointestinal volvulus</t>
   </si>
   <si>
     <t>4-7 May 2026 PRAC meeting minutes</t>
   </si>
   <si>
     <t>Miscarriage associated with in utero exposure to benzodiazepines (including fixed-dose combinations)</t>
+  </si>
+  <si>
+    <t>Atezolizumab; avelumab; cemiplimab; dostarlimab; durvalumab; ipilimumab; nivolumab; nivolumab / relatlimab; pembrolizumab; retifanlimab; serplulimab; sugemalimab; tislelizumab; toripalimab; tremelimumab</t>
+  </si>
+  <si>
+    <t>Belzutifan</t>
+  </si>
+  <si>
+    <t>Retinal oedema</t>
+  </si>
+  <si>
+    <t>Cefpodoxime</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drug interaction between cefpodoxime and proton pump inhibitor (PPIs) resulting in a potentially reduced efficacy of cefpodoxime </t>
+  </si>
+  <si>
+    <t>Luspatercept</t>
+  </si>
+  <si>
+    <t>Ventilation perfusion mismatch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drug interaction between lithium and GLP-1 agonists leading to increased lithium levels </t>
+  </si>
+  <si>
+    <t>8-11 June 2026 PRAC meeting mintues</t>
+  </si>
+  <si>
+    <t>Atogepant</t>
+  </si>
+  <si>
+    <t>Atogepant; eptinezumab; erenumab; fremanezumab; galcanezumab; rimegepant</t>
+  </si>
+  <si>
+    <t>Oseltamivir; intravenous zanamivir</t>
+  </si>
+  <si>
+    <t>New information on safety in patients critically ill with influenza</t>
+  </si>
+  <si>
+    <t>Sacituzumab govitecan</t>
+  </si>
+  <si>
+    <t>Lymphangiectasia intestinal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Acute encephalopathy in patients carrying the mitochondrial DNA variant m.11232T&gt;C </t>
+  </si>
+  <si>
+    <t>6-9 July 2026 PRAC meeting minutes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-809]d\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
@@ -5131,66 +5182,66 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Body text (Agency)" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Heading 1 (Agency)" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Ref. (Agency)" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Subtitle (Agency)" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Title (Agency)" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5942,211 +5993,211 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2019_en.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-march-2025_en.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-march-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-june-2025_en.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2023_.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-march-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-23-26-november-2020_en.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2025_en.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-november-2025_en.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2022_en.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-april-2021_en.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-february-2015_en.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2019_en.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-june-2023_en.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-06-09-june-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2025_en.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2017_en.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-march-2025_en.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-june-2025_en.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2013_en.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2023_.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-march-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-23-26-november-2020_en.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-july-2022_en.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2025_en.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-november-2025_en.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2022_en.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-april-2021_en.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-march-2023_en.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-february-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2019_en.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-june-2023_en.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2025_en.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2023_en.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-march-2025_en.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-june-2025_en.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2023_.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-23-26-november-2020_en.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-july-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2025_en.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-november-2025_en.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2019_en.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-april-2021_en.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-march-2023_en.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-february-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2024_en.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2026_en.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-december-2014_en.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2019_en.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-september-1-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2023_.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2022_en.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-march-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-june-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/prac-recommendation/signal-assessment-report-embolic-thrombotic-events-smq-covid-19-vaccine-chadox1-s-recombinant_en.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-november-2025_en.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2017_en.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2023_en.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-march-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2023_en.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-march-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-december-2014_en.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-march-2025_en.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2019_en.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-06-09-june-2016_en.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-september-1-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-09-12-february-2026_en.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/scientific-guideline/guideline-good-pharmacovigilance-practices-gvp-module-ix-signal-management-rev-1_en.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-23-26-november-2020_en.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2025_en.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-july-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2023_.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2019_en.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2019_en.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/prac-recommendation/signal-assessment-report-myocarditis-pericarditis-spikevax-previously-covid-19-vaccine-moderna_en.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-july-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2025_en.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2019_en.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-april-2021_en.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-march-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-february-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2026_en.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-june-2025_en.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2019_en.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-september-1-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2023_.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2022_en.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-march-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-june-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/prac-recommendation/signal-assessment-report-embolic-thrombotic-events-smq-covid-19-vaccine-chadox1-s-recombinant-covid_en.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2023_en.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-september-2-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-november-2025_en.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-march-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2023_en.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-march-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2016_en.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2026_en.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-december-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-march-2025_en.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2017_en.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-june-2023_en.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2019_en.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-06-09-june-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-september-1-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-09-12-february-2026_en.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2012:159:0005:0025:EN:PDF" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-july-2022_en.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-june-2023_en.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/prac-recommendation/updated-signal-assessment-report-myocarditis-pericarditis-tozinameran-covid-19-mrna-vaccine_en.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-july-2022_en.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2013_en.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-march-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2019_en.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-april-2021_en.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-march-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-february-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2025_en.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-june-2025_en.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-september-2-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2024_en.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2023_en.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-march-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/other/questions-answers-signal-management_en.pdf" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2024_en.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-december-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2025_en.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-september-1-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=CONSLEG:2004R0726:20120702:EN:PDF" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-june-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-february-2015_en.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/prac-recommendation/signal-assessment-report-embolic-thrombotic-events-smq-covid-19-vaccine-janssen-ad26cov2-s_en-0.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-march-2023_en.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-06-09-june-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-february-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-23-26-november-2020_en.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2025_en.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-06-09-june-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2024_en.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2023_en.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-march-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2023_en.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2024_en.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-december-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-september-1-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=CONSLEG:2001L0083:20110721:EN:PDF" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-april-2021_en.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2023_.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2022_en.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/prac-recommendation/signal-assessment-report-embolic-thrombotic-events-smq-covid-19-vaccine-janssen-ad26cov2-s_en.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-06-09-june-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-march-2023_en.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-09-12-february-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-23-26-november-2020_en.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2025_en.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-march-2018_en.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2019_en.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-march-2025_en.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-march-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-june-2025_en.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2023_.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-march-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-23-26-november-2020_en.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2025_en.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-november-2025_en.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2022_en.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-april-2021_en.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-february-2015_en.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2019_en.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-june-2023_en.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-06-09-june-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2025_en.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2017_en.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-march-2025_en.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-june-2025_en.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2013_en.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2023_.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-march-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-23-26-november-2020_en.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-july-2022_en.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2025_en.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-november-2025_en.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2022_en.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-april-2021_en.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-march-2023_en.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-february-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2019_en.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-june-2023_en.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2025_en.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2023_en.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-march-2025_en.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-june-2025_en.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2023_.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-23-26-november-2020_en.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-july-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2025_en.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-november-2025_en.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2019_en.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-april-2021_en.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-march-2023_en.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-february-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2026_en.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-december-2014_en.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2026_en.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2019_en.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-september-1-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2023_.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2022_en.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-march-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-june-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/prac-recommendation/signal-assessment-report-embolic-thrombotic-events-smq-covid-19-vaccine-chadox1-s-recombinant_en.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-november-2025_en.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2017_en.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2023_en.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-march-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2023_en.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-march-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-december-2014_en.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-march-2025_en.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2019_en.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-06-09-june-2016_en.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-september-1-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-09-12-february-2026_en.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/scientific-guideline/guideline-good-pharmacovigilance-practices-gvp-module-ix-signal-management-rev-1_en.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-23-26-november-2020_en.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2026_en.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2025_en.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-july-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2023_.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2019_en.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2019_en.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/prac-recommendation/signal-assessment-report-myocarditis-pericarditis-spikevax-previously-covid-19-vaccine-moderna_en.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-july-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2025_en.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2019_en.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-april-2021_en.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-march-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-february-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2026_en.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-june-2025_en.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2026_en.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2019_en.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-september-1-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2023_.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2022_en.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-march-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-june-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/prac-recommendation/signal-assessment-report-embolic-thrombotic-events-smq-covid-19-vaccine-chadox1-s-recombinant-covid_en.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2023_en.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-september-2-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-november-2025_en.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-march-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2023_en.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-march-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2016_en.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2026_en.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-february-2021_en.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-december-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-march-2025_en.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2017_en.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-june-2023_en.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2019_en.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-06-09-june-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-september-1-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-09-12-february-2026_en.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2012:159:0005:0025:EN:PDF" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2026_en.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-july-2022_en.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-june-2023_en.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/prac-recommendation/updated-signal-assessment-report-myocarditis-pericarditis-tozinameran-covid-19-mrna-vaccine_en.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-july-2022_en.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2013_en.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-march-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-november-2019_en.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-april-2021_en.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-march-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-february-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2025_en.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-31-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-june-2025_en.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-september-2-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2024_en.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2023_en.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-march-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/other/questions-answers-signal-management_en.pdf" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2024_en.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-december-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2025_en.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-september-1-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=CONSLEG:2004R0726:20120702:EN:PDF" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-november-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-june-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-february-2015_en.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/prac-recommendation/signal-assessment-report-embolic-thrombotic-events-smq-covid-19-vaccine-janssen-ad26cov2-s_en-0.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-march-2023_en.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-06-09-june-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-february-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-23-26-november-2020_en.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2025_en.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2024_en.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-february-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-06-09-june-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2024_en.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2023_en.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-march-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2023_en.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2024_en.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2020_en.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-december-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2025_en.pdf" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-september-1-october-2020_en.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-may-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=CONSLEG:2001L0083:20110721:EN:PDF" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-april-2021_en.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2023_.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-04-08-july-2016_en.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-january-2022_en.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-november-1-december-2022_en.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-march-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2014_en.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-april-2019_en.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-november-2012_en.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2024_en.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-february-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-february-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2024_en.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-08-11-june-2020_en.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-september-2023_en.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-march-2022_en.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2023_en.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-june-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/prac-recommendation/signal-assessment-report-embolic-thrombotic-events-smq-covid-19-vaccine-janssen-ad26cov2-s_en.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-28-october-2021_en.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-march-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2024_en.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-september-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-october-2025_en.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-february-2019_en.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2024_en.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2019_en.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-july-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-06-09-june-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-march-2014_en.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-march-2023_en.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-march-2024_en.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-july-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-5-september-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2025_en.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-3-6-september-2018_en.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-april-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-october-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-january-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-09-12-february-2026_en.pdf" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-october-2013_en.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-february-2020_en.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-23-26-november-2020_en.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2022_en.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-september-03-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-may-2021_.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-12-may-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-may-2014_en.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-29-31-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-april-2020_en.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-november-2-december-2021_en.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-29-august-1-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-july-2025_en.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-1-4-october-2018_en.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-january-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-september-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-december-2013_en.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-april-2014_en.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-march-2019_en.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-july-2021_en.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-august-2023_en.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-may-2020_en.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2017_en.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2017_en.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-february-2022_en.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2024_en.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-may-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-3-october-2012_en.pdf" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2013_en.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-january-2021_en.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-7-10-june-2022_en.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-april-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-november-3-december-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-november-2014_en.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-november-2023_en.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-april-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-24-27-october-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2025_en.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-february-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-1-4-september-2025_en.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-may-2019_en.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-28-31-october-2019_en.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-27-30-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-31-august-3-september-2020_en.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-4-7-april-2022_en.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-june-2024_en.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2015_en.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/minutes/minutes-prac-meeting-26-29-november-2018_en.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-11-14-june-2019_en.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-march-2021_en.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-9-12-january-2023_en.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-25-29-september-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-10-13-may-2016_en.pdf" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-3-6-february-2014_en.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-5-8-march-2018_en.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-june-2017_en.pdf" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-july-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-07-10-april-2025_en.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-may-2018_en.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-23-26-october-2023_en.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-january-2015_en.pdf" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-october-2014_en.pdf" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-8-11-april-2013_en.pdf" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-12-15-january-2026_en.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-13-16-january-2020_en.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-30-august-2-september-2021_en.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-14-17-january-2019_en.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-6-9-july-2020_en.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-26-29-september-2022_en.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/minutes/minutes-prac-meeting-2-5-september-2024_en.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A5:H1683"/>
+  <dimension ref="A5:H1705"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="39.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="35.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="22" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="46">
-        <v>46195</v>
+      <c r="A5" s="42">
+        <v>46237</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>710</v>
       </c>
       <c r="B7" s="4"/>
     </row>
     <row r="9" spans="1:7" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>151</v>
       </c>
       <c r="G11" s="15"/>
     </row>
     <row r="12" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
     </row>
     <row r="13" spans="1:7" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="45" t="s">
+      <c r="A13" s="46" t="s">
         <v>249</v>
       </c>
-      <c r="B13" s="45"/>
-[...1 lines deleted...]
-      <c r="D13" s="45"/>
+      <c r="B13" s="46"/>
+      <c r="C13" s="46"/>
+      <c r="D13" s="46"/>
     </row>
     <row r="14" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A14" s="3"/>
     </row>
     <row r="15" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A16" s="45" t="s">
+      <c r="A16" s="46" t="s">
         <v>156</v>
       </c>
-      <c r="B16" s="45"/>
-[...1 lines deleted...]
-      <c r="D16" s="45"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>161</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A18" s="45" t="s">
+      <c r="A18" s="46" t="s">
         <v>157</v>
       </c>
-      <c r="B18" s="45"/>
-[...1 lines deleted...]
-      <c r="D18" s="45"/>
+      <c r="B18" s="46"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="46"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>162</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A20" s="45" t="s">
+      <c r="A20" s="46" t="s">
         <v>158</v>
       </c>
-      <c r="B20" s="45"/>
-[...1 lines deleted...]
-      <c r="D20" s="45"/>
+      <c r="B20" s="46"/>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>163</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A22" s="45" t="s">
+      <c r="A22" s="46" t="s">
         <v>160</v>
       </c>
-      <c r="B22" s="45"/>
-[...1 lines deleted...]
-      <c r="D22" s="45"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>809</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A24" s="45" t="s">
+      <c r="A24" s="46" t="s">
         <v>180</v>
       </c>
-      <c r="B24" s="45"/>
-[...1 lines deleted...]
-      <c r="D24" s="45"/>
+      <c r="B24" s="46"/>
+      <c r="C24" s="46"/>
+      <c r="D24" s="46"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>810</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
     </row>
     <row r="26" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-      <c r="A26" s="44" t="s">
+      <c r="A26" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="B26" s="44"/>
-[...1 lines deleted...]
-      <c r="D26" s="44"/>
+      <c r="B26" s="45"/>
+      <c r="C26" s="45"/>
+      <c r="D26" s="45"/>
     </row>
     <row r="27" spans="1:4" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="39" t="s">
         <v>128</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>148</v>
       </c>
       <c r="C27" s="40" t="s">
         <v>153</v>
       </c>
       <c r="D27" s="40" t="s">
         <v>1348</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="120.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
         <v>1013</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>1008</v>
       </c>
       <c r="C28" s="11" t="s">
         <v>1012</v>
       </c>
@@ -6288,24726 +6339,25042 @@
         <v>831</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>1239</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
         <v>1232</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>831</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>1280</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
-        <v>919</v>
+        <v>1232</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>988</v>
+        <v>327</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>1447</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
         <v>919</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="11" t="s">
-        <v>1012</v>
+        <v>988</v>
       </c>
       <c r="D41" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
         <v>919</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>920</v>
+        <v>29</v>
       </c>
       <c r="C42" s="11" t="s">
-        <v>925</v>
+        <v>1012</v>
       </c>
       <c r="D42" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="10" t="s">
         <v>919</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>920</v>
       </c>
       <c r="C43" s="11" t="s">
-        <v>963</v>
+        <v>925</v>
       </c>
       <c r="D43" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="10" t="s">
-        <v>567</v>
+        <v>919</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>501</v>
+        <v>920</v>
       </c>
       <c r="C44" s="11" t="s">
-        <v>555</v>
+        <v>963</v>
       </c>
       <c r="D44" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="10" t="s">
         <v>567</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>501</v>
       </c>
-      <c r="C45" s="26" t="s">
-        <v>595</v>
+      <c r="C45" s="11" t="s">
+        <v>555</v>
       </c>
       <c r="D45" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="10" t="s">
-        <v>636</v>
+        <v>567</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>642</v>
+        <v>501</v>
+      </c>
+      <c r="C46" s="26" t="s">
+        <v>595</v>
       </c>
       <c r="D46" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="10" t="s">
         <v>636</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>440</v>
       </c>
       <c r="C47" s="11" t="s">
-        <v>694</v>
+        <v>642</v>
       </c>
       <c r="D47" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="10" t="s">
         <v>636</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>1193</v>
+        <v>440</v>
       </c>
       <c r="C48" s="11" t="s">
-        <v>1199</v>
+        <v>694</v>
       </c>
       <c r="D48" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="10" t="s">
         <v>636</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>1193</v>
       </c>
       <c r="C49" s="11" t="s">
-        <v>1231</v>
+        <v>1199</v>
       </c>
       <c r="D49" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="10" t="s">
         <v>636</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>1273</v>
+        <v>1193</v>
       </c>
       <c r="C50" s="11" t="s">
-        <v>1280</v>
+        <v>1231</v>
       </c>
       <c r="D50" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="10" t="s">
         <v>636</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>1273</v>
       </c>
       <c r="C51" s="11" t="s">
-        <v>1310</v>
+        <v>1280</v>
       </c>
       <c r="D51" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="52" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="10" t="s">
-        <v>848</v>
+        <v>636</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>849</v>
+        <v>1273</v>
       </c>
       <c r="C52" s="11" t="s">
-        <v>857</v>
+        <v>1310</v>
       </c>
       <c r="D52" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="10" t="s">
-        <v>1265</v>
+        <v>848</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>1288</v>
+        <v>849</v>
       </c>
       <c r="C53" s="11" t="s">
-        <v>1293</v>
+        <v>857</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="10" t="s">
         <v>1265</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>1266</v>
+        <v>1288</v>
       </c>
       <c r="C54" s="11" t="s">
-        <v>1272</v>
+        <v>1293</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="55" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="10" t="s">
         <v>1265</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>1266</v>
       </c>
       <c r="C55" s="11" t="s">
-        <v>1286</v>
+        <v>1272</v>
       </c>
       <c r="D55" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="56" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="10" t="s">
         <v>1265</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>60</v>
+        <v>1266</v>
       </c>
       <c r="C56" s="11" t="s">
-        <v>1317</v>
+        <v>1286</v>
       </c>
       <c r="D56" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="10" t="s">
         <v>1265</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="11" t="s">
-        <v>1347</v>
+        <v>1317</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="10" t="s">
-        <v>0</v>
+        <v>1265</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>964</v>
+        <v>60</v>
       </c>
       <c r="C58" s="11" t="s">
-        <v>975</v>
+        <v>1347</v>
       </c>
       <c r="D58" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>964</v>
       </c>
       <c r="C59" s="11" t="s">
-        <v>1005</v>
+        <v>975</v>
       </c>
       <c r="D59" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>964</v>
       </c>
       <c r="C60" s="11" t="s">
-        <v>1042</v>
+        <v>1005</v>
       </c>
       <c r="D60" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="10" t="s">
-        <v>464</v>
+        <v>964</v>
       </c>
       <c r="C61" s="11" t="s">
-        <v>1077</v>
+        <v>1042</v>
       </c>
       <c r="D61" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="62" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>464</v>
       </c>
       <c r="C62" s="11" t="s">
-        <v>1108</v>
+        <v>1077</v>
       </c>
       <c r="D62" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="63" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>519</v>
+        <v>464</v>
       </c>
       <c r="C63" s="11" t="s">
-        <v>518</v>
+        <v>1108</v>
       </c>
       <c r="D63" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>519</v>
       </c>
-      <c r="C64" s="26" t="s">
-        <v>585</v>
+      <c r="C64" s="11" t="s">
+        <v>518</v>
       </c>
       <c r="D64" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="65" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>944</v>
+        <v>519</v>
+      </c>
+      <c r="C65" s="26" t="s">
+        <v>585</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="66" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>935</v>
       </c>
       <c r="C66" s="11" t="s">
-        <v>988</v>
+        <v>944</v>
       </c>
       <c r="D66" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="67" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B67" s="10" t="s">
-        <v>460</v>
+        <v>935</v>
       </c>
       <c r="C67" s="11" t="s">
-        <v>459</v>
+        <v>988</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="68" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>460</v>
       </c>
       <c r="C68" s="11" t="s">
-        <v>509</v>
+        <v>459</v>
       </c>
       <c r="D68" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>460</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>509</v>
       </c>
       <c r="D69" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>96</v>
       </c>
-      <c r="C70" s="11" t="s">
-        <v>432</v>
+      <c r="C70" s="26" t="s">
+        <v>375</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C71" s="11" t="s">
-        <v>459</v>
+        <v>432</v>
       </c>
       <c r="D71" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="72" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="C72" s="11" t="s">
-        <v>118</v>
+        <v>459</v>
       </c>
       <c r="D72" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="73" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C73" s="11" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D73" s="12" t="s">
-        <v>222</v>
+        <v>155</v>
       </c>
     </row>
     <row r="74" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C74" s="11" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="D74" s="12" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="75" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>201</v>
+        <v>1</v>
       </c>
       <c r="C75" s="11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D75" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="76" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C76" s="11" t="s">
-        <v>304</v>
+        <v>125</v>
       </c>
       <c r="D76" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="77" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>480</v>
+        <v>201</v>
       </c>
       <c r="C77" s="11" t="s">
-        <v>479</v>
+        <v>304</v>
       </c>
       <c r="D77" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="78" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>480</v>
       </c>
       <c r="C78" s="11" t="s">
-        <v>532</v>
+        <v>479</v>
       </c>
       <c r="D78" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="79" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>262</v>
+        <v>480</v>
       </c>
       <c r="C79" s="11" t="s">
-        <v>127</v>
+        <v>532</v>
       </c>
       <c r="D79" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="80" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>262</v>
+      </c>
+      <c r="C80" s="11" t="s">
+        <v>127</v>
       </c>
       <c r="D80" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="81" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B81" s="10" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>711</v>
+      </c>
+      <c r="C81" s="26" t="s">
+        <v>725</v>
       </c>
       <c r="D81" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="82" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>368</v>
       </c>
-      <c r="C82" s="26" t="s">
-        <v>271</v>
+      <c r="C82" s="11" t="s">
+        <v>302</v>
       </c>
       <c r="D82" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="83" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>1165</v>
+        <v>368</v>
       </c>
       <c r="C83" s="26" t="s">
-        <v>1369</v>
+        <v>271</v>
       </c>
       <c r="D83" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="84" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>1165</v>
       </c>
-      <c r="C84" s="11" t="s">
-        <v>1403</v>
+      <c r="C84" s="26" t="s">
+        <v>1369</v>
       </c>
       <c r="D84" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="85" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B85" s="10" t="s">
-        <v>1328</v>
+        <v>1165</v>
       </c>
       <c r="C85" s="11" t="s">
-        <v>1331</v>
+        <v>1403</v>
       </c>
       <c r="D85" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="86" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>1328</v>
       </c>
-      <c r="C86" s="26" t="s">
-        <v>1369</v>
+      <c r="C86" s="11" t="s">
+        <v>1331</v>
       </c>
       <c r="D86" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="87" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B87" s="10" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>925</v>
+        <v>1328</v>
+      </c>
+      <c r="C87" s="26" t="s">
+        <v>1369</v>
       </c>
       <c r="D87" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="88" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>910</v>
       </c>
       <c r="C88" s="11" t="s">
-        <v>963</v>
+        <v>925</v>
       </c>
       <c r="D88" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="89" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>80</v>
+        <v>910</v>
       </c>
       <c r="C89" s="11" t="s">
-        <v>125</v>
+        <v>963</v>
       </c>
       <c r="D89" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="90" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="10" t="s">
-        <v>1151</v>
+        <v>0</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>1141</v>
+        <v>80</v>
       </c>
       <c r="C90" s="11" t="s">
-        <v>1149</v>
+        <v>125</v>
       </c>
       <c r="D90" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="91" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="10" t="s">
         <v>1151</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>1141</v>
       </c>
       <c r="C91" s="11" t="s">
-        <v>1188</v>
+        <v>1149</v>
       </c>
       <c r="D91" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="92" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="10" t="s">
-        <v>719</v>
+        <v>1151</v>
       </c>
       <c r="B92" s="10" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>1141</v>
+      </c>
+      <c r="C92" s="11" t="s">
+        <v>1188</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="93" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="10" t="s">
         <v>719</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>720</v>
       </c>
-      <c r="C93" s="11" t="s">
-        <v>752</v>
+      <c r="C93" s="26" t="s">
+        <v>725</v>
       </c>
       <c r="D93" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="94" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="10" t="s">
         <v>719</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>720</v>
       </c>
       <c r="C94" s="11" t="s">
-        <v>816</v>
+        <v>752</v>
       </c>
       <c r="D94" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="95" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="10" t="s">
-        <v>1244</v>
+        <v>719</v>
       </c>
       <c r="B95" s="10" t="s">
-        <v>1245</v>
+        <v>720</v>
       </c>
       <c r="C95" s="11" t="s">
-        <v>1253</v>
+        <v>816</v>
       </c>
       <c r="D95" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="96" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="10" t="s">
         <v>1244</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>1245</v>
       </c>
       <c r="C96" s="11" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D96" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="10" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C97" s="11" t="s">
         <v>1337</v>
       </c>
-      <c r="D96" s="34" t="s">
-[...4 lines deleted...]
-      <c r="A97" s="27" t="s">
+      <c r="D97" s="34" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="27" t="s">
         <v>183</v>
       </c>
-      <c r="B97" s="27" t="s">
+      <c r="B98" s="27" t="s">
         <v>184</v>
       </c>
-      <c r="C97" s="11" t="s">
+      <c r="C98" s="11" t="s">
         <v>304</v>
       </c>
-      <c r="D97" s="34" t="s">
-[...13 lines deleted...]
-      <c r="D98" s="12" t="s">
+      <c r="D98" s="34" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="99" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="10" t="s">
         <v>183</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C99" s="26" t="s">
-        <v>375</v>
+        <v>319</v>
       </c>
       <c r="D99" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="100" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="10" t="s">
         <v>183</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>320</v>
       </c>
-      <c r="C100" s="11" t="s">
-        <v>468</v>
+      <c r="C100" s="26" t="s">
+        <v>375</v>
       </c>
       <c r="D100" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="101" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="10" t="s">
-        <v>1254</v>
+        <v>183</v>
       </c>
       <c r="B101" s="10" t="s">
-        <v>1255</v>
+        <v>320</v>
       </c>
       <c r="C101" s="11" t="s">
-        <v>1263</v>
+        <v>468</v>
       </c>
       <c r="D101" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="102" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="10" t="s">
-        <v>183</v>
+        <v>1254</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>1255</v>
       </c>
       <c r="C102" s="11" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D102" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C103" s="11" t="s">
         <v>1293</v>
       </c>
-      <c r="D102" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A103" s="10" t="s">
+      <c r="D103" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="B103" s="10" t="s">
+      <c r="B104" s="10" t="s">
         <v>84</v>
       </c>
-      <c r="C103" s="11" t="s">
+      <c r="C104" s="11" t="s">
         <v>125</v>
       </c>
-      <c r="D103" s="12" t="s">
+      <c r="D104" s="12" t="s">
         <v>221</v>
-      </c>
-[...12 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="105" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B105" s="10" t="s">
-        <v>92</v>
+        <v>53</v>
       </c>
       <c r="C105" s="11" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="D105" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="106" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C106" s="11" t="s">
-        <v>304</v>
+        <v>126</v>
       </c>
       <c r="D106" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="107" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>520</v>
+        <v>92</v>
       </c>
       <c r="C107" s="11" t="s">
-        <v>518</v>
+        <v>304</v>
       </c>
       <c r="D107" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="108" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>520</v>
       </c>
       <c r="C108" s="11" t="s">
-        <v>570</v>
+        <v>518</v>
       </c>
       <c r="D108" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="109" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>100</v>
+        <v>520</v>
       </c>
       <c r="C109" s="11" t="s">
-        <v>518</v>
+        <v>570</v>
       </c>
       <c r="D109" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="110" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C110" s="11" t="s">
-        <v>570</v>
+        <v>518</v>
       </c>
       <c r="D110" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="111" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="10" t="s">
-        <v>594</v>
+        <v>52</v>
       </c>
       <c r="B111" s="10" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>100</v>
+      </c>
+      <c r="C111" s="11" t="s">
+        <v>570</v>
       </c>
       <c r="D111" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="112" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="10" t="s">
-        <v>830</v>
+        <v>1448</v>
       </c>
       <c r="B112" s="10" t="s">
-        <v>831</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>1289</v>
+      </c>
+      <c r="C112" s="10" t="s">
+        <v>1455</v>
       </c>
       <c r="D112" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="113" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="10" t="s">
-        <v>737</v>
+        <v>1449</v>
       </c>
       <c r="B113" s="10" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>1100</v>
+        <v>785</v>
+      </c>
+      <c r="C113" s="10" t="s">
+        <v>1455</v>
       </c>
       <c r="D113" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="114" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="10" t="s">
-        <v>737</v>
+        <v>594</v>
       </c>
       <c r="B114" s="10" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>752</v>
+        <v>593</v>
+      </c>
+      <c r="C114" s="26" t="s">
+        <v>595</v>
       </c>
       <c r="D114" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="115" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="10" t="s">
-        <v>737</v>
+        <v>830</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>831</v>
+      </c>
+      <c r="C115" s="11" t="s">
+        <v>847</v>
       </c>
       <c r="D115" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="116" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="10" t="s">
         <v>737</v>
       </c>
       <c r="B116" s="10" t="s">
-        <v>610</v>
+        <v>935</v>
       </c>
       <c r="C116" s="11" t="s">
-        <v>1042</v>
+        <v>1100</v>
       </c>
       <c r="D116" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="117" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="10" t="s">
         <v>737</v>
       </c>
       <c r="B117" s="10" t="s">
-        <v>610</v>
+        <v>738</v>
       </c>
       <c r="C117" s="11" t="s">
-        <v>1070</v>
+        <v>752</v>
       </c>
       <c r="D117" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="118" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="10" t="s">
         <v>737</v>
       </c>
       <c r="B118" s="10" t="s">
-        <v>1105</v>
-[...2 lines deleted...]
-        <v>1108</v>
+        <v>738</v>
+      </c>
+      <c r="C118" s="26" t="s">
+        <v>818</v>
       </c>
       <c r="D118" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="119" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="10" t="s">
         <v>737</v>
       </c>
       <c r="B119" s="10" t="s">
-        <v>1105</v>
+        <v>610</v>
       </c>
       <c r="C119" s="11" t="s">
-        <v>1131</v>
+        <v>1042</v>
       </c>
       <c r="D119" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="120" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="10" t="s">
-        <v>594</v>
+        <v>737</v>
       </c>
       <c r="B120" s="10" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>610</v>
+      </c>
+      <c r="C120" s="11" t="s">
+        <v>1070</v>
       </c>
       <c r="D120" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="121" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="10" t="s">
-        <v>370</v>
+        <v>737</v>
       </c>
       <c r="B121" s="10" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>1105</v>
+      </c>
+      <c r="C121" s="11" t="s">
+        <v>1108</v>
       </c>
       <c r="D121" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="122" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="10" t="s">
-        <v>466</v>
+        <v>737</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>467</v>
+        <v>1105</v>
       </c>
       <c r="C122" s="11" t="s">
-        <v>459</v>
+        <v>1131</v>
       </c>
       <c r="D122" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="123" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="10" t="s">
-        <v>466</v>
+        <v>594</v>
       </c>
       <c r="B123" s="10" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>593</v>
+      </c>
+      <c r="C123" s="26" t="s">
+        <v>635</v>
       </c>
       <c r="D123" s="12" t="s">
-        <v>155</v>
-[...4 lines deleted...]
-        <v>1429</v>
+        <v>149</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="10" t="s">
+        <v>370</v>
       </c>
       <c r="B124" s="10" t="s">
-        <v>1438</v>
-[...2 lines deleted...]
-        <v>1437</v>
+        <v>371</v>
+      </c>
+      <c r="C124" s="26" t="s">
+        <v>369</v>
       </c>
       <c r="D124" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="125" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="10" t="s">
-        <v>398</v>
+        <v>466</v>
       </c>
       <c r="B125" s="10" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>467</v>
+      </c>
+      <c r="C125" s="11" t="s">
+        <v>459</v>
       </c>
       <c r="D125" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="126" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="B126" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="C126" s="11" t="s">
+        <v>509</v>
+      </c>
+      <c r="D126" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" ht="362.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="41" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B127" s="10" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C127" s="11" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D127" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="10" t="s">
         <v>398</v>
       </c>
-      <c r="B126" s="10" t="s">
+      <c r="B128" s="10" t="s">
         <v>395</v>
       </c>
-      <c r="C126" s="11" t="s">
+      <c r="C128" s="26" t="s">
+        <v>397</v>
+      </c>
+      <c r="D128" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="10" t="s">
+        <v>398</v>
+      </c>
+      <c r="B129" s="10" t="s">
+        <v>395</v>
+      </c>
+      <c r="C129" s="11" t="s">
         <v>438</v>
       </c>
-      <c r="D126" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A127" s="10" t="s">
+      <c r="D129" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="10" t="s">
         <v>898</v>
       </c>
-      <c r="B127" s="10" t="s">
+      <c r="B130" s="10" t="s">
         <v>899</v>
       </c>
-      <c r="C127" s="11" t="s">
+      <c r="C130" s="11" t="s">
         <v>902</v>
       </c>
-      <c r="D127" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A128" s="10" t="s">
+      <c r="D130" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="10" t="s">
         <v>898</v>
       </c>
-      <c r="B128" s="10" t="s">
+      <c r="B131" s="10" t="s">
         <v>899</v>
       </c>
-      <c r="C128" s="11" t="s">
+      <c r="C131" s="11" t="s">
         <v>909</v>
       </c>
-      <c r="D128" s="12" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="D131" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="132" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="14" t="s">
         <v>185</v>
       </c>
       <c r="B132" s="14" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="C132" s="11" t="s">
-        <v>432</v>
+        <v>304</v>
       </c>
       <c r="D132" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="133" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="14" t="s">
         <v>185</v>
       </c>
       <c r="B133" s="14" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>186</v>
+      </c>
+      <c r="C133" s="24" t="s">
+        <v>238</v>
       </c>
       <c r="D133" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="134" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="14" t="s">
         <v>185</v>
       </c>
       <c r="B134" s="14" t="s">
-        <v>324</v>
+        <v>16</v>
       </c>
       <c r="C134" s="26" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="D134" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="135" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="14" t="s">
-        <v>644</v>
+        <v>185</v>
       </c>
       <c r="B135" s="14" t="s">
-        <v>732</v>
+        <v>16</v>
       </c>
       <c r="C135" s="11" t="s">
-        <v>736</v>
+        <v>432</v>
       </c>
       <c r="D135" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="136" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="14" t="s">
-        <v>644</v>
+        <v>185</v>
       </c>
       <c r="B136" s="14" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>752</v>
+        <v>324</v>
+      </c>
+      <c r="C136" s="26" t="s">
+        <v>319</v>
       </c>
       <c r="D136" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="137" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="14" t="s">
-        <v>644</v>
+        <v>185</v>
       </c>
       <c r="B137" s="14" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>324</v>
+      </c>
+      <c r="C137" s="26" t="s">
+        <v>369</v>
       </c>
       <c r="D137" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="138" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="14" t="s">
         <v>644</v>
       </c>
       <c r="B138" s="14" t="s">
+        <v>732</v>
+      </c>
+      <c r="C138" s="11" t="s">
+        <v>736</v>
+      </c>
+      <c r="D138" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="14" t="s">
+        <v>644</v>
+      </c>
+      <c r="B139" s="14" t="s">
+        <v>732</v>
+      </c>
+      <c r="C139" s="11" t="s">
+        <v>752</v>
+      </c>
+      <c r="D139" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="14" t="s">
+        <v>644</v>
+      </c>
+      <c r="B140" s="14" t="s">
         <v>645</v>
       </c>
-      <c r="C138" s="11" t="s">
+      <c r="C140" s="11" t="s">
+        <v>657</v>
+      </c>
+      <c r="D140" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="14" t="s">
+        <v>644</v>
+      </c>
+      <c r="B141" s="14" t="s">
+        <v>645</v>
+      </c>
+      <c r="C141" s="11" t="s">
         <v>700</v>
       </c>
-      <c r="D138" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A139" s="14" t="s">
+      <c r="D141" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="14" t="s">
         <v>993</v>
       </c>
-      <c r="B139" s="14" t="s">
+      <c r="B142" s="14" t="s">
         <v>994</v>
       </c>
-      <c r="C139" s="11" t="s">
+      <c r="C142" s="11" t="s">
         <v>982</v>
       </c>
-      <c r="D139" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A140" s="14" t="s">
+      <c r="D142" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="14" t="s">
         <v>1018</v>
       </c>
-      <c r="B140" s="14" t="s">
+      <c r="B143" s="14" t="s">
         <v>994</v>
       </c>
-      <c r="C140" s="11" t="s">
+      <c r="C143" s="11" t="s">
         <v>1000</v>
       </c>
-      <c r="D140" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A141" s="14" t="s">
+      <c r="D143" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" ht="110.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="14" t="s">
         <v>1018</v>
       </c>
-      <c r="B141" s="14" t="s">
+      <c r="B144" s="14" t="s">
         <v>994</v>
       </c>
-      <c r="C141" s="11" t="s">
+      <c r="C144" s="11" t="s">
         <v>1019</v>
       </c>
-      <c r="D141" s="12" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="D144" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="145" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="14" t="s">
-        <v>1381</v>
+        <v>787</v>
       </c>
       <c r="B145" s="14" t="s">
-        <v>1382</v>
+        <v>788</v>
       </c>
       <c r="C145" s="11" t="s">
-        <v>1394</v>
+        <v>792</v>
       </c>
       <c r="D145" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="146" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="14" t="s">
-        <v>664</v>
+        <v>1204</v>
       </c>
       <c r="B146" s="14" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>29</v>
+      </c>
+      <c r="C146" s="11" t="s">
+        <v>1208</v>
       </c>
       <c r="D146" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="147" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="14" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>622</v>
+        <v>1204</v>
+      </c>
+      <c r="B147" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C147" s="11" t="s">
+        <v>1242</v>
       </c>
       <c r="D147" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="148" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="14" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>1381</v>
+      </c>
+      <c r="B148" s="14" t="s">
+        <v>1382</v>
       </c>
       <c r="C148" s="11" t="s">
-        <v>642</v>
+        <v>1394</v>
       </c>
       <c r="D148" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="149" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="14" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>682</v>
+        <v>664</v>
+      </c>
+      <c r="B149" s="14" t="s">
+        <v>665</v>
+      </c>
+      <c r="C149" s="26" t="s">
+        <v>681</v>
       </c>
       <c r="D149" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="150" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="14" t="s">
-        <v>1430</v>
+        <v>641</v>
       </c>
       <c r="B150" s="10" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>1437</v>
+        <v>395</v>
+      </c>
+      <c r="C150" s="26" t="s">
+        <v>622</v>
       </c>
       <c r="D150" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="151" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="14" t="s">
-        <v>1219</v>
+        <v>641</v>
       </c>
       <c r="B151" s="10" t="s">
-        <v>1220</v>
+        <v>395</v>
       </c>
       <c r="C151" s="11" t="s">
-        <v>1231</v>
+        <v>642</v>
       </c>
       <c r="D151" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="152" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="14" t="s">
-        <v>1219</v>
+        <v>641</v>
       </c>
       <c r="B152" s="10" t="s">
-        <v>1220</v>
+        <v>395</v>
       </c>
       <c r="C152" s="11" t="s">
-        <v>1263</v>
+        <v>682</v>
       </c>
       <c r="D152" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="153" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="14" t="s">
-        <v>412</v>
+        <v>1430</v>
       </c>
       <c r="B153" s="10" t="s">
-        <v>418</v>
+        <v>441</v>
       </c>
       <c r="C153" s="11" t="s">
-        <v>1286</v>
+        <v>1437</v>
       </c>
       <c r="D153" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="154" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="14" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>411</v>
+        <v>1219</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C154" s="11" t="s">
+        <v>1231</v>
       </c>
       <c r="D154" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="155" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="14" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>1219</v>
+      </c>
+      <c r="B155" s="10" t="s">
+        <v>1220</v>
       </c>
       <c r="C155" s="11" t="s">
-        <v>459</v>
+        <v>1263</v>
       </c>
       <c r="D155" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="156" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="14" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>412</v>
+      </c>
+      <c r="B156" s="10" t="s">
+        <v>418</v>
       </c>
       <c r="C156" s="11" t="s">
-        <v>1005</v>
+        <v>1286</v>
       </c>
       <c r="D156" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="157" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="14" t="s">
-        <v>533</v>
+        <v>412</v>
       </c>
       <c r="B157" s="14" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>1024</v>
+        <v>60</v>
+      </c>
+      <c r="C157" s="26" t="s">
+        <v>411</v>
       </c>
       <c r="D157" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="158" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="14" t="s">
-        <v>533</v>
+        <v>412</v>
       </c>
       <c r="B158" s="14" t="s">
-        <v>212</v>
+        <v>60</v>
       </c>
       <c r="C158" s="11" t="s">
-        <v>1056</v>
+        <v>459</v>
       </c>
       <c r="D158" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="159" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="14" t="s">
         <v>533</v>
       </c>
       <c r="B159" s="14" t="s">
-        <v>546</v>
+        <v>212</v>
       </c>
       <c r="C159" s="11" t="s">
-        <v>532</v>
+        <v>1005</v>
       </c>
       <c r="D159" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="160" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="14" t="s">
         <v>533</v>
       </c>
       <c r="B160" s="14" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>212</v>
+      </c>
+      <c r="C160" s="11" t="s">
+        <v>1024</v>
       </c>
       <c r="D160" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="161" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="14" t="s">
-        <v>911</v>
+        <v>533</v>
       </c>
       <c r="B161" s="14" t="s">
-        <v>1006</v>
+        <v>212</v>
       </c>
       <c r="C161" s="11" t="s">
-        <v>1012</v>
+        <v>1056</v>
       </c>
       <c r="D161" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="162" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="14" t="s">
-        <v>911</v>
+        <v>533</v>
       </c>
       <c r="B162" s="14" t="s">
-        <v>1006</v>
+        <v>546</v>
       </c>
       <c r="C162" s="11" t="s">
-        <v>1042</v>
+        <v>532</v>
       </c>
       <c r="D162" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="163" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="14" t="s">
-        <v>911</v>
+        <v>533</v>
       </c>
       <c r="B163" s="14" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>925</v>
+        <v>546</v>
+      </c>
+      <c r="C163" s="26" t="s">
+        <v>585</v>
       </c>
       <c r="D163" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="164" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="14" t="s">
         <v>911</v>
       </c>
       <c r="B164" s="14" t="s">
-        <v>408</v>
+        <v>1006</v>
       </c>
       <c r="C164" s="11" t="s">
-        <v>963</v>
+        <v>1012</v>
       </c>
       <c r="D164" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="165" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="14" t="s">
-        <v>945</v>
+        <v>911</v>
       </c>
       <c r="B165" s="14" t="s">
-        <v>946</v>
+        <v>1006</v>
       </c>
       <c r="C165" s="11" t="s">
-        <v>952</v>
+        <v>1042</v>
       </c>
       <c r="D165" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="166" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="14" t="s">
-        <v>945</v>
+        <v>911</v>
       </c>
       <c r="B166" s="14" t="s">
-        <v>946</v>
+        <v>408</v>
       </c>
       <c r="C166" s="11" t="s">
-        <v>988</v>
+        <v>925</v>
       </c>
       <c r="D166" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="167" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="14" t="s">
-        <v>945</v>
+        <v>911</v>
       </c>
       <c r="B167" s="14" t="s">
-        <v>946</v>
+        <v>408</v>
       </c>
       <c r="C167" s="11" t="s">
-        <v>992</v>
+        <v>963</v>
       </c>
       <c r="D167" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="168" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="14" t="s">
-        <v>278</v>
+        <v>945</v>
       </c>
       <c r="B168" s="14" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>946</v>
+      </c>
+      <c r="C168" s="11" t="s">
+        <v>952</v>
       </c>
       <c r="D168" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="169" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="14" t="s">
+        <v>945</v>
+      </c>
+      <c r="B169" s="14" t="s">
+        <v>946</v>
+      </c>
+      <c r="C169" s="11" t="s">
+        <v>988</v>
+      </c>
+      <c r="D169" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="14" t="s">
+        <v>945</v>
+      </c>
+      <c r="B170" s="14" t="s">
+        <v>946</v>
+      </c>
+      <c r="C170" s="11" t="s">
+        <v>992</v>
+      </c>
+      <c r="D170" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="14" t="s">
         <v>278</v>
       </c>
-      <c r="B169" s="14" t="s">
+      <c r="B171" s="14" t="s">
         <v>279</v>
       </c>
-      <c r="C169" s="26" t="s">
+      <c r="C171" s="26" t="s">
+        <v>280</v>
+      </c>
+      <c r="D171" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="B172" s="14" t="s">
+        <v>279</v>
+      </c>
+      <c r="C172" s="26" t="s">
         <v>307</v>
       </c>
-      <c r="D169" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A170" s="14" t="s">
+      <c r="D172" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="14" t="s">
         <v>869</v>
       </c>
-      <c r="B170" s="14" t="s">
+      <c r="B173" s="14" t="s">
         <v>868</v>
       </c>
-      <c r="C170" s="11" t="s">
+      <c r="C173" s="11" t="s">
         <v>870</v>
       </c>
-      <c r="D170" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A171" s="14" t="s">
+      <c r="D173" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="14" t="s">
         <v>407</v>
       </c>
-      <c r="B171" s="14" t="s">
+      <c r="B174" s="14" t="s">
         <v>408</v>
       </c>
-      <c r="C171" s="26" t="s">
+      <c r="C174" s="26" t="s">
         <v>397</v>
       </c>
-      <c r="D171" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A172" s="14" t="s">
+      <c r="D174" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" ht="159" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="14" t="s">
         <v>1297</v>
       </c>
-      <c r="B172" s="14" t="s">
+      <c r="B175" s="14" t="s">
         <v>1296</v>
       </c>
-      <c r="C172" s="11" t="s">
+      <c r="C175" s="11" t="s">
         <v>1310</v>
       </c>
-      <c r="D172" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A173" s="14" t="s">
+      <c r="D175" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" ht="173.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="14" t="s">
         <v>1319</v>
       </c>
-      <c r="B173" s="14" t="s">
+      <c r="B176" s="14" t="s">
         <v>1296</v>
       </c>
-      <c r="C173" s="11" t="s">
+      <c r="C176" s="11" t="s">
         <v>1327</v>
       </c>
-      <c r="D173" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A174" s="10" t="s">
+      <c r="D176" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B174" s="10" t="s">
+      <c r="B177" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="C174" s="11" t="s">
+      <c r="C177" s="11" t="s">
         <v>119</v>
       </c>
-      <c r="D174" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A175" s="17" t="s">
+      <c r="D177" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" ht="227.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="17" t="s">
         <v>796</v>
       </c>
-      <c r="B175" s="17" t="s">
+      <c r="B178" s="17" t="s">
         <v>696</v>
       </c>
-      <c r="C175" s="11" t="s">
+      <c r="C178" s="11" t="s">
         <v>736</v>
       </c>
-      <c r="D175" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A176" s="17" t="s">
+      <c r="D178" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" ht="227.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="17" t="s">
         <v>796</v>
       </c>
-      <c r="B176" s="17" t="s">
+      <c r="B179" s="17" t="s">
         <v>696</v>
       </c>
-      <c r="C176" s="11" t="s">
+      <c r="C179" s="11" t="s">
         <v>792</v>
       </c>
-      <c r="D176" s="12" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="D179" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="180" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="10" t="s">
-        <v>712</v>
+        <v>1194</v>
       </c>
       <c r="B180" s="10" t="s">
-        <v>1138</v>
+        <v>1164</v>
       </c>
       <c r="C180" s="11" t="s">
-        <v>1140</v>
+        <v>1199</v>
       </c>
       <c r="D180" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="181" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="10" t="s">
-        <v>712</v>
+        <v>1194</v>
       </c>
       <c r="B181" s="10" t="s">
-        <v>754</v>
+        <v>1282</v>
       </c>
       <c r="C181" s="11" t="s">
-        <v>769</v>
+        <v>1286</v>
       </c>
       <c r="D181" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="182" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="10" t="s">
         <v>712</v>
       </c>
       <c r="B182" s="10" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>831</v>
+      </c>
+      <c r="C182" s="11" t="s">
+        <v>982</v>
       </c>
       <c r="D182" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="183" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="10" t="s">
         <v>712</v>
       </c>
       <c r="B183" s="10" t="s">
-        <v>16</v>
+        <v>1138</v>
       </c>
       <c r="C183" s="11" t="s">
-        <v>857</v>
+        <v>1140</v>
       </c>
       <c r="D183" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="184" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="10" t="s">
         <v>712</v>
       </c>
       <c r="B184" s="10" t="s">
-        <v>16</v>
+        <v>754</v>
       </c>
       <c r="C184" s="11" t="s">
-        <v>879</v>
+        <v>769</v>
       </c>
       <c r="D184" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="185" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="10" t="s">
         <v>712</v>
       </c>
       <c r="B185" s="10" t="s">
-        <v>713</v>
+        <v>16</v>
       </c>
       <c r="C185" s="26" t="s">
-        <v>725</v>
+        <v>818</v>
       </c>
       <c r="D185" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="186" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="10" t="s">
         <v>712</v>
       </c>
       <c r="B186" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C186" s="11" t="s">
+        <v>857</v>
+      </c>
+      <c r="D186" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="10" t="s">
+        <v>712</v>
+      </c>
+      <c r="B187" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C187" s="11" t="s">
+        <v>879</v>
+      </c>
+      <c r="D187" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="10" t="s">
+        <v>712</v>
+      </c>
+      <c r="B188" s="10" t="s">
         <v>713</v>
       </c>
-      <c r="C186" s="11" t="s">
-[...13 lines deleted...]
-      <c r="C187" s="26" t="s">
+      <c r="C188" s="26" t="s">
         <v>725</v>
       </c>
-      <c r="D187" s="12" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D188" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="189" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="10" t="s">
-        <v>683</v>
+        <v>712</v>
       </c>
       <c r="B189" s="10" t="s">
-        <v>684</v>
+        <v>713</v>
       </c>
       <c r="C189" s="11" t="s">
-        <v>694</v>
+        <v>769</v>
       </c>
       <c r="D189" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="190" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:4" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="10" t="s">
-        <v>683</v>
+        <v>714</v>
       </c>
       <c r="B190" s="10" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>715</v>
+      </c>
+      <c r="C190" s="26" t="s">
+        <v>725</v>
       </c>
       <c r="D190" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="191" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:4" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="10" t="s">
-        <v>19</v>
+        <v>714</v>
       </c>
       <c r="B191" s="10" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>715</v>
+      </c>
+      <c r="C191" s="11" t="s">
+        <v>769</v>
       </c>
       <c r="D191" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="192" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="10" t="s">
-        <v>19</v>
+        <v>683</v>
       </c>
       <c r="B192" s="10" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>684</v>
+      </c>
+      <c r="C192" s="11" t="s">
+        <v>694</v>
       </c>
       <c r="D192" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="193" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="10" t="s">
-        <v>19</v>
+        <v>683</v>
       </c>
       <c r="B193" s="10" t="s">
-        <v>556</v>
+        <v>684</v>
       </c>
       <c r="C193" s="11" t="s">
-        <v>555</v>
+        <v>730</v>
       </c>
       <c r="D193" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="194" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B194" s="10" t="s">
-        <v>272</v>
+        <v>328</v>
       </c>
       <c r="C194" s="26" t="s">
-        <v>271</v>
+        <v>326</v>
       </c>
       <c r="D194" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="195" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B195" s="10" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="C195" s="26" t="s">
-        <v>319</v>
+        <v>375</v>
       </c>
       <c r="D195" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="196" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B196" s="10" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>556</v>
+      </c>
+      <c r="C196" s="11" t="s">
+        <v>555</v>
       </c>
       <c r="D196" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="197" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B197" s="10" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>272</v>
+      </c>
+      <c r="C197" s="26" t="s">
+        <v>271</v>
       </c>
       <c r="D197" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="198" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B198" s="10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>321</v>
+      </c>
+      <c r="C198" s="26" t="s">
+        <v>319</v>
       </c>
       <c r="D198" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="199" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="10" t="s">
-        <v>858</v>
+        <v>19</v>
       </c>
       <c r="B199" s="10" t="s">
-        <v>859</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>321</v>
+      </c>
+      <c r="C199" s="26" t="s">
+        <v>369</v>
       </c>
       <c r="D199" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="200" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="10" t="s">
-        <v>858</v>
+        <v>19</v>
       </c>
       <c r="B200" s="10" t="s">
-        <v>859</v>
+        <v>20</v>
       </c>
       <c r="C200" s="11" t="s">
-        <v>885</v>
+        <v>119</v>
       </c>
       <c r="D200" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="201" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="10" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="B201" s="10" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="C201" s="11" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D201" s="12" t="s">
-        <v>222</v>
+        <v>155</v>
       </c>
     </row>
     <row r="202" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="10" t="s">
-        <v>54</v>
+        <v>858</v>
       </c>
       <c r="B202" s="10" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>859</v>
+      </c>
+      <c r="C202" s="11" t="s">
+        <v>870</v>
       </c>
       <c r="D202" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="203" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="10" t="s">
-        <v>54</v>
+        <v>858</v>
       </c>
       <c r="B203" s="10" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>859</v>
+      </c>
+      <c r="C203" s="11" t="s">
+        <v>885</v>
       </c>
       <c r="D203" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="204" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="10" t="s">
-        <v>850</v>
+        <v>54</v>
       </c>
       <c r="B204" s="10" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="C204" s="11" t="s">
-        <v>857</v>
+        <v>121</v>
       </c>
       <c r="D204" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="205" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="10" t="s">
-        <v>850</v>
+        <v>54</v>
       </c>
       <c r="B205" s="10" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>1085</v>
+        <v>242</v>
+      </c>
+      <c r="C205" s="26" t="s">
+        <v>280</v>
       </c>
       <c r="D205" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="206" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="10" t="s">
-        <v>850</v>
+        <v>54</v>
       </c>
       <c r="B206" s="10" t="s">
-        <v>880</v>
-[...2 lines deleted...]
-        <v>1117</v>
+        <v>242</v>
+      </c>
+      <c r="C206" s="26" t="s">
+        <v>319</v>
       </c>
       <c r="D206" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="207" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="10" t="s">
         <v>850</v>
       </c>
       <c r="B207" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C207" s="11" t="s">
+        <v>857</v>
+      </c>
+      <c r="D207" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="10" t="s">
+        <v>850</v>
+      </c>
+      <c r="B208" s="10" t="s">
+        <v>735</v>
+      </c>
+      <c r="C208" s="11" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D208" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="10" t="s">
+        <v>850</v>
+      </c>
+      <c r="B209" s="10" t="s">
         <v>880</v>
       </c>
-      <c r="C207" s="11" t="s">
+      <c r="C209" s="11" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D209" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="10" t="s">
+        <v>850</v>
+      </c>
+      <c r="B210" s="10" t="s">
+        <v>880</v>
+      </c>
+      <c r="C210" s="11" t="s">
         <v>1137</v>
       </c>
-      <c r="D207" s="12" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="D210" s="12" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-        <v>1264</v>
+        <v>155</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="10" t="s">
+        <v>1439</v>
       </c>
       <c r="B211" s="10" t="s">
-        <v>1226</v>
-[...2 lines deleted...]
-        <v>1231</v>
+        <v>464</v>
+      </c>
+      <c r="C211" s="10" t="s">
+        <v>1447</v>
       </c>
       <c r="D211" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="212" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="13" t="s">
         <v>1264</v>
       </c>
       <c r="B212" s="10" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="C212" s="11" t="s">
-        <v>1272</v>
+        <v>1231</v>
       </c>
       <c r="D212" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="213" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="13" t="s">
         <v>1264</v>
       </c>
       <c r="B213" s="10" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C213" s="11" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D213" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="13" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B214" s="10" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C214" s="11" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D214" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="13" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B215" s="10" t="s">
         <v>1226</v>
       </c>
-      <c r="C213" s="11" t="s">
+      <c r="C215" s="11" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D215" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="13" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B216" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C216" s="11" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D216" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="13" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B217" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C217" s="11" t="s">
         <v>1286</v>
       </c>
-      <c r="D213" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A214" s="13" t="s">
+      <c r="D217" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="13" t="s">
         <v>1320</v>
       </c>
-      <c r="B214" s="10" t="s">
+      <c r="B218" s="10" t="s">
         <v>1321</v>
       </c>
-      <c r="C214" s="11" t="s">
+      <c r="C218" s="11" t="s">
         <v>1327</v>
       </c>
-      <c r="D214" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A215" s="13" t="s">
+      <c r="D218" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="13" t="s">
         <v>1320</v>
       </c>
-      <c r="B215" s="10" t="s">
+      <c r="B219" s="10" t="s">
         <v>1321</v>
       </c>
-      <c r="C215" s="11" t="s">
+      <c r="C219" s="11" t="s">
         <v>1359</v>
       </c>
-      <c r="D215" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A216" s="10" t="s">
+      <c r="D219" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A220" s="10" t="s">
         <v>1332</v>
       </c>
-      <c r="B216" s="10" t="s">
+      <c r="B220" s="10" t="s">
         <v>1161</v>
       </c>
-      <c r="C216" s="11" t="s">
+      <c r="C220" s="11" t="s">
         <v>1310</v>
       </c>
-      <c r="D216" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A217" s="10" t="s">
+      <c r="D220" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="10" t="s">
         <v>1332</v>
       </c>
-      <c r="B217" s="10" t="s">
+      <c r="B221" s="10" t="s">
         <v>1161</v>
       </c>
-      <c r="C217" s="11" t="s">
+      <c r="C221" s="11" t="s">
         <v>1337</v>
       </c>
-      <c r="D217" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A218" s="10" t="s">
+      <c r="D221" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="10" t="s">
         <v>1416</v>
       </c>
-      <c r="B218" s="10" t="s">
+      <c r="B222" s="10" t="s">
         <v>1408</v>
       </c>
-      <c r="C218" s="11" t="s">
+      <c r="C222" s="11" t="s">
         <v>1414</v>
       </c>
-      <c r="D218" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A219" s="13" t="s">
+      <c r="D222" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="13" t="s">
         <v>430</v>
       </c>
-      <c r="B219" s="13" t="s">
+      <c r="B223" s="13" t="s">
         <v>332</v>
       </c>
-      <c r="C219" s="26" t="s">
+      <c r="C223" s="26" t="s">
         <v>326</v>
       </c>
-      <c r="D219" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A220" s="13" t="s">
+      <c r="D223" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="13" t="s">
         <v>430</v>
       </c>
-      <c r="B220" s="13" t="s">
+      <c r="B224" s="13" t="s">
         <v>332</v>
       </c>
-      <c r="C220" s="26" t="s">
+      <c r="C224" s="26" t="s">
         <v>411</v>
-      </c>
-[...54 lines deleted...]
-        <v>1407</v>
       </c>
       <c r="D224" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="225" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="10" t="s">
-        <v>1209</v>
+        <v>1221</v>
       </c>
       <c r="B225" s="10" t="s">
-        <v>1404</v>
+        <v>1222</v>
       </c>
       <c r="C225" s="11" t="s">
-        <v>1428</v>
+        <v>1231</v>
       </c>
       <c r="D225" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="226" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="10" t="s">
-        <v>1209</v>
+        <v>1221</v>
       </c>
       <c r="B226" s="10" t="s">
-        <v>1210</v>
+        <v>1222</v>
       </c>
       <c r="C226" s="11" t="s">
-        <v>1217</v>
+        <v>1263</v>
       </c>
       <c r="D226" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="227" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="B227" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C227" s="11" t="s">
+        <v>816</v>
+      </c>
+      <c r="D227" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="10" t="s">
         <v>1209</v>
       </c>
-      <c r="B227" s="10" t="s">
+      <c r="B228" s="10" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C228" s="11" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D228" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="10" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B229" s="10" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C229" s="11" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D229" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="10" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B230" s="10" t="s">
         <v>1210</v>
       </c>
-      <c r="C227" s="11" t="s">
+      <c r="C230" s="11" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D230" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A231" s="10" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B231" s="10" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C231" s="11" t="s">
         <v>1253</v>
       </c>
-      <c r="D227" s="12" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="D231" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="232" spans="1:4" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="10" t="s">
         <v>1338</v>
       </c>
       <c r="B232" s="10" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C232" s="11" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D232" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A233" s="10" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B233" s="10" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C233" s="11" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D233" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="10" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B234" s="10" t="s">
         <v>1256</v>
       </c>
-      <c r="C232" s="11" t="s">
+      <c r="C234" s="11" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D234" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A235" s="10" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B235" s="10" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C235" s="11" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D235" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="10" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B236" s="10" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C236" s="11" t="s">
         <v>1294</v>
-      </c>
-[...54 lines deleted...]
-        <v>1239</v>
       </c>
       <c r="D236" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="237" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="10" t="s">
-        <v>571</v>
+        <v>469</v>
       </c>
       <c r="B237" s="10" t="s">
-        <v>572</v>
+        <v>470</v>
       </c>
       <c r="C237" s="11" t="s">
-        <v>570</v>
+        <v>468</v>
       </c>
       <c r="D237" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="238" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="10" t="s">
-        <v>571</v>
+        <v>469</v>
       </c>
       <c r="B238" s="10" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>470</v>
+      </c>
+      <c r="C238" s="11" t="s">
+        <v>510</v>
       </c>
       <c r="D238" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="239" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="10" t="s">
         <v>571</v>
       </c>
       <c r="B239" s="10" t="s">
-        <v>327</v>
+        <v>1114</v>
       </c>
       <c r="C239" s="11" t="s">
-        <v>905</v>
+        <v>1203</v>
       </c>
       <c r="D239" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="240" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="10" t="s">
         <v>571</v>
       </c>
       <c r="B240" s="10" t="s">
-        <v>327</v>
+        <v>1114</v>
       </c>
       <c r="C240" s="11" t="s">
-        <v>944</v>
+        <v>1239</v>
       </c>
       <c r="D240" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="241" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="10" t="s">
-        <v>1026</v>
+        <v>571</v>
       </c>
       <c r="B241" s="10" t="s">
-        <v>1027</v>
+        <v>572</v>
       </c>
       <c r="C241" s="11" t="s">
-        <v>1028</v>
+        <v>570</v>
       </c>
       <c r="D241" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="242" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="10" t="s">
-        <v>1026</v>
+        <v>571</v>
       </c>
       <c r="B242" s="10" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-        <v>1062</v>
+        <v>572</v>
+      </c>
+      <c r="C242" s="26" t="s">
+        <v>622</v>
       </c>
       <c r="D242" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="243" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="10" t="s">
-        <v>1026</v>
+        <v>571</v>
       </c>
       <c r="B243" s="10" t="s">
-        <v>1298</v>
+        <v>327</v>
       </c>
       <c r="C243" s="11" t="s">
-        <v>1310</v>
+        <v>905</v>
       </c>
       <c r="D243" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="244" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="B244" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="C244" s="11" t="s">
+        <v>944</v>
+      </c>
+      <c r="D244" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A245" s="10" t="s">
         <v>1026</v>
       </c>
-      <c r="B244" s="10" t="s">
+      <c r="B245" s="10" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C245" s="11" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D245" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A246" s="10" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B246" s="10" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C246" s="11" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D246" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A247" s="10" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B247" s="10" t="s">
         <v>1298</v>
       </c>
-      <c r="C244" s="11" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="C247" s="11" t="s">
-        <v>752</v>
+        <v>1310</v>
       </c>
       <c r="D247" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="248" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="10" t="s">
-        <v>85</v>
+        <v>1026</v>
       </c>
       <c r="B248" s="10" t="s">
-        <v>86</v>
+        <v>1298</v>
       </c>
       <c r="C248" s="11" t="s">
-        <v>125</v>
+        <v>1331</v>
       </c>
       <c r="D248" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B249" s="10" t="s">
-        <v>86</v>
+        <v>972</v>
       </c>
       <c r="C249" s="11" t="s">
-        <v>126</v>
+        <v>975</v>
       </c>
       <c r="D249" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="250" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B250" s="10" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>677</v>
+      </c>
+      <c r="C250" s="26" t="s">
+        <v>681</v>
       </c>
       <c r="D250" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="251" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B251" s="10" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>677</v>
+      </c>
+      <c r="C251" s="11" t="s">
+        <v>752</v>
       </c>
       <c r="D251" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="252" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B252" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="C252" s="26" t="s">
-        <v>303</v>
+      <c r="C252" s="11" t="s">
+        <v>125</v>
       </c>
       <c r="D252" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="253" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="10" t="s">
-        <v>637</v>
+        <v>85</v>
       </c>
       <c r="B253" s="10" t="s">
-        <v>440</v>
+        <v>86</v>
       </c>
       <c r="C253" s="11" t="s">
-        <v>642</v>
+        <v>126</v>
       </c>
       <c r="D253" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="254" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="10" t="s">
-        <v>637</v>
+        <v>85</v>
       </c>
       <c r="B254" s="10" t="s">
-        <v>440</v>
+        <v>86</v>
       </c>
       <c r="C254" s="11" t="s">
-        <v>694</v>
+        <v>304</v>
       </c>
       <c r="D254" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="255" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="10" t="s">
-        <v>630</v>
+        <v>85</v>
       </c>
       <c r="B255" s="10" t="s">
-        <v>631</v>
+        <v>86</v>
       </c>
       <c r="C255" s="26" t="s">
-        <v>635</v>
+        <v>280</v>
       </c>
       <c r="D255" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="256" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="10" t="s">
-        <v>630</v>
+        <v>85</v>
       </c>
       <c r="B256" s="10" t="s">
-        <v>631</v>
+        <v>86</v>
       </c>
       <c r="C256" s="26" t="s">
-        <v>681</v>
+        <v>303</v>
       </c>
       <c r="D256" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="257" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="10" t="s">
-        <v>685</v>
+        <v>637</v>
       </c>
       <c r="B257" s="10" t="s">
-        <v>953</v>
+        <v>440</v>
       </c>
       <c r="C257" s="11" t="s">
-        <v>963</v>
+        <v>642</v>
       </c>
       <c r="D257" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="258" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="10" t="s">
-        <v>685</v>
+        <v>637</v>
       </c>
       <c r="B258" s="10" t="s">
-        <v>953</v>
+        <v>440</v>
       </c>
       <c r="C258" s="11" t="s">
-        <v>992</v>
+        <v>694</v>
       </c>
       <c r="D258" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="259" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="10" t="s">
-        <v>685</v>
+        <v>630</v>
       </c>
       <c r="B259" s="10" t="s">
-        <v>1259</v>
-[...2 lines deleted...]
-        <v>1263</v>
+        <v>631</v>
+      </c>
+      <c r="C259" s="26" t="s">
+        <v>635</v>
       </c>
       <c r="D259" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="260" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="10" t="s">
-        <v>685</v>
+        <v>630</v>
       </c>
       <c r="B260" s="10" t="s">
-        <v>1259</v>
-[...2 lines deleted...]
-        <v>1293</v>
+        <v>631</v>
+      </c>
+      <c r="C260" s="26" t="s">
+        <v>681</v>
       </c>
       <c r="D260" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="261" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="10" t="s">
         <v>685</v>
       </c>
       <c r="B261" s="10" t="s">
-        <v>244</v>
+        <v>953</v>
       </c>
       <c r="C261" s="11" t="s">
-        <v>1203</v>
+        <v>963</v>
       </c>
       <c r="D261" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="262" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="10" t="s">
         <v>685</v>
       </c>
       <c r="B262" s="10" t="s">
-        <v>244</v>
+        <v>953</v>
       </c>
       <c r="C262" s="11" t="s">
-        <v>1239</v>
+        <v>992</v>
       </c>
       <c r="D262" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="263" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="10" t="s">
         <v>685</v>
       </c>
       <c r="B263" s="10" t="s">
-        <v>686</v>
+        <v>1259</v>
       </c>
       <c r="C263" s="11" t="s">
-        <v>694</v>
+        <v>1263</v>
       </c>
       <c r="D263" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="264" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="10" t="s">
         <v>685</v>
       </c>
       <c r="B264" s="10" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C264" s="11" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D264" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="B265" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="C265" s="11" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D265" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A266" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="B266" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="C266" s="11" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D266" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A267" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="B267" s="10" t="s">
         <v>686</v>
       </c>
-      <c r="C264" s="11" t="s">
+      <c r="C267" s="11" t="s">
+        <v>694</v>
+      </c>
+      <c r="D267" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A268" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="B268" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="C268" s="11" t="s">
         <v>730</v>
       </c>
-      <c r="D264" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A265" s="10" t="s">
+      <c r="D268" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A269" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="B265" s="10" t="s">
+      <c r="B269" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="C265" s="11" t="s">
+      <c r="C269" s="11" t="s">
         <v>123</v>
       </c>
-      <c r="D265" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A266" s="10" t="s">
+      <c r="D269" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="B266" s="10" t="s">
+      <c r="B270" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="C266" s="11" t="s">
+      <c r="C270" s="11" t="s">
         <v>126</v>
       </c>
-      <c r="D266" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A267" s="10" t="s">
+      <c r="D270" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="B267" s="10" t="s">
+      <c r="B271" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="C267" s="24" t="s">
+      <c r="C271" s="24" t="s">
         <v>238</v>
       </c>
-      <c r="D267" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A268" s="17" t="s">
+      <c r="D271" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A272" s="17" t="s">
         <v>449</v>
       </c>
-      <c r="B268" s="17" t="s">
+      <c r="B272" s="17" t="s">
         <v>450</v>
       </c>
-      <c r="C268" s="11" t="s">
+      <c r="C272" s="11" t="s">
         <v>438</v>
       </c>
-      <c r="D268" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A269" s="17" t="s">
+      <c r="D272" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A273" s="17" t="s">
         <v>449</v>
       </c>
-      <c r="B269" s="17" t="s">
+      <c r="B273" s="17" t="s">
         <v>450</v>
       </c>
-      <c r="C269" s="11" t="s">
+      <c r="C273" s="11" t="s">
         <v>509</v>
       </c>
-      <c r="D269" s="12" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="D273" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="274" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="10" t="s">
-        <v>832</v>
+        <v>739</v>
       </c>
       <c r="B274" s="10" t="s">
-        <v>686</v>
+        <v>740</v>
       </c>
       <c r="C274" s="11" t="s">
-        <v>885</v>
+        <v>752</v>
       </c>
       <c r="D274" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="275" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="10" t="s">
+        <v>739</v>
+      </c>
+      <c r="B275" s="10" t="s">
+        <v>740</v>
+      </c>
+      <c r="C275" s="11" t="s">
+        <v>816</v>
+      </c>
+      <c r="D275" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A276" s="10" t="s">
+        <v>739</v>
+      </c>
+      <c r="B276" s="10" t="s">
+        <v>740</v>
+      </c>
+      <c r="C276" s="11" t="s">
+        <v>879</v>
+      </c>
+      <c r="D276" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="10" t="s">
+        <v>832</v>
+      </c>
+      <c r="B277" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C277" s="11" t="s">
+        <v>847</v>
+      </c>
+      <c r="D277" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A278" s="10" t="s">
+        <v>832</v>
+      </c>
+      <c r="B278" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="C278" s="11" t="s">
+        <v>885</v>
+      </c>
+      <c r="D278" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A279" s="10" t="s">
         <v>356</v>
       </c>
-      <c r="B275" s="10" t="s">
+      <c r="B279" s="10" t="s">
         <v>357</v>
       </c>
-      <c r="C275" s="26" t="s">
+      <c r="C279" s="26" t="s">
         <v>352</v>
-      </c>
-[...54 lines deleted...]
-        <v>934</v>
       </c>
       <c r="D279" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="280" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="22" t="s">
         <v>93</v>
       </c>
-      <c r="B280" s="25" t="s">
-        <v>927</v>
+      <c r="B280" s="22" t="s">
+        <v>94</v>
       </c>
       <c r="C280" s="11" t="s">
-        <v>975</v>
+        <v>126</v>
       </c>
       <c r="D280" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="281" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="22" t="s">
         <v>93</v>
       </c>
-      <c r="B281" s="25" t="s">
+      <c r="B281" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C281" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="D281" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B282" s="25" t="s">
+        <v>471</v>
+      </c>
+      <c r="C282" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="D282" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A283" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B283" s="25" t="s">
+        <v>927</v>
+      </c>
+      <c r="C283" s="32" t="s">
+        <v>934</v>
+      </c>
+      <c r="D283" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A284" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B284" s="25" t="s">
+        <v>927</v>
+      </c>
+      <c r="C284" s="11" t="s">
+        <v>975</v>
+      </c>
+      <c r="D284" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A285" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B285" s="25" t="s">
         <v>860</v>
       </c>
-      <c r="C281" s="11" t="s">
+      <c r="C285" s="11" t="s">
         <v>870</v>
       </c>
-      <c r="D281" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A282" s="13" t="s">
+      <c r="D285" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A286" s="22" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B286" s="25" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C286" s="10" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D286" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A287" s="13" t="s">
         <v>1349</v>
       </c>
-      <c r="B282" s="22" t="s">
+      <c r="B287" s="22" t="s">
         <v>1350</v>
       </c>
-      <c r="C282" s="26" t="s">
+      <c r="C287" s="26" t="s">
         <v>1352</v>
       </c>
-      <c r="D282" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A283" s="13" t="s">
+      <c r="D287" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A288" s="13" t="s">
         <v>1349</v>
       </c>
-      <c r="B283" s="22" t="s">
+      <c r="B288" s="22" t="s">
         <v>1350</v>
       </c>
-      <c r="C283" s="11" t="s">
+      <c r="C288" s="11" t="s">
         <v>1394</v>
       </c>
-      <c r="D283" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A284" s="16" t="s">
+      <c r="D288" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A289" s="16" t="s">
         <v>1426</v>
       </c>
-      <c r="B284" s="25" t="s">
+      <c r="B289" s="25" t="s">
         <v>1427</v>
       </c>
-      <c r="C284" s="11" t="s">
+      <c r="C289" s="11" t="s">
         <v>1428</v>
       </c>
-      <c r="D284" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A285" s="25" t="s">
+      <c r="D289" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A290" s="25" t="s">
         <v>726</v>
       </c>
-      <c r="B285" s="25" t="s">
+      <c r="B290" s="25" t="s">
         <v>727</v>
       </c>
-      <c r="C285" s="11" t="s">
+      <c r="C290" s="11" t="s">
         <v>730</v>
       </c>
-      <c r="D285" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A286" s="25" t="s">
+      <c r="D290" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A291" s="25" t="s">
         <v>726</v>
       </c>
-      <c r="B286" s="25" t="s">
+      <c r="B291" s="25" t="s">
         <v>727</v>
       </c>
-      <c r="C286" s="32" t="s">
+      <c r="C291" s="32" t="s">
         <v>779</v>
       </c>
-      <c r="D286" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A287" s="25" t="s">
+      <c r="D291" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A292" s="25" t="s">
         <v>726</v>
       </c>
-      <c r="B287" s="25" t="s">
+      <c r="B292" s="25" t="s">
         <v>727</v>
       </c>
-      <c r="C287" s="11" t="s">
+      <c r="C292" s="11" t="s">
         <v>857</v>
       </c>
-      <c r="D287" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A288" s="25" t="s">
+      <c r="D292" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A293" s="25" t="s">
         <v>983</v>
       </c>
-      <c r="B288" s="25" t="s">
+      <c r="B293" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="C288" s="11" t="s">
+      <c r="C293" s="11" t="s">
         <v>988</v>
       </c>
-      <c r="D288" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A289" s="16" t="s">
+      <c r="D293" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A294" s="16" t="s">
         <v>488</v>
       </c>
-      <c r="B289" s="16" t="s">
+      <c r="B294" s="16" t="s">
         <v>376</v>
       </c>
-      <c r="C289" s="26" t="s">
+      <c r="C294" s="26" t="s">
         <v>375</v>
       </c>
-      <c r="D289" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A290" s="16" t="s">
+      <c r="D294" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A295" s="16" t="s">
         <v>488</v>
       </c>
-      <c r="B290" s="16" t="s">
+      <c r="B295" s="16" t="s">
         <v>376</v>
       </c>
-      <c r="C290" s="11" t="s">
+      <c r="C295" s="11" t="s">
         <v>438</v>
       </c>
-      <c r="D290" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A291" s="16" t="s">
+      <c r="D295" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A296" s="16" t="s">
         <v>338</v>
       </c>
-      <c r="B291" s="25" t="s">
+      <c r="B296" s="25" t="s">
         <v>283</v>
       </c>
-      <c r="C291" s="26" t="s">
+      <c r="C296" s="26" t="s">
         <v>280</v>
       </c>
-      <c r="D291" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A292" s="13" t="s">
+      <c r="D296" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A297" s="13" t="s">
         <v>338</v>
       </c>
-      <c r="B292" s="22" t="s">
+      <c r="B297" s="22" t="s">
         <v>283</v>
       </c>
-      <c r="C292" s="26" t="s">
+      <c r="C297" s="26" t="s">
         <v>303</v>
       </c>
-      <c r="D292" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A293" s="13" t="s">
+      <c r="D297" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A298" s="13" t="s">
         <v>338</v>
       </c>
-      <c r="B293" s="22" t="s">
+      <c r="B298" s="22" t="s">
         <v>283</v>
       </c>
-      <c r="C293" s="26" t="s">
+      <c r="C298" s="26" t="s">
         <v>326</v>
       </c>
-      <c r="D293" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A294" s="13" t="s">
+      <c r="D298" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A299" s="13" t="s">
         <v>413</v>
       </c>
-      <c r="B294" s="22" t="s">
+      <c r="B299" s="22" t="s">
         <v>414</v>
       </c>
-      <c r="C294" s="26" t="s">
+      <c r="C299" s="26" t="s">
         <v>411</v>
       </c>
-      <c r="D294" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A295" s="13" t="s">
+      <c r="D299" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A300" s="13" t="s">
         <v>413</v>
       </c>
-      <c r="B295" s="22" t="s">
+      <c r="B300" s="22" t="s">
         <v>414</v>
       </c>
-      <c r="C295" s="11" t="s">
+      <c r="C300" s="11" t="s">
         <v>459</v>
       </c>
-      <c r="D295" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A296" s="16" t="s">
+      <c r="D300" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A301" s="16" t="s">
         <v>204</v>
       </c>
-      <c r="B296" s="16" t="s">
+      <c r="B301" s="16" t="s">
         <v>205</v>
       </c>
-      <c r="C296" s="11" t="s">
+      <c r="C301" s="11" t="s">
         <v>304</v>
       </c>
-      <c r="D296" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A297" s="16" t="s">
+      <c r="D301" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A302" s="16" t="s">
         <v>584</v>
       </c>
-      <c r="B297" s="16" t="s">
+      <c r="B302" s="16" t="s">
         <v>583</v>
       </c>
-      <c r="C297" s="11" t="s">
+      <c r="C302" s="11" t="s">
         <v>570</v>
       </c>
-      <c r="D297" s="12" t="s">
-[...68 lines deleted...]
-      </c>
       <c r="D302" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="303" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="10" t="s">
-        <v>596</v>
+        <v>1166</v>
       </c>
       <c r="B303" s="10" t="s">
-        <v>597</v>
+        <v>1114</v>
       </c>
       <c r="C303" s="11" t="s">
-        <v>642</v>
+        <v>1379</v>
       </c>
       <c r="D303" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="304" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="10" t="s">
-        <v>596</v>
+        <v>1166</v>
       </c>
       <c r="B304" s="10" t="s">
-        <v>81</v>
+        <v>1114</v>
       </c>
       <c r="C304" s="11" t="s">
-        <v>125</v>
+        <v>1403</v>
       </c>
       <c r="D304" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="305" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="10" t="s">
-        <v>596</v>
+        <v>1166</v>
       </c>
       <c r="B305" s="10" t="s">
-        <v>81</v>
+        <v>1164</v>
       </c>
       <c r="C305" s="11" t="s">
-        <v>164</v>
+        <v>1170</v>
       </c>
       <c r="D305" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="306" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="10" t="s">
-        <v>1353</v>
+        <v>1166</v>
       </c>
       <c r="B306" s="10" t="s">
-        <v>1354</v>
+        <v>1164</v>
       </c>
       <c r="C306" s="11" t="s">
-        <v>1359</v>
+        <v>1188</v>
       </c>
       <c r="D306" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="307" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="10" t="s">
-        <v>1353</v>
+        <v>596</v>
       </c>
       <c r="B307" s="10" t="s">
-        <v>1354</v>
-[...2 lines deleted...]
-        <v>1372</v>
+        <v>597</v>
+      </c>
+      <c r="C307" s="26" t="s">
+        <v>595</v>
       </c>
       <c r="D307" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="308" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="10" t="s">
-        <v>1246</v>
+        <v>596</v>
       </c>
       <c r="B308" s="10" t="s">
-        <v>1247</v>
+        <v>597</v>
       </c>
       <c r="C308" s="11" t="s">
-        <v>1253</v>
+        <v>642</v>
       </c>
       <c r="D308" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="309" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="10" t="s">
-        <v>1274</v>
+        <v>596</v>
       </c>
       <c r="B309" s="10" t="s">
-        <v>1092</v>
+        <v>81</v>
       </c>
       <c r="C309" s="11" t="s">
-        <v>1280</v>
+        <v>125</v>
       </c>
       <c r="D309" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="310" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="10" t="s">
-        <v>1274</v>
+        <v>596</v>
       </c>
       <c r="B310" s="10" t="s">
-        <v>1295</v>
+        <v>81</v>
       </c>
       <c r="C310" s="11" t="s">
-        <v>1310</v>
+        <v>164</v>
       </c>
       <c r="D310" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="311" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="10" t="s">
-        <v>936</v>
+        <v>1353</v>
       </c>
       <c r="B311" s="10" t="s">
-        <v>937</v>
+        <v>1354</v>
       </c>
       <c r="C311" s="11" t="s">
-        <v>944</v>
+        <v>1359</v>
       </c>
       <c r="D311" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="312" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="10" t="s">
-        <v>976</v>
+        <v>1353</v>
       </c>
       <c r="B312" s="10" t="s">
-        <v>937</v>
+        <v>1354</v>
       </c>
       <c r="C312" s="11" t="s">
-        <v>982</v>
+        <v>1372</v>
       </c>
       <c r="D312" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="313" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="10" t="s">
-        <v>976</v>
+        <v>1246</v>
       </c>
       <c r="B313" s="10" t="s">
-        <v>937</v>
+        <v>1247</v>
       </c>
       <c r="C313" s="11" t="s">
-        <v>992</v>
+        <v>1253</v>
       </c>
       <c r="D313" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="314" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="10" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B314" s="10" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C314" s="11" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D314" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A315" s="10" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B315" s="10" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C315" s="11" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D315" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A316" s="10" t="s">
+        <v>936</v>
+      </c>
+      <c r="B316" s="10" t="s">
+        <v>937</v>
+      </c>
+      <c r="C316" s="11" t="s">
+        <v>944</v>
+      </c>
+      <c r="D316" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A317" s="10" t="s">
+        <v>976</v>
+      </c>
+      <c r="B317" s="10" t="s">
+        <v>937</v>
+      </c>
+      <c r="C317" s="11" t="s">
+        <v>982</v>
+      </c>
+      <c r="D317" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A318" s="10" t="s">
+        <v>976</v>
+      </c>
+      <c r="B318" s="10" t="s">
+        <v>937</v>
+      </c>
+      <c r="C318" s="11" t="s">
+        <v>992</v>
+      </c>
+      <c r="D318" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A319" s="10" t="s">
         <v>295</v>
       </c>
-      <c r="B314" s="10" t="s">
+      <c r="B319" s="10" t="s">
         <v>296</v>
       </c>
-      <c r="C314" s="26" t="s">
+      <c r="C319" s="26" t="s">
         <v>303</v>
       </c>
-      <c r="D314" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A315" s="17" t="s">
+      <c r="D319" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A320" s="17" t="s">
         <v>207</v>
       </c>
-      <c r="B315" s="17" t="s">
+      <c r="B320" s="17" t="s">
         <v>440</v>
       </c>
-      <c r="C315" s="11" t="s">
+      <c r="C320" s="11" t="s">
         <v>1077</v>
-      </c>
-[...68 lines deleted...]
-        <v>301</v>
       </c>
       <c r="D320" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="321" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="17" t="s">
-        <v>1139</v>
+        <v>207</v>
       </c>
       <c r="B321" s="17" t="s">
-        <v>702</v>
+        <v>208</v>
       </c>
       <c r="C321" s="11" t="s">
-        <v>1140</v>
+        <v>302</v>
       </c>
       <c r="D321" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="322" spans="1:4" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="17" t="s">
-        <v>1118</v>
+        <v>207</v>
       </c>
       <c r="B322" s="17" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>1124</v>
+        <v>208</v>
+      </c>
+      <c r="C322" s="24" t="s">
+        <v>251</v>
       </c>
       <c r="D322" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="323" spans="1:4" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="17" t="s">
-        <v>1118</v>
+        <v>207</v>
       </c>
       <c r="B323" s="17" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>1140</v>
+        <v>208</v>
+      </c>
+      <c r="C323" s="26" t="s">
+        <v>303</v>
       </c>
       <c r="D323" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="324" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A324" s="17" t="s">
-[...3 lines deleted...]
-        <v>216</v>
+      <c r="A324" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="B324" s="13" t="s">
+        <v>188</v>
       </c>
       <c r="C324" s="11" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D324" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="325" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A325" s="17" t="s">
-[...6 lines deleted...]
-        <v>303</v>
+      <c r="A325" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="B325" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="C325" s="11" t="s">
+        <v>301</v>
       </c>
       <c r="D325" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="326" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="17" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B326" s="17" t="s">
+        <v>702</v>
+      </c>
+      <c r="C326" s="11" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D326" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A327" s="17" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B327" s="17" t="s">
+        <v>785</v>
+      </c>
+      <c r="C327" s="37" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D327" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A328" s="17" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B328" s="17" t="s">
+        <v>785</v>
+      </c>
+      <c r="C328" s="11" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D328" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="17" t="s">
+        <v>217</v>
+      </c>
+      <c r="B329" s="17" t="s">
+        <v>216</v>
+      </c>
+      <c r="C329" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="D329" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A330" s="17" t="s">
+        <v>217</v>
+      </c>
+      <c r="B330" s="17" t="s">
+        <v>216</v>
+      </c>
+      <c r="C330" s="26" t="s">
+        <v>303</v>
+      </c>
+      <c r="D330" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A331" s="17" t="s">
         <v>524</v>
       </c>
-      <c r="B326" s="17" t="s">
+      <c r="B331" s="17" t="s">
         <v>525</v>
       </c>
-      <c r="C326" s="11" t="s">
+      <c r="C331" s="11" t="s">
         <v>518</v>
       </c>
-      <c r="D326" s="12" t="s">
+      <c r="D331" s="12" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="327" spans="1:4" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A327" s="17" t="s">
+    <row r="332" spans="1:4" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A332" s="17" t="s">
         <v>415</v>
       </c>
-      <c r="B327" s="17" t="s">
+      <c r="B332" s="17" t="s">
         <v>416</v>
       </c>
-      <c r="C327" s="26" t="s">
+      <c r="C332" s="26" t="s">
         <v>411</v>
       </c>
-      <c r="D327" s="12" t="s">
+      <c r="D332" s="12" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="328" spans="1:4" ht="117" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A328" s="17" t="s">
+    <row r="333" spans="1:4" ht="117" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="17" t="s">
         <v>1314</v>
       </c>
-      <c r="B328" s="17" t="s">
+      <c r="B333" s="17" t="s">
         <v>1311</v>
       </c>
-      <c r="C328" s="38" t="s">
+      <c r="C333" s="38" t="s">
         <v>1315</v>
       </c>
-      <c r="D328" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A329" s="17" t="s">
+      <c r="D333" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" ht="117" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="17" t="s">
         <v>1314</v>
       </c>
-      <c r="B329" s="17" t="s">
+      <c r="B334" s="17" t="s">
         <v>1311</v>
       </c>
-      <c r="C329" s="26" t="s">
+      <c r="C334" s="26" t="s">
         <v>1352</v>
       </c>
-      <c r="D329" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A330" s="10" t="s">
+      <c r="D334" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="10" t="s">
         <v>1260</v>
       </c>
-      <c r="B330" s="10" t="s">
+      <c r="B335" s="10" t="s">
         <v>551</v>
       </c>
-      <c r="C330" s="11" t="s">
+      <c r="C335" s="11" t="s">
         <v>1263</v>
       </c>
-      <c r="D330" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A331" s="10" t="s">
+      <c r="D335" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="10" t="s">
         <v>812</v>
       </c>
-      <c r="B331" s="10" t="s">
+      <c r="B336" s="10" t="s">
         <v>813</v>
       </c>
-      <c r="C331" s="11" t="s">
+      <c r="C336" s="11" t="s">
         <v>816</v>
       </c>
-      <c r="D331" s="12" t="s">
-[...68 lines deleted...]
-      </c>
       <c r="D336" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="337" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="10" t="s">
-        <v>95</v>
+        <v>812</v>
       </c>
       <c r="B337" s="10" t="s">
-        <v>110</v>
+        <v>813</v>
       </c>
       <c r="C337" s="11" t="s">
-        <v>127</v>
+        <v>847</v>
       </c>
       <c r="D337" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="338" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="10" t="s">
-        <v>95</v>
+        <v>1112</v>
       </c>
       <c r="B338" s="10" t="s">
-        <v>29</v>
+        <v>1113</v>
       </c>
       <c r="C338" s="11" t="s">
-        <v>1000</v>
+        <v>1117</v>
       </c>
       <c r="D338" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="339" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="10" t="s">
-        <v>95</v>
+        <v>1074</v>
       </c>
       <c r="B339" s="10" t="s">
-        <v>29</v>
+        <v>1025</v>
       </c>
       <c r="C339" s="11" t="s">
-        <v>1028</v>
+        <v>1024</v>
       </c>
       <c r="D339" s="12" t="s">
-        <v>149</v>
-[...7 lines deleted...]
-        <v>96</v>
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A340" s="10" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B340" s="10" t="s">
+        <v>1075</v>
       </c>
       <c r="C340" s="11" t="s">
-        <v>126</v>
+        <v>1077</v>
       </c>
       <c r="D340" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="10" t="s">
-        <v>55</v>
+        <v>1074</v>
       </c>
       <c r="B341" s="10" t="s">
-        <v>56</v>
+        <v>1075</v>
       </c>
       <c r="C341" s="11" t="s">
-        <v>121</v>
+        <v>1131</v>
       </c>
       <c r="D341" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="342" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="10" t="s">
-        <v>489</v>
+        <v>95</v>
       </c>
       <c r="B342" s="10" t="s">
-        <v>461</v>
+        <v>110</v>
       </c>
       <c r="C342" s="11" t="s">
-        <v>459</v>
+        <v>127</v>
       </c>
       <c r="D342" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="343" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="B343" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C343" s="11" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D343" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A344" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="B344" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C344" s="11" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D344" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A345" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="B345" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="C345" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="D345" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A346" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B346" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C346" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="D346" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A347" s="10" t="s">
         <v>489</v>
       </c>
-      <c r="B343" s="10" t="s">
+      <c r="B347" s="10" t="s">
         <v>461</v>
       </c>
-      <c r="C343" s="11" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="C347" s="11" t="s">
-        <v>847</v>
+        <v>459</v>
       </c>
       <c r="D347" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="348" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="10" t="s">
-        <v>666</v>
-[...5 lines deleted...]
-        <v>681</v>
+        <v>489</v>
+      </c>
+      <c r="B348" s="10" t="s">
+        <v>461</v>
+      </c>
+      <c r="C348" s="11" t="s">
+        <v>509</v>
       </c>
       <c r="D348" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="10" t="s">
-        <v>666</v>
-[...5 lines deleted...]
-        <v>736</v>
+        <v>776</v>
+      </c>
+      <c r="B349" s="10" t="s">
+        <v>777</v>
+      </c>
+      <c r="C349" s="32" t="s">
+        <v>779</v>
       </c>
       <c r="D349" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="10" t="s">
-        <v>1395</v>
-[...2 lines deleted...]
-        <v>1383</v>
+        <v>776</v>
+      </c>
+      <c r="B350" s="10" t="s">
+        <v>777</v>
       </c>
       <c r="C350" s="11" t="s">
-        <v>1394</v>
+        <v>847</v>
       </c>
       <c r="D350" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="10" t="s">
-        <v>1395</v>
-[...2 lines deleted...]
-        <v>1383</v>
+        <v>776</v>
+      </c>
+      <c r="B351" s="10" t="s">
+        <v>16</v>
       </c>
       <c r="C351" s="11" t="s">
-        <v>1414</v>
+        <v>792</v>
       </c>
       <c r="D351" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A352" s="10" t="s">
-        <v>250</v>
+        <v>776</v>
       </c>
       <c r="B352" s="10" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>16</v>
+      </c>
+      <c r="C352" s="11" t="s">
+        <v>847</v>
       </c>
       <c r="D352" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="353" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A353" s="10" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>666</v>
+      </c>
+      <c r="B353" s="13" t="s">
+        <v>440</v>
       </c>
       <c r="C353" s="26" t="s">
-        <v>307</v>
+        <v>681</v>
       </c>
       <c r="D353" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="354" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="10" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>666</v>
+      </c>
+      <c r="B354" s="13" t="s">
+        <v>440</v>
+      </c>
+      <c r="C354" s="11" t="s">
+        <v>736</v>
       </c>
       <c r="D354" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="355" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="10" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>1395</v>
+      </c>
+      <c r="B355" s="13" t="s">
+        <v>1383</v>
       </c>
       <c r="C355" s="11" t="s">
-        <v>1000</v>
+        <v>1394</v>
       </c>
       <c r="D355" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="356" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="10" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>1395</v>
+      </c>
+      <c r="B356" s="13" t="s">
+        <v>1383</v>
       </c>
       <c r="C356" s="11" t="s">
-        <v>1024</v>
+        <v>1414</v>
       </c>
       <c r="D356" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="357" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A357" s="10" t="s">
-        <v>1223</v>
+        <v>250</v>
       </c>
       <c r="B357" s="10" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>1231</v>
+        <v>116</v>
+      </c>
+      <c r="C357" s="24" t="s">
+        <v>251</v>
       </c>
       <c r="D357" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="358" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A358" s="10" t="s">
-        <v>1223</v>
+        <v>250</v>
       </c>
       <c r="B358" s="10" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>1263</v>
+        <v>116</v>
+      </c>
+      <c r="C358" s="26" t="s">
+        <v>307</v>
       </c>
       <c r="D358" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="359" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A359" s="10" t="s">
-        <v>557</v>
+        <v>250</v>
       </c>
       <c r="B359" s="10" t="s">
         <v>212</v>
       </c>
-      <c r="C359" s="11" t="s">
-        <v>555</v>
+      <c r="C359" s="24" t="s">
+        <v>251</v>
       </c>
       <c r="D359" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="360" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="10" t="s">
-        <v>557</v>
+        <v>250</v>
       </c>
       <c r="B360" s="10" t="s">
-        <v>441</v>
+        <v>212</v>
       </c>
       <c r="C360" s="11" t="s">
-        <v>944</v>
+        <v>1000</v>
       </c>
       <c r="D360" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="361" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A361" s="10" t="s">
-        <v>557</v>
+        <v>250</v>
       </c>
       <c r="B361" s="10" t="s">
-        <v>441</v>
+        <v>212</v>
       </c>
       <c r="C361" s="11" t="s">
-        <v>988</v>
+        <v>1024</v>
       </c>
       <c r="D361" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="362" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="10" t="s">
-        <v>557</v>
+        <v>1223</v>
       </c>
       <c r="B362" s="10" t="s">
-        <v>441</v>
+        <v>212</v>
       </c>
       <c r="C362" s="11" t="s">
-        <v>1024</v>
+        <v>1231</v>
       </c>
       <c r="D362" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="363" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A363" s="10" t="s">
-        <v>557</v>
+        <v>1223</v>
       </c>
       <c r="B363" s="10" t="s">
-        <v>1171</v>
+        <v>212</v>
       </c>
       <c r="C363" s="11" t="s">
-        <v>1175</v>
+        <v>1263</v>
       </c>
       <c r="D363" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="364" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A364" s="10" t="s">
-        <v>557</v>
+        <v>1442</v>
       </c>
       <c r="B364" s="10" t="s">
-        <v>1171</v>
-[...2 lines deleted...]
-        <v>1192</v>
+        <v>1443</v>
+      </c>
+      <c r="C364" s="10" t="s">
+        <v>1447</v>
       </c>
       <c r="D364" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="365" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="10" t="s">
         <v>557</v>
       </c>
       <c r="B365" s="10" t="s">
-        <v>1010</v>
+        <v>212</v>
       </c>
       <c r="C365" s="11" t="s">
-        <v>1012</v>
+        <v>555</v>
       </c>
       <c r="D365" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="366" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="10" t="s">
         <v>557</v>
       </c>
       <c r="B366" s="10" t="s">
-        <v>1010</v>
+        <v>441</v>
       </c>
       <c r="C366" s="11" t="s">
-        <v>1047</v>
+        <v>944</v>
       </c>
       <c r="D366" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="367" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="10" t="s">
         <v>557</v>
       </c>
       <c r="B367" s="10" t="s">
-        <v>1010</v>
+        <v>441</v>
       </c>
       <c r="C367" s="11" t="s">
-        <v>1077</v>
+        <v>988</v>
       </c>
       <c r="D367" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="368" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="10" t="s">
         <v>557</v>
       </c>
       <c r="B368" s="10" t="s">
-        <v>1267</v>
+        <v>441</v>
       </c>
       <c r="C368" s="11" t="s">
-        <v>1272</v>
+        <v>1024</v>
       </c>
       <c r="D368" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="369" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="10" t="s">
         <v>557</v>
       </c>
       <c r="B369" s="10" t="s">
-        <v>1267</v>
+        <v>1171</v>
       </c>
       <c r="C369" s="11" t="s">
-        <v>1310</v>
+        <v>1175</v>
       </c>
       <c r="D369" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="370" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="10" t="s">
-        <v>189</v>
+        <v>557</v>
       </c>
       <c r="B370" s="10" t="s">
-        <v>190</v>
+        <v>1171</v>
       </c>
       <c r="C370" s="11" t="s">
-        <v>304</v>
+        <v>1192</v>
       </c>
       <c r="D370" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="371" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="10" t="s">
-        <v>786</v>
+        <v>557</v>
       </c>
       <c r="B371" s="10" t="s">
-        <v>795</v>
+        <v>1010</v>
       </c>
       <c r="C371" s="11" t="s">
-        <v>792</v>
+        <v>1012</v>
       </c>
       <c r="D371" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="372" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A372" s="10" t="s">
-        <v>786</v>
+        <v>557</v>
       </c>
       <c r="B372" s="10" t="s">
-        <v>795</v>
+        <v>1010</v>
       </c>
       <c r="C372" s="11" t="s">
-        <v>847</v>
+        <v>1047</v>
       </c>
       <c r="D372" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="373" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="10" t="s">
-        <v>37</v>
+        <v>557</v>
       </c>
       <c r="B373" s="10" t="s">
-        <v>263</v>
+        <v>1010</v>
       </c>
       <c r="C373" s="11" t="s">
-        <v>120</v>
+        <v>1077</v>
       </c>
       <c r="D373" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A374" s="10" t="s">
-        <v>37</v>
+        <v>557</v>
       </c>
       <c r="B374" s="10" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>1267</v>
+      </c>
+      <c r="C374" s="11" t="s">
+        <v>1272</v>
       </c>
       <c r="D374" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="375" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A375" s="10" t="s">
-        <v>37</v>
+        <v>557</v>
       </c>
       <c r="B375" s="10" t="s">
-        <v>895</v>
+        <v>1267</v>
       </c>
       <c r="C375" s="11" t="s">
-        <v>1155</v>
+        <v>1310</v>
       </c>
       <c r="D375" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="376" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="10" t="s">
-        <v>37</v>
+        <v>189</v>
       </c>
       <c r="B376" s="10" t="s">
-        <v>895</v>
+        <v>190</v>
       </c>
       <c r="C376" s="11" t="s">
-        <v>1179</v>
+        <v>304</v>
       </c>
       <c r="D376" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="377" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="10" t="s">
-        <v>1418</v>
+        <v>786</v>
       </c>
       <c r="B377" s="10" t="s">
-        <v>1360</v>
-[...2 lines deleted...]
-        <v>1369</v>
+        <v>795</v>
+      </c>
+      <c r="C377" s="11" t="s">
+        <v>792</v>
       </c>
       <c r="D377" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="378" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="10" t="s">
-        <v>1418</v>
+        <v>786</v>
       </c>
       <c r="B378" s="10" t="s">
-        <v>1419</v>
+        <v>795</v>
       </c>
       <c r="C378" s="11" t="s">
-        <v>1420</v>
+        <v>847</v>
       </c>
       <c r="D378" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="379" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="10" t="s">
-        <v>1418</v>
+        <v>37</v>
       </c>
       <c r="B379" s="10" t="s">
-        <v>1419</v>
+        <v>263</v>
       </c>
       <c r="C379" s="11" t="s">
-        <v>1425</v>
+        <v>120</v>
       </c>
       <c r="D379" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="10" t="s">
-        <v>292</v>
+        <v>37</v>
       </c>
       <c r="B380" s="10" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>245</v>
+      </c>
+      <c r="C380" s="24" t="s">
+        <v>238</v>
       </c>
       <c r="D380" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="381" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A381" s="10" t="s">
-        <v>292</v>
+        <v>37</v>
       </c>
       <c r="B381" s="10" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>895</v>
+      </c>
+      <c r="C381" s="11" t="s">
+        <v>1155</v>
       </c>
       <c r="D381" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:4" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A382" s="10" t="s">
-        <v>1240</v>
+        <v>37</v>
       </c>
       <c r="B382" s="10" t="s">
-        <v>1233</v>
+        <v>895</v>
       </c>
       <c r="C382" s="11" t="s">
-        <v>1239</v>
+        <v>1179</v>
       </c>
       <c r="D382" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="383" spans="1:4" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A383" s="10" t="s">
-        <v>1240</v>
+        <v>1418</v>
       </c>
       <c r="B383" s="10" t="s">
-        <v>1233</v>
-[...2 lines deleted...]
-        <v>1272</v>
+        <v>1360</v>
+      </c>
+      <c r="C383" s="26" t="s">
+        <v>1369</v>
       </c>
       <c r="D383" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="384" spans="1:4" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A384" s="10" t="s">
-        <v>1240</v>
+        <v>1418</v>
       </c>
       <c r="B384" s="10" t="s">
-        <v>1233</v>
+        <v>1419</v>
       </c>
       <c r="C384" s="11" t="s">
-        <v>1286</v>
+        <v>1420</v>
       </c>
       <c r="D384" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A385" s="10" t="s">
-        <v>1237</v>
+        <v>1418</v>
       </c>
       <c r="B385" s="10" t="s">
-        <v>1238</v>
+        <v>1419</v>
       </c>
       <c r="C385" s="11" t="s">
-        <v>1239</v>
+        <v>1425</v>
       </c>
       <c r="D385" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="386" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A386" s="10" t="s">
-        <v>996</v>
+        <v>292</v>
       </c>
       <c r="B386" s="10" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>294</v>
+      </c>
+      <c r="C386" s="26" t="s">
+        <v>291</v>
       </c>
       <c r="D386" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="387" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A387" s="10" t="s">
-        <v>996</v>
+        <v>292</v>
       </c>
       <c r="B387" s="10" t="s">
-        <v>997</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>294</v>
+      </c>
+      <c r="C387" s="26" t="s">
+        <v>307</v>
       </c>
       <c r="D387" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A388" s="10" t="s">
-        <v>996</v>
+        <v>1240</v>
       </c>
       <c r="B388" s="10" t="s">
-        <v>997</v>
+        <v>1233</v>
       </c>
       <c r="C388" s="11" t="s">
-        <v>1012</v>
+        <v>1239</v>
       </c>
       <c r="D388" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="389" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:4" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A389" s="10" t="s">
-        <v>996</v>
+        <v>1240</v>
       </c>
       <c r="B389" s="10" t="s">
-        <v>997</v>
+        <v>1233</v>
       </c>
       <c r="C389" s="11" t="s">
-        <v>1028</v>
+        <v>1272</v>
       </c>
       <c r="D389" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A390" s="10" t="s">
-        <v>1343</v>
+        <v>1240</v>
       </c>
       <c r="B390" s="10" t="s">
-        <v>1241</v>
+        <v>1233</v>
       </c>
       <c r="C390" s="11" t="s">
-        <v>1347</v>
+        <v>1286</v>
       </c>
       <c r="D390" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A391" s="10" t="s">
-        <v>1343</v>
+        <v>1237</v>
       </c>
       <c r="B391" s="10" t="s">
-        <v>1241</v>
+        <v>1238</v>
       </c>
       <c r="C391" s="11" t="s">
-        <v>1379</v>
+        <v>1239</v>
       </c>
       <c r="D391" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="392" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A392" s="10" t="s">
-        <v>2</v>
+        <v>996</v>
       </c>
       <c r="B392" s="10" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="C392" s="11" t="s">
-        <v>124</v>
+        <v>164</v>
       </c>
       <c r="D392" s="12" t="s">
-        <v>222</v>
+        <v>149</v>
       </c>
     </row>
     <row r="393" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="10" t="s">
-        <v>2</v>
+        <v>996</v>
       </c>
       <c r="B393" s="10" t="s">
-        <v>142</v>
+        <v>997</v>
       </c>
       <c r="C393" s="11" t="s">
-        <v>118</v>
+        <v>1000</v>
       </c>
       <c r="D393" s="12" t="s">
-        <v>222</v>
+        <v>155</v>
       </c>
     </row>
     <row r="394" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A394" s="10" t="s">
-        <v>2</v>
+        <v>996</v>
       </c>
       <c r="B394" s="10" t="s">
-        <v>142</v>
+        <v>997</v>
       </c>
       <c r="C394" s="11" t="s">
-        <v>121</v>
+        <v>1012</v>
       </c>
       <c r="D394" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="395" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A395" s="10" t="s">
-        <v>491</v>
+        <v>996</v>
       </c>
       <c r="B395" s="10" t="s">
-        <v>492</v>
+        <v>997</v>
       </c>
       <c r="C395" s="11" t="s">
-        <v>490</v>
+        <v>1028</v>
       </c>
       <c r="D395" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="396" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A396" s="10" t="s">
-        <v>491</v>
+        <v>1343</v>
       </c>
       <c r="B396" s="10" t="s">
-        <v>492</v>
+        <v>1241</v>
       </c>
       <c r="C396" s="11" t="s">
-        <v>554</v>
+        <v>1347</v>
       </c>
       <c r="D396" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="397" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A397" s="10" t="s">
-        <v>638</v>
+        <v>1343</v>
       </c>
       <c r="B397" s="10" t="s">
-        <v>327</v>
+        <v>1241</v>
       </c>
       <c r="C397" s="11" t="s">
-        <v>642</v>
+        <v>1379</v>
       </c>
       <c r="D397" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="398" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A398" s="10" t="s">
-        <v>638</v>
+        <v>2</v>
       </c>
       <c r="B398" s="10" t="s">
-        <v>327</v>
+        <v>79</v>
       </c>
       <c r="C398" s="11" t="s">
-        <v>694</v>
+        <v>124</v>
       </c>
       <c r="D398" s="12" t="s">
-        <v>149</v>
+        <v>222</v>
       </c>
     </row>
     <row r="399" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A399" s="10" t="s">
-        <v>638</v>
+        <v>2</v>
       </c>
       <c r="B399" s="10" t="s">
-        <v>998</v>
+        <v>142</v>
       </c>
       <c r="C399" s="11" t="s">
-        <v>1000</v>
+        <v>118</v>
       </c>
       <c r="D399" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="400" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A400" s="10" t="s">
-        <v>107</v>
+        <v>2</v>
       </c>
       <c r="B400" s="10" t="s">
-        <v>182</v>
+        <v>142</v>
       </c>
       <c r="C400" s="11" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="D400" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="401" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A401" s="10" t="s">
+        <v>491</v>
+      </c>
+      <c r="B401" s="10" t="s">
+        <v>492</v>
+      </c>
+      <c r="C401" s="11" t="s">
+        <v>490</v>
+      </c>
+      <c r="D401" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A402" s="10" t="s">
+        <v>491</v>
+      </c>
+      <c r="B402" s="10" t="s">
+        <v>492</v>
+      </c>
+      <c r="C402" s="11" t="s">
+        <v>554</v>
+      </c>
+      <c r="D402" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A403" s="10" t="s">
+        <v>638</v>
+      </c>
+      <c r="B403" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="C403" s="11" t="s">
+        <v>642</v>
+      </c>
+      <c r="D403" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A404" s="10" t="s">
+        <v>638</v>
+      </c>
+      <c r="B404" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="C404" s="11" t="s">
+        <v>694</v>
+      </c>
+      <c r="D404" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A405" s="10" t="s">
+        <v>638</v>
+      </c>
+      <c r="B405" s="10" t="s">
+        <v>998</v>
+      </c>
+      <c r="C405" s="11" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D405" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A406" s="10" t="s">
         <v>107</v>
       </c>
-      <c r="B401" s="10" t="s">
+      <c r="B406" s="10" t="s">
         <v>182</v>
       </c>
-      <c r="C401" s="11" t="s">
+      <c r="C406" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="D406" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A407" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="B407" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C407" s="11" t="s">
         <v>304</v>
       </c>
-      <c r="D401" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A402" s="18" t="s">
+      <c r="D407" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A408" s="18" t="s">
         <v>223</v>
       </c>
-      <c r="B402" s="27" t="s">
+      <c r="B408" s="27" t="s">
         <v>110</v>
       </c>
-      <c r="C402" s="11" t="s">
+      <c r="C408" s="11" t="s">
         <v>1042</v>
       </c>
-      <c r="D402" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A403" s="18" t="s">
+      <c r="D408" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A409" s="18" t="s">
         <v>223</v>
       </c>
-      <c r="B403" s="27" t="s">
+      <c r="B409" s="27" t="s">
         <v>110</v>
       </c>
-      <c r="C403" s="11" t="s">
+      <c r="C409" s="11" t="s">
         <v>1070</v>
       </c>
-      <c r="D403" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A404" s="18" t="s">
+      <c r="D409" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A410" s="18" t="s">
         <v>223</v>
       </c>
-      <c r="B404" s="18" t="s">
+      <c r="B410" s="18" t="s">
         <v>224</v>
       </c>
-      <c r="C404" s="11" t="s">
+      <c r="C410" s="11" t="s">
         <v>301</v>
       </c>
-      <c r="D404" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A405" s="18" t="s">
+      <c r="D410" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A411" s="18" t="s">
         <v>223</v>
       </c>
-      <c r="B405" s="18" t="s">
+      <c r="B411" s="18" t="s">
         <v>224</v>
       </c>
-      <c r="C405" s="26" t="s">
+      <c r="C411" s="26" t="s">
         <v>271</v>
       </c>
-      <c r="D405" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A406" s="18" t="s">
+      <c r="D411" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A412" s="18" t="s">
         <v>1257</v>
       </c>
-      <c r="B406" s="27" t="s">
+      <c r="B412" s="27" t="s">
         <v>212</v>
       </c>
-      <c r="C406" s="11" t="s">
+      <c r="C412" s="11" t="s">
         <v>1263</v>
       </c>
-      <c r="D406" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A407" s="18" t="s">
+      <c r="D412" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A413" s="18" t="s">
         <v>1257</v>
       </c>
-      <c r="B407" s="27" t="s">
+      <c r="B413" s="27" t="s">
         <v>212</v>
       </c>
-      <c r="C407" s="11" t="s">
+      <c r="C413" s="11" t="s">
         <v>1293</v>
       </c>
-      <c r="D407" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A408" s="18" t="s">
+      <c r="D413" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4" ht="135" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A414" s="18" t="s">
         <v>801</v>
       </c>
-      <c r="B408" s="18" t="s">
+      <c r="B414" s="18" t="s">
         <v>802</v>
       </c>
-      <c r="C408" s="26" t="s">
+      <c r="C414" s="26" t="s">
         <v>818</v>
       </c>
-      <c r="D408" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A409" s="18" t="s">
+      <c r="D414" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4" ht="135" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A415" s="18" t="s">
         <v>801</v>
       </c>
-      <c r="B409" s="18" t="s">
+      <c r="B415" s="18" t="s">
         <v>802</v>
       </c>
-      <c r="C409" s="33" t="s">
+      <c r="C415" s="33" t="s">
         <v>828</v>
       </c>
-      <c r="D409" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A410" s="18" t="s">
+      <c r="D415" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4" ht="135" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A416" s="18" t="s">
         <v>801</v>
       </c>
-      <c r="B410" s="18" t="s">
+      <c r="B416" s="18" t="s">
         <v>802</v>
       </c>
-      <c r="C410" s="11" t="s">
+      <c r="C416" s="11" t="s">
         <v>902</v>
       </c>
-      <c r="D410" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A411" s="10" t="s">
+      <c r="D416" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A417" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B411" s="10" t="s">
+      <c r="B417" s="10" t="s">
         <v>264</v>
       </c>
-      <c r="C411" s="11" t="s">
+      <c r="C417" s="11" t="s">
         <v>124</v>
       </c>
-      <c r="D411" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A412" s="10" t="s">
+      <c r="D417" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A418" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B412" s="10" t="s">
+      <c r="B418" s="10" t="s">
         <v>77</v>
       </c>
-      <c r="C412" s="11" t="s">
+      <c r="C418" s="11" t="s">
         <v>124</v>
       </c>
-      <c r="D412" s="12" t="s">
+      <c r="D418" s="12" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="413" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A413" s="10" t="s">
+    <row r="419" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A419" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B413" s="10" t="s">
+      <c r="B419" s="10" t="s">
         <v>385</v>
       </c>
-      <c r="C413" s="26" t="s">
+      <c r="C419" s="26" t="s">
         <v>384</v>
-      </c>
-[...82 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D419" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="420" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A420" s="10" t="s">
-        <v>427</v>
+        <v>3</v>
       </c>
       <c r="B420" s="10" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>265</v>
+      </c>
+      <c r="C420" s="11" t="s">
+        <v>118</v>
       </c>
       <c r="D420" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="421" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A421" s="10" t="s">
-        <v>456</v>
+        <v>3</v>
       </c>
       <c r="B421" s="10" t="s">
-        <v>1309</v>
+        <v>265</v>
       </c>
       <c r="C421" s="11" t="s">
-        <v>1337</v>
+        <v>122</v>
       </c>
       <c r="D421" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="422" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A422" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B422" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="C422" s="11" t="s">
+        <v>736</v>
+      </c>
+      <c r="D422" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A423" s="10" t="s">
+        <v>840</v>
+      </c>
+      <c r="B423" s="10" t="s">
+        <v>841</v>
+      </c>
+      <c r="C423" s="11" t="s">
+        <v>847</v>
+      </c>
+      <c r="D423" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A424" s="10" t="s">
+        <v>840</v>
+      </c>
+      <c r="B424" s="10" t="s">
+        <v>841</v>
+      </c>
+      <c r="C424" s="11" t="s">
+        <v>902</v>
+      </c>
+      <c r="D424" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A425" s="10" t="s">
+        <v>427</v>
+      </c>
+      <c r="B425" s="10" t="s">
+        <v>358</v>
+      </c>
+      <c r="C425" s="26" t="s">
+        <v>352</v>
+      </c>
+      <c r="D425" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A426" s="10" t="s">
+        <v>427</v>
+      </c>
+      <c r="B426" s="10" t="s">
+        <v>358</v>
+      </c>
+      <c r="C426" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="D426" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A427" s="10" t="s">
         <v>456</v>
       </c>
-      <c r="B422" s="10" t="s">
+      <c r="B427" s="10" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C427" s="11" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D427" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A428" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="B428" s="10" t="s">
         <v>1342</v>
       </c>
-      <c r="C422" s="11" t="s">
+      <c r="C428" s="11" t="s">
         <v>1347</v>
       </c>
-      <c r="D422" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A423" s="10" t="s">
+      <c r="D428" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A429" s="10" t="s">
         <v>456</v>
       </c>
-      <c r="B423" s="10" t="s">
+      <c r="B429" s="10" t="s">
         <v>457</v>
       </c>
-      <c r="C423" s="11" t="s">
+      <c r="C429" s="11" t="s">
         <v>438</v>
       </c>
-      <c r="D423" s="12" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="D429" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="430" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A430" s="10" t="s">
-        <v>1224</v>
+        <v>456</v>
       </c>
       <c r="B430" s="10" t="s">
-        <v>1225</v>
+        <v>457</v>
       </c>
       <c r="C430" s="11" t="s">
-        <v>1231</v>
+        <v>532</v>
       </c>
       <c r="D430" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="431" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A431" s="10" t="s">
-        <v>1224</v>
+        <v>456</v>
       </c>
       <c r="B431" s="10" t="s">
-        <v>1225</v>
+        <v>1339</v>
       </c>
       <c r="C431" s="11" t="s">
-        <v>1263</v>
+        <v>1337</v>
       </c>
       <c r="D431" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A432" s="10" t="s">
-        <v>17</v>
+        <v>456</v>
       </c>
       <c r="B432" s="10" t="s">
-        <v>18</v>
+        <v>1339</v>
       </c>
       <c r="C432" s="11" t="s">
-        <v>118</v>
+        <v>1379</v>
       </c>
       <c r="D432" s="12" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A433" s="10" t="s">
-        <v>17</v>
+        <v>521</v>
       </c>
       <c r="B433" s="10" t="s">
-        <v>18</v>
+        <v>522</v>
       </c>
       <c r="C433" s="11" t="s">
-        <v>119</v>
+        <v>518</v>
       </c>
       <c r="D433" s="12" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A434" s="10" t="s">
-        <v>1142</v>
+        <v>521</v>
       </c>
       <c r="B434" s="10" t="s">
-        <v>1143</v>
+        <v>522</v>
       </c>
       <c r="C434" s="11" t="s">
-        <v>1149</v>
+        <v>570</v>
       </c>
       <c r="D434" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A435" s="10" t="s">
-        <v>1142</v>
+        <v>521</v>
       </c>
       <c r="B435" s="10" t="s">
-        <v>1143</v>
+        <v>522</v>
       </c>
       <c r="C435" s="11" t="s">
-        <v>1170</v>
+        <v>589</v>
       </c>
       <c r="D435" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="436" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A436" s="10" t="s">
-        <v>1167</v>
+        <v>1224</v>
       </c>
       <c r="B436" s="10" t="s">
-        <v>1168</v>
+        <v>1225</v>
       </c>
       <c r="C436" s="11" t="s">
-        <v>1170</v>
+        <v>1231</v>
       </c>
       <c r="D436" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="437" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A437" s="10" t="s">
-        <v>1167</v>
+        <v>1224</v>
       </c>
       <c r="B437" s="10" t="s">
-        <v>1168</v>
+        <v>1225</v>
       </c>
       <c r="C437" s="11" t="s">
-        <v>1188</v>
+        <v>1263</v>
       </c>
       <c r="D437" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="438" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A438" s="10" t="s">
-        <v>716</v>
+        <v>17</v>
       </c>
       <c r="B438" s="10" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>18</v>
+      </c>
+      <c r="C438" s="11" t="s">
+        <v>118</v>
       </c>
       <c r="D438" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A439" s="10" t="s">
-        <v>1063</v>
+        <v>17</v>
       </c>
       <c r="B439" s="10" t="s">
-        <v>1057</v>
+        <v>18</v>
       </c>
       <c r="C439" s="11" t="s">
-        <v>1062</v>
+        <v>119</v>
       </c>
       <c r="D439" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A440" s="10" t="s">
-        <v>1063</v>
+        <v>1142</v>
       </c>
       <c r="B440" s="10" t="s">
-        <v>1057</v>
+        <v>1143</v>
       </c>
       <c r="C440" s="11" t="s">
-        <v>1109</v>
+        <v>1149</v>
       </c>
       <c r="D440" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A441" s="10" t="s">
-        <v>1063</v>
+        <v>1142</v>
       </c>
       <c r="B441" s="10" t="s">
-        <v>1057</v>
+        <v>1143</v>
       </c>
       <c r="C441" s="11" t="s">
-        <v>1110</v>
+        <v>1170</v>
       </c>
       <c r="D441" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="442" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A442" s="10" t="s">
-        <v>1088</v>
+        <v>1167</v>
       </c>
       <c r="B442" s="10" t="s">
-        <v>831</v>
+        <v>1168</v>
       </c>
       <c r="C442" s="11" t="s">
-        <v>1086</v>
+        <v>1170</v>
       </c>
       <c r="D442" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="443" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A443" s="10" t="s">
-        <v>1088</v>
+        <v>1167</v>
       </c>
       <c r="B443" s="10" t="s">
-        <v>831</v>
+        <v>1168</v>
       </c>
       <c r="C443" s="11" t="s">
-        <v>1101</v>
+        <v>1188</v>
       </c>
       <c r="D443" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="444" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A444" s="10" t="s">
-        <v>1088</v>
+        <v>716</v>
       </c>
       <c r="B444" s="10" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>1086</v>
+        <v>717</v>
+      </c>
+      <c r="C444" s="26" t="s">
+        <v>725</v>
       </c>
       <c r="D444" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="445" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A445" s="10" t="s">
-        <v>1088</v>
+        <v>1063</v>
       </c>
       <c r="B445" s="10" t="s">
-        <v>1087</v>
+        <v>1057</v>
       </c>
       <c r="C445" s="11" t="s">
-        <v>1101</v>
+        <v>1062</v>
       </c>
       <c r="D445" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="446" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A446" s="10" t="s">
-        <v>1088</v>
+        <v>1063</v>
       </c>
       <c r="B446" s="10" t="s">
-        <v>1048</v>
+        <v>1057</v>
       </c>
       <c r="C446" s="11" t="s">
-        <v>1056</v>
+        <v>1109</v>
       </c>
       <c r="D446" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A447" s="10" t="s">
-        <v>1088</v>
+        <v>1063</v>
       </c>
       <c r="B447" s="10" t="s">
-        <v>1049</v>
+        <v>1057</v>
       </c>
       <c r="C447" s="11" t="s">
-        <v>1056</v>
+        <v>1110</v>
       </c>
       <c r="D447" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="448" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A448" s="10" t="s">
         <v>1088</v>
       </c>
       <c r="B448" s="10" t="s">
-        <v>1049</v>
+        <v>831</v>
       </c>
       <c r="C448" s="11" t="s">
-        <v>1070</v>
+        <v>1086</v>
       </c>
       <c r="D448" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="449" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A449" s="10" t="s">
         <v>1088</v>
       </c>
       <c r="B449" s="10" t="s">
-        <v>1078</v>
+        <v>831</v>
       </c>
       <c r="C449" s="11" t="s">
-        <v>1077</v>
+        <v>1101</v>
       </c>
       <c r="D449" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="450" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A450" s="10" t="s">
         <v>1088</v>
       </c>
       <c r="B450" s="10" t="s">
-        <v>1078</v>
+        <v>1087</v>
       </c>
       <c r="C450" s="11" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="D450" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="451" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A451" s="10" t="s">
         <v>1088</v>
       </c>
       <c r="B451" s="10" t="s">
-        <v>1078</v>
+        <v>1087</v>
       </c>
       <c r="C451" s="11" t="s">
-        <v>1111</v>
+        <v>1101</v>
       </c>
       <c r="D451" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="452" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A452" s="10" t="s">
         <v>1088</v>
       </c>
       <c r="B452" s="10" t="s">
-        <v>1078</v>
+        <v>1048</v>
       </c>
       <c r="C452" s="11" t="s">
-        <v>1102</v>
+        <v>1056</v>
       </c>
       <c r="D452" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="453" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A453" s="10" t="s">
         <v>1088</v>
       </c>
       <c r="B453" s="10" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C453" s="11" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D453" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A454" s="10" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B454" s="10" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C454" s="11" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D454" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A455" s="10" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B455" s="10" t="s">
         <v>1078</v>
       </c>
-      <c r="C453" s="11" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="C455" s="11" t="s">
-        <v>1085</v>
+        <v>1077</v>
       </c>
       <c r="D455" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="456" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A456" s="10" t="s">
-        <v>1050</v>
+        <v>1088</v>
       </c>
       <c r="B456" s="10" t="s">
-        <v>29</v>
+        <v>1078</v>
       </c>
       <c r="C456" s="11" t="s">
-        <v>1056</v>
+        <v>1085</v>
       </c>
       <c r="D456" s="12" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="457" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A457" s="10" t="s">
-        <v>1058</v>
+        <v>1088</v>
       </c>
       <c r="B457" s="10" t="s">
-        <v>350</v>
+        <v>1078</v>
       </c>
       <c r="C457" s="11" t="s">
-        <v>1062</v>
+        <v>1111</v>
       </c>
       <c r="D457" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="458" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A458" s="10" t="s">
-        <v>1076</v>
+        <v>1088</v>
       </c>
       <c r="B458" s="10" t="s">
-        <v>350</v>
+        <v>1078</v>
       </c>
       <c r="C458" s="11" t="s">
-        <v>1077</v>
+        <v>1102</v>
       </c>
       <c r="D458" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="459" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A459" s="10" t="s">
-        <v>1076</v>
+        <v>1088</v>
       </c>
       <c r="B459" s="10" t="s">
-        <v>350</v>
+        <v>1078</v>
       </c>
       <c r="C459" s="11" t="s">
-        <v>1100</v>
+        <v>1108</v>
       </c>
       <c r="D459" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="460" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A460" s="10" t="s">
-        <v>1076</v>
+        <v>1058</v>
       </c>
       <c r="B460" s="10" t="s">
-        <v>1134</v>
+        <v>1071</v>
       </c>
       <c r="C460" s="11" t="s">
-        <v>1137</v>
+        <v>1072</v>
       </c>
       <c r="D460" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="461" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A461" s="10" t="s">
-        <v>1076</v>
+        <v>1058</v>
       </c>
       <c r="B461" s="10" t="s">
-        <v>1134</v>
+        <v>1071</v>
       </c>
       <c r="C461" s="11" t="s">
-        <v>1162</v>
+        <v>1085</v>
       </c>
       <c r="D461" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="462" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A462" s="10" t="s">
         <v>1050</v>
       </c>
       <c r="B462" s="10" t="s">
-        <v>1057</v>
+        <v>29</v>
       </c>
       <c r="C462" s="11" t="s">
-        <v>1065</v>
+        <v>1056</v>
       </c>
       <c r="D462" s="12" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="463" spans="1:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A463" s="10" t="s">
         <v>1058</v>
       </c>
       <c r="B463" s="10" t="s">
-        <v>1057</v>
+        <v>350</v>
       </c>
       <c r="C463" s="11" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="D463" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="464" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A464" s="10" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B464" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="C464" s="11" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D464" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A465" s="10" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B465" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="C465" s="11" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D465" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A466" s="10" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B466" s="10" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C466" s="11" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D466" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A467" s="10" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B467" s="10" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C467" s="11" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D467" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A468" s="10" t="s">
         <v>1050</v>
       </c>
-      <c r="B464" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A465" s="10" t="s">
+      <c r="B468" s="10" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C468" s="11" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D468" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A469" s="10" t="s">
         <v>1058</v>
       </c>
-      <c r="B465" s="10" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="B469" s="10" t="s">
-        <v>1176</v>
+        <v>1057</v>
       </c>
       <c r="C469" s="11" t="s">
-        <v>1179</v>
+        <v>1064</v>
       </c>
       <c r="D469" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="470" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A470" s="10" t="s">
-        <v>1076</v>
+        <v>1050</v>
       </c>
       <c r="B470" s="10" t="s">
-        <v>1176</v>
+        <v>1048</v>
       </c>
       <c r="C470" s="11" t="s">
-        <v>1199</v>
+        <v>1056</v>
       </c>
       <c r="D470" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="471" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A471" s="10" t="s">
-        <v>1084</v>
+        <v>1058</v>
       </c>
       <c r="B471" s="10" t="s">
-        <v>1126</v>
+        <v>1048</v>
       </c>
       <c r="C471" s="11" t="s">
-        <v>1128</v>
+        <v>1070</v>
       </c>
       <c r="D471" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="472" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A472" s="10" t="s">
-        <v>1084</v>
+        <v>1058</v>
       </c>
       <c r="B472" s="10" t="s">
-        <v>696</v>
+        <v>1048</v>
       </c>
       <c r="C472" s="11" t="s">
-        <v>1117</v>
+        <v>1085</v>
       </c>
       <c r="D472" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="473" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A473" s="10" t="s">
-        <v>1084</v>
+        <v>1058</v>
       </c>
       <c r="B473" s="10" t="s">
-        <v>350</v>
+        <v>1048</v>
       </c>
       <c r="C473" s="11" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
       <c r="D473" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="474" spans="1:4" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A474" s="10" t="s">
-        <v>1125</v>
+        <v>1076</v>
       </c>
       <c r="B474" s="10" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>1124</v>
+        <v>58</v>
+      </c>
+      <c r="C474" s="11" t="s">
+        <v>1184</v>
       </c>
       <c r="D474" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="475" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A475" s="10" t="s">
-        <v>1084</v>
+        <v>1076</v>
       </c>
       <c r="B475" s="10" t="s">
-        <v>831</v>
+        <v>1176</v>
       </c>
       <c r="C475" s="11" t="s">
-        <v>1086</v>
+        <v>1179</v>
       </c>
       <c r="D475" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="476" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A476" s="10" t="s">
-        <v>1084</v>
+        <v>1076</v>
       </c>
       <c r="B476" s="10" t="s">
-        <v>831</v>
+        <v>1176</v>
       </c>
       <c r="C476" s="11" t="s">
-        <v>1101</v>
+        <v>1199</v>
       </c>
       <c r="D476" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="477" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A477" s="10" t="s">
         <v>1084</v>
       </c>
       <c r="B477" s="10" t="s">
-        <v>1087</v>
+        <v>1126</v>
       </c>
       <c r="C477" s="11" t="s">
-        <v>1086</v>
+        <v>1128</v>
       </c>
       <c r="D477" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="478" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A478" s="10" t="s">
         <v>1084</v>
       </c>
       <c r="B478" s="10" t="s">
-        <v>1087</v>
+        <v>696</v>
       </c>
       <c r="C478" s="11" t="s">
-        <v>1101</v>
+        <v>1117</v>
       </c>
       <c r="D478" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="479" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A479" s="10" t="s">
         <v>1084</v>
       </c>
       <c r="B479" s="10" t="s">
-        <v>1127</v>
+        <v>350</v>
       </c>
       <c r="C479" s="11" t="s">
-        <v>1128</v>
+        <v>1108</v>
       </c>
       <c r="D479" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="480" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="480" spans="1:4" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A480" s="10" t="s">
-        <v>1051</v>
+        <v>1125</v>
       </c>
       <c r="B480" s="10" t="s">
-        <v>1048</v>
-[...2 lines deleted...]
-        <v>1056</v>
+        <v>350</v>
+      </c>
+      <c r="C480" s="37" t="s">
+        <v>1124</v>
       </c>
       <c r="D480" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="481" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A481" s="10" t="s">
-        <v>1051</v>
+        <v>1084</v>
       </c>
       <c r="B481" s="10" t="s">
-        <v>1048</v>
+        <v>831</v>
       </c>
       <c r="C481" s="11" t="s">
-        <v>1070</v>
+        <v>1086</v>
       </c>
       <c r="D481" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="482" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A482" s="10" t="s">
-        <v>1051</v>
+        <v>1084</v>
       </c>
       <c r="B482" s="10" t="s">
-        <v>1048</v>
+        <v>831</v>
       </c>
       <c r="C482" s="11" t="s">
-        <v>1085</v>
+        <v>1101</v>
       </c>
       <c r="D482" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="483" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A483" s="10" t="s">
         <v>1084</v>
       </c>
       <c r="B483" s="10" t="s">
-        <v>1078</v>
+        <v>1087</v>
       </c>
       <c r="C483" s="11" t="s">
-        <v>1077</v>
+        <v>1086</v>
       </c>
       <c r="D483" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="484" spans="1:4" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A484" s="10" t="s">
         <v>1084</v>
       </c>
       <c r="B484" s="10" t="s">
-        <v>1078</v>
+        <v>1087</v>
       </c>
       <c r="C484" s="11" t="s">
-        <v>1085</v>
+        <v>1101</v>
       </c>
       <c r="D484" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="485" spans="1:4" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A485" s="10" t="s">
         <v>1084</v>
       </c>
       <c r="B485" s="10" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C485" s="11" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D485" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A486" s="10" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B486" s="10" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C486" s="11" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D486" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A487" s="10" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B487" s="10" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C487" s="11" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D487" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A488" s="10" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B488" s="10" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C488" s="11" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D488" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A489" s="10" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B489" s="10" t="s">
         <v>1078</v>
       </c>
-      <c r="C485" s="11" t="s">
+      <c r="C489" s="11" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D489" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A490" s="10" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B490" s="10" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C490" s="11" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D490" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A491" s="10" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B491" s="10" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C491" s="11" t="s">
         <v>1111</v>
       </c>
-      <c r="D485" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A486" s="10" t="s">
+      <c r="D491" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A492" s="10" t="s">
         <v>1084</v>
       </c>
-      <c r="B486" s="10" t="s">
+      <c r="B492" s="10" t="s">
         <v>1078</v>
       </c>
-      <c r="C486" s="11" t="s">
+      <c r="C492" s="11" t="s">
         <v>1102</v>
       </c>
-      <c r="D486" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A487" s="10" t="s">
+      <c r="D492" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A493" s="10" t="s">
         <v>1084</v>
       </c>
-      <c r="B487" s="10" t="s">
+      <c r="B493" s="10" t="s">
         <v>1078</v>
       </c>
-      <c r="C487" s="11" t="s">
+      <c r="C493" s="11" t="s">
         <v>1108</v>
       </c>
-      <c r="D487" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A488" s="10" t="s">
+      <c r="D493" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A494" s="10" t="s">
         <v>1084</v>
       </c>
-      <c r="B488" s="10" t="s">
+      <c r="B494" s="10" t="s">
         <v>1078</v>
-      </c>
-[...82 lines deleted...]
-        <v>804</v>
       </c>
       <c r="C494" s="11" t="s">
         <v>1117</v>
       </c>
-      <c r="D494" s="12" t="s">
-[...3 lines deleted...]
-    <row r="495" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D494" s="35" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4" ht="119.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A495" s="10" t="s">
-        <v>481</v>
+        <v>1104</v>
       </c>
       <c r="B495" s="10" t="s">
-        <v>977</v>
+        <v>1103</v>
       </c>
       <c r="C495" s="11" t="s">
-        <v>982</v>
+        <v>1100</v>
       </c>
       <c r="D495" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="496" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:4" ht="119.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A496" s="10" t="s">
-        <v>481</v>
+        <v>1104</v>
       </c>
       <c r="B496" s="10" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>1103</v>
+      </c>
+      <c r="C496" s="11" t="s">
+        <v>1108</v>
       </c>
       <c r="D496" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="497" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A497" s="10" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="B497" s="10" t="s">
-        <v>612</v>
+        <v>494</v>
       </c>
       <c r="C497" s="11" t="s">
-        <v>621</v>
+        <v>490</v>
       </c>
       <c r="D497" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="498" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A498" s="10" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="B498" s="10" t="s">
-        <v>612</v>
+        <v>494</v>
       </c>
       <c r="C498" s="11" t="s">
-        <v>657</v>
+        <v>532</v>
       </c>
       <c r="D498" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="499" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A499" s="10" t="s">
         <v>481</v>
       </c>
       <c r="B499" s="10" t="s">
-        <v>482</v>
+        <v>803</v>
       </c>
       <c r="C499" s="11" t="s">
-        <v>479</v>
+        <v>857</v>
       </c>
       <c r="D499" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="500" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A500" s="10" t="s">
-        <v>1380</v>
+        <v>481</v>
       </c>
       <c r="B500" s="10" t="s">
-        <v>1361</v>
-[...2 lines deleted...]
-        <v>1369</v>
+        <v>804</v>
+      </c>
+      <c r="C500" s="11" t="s">
+        <v>1117</v>
       </c>
       <c r="D500" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="501" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A501" s="10" t="s">
-        <v>1380</v>
+        <v>481</v>
       </c>
       <c r="B501" s="10" t="s">
-        <v>1361</v>
+        <v>977</v>
       </c>
       <c r="C501" s="11" t="s">
-        <v>1394</v>
+        <v>982</v>
       </c>
       <c r="D501" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="502" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A502" s="10" t="s">
-        <v>600</v>
+        <v>481</v>
       </c>
       <c r="B502" s="10" t="s">
-        <v>1258</v>
-[...2 lines deleted...]
-        <v>1263</v>
+        <v>408</v>
+      </c>
+      <c r="C502" s="33" t="s">
+        <v>828</v>
       </c>
       <c r="D502" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="503" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A503" s="10" t="s">
-        <v>600</v>
+        <v>481</v>
       </c>
       <c r="B503" s="10" t="s">
-        <v>1258</v>
+        <v>612</v>
       </c>
       <c r="C503" s="11" t="s">
-        <v>1293</v>
+        <v>621</v>
       </c>
       <c r="D503" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="504" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A504" s="10" t="s">
-        <v>600</v>
+        <v>481</v>
       </c>
       <c r="B504" s="10" t="s">
-        <v>961</v>
+        <v>612</v>
       </c>
       <c r="C504" s="11" t="s">
-        <v>963</v>
+        <v>657</v>
       </c>
       <c r="D504" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="505" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A505" s="10" t="s">
-        <v>600</v>
+        <v>481</v>
       </c>
       <c r="B505" s="10" t="s">
-        <v>961</v>
+        <v>482</v>
       </c>
       <c r="C505" s="11" t="s">
-        <v>992</v>
+        <v>479</v>
       </c>
       <c r="D505" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="506" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A506" s="10" t="s">
-        <v>600</v>
+        <v>1380</v>
       </c>
       <c r="B506" s="10" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>1361</v>
+      </c>
+      <c r="C506" s="26" t="s">
+        <v>1369</v>
       </c>
       <c r="D506" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="507" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A507" s="10" t="s">
-        <v>600</v>
+        <v>1380</v>
       </c>
       <c r="B507" s="10" t="s">
-        <v>928</v>
+        <v>1361</v>
       </c>
       <c r="C507" s="11" t="s">
-        <v>1184</v>
+        <v>1394</v>
       </c>
       <c r="D507" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="508" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A508" s="10" t="s">
         <v>600</v>
       </c>
       <c r="B508" s="10" t="s">
-        <v>1211</v>
+        <v>1258</v>
       </c>
       <c r="C508" s="11" t="s">
-        <v>1217</v>
+        <v>1263</v>
       </c>
       <c r="D508" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="509" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A509" s="10" t="s">
         <v>600</v>
       </c>
       <c r="B509" s="10" t="s">
-        <v>1211</v>
+        <v>1258</v>
       </c>
       <c r="C509" s="11" t="s">
-        <v>1253</v>
+        <v>1293</v>
       </c>
       <c r="D509" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="510" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A510" s="10" t="s">
-        <v>1023</v>
+        <v>600</v>
       </c>
       <c r="B510" s="10" t="s">
-        <v>610</v>
+        <v>961</v>
       </c>
       <c r="C510" s="11" t="s">
-        <v>1005</v>
+        <v>963</v>
       </c>
       <c r="D510" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="511" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A511" s="10" t="s">
-        <v>1023</v>
+        <v>600</v>
       </c>
       <c r="B511" s="10" t="s">
-        <v>610</v>
+        <v>961</v>
       </c>
       <c r="C511" s="11" t="s">
-        <v>1024</v>
+        <v>992</v>
       </c>
       <c r="D511" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="512" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A512" s="10" t="s">
         <v>600</v>
       </c>
       <c r="B512" s="10" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>928</v>
+      </c>
+      <c r="C512" s="11" t="s">
+        <v>1162</v>
       </c>
       <c r="D512" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="513" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A513" s="10" t="s">
         <v>600</v>
       </c>
       <c r="B513" s="10" t="s">
+        <v>928</v>
+      </c>
+      <c r="C513" s="11" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D513" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A514" s="10" t="s">
+        <v>600</v>
+      </c>
+      <c r="B514" s="10" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C514" s="11" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D514" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A515" s="10" t="s">
+        <v>600</v>
+      </c>
+      <c r="B515" s="10" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C515" s="11" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D515" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A516" s="10" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B516" s="10" t="s">
+        <v>610</v>
+      </c>
+      <c r="C516" s="11" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D516" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A517" s="10" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B517" s="10" t="s">
+        <v>610</v>
+      </c>
+      <c r="C517" s="11" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D517" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A518" s="10" t="s">
+        <v>600</v>
+      </c>
+      <c r="B518" s="10" t="s">
         <v>601</v>
       </c>
-      <c r="C513" s="11" t="s">
+      <c r="C518" s="26" t="s">
+        <v>595</v>
+      </c>
+      <c r="D518" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A519" s="10" t="s">
+        <v>600</v>
+      </c>
+      <c r="B519" s="10" t="s">
+        <v>601</v>
+      </c>
+      <c r="C519" s="11" t="s">
         <v>657</v>
       </c>
-      <c r="D513" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A514" s="13" t="s">
+      <c r="D519" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A520" s="13" t="s">
         <v>396</v>
       </c>
-      <c r="B514" s="13" t="s">
+      <c r="B520" s="13" t="s">
         <v>355</v>
       </c>
-      <c r="C514" s="26" t="s">
+      <c r="C520" s="26" t="s">
         <v>352</v>
-      </c>
-[...82 lines deleted...]
-        <v>1437</v>
       </c>
       <c r="D520" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="521" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A521" s="13" t="s">
-        <v>439</v>
+        <v>396</v>
       </c>
       <c r="B521" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>355</v>
+      </c>
+      <c r="C521" s="26" t="s">
+        <v>384</v>
       </c>
       <c r="D521" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="522" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A522" s="13" t="s">
-        <v>598</v>
+        <v>1205</v>
       </c>
       <c r="B522" s="13" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>1206</v>
+      </c>
+      <c r="C522" s="11" t="s">
+        <v>1208</v>
       </c>
       <c r="D522" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="523" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A523" s="13" t="s">
-        <v>598</v>
+        <v>1243</v>
       </c>
       <c r="B523" s="13" t="s">
-        <v>441</v>
+        <v>1206</v>
       </c>
       <c r="C523" s="11" t="s">
-        <v>752</v>
+        <v>1242</v>
       </c>
       <c r="D523" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="524" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A524" s="13" t="s">
+        <v>495</v>
+      </c>
+      <c r="B524" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C524" s="11" t="s">
+        <v>490</v>
+      </c>
+      <c r="D524" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A525" s="13" t="s">
+        <v>495</v>
+      </c>
+      <c r="B525" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C525" s="11" t="s">
+        <v>532</v>
+      </c>
+      <c r="D525" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A526" s="13" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B526" s="13" t="s">
+        <v>960</v>
+      </c>
+      <c r="C526" s="11" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D526" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A527" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="B527" s="13" t="s">
+        <v>440</v>
+      </c>
+      <c r="C527" s="11" t="s">
+        <v>438</v>
+      </c>
+      <c r="D527" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A528" s="13" t="s">
         <v>598</v>
       </c>
-      <c r="B524" s="13" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="B528" s="13" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>597</v>
+      </c>
+      <c r="C528" s="31" t="s">
+        <v>709</v>
       </c>
       <c r="D528" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="529" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A529" s="13" t="s">
-        <v>1409</v>
+        <v>598</v>
       </c>
       <c r="B529" s="13" t="s">
-        <v>53</v>
+        <v>441</v>
       </c>
       <c r="C529" s="11" t="s">
-        <v>1414</v>
+        <v>752</v>
       </c>
       <c r="D529" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="530" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A530" s="13" t="s">
-        <v>547</v>
+        <v>598</v>
       </c>
       <c r="B530" s="13" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>599</v>
+      </c>
+      <c r="C530" s="26" t="s">
+        <v>595</v>
       </c>
       <c r="D530" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="531" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A531" s="13" t="s">
-        <v>547</v>
+        <v>578</v>
       </c>
       <c r="B531" s="13" t="s">
-        <v>244</v>
+        <v>579</v>
       </c>
       <c r="C531" s="11" t="s">
-        <v>792</v>
+        <v>570</v>
       </c>
       <c r="D531" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="532" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A532" s="13" t="s">
-        <v>547</v>
+        <v>578</v>
       </c>
       <c r="B532" s="13" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>579</v>
+      </c>
+      <c r="C532" s="26" t="s">
+        <v>622</v>
       </c>
       <c r="D532" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="533" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A533" s="13" t="s">
-        <v>705</v>
+        <v>613</v>
       </c>
       <c r="B533" s="13" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>614</v>
+      </c>
+      <c r="C533" s="11" t="s">
+        <v>621</v>
       </c>
       <c r="D533" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="534" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A534" s="13" t="s">
-        <v>705</v>
+        <v>613</v>
       </c>
       <c r="B534" s="13" t="s">
-        <v>597</v>
+        <v>614</v>
       </c>
       <c r="C534" s="11" t="s">
-        <v>752</v>
+        <v>682</v>
       </c>
       <c r="D534" s="12" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="535" spans="1:4" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A535" s="13" t="s">
-        <v>652</v>
+        <v>1409</v>
       </c>
       <c r="B535" s="13" t="s">
-        <v>653</v>
+        <v>53</v>
       </c>
       <c r="C535" s="11" t="s">
-        <v>657</v>
+        <v>1414</v>
       </c>
       <c r="D535" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="536" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A536" s="13" t="s">
-        <v>1375</v>
+        <v>1409</v>
       </c>
       <c r="B536" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1379</v>
+        <v>53</v>
+      </c>
+      <c r="C536" s="10" t="s">
+        <v>1447</v>
       </c>
       <c r="D536" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="537" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A537" s="13" t="s">
-        <v>1375</v>
+        <v>547</v>
       </c>
       <c r="B537" s="13" t="s">
-        <v>29</v>
+        <v>548</v>
       </c>
       <c r="C537" s="11" t="s">
-        <v>1403</v>
+        <v>554</v>
       </c>
       <c r="D537" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="538" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A538" s="13" t="s">
+        <v>547</v>
+      </c>
+      <c r="B538" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="C538" s="11" t="s">
+        <v>792</v>
+      </c>
+      <c r="D538" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A539" s="13" t="s">
+        <v>547</v>
+      </c>
+      <c r="B539" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="C539" s="11" t="s">
+        <v>847</v>
+      </c>
+      <c r="D539" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A540" s="13" t="s">
+        <v>705</v>
+      </c>
+      <c r="B540" s="13" t="s">
+        <v>597</v>
+      </c>
+      <c r="C540" s="31" t="s">
+        <v>709</v>
+      </c>
+      <c r="D540" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A541" s="13" t="s">
+        <v>705</v>
+      </c>
+      <c r="B541" s="13" t="s">
+        <v>597</v>
+      </c>
+      <c r="C541" s="11" t="s">
+        <v>752</v>
+      </c>
+      <c r="D541" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A542" s="13" t="s">
+        <v>652</v>
+      </c>
+      <c r="B542" s="13" t="s">
+        <v>653</v>
+      </c>
+      <c r="C542" s="11" t="s">
+        <v>657</v>
+      </c>
+      <c r="D542" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A543" s="13" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B543" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C543" s="11" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D543" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A544" s="13" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B544" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C544" s="11" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D544" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A545" s="13" t="s">
         <v>399</v>
       </c>
-      <c r="B538" s="13" t="s">
+      <c r="B545" s="13" t="s">
         <v>400</v>
       </c>
-      <c r="C538" s="26" t="s">
+      <c r="C545" s="26" t="s">
         <v>397</v>
       </c>
-      <c r="D538" s="12" t="s">
-[...96 lines deleted...]
-      </c>
       <c r="D545" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="546" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A546" s="14" t="s">
-        <v>1364</v>
-[...2 lines deleted...]
-        <v>1182</v>
+        <v>165</v>
+      </c>
+      <c r="B546" s="13" t="s">
+        <v>803</v>
       </c>
       <c r="C546" s="26" t="s">
-        <v>1369</v>
+        <v>818</v>
       </c>
       <c r="D546" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="547" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A547" s="14" t="s">
-        <v>1364</v>
-[...5 lines deleted...]
-        <v>1407</v>
+        <v>165</v>
+      </c>
+      <c r="B547" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="C547" s="26" t="s">
+        <v>352</v>
       </c>
       <c r="D547" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="548" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A548" s="14" t="s">
-        <v>538</v>
+        <v>165</v>
       </c>
       <c r="B548" s="14" t="s">
-        <v>539</v>
+        <v>24</v>
       </c>
       <c r="C548" s="11" t="s">
-        <v>532</v>
+        <v>164</v>
       </c>
       <c r="D548" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="549" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A549" s="14" t="s">
-        <v>538</v>
+        <v>662</v>
       </c>
       <c r="B549" s="14" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>663</v>
+      </c>
+      <c r="C549" s="11" t="s">
+        <v>682</v>
       </c>
       <c r="D549" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="550" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A550" s="14" t="s">
+        <v>662</v>
+      </c>
+      <c r="B550" s="14" t="s">
+        <v>663</v>
+      </c>
+      <c r="C550" s="11" t="s">
+        <v>694</v>
+      </c>
+      <c r="D550" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A551" s="14" t="s">
+        <v>954</v>
+      </c>
+      <c r="B551" s="14" t="s">
+        <v>955</v>
+      </c>
+      <c r="C551" s="11" t="s">
+        <v>963</v>
+      </c>
+      <c r="D551" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A552" s="14" t="s">
+        <v>954</v>
+      </c>
+      <c r="B552" s="14" t="s">
+        <v>955</v>
+      </c>
+      <c r="C552" s="11" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D552" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A553" s="14" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B553" s="14" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C553" s="26" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D553" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A554" s="14" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B554" s="14" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C554" s="11" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D554" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A555" s="14" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B555" s="14" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C555" s="10" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D555" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A556" s="14" t="s">
         <v>538</v>
       </c>
-      <c r="B550" s="14" t="s">
+      <c r="B556" s="14" t="s">
         <v>539</v>
       </c>
-      <c r="C550" s="11" t="s">
+      <c r="C556" s="11" t="s">
+        <v>532</v>
+      </c>
+      <c r="D556" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A557" s="14" t="s">
+        <v>538</v>
+      </c>
+      <c r="B557" s="14" t="s">
+        <v>539</v>
+      </c>
+      <c r="C557" s="26" t="s">
+        <v>585</v>
+      </c>
+      <c r="D557" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A558" s="14" t="s">
+        <v>538</v>
+      </c>
+      <c r="B558" s="14" t="s">
+        <v>539</v>
+      </c>
+      <c r="C558" s="11" t="s">
         <v>621</v>
-      </c>
-[...110 lines deleted...]
-        <v>438</v>
       </c>
       <c r="D558" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="559" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A559" s="23" t="s">
-        <v>325</v>
+        <v>166</v>
       </c>
       <c r="B559" s="23" t="s">
-        <v>834</v>
+        <v>167</v>
       </c>
       <c r="C559" s="11" t="s">
-        <v>857</v>
+        <v>164</v>
       </c>
       <c r="D559" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="560" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A560" s="23" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>752</v>
+        <v>166</v>
+      </c>
+      <c r="B560" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C560" s="24" t="s">
+        <v>233</v>
       </c>
       <c r="D560" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="561" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A561" s="23" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>166</v>
+      </c>
+      <c r="B561" s="23" t="s">
+        <v>167</v>
       </c>
       <c r="C561" s="26" t="s">
-        <v>818</v>
+        <v>291</v>
       </c>
       <c r="D561" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="562" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A562" s="23" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>166</v>
+      </c>
+      <c r="B562" s="23" t="s">
+        <v>667</v>
       </c>
       <c r="C562" s="26" t="s">
-        <v>326</v>
+        <v>681</v>
       </c>
       <c r="D562" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="563" spans="1:4" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A563" s="23" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>1355</v>
+      </c>
+      <c r="B563" s="23" t="s">
+        <v>1356</v>
       </c>
       <c r="C563" s="11" t="s">
-        <v>752</v>
+        <v>1359</v>
       </c>
       <c r="D563" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="564" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A564" s="23" t="s">
-        <v>1362</v>
-[...5 lines deleted...]
-        <v>1369</v>
+        <v>1355</v>
+      </c>
+      <c r="B564" s="23" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C564" s="11" t="s">
+        <v>1394</v>
       </c>
       <c r="D564" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="565" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A565" s="23" t="s">
+        <v>409</v>
+      </c>
+      <c r="B565" s="23" t="s">
+        <v>410</v>
+      </c>
+      <c r="C565" s="26" t="s">
+        <v>397</v>
+      </c>
+      <c r="D565" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A566" s="23" t="s">
+        <v>409</v>
+      </c>
+      <c r="B566" s="23" t="s">
+        <v>410</v>
+      </c>
+      <c r="C566" s="11" t="s">
+        <v>438</v>
+      </c>
+      <c r="D566" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A567" s="23" t="s">
+        <v>325</v>
+      </c>
+      <c r="B567" s="23" t="s">
+        <v>834</v>
+      </c>
+      <c r="C567" s="11" t="s">
+        <v>857</v>
+      </c>
+      <c r="D567" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A568" s="23" t="s">
+        <v>325</v>
+      </c>
+      <c r="B568" s="14" t="s">
+        <v>797</v>
+      </c>
+      <c r="C568" s="11" t="s">
+        <v>752</v>
+      </c>
+      <c r="D568" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A569" s="23" t="s">
+        <v>325</v>
+      </c>
+      <c r="B569" s="14" t="s">
+        <v>797</v>
+      </c>
+      <c r="C569" s="26" t="s">
+        <v>818</v>
+      </c>
+      <c r="D569" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A570" s="23" t="s">
+        <v>325</v>
+      </c>
+      <c r="B570" s="14" t="s">
+        <v>327</v>
+      </c>
+      <c r="C570" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="D570" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A571" s="23" t="s">
+        <v>746</v>
+      </c>
+      <c r="B571" s="14" t="s">
+        <v>747</v>
+      </c>
+      <c r="C571" s="11" t="s">
+        <v>752</v>
+      </c>
+      <c r="D571" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A572" s="23" t="s">
         <v>1362</v>
       </c>
-      <c r="B565" s="14" t="s">
+      <c r="B572" s="14" t="s">
         <v>1363</v>
       </c>
-      <c r="C565" s="11" t="s">
+      <c r="C572" s="26" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D572" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A573" s="23" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B573" s="14" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C573" s="11" t="s">
         <v>1394</v>
       </c>
-      <c r="D565" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A566" s="14" t="s">
+      <c r="D573" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A574" s="14" t="s">
         <v>851</v>
       </c>
-      <c r="B566" s="14" t="s">
+      <c r="B574" s="14" t="s">
         <v>852</v>
       </c>
-      <c r="C566" s="11" t="s">
+      <c r="C574" s="11" t="s">
         <v>857</v>
       </c>
-      <c r="D566" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A567" s="14" t="s">
+      <c r="D574" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A575" s="14" t="s">
         <v>851</v>
       </c>
-      <c r="B567" s="14" t="s">
+      <c r="B575" s="14" t="s">
         <v>852</v>
       </c>
-      <c r="C567" s="11" t="s">
+      <c r="C575" s="11" t="s">
         <v>905</v>
       </c>
-      <c r="D567" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A568" s="14" t="s">
+      <c r="D575" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A576" s="14" t="s">
         <v>962</v>
       </c>
-      <c r="B568" s="14" t="s">
+      <c r="B576" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="C568" s="11" t="s">
+      <c r="C576" s="11" t="s">
         <v>963</v>
       </c>
-      <c r="D568" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A569" s="14" t="s">
+      <c r="D576" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A577" s="14" t="s">
         <v>962</v>
       </c>
-      <c r="B569" s="14" t="s">
+      <c r="B577" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="C569" s="11" t="s">
+      <c r="C577" s="11" t="s">
         <v>992</v>
       </c>
-      <c r="D569" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A570" s="14" t="s">
+      <c r="D577" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A578" s="14" t="s">
         <v>1152</v>
       </c>
-      <c r="B570" s="14" t="s">
+      <c r="B578" s="14" t="s">
         <v>1048</v>
       </c>
-      <c r="C570" s="11" t="s">
+      <c r="C578" s="11" t="s">
         <v>1155</v>
       </c>
-      <c r="D570" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A571" s="14" t="s">
+      <c r="D578" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A579" s="14" t="s">
         <v>1152</v>
       </c>
-      <c r="B571" s="14" t="s">
+      <c r="B579" s="14" t="s">
         <v>1048</v>
       </c>
-      <c r="C571" s="11" t="s">
+      <c r="C579" s="11" t="s">
         <v>1179</v>
       </c>
-      <c r="D571" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A572" s="14" t="s">
+      <c r="D579" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A580" s="14" t="s">
         <v>886</v>
       </c>
-      <c r="B572" s="14" t="s">
+      <c r="B580" s="14" t="s">
         <v>696</v>
       </c>
-      <c r="C572" s="11" t="s">
+      <c r="C580" s="11" t="s">
         <v>902</v>
       </c>
-      <c r="D572" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A573" s="14" t="s">
+      <c r="D580" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A581" s="14" t="s">
         <v>933</v>
       </c>
-      <c r="B573" s="14" t="s">
+      <c r="B581" s="14" t="s">
         <v>696</v>
       </c>
-      <c r="C573" s="32" t="s">
+      <c r="C581" s="32" t="s">
         <v>934</v>
       </c>
-      <c r="D573" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A574" s="14" t="s">
+      <c r="D581" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4" ht="113.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A582" s="14" t="s">
         <v>569</v>
       </c>
-      <c r="B574" s="14" t="s">
+      <c r="B582" s="14" t="s">
         <v>549</v>
       </c>
-      <c r="C574" s="11" t="s">
+      <c r="C582" s="11" t="s">
         <v>554</v>
       </c>
-      <c r="D574" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A575" s="14" t="s">
+      <c r="D582" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4" ht="144.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A583" s="14" t="s">
         <v>755</v>
       </c>
-      <c r="B575" s="14" t="s">
+      <c r="B583" s="14" t="s">
         <v>756</v>
-      </c>
-[...110 lines deleted...]
-        <v>758</v>
       </c>
       <c r="C583" s="11" t="s">
         <v>769</v>
       </c>
       <c r="D583" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="584" spans="1:4" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>779</v>
+    <row r="584" spans="1:4" ht="144.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A584" s="14" t="s">
+        <v>755</v>
+      </c>
+      <c r="B584" s="14" t="s">
+        <v>756</v>
+      </c>
+      <c r="C584" s="11" t="s">
+        <v>816</v>
       </c>
       <c r="D584" s="12" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-        <v>758</v>
+        <v>149</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4" ht="99" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A585" s="14" t="s">
+        <v>531</v>
+      </c>
+      <c r="B585" s="14" t="s">
+        <v>526</v>
       </c>
       <c r="C585" s="11" t="s">
-        <v>816</v>
+        <v>518</v>
       </c>
       <c r="D585" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="586" spans="1:4" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A586" s="10" t="s">
-        <v>757</v>
+        <v>87</v>
       </c>
       <c r="B586" s="10" t="s">
-        <v>758</v>
+        <v>306</v>
       </c>
       <c r="C586" s="11" t="s">
-        <v>857</v>
+        <v>125</v>
       </c>
       <c r="D586" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="587" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A587" s="10" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="B587" s="10" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="C587" s="11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D587" s="12" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-    <row r="588" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A588" s="10" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="B588" s="10" t="s">
-        <v>1322</v>
+        <v>643</v>
       </c>
       <c r="C588" s="11" t="s">
-        <v>1327</v>
+        <v>624</v>
       </c>
       <c r="D588" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="589" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A589" s="10" t="s">
-        <v>433</v>
+        <v>87</v>
       </c>
       <c r="B589" s="10" t="s">
-        <v>1052</v>
-[...2 lines deleted...]
-        <v>1056</v>
+        <v>643</v>
+      </c>
+      <c r="C589" s="26" t="s">
+        <v>635</v>
       </c>
       <c r="D589" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="590" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:4" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A590" s="10" t="s">
-        <v>433</v>
+        <v>87</v>
       </c>
       <c r="B590" s="10" t="s">
-        <v>1052</v>
+        <v>643</v>
       </c>
       <c r="C590" s="11" t="s">
-        <v>1085</v>
+        <v>657</v>
       </c>
       <c r="D590" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="591" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A591" s="10" t="s">
-        <v>433</v>
+        <v>757</v>
       </c>
       <c r="B591" s="10" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>758</v>
+      </c>
+      <c r="C591" s="11" t="s">
+        <v>769</v>
       </c>
       <c r="D591" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="592" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:4" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A592" s="10" t="s">
-        <v>433</v>
+        <v>757</v>
       </c>
       <c r="B592" s="10" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>758</v>
+      </c>
+      <c r="C592" s="32" t="s">
+        <v>779</v>
       </c>
       <c r="D592" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="593" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A593" s="10" t="s">
-        <v>191</v>
+        <v>757</v>
       </c>
       <c r="B593" s="10" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>758</v>
+      </c>
+      <c r="C593" s="11" t="s">
+        <v>816</v>
       </c>
       <c r="D593" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="594" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A594" s="10" t="s">
-        <v>191</v>
+        <v>757</v>
       </c>
       <c r="B594" s="10" t="s">
-        <v>678</v>
+        <v>758</v>
       </c>
       <c r="C594" s="11" t="s">
-        <v>694</v>
+        <v>857</v>
       </c>
       <c r="D594" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="595" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A595" s="10" t="s">
-        <v>191</v>
+        <v>75</v>
       </c>
       <c r="B595" s="10" t="s">
-        <v>192</v>
+        <v>76</v>
       </c>
       <c r="C595" s="11" t="s">
-        <v>304</v>
+        <v>123</v>
       </c>
       <c r="D595" s="12" t="s">
-        <v>149</v>
+        <v>221</v>
       </c>
     </row>
     <row r="596" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A596" s="10" t="s">
-        <v>191</v>
+        <v>75</v>
       </c>
       <c r="B596" s="10" t="s">
-        <v>1248</v>
+        <v>1322</v>
       </c>
       <c r="C596" s="11" t="s">
-        <v>1253</v>
+        <v>1327</v>
       </c>
       <c r="D596" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="597" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A597" s="10" t="s">
-        <v>191</v>
+        <v>433</v>
       </c>
       <c r="B597" s="10" t="s">
-        <v>1248</v>
+        <v>1052</v>
       </c>
       <c r="C597" s="11" t="s">
-        <v>1286</v>
+        <v>1056</v>
       </c>
       <c r="D597" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="598" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A598" s="10" t="s">
-        <v>191</v>
+        <v>433</v>
       </c>
       <c r="B598" s="10" t="s">
-        <v>1248</v>
+        <v>1052</v>
       </c>
       <c r="C598" s="11" t="s">
-        <v>1331</v>
+        <v>1085</v>
       </c>
       <c r="D598" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="599" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A599" s="10" t="s">
-        <v>668</v>
+        <v>433</v>
       </c>
       <c r="B599" s="10" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>377</v>
+      </c>
+      <c r="C599" s="26" t="s">
+        <v>375</v>
       </c>
       <c r="D599" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="600" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A600" s="10" t="s">
-        <v>668</v>
+        <v>433</v>
       </c>
       <c r="B600" s="10" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>377</v>
+      </c>
+      <c r="C600" s="11" t="s">
+        <v>432</v>
       </c>
       <c r="D600" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="601" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A601" s="10" t="s">
-        <v>668</v>
+        <v>191</v>
       </c>
       <c r="B601" s="10" t="s">
-        <v>114</v>
+        <v>678</v>
       </c>
       <c r="C601" s="26" t="s">
-        <v>725</v>
+        <v>681</v>
       </c>
       <c r="D601" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="602" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A602" s="10" t="s">
-        <v>770</v>
+        <v>191</v>
       </c>
       <c r="B602" s="10" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>678</v>
+      </c>
+      <c r="C602" s="11" t="s">
+        <v>694</v>
       </c>
       <c r="D602" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="603" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A603" s="10" t="s">
-        <v>770</v>
+        <v>191</v>
       </c>
       <c r="B603" s="10" t="s">
-        <v>771</v>
+        <v>192</v>
       </c>
       <c r="C603" s="11" t="s">
-        <v>847</v>
+        <v>304</v>
       </c>
       <c r="D603" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="604" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A604" s="10" t="s">
-        <v>4</v>
+        <v>191</v>
       </c>
       <c r="B604" s="10" t="s">
-        <v>143</v>
+        <v>1248</v>
       </c>
       <c r="C604" s="11" t="s">
-        <v>118</v>
+        <v>1253</v>
       </c>
       <c r="D604" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="605" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A605" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="B605" s="10" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C605" s="11" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D605" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A606" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="B606" s="10" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C606" s="11" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D606" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A607" s="10" t="s">
+        <v>668</v>
+      </c>
+      <c r="B607" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="C607" s="11" t="s">
+        <v>769</v>
+      </c>
+      <c r="D607" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A608" s="10" t="s">
+        <v>668</v>
+      </c>
+      <c r="B608" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="C608" s="26" t="s">
+        <v>681</v>
+      </c>
+      <c r="D608" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A609" s="10" t="s">
+        <v>668</v>
+      </c>
+      <c r="B609" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="C609" s="26" t="s">
+        <v>725</v>
+      </c>
+      <c r="D609" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A610" s="10" t="s">
+        <v>770</v>
+      </c>
+      <c r="B610" s="10" t="s">
+        <v>771</v>
+      </c>
+      <c r="C610" s="32" t="s">
+        <v>779</v>
+      </c>
+      <c r="D610" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A611" s="10" t="s">
+        <v>770</v>
+      </c>
+      <c r="B611" s="10" t="s">
+        <v>771</v>
+      </c>
+      <c r="C611" s="11" t="s">
+        <v>847</v>
+      </c>
+      <c r="D611" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A612" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B605" s="10" t="s">
+      <c r="B612" s="10" t="s">
         <v>143</v>
       </c>
-      <c r="C605" s="11" t="s">
+      <c r="C612" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="D612" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A613" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B613" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="C613" s="11" t="s">
         <v>122</v>
       </c>
-      <c r="D605" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A606" s="13" t="s">
+      <c r="D613" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A614" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B606" s="13" t="s">
+      <c r="B614" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="C606" s="11" t="s">
+      <c r="C614" s="11" t="s">
         <v>126</v>
       </c>
-      <c r="D606" s="12" t="s">
+      <c r="D614" s="12" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="607" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A607" s="13" t="s">
+    <row r="615" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A615" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B607" s="13" t="s">
+      <c r="B615" s="13" t="s">
         <v>244</v>
       </c>
-      <c r="C607" s="11" t="s">
+      <c r="C615" s="11" t="s">
         <v>752</v>
       </c>
-      <c r="D607" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A608" s="13" t="s">
+      <c r="D615" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A616" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B608" s="13" t="s">
+      <c r="B616" s="13" t="s">
         <v>244</v>
       </c>
-      <c r="C608" s="26" t="s">
+      <c r="C616" s="26" t="s">
         <v>818</v>
       </c>
-      <c r="D608" s="12" t="s">
-[...110 lines deleted...]
-      </c>
       <c r="D616" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="617" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A617" s="16" t="s">
-        <v>903</v>
+        <v>4</v>
       </c>
       <c r="B617" s="16" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>934</v>
+        <v>24</v>
+      </c>
+      <c r="C617" s="24" t="s">
+        <v>233</v>
       </c>
       <c r="D617" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="618" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A618" s="13" t="s">
-[...3 lines deleted...]
-        <v>1144</v>
+      <c r="A618" s="16" t="s">
+        <v>956</v>
+      </c>
+      <c r="B618" s="16" t="s">
+        <v>957</v>
       </c>
       <c r="C618" s="11" t="s">
-        <v>1149</v>
+        <v>963</v>
       </c>
       <c r="D618" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="619" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A619" s="13" t="s">
+        <v>956</v>
+      </c>
+      <c r="B619" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C619" s="11" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D619" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A620" s="13" t="s">
+        <v>956</v>
+      </c>
+      <c r="B620" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C620" s="11" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D620" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A621" s="16" t="s">
+        <v>956</v>
+      </c>
+      <c r="B621" s="16" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C621" s="11" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D621" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A622" s="16" t="s">
         <v>903</v>
       </c>
-      <c r="B619" s="13" t="s">
-[...10 lines deleted...]
-      <c r="A620" s="16" t="s">
+      <c r="B622" s="16" t="s">
+        <v>467</v>
+      </c>
+      <c r="C622" s="11" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D622" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A623" s="16" t="s">
         <v>903</v>
       </c>
-      <c r="B620" s="16" t="s">
-[...45 lines deleted...]
-        <v>1019</v>
+      <c r="B623" s="16" t="s">
+        <v>467</v>
+      </c>
+      <c r="C623" s="37" t="s">
+        <v>1124</v>
       </c>
       <c r="D623" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="624" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A624" s="13" t="s">
-[...3 lines deleted...]
-        <v>1017</v>
+      <c r="A624" s="16" t="s">
+        <v>903</v>
+      </c>
+      <c r="B624" s="16" t="s">
+        <v>912</v>
       </c>
       <c r="C624" s="11" t="s">
-        <v>1056</v>
+        <v>925</v>
       </c>
       <c r="D624" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="625" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>700</v>
+    <row r="625" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A625" s="16" t="s">
+        <v>903</v>
+      </c>
+      <c r="B625" s="16" t="s">
+        <v>912</v>
+      </c>
+      <c r="C625" s="32" t="s">
+        <v>934</v>
       </c>
       <c r="D625" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="626" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A626" s="13" t="s">
+        <v>903</v>
+      </c>
+      <c r="B626" s="13" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C626" s="11" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D626" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A627" s="13" t="s">
+        <v>903</v>
+      </c>
+      <c r="B627" s="13" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C627" s="11" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D627" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A628" s="16" t="s">
+        <v>903</v>
+      </c>
+      <c r="B628" s="16" t="s">
+        <v>465</v>
+      </c>
+      <c r="C628" s="11" t="s">
+        <v>905</v>
+      </c>
+      <c r="D628" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A629" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B629" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="C629" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="D629" s="12" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A630" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B630" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="C630" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="D630" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A631" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B631" s="17" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C631" s="11" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D631" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A632" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B632" s="17" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C632" s="11" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D632" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A633" s="17" t="s">
+        <v>695</v>
+      </c>
+      <c r="B633" s="17" t="s">
+        <v>696</v>
+      </c>
+      <c r="C633" s="11" t="s">
+        <v>700</v>
+      </c>
+      <c r="D633" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A634" s="13" t="s">
         <v>1200</v>
       </c>
-      <c r="B626" s="17" t="s">
+      <c r="B634" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="C626" s="11" t="s">
+      <c r="C634" s="11" t="s">
         <v>1203</v>
-      </c>
-[...110 lines deleted...]
-        <v>1149</v>
       </c>
       <c r="D634" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="635" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A635" s="19" t="s">
-        <v>1150</v>
+        <v>1029</v>
       </c>
       <c r="B635" s="19" t="s">
-        <v>1127</v>
+        <v>1030</v>
       </c>
       <c r="C635" s="11" t="s">
-        <v>1175</v>
+        <v>1042</v>
       </c>
       <c r="D635" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="636" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A636" s="19" t="s">
-        <v>1150</v>
+        <v>1029</v>
       </c>
       <c r="B636" s="19" t="s">
-        <v>58</v>
+        <v>1030</v>
       </c>
       <c r="C636" s="11" t="s">
-        <v>1184</v>
+        <v>1070</v>
       </c>
       <c r="D636" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="637" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A637" s="19" t="s">
         <v>1150</v>
       </c>
       <c r="B637" s="19" t="s">
-        <v>58</v>
+        <v>1126</v>
       </c>
       <c r="C637" s="11" t="s">
-        <v>1203</v>
+        <v>1149</v>
       </c>
       <c r="D637" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="638" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A638" s="19" t="s">
         <v>1150</v>
       </c>
       <c r="B638" s="19" t="s">
-        <v>1176</v>
+        <v>696</v>
       </c>
       <c r="C638" s="11" t="s">
-        <v>1179</v>
+        <v>1137</v>
       </c>
       <c r="D638" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="639" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A639" s="19" t="s">
         <v>1150</v>
       </c>
       <c r="B639" s="19" t="s">
-        <v>1176</v>
+        <v>350</v>
       </c>
       <c r="C639" s="11" t="s">
-        <v>1199</v>
+        <v>1131</v>
       </c>
       <c r="D639" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="640" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A640" s="19" t="s">
         <v>1150</v>
       </c>
       <c r="B640" s="19" t="s">
-        <v>174</v>
+        <v>1134</v>
       </c>
       <c r="C640" s="11" t="s">
-        <v>1242</v>
+        <v>1137</v>
       </c>
       <c r="D640" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="641" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A641" s="19" t="s">
         <v>1150</v>
       </c>
       <c r="B641" s="19" t="s">
-        <v>174</v>
+        <v>1134</v>
       </c>
       <c r="C641" s="11" t="s">
-        <v>1280</v>
+        <v>1162</v>
       </c>
       <c r="D641" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="642" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>698</v>
+    <row r="642" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A642" s="19" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B642" s="19" t="s">
+        <v>1127</v>
       </c>
       <c r="C642" s="11" t="s">
-        <v>700</v>
+        <v>1149</v>
       </c>
       <c r="D642" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="643" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A643" s="19" t="s">
-        <v>748</v>
+        <v>1150</v>
       </c>
       <c r="B643" s="19" t="s">
-        <v>749</v>
+        <v>1127</v>
       </c>
       <c r="C643" s="11" t="s">
-        <v>752</v>
+        <v>1175</v>
       </c>
       <c r="D643" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="644" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A644" s="19" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>1150</v>
+      </c>
+      <c r="B644" s="19" t="s">
+        <v>58</v>
       </c>
       <c r="C644" s="11" t="s">
-        <v>304</v>
+        <v>1184</v>
       </c>
       <c r="D644" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="645" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A645" s="19" t="s">
-        <v>1329</v>
-[...2 lines deleted...]
-        <v>1330</v>
+        <v>1150</v>
+      </c>
+      <c r="B645" s="19" t="s">
+        <v>58</v>
       </c>
       <c r="C645" s="11" t="s">
-        <v>1331</v>
+        <v>1203</v>
       </c>
       <c r="D645" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="646" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A646" s="19" t="s">
-        <v>1329</v>
-[...2 lines deleted...]
-        <v>1330</v>
+        <v>1150</v>
+      </c>
+      <c r="B646" s="19" t="s">
+        <v>1176</v>
       </c>
       <c r="C646" s="11" t="s">
-        <v>1359</v>
+        <v>1179</v>
       </c>
       <c r="D646" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="647" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A647" s="19" t="s">
-        <v>1212</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>1150</v>
+      </c>
+      <c r="B647" s="19" t="s">
+        <v>1176</v>
       </c>
       <c r="C647" s="11" t="s">
-        <v>1217</v>
+        <v>1199</v>
       </c>
       <c r="D647" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="648" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A648" s="19" t="s">
-        <v>1163</v>
-[...2 lines deleted...]
-        <v>1164</v>
+        <v>1150</v>
+      </c>
+      <c r="B648" s="19" t="s">
+        <v>174</v>
       </c>
       <c r="C648" s="11" t="s">
-        <v>1170</v>
+        <v>1242</v>
       </c>
       <c r="D648" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="649" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A649" s="19" t="s">
-        <v>417</v>
+        <v>1150</v>
       </c>
       <c r="B649" s="19" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>174</v>
+      </c>
+      <c r="C649" s="11" t="s">
+        <v>1280</v>
       </c>
       <c r="D649" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="650" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>1196</v>
+    <row r="650" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A650" s="17" t="s">
+        <v>697</v>
+      </c>
+      <c r="B650" s="17" t="s">
+        <v>698</v>
       </c>
       <c r="C650" s="11" t="s">
-        <v>1199</v>
+        <v>700</v>
       </c>
       <c r="D650" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="651" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A651" s="19" t="s">
-        <v>1275</v>
+        <v>748</v>
       </c>
       <c r="B651" s="19" t="s">
-        <v>457</v>
+        <v>749</v>
       </c>
       <c r="C651" s="11" t="s">
-        <v>1280</v>
+        <v>752</v>
       </c>
       <c r="D651" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="652" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A652" s="19" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>203</v>
+      </c>
+      <c r="B652" s="36" t="s">
+        <v>202</v>
       </c>
       <c r="C652" s="11" t="s">
-        <v>1101</v>
+        <v>304</v>
       </c>
       <c r="D652" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="653" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A653" s="19" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>1329</v>
+      </c>
+      <c r="B653" s="36" t="s">
+        <v>1330</v>
       </c>
       <c r="C653" s="11" t="s">
-        <v>1128</v>
+        <v>1331</v>
       </c>
       <c r="D653" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="654" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A654" s="19" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1329</v>
+      </c>
+      <c r="B654" s="36" t="s">
+        <v>1330</v>
       </c>
       <c r="C654" s="11" t="s">
-        <v>589</v>
+        <v>1359</v>
       </c>
       <c r="D654" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="655" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A655" s="19" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1212</v>
+      </c>
+      <c r="B655" s="36" t="s">
+        <v>702</v>
       </c>
       <c r="C655" s="11" t="s">
-        <v>624</v>
+        <v>1217</v>
       </c>
       <c r="D655" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="656" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A656" s="19" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1163</v>
+      </c>
+      <c r="B656" s="36" t="s">
+        <v>1164</v>
       </c>
       <c r="C656" s="11" t="s">
-        <v>682</v>
+        <v>1170</v>
       </c>
       <c r="D656" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="657" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A657" s="19" t="s">
-        <v>1340</v>
+        <v>417</v>
       </c>
       <c r="B657" s="19" t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>1337</v>
+        <v>418</v>
+      </c>
+      <c r="C657" s="26" t="s">
+        <v>411</v>
       </c>
       <c r="D657" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="658" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A658" s="19" t="s">
-        <v>1340</v>
+        <v>1195</v>
       </c>
       <c r="B658" s="19" t="s">
-        <v>1341</v>
+        <v>1196</v>
       </c>
       <c r="C658" s="11" t="s">
-        <v>1372</v>
+        <v>1199</v>
       </c>
       <c r="D658" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="659" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A659" s="19" t="s">
-        <v>239</v>
+        <v>1275</v>
       </c>
       <c r="B659" s="19" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>457</v>
+      </c>
+      <c r="C659" s="11" t="s">
+        <v>1280</v>
       </c>
       <c r="D659" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="660" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A660" s="19" t="s">
         <v>239</v>
       </c>
       <c r="B660" s="19" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>831</v>
+      </c>
+      <c r="C660" s="11" t="s">
+        <v>1101</v>
       </c>
       <c r="D660" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="661" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A661" s="19" t="s">
-        <v>1276</v>
+        <v>239</v>
       </c>
       <c r="B661" s="19" t="s">
-        <v>1370</v>
+        <v>831</v>
       </c>
       <c r="C661" s="11" t="s">
-        <v>1372</v>
+        <v>1128</v>
       </c>
       <c r="D661" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="662" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A662" s="19" t="s">
-        <v>1276</v>
+        <v>239</v>
       </c>
       <c r="B662" s="19" t="s">
-        <v>1370</v>
+        <v>590</v>
       </c>
       <c r="C662" s="11" t="s">
-        <v>1403</v>
+        <v>589</v>
       </c>
       <c r="D662" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="663" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A663" s="19" t="s">
-        <v>1276</v>
+        <v>239</v>
       </c>
       <c r="B663" s="19" t="s">
-        <v>327</v>
+        <v>590</v>
       </c>
       <c r="C663" s="11" t="s">
-        <v>1280</v>
+        <v>624</v>
       </c>
       <c r="D663" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="664" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A664" s="19" t="s">
-        <v>1287</v>
+        <v>239</v>
       </c>
       <c r="B664" s="19" t="s">
-        <v>1030</v>
+        <v>590</v>
       </c>
       <c r="C664" s="11" t="s">
-        <v>1286</v>
+        <v>682</v>
       </c>
       <c r="D664" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="665" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A665" s="19" t="s">
-        <v>1287</v>
+        <v>1340</v>
       </c>
       <c r="B665" s="19" t="s">
-        <v>1030</v>
+        <v>1341</v>
       </c>
       <c r="C665" s="11" t="s">
-        <v>1317</v>
+        <v>1337</v>
       </c>
       <c r="D665" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="666" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A666" s="19" t="s">
-        <v>1287</v>
+        <v>1340</v>
       </c>
       <c r="B666" s="19" t="s">
-        <v>1289</v>
+        <v>1341</v>
       </c>
       <c r="C666" s="11" t="s">
-        <v>1293</v>
+        <v>1372</v>
       </c>
       <c r="D666" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="667" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A667" s="19" t="s">
-        <v>1287</v>
+        <v>239</v>
       </c>
       <c r="B667" s="19" t="s">
-        <v>1289</v>
-[...2 lines deleted...]
-        <v>1327</v>
+        <v>240</v>
+      </c>
+      <c r="C667" s="24" t="s">
+        <v>238</v>
       </c>
       <c r="D667" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="668" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A668" s="19" t="s">
-        <v>1384</v>
+        <v>239</v>
       </c>
       <c r="B668" s="19" t="s">
-        <v>1385</v>
-[...2 lines deleted...]
-        <v>1394</v>
+        <v>240</v>
+      </c>
+      <c r="C668" s="26" t="s">
+        <v>291</v>
       </c>
       <c r="D668" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="669" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A669" s="19" t="s">
-        <v>1384</v>
+        <v>1276</v>
       </c>
       <c r="B669" s="19" t="s">
-        <v>1385</v>
+        <v>1370</v>
       </c>
       <c r="C669" s="11" t="s">
-        <v>1414</v>
+        <v>1372</v>
       </c>
       <c r="D669" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="670" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A670" s="19" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B670" s="19" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C670" s="11" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D670" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A671" s="19" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B671" s="19" t="s">
+        <v>327</v>
+      </c>
+      <c r="C671" s="11" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D671" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A672" s="19" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B672" s="19" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C672" s="11" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D672" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A673" s="19" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B673" s="19" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C673" s="11" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D673" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A674" s="19" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B674" s="19" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C674" s="11" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D674" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A675" s="19" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B675" s="19" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C675" s="11" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D675" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A676" s="19" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B676" s="19" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C676" s="11" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D676" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A677" s="19" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B677" s="19" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C677" s="11" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D677" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A678" s="19" t="s">
         <v>1290</v>
       </c>
-      <c r="B670" s="19" t="s">
+      <c r="B678" s="19" t="s">
         <v>1291</v>
       </c>
-      <c r="C670" s="11" t="s">
+      <c r="C678" s="11" t="s">
         <v>1293</v>
-      </c>
-[...110 lines deleted...]
-        <v>570</v>
       </c>
       <c r="D678" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="679" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A679" s="10" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="B679" s="10" t="s">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C679" s="11" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D679" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="680" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A680" s="10" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="B680" s="10" t="s">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="C680" s="11" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="D680" s="12" t="s">
-        <v>222</v>
+        <v>155</v>
       </c>
     </row>
     <row r="681" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A681" s="10" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="B681" s="10" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>24</v>
+      </c>
+      <c r="C681" s="11" t="s">
+        <v>119</v>
       </c>
       <c r="D681" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="682" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A682" s="10" t="s">
-        <v>65</v>
+        <v>1082</v>
       </c>
       <c r="B682" s="10" t="s">
-        <v>201</v>
+        <v>1083</v>
       </c>
       <c r="C682" s="11" t="s">
-        <v>304</v>
+        <v>1085</v>
       </c>
       <c r="D682" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="683" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A683" s="10" t="s">
-        <v>65</v>
+        <v>1082</v>
       </c>
       <c r="B683" s="10" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>1083</v>
+      </c>
+      <c r="C683" s="11" t="s">
+        <v>1108</v>
       </c>
       <c r="D683" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="684" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A684" s="10" t="s">
-        <v>1249</v>
+        <v>1301</v>
       </c>
       <c r="B684" s="10" t="s">
-        <v>212</v>
+        <v>689</v>
       </c>
       <c r="C684" s="11" t="s">
-        <v>1253</v>
+        <v>1310</v>
       </c>
       <c r="D684" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="685" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A685" s="10" t="s">
-        <v>1249</v>
+        <v>573</v>
       </c>
       <c r="B685" s="10" t="s">
-        <v>212</v>
+        <v>1030</v>
       </c>
       <c r="C685" s="11" t="s">
-        <v>1286</v>
+        <v>1242</v>
       </c>
       <c r="D685" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="686" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A686" s="10" t="s">
-        <v>372</v>
+        <v>573</v>
       </c>
       <c r="B686" s="10" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>574</v>
+      </c>
+      <c r="C686" s="11" t="s">
+        <v>570</v>
       </c>
       <c r="D686" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="687" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A687" s="10" t="s">
-        <v>1177</v>
+        <v>65</v>
       </c>
       <c r="B687" s="10" t="s">
-        <v>1178</v>
+        <v>1</v>
       </c>
       <c r="C687" s="11" t="s">
-        <v>1179</v>
+        <v>122</v>
       </c>
       <c r="D687" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="688" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A688" s="10" t="s">
-        <v>1177</v>
+        <v>65</v>
       </c>
       <c r="B688" s="10" t="s">
-        <v>1178</v>
+        <v>1</v>
       </c>
       <c r="C688" s="11" t="s">
-        <v>1199</v>
+        <v>127</v>
       </c>
       <c r="D688" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="689" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A689" s="10" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="B689" s="10" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>386</v>
+      </c>
+      <c r="C689" s="26" t="s">
+        <v>384</v>
       </c>
       <c r="D689" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="690" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A690" s="10" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="B690" s="10" t="s">
-        <v>561</v>
+        <v>201</v>
       </c>
       <c r="C690" s="11" t="s">
-        <v>555</v>
+        <v>304</v>
       </c>
       <c r="D690" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="691" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A691" s="10" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="B691" s="10" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>201</v>
+      </c>
+      <c r="C691" s="24" t="s">
+        <v>238</v>
       </c>
       <c r="D691" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="692" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A692" s="10" t="s">
-        <v>82</v>
+        <v>1249</v>
       </c>
       <c r="B692" s="10" t="s">
-        <v>561</v>
+        <v>212</v>
       </c>
       <c r="C692" s="11" t="s">
-        <v>682</v>
+        <v>1253</v>
       </c>
       <c r="D692" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="693" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A693" s="10" t="s">
-        <v>82</v>
+        <v>1249</v>
       </c>
       <c r="B693" s="10" t="s">
-        <v>83</v>
+        <v>212</v>
       </c>
       <c r="C693" s="11" t="s">
-        <v>125</v>
+        <v>1286</v>
       </c>
       <c r="D693" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="694" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A694" s="10" t="s">
-        <v>82</v>
+        <v>372</v>
       </c>
       <c r="B694" s="10" t="s">
-        <v>322</v>
+        <v>373</v>
       </c>
       <c r="C694" s="26" t="s">
-        <v>319</v>
+        <v>369</v>
       </c>
       <c r="D694" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="695" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A695" s="10" t="s">
-        <v>1432</v>
+        <v>1177</v>
       </c>
       <c r="B695" s="10" t="s">
-        <v>1433</v>
-[...2 lines deleted...]
-        <v>1437</v>
+        <v>1178</v>
+      </c>
+      <c r="C695" s="11" t="s">
+        <v>1179</v>
       </c>
       <c r="D695" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="696" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A696" s="10" t="s">
-        <v>62</v>
+        <v>1177</v>
       </c>
       <c r="B696" s="10" t="s">
-        <v>114</v>
+        <v>1178</v>
       </c>
       <c r="C696" s="11" t="s">
-        <v>122</v>
+        <v>1199</v>
       </c>
       <c r="D696" s="12" t="s">
-        <v>222</v>
+        <v>155</v>
       </c>
     </row>
     <row r="697" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A697" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B697" s="10" t="s">
+        <v>687</v>
+      </c>
+      <c r="C697" s="11" t="s">
+        <v>694</v>
+      </c>
+      <c r="D697" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A698" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B698" s="10" t="s">
+        <v>561</v>
+      </c>
+      <c r="C698" s="11" t="s">
+        <v>555</v>
+      </c>
+      <c r="D698" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A699" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B699" s="10" t="s">
+        <v>561</v>
+      </c>
+      <c r="C699" s="11" t="s">
+        <v>621</v>
+      </c>
+      <c r="D699" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A700" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B700" s="10" t="s">
+        <v>561</v>
+      </c>
+      <c r="C700" s="11" t="s">
+        <v>682</v>
+      </c>
+      <c r="D700" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A701" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B701" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C701" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="D701" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A702" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B702" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="C702" s="26" t="s">
+        <v>319</v>
+      </c>
+      <c r="D702" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A703" s="10" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B703" s="10" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C703" s="11" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D703" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A704" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B697" s="10" t="s">
+      <c r="B704" s="10" t="s">
         <v>114</v>
       </c>
-      <c r="C697" s="11" t="s">
+      <c r="C704" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="D704" s="12" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A705" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="B705" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="C705" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="D697" s="12" t="s">
+      <c r="D705" s="12" t="s">
         <v>222</v>
-      </c>
-[...110 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="706" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A706" s="14" t="s">
-        <v>568</v>
+        <v>62</v>
       </c>
       <c r="B706" s="14" t="s">
-        <v>511</v>
+        <v>193</v>
       </c>
       <c r="C706" s="11" t="s">
-        <v>555</v>
+        <v>304</v>
       </c>
       <c r="D706" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="707" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A707" s="14" t="s">
-        <v>1007</v>
+        <v>887</v>
       </c>
       <c r="B707" s="14" t="s">
-        <v>262</v>
+        <v>888</v>
       </c>
       <c r="C707" s="11" t="s">
-        <v>1012</v>
+        <v>902</v>
       </c>
       <c r="D707" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="708" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A708" s="14" t="s">
-        <v>1007</v>
+        <v>228</v>
       </c>
       <c r="B708" s="14" t="s">
-        <v>262</v>
+        <v>229</v>
       </c>
       <c r="C708" s="11" t="s">
-        <v>1047</v>
+        <v>301</v>
       </c>
       <c r="D708" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="709" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A709" s="14" t="s">
-        <v>673</v>
+        <v>228</v>
       </c>
       <c r="B709" s="14" t="s">
-        <v>674</v>
+        <v>229</v>
       </c>
       <c r="C709" s="26" t="s">
-        <v>681</v>
+        <v>271</v>
       </c>
       <c r="D709" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="710" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A710" s="14" t="s">
+        <v>228</v>
+      </c>
+      <c r="B710" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="C710" s="26" t="s">
+        <v>280</v>
+      </c>
+      <c r="D710" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A711" s="14" t="s">
+        <v>889</v>
+      </c>
+      <c r="B711" s="14" t="s">
+        <v>890</v>
+      </c>
+      <c r="C711" s="11" t="s">
+        <v>902</v>
+      </c>
+      <c r="D711" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A712" s="14" t="s">
+        <v>889</v>
+      </c>
+      <c r="B712" s="14" t="s">
+        <v>890</v>
+      </c>
+      <c r="C712" s="11" t="s">
+        <v>944</v>
+      </c>
+      <c r="D712" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A713" s="14" t="s">
+        <v>568</v>
+      </c>
+      <c r="B713" s="14" t="s">
+        <v>511</v>
+      </c>
+      <c r="C713" s="11" t="s">
+        <v>510</v>
+      </c>
+      <c r="D713" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A714" s="14" t="s">
+        <v>568</v>
+      </c>
+      <c r="B714" s="14" t="s">
+        <v>511</v>
+      </c>
+      <c r="C714" s="11" t="s">
+        <v>555</v>
+      </c>
+      <c r="D714" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A715" s="14" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B715" s="14" t="s">
+        <v>262</v>
+      </c>
+      <c r="C715" s="11" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D715" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A716" s="14" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B716" s="14" t="s">
+        <v>262</v>
+      </c>
+      <c r="C716" s="11" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D716" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A717" s="14" t="s">
         <v>673</v>
       </c>
-      <c r="B710" s="14" t="s">
+      <c r="B717" s="14" t="s">
         <v>674</v>
       </c>
-      <c r="C710" s="11" t="s">
-[...96 lines deleted...]
-      </c>
       <c r="C717" s="26" t="s">
-        <v>397</v>
+        <v>681</v>
       </c>
       <c r="D717" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="718" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A718" s="14" t="s">
+        <v>673</v>
+      </c>
+      <c r="B718" s="14" t="s">
+        <v>674</v>
+      </c>
+      <c r="C718" s="11" t="s">
+        <v>730</v>
+      </c>
+      <c r="D718" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A719" s="10" t="s">
+        <v>672</v>
+      </c>
+      <c r="B719" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C719" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="D719" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A720" s="10" t="s">
+        <v>672</v>
+      </c>
+      <c r="B720" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C720" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="D720" s="12" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A721" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B718" s="14" t="s">
+      <c r="B721" s="10" t="s">
+        <v>804</v>
+      </c>
+      <c r="C721" s="26" t="s">
+        <v>818</v>
+      </c>
+      <c r="D721" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A722" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B722" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="C722" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="D722" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A723" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B723" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="C723" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="D723" s="12" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A724" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B724" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="C724" s="26" t="s">
+        <v>375</v>
+      </c>
+      <c r="D724" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A725" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B725" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="C725" s="26" t="s">
+        <v>397</v>
+      </c>
+      <c r="D725" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A726" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B726" s="14" t="s">
         <v>169</v>
       </c>
-      <c r="C718" s="11" t="s">
+      <c r="C726" s="11" t="s">
         <v>164</v>
       </c>
-      <c r="D718" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A719" s="14" t="s">
+      <c r="D726" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A727" s="14" t="s">
         <v>529</v>
       </c>
-      <c r="B719" s="14" t="s">
+      <c r="B727" s="14" t="s">
         <v>632</v>
       </c>
-      <c r="C719" s="26" t="s">
+      <c r="C727" s="26" t="s">
         <v>635</v>
       </c>
-      <c r="D719" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A720" s="14" t="s">
+      <c r="D727" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A728" s="14" t="s">
         <v>529</v>
       </c>
-      <c r="B720" s="14" t="s">
+      <c r="B728" s="14" t="s">
         <v>632</v>
       </c>
-      <c r="C720" s="11" t="s">
+      <c r="C728" s="11" t="s">
         <v>694</v>
       </c>
-      <c r="D720" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A721" s="14" t="s">
+      <c r="D728" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A729" s="14" t="s">
         <v>540</v>
       </c>
-      <c r="B721" s="14" t="s">
+      <c r="B729" s="14" t="s">
         <v>541</v>
       </c>
-      <c r="C721" s="11" t="s">
+      <c r="C729" s="11" t="s">
         <v>532</v>
       </c>
-      <c r="D721" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A722" s="14" t="s">
+      <c r="D729" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A730" s="14" t="s">
         <v>540</v>
       </c>
-      <c r="B722" s="14" t="s">
+      <c r="B730" s="14" t="s">
         <v>541</v>
       </c>
-      <c r="C722" s="26" t="s">
+      <c r="C730" s="26" t="s">
         <v>622</v>
       </c>
-      <c r="D722" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A723" s="14" t="s">
+      <c r="D730" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A731" s="14" t="s">
         <v>540</v>
       </c>
-      <c r="B723" s="14" t="s">
+      <c r="B731" s="14" t="s">
         <v>541</v>
       </c>
-      <c r="C723" s="11" t="s">
+      <c r="C731" s="11" t="s">
         <v>621</v>
       </c>
-      <c r="D723" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A724" s="14" t="s">
+      <c r="D731" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A732" s="14" t="s">
         <v>1093</v>
       </c>
-      <c r="B724" s="10" t="s">
+      <c r="B732" s="10" t="s">
         <v>1059</v>
       </c>
-      <c r="C724" s="11" t="s">
+      <c r="C732" s="11" t="s">
         <v>1062</v>
       </c>
-      <c r="D724" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A725" s="14" t="s">
+      <c r="D732" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A733" s="14" t="s">
         <v>1093</v>
       </c>
-      <c r="B725" s="10" t="s">
+      <c r="B733" s="10" t="s">
         <v>1059</v>
       </c>
-      <c r="C725" s="11" t="s">
+      <c r="C733" s="11" t="s">
         <v>1100</v>
-      </c>
-[...110 lines deleted...]
-        <v>120</v>
       </c>
       <c r="D733" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="734" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A734" s="10" t="s">
         <v>1094</v>
       </c>
-      <c r="B734" s="10" t="s">
-        <v>43</v>
+      <c r="B734" s="14" t="s">
+        <v>542</v>
       </c>
       <c r="C734" s="11" t="s">
-        <v>124</v>
+        <v>532</v>
       </c>
       <c r="D734" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="735" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A735" s="10" t="s">
-        <v>1099</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>1095</v>
+      </c>
+      <c r="B735" s="14" t="s">
+        <v>542</v>
+      </c>
+      <c r="C735" s="26" t="s">
+        <v>585</v>
       </c>
       <c r="D735" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="736" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A736" s="10" t="s">
-        <v>1094</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>1096</v>
+      </c>
+      <c r="B736" s="14" t="s">
+        <v>542</v>
+      </c>
+      <c r="C736" s="11" t="s">
+        <v>792</v>
       </c>
       <c r="D736" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="737" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A737" s="10" t="s">
-        <v>1094</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1096</v>
+      </c>
+      <c r="B737" s="14" t="s">
+        <v>542</v>
       </c>
       <c r="C737" s="26" t="s">
-        <v>411</v>
+        <v>818</v>
       </c>
       <c r="D737" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="738" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A738" s="10" t="s">
-        <v>1094</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1097</v>
+      </c>
+      <c r="B738" s="14" t="s">
+        <v>958</v>
       </c>
       <c r="C738" s="11" t="s">
-        <v>459</v>
+        <v>963</v>
       </c>
       <c r="D738" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="739" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="739" spans="1:4" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A739" s="10" t="s">
-        <v>1094</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1098</v>
+      </c>
+      <c r="B739" s="14" t="s">
+        <v>991</v>
       </c>
       <c r="C739" s="11" t="s">
-        <v>532</v>
+        <v>992</v>
       </c>
       <c r="D739" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="740" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="740" spans="1:4" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A740" s="10" t="s">
-        <v>1094</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>1098</v>
+      </c>
+      <c r="B740" s="14" t="s">
+        <v>991</v>
       </c>
       <c r="C740" s="11" t="s">
-        <v>555</v>
+        <v>1012</v>
       </c>
       <c r="D740" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="741" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A741" s="10" t="s">
         <v>1094</v>
       </c>
-      <c r="B741" s="29" t="s">
+      <c r="B741" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C741" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="D741" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A742" s="10" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B742" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C742" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="D742" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A743" s="10" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B743" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C743" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="D743" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A744" s="10" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B744" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C744" s="26" t="s">
+        <v>291</v>
+      </c>
+      <c r="D744" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A745" s="10" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B745" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C745" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="D745" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A746" s="10" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B746" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C746" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="D746" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A747" s="10" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B747" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C747" s="11" t="s">
+        <v>532</v>
+      </c>
+      <c r="D747" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A748" s="10" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B748" s="29" t="s">
         <v>562</v>
       </c>
-      <c r="C741" s="11" t="s">
+      <c r="C748" s="11" t="s">
+        <v>555</v>
+      </c>
+      <c r="D748" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4" ht="87.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A749" s="10" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B749" s="29" t="s">
+        <v>562</v>
+      </c>
+      <c r="C749" s="11" t="s">
         <v>589</v>
       </c>
-      <c r="D741" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A742" s="20" t="s">
+      <c r="D749" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A750" s="20" t="s">
         <v>365</v>
       </c>
-      <c r="B742" s="20" t="s">
+      <c r="B750" s="20" t="s">
         <v>234</v>
       </c>
-      <c r="C742" s="24" t="s">
+      <c r="C750" s="24" t="s">
         <v>233</v>
       </c>
-      <c r="D742" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A743" s="20" t="s">
+      <c r="D750" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A751" s="20" t="s">
         <v>365</v>
       </c>
-      <c r="B743" s="20" t="s">
+      <c r="B751" s="20" t="s">
         <v>234</v>
       </c>
-      <c r="C743" s="26" t="s">
+      <c r="C751" s="26" t="s">
         <v>280</v>
       </c>
-      <c r="D743" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A744" s="20" t="s">
+      <c r="D751" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A752" s="20" t="s">
         <v>529</v>
       </c>
-      <c r="B744" s="20" t="s">
+      <c r="B752" s="20" t="s">
         <v>440</v>
       </c>
-      <c r="C744" s="11" t="s">
+      <c r="C752" s="11" t="s">
         <v>589</v>
       </c>
-      <c r="D744" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A745" s="20" t="s">
+      <c r="D752" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A753" s="20" t="s">
         <v>529</v>
       </c>
-      <c r="B745" s="20" t="s">
+      <c r="B753" s="20" t="s">
         <v>483</v>
       </c>
-      <c r="C745" s="11" t="s">
+      <c r="C753" s="11" t="s">
         <v>479</v>
       </c>
-      <c r="D745" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A746" s="14" t="s">
+      <c r="D753" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A754" s="14" t="s">
         <v>530</v>
       </c>
-      <c r="B746" s="20" t="s">
+      <c r="B754" s="20" t="s">
         <v>483</v>
       </c>
-      <c r="C746" s="11" t="s">
+      <c r="C754" s="11" t="s">
         <v>518</v>
       </c>
-      <c r="D746" s="12" t="s">
-[...110 lines deleted...]
-      </c>
       <c r="D754" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="755" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A755" s="10" t="s">
-        <v>194</v>
+        <v>1386</v>
       </c>
       <c r="B755" s="10" t="s">
-        <v>72</v>
+        <v>1387</v>
       </c>
       <c r="C755" s="11" t="s">
-        <v>304</v>
+        <v>1394</v>
       </c>
       <c r="D755" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="756" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A756" s="10" t="s">
-        <v>194</v>
+        <v>130</v>
       </c>
       <c r="B756" s="10" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>136</v>
+      </c>
+      <c r="C756" s="11" t="s">
+        <v>305</v>
       </c>
       <c r="D756" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="757" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A757" s="10" t="s">
-        <v>194</v>
+        <v>130</v>
       </c>
       <c r="B757" s="10" t="s">
-        <v>608</v>
+        <v>136</v>
       </c>
       <c r="C757" s="11" t="s">
-        <v>657</v>
+        <v>304</v>
       </c>
       <c r="D757" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="758" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A758" s="10" t="s">
-        <v>382</v>
+        <v>527</v>
       </c>
       <c r="B758" s="10" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>29</v>
+      </c>
+      <c r="C758" s="11" t="s">
+        <v>624</v>
       </c>
       <c r="D758" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="759" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A759" s="10" t="s">
-        <v>382</v>
+        <v>527</v>
       </c>
       <c r="B759" s="10" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>29</v>
+      </c>
+      <c r="C759" s="11" t="s">
+        <v>682</v>
       </c>
       <c r="D759" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="760" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A760" s="10" t="s">
-        <v>1389</v>
+        <v>527</v>
       </c>
       <c r="B760" s="10" t="s">
-        <v>1388</v>
+        <v>528</v>
       </c>
       <c r="C760" s="11" t="s">
-        <v>1394</v>
+        <v>518</v>
       </c>
       <c r="D760" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="761" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A761" s="10" t="s">
-        <v>1389</v>
+        <v>194</v>
       </c>
       <c r="B761" s="10" t="s">
-        <v>1388</v>
-[...2 lines deleted...]
-        <v>1425</v>
+        <v>799</v>
+      </c>
+      <c r="C761" s="26" t="s">
+        <v>818</v>
       </c>
       <c r="D761" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="762" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A762" s="10" t="s">
-        <v>496</v>
+        <v>194</v>
       </c>
       <c r="B762" s="10" t="s">
-        <v>453</v>
+        <v>799</v>
       </c>
       <c r="C762" s="11" t="s">
-        <v>490</v>
+        <v>857</v>
       </c>
       <c r="D762" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="763" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A763" s="10" t="s">
-        <v>496</v>
+        <v>194</v>
       </c>
       <c r="B763" s="10" t="s">
-        <v>453</v>
+        <v>72</v>
       </c>
       <c r="C763" s="11" t="s">
-        <v>532</v>
+        <v>304</v>
       </c>
       <c r="D763" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="764" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A764" s="10" t="s">
-        <v>496</v>
+        <v>194</v>
       </c>
       <c r="B764" s="10" t="s">
-        <v>625</v>
+        <v>608</v>
       </c>
       <c r="C764" s="26" t="s">
-        <v>635</v>
+        <v>622</v>
       </c>
       <c r="D764" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="765" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A765" s="10" t="s">
-        <v>496</v>
+        <v>194</v>
       </c>
       <c r="B765" s="10" t="s">
-        <v>625</v>
+        <v>608</v>
       </c>
       <c r="C765" s="11" t="s">
-        <v>694</v>
+        <v>657</v>
       </c>
       <c r="D765" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="766" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A766" s="10" t="s">
-        <v>1422</v>
+        <v>382</v>
       </c>
       <c r="B766" s="10" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>1425</v>
+        <v>329</v>
+      </c>
+      <c r="C766" s="26" t="s">
+        <v>326</v>
       </c>
       <c r="D766" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="767" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A767" s="10" t="s">
-        <v>1136</v>
+        <v>382</v>
       </c>
       <c r="B767" s="10" t="s">
-        <v>1135</v>
-[...2 lines deleted...]
-        <v>1137</v>
+        <v>329</v>
+      </c>
+      <c r="C767" s="26" t="s">
+        <v>352</v>
       </c>
       <c r="D767" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="768" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A768" s="10" t="s">
-        <v>1136</v>
+        <v>1389</v>
       </c>
       <c r="B768" s="10" t="s">
-        <v>1135</v>
+        <v>1388</v>
       </c>
       <c r="C768" s="11" t="s">
-        <v>1149</v>
+        <v>1394</v>
       </c>
       <c r="D768" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="769" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A769" s="10" t="s">
-        <v>1136</v>
+        <v>1389</v>
       </c>
       <c r="B769" s="10" t="s">
-        <v>1135</v>
+        <v>1388</v>
       </c>
       <c r="C769" s="11" t="s">
-        <v>1170</v>
+        <v>1425</v>
       </c>
       <c r="D769" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="770" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A770" s="10" t="s">
-        <v>1250</v>
+        <v>496</v>
       </c>
       <c r="B770" s="10" t="s">
-        <v>1251</v>
+        <v>453</v>
       </c>
       <c r="C770" s="11" t="s">
-        <v>1253</v>
+        <v>490</v>
       </c>
       <c r="D770" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="771" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A771" s="10" t="s">
-        <v>1277</v>
+        <v>496</v>
       </c>
       <c r="B771" s="10" t="s">
-        <v>1278</v>
+        <v>453</v>
       </c>
       <c r="C771" s="11" t="s">
-        <v>1280</v>
+        <v>532</v>
       </c>
       <c r="D771" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="772" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A772" s="10" t="s">
+        <v>496</v>
+      </c>
+      <c r="B772" s="10" t="s">
+        <v>625</v>
+      </c>
+      <c r="C772" s="26" t="s">
+        <v>635</v>
+      </c>
+      <c r="D772" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A773" s="10" t="s">
+        <v>496</v>
+      </c>
+      <c r="B773" s="10" t="s">
+        <v>625</v>
+      </c>
+      <c r="C773" s="11" t="s">
+        <v>694</v>
+      </c>
+      <c r="D773" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A774" s="10" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B774" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C774" s="11" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D774" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A775" s="10" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B775" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C775" s="10" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D775" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A776" s="10" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B776" s="10" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C776" s="11" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D776" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A777" s="10" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B777" s="10" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C777" s="11" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D777" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A778" s="10" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B778" s="10" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C778" s="11" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D778" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A779" s="10" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B779" s="10" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C779" s="11" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D779" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A780" s="10" t="s">
         <v>1277</v>
       </c>
-      <c r="B772" s="10" t="s">
+      <c r="B780" s="10" t="s">
         <v>1278</v>
       </c>
-      <c r="C772" s="11" t="s">
+      <c r="C780" s="11" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D780" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A781" s="10" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B781" s="10" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C781" s="11" t="s">
         <v>1310</v>
       </c>
-      <c r="D772" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A773" s="10" t="s">
+      <c r="D781" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A782" s="10" t="s">
         <v>1235</v>
       </c>
-      <c r="B773" s="10" t="s">
+      <c r="B782" s="10" t="s">
         <v>1234</v>
       </c>
-      <c r="C773" s="11" t="s">
+      <c r="C782" s="11" t="s">
         <v>1239</v>
       </c>
-      <c r="D773" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A774" s="10" t="s">
+      <c r="D782" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A783" s="10" t="s">
         <v>1235</v>
       </c>
-      <c r="B774" s="10" t="s">
+      <c r="B783" s="10" t="s">
         <v>1234</v>
       </c>
-      <c r="C774" s="11" t="s">
+      <c r="C783" s="11" t="s">
         <v>1280</v>
       </c>
-      <c r="D774" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A775" s="10" t="s">
+      <c r="D783" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A784" s="10" t="s">
         <v>1235</v>
       </c>
-      <c r="B775" s="10" t="s">
+      <c r="B784" s="10" t="s">
         <v>1234</v>
       </c>
-      <c r="C775" s="11" t="s">
+      <c r="C784" s="11" t="s">
         <v>1310</v>
       </c>
-      <c r="D775" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A776" s="10" t="s">
+      <c r="D784" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A785" s="10" t="s">
         <v>1218</v>
       </c>
-      <c r="B776" s="10" t="s">
+      <c r="B785" s="10" t="s">
         <v>1216</v>
       </c>
-      <c r="C776" s="11" t="s">
+      <c r="C785" s="11" t="s">
         <v>1217</v>
       </c>
-      <c r="D776" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A777" s="10" t="s">
+      <c r="D785" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A786" s="10" t="s">
         <v>1218</v>
       </c>
-      <c r="B777" s="10" t="s">
+      <c r="B786" s="10" t="s">
         <v>1216</v>
       </c>
-      <c r="C777" s="11" t="s">
+      <c r="C786" s="11" t="s">
         <v>1253</v>
       </c>
-      <c r="D777" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A778" s="10" t="s">
+      <c r="D786" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A787" s="10" t="s">
         <v>1218</v>
       </c>
-      <c r="B778" s="10" t="s">
+      <c r="B787" s="10" t="s">
         <v>1183</v>
       </c>
-      <c r="C778" s="11" t="s">
+      <c r="C787" s="11" t="s">
         <v>1184</v>
       </c>
-      <c r="D778" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A779" s="10" t="s">
+      <c r="D787" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A788" s="10" t="s">
         <v>1218</v>
       </c>
-      <c r="B779" s="10" t="s">
+      <c r="B788" s="10" t="s">
         <v>1183</v>
       </c>
-      <c r="C779" s="11" t="s">
+      <c r="C788" s="11" t="s">
         <v>1199</v>
       </c>
-      <c r="D779" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A780" s="10" t="s">
+      <c r="D788" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A789" s="10" t="s">
         <v>1218</v>
       </c>
-      <c r="B780" s="10" t="s">
+      <c r="B789" s="10" t="s">
         <v>1183</v>
       </c>
-      <c r="C780" s="11" t="s">
+      <c r="C789" s="11" t="s">
         <v>1242</v>
       </c>
-      <c r="D780" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A781" s="10" t="s">
+      <c r="D789" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A790" s="10" t="s">
         <v>1218</v>
       </c>
-      <c r="B781" s="10" t="s">
+      <c r="B790" s="10" t="s">
         <v>1183</v>
       </c>
-      <c r="C781" s="11" t="s">
+      <c r="C790" s="11" t="s">
         <v>1286</v>
       </c>
-      <c r="D781" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A782" s="10" t="s">
+      <c r="D790" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A791" s="10" t="s">
         <v>209</v>
       </c>
-      <c r="B782" s="10" t="s">
+      <c r="B791" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="C782" s="11" t="s">
+      <c r="C791" s="11" t="s">
         <v>302</v>
       </c>
-      <c r="D782" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A783" s="10" t="s">
+      <c r="D791" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A792" s="10" t="s">
         <v>921</v>
       </c>
-      <c r="B783" s="10" t="s">
+      <c r="B792" s="10" t="s">
         <v>922</v>
       </c>
-      <c r="C783" s="11" t="s">
+      <c r="C792" s="11" t="s">
         <v>925</v>
-      </c>
-[...124 lines deleted...]
-        <v>816</v>
       </c>
       <c r="D792" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="793" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A793" s="10" t="s">
-        <v>721</v>
+        <v>921</v>
       </c>
       <c r="B793" s="10" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>922</v>
+      </c>
+      <c r="C793" s="11" t="s">
+        <v>963</v>
       </c>
       <c r="D793" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="794" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A794" s="10" t="s">
-        <v>721</v>
+        <v>692</v>
       </c>
       <c r="B794" s="10" t="s">
-        <v>722</v>
+        <v>693</v>
       </c>
       <c r="C794" s="11" t="s">
-        <v>769</v>
+        <v>694</v>
       </c>
       <c r="D794" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="795" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A795" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="B795" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="C795" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="D795" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A796" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="B796" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="C796" s="24" t="s">
+        <v>251</v>
+      </c>
+      <c r="D796" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A797" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="B797" s="10" t="s">
+        <v>419</v>
+      </c>
+      <c r="C797" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="D797" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A798" s="10" t="s">
         <v>721</v>
       </c>
-      <c r="B795" s="10" t="s">
+      <c r="B798" s="10" t="s">
+        <v>731</v>
+      </c>
+      <c r="C798" s="26" t="s">
+        <v>725</v>
+      </c>
+      <c r="D798" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A799" s="10" t="s">
+        <v>721</v>
+      </c>
+      <c r="B799" s="10" t="s">
+        <v>731</v>
+      </c>
+      <c r="C799" s="11" t="s">
+        <v>736</v>
+      </c>
+      <c r="D799" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A800" s="10" t="s">
+        <v>721</v>
+      </c>
+      <c r="B800" s="10" t="s">
+        <v>731</v>
+      </c>
+      <c r="C800" s="11" t="s">
+        <v>792</v>
+      </c>
+      <c r="D800" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A801" s="10" t="s">
+        <v>721</v>
+      </c>
+      <c r="B801" s="10" t="s">
+        <v>731</v>
+      </c>
+      <c r="C801" s="11" t="s">
+        <v>816</v>
+      </c>
+      <c r="D801" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A802" s="10" t="s">
+        <v>721</v>
+      </c>
+      <c r="B802" s="10" t="s">
         <v>722</v>
       </c>
-      <c r="C795" s="11" t="s">
+      <c r="C802" s="26" t="s">
+        <v>725</v>
+      </c>
+      <c r="D802" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A803" s="10" t="s">
+        <v>721</v>
+      </c>
+      <c r="B803" s="10" t="s">
+        <v>722</v>
+      </c>
+      <c r="C803" s="11" t="s">
+        <v>769</v>
+      </c>
+      <c r="D803" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A804" s="10" t="s">
+        <v>721</v>
+      </c>
+      <c r="B804" s="10" t="s">
+        <v>722</v>
+      </c>
+      <c r="C804" s="11" t="s">
         <v>816</v>
       </c>
-      <c r="D795" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A796" s="10" t="s">
+      <c r="D804" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A805" s="10" t="s">
         <v>150</v>
       </c>
-      <c r="B796" s="10" t="s">
+      <c r="B805" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="C796" s="11" t="s">
+      <c r="C805" s="11" t="s">
         <v>119</v>
       </c>
-      <c r="D796" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A797" s="10" t="s">
+      <c r="D805" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A806" s="10" t="s">
         <v>150</v>
       </c>
-      <c r="B797" s="10" t="s">
+      <c r="B806" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="C797" s="11" t="s">
+      <c r="C806" s="11" t="s">
         <v>121</v>
       </c>
-      <c r="D797" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A798" s="10" t="s">
+      <c r="D806" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A807" s="10" t="s">
         <v>150</v>
       </c>
-      <c r="B798" s="10" t="s">
+      <c r="B807" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="C798" s="11" t="s">
+      <c r="C807" s="11" t="s">
         <v>122</v>
       </c>
-      <c r="D798" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A799" s="10" t="s">
+      <c r="D807" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A808" s="10" t="s">
         <v>393</v>
       </c>
-      <c r="B799" s="10" t="s">
+      <c r="B808" s="10" t="s">
         <v>429</v>
       </c>
-      <c r="C799" s="26" t="s">
+      <c r="C808" s="26" t="s">
         <v>384</v>
       </c>
-      <c r="D799" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A800" s="10" t="s">
+      <c r="D808" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A809" s="10" t="s">
         <v>428</v>
       </c>
-      <c r="B800" s="10" t="s">
+      <c r="B809" s="10" t="s">
         <v>429</v>
       </c>
-      <c r="C800" s="26" t="s">
+      <c r="C809" s="26" t="s">
         <v>411</v>
       </c>
-      <c r="D800" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A801" s="10" t="s">
+      <c r="D809" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="810" spans="1:4" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A810" s="10" t="s">
         <v>428</v>
       </c>
-      <c r="B801" s="10" t="s">
+      <c r="B810" s="10" t="s">
         <v>429</v>
       </c>
-      <c r="C801" s="11" t="s">
+      <c r="C810" s="11" t="s">
         <v>438</v>
       </c>
-      <c r="D801" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A802" s="10" t="s">
+      <c r="D810" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4" ht="133.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A811" s="10" t="s">
         <v>486</v>
       </c>
-      <c r="B802" s="10" t="s">
+      <c r="B811" s="10" t="s">
         <v>429</v>
       </c>
-      <c r="C802" s="11" t="s">
+      <c r="C811" s="11" t="s">
         <v>479</v>
       </c>
-      <c r="D802" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A803" s="10" t="s">
+      <c r="D811" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4" ht="137.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A812" s="10" t="s">
         <v>929</v>
       </c>
-      <c r="B803" s="10" t="s">
+      <c r="B812" s="10" t="s">
         <v>930</v>
       </c>
-      <c r="C803" s="32" t="s">
+      <c r="C812" s="32" t="s">
         <v>934</v>
       </c>
-      <c r="D803" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A804" s="10" t="s">
+      <c r="D812" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="813" spans="1:4" ht="137.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A813" s="10" t="s">
         <v>929</v>
       </c>
-      <c r="B804" s="10" t="s">
+      <c r="B813" s="10" t="s">
         <v>930</v>
       </c>
-      <c r="C804" s="11" t="s">
+      <c r="C813" s="11" t="s">
         <v>963</v>
       </c>
-      <c r="D804" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A805" s="10" t="s">
+      <c r="D813" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="814" spans="1:4" ht="137.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A814" s="10" t="s">
         <v>929</v>
       </c>
-      <c r="B805" s="10" t="s">
+      <c r="B814" s="10" t="s">
         <v>930</v>
       </c>
-      <c r="C805" s="11" t="s">
+      <c r="C814" s="11" t="s">
         <v>982</v>
       </c>
-      <c r="D805" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A806" s="10" t="s">
+      <c r="D814" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4" ht="137.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A815" s="10" t="s">
         <v>929</v>
       </c>
-      <c r="B806" s="10" t="s">
+      <c r="B815" s="10" t="s">
         <v>930</v>
       </c>
-      <c r="C806" s="11" t="s">
+      <c r="C815" s="11" t="s">
         <v>992</v>
       </c>
-      <c r="D806" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A807" s="10" t="s">
+      <c r="D815" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="816" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A816" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="B807" s="10" t="s">
+      <c r="B816" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="C807" s="11" t="s">
+      <c r="C816" s="11" t="s">
         <v>120</v>
       </c>
-      <c r="D807" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A808" s="10" t="s">
+      <c r="D816" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="817" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A817" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="B808" s="10" t="s">
+      <c r="B817" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="C808" s="11" t="s">
+      <c r="C817" s="11" t="s">
         <v>555</v>
       </c>
-      <c r="D808" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A809" s="10" t="s">
+      <c r="D817" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="818" spans="1:4" ht="177.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A818" s="10" t="s">
         <v>563</v>
       </c>
-      <c r="B809" s="10" t="s">
+      <c r="B818" s="10" t="s">
         <v>564</v>
       </c>
-      <c r="C809" s="11" t="s">
+      <c r="C818" s="11" t="s">
         <v>555</v>
       </c>
-      <c r="D809" s="12" t="s">
+      <c r="D818" s="12" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="810" spans="1:4" ht="203.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A810" s="10" t="s">
+    <row r="819" spans="1:4" ht="203.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A819" s="10" t="s">
         <v>728</v>
       </c>
-      <c r="B810" s="10" t="s">
+      <c r="B819" s="10" t="s">
         <v>564</v>
       </c>
-      <c r="C810" s="11" t="s">
+      <c r="C819" s="11" t="s">
         <v>730</v>
-      </c>
-[...124 lines deleted...]
-        <v>1124</v>
       </c>
       <c r="D819" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="820" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A820" s="10" t="s">
+        <v>487</v>
+      </c>
+      <c r="B820" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="C820" s="11" t="s">
+        <v>432</v>
+      </c>
+      <c r="D820" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="821" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A821" s="10" t="s">
+        <v>487</v>
+      </c>
+      <c r="B821" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="C821" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="D821" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="822" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A822" s="10" t="s">
+        <v>487</v>
+      </c>
+      <c r="B822" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="C822" s="11" t="s">
+        <v>479</v>
+      </c>
+      <c r="D822" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A823" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="B823" s="10" t="s">
+        <v>703</v>
+      </c>
+      <c r="C823" s="31" t="s">
+        <v>709</v>
+      </c>
+      <c r="D823" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="824" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A824" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="B824" s="10" t="s">
+        <v>703</v>
+      </c>
+      <c r="C824" s="11" t="s">
+        <v>752</v>
+      </c>
+      <c r="D824" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="825" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A825" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="B825" s="10" t="s">
+        <v>703</v>
+      </c>
+      <c r="C825" s="11" t="s">
+        <v>792</v>
+      </c>
+      <c r="D825" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A826" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="B826" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="C826" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="D826" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A827" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="B827" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="C827" s="11" t="s">
+        <v>510</v>
+      </c>
+      <c r="D827" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="828" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A828" s="10" t="s">
         <v>1119</v>
       </c>
-      <c r="B820" s="10" t="s">
+      <c r="B828" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="C820" s="11" t="s">
+      <c r="C828" s="37" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D828" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="829" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A829" s="10" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B829" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C829" s="11" t="s">
         <v>1149</v>
       </c>
-      <c r="D820" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A821" s="10" t="s">
+      <c r="D829" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="830" spans="1:4" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A830" s="10" t="s">
         <v>1281</v>
       </c>
-      <c r="B821" s="10" t="s">
+      <c r="B830" s="10" t="s">
         <v>1279</v>
       </c>
-      <c r="C821" s="11" t="s">
+      <c r="C830" s="11" t="s">
         <v>1280</v>
       </c>
-      <c r="D821" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A822" s="10" t="s">
+      <c r="D830" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A831" s="10" t="s">
         <v>1281</v>
       </c>
-      <c r="B822" s="10" t="s">
+      <c r="B831" s="10" t="s">
         <v>1279</v>
       </c>
-      <c r="C822" s="11" t="s">
+      <c r="C831" s="11" t="s">
         <v>1310</v>
       </c>
-      <c r="D822" s="12" t="s">
-[...124 lines deleted...]
-      </c>
       <c r="D831" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="832" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A832" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B832" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="C832" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="D832" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A833" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B833" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="C833" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="D833" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A834" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B834" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="C834" s="26" t="s">
+        <v>271</v>
+      </c>
+      <c r="D834" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="835" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A835" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B835" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="C835" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="D835" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="836" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A836" s="13" t="s">
         <v>135</v>
       </c>
-      <c r="B832" s="10" t="s">
+      <c r="B836" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C836" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="D836" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="837" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A837" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B837" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="C837" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="D837" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A838" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B838" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="C838" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="D838" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="839" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A839" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B839" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="C839" s="26" t="s">
+        <v>271</v>
+      </c>
+      <c r="D839" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="840" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A840" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B840" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="C840" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="D840" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="841" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A841" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B841" s="10" t="s">
         <v>195</v>
       </c>
-      <c r="C832" s="11" t="s">
+      <c r="C841" s="11" t="s">
         <v>304</v>
       </c>
-      <c r="D832" s="12" t="s">
-[...124 lines deleted...]
-      </c>
       <c r="D841" s="12" t="s">
-        <v>221</v>
+        <v>155</v>
       </c>
     </row>
     <row r="842" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A842" s="10" t="s">
-        <v>462</v>
+        <v>724</v>
       </c>
       <c r="B842" s="10" t="s">
-        <v>1357</v>
-[...2 lines deleted...]
-        <v>1359</v>
+        <v>723</v>
+      </c>
+      <c r="C842" s="26" t="s">
+        <v>725</v>
       </c>
       <c r="D842" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="843" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A843" s="10" t="s">
-        <v>462</v>
+        <v>724</v>
       </c>
       <c r="B843" s="10" t="s">
-        <v>1001</v>
-[...2 lines deleted...]
-        <v>1005</v>
+        <v>723</v>
+      </c>
+      <c r="C843" s="32" t="s">
+        <v>779</v>
       </c>
       <c r="D843" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="844" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A844" s="10" t="s">
-        <v>462</v>
+        <v>724</v>
       </c>
       <c r="B844" s="10" t="s">
-        <v>1001</v>
+        <v>723</v>
       </c>
       <c r="C844" s="11" t="s">
-        <v>1024</v>
+        <v>792</v>
       </c>
       <c r="D844" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="845" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A845" s="10" t="s">
-        <v>462</v>
+        <v>724</v>
       </c>
       <c r="B845" s="10" t="s">
-        <v>923</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>723</v>
+      </c>
+      <c r="C845" s="26" t="s">
+        <v>818</v>
       </c>
       <c r="D845" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="846" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A846" s="10" t="s">
-        <v>462</v>
+        <v>1040</v>
       </c>
       <c r="B846" s="10" t="s">
-        <v>923</v>
+        <v>1041</v>
       </c>
       <c r="C846" s="11" t="s">
-        <v>925</v>
+        <v>1042</v>
       </c>
       <c r="D846" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="847" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A847" s="10" t="s">
-        <v>462</v>
+        <v>669</v>
       </c>
       <c r="B847" s="10" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>925</v>
+        <v>670</v>
+      </c>
+      <c r="C847" s="26" t="s">
+        <v>681</v>
       </c>
       <c r="D847" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="848" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A848" s="10" t="s">
-        <v>462</v>
+        <v>669</v>
       </c>
       <c r="B848" s="10" t="s">
-        <v>463</v>
+        <v>670</v>
       </c>
       <c r="C848" s="11" t="s">
-        <v>459</v>
+        <v>730</v>
       </c>
       <c r="D848" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="849" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A849" s="10" t="s">
-        <v>462</v>
+        <v>669</v>
       </c>
       <c r="B849" s="10" t="s">
-        <v>1089</v>
+        <v>327</v>
       </c>
       <c r="C849" s="11" t="s">
-        <v>1100</v>
+        <v>769</v>
       </c>
       <c r="D849" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="850" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A850" s="10" t="s">
-        <v>462</v>
+        <v>46</v>
       </c>
       <c r="B850" s="10" t="s">
-        <v>1089</v>
+        <v>47</v>
       </c>
       <c r="C850" s="11" t="s">
-        <v>1108</v>
+        <v>120</v>
       </c>
       <c r="D850" s="12" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
     </row>
     <row r="851" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A851" s="10" t="s">
-        <v>891</v>
+        <v>462</v>
       </c>
       <c r="B851" s="10" t="s">
-        <v>440</v>
+        <v>1357</v>
       </c>
       <c r="C851" s="11" t="s">
-        <v>902</v>
+        <v>1359</v>
       </c>
       <c r="D851" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="852" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A852" s="10" t="s">
-        <v>891</v>
+        <v>462</v>
       </c>
       <c r="B852" s="10" t="s">
-        <v>440</v>
+        <v>1001</v>
       </c>
       <c r="C852" s="11" t="s">
-        <v>925</v>
+        <v>1005</v>
       </c>
       <c r="D852" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="853" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A853" s="10" t="s">
-        <v>892</v>
+        <v>462</v>
       </c>
       <c r="B853" s="10" t="s">
-        <v>893</v>
+        <v>1001</v>
       </c>
       <c r="C853" s="11" t="s">
-        <v>902</v>
+        <v>1024</v>
       </c>
       <c r="D853" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="854" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A854" s="10" t="s">
-        <v>892</v>
+        <v>462</v>
       </c>
       <c r="B854" s="10" t="s">
-        <v>893</v>
+        <v>923</v>
       </c>
       <c r="C854" s="11" t="s">
-        <v>944</v>
+        <v>885</v>
       </c>
       <c r="D854" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="855" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A855" s="10" t="s">
-        <v>892</v>
+        <v>462</v>
       </c>
       <c r="B855" s="10" t="s">
-        <v>893</v>
+        <v>923</v>
       </c>
       <c r="C855" s="11" t="s">
-        <v>988</v>
+        <v>925</v>
       </c>
       <c r="D855" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="856" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A856" s="10" t="s">
-        <v>1344</v>
+        <v>462</v>
       </c>
       <c r="B856" s="10" t="s">
-        <v>610</v>
+        <v>913</v>
       </c>
       <c r="C856" s="11" t="s">
-        <v>1347</v>
+        <v>925</v>
       </c>
       <c r="D856" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="857" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A857" s="10" t="s">
-        <v>833</v>
+        <v>462</v>
       </c>
       <c r="B857" s="10" t="s">
-        <v>834</v>
+        <v>463</v>
       </c>
       <c r="C857" s="11" t="s">
-        <v>847</v>
+        <v>459</v>
       </c>
       <c r="D857" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="858" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A858" s="10" t="s">
-        <v>833</v>
+        <v>462</v>
       </c>
       <c r="B858" s="10" t="s">
-        <v>834</v>
+        <v>1089</v>
       </c>
       <c r="C858" s="11" t="s">
-        <v>885</v>
+        <v>1100</v>
       </c>
       <c r="D858" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="859" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A859" s="10" t="s">
-        <v>833</v>
+        <v>462</v>
       </c>
       <c r="B859" s="10" t="s">
-        <v>212</v>
+        <v>1089</v>
       </c>
       <c r="C859" s="11" t="s">
-        <v>952</v>
+        <v>1108</v>
       </c>
       <c r="D859" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="860" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A860" s="10" t="s">
-        <v>833</v>
+        <v>891</v>
       </c>
       <c r="B860" s="10" t="s">
-        <v>212</v>
+        <v>440</v>
       </c>
       <c r="C860" s="11" t="s">
-        <v>988</v>
+        <v>902</v>
       </c>
       <c r="D860" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="861" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A861" s="10" t="s">
-        <v>948</v>
+        <v>891</v>
       </c>
       <c r="B861" s="10" t="s">
-        <v>974</v>
+        <v>440</v>
       </c>
       <c r="C861" s="11" t="s">
-        <v>952</v>
+        <v>925</v>
       </c>
       <c r="D861" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="862" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A862" s="10" t="s">
-        <v>948</v>
+        <v>892</v>
       </c>
       <c r="B862" s="10" t="s">
-        <v>974</v>
+        <v>893</v>
       </c>
       <c r="C862" s="11" t="s">
-        <v>975</v>
+        <v>902</v>
       </c>
       <c r="D862" s="12" t="s">
-        <v>221</v>
+        <v>155</v>
       </c>
     </row>
     <row r="863" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A863" s="10" t="s">
-        <v>688</v>
+        <v>892</v>
       </c>
       <c r="B863" s="10" t="s">
-        <v>689</v>
+        <v>893</v>
       </c>
       <c r="C863" s="11" t="s">
-        <v>694</v>
+        <v>944</v>
       </c>
       <c r="D863" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="864" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A864" s="10" t="s">
-        <v>273</v>
+        <v>892</v>
       </c>
       <c r="B864" s="10" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>893</v>
+      </c>
+      <c r="C864" s="11" t="s">
+        <v>988</v>
       </c>
       <c r="D864" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="865" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A865" s="10" t="s">
-        <v>273</v>
+        <v>1344</v>
       </c>
       <c r="B865" s="10" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>610</v>
+      </c>
+      <c r="C865" s="11" t="s">
+        <v>1347</v>
       </c>
       <c r="D865" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="866" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A866" s="10" t="s">
-        <v>906</v>
+        <v>833</v>
       </c>
       <c r="B866" s="10" t="s">
-        <v>942</v>
+        <v>834</v>
       </c>
       <c r="C866" s="11" t="s">
-        <v>909</v>
+        <v>847</v>
       </c>
       <c r="D866" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="867" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A867" s="10" t="s">
+        <v>833</v>
+      </c>
+      <c r="B867" s="10" t="s">
+        <v>834</v>
+      </c>
+      <c r="C867" s="11" t="s">
+        <v>885</v>
+      </c>
+      <c r="D867" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="868" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A868" s="10" t="s">
+        <v>833</v>
+      </c>
+      <c r="B868" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C868" s="11" t="s">
+        <v>952</v>
+      </c>
+      <c r="D868" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="869" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A869" s="10" t="s">
+        <v>833</v>
+      </c>
+      <c r="B869" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C869" s="11" t="s">
+        <v>988</v>
+      </c>
+      <c r="D869" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="870" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A870" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="B870" s="10" t="s">
+        <v>974</v>
+      </c>
+      <c r="C870" s="11" t="s">
+        <v>952</v>
+      </c>
+      <c r="D870" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="871" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A871" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="B871" s="10" t="s">
+        <v>974</v>
+      </c>
+      <c r="C871" s="11" t="s">
+        <v>975</v>
+      </c>
+      <c r="D871" s="12" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="872" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A872" s="10" t="s">
+        <v>688</v>
+      </c>
+      <c r="B872" s="10" t="s">
+        <v>689</v>
+      </c>
+      <c r="C872" s="11" t="s">
+        <v>694</v>
+      </c>
+      <c r="D872" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="873" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A873" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="B873" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="C873" s="26" t="s">
+        <v>271</v>
+      </c>
+      <c r="D873" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="874" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A874" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="B874" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="C874" s="26" t="s">
+        <v>307</v>
+      </c>
+      <c r="D874" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="875" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A875" s="10" t="s">
         <v>906</v>
       </c>
-      <c r="B867" s="10" t="s">
+      <c r="B875" s="10" t="s">
         <v>942</v>
       </c>
-      <c r="C867" s="11" t="s">
-[...110 lines deleted...]
-      </c>
       <c r="C875" s="11" t="s">
-        <v>982</v>
+        <v>909</v>
       </c>
       <c r="D875" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="876" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A876" s="10" t="s">
-        <v>931</v>
+        <v>906</v>
       </c>
       <c r="B876" s="10" t="s">
-        <v>932</v>
-[...2 lines deleted...]
-        <v>934</v>
+        <v>942</v>
+      </c>
+      <c r="C876" s="11" t="s">
+        <v>944</v>
       </c>
       <c r="D876" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="877" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="877" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A877" s="10" t="s">
-        <v>61</v>
+        <v>915</v>
       </c>
       <c r="B877" s="10" t="s">
-        <v>1</v>
+        <v>999</v>
       </c>
       <c r="C877" s="11" t="s">
-        <v>121</v>
+        <v>1000</v>
       </c>
       <c r="D877" s="12" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="878" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="878" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A878" s="10" t="s">
-        <v>61</v>
+        <v>915</v>
       </c>
       <c r="B878" s="10" t="s">
-        <v>201</v>
+        <v>999</v>
       </c>
       <c r="C878" s="11" t="s">
-        <v>304</v>
+        <v>1024</v>
       </c>
       <c r="D878" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="879" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="879" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A879" s="10" t="s">
-        <v>61</v>
+        <v>1020</v>
       </c>
       <c r="B879" s="10" t="s">
-        <v>262</v>
+        <v>1021</v>
       </c>
       <c r="C879" s="11" t="s">
-        <v>127</v>
+        <v>1024</v>
       </c>
       <c r="D879" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="880" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="880" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A880" s="10" t="s">
-        <v>61</v>
+        <v>1020</v>
       </c>
       <c r="B880" s="10" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>1021</v>
+      </c>
+      <c r="C880" s="11" t="s">
+        <v>1070</v>
       </c>
       <c r="D880" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="881" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="881" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A881" s="10" t="s">
-        <v>61</v>
+        <v>1020</v>
       </c>
       <c r="B881" s="10" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>1021</v>
+      </c>
+      <c r="C881" s="11" t="s">
+        <v>1085</v>
       </c>
       <c r="D881" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="882" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="882" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A882" s="10" t="s">
-        <v>61</v>
+        <v>915</v>
       </c>
       <c r="B882" s="10" t="s">
-        <v>9</v>
+        <v>914</v>
       </c>
       <c r="C882" s="11" t="s">
-        <v>432</v>
+        <v>925</v>
       </c>
       <c r="D882" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="883" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="883" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A883" s="10" t="s">
-        <v>61</v>
+        <v>915</v>
       </c>
       <c r="B883" s="10" t="s">
-        <v>484</v>
+        <v>914</v>
       </c>
       <c r="C883" s="11" t="s">
-        <v>479</v>
+        <v>963</v>
       </c>
       <c r="D883" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="884" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="884" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A884" s="10" t="s">
-        <v>61</v>
+        <v>915</v>
       </c>
       <c r="B884" s="10" t="s">
-        <v>484</v>
+        <v>914</v>
       </c>
       <c r="C884" s="11" t="s">
-        <v>532</v>
+        <v>982</v>
       </c>
       <c r="D884" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="885" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A885" s="10" t="s">
-        <v>26</v>
+        <v>931</v>
       </c>
       <c r="B885" s="10" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>932</v>
+      </c>
+      <c r="C885" s="32" t="s">
+        <v>934</v>
       </c>
       <c r="D885" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="886" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A886" s="10" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="B886" s="10" t="s">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="C886" s="11" t="s">
         <v>121</v>
       </c>
       <c r="D886" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="887" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A887" s="10" t="s">
-        <v>837</v>
+        <v>61</v>
       </c>
       <c r="B887" s="10" t="s">
-        <v>838</v>
+        <v>201</v>
       </c>
       <c r="C887" s="11" t="s">
-        <v>847</v>
+        <v>304</v>
       </c>
       <c r="D887" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="888" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A888" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B888" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="C888" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="D888" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="889" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A889" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B889" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="D889" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="890" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A890" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B890" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" s="26" t="s">
+        <v>375</v>
+      </c>
+      <c r="D890" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="891" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A891" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B891" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" s="11" t="s">
+        <v>432</v>
+      </c>
+      <c r="D891" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="892" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A892" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B892" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="C892" s="11" t="s">
+        <v>479</v>
+      </c>
+      <c r="D892" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="893" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A893" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B893" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="C893" s="11" t="s">
+        <v>532</v>
+      </c>
+      <c r="D893" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="894" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A894" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B894" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C894" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="D894" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="895" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A895" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B895" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C895" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="D895" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="896" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A896" s="10" t="s">
         <v>837</v>
       </c>
-      <c r="B888" s="10" t="s">
+      <c r="B896" s="10" t="s">
         <v>838</v>
       </c>
-      <c r="C888" s="11" t="s">
+      <c r="C896" s="11" t="s">
+        <v>847</v>
+      </c>
+      <c r="D896" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A897" s="10" t="s">
+        <v>837</v>
+      </c>
+      <c r="B897" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="C897" s="11" t="s">
         <v>885</v>
       </c>
-      <c r="D888" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A889" s="10" t="s">
+      <c r="D897" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="898" spans="1:4" ht="117" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A898" s="10" t="s">
         <v>949</v>
       </c>
-      <c r="B889" s="10" t="s">
+      <c r="B898" s="10" t="s">
         <v>950</v>
       </c>
-      <c r="C889" s="11" t="s">
+      <c r="C898" s="11" t="s">
         <v>952</v>
       </c>
-      <c r="D889" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A890" s="10" t="s">
+      <c r="D898" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4" ht="117" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A899" s="10" t="s">
         <v>949</v>
       </c>
-      <c r="B890" s="10" t="s">
+      <c r="B899" s="10" t="s">
         <v>950</v>
       </c>
-      <c r="C890" s="11" t="s">
+      <c r="C899" s="11" t="s">
         <v>988</v>
       </c>
-      <c r="D890" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A891" s="10" t="s">
+      <c r="D899" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A900" s="10" t="s">
         <v>640</v>
       </c>
-      <c r="B891" s="10" t="s">
+      <c r="B900" s="10" t="s">
         <v>639</v>
       </c>
-      <c r="C891" s="11" t="s">
+      <c r="C900" s="11" t="s">
         <v>642</v>
       </c>
-      <c r="D891" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A892" s="10" t="s">
+      <c r="D900" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A901" s="10" t="s">
         <v>640</v>
       </c>
-      <c r="B892" s="10" t="s">
+      <c r="B901" s="10" t="s">
         <v>701</v>
       </c>
-      <c r="C892" s="11" t="s">
+      <c r="C901" s="11" t="s">
         <v>694</v>
       </c>
-      <c r="D892" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A893" s="10" t="s">
+      <c r="D901" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="902" spans="1:4" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A902" s="10" t="s">
         <v>640</v>
       </c>
-      <c r="B893" s="10" t="s">
+      <c r="B902" s="10" t="s">
         <v>701</v>
       </c>
-      <c r="C893" s="31" t="s">
+      <c r="C902" s="31" t="s">
         <v>709</v>
       </c>
-      <c r="D893" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A894" s="10" t="s">
+      <c r="D902" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="903" spans="1:4" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A903" s="10" t="s">
         <v>345</v>
       </c>
-      <c r="B894" s="10" t="s">
+      <c r="B903" s="10" t="s">
         <v>316</v>
       </c>
-      <c r="C894" s="26" t="s">
+      <c r="C903" s="26" t="s">
         <v>307</v>
       </c>
-      <c r="D894" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A895" s="10" t="s">
+      <c r="D903" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A904" s="10" t="s">
         <v>344</v>
       </c>
-      <c r="B895" s="10" t="s">
+      <c r="B904" s="10" t="s">
         <v>316</v>
       </c>
-      <c r="C895" s="26" t="s">
+      <c r="C904" s="26" t="s">
         <v>343</v>
       </c>
-      <c r="D895" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A896" s="10" t="s">
+      <c r="D904" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A905" s="10" t="s">
         <v>344</v>
       </c>
-      <c r="B896" s="10" t="s">
+      <c r="B905" s="10" t="s">
         <v>316</v>
       </c>
-      <c r="C896" s="26" t="s">
+      <c r="C905" s="26" t="s">
         <v>384</v>
       </c>
-      <c r="D896" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A897" s="14" t="s">
+      <c r="D905" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A906" s="14" t="s">
         <v>980</v>
       </c>
-      <c r="B897" s="14" t="s">
+      <c r="B906" s="14" t="s">
         <v>981</v>
       </c>
-      <c r="C897" s="11" t="s">
+      <c r="C906" s="11" t="s">
         <v>982</v>
       </c>
-      <c r="D897" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A898" s="14" t="s">
+      <c r="D906" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A907" s="14" t="s">
         <v>980</v>
       </c>
-      <c r="B898" s="14" t="s">
+      <c r="B907" s="14" t="s">
         <v>981</v>
       </c>
-      <c r="C898" s="11" t="s">
+      <c r="C907" s="11" t="s">
         <v>1012</v>
       </c>
-      <c r="D898" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A899" s="14" t="s">
+      <c r="D907" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A908" s="14" t="s">
         <v>170</v>
       </c>
-      <c r="B899" s="14" t="s">
+      <c r="B908" s="14" t="s">
         <v>171</v>
       </c>
-      <c r="C899" s="11" t="s">
+      <c r="C908" s="11" t="s">
         <v>164</v>
       </c>
-      <c r="D899" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A900" s="14" t="s">
+      <c r="D908" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A909" s="14" t="s">
         <v>170</v>
       </c>
-      <c r="B900" s="14" t="s">
+      <c r="B909" s="14" t="s">
         <v>171</v>
       </c>
-      <c r="C900" s="24" t="s">
+      <c r="C909" s="24" t="s">
         <v>238</v>
       </c>
-      <c r="D900" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A901" s="14" t="s">
+      <c r="D909" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A910" s="14" t="s">
         <v>512</v>
       </c>
-      <c r="B901" s="22" t="s">
+      <c r="B910" s="22" t="s">
         <v>414</v>
       </c>
-      <c r="C901" s="11" t="s">
+      <c r="C910" s="11" t="s">
         <v>510</v>
       </c>
-      <c r="D901" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A902" s="14" t="s">
+      <c r="D910" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A911" s="14" t="s">
         <v>512</v>
       </c>
-      <c r="B902" s="22" t="s">
+      <c r="B911" s="22" t="s">
         <v>414</v>
       </c>
-      <c r="C902" s="26" t="s">
+      <c r="C911" s="26" t="s">
         <v>635</v>
       </c>
-      <c r="D902" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A903" s="14" t="s">
+      <c r="D911" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A912" s="14" t="s">
         <v>512</v>
       </c>
-      <c r="B903" s="22" t="s">
+      <c r="B912" s="22" t="s">
         <v>414</v>
       </c>
-      <c r="C903" s="11" t="s">
+      <c r="C912" s="11" t="s">
         <v>657</v>
       </c>
-      <c r="D903" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A904" s="14" t="s">
+      <c r="D912" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A913" s="14" t="s">
         <v>512</v>
       </c>
-      <c r="B904" s="22" t="s">
+      <c r="B913" s="22" t="s">
         <v>414</v>
       </c>
-      <c r="C904" s="11" t="s">
+      <c r="C913" s="11" t="s">
         <v>682</v>
       </c>
-      <c r="D904" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A905" s="14" t="s">
+      <c r="D913" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A914" s="14" t="s">
         <v>523</v>
       </c>
-      <c r="B905" s="14" t="s">
+      <c r="B914" s="14" t="s">
         <v>452</v>
       </c>
-      <c r="C905" s="11" t="s">
+      <c r="C914" s="11" t="s">
         <v>518</v>
       </c>
-      <c r="D905" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A906" s="14" t="s">
+      <c r="D914" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A915" s="14" t="s">
         <v>523</v>
       </c>
-      <c r="B906" s="14" t="s">
+      <c r="B915" s="14" t="s">
         <v>452</v>
       </c>
-      <c r="C906" s="11" t="s">
+      <c r="C915" s="11" t="s">
         <v>570</v>
       </c>
-      <c r="D906" s="12" t="s">
-[...124 lines deleted...]
-      </c>
       <c r="D915" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="916" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A916" s="10" t="s">
-        <v>1145</v>
+        <v>28</v>
       </c>
       <c r="B916" s="10" t="s">
-        <v>1146</v>
+        <v>29</v>
       </c>
       <c r="C916" s="11" t="s">
-        <v>1175</v>
+        <v>119</v>
       </c>
       <c r="D916" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="917" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A917" s="10" t="s">
-        <v>1185</v>
+        <v>28</v>
       </c>
       <c r="B917" s="10" t="s">
-        <v>1186</v>
+        <v>759</v>
       </c>
       <c r="C917" s="11" t="s">
-        <v>1188</v>
+        <v>769</v>
       </c>
       <c r="D917" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="918" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A918" s="10" t="s">
-        <v>1185</v>
+        <v>28</v>
       </c>
       <c r="B918" s="10" t="s">
-        <v>1186</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>759</v>
+      </c>
+      <c r="C918" s="26" t="s">
+        <v>818</v>
       </c>
       <c r="D918" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="919" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A919" s="10" t="s">
-        <v>1014</v>
+        <v>28</v>
       </c>
       <c r="B919" s="10" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-        <v>1019</v>
+        <v>671</v>
+      </c>
+      <c r="C919" s="26" t="s">
+        <v>681</v>
       </c>
       <c r="D919" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="920" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A920" s="10" t="s">
-        <v>284</v>
+        <v>28</v>
       </c>
       <c r="B920" s="10" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="C920" s="26" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="D920" s="12" t="s">
-        <v>221</v>
+        <v>155</v>
       </c>
     </row>
     <row r="921" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A921" s="10" t="s">
-        <v>835</v>
+        <v>28</v>
       </c>
       <c r="B921" s="10" t="s">
-        <v>836</v>
+        <v>1066</v>
       </c>
       <c r="C921" s="11" t="s">
-        <v>847</v>
+        <v>1070</v>
       </c>
       <c r="D921" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="922" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A922" s="10" t="s">
-        <v>835</v>
+        <v>28</v>
       </c>
       <c r="B922" s="10" t="s">
-        <v>836</v>
+        <v>558</v>
       </c>
       <c r="C922" s="11" t="s">
-        <v>885</v>
+        <v>555</v>
       </c>
       <c r="D922" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="923" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="923" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A923" s="10" t="s">
-        <v>1292</v>
+        <v>28</v>
       </c>
       <c r="B923" s="10" t="s">
-        <v>1252</v>
+        <v>434</v>
       </c>
       <c r="C923" s="11" t="s">
-        <v>1253</v>
+        <v>432</v>
       </c>
       <c r="D923" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="924" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="924" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A924" s="10" t="s">
-        <v>1292</v>
+        <v>1145</v>
       </c>
       <c r="B924" s="10" t="s">
-        <v>1252</v>
+        <v>1146</v>
       </c>
       <c r="C924" s="11" t="s">
-        <v>1293</v>
+        <v>1149</v>
       </c>
       <c r="D924" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="925" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A925" s="10" t="s">
-        <v>1213</v>
+        <v>1145</v>
       </c>
       <c r="B925" s="10" t="s">
-        <v>1214</v>
+        <v>1146</v>
       </c>
       <c r="C925" s="11" t="s">
-        <v>1217</v>
+        <v>1175</v>
       </c>
       <c r="D925" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="926" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A926" s="10" t="s">
-        <v>1213</v>
+        <v>1185</v>
       </c>
       <c r="B926" s="10" t="s">
-        <v>24</v>
+        <v>1186</v>
       </c>
       <c r="C926" s="11" t="s">
-        <v>1263</v>
+        <v>1188</v>
       </c>
       <c r="D926" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="927" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A927" s="10" t="s">
-        <v>1323</v>
+        <v>1185</v>
       </c>
       <c r="B927" s="10" t="s">
-        <v>1434</v>
-[...2 lines deleted...]
-        <v>1437</v>
+        <v>1186</v>
+      </c>
+      <c r="C927" s="11" t="s">
+        <v>1208</v>
       </c>
       <c r="D927" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="928" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A928" s="10" t="s">
-        <v>1323</v>
+        <v>1014</v>
       </c>
       <c r="B928" s="10" t="s">
-        <v>1324</v>
+        <v>1015</v>
       </c>
       <c r="C928" s="11" t="s">
-        <v>1327</v>
+        <v>1019</v>
       </c>
       <c r="D928" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="929" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A929" s="10" t="s">
-        <v>1323</v>
+        <v>284</v>
       </c>
       <c r="B929" s="10" t="s">
-        <v>1324</v>
+        <v>285</v>
       </c>
       <c r="C929" s="26" t="s">
-        <v>1352</v>
+        <v>280</v>
       </c>
       <c r="D929" s="12" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
     </row>
     <row r="930" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A930" s="10" t="s">
-        <v>1031</v>
+        <v>835</v>
       </c>
       <c r="B930" s="10" t="s">
-        <v>1032</v>
+        <v>836</v>
       </c>
       <c r="C930" s="11" t="s">
-        <v>1042</v>
+        <v>847</v>
       </c>
       <c r="D930" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="931" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A931" s="10" t="s">
-        <v>1031</v>
+        <v>835</v>
       </c>
       <c r="B931" s="10" t="s">
-        <v>1032</v>
+        <v>836</v>
       </c>
       <c r="C931" s="11" t="s">
-        <v>1070</v>
+        <v>885</v>
       </c>
       <c r="D931" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="932" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="932" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A932" s="10" t="s">
-        <v>1031</v>
+        <v>1292</v>
       </c>
       <c r="B932" s="10" t="s">
-        <v>1032</v>
+        <v>1252</v>
       </c>
       <c r="C932" s="11" t="s">
-        <v>1108</v>
+        <v>1253</v>
       </c>
       <c r="D932" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="933" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="933" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A933" s="10" t="s">
-        <v>225</v>
+        <v>1292</v>
       </c>
       <c r="B933" s="10" t="s">
-        <v>212</v>
+        <v>1252</v>
       </c>
       <c r="C933" s="11" t="s">
-        <v>301</v>
+        <v>1293</v>
       </c>
       <c r="D933" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="934" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A934" s="10" t="s">
-        <v>225</v>
+        <v>1213</v>
       </c>
       <c r="B934" s="10" t="s">
-        <v>978</v>
+        <v>1214</v>
       </c>
       <c r="C934" s="11" t="s">
-        <v>982</v>
+        <v>1217</v>
       </c>
       <c r="D934" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="935" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A935" s="10" t="s">
-        <v>225</v>
+        <v>1213</v>
       </c>
       <c r="B935" s="10" t="s">
-        <v>978</v>
+        <v>24</v>
       </c>
       <c r="C935" s="11" t="s">
-        <v>1024</v>
+        <v>1263</v>
       </c>
       <c r="D935" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="936" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A936" s="10" t="s">
-        <v>241</v>
+        <v>1323</v>
       </c>
       <c r="B936" s="10" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>1434</v>
+      </c>
+      <c r="C936" s="11" t="s">
+        <v>1437</v>
       </c>
       <c r="D936" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="937" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A937" s="10" t="s">
-        <v>241</v>
+        <v>1323</v>
       </c>
       <c r="B937" s="10" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>1324</v>
+      </c>
+      <c r="C937" s="11" t="s">
+        <v>1327</v>
       </c>
       <c r="D937" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="938" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A938" s="10" t="s">
-        <v>706</v>
+        <v>1323</v>
       </c>
       <c r="B938" s="10" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>1324</v>
+      </c>
+      <c r="C938" s="26" t="s">
+        <v>1352</v>
       </c>
       <c r="D938" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="939" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A939" s="10" t="s">
-        <v>706</v>
+        <v>1031</v>
       </c>
       <c r="B939" s="10" t="s">
-        <v>387</v>
+        <v>1032</v>
       </c>
       <c r="C939" s="11" t="s">
-        <v>752</v>
+        <v>1042</v>
       </c>
       <c r="D939" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="940" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A940" s="10" t="s">
-        <v>308</v>
+        <v>1031</v>
       </c>
       <c r="B940" s="10" t="s">
-        <v>1201</v>
+        <v>1032</v>
       </c>
       <c r="C940" s="11" t="s">
-        <v>1203</v>
+        <v>1070</v>
       </c>
       <c r="D940" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="941" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="941" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A941" s="10" t="s">
-        <v>308</v>
+        <v>1031</v>
       </c>
       <c r="B941" s="10" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>1032</v>
+      </c>
+      <c r="C941" s="11" t="s">
+        <v>1108</v>
       </c>
       <c r="D941" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="942" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="942" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A942" s="10" t="s">
-        <v>308</v>
+        <v>225</v>
       </c>
       <c r="B942" s="10" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>212</v>
+      </c>
+      <c r="C942" s="11" t="s">
+        <v>301</v>
       </c>
       <c r="D942" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="943" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="943" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A943" s="10" t="s">
-        <v>308</v>
+        <v>225</v>
       </c>
       <c r="B943" s="10" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>978</v>
+      </c>
+      <c r="C943" s="11" t="s">
+        <v>982</v>
       </c>
       <c r="D943" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="944" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A944" s="10" t="s">
-        <v>646</v>
+        <v>225</v>
       </c>
       <c r="B944" s="10" t="s">
-        <v>647</v>
+        <v>978</v>
       </c>
       <c r="C944" s="11" t="s">
-        <v>657</v>
+        <v>1024</v>
       </c>
       <c r="D944" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="945" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A945" s="10" t="s">
-        <v>57</v>
+        <v>241</v>
       </c>
       <c r="B945" s="10" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>242</v>
+      </c>
+      <c r="C945" s="24" t="s">
+        <v>238</v>
       </c>
       <c r="D945" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="946" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A946" s="10" t="s">
-        <v>57</v>
+        <v>241</v>
       </c>
       <c r="B946" s="10" t="s">
-        <v>359</v>
+        <v>242</v>
       </c>
       <c r="C946" s="26" t="s">
-        <v>397</v>
+        <v>291</v>
       </c>
       <c r="D946" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="947" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A947" s="10" t="s">
-        <v>57</v>
+        <v>706</v>
       </c>
       <c r="B947" s="10" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>387</v>
+      </c>
+      <c r="C947" s="31" t="s">
+        <v>709</v>
       </c>
       <c r="D947" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="948" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A948" s="10" t="s">
-        <v>57</v>
+        <v>706</v>
       </c>
       <c r="B948" s="10" t="s">
-        <v>58</v>
+        <v>387</v>
       </c>
       <c r="C948" s="11" t="s">
-        <v>121</v>
+        <v>752</v>
       </c>
       <c r="D948" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="949" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A949" s="10" t="s">
-        <v>57</v>
+        <v>308</v>
       </c>
       <c r="B949" s="10" t="s">
-        <v>58</v>
+        <v>1201</v>
       </c>
       <c r="C949" s="11" t="s">
-        <v>127</v>
+        <v>1203</v>
       </c>
       <c r="D949" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="950" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="950" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A950" s="10" t="s">
-        <v>57</v>
+        <v>308</v>
       </c>
       <c r="B950" s="10" t="s">
-        <v>387</v>
+        <v>361</v>
       </c>
       <c r="C950" s="26" t="s">
-        <v>384</v>
+        <v>307</v>
       </c>
       <c r="D950" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="951" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="951" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A951" s="10" t="s">
-        <v>57</v>
+        <v>308</v>
       </c>
       <c r="B951" s="10" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>361</v>
+      </c>
+      <c r="C951" s="26" t="s">
+        <v>352</v>
       </c>
       <c r="D951" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="952" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="952" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A952" s="10" t="s">
-        <v>57</v>
+        <v>308</v>
       </c>
       <c r="B952" s="10" t="s">
-        <v>1351</v>
+        <v>361</v>
       </c>
       <c r="C952" s="26" t="s">
-        <v>1352</v>
+        <v>397</v>
       </c>
       <c r="D952" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="953" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="953" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A953" s="10" t="s">
-        <v>606</v>
+        <v>646</v>
       </c>
       <c r="B953" s="10" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>647</v>
+      </c>
+      <c r="C953" s="11" t="s">
+        <v>657</v>
       </c>
       <c r="D953" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="954" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A954" s="10" t="s">
-        <v>606</v>
+        <v>57</v>
       </c>
       <c r="B954" s="10" t="s">
-        <v>607</v>
+        <v>359</v>
       </c>
       <c r="C954" s="26" t="s">
-        <v>635</v>
+        <v>352</v>
       </c>
       <c r="D954" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="955" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A955" s="10" t="s">
-        <v>346</v>
+        <v>57</v>
       </c>
       <c r="B955" s="10" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>359</v>
+      </c>
+      <c r="C955" s="26" t="s">
+        <v>397</v>
       </c>
       <c r="D955" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="956" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A956" s="10" t="s">
-        <v>346</v>
+        <v>57</v>
       </c>
       <c r="B956" s="10" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>212</v>
+      </c>
+      <c r="C956" s="11" t="s">
+        <v>302</v>
       </c>
       <c r="D956" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="957" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A957" s="10" t="s">
-        <v>346</v>
+        <v>57</v>
       </c>
       <c r="B957" s="10" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>58</v>
+      </c>
+      <c r="C957" s="11" t="s">
+        <v>121</v>
       </c>
       <c r="D957" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="958" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A958" s="10" t="s">
-        <v>346</v>
+        <v>57</v>
       </c>
       <c r="B958" s="10" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>58</v>
+      </c>
+      <c r="C958" s="11" t="s">
+        <v>127</v>
       </c>
       <c r="D958" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="959" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A959" s="10" t="s">
-        <v>346</v>
+        <v>57</v>
       </c>
       <c r="B959" s="10" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>387</v>
+      </c>
+      <c r="C959" s="26" t="s">
+        <v>384</v>
       </c>
       <c r="D959" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="960" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A960" s="10" t="s">
-        <v>346</v>
+        <v>57</v>
       </c>
       <c r="B960" s="10" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>387</v>
+      </c>
+      <c r="C960" s="11" t="s">
+        <v>438</v>
       </c>
       <c r="D960" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="961" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A961" s="10" t="s">
-        <v>346</v>
+        <v>57</v>
       </c>
       <c r="B961" s="10" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>1351</v>
+      </c>
+      <c r="C961" s="26" t="s">
+        <v>1352</v>
       </c>
       <c r="D961" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="962" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A962" s="10" t="s">
-        <v>111</v>
+        <v>606</v>
       </c>
       <c r="B962" s="10" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>607</v>
+      </c>
+      <c r="C962" s="26" t="s">
+        <v>595</v>
       </c>
       <c r="D962" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="963" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A963" s="10" t="s">
-        <v>111</v>
+        <v>606</v>
       </c>
       <c r="B963" s="10" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>607</v>
+      </c>
+      <c r="C963" s="26" t="s">
+        <v>635</v>
       </c>
       <c r="D963" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="964" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A964" s="10" t="s">
-        <v>753</v>
+        <v>346</v>
       </c>
       <c r="B964" s="10" t="s">
-        <v>744</v>
+        <v>575</v>
       </c>
       <c r="C964" s="11" t="s">
-        <v>769</v>
+        <v>570</v>
       </c>
       <c r="D964" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="965" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A965" s="10" t="s">
-        <v>586</v>
+        <v>346</v>
       </c>
       <c r="B965" s="10" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>1184</v>
+        <v>575</v>
+      </c>
+      <c r="C965" s="26" t="s">
+        <v>622</v>
       </c>
       <c r="D965" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="966" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A966" s="10" t="s">
-        <v>586</v>
+        <v>346</v>
       </c>
       <c r="B966" s="10" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>1203</v>
+        <v>347</v>
+      </c>
+      <c r="C966" s="26" t="s">
+        <v>343</v>
       </c>
       <c r="D966" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="967" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A967" s="10" t="s">
-        <v>586</v>
+        <v>346</v>
       </c>
       <c r="B967" s="10" t="s">
-        <v>12</v>
+        <v>327</v>
       </c>
       <c r="C967" s="26" t="s">
-        <v>585</v>
+        <v>725</v>
       </c>
       <c r="D967" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="968" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A968" s="10" t="s">
-        <v>586</v>
+        <v>346</v>
       </c>
       <c r="B968" s="10" t="s">
-        <v>359</v>
+        <v>327</v>
       </c>
       <c r="C968" s="11" t="s">
-        <v>1077</v>
+        <v>769</v>
       </c>
       <c r="D968" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="969" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A969" s="10" t="s">
-        <v>586</v>
+        <v>346</v>
       </c>
       <c r="B969" s="10" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>1108</v>
+        <v>401</v>
+      </c>
+      <c r="C969" s="26" t="s">
+        <v>397</v>
       </c>
       <c r="D969" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="970" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A970" s="10" t="s">
-        <v>586</v>
+        <v>346</v>
       </c>
       <c r="B970" s="10" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>1315</v>
+        <v>401</v>
+      </c>
+      <c r="C970" s="11" t="s">
+        <v>438</v>
       </c>
       <c r="D970" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="971" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A971" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="B971" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C971" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="D971" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="972" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A972" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="B972" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C972" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="D972" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="973" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A973" s="10" t="s">
+        <v>753</v>
+      </c>
+      <c r="B973" s="10" t="s">
+        <v>744</v>
+      </c>
+      <c r="C973" s="11" t="s">
+        <v>769</v>
+      </c>
+      <c r="D973" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="974" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A974" s="10" t="s">
         <v>586</v>
       </c>
-      <c r="B971" s="10" t="s">
-[...45 lines deleted...]
-        <v>280</v>
+      <c r="B974" s="10" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C974" s="11" t="s">
+        <v>1184</v>
       </c>
       <c r="D974" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="975" spans="1:4" s="21" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>307</v>
+    <row r="975" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A975" s="10" t="s">
+        <v>586</v>
+      </c>
+      <c r="B975" s="10" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C975" s="11" t="s">
+        <v>1203</v>
       </c>
       <c r="D975" s="12" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="976" spans="1:4" s="21" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>289</v>
+    <row r="976" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A976" s="10" t="s">
+        <v>586</v>
+      </c>
+      <c r="B976" s="10" t="s">
+        <v>12</v>
       </c>
       <c r="C976" s="26" t="s">
-        <v>326</v>
+        <v>585</v>
       </c>
       <c r="D976" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="977" spans="1:4" s="21" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="977" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A977" s="10" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>586</v>
+      </c>
+      <c r="B977" s="10" t="s">
+        <v>359</v>
       </c>
       <c r="C977" s="11" t="s">
-        <v>438</v>
+        <v>1077</v>
       </c>
       <c r="D977" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="978" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A978" s="10" t="s">
-        <v>78</v>
+        <v>586</v>
       </c>
       <c r="B978" s="10" t="s">
-        <v>219</v>
+        <v>359</v>
       </c>
       <c r="C978" s="11" t="s">
-        <v>124</v>
+        <v>1108</v>
       </c>
       <c r="D978" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="979" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A979" s="10" t="s">
-        <v>78</v>
+        <v>586</v>
       </c>
       <c r="B979" s="10" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>702</v>
+      </c>
+      <c r="C979" s="38" t="s">
+        <v>1315</v>
       </c>
       <c r="D979" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="980" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A980" s="10" t="s">
+        <v>586</v>
+      </c>
+      <c r="B980" s="10" t="s">
+        <v>702</v>
+      </c>
+      <c r="C980" s="11" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D980" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="981" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A981" s="14" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B981" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="C981" s="11" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D981" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="982" spans="1:4" s="21" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A982" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="B982" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="C982" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="D982" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="983" spans="1:4" s="21" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A983" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="B983" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="C983" s="26" t="s">
+        <v>280</v>
+      </c>
+      <c r="D983" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="984" spans="1:4" s="21" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A984" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="B984" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="C984" s="26" t="s">
+        <v>307</v>
+      </c>
+      <c r="D984" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="985" spans="1:4" s="21" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A985" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="B985" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="C985" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="D985" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="986" spans="1:4" s="21" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A986" s="10" t="s">
         <v>78</v>
       </c>
-      <c r="B980" s="10" t="s">
-[...84 lines deleted...]
-        <v>615</v>
+      <c r="B986" s="14" t="s">
+        <v>441</v>
       </c>
       <c r="C986" s="11" t="s">
-        <v>657</v>
+        <v>438</v>
       </c>
       <c r="D986" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="987" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A987" s="10" t="s">
-        <v>616</v>
+        <v>78</v>
       </c>
       <c r="B987" s="10" t="s">
-        <v>615</v>
+        <v>219</v>
       </c>
       <c r="C987" s="11" t="s">
-        <v>700</v>
+        <v>124</v>
       </c>
       <c r="D987" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="988" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A988" s="10" t="s">
-        <v>616</v>
+        <v>78</v>
       </c>
       <c r="B988" s="10" t="s">
-        <v>467</v>
+        <v>219</v>
       </c>
       <c r="C988" s="11" t="s">
-        <v>700</v>
+        <v>305</v>
       </c>
       <c r="D988" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="989" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A989" s="10" t="s">
-        <v>1423</v>
+        <v>78</v>
       </c>
       <c r="B989" s="10" t="s">
-        <v>1424</v>
+        <v>219</v>
       </c>
       <c r="C989" s="11" t="s">
-        <v>1425</v>
+        <v>302</v>
       </c>
       <c r="D989" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="990" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A990" s="10" t="s">
-        <v>276</v>
+        <v>502</v>
       </c>
       <c r="B990" s="10" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>505</v>
+      </c>
+      <c r="C990" s="11" t="s">
+        <v>490</v>
       </c>
       <c r="D990" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="991" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A991" s="14" t="s">
-[...3 lines deleted...]
-        <v>660</v>
+      <c r="A991" s="10" t="s">
+        <v>502</v>
+      </c>
+      <c r="B991" s="10" t="s">
+        <v>505</v>
       </c>
       <c r="C991" s="11" t="s">
-        <v>792</v>
+        <v>532</v>
       </c>
       <c r="D991" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="992" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A992" s="10" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>502</v>
+      </c>
+      <c r="B992" s="10" t="s">
+        <v>505</v>
+      </c>
+      <c r="C992" s="26" t="s">
+        <v>585</v>
       </c>
       <c r="D992" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="993" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A993" s="10" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>871</v>
+      </c>
+      <c r="B993" s="10" t="s">
+        <v>872</v>
       </c>
       <c r="C993" s="11" t="s">
-        <v>1217</v>
+        <v>879</v>
       </c>
       <c r="D993" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="994" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A994" s="10" t="s">
-        <v>458</v>
+        <v>616</v>
       </c>
       <c r="B994" s="10" t="s">
-        <v>403</v>
+        <v>615</v>
       </c>
       <c r="C994" s="11" t="s">
-        <v>438</v>
+        <v>621</v>
       </c>
       <c r="D994" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="995" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A995" s="10" t="s">
-        <v>967</v>
+        <v>616</v>
       </c>
       <c r="B995" s="10" t="s">
-        <v>968</v>
+        <v>615</v>
       </c>
       <c r="C995" s="11" t="s">
-        <v>975</v>
+        <v>657</v>
       </c>
       <c r="D995" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="996" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A996" s="10" t="s">
-        <v>967</v>
+        <v>616</v>
       </c>
       <c r="B996" s="10" t="s">
-        <v>968</v>
+        <v>615</v>
       </c>
       <c r="C996" s="11" t="s">
-        <v>1005</v>
+        <v>700</v>
       </c>
       <c r="D996" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="997" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A997" s="10" t="s">
-        <v>1312</v>
+        <v>616</v>
       </c>
       <c r="B997" s="10" t="s">
-        <v>1241</v>
-[...2 lines deleted...]
-        <v>1315</v>
+        <v>467</v>
+      </c>
+      <c r="C997" s="11" t="s">
+        <v>700</v>
       </c>
       <c r="D997" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="998" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A998" s="10" t="s">
-        <v>362</v>
+        <v>1423</v>
       </c>
       <c r="B998" s="10" t="s">
-        <v>900</v>
+        <v>1424</v>
       </c>
       <c r="C998" s="11" t="s">
-        <v>902</v>
+        <v>1425</v>
       </c>
       <c r="D998" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="999" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A999" s="10" t="s">
-        <v>362</v>
+        <v>1423</v>
       </c>
       <c r="B999" s="10" t="s">
-        <v>900</v>
-[...2 lines deleted...]
-        <v>934</v>
+        <v>1424</v>
+      </c>
+      <c r="C999" s="10" t="s">
+        <v>1455</v>
       </c>
       <c r="D999" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1000" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1000" s="10" t="s">
-        <v>362</v>
+        <v>276</v>
       </c>
       <c r="B1000" s="10" t="s">
-        <v>317</v>
+        <v>277</v>
       </c>
       <c r="C1000" s="26" t="s">
-        <v>307</v>
+        <v>271</v>
       </c>
       <c r="D1000" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1001" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1001" s="10" t="s">
-[...6 lines deleted...]
-        <v>352</v>
+      <c r="A1001" s="14" t="s">
+        <v>780</v>
+      </c>
+      <c r="B1001" s="14" t="s">
+        <v>660</v>
+      </c>
+      <c r="C1001" s="11" t="s">
+        <v>792</v>
       </c>
       <c r="D1001" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1002" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1002" s="10" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>458</v>
+      </c>
+      <c r="B1002" s="14" t="s">
+        <v>950</v>
+      </c>
+      <c r="C1002" s="11" t="s">
+        <v>1117</v>
       </c>
       <c r="D1002" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1003" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1003" s="10" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>883</v>
+        <v>458</v>
+      </c>
+      <c r="B1003" s="14" t="s">
+        <v>1215</v>
       </c>
       <c r="C1003" s="11" t="s">
-        <v>885</v>
+        <v>1217</v>
       </c>
       <c r="D1003" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1004" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1004" s="10" t="s">
-        <v>559</v>
+        <v>458</v>
       </c>
       <c r="B1004" s="10" t="s">
-        <v>883</v>
+        <v>403</v>
       </c>
       <c r="C1004" s="11" t="s">
-        <v>905</v>
+        <v>438</v>
       </c>
       <c r="D1004" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="1005" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1005" s="10" t="s">
-        <v>559</v>
+        <v>967</v>
       </c>
       <c r="B1005" s="10" t="s">
-        <v>623</v>
+        <v>968</v>
       </c>
       <c r="C1005" s="11" t="s">
-        <v>555</v>
+        <v>975</v>
       </c>
       <c r="D1005" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1006" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1006" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1006" s="10" t="s">
-        <v>559</v>
+        <v>967</v>
       </c>
       <c r="B1006" s="10" t="s">
-        <v>623</v>
+        <v>968</v>
       </c>
       <c r="C1006" s="11" t="s">
-        <v>624</v>
+        <v>1005</v>
       </c>
       <c r="D1006" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1007" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1007" s="10" t="s">
-        <v>1003</v>
+        <v>1312</v>
       </c>
       <c r="B1007" s="10" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>982</v>
+        <v>1241</v>
+      </c>
+      <c r="C1007" s="38" t="s">
+        <v>1315</v>
       </c>
       <c r="D1007" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1008" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1008" s="10" t="s">
-        <v>1003</v>
+        <v>362</v>
       </c>
       <c r="B1008" s="10" t="s">
-        <v>979</v>
+        <v>900</v>
       </c>
       <c r="C1008" s="11" t="s">
-        <v>1005</v>
+        <v>902</v>
       </c>
       <c r="D1008" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1009" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1009" s="10" t="s">
-        <v>131</v>
+        <v>362</v>
       </c>
       <c r="B1009" s="10" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>900</v>
+      </c>
+      <c r="C1009" s="32" t="s">
+        <v>934</v>
       </c>
       <c r="D1009" s="12" t="s">
-        <v>222</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1010" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1010" s="10" t="s">
-        <v>497</v>
+        <v>362</v>
       </c>
       <c r="B1010" s="10" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>1446</v>
+      </c>
+      <c r="C1010" s="10" t="s">
+        <v>1447</v>
       </c>
       <c r="D1010" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1011" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1011" s="10" t="s">
-        <v>497</v>
+        <v>362</v>
       </c>
       <c r="B1011" s="10" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>317</v>
+      </c>
+      <c r="C1011" s="26" t="s">
+        <v>307</v>
       </c>
       <c r="D1011" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1012" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1012" s="10" t="s">
-        <v>973</v>
+        <v>362</v>
       </c>
       <c r="B1012" s="10" t="s">
-        <v>895</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>317</v>
+      </c>
+      <c r="C1012" s="26" t="s">
+        <v>352</v>
       </c>
       <c r="D1012" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1013" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1013" s="10" t="s">
-        <v>1073</v>
+        <v>402</v>
       </c>
       <c r="B1013" s="10" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>1077</v>
+        <v>403</v>
+      </c>
+      <c r="C1013" s="26" t="s">
+        <v>397</v>
       </c>
       <c r="D1013" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1014" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1014" s="10" t="s">
-        <v>965</v>
+        <v>559</v>
       </c>
       <c r="B1014" s="10" t="s">
-        <v>966</v>
+        <v>883</v>
       </c>
       <c r="C1014" s="11" t="s">
-        <v>975</v>
+        <v>885</v>
       </c>
       <c r="D1014" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1015" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1015" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1015" s="10" t="s">
-        <v>995</v>
+        <v>559</v>
       </c>
       <c r="B1015" s="10" t="s">
-        <v>966</v>
+        <v>883</v>
       </c>
       <c r="C1015" s="11" t="s">
-        <v>1000</v>
+        <v>905</v>
       </c>
       <c r="D1015" s="12" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="1016" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1016" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1016" s="10" t="s">
-        <v>1261</v>
+        <v>559</v>
       </c>
       <c r="B1016" s="10" t="s">
-        <v>1262</v>
+        <v>623</v>
       </c>
       <c r="C1016" s="11" t="s">
-        <v>1263</v>
+        <v>555</v>
       </c>
       <c r="D1016" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1017" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1017" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1017" s="10" t="s">
-        <v>1261</v>
+        <v>559</v>
       </c>
       <c r="B1017" s="10" t="s">
-        <v>1262</v>
+        <v>623</v>
       </c>
       <c r="C1017" s="11" t="s">
-        <v>1293</v>
+        <v>624</v>
       </c>
       <c r="D1017" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1018" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1018" s="10" t="s">
-        <v>1269</v>
-[...2 lines deleted...]
-        <v>1182</v>
+        <v>1003</v>
+      </c>
+      <c r="B1018" s="10" t="s">
+        <v>979</v>
       </c>
       <c r="C1018" s="11" t="s">
-        <v>1272</v>
+        <v>982</v>
       </c>
       <c r="D1018" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1019" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1019" s="10" t="s">
-        <v>1269</v>
-[...2 lines deleted...]
-        <v>1182</v>
+        <v>1003</v>
+      </c>
+      <c r="B1019" s="10" t="s">
+        <v>979</v>
       </c>
       <c r="C1019" s="11" t="s">
-        <v>1294</v>
+        <v>1005</v>
       </c>
       <c r="D1019" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1020" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1020" s="10" t="s">
-        <v>1269</v>
+        <v>131</v>
       </c>
       <c r="B1020" s="10" t="s">
-        <v>1182</v>
-[...2 lines deleted...]
-        <v>1315</v>
+        <v>138</v>
+      </c>
+      <c r="C1020" s="11" t="s">
+        <v>305</v>
       </c>
       <c r="D1020" s="12" t="s">
-        <v>149</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1021" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1021" s="27" t="s">
-[...3 lines deleted...]
-        <v>200</v>
+      <c r="A1021" s="10" t="s">
+        <v>497</v>
+      </c>
+      <c r="B1021" s="10" t="s">
+        <v>560</v>
       </c>
       <c r="C1021" s="11" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="D1021" s="34" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1021" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1022" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1022" s="10" t="s">
-        <v>199</v>
+        <v>497</v>
       </c>
       <c r="B1022" s="10" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>560</v>
+      </c>
+      <c r="C1022" s="11" t="s">
+        <v>510</v>
       </c>
       <c r="D1022" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1023" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1023" s="10" t="s">
-        <v>1197</v>
+        <v>973</v>
       </c>
       <c r="B1023" s="10" t="s">
-        <v>1182</v>
+        <v>895</v>
       </c>
       <c r="C1023" s="11" t="s">
-        <v>1199</v>
+        <v>975</v>
       </c>
       <c r="D1023" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1024" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1024" s="10" t="s">
-        <v>1197</v>
+        <v>1073</v>
       </c>
       <c r="B1024" s="10" t="s">
-        <v>1182</v>
+        <v>212</v>
       </c>
       <c r="C1024" s="11" t="s">
-        <v>1231</v>
+        <v>1077</v>
       </c>
       <c r="D1024" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1025" spans="1:4" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1025" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1025" s="10" t="s">
-        <v>679</v>
+        <v>1444</v>
       </c>
       <c r="B1025" s="10" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>1445</v>
+      </c>
+      <c r="C1025" s="10" t="s">
+        <v>1447</v>
       </c>
       <c r="D1025" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1026" spans="1:4" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1026" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1026" s="10" t="s">
-        <v>679</v>
+        <v>965</v>
       </c>
       <c r="B1026" s="10" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>966</v>
+      </c>
+      <c r="C1026" s="11" t="s">
+        <v>975</v>
       </c>
       <c r="D1026" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1027" spans="1:4" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1027" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1027" s="10" t="s">
-        <v>626</v>
+        <v>995</v>
       </c>
       <c r="B1027" s="10" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>966</v>
+      </c>
+      <c r="C1027" s="11" t="s">
+        <v>1000</v>
       </c>
       <c r="D1027" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="1028" spans="1:4" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1028" s="10" t="s">
-        <v>626</v>
+        <v>1261</v>
       </c>
       <c r="B1028" s="10" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>1262</v>
+      </c>
+      <c r="C1028" s="11" t="s">
+        <v>1263</v>
       </c>
       <c r="D1028" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1029" spans="1:4" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1029" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1029" s="10" t="s">
-        <v>626</v>
+        <v>1261</v>
       </c>
       <c r="B1029" s="10" t="s">
-        <v>760</v>
+        <v>1262</v>
       </c>
       <c r="C1029" s="11" t="s">
-        <v>769</v>
+        <v>1293</v>
       </c>
       <c r="D1029" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1030" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1030" s="10" t="s">
-        <v>823</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>1269</v>
+      </c>
+      <c r="B1030" s="27" t="s">
+        <v>1182</v>
       </c>
       <c r="C1030" s="11" t="s">
-        <v>1394</v>
+        <v>1272</v>
       </c>
       <c r="D1030" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1031" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1031" s="10" t="s">
-        <v>823</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>1269</v>
+      </c>
+      <c r="B1031" s="27" t="s">
+        <v>1182</v>
       </c>
       <c r="C1031" s="11" t="s">
-        <v>1203</v>
+        <v>1294</v>
       </c>
       <c r="D1031" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1032" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1032" s="10" t="s">
-        <v>823</v>
+        <v>1269</v>
       </c>
       <c r="B1032" s="10" t="s">
-        <v>824</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>1182</v>
+      </c>
+      <c r="C1032" s="38" t="s">
+        <v>1315</v>
       </c>
       <c r="D1032" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1033" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1033" s="10" t="s">
-[...3 lines deleted...]
-        <v>473</v>
+      <c r="A1033" s="27" t="s">
+        <v>199</v>
+      </c>
+      <c r="B1033" s="27" t="s">
+        <v>200</v>
       </c>
       <c r="C1033" s="11" t="s">
-        <v>468</v>
-[...1 lines deleted...]
-      <c r="D1033" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="D1033" s="34" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1034" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1034" s="10" t="s">
-        <v>478</v>
+        <v>199</v>
       </c>
       <c r="B1034" s="10" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>200</v>
+      </c>
+      <c r="C1034" s="24" t="s">
+        <v>238</v>
       </c>
       <c r="D1034" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1035" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1035" s="10" t="s">
-        <v>602</v>
+        <v>1197</v>
       </c>
       <c r="B1035" s="10" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>1182</v>
+      </c>
+      <c r="C1035" s="11" t="s">
+        <v>1199</v>
       </c>
       <c r="D1035" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1036" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1036" s="10" t="s">
-        <v>602</v>
+        <v>1197</v>
       </c>
       <c r="B1036" s="10" t="s">
-        <v>603</v>
+        <v>1182</v>
       </c>
       <c r="C1036" s="11" t="s">
-        <v>624</v>
+        <v>1231</v>
       </c>
       <c r="D1036" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1037" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1037" spans="1:4" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1037" s="10" t="s">
-        <v>602</v>
+        <v>679</v>
       </c>
       <c r="B1037" s="10" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>680</v>
+      </c>
+      <c r="C1037" s="26" t="s">
+        <v>681</v>
       </c>
       <c r="D1037" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="1038" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:4" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1038" s="10" t="s">
-        <v>633</v>
+        <v>679</v>
       </c>
       <c r="B1038" s="10" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>680</v>
+      </c>
+      <c r="C1038" s="26" t="s">
+        <v>725</v>
       </c>
       <c r="D1038" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1039" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1039" spans="1:4" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1039" s="10" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="B1039" s="10" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>909</v>
+        <v>627</v>
+      </c>
+      <c r="C1039" s="26" t="s">
+        <v>635</v>
       </c>
       <c r="D1039" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="1040" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:4" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1040" s="10" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="B1040" s="10" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="C1040" s="26" t="s">
-        <v>635</v>
+        <v>681</v>
       </c>
       <c r="D1040" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1041" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1041" spans="1:4" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1041" s="10" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="B1041" s="10" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>760</v>
+      </c>
+      <c r="C1041" s="11" t="s">
+        <v>769</v>
       </c>
       <c r="D1041" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1042" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1042" s="10" t="s">
-        <v>442</v>
+        <v>823</v>
       </c>
       <c r="B1042" s="10" t="s">
-        <v>474</v>
+        <v>803</v>
       </c>
       <c r="C1042" s="11" t="s">
-        <v>468</v>
+        <v>1394</v>
       </c>
       <c r="D1042" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1043" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1043" s="10" t="s">
-        <v>442</v>
+        <v>823</v>
       </c>
       <c r="B1043" s="10" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="C1043" s="11" t="s">
-        <v>532</v>
+        <v>1203</v>
       </c>
       <c r="D1043" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1044" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1044" s="10" t="s">
-        <v>442</v>
+        <v>823</v>
       </c>
       <c r="B1044" s="10" t="s">
-        <v>1268</v>
+        <v>824</v>
       </c>
       <c r="C1044" s="11" t="s">
-        <v>1272</v>
+        <v>828</v>
       </c>
       <c r="D1044" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1045" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1045" s="10" t="s">
-        <v>442</v>
+        <v>478</v>
       </c>
       <c r="B1045" s="10" t="s">
-        <v>503</v>
+        <v>473</v>
       </c>
       <c r="C1045" s="11" t="s">
-        <v>438</v>
+        <v>468</v>
       </c>
       <c r="D1045" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1046" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1046" s="10" t="s">
-        <v>442</v>
+        <v>478</v>
       </c>
       <c r="B1046" s="10" t="s">
-        <v>503</v>
+        <v>473</v>
       </c>
       <c r="C1046" s="11" t="s">
-        <v>490</v>
+        <v>510</v>
       </c>
       <c r="D1046" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1047" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1047" s="10" t="s">
-        <v>442</v>
+        <v>602</v>
       </c>
       <c r="B1047" s="10" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>1028</v>
+        <v>603</v>
+      </c>
+      <c r="C1047" s="26" t="s">
+        <v>595</v>
       </c>
       <c r="D1047" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1048" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1048" s="10" t="s">
-        <v>442</v>
+        <v>602</v>
       </c>
       <c r="B1048" s="10" t="s">
-        <v>327</v>
+        <v>603</v>
       </c>
       <c r="C1048" s="11" t="s">
-        <v>1070</v>
+        <v>624</v>
       </c>
       <c r="D1048" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1049" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1049" s="10" t="s">
-        <v>442</v>
+        <v>602</v>
       </c>
       <c r="B1049" s="10" t="s">
-        <v>327</v>
+        <v>603</v>
       </c>
       <c r="C1049" s="11" t="s">
-        <v>1100</v>
+        <v>682</v>
       </c>
       <c r="D1049" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1050" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1050" s="10" t="s">
-        <v>442</v>
+        <v>633</v>
       </c>
       <c r="B1050" s="10" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>742</v>
+      </c>
+      <c r="C1050" s="11" t="s">
+        <v>902</v>
       </c>
       <c r="D1050" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1051" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1051" s="10" t="s">
-        <v>442</v>
+        <v>633</v>
       </c>
       <c r="B1051" s="10" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>742</v>
+      </c>
+      <c r="C1051" s="11" t="s">
+        <v>909</v>
       </c>
       <c r="D1051" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1052" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1052" s="10" t="s">
-        <v>442</v>
+        <v>633</v>
       </c>
       <c r="B1052" s="10" t="s">
-        <v>482</v>
+        <v>634</v>
       </c>
       <c r="C1052" s="26" t="s">
-        <v>725</v>
+        <v>635</v>
       </c>
       <c r="D1052" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1053" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1053" s="10" t="s">
-        <v>565</v>
+        <v>633</v>
       </c>
       <c r="B1053" s="10" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>634</v>
+      </c>
+      <c r="C1053" s="26" t="s">
+        <v>681</v>
       </c>
       <c r="D1053" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1054" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1054" s="10" t="s">
-        <v>565</v>
+        <v>442</v>
       </c>
       <c r="B1054" s="10" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>474</v>
+      </c>
+      <c r="C1054" s="11" t="s">
+        <v>468</v>
       </c>
       <c r="D1054" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1055" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1055" s="10" t="s">
-        <v>330</v>
+        <v>442</v>
       </c>
       <c r="B1055" s="10" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>474</v>
+      </c>
+      <c r="C1055" s="11" t="s">
+        <v>532</v>
       </c>
       <c r="D1055" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1056" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1056" s="10" t="s">
-        <v>534</v>
+        <v>442</v>
       </c>
       <c r="B1056" s="10" t="s">
-        <v>535</v>
+        <v>1268</v>
       </c>
       <c r="C1056" s="11" t="s">
-        <v>532</v>
+        <v>1272</v>
       </c>
       <c r="D1056" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1057" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1057" s="10" t="s">
-        <v>534</v>
+        <v>442</v>
       </c>
       <c r="B1057" s="10" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>503</v>
+      </c>
+      <c r="C1057" s="11" t="s">
+        <v>438</v>
       </c>
       <c r="D1057" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1058" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1058" s="10" t="s">
-        <v>1228</v>
+        <v>442</v>
       </c>
       <c r="B1058" s="10" t="s">
-        <v>1229</v>
+        <v>503</v>
       </c>
       <c r="C1058" s="11" t="s">
-        <v>1231</v>
+        <v>490</v>
       </c>
       <c r="D1058" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1059" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1059" s="13" t="s">
-        <v>99</v>
+      <c r="A1059" s="10" t="s">
+        <v>442</v>
       </c>
       <c r="B1059" s="10" t="s">
-        <v>100</v>
+        <v>327</v>
       </c>
       <c r="C1059" s="11" t="s">
-        <v>126</v>
+        <v>1028</v>
       </c>
       <c r="D1059" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1060" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1060" s="10" t="s">
-        <v>30</v>
+        <v>442</v>
       </c>
       <c r="B1060" s="10" t="s">
-        <v>959</v>
+        <v>327</v>
       </c>
       <c r="C1060" s="11" t="s">
-        <v>963</v>
+        <v>1070</v>
       </c>
       <c r="D1060" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1061" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1061" s="10" t="s">
-        <v>30</v>
+        <v>442</v>
       </c>
       <c r="B1061" s="10" t="s">
-        <v>959</v>
+        <v>327</v>
       </c>
       <c r="C1061" s="11" t="s">
-        <v>992</v>
+        <v>1100</v>
       </c>
       <c r="D1061" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1062" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1062" s="10" t="s">
-        <v>30</v>
+        <v>442</v>
       </c>
       <c r="B1062" s="10" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>992</v>
+        <v>482</v>
+      </c>
+      <c r="C1062" s="26" t="s">
+        <v>635</v>
       </c>
       <c r="D1062" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1063" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1063" s="10" t="s">
-        <v>30</v>
+        <v>442</v>
       </c>
       <c r="B1063" s="10" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>482</v>
+      </c>
+      <c r="C1063" s="26" t="s">
+        <v>681</v>
       </c>
       <c r="D1063" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1064" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1064" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="B1064" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="C1064" s="26" t="s">
+        <v>725</v>
+      </c>
+      <c r="D1064" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1065" s="10" t="s">
+        <v>565</v>
+      </c>
+      <c r="B1065" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="C1065" s="11" t="s">
+        <v>555</v>
+      </c>
+      <c r="D1065" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1066" s="10" t="s">
+        <v>565</v>
+      </c>
+      <c r="B1066" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="C1066" s="26" t="s">
+        <v>595</v>
+      </c>
+      <c r="D1066" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1067" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="B1067" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="C1067" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="D1067" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1068" s="10" t="s">
+        <v>534</v>
+      </c>
+      <c r="B1068" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="C1068" s="11" t="s">
+        <v>532</v>
+      </c>
+      <c r="D1068" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1069" s="10" t="s">
+        <v>534</v>
+      </c>
+      <c r="B1069" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="C1069" s="26" t="s">
+        <v>585</v>
+      </c>
+      <c r="D1069" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1070" s="10" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B1070" s="10" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C1070" s="11" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D1070" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1071" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1071" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C1071" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="D1071" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1072" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="B1064" s="10" t="s">
+      <c r="B1072" s="10" t="s">
+        <v>959</v>
+      </c>
+      <c r="C1072" s="11" t="s">
+        <v>963</v>
+      </c>
+      <c r="D1072" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1073" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1073" s="10" t="s">
+        <v>959</v>
+      </c>
+      <c r="C1073" s="11" t="s">
+        <v>992</v>
+      </c>
+      <c r="D1073" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1074" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1074" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C1074" s="11" t="s">
+        <v>992</v>
+      </c>
+      <c r="D1074" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1075" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1075" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="C1064" s="11" t="s">
+      <c r="C1075" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="D1075" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1076" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1076" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1076" s="11" t="s">
         <v>125</v>
       </c>
-      <c r="D1064" s="12" t="s">
+      <c r="D1076" s="12" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="1065" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1065" s="29" t="s">
+    <row r="1077" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1077" s="29" t="s">
         <v>404</v>
       </c>
-      <c r="B1065" s="29" t="s">
+      <c r="B1077" s="29" t="s">
         <v>405</v>
       </c>
-      <c r="C1065" s="26" t="s">
+      <c r="C1077" s="26" t="s">
         <v>397</v>
       </c>
-      <c r="D1065" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1066" s="29" t="s">
+      <c r="D1077" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1078" s="29" t="s">
         <v>404</v>
       </c>
-      <c r="B1066" s="29" t="s">
+      <c r="B1078" s="29" t="s">
         <v>405</v>
       </c>
-      <c r="C1066" s="11" t="s">
+      <c r="C1078" s="11" t="s">
         <v>459</v>
       </c>
-      <c r="D1066" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1067" s="29" t="s">
+      <c r="D1078" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1079" s="29" t="s">
         <v>404</v>
       </c>
-      <c r="B1067" s="29" t="s">
+      <c r="B1079" s="29" t="s">
         <v>405</v>
       </c>
-      <c r="C1067" s="11" t="s">
+      <c r="C1079" s="11" t="s">
         <v>509</v>
       </c>
-      <c r="D1067" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1068" s="29" t="s">
+      <c r="D1079" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1080" s="29" t="s">
         <v>1316</v>
       </c>
-      <c r="B1068" s="29" t="s">
+      <c r="B1080" s="29" t="s">
         <v>359</v>
       </c>
-      <c r="C1068" s="11" t="s">
+      <c r="C1080" s="11" t="s">
         <v>1317</v>
       </c>
-      <c r="D1068" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1069" s="29" t="s">
+      <c r="D1080" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1081" s="29" t="s">
         <v>1316</v>
       </c>
-      <c r="B1069" s="29" t="s">
+      <c r="B1081" s="29" t="s">
         <v>359</v>
       </c>
-      <c r="C1069" s="11" t="s">
+      <c r="C1081" s="11" t="s">
         <v>1347</v>
       </c>
-      <c r="D1069" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1070" s="29" t="s">
+      <c r="D1081" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1082" s="29" t="s">
         <v>781</v>
       </c>
-      <c r="B1070" s="29" t="s">
+      <c r="B1082" s="29" t="s">
         <v>782</v>
       </c>
-      <c r="C1070" s="11" t="s">
+      <c r="C1082" s="11" t="s">
         <v>792</v>
       </c>
-      <c r="D1070" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1071" s="29" t="s">
+      <c r="D1082" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1083" s="29" t="s">
         <v>781</v>
       </c>
-      <c r="B1071" s="29" t="s">
+      <c r="B1083" s="29" t="s">
         <v>1302</v>
       </c>
-      <c r="C1071" s="11" t="s">
+      <c r="C1083" s="11" t="s">
         <v>1310</v>
       </c>
-      <c r="D1071" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1072" s="29" t="s">
+      <c r="D1083" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1084" s="29" t="s">
         <v>648</v>
       </c>
-      <c r="B1072" s="29" t="s">
+      <c r="B1084" s="29" t="s">
         <v>649</v>
       </c>
-      <c r="C1072" s="11" t="s">
+      <c r="C1084" s="11" t="s">
         <v>657</v>
       </c>
-      <c r="D1072" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1073" s="29" t="s">
+      <c r="D1084" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1085" s="29" t="s">
         <v>648</v>
       </c>
-      <c r="B1073" s="29" t="s">
+      <c r="B1085" s="29" t="s">
         <v>649</v>
       </c>
-      <c r="C1073" s="31" t="s">
+      <c r="C1085" s="31" t="s">
         <v>709</v>
       </c>
-      <c r="D1073" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1074" s="20" t="s">
+      <c r="D1085" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1086" s="20" t="s">
         <v>247</v>
       </c>
-      <c r="B1074" s="20" t="s">
+      <c r="B1086" s="20" t="s">
         <v>248</v>
       </c>
-      <c r="C1074" s="24" t="s">
+      <c r="C1086" s="24" t="s">
         <v>238</v>
       </c>
-      <c r="D1074" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1075" s="20" t="s">
+      <c r="D1086" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1087" s="20" t="s">
         <v>247</v>
       </c>
-      <c r="B1075" s="20" t="s">
+      <c r="B1087" s="20" t="s">
         <v>248</v>
       </c>
-      <c r="C1075" s="26" t="s">
+      <c r="C1087" s="26" t="s">
         <v>291</v>
       </c>
-      <c r="D1075" s="12" t="s">
-[...172 lines deleted...]
-      </c>
       <c r="D1087" s="12" t="s">
-        <v>155</v>
-      </c>
+        <v>149</v>
+      </c>
+      <c r="G1087" s="21"/>
+      <c r="H1087" s="30"/>
     </row>
     <row r="1088" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1088" s="20" t="s">
+        <v>939</v>
+      </c>
+      <c r="B1088" s="20" t="s">
+        <v>940</v>
+      </c>
+      <c r="C1088" s="11" t="s">
+        <v>944</v>
+      </c>
+      <c r="D1088" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="G1088" s="21"/>
+      <c r="H1088" s="30"/>
+    </row>
+    <row r="1089" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1089" s="20" t="s">
+        <v>939</v>
+      </c>
+      <c r="B1089" s="20" t="s">
+        <v>940</v>
+      </c>
+      <c r="C1089" s="11" t="s">
+        <v>982</v>
+      </c>
+      <c r="D1089" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="G1089" s="21"/>
+      <c r="H1089" s="30"/>
+    </row>
+    <row r="1090" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1090" s="20" t="s">
+        <v>778</v>
+      </c>
+      <c r="B1090" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C1090" s="32" t="s">
+        <v>779</v>
+      </c>
+      <c r="D1090" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1091" s="20" t="s">
+        <v>420</v>
+      </c>
+      <c r="B1091" s="20" t="s">
+        <v>421</v>
+      </c>
+      <c r="C1091" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="D1091" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1092" s="20" t="s">
+        <v>309</v>
+      </c>
+      <c r="B1092" s="20" t="s">
+        <v>348</v>
+      </c>
+      <c r="C1092" s="26" t="s">
+        <v>343</v>
+      </c>
+      <c r="D1092" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1093" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="B1093" s="14" t="s">
+        <v>348</v>
+      </c>
+      <c r="C1093" s="26" t="s">
+        <v>397</v>
+      </c>
+      <c r="D1093" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1094" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="B1094" s="20" t="s">
+        <v>844</v>
+      </c>
+      <c r="C1094" s="11" t="s">
+        <v>847</v>
+      </c>
+      <c r="D1094" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1095" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="B1095" s="20" t="s">
+        <v>498</v>
+      </c>
+      <c r="C1095" s="11" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1095" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1096" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="B1096" s="20" t="s">
+        <v>498</v>
+      </c>
+      <c r="C1096" s="11" t="s">
+        <v>532</v>
+      </c>
+      <c r="D1096" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1097" s="20" t="s">
+        <v>309</v>
+      </c>
+      <c r="B1097" s="20" t="s">
+        <v>310</v>
+      </c>
+      <c r="C1097" s="26" t="s">
+        <v>307</v>
+      </c>
+      <c r="D1097" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1098" s="20" t="s">
+        <v>309</v>
+      </c>
+      <c r="B1098" s="20" t="s">
+        <v>808</v>
+      </c>
+      <c r="C1098" s="11" t="s">
+        <v>879</v>
+      </c>
+      <c r="D1098" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1099" s="20" t="s">
+        <v>309</v>
+      </c>
+      <c r="B1099" s="20" t="s">
+        <v>808</v>
+      </c>
+      <c r="C1099" s="11" t="s">
+        <v>909</v>
+      </c>
+      <c r="D1099" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1100" s="20" t="s">
         <v>1401</v>
       </c>
-      <c r="B1088" s="20" t="s">
+      <c r="B1100" s="20" t="s">
         <v>831</v>
       </c>
-      <c r="C1088" s="11" t="s">
+      <c r="C1100" s="11" t="s">
         <v>1403</v>
       </c>
-      <c r="D1088" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1089" s="13" t="s">
+      <c r="D1100" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1101" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B1089" s="13" t="s">
+      <c r="B1101" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="C1089" s="11" t="s">
+      <c r="C1101" s="11" t="s">
         <v>126</v>
       </c>
-      <c r="D1089" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1090" s="13" t="s">
+      <c r="D1101" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1102" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B1090" s="13" t="s">
+      <c r="B1102" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="C1090" s="11" t="s">
+      <c r="C1102" s="11" t="s">
         <v>164</v>
       </c>
-      <c r="D1090" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1091" s="10" t="s">
+      <c r="D1102" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1103" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B1091" s="10" t="s">
+      <c r="B1103" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="C1091" s="11" t="s">
+      <c r="C1103" s="11" t="s">
         <v>121</v>
       </c>
-      <c r="D1091" s="12" t="s">
+      <c r="D1103" s="12" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="1092" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1092" s="10" t="s">
+    <row r="1104" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1104" s="10" t="s">
         <v>947</v>
       </c>
-      <c r="B1092" s="10" t="s">
+      <c r="B1104" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="C1092" s="11" t="s">
+      <c r="C1104" s="11" t="s">
         <v>952</v>
-      </c>
-[...166 lines deleted...]
-        <v>1170</v>
       </c>
       <c r="D1104" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1105" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1105" s="10" t="s">
-        <v>587</v>
+        <v>761</v>
       </c>
       <c r="B1105" s="10" t="s">
-        <v>1165</v>
+        <v>762</v>
       </c>
       <c r="C1105" s="11" t="s">
-        <v>1188</v>
+        <v>769</v>
       </c>
       <c r="D1105" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1106" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1106" s="10" t="s">
-        <v>587</v>
+        <v>761</v>
       </c>
       <c r="B1106" s="10" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>601</v>
+      </c>
+      <c r="C1106" s="33" t="s">
+        <v>828</v>
       </c>
       <c r="D1106" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1107" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1107" s="10" t="s">
-        <v>587</v>
+        <v>1303</v>
       </c>
       <c r="B1107" s="10" t="s">
-        <v>465</v>
+        <v>1304</v>
       </c>
       <c r="C1107" s="11" t="s">
-        <v>621</v>
+        <v>1310</v>
       </c>
       <c r="D1107" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1108" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1108" s="10" t="s">
-        <v>587</v>
+        <v>1303</v>
       </c>
       <c r="B1108" s="10" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>1304</v>
+      </c>
+      <c r="C1108" s="11" t="s">
+        <v>1331</v>
       </c>
       <c r="D1108" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1109" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1109" s="10" t="s">
         <v>587</v>
       </c>
       <c r="B1109" s="10" t="s">
-        <v>448</v>
+        <v>735</v>
       </c>
       <c r="C1109" s="11" t="s">
-        <v>857</v>
+        <v>769</v>
       </c>
       <c r="D1109" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1110" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1110" s="10" t="s">
         <v>587</v>
       </c>
       <c r="B1110" s="10" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>928</v>
+      </c>
+      <c r="C1110" s="32" t="s">
+        <v>934</v>
       </c>
       <c r="D1110" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1111" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1111" s="10" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="B1111" s="10" t="s">
-        <v>592</v>
+        <v>928</v>
       </c>
       <c r="C1111" s="11" t="s">
-        <v>589</v>
+        <v>975</v>
       </c>
       <c r="D1111" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1112" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1112" s="10" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="B1112" s="10" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>825</v>
+      </c>
+      <c r="C1112" s="33" t="s">
+        <v>828</v>
       </c>
       <c r="D1112" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1113" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1113" s="10" t="s">
-        <v>38</v>
+        <v>587</v>
       </c>
       <c r="B1113" s="10" t="s">
-        <v>39</v>
+        <v>825</v>
       </c>
       <c r="C1113" s="11" t="s">
-        <v>120</v>
+        <v>879</v>
       </c>
       <c r="D1113" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1114" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1114" s="10" t="s">
-        <v>733</v>
+        <v>587</v>
       </c>
       <c r="B1114" s="10" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>736</v>
+        <v>772</v>
+      </c>
+      <c r="C1114" s="32" t="s">
+        <v>779</v>
       </c>
       <c r="D1114" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1115" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1115" s="10" t="s">
-        <v>1190</v>
+        <v>587</v>
       </c>
       <c r="B1115" s="10" t="s">
-        <v>1191</v>
+        <v>960</v>
       </c>
       <c r="C1115" s="11" t="s">
-        <v>1192</v>
+        <v>963</v>
       </c>
       <c r="D1115" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1116" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1116" s="10" t="s">
-        <v>1090</v>
+        <v>587</v>
       </c>
       <c r="B1116" s="10" t="s">
-        <v>1091</v>
+        <v>1165</v>
       </c>
       <c r="C1116" s="11" t="s">
-        <v>1100</v>
+        <v>1170</v>
       </c>
       <c r="D1116" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1117" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1117" s="10" t="s">
-        <v>1090</v>
+        <v>587</v>
       </c>
       <c r="B1117" s="10" t="s">
-        <v>1091</v>
+        <v>1165</v>
       </c>
       <c r="C1117" s="11" t="s">
-        <v>1128</v>
+        <v>1188</v>
       </c>
       <c r="D1117" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1118" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1118" s="10" t="s">
-        <v>339</v>
+        <v>587</v>
       </c>
       <c r="B1118" s="10" t="s">
-        <v>340</v>
+        <v>465</v>
       </c>
       <c r="C1118" s="26" t="s">
-        <v>326</v>
+        <v>585</v>
       </c>
       <c r="D1118" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1119" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1119" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1119" s="10" t="s">
-        <v>364</v>
+        <v>587</v>
       </c>
       <c r="B1119" s="10" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>465</v>
+      </c>
+      <c r="C1119" s="11" t="s">
+        <v>621</v>
       </c>
       <c r="D1119" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="1120" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1120" s="10" t="s">
-        <v>364</v>
+        <v>587</v>
       </c>
       <c r="B1120" s="10" t="s">
-        <v>340</v>
+        <v>448</v>
       </c>
       <c r="C1120" s="26" t="s">
-        <v>375</v>
+        <v>818</v>
       </c>
       <c r="D1120" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1121" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1121" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1121" s="10" t="s">
-        <v>364</v>
+        <v>587</v>
       </c>
       <c r="B1121" s="10" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>448</v>
+      </c>
+      <c r="C1121" s="11" t="s">
+        <v>857</v>
       </c>
       <c r="D1121" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1122" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1122" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1122" s="10" t="s">
-        <v>364</v>
+        <v>587</v>
       </c>
       <c r="B1122" s="10" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>702</v>
+      </c>
+      <c r="C1122" s="31" t="s">
+        <v>709</v>
       </c>
       <c r="D1122" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1123" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1123" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1123" s="10" t="s">
-        <v>364</v>
+        <v>591</v>
       </c>
       <c r="B1123" s="10" t="s">
-        <v>340</v>
+        <v>592</v>
       </c>
       <c r="C1123" s="11" t="s">
-        <v>510</v>
+        <v>589</v>
       </c>
       <c r="D1123" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1124" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1124" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1124" s="10" t="s">
-        <v>364</v>
+        <v>591</v>
       </c>
       <c r="B1124" s="10" t="s">
-        <v>340</v>
+        <v>592</v>
       </c>
       <c r="C1124" s="11" t="s">
-        <v>518</v>
+        <v>624</v>
       </c>
       <c r="D1124" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1125" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1125" s="10" t="s">
-        <v>1053</v>
+        <v>38</v>
       </c>
       <c r="B1125" s="10" t="s">
-        <v>1054</v>
+        <v>39</v>
       </c>
       <c r="C1125" s="11" t="s">
-        <v>1056</v>
+        <v>120</v>
       </c>
       <c r="D1125" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1126" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1126" s="10" t="s">
-        <v>1053</v>
+        <v>733</v>
       </c>
       <c r="B1126" s="10" t="s">
-        <v>1054</v>
+        <v>734</v>
       </c>
       <c r="C1126" s="11" t="s">
-        <v>1085</v>
+        <v>736</v>
       </c>
       <c r="D1126" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1127" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1127" s="10" t="s">
-        <v>353</v>
+        <v>1190</v>
       </c>
       <c r="B1127" s="10" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>1191</v>
+      </c>
+      <c r="C1127" s="11" t="s">
+        <v>1192</v>
       </c>
       <c r="D1127" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1128" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1128" s="10" t="s">
-        <v>353</v>
+        <v>1090</v>
       </c>
       <c r="B1128" s="10" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>1091</v>
+      </c>
+      <c r="C1128" s="11" t="s">
+        <v>1100</v>
       </c>
       <c r="D1128" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1129" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1129" s="10" t="s">
-        <v>353</v>
+        <v>1090</v>
       </c>
       <c r="B1129" s="10" t="s">
-        <v>1043</v>
+        <v>1091</v>
       </c>
       <c r="C1129" s="11" t="s">
-        <v>1047</v>
+        <v>1128</v>
       </c>
       <c r="D1129" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1130" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1130" s="10" t="s">
-        <v>353</v>
+        <v>339</v>
       </c>
       <c r="B1130" s="10" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-        <v>1077</v>
+        <v>340</v>
+      </c>
+      <c r="C1130" s="26" t="s">
+        <v>326</v>
       </c>
       <c r="D1130" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1131" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1131" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1131" s="10" t="s">
-        <v>353</v>
+        <v>364</v>
       </c>
       <c r="B1131" s="10" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>340</v>
+      </c>
+      <c r="C1131" s="26" t="s">
+        <v>352</v>
       </c>
       <c r="D1131" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1132" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1132" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1132" s="10" t="s">
-        <v>353</v>
+        <v>364</v>
       </c>
       <c r="B1132" s="10" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="C1132" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="C1132" s="26" t="s">
+        <v>375</v>
+      </c>
+      <c r="D1132" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1133" s="10" t="s">
+        <v>364</v>
+      </c>
+      <c r="B1133" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="C1133" s="26" t="s">
+        <v>397</v>
+      </c>
+      <c r="D1133" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1134" s="10" t="s">
+        <v>364</v>
+      </c>
+      <c r="B1134" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="C1134" s="11" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1134" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1135" s="10" t="s">
+        <v>364</v>
+      </c>
+      <c r="B1135" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="C1135" s="11" t="s">
+        <v>510</v>
+      </c>
+      <c r="D1135" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1136" s="10" t="s">
+        <v>364</v>
+      </c>
+      <c r="B1136" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="C1136" s="11" t="s">
         <v>518</v>
       </c>
-      <c r="D1132" s="12" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="D1136" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1137" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1137" s="10" t="s">
-        <v>353</v>
+        <v>1053</v>
       </c>
       <c r="B1137" s="10" t="s">
-        <v>861</v>
+        <v>1054</v>
       </c>
       <c r="C1137" s="11" t="s">
-        <v>870</v>
+        <v>1056</v>
       </c>
       <c r="D1137" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1138" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1138" s="10" t="s">
-        <v>353</v>
+        <v>1053</v>
       </c>
       <c r="B1138" s="10" t="s">
-        <v>750</v>
+        <v>1054</v>
       </c>
       <c r="C1138" s="11" t="s">
-        <v>752</v>
+        <v>1085</v>
       </c>
       <c r="D1138" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1139" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1139" s="10" t="s">
         <v>353</v>
       </c>
       <c r="B1139" s="10" t="s">
-        <v>750</v>
+        <v>354</v>
       </c>
       <c r="C1139" s="26" t="s">
-        <v>818</v>
+        <v>352</v>
       </c>
       <c r="D1139" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1140" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1140" s="10" t="s">
-        <v>989</v>
+        <v>353</v>
       </c>
       <c r="B1140" s="10" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>992</v>
+        <v>354</v>
+      </c>
+      <c r="C1140" s="26" t="s">
+        <v>397</v>
       </c>
       <c r="D1140" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1141" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1141" s="10" t="s">
-        <v>989</v>
+        <v>353</v>
       </c>
       <c r="B1141" s="10" t="s">
-        <v>1172</v>
+        <v>1043</v>
       </c>
       <c r="C1141" s="11" t="s">
-        <v>1175</v>
+        <v>1047</v>
       </c>
       <c r="D1141" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1142" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1142" s="10" t="s">
-        <v>989</v>
+        <v>353</v>
       </c>
       <c r="B1142" s="10" t="s">
-        <v>1172</v>
+        <v>1043</v>
       </c>
       <c r="C1142" s="11" t="s">
-        <v>1192</v>
+        <v>1077</v>
       </c>
       <c r="D1142" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1143" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1143" s="10" t="s">
-        <v>989</v>
+        <v>353</v>
       </c>
       <c r="B1143" s="10" t="s">
-        <v>1172</v>
+        <v>212</v>
       </c>
       <c r="C1143" s="11" t="s">
-        <v>1217</v>
+        <v>479</v>
       </c>
       <c r="D1143" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1144" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1144" s="10" t="s">
-        <v>989</v>
+        <v>353</v>
       </c>
       <c r="B1144" s="10" t="s">
-        <v>1044</v>
+        <v>212</v>
       </c>
       <c r="C1144" s="11" t="s">
-        <v>1047</v>
+        <v>518</v>
       </c>
       <c r="D1144" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1145" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1145" s="10" t="s">
-        <v>989</v>
+        <v>353</v>
       </c>
       <c r="B1145" s="10" t="s">
-        <v>1044</v>
+        <v>814</v>
       </c>
       <c r="C1145" s="11" t="s">
-        <v>1085</v>
+        <v>816</v>
       </c>
       <c r="D1145" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1146" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1146" s="10" t="s">
-        <v>48</v>
+        <v>353</v>
       </c>
       <c r="B1146" s="10" t="s">
-        <v>696</v>
+        <v>814</v>
       </c>
       <c r="C1146" s="11" t="s">
-        <v>1108</v>
+        <v>870</v>
       </c>
       <c r="D1146" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1147" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1147" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1147" s="10" t="s">
-        <v>1116</v>
+        <v>353</v>
       </c>
       <c r="B1147" s="10" t="s">
-        <v>696</v>
+        <v>550</v>
       </c>
       <c r="C1147" s="11" t="s">
-        <v>1117</v>
+        <v>554</v>
       </c>
       <c r="D1147" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="1148" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1148" s="10" t="s">
-        <v>48</v>
+        <v>353</v>
       </c>
       <c r="B1148" s="10" t="s">
-        <v>49</v>
+        <v>550</v>
       </c>
       <c r="C1148" s="11" t="s">
-        <v>120</v>
+        <v>589</v>
       </c>
       <c r="D1148" s="12" t="s">
-        <v>270</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1149" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1149" s="10" t="s">
-        <v>48</v>
+        <v>353</v>
       </c>
       <c r="B1149" s="10" t="s">
-        <v>696</v>
+        <v>861</v>
       </c>
       <c r="C1149" s="11" t="s">
-        <v>792</v>
+        <v>870</v>
       </c>
       <c r="D1149" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1150" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1150" s="10" t="s">
-        <v>48</v>
+        <v>353</v>
       </c>
       <c r="B1150" s="10" t="s">
-        <v>696</v>
+        <v>750</v>
       </c>
       <c r="C1150" s="11" t="s">
-        <v>847</v>
+        <v>752</v>
       </c>
       <c r="D1150" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1151" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1151" s="10" t="s">
-        <v>884</v>
+        <v>353</v>
       </c>
       <c r="B1151" s="10" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>750</v>
+      </c>
+      <c r="C1151" s="26" t="s">
+        <v>818</v>
       </c>
       <c r="D1151" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1152" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1152" s="10" t="s">
-        <v>884</v>
+        <v>989</v>
       </c>
       <c r="B1152" s="10" t="s">
-        <v>464</v>
+        <v>53</v>
       </c>
       <c r="C1152" s="11" t="s">
-        <v>925</v>
+        <v>992</v>
       </c>
       <c r="D1152" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1153" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1153" s="10" t="s">
-        <v>884</v>
+        <v>989</v>
       </c>
       <c r="B1153" s="10" t="s">
-        <v>464</v>
+        <v>1172</v>
       </c>
       <c r="C1153" s="11" t="s">
-        <v>1420</v>
+        <v>1175</v>
       </c>
       <c r="D1153" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1154" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1154" s="10" t="s">
-        <v>884</v>
+        <v>989</v>
       </c>
       <c r="B1154" s="10" t="s">
-        <v>1334</v>
+        <v>1172</v>
       </c>
       <c r="C1154" s="11" t="s">
-        <v>1337</v>
+        <v>1192</v>
       </c>
       <c r="D1154" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1155" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1155" s="10" t="s">
-        <v>884</v>
+        <v>989</v>
       </c>
       <c r="B1155" s="10" t="s">
-        <v>1334</v>
+        <v>1172</v>
       </c>
       <c r="C1155" s="11" t="s">
-        <v>1372</v>
+        <v>1217</v>
       </c>
       <c r="D1155" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1156" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1156" s="10" t="s">
-        <v>873</v>
+        <v>989</v>
       </c>
       <c r="B1156" s="10" t="s">
-        <v>907</v>
+        <v>1044</v>
       </c>
       <c r="C1156" s="11" t="s">
-        <v>879</v>
+        <v>1047</v>
       </c>
       <c r="D1156" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1157" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1157" s="10" t="s">
-        <v>873</v>
+        <v>989</v>
       </c>
       <c r="B1157" s="10" t="s">
-        <v>907</v>
+        <v>1044</v>
       </c>
       <c r="C1157" s="11" t="s">
-        <v>909</v>
+        <v>1085</v>
       </c>
       <c r="D1157" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1158" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1158" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1158" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="C1158" s="11" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D1158" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1159" s="10" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B1159" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="C1159" s="11" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D1159" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1160" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1160" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C1160" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="D1160" s="12" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1161" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1161" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="C1161" s="11" t="s">
+        <v>792</v>
+      </c>
+      <c r="D1161" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1162" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1162" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="C1162" s="11" t="s">
+        <v>847</v>
+      </c>
+      <c r="D1162" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1163" s="10" t="s">
+        <v>884</v>
+      </c>
+      <c r="B1163" s="10" t="s">
+        <v>464</v>
+      </c>
+      <c r="C1163" s="11" t="s">
+        <v>885</v>
+      </c>
+      <c r="D1163" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1164" s="10" t="s">
+        <v>884</v>
+      </c>
+      <c r="B1164" s="10" t="s">
+        <v>464</v>
+      </c>
+      <c r="C1164" s="11" t="s">
+        <v>925</v>
+      </c>
+      <c r="D1164" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1165" s="10" t="s">
+        <v>884</v>
+      </c>
+      <c r="B1165" s="10" t="s">
+        <v>464</v>
+      </c>
+      <c r="C1165" s="11" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D1165" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1166" s="10" t="s">
+        <v>884</v>
+      </c>
+      <c r="B1166" s="10" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C1166" s="11" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D1166" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1167" s="10" t="s">
+        <v>884</v>
+      </c>
+      <c r="B1167" s="10" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C1167" s="11" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D1167" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1168" s="10" t="s">
+        <v>873</v>
+      </c>
+      <c r="B1168" s="10" t="s">
+        <v>907</v>
+      </c>
+      <c r="C1168" s="11" t="s">
+        <v>879</v>
+      </c>
+      <c r="D1168" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1169" s="10" t="s">
+        <v>873</v>
+      </c>
+      <c r="B1169" s="10" t="s">
+        <v>907</v>
+      </c>
+      <c r="C1169" s="11" t="s">
+        <v>909</v>
+      </c>
+      <c r="D1169" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1170" s="10" t="s">
         <v>102</v>
       </c>
-      <c r="B1158" s="10" t="s">
+      <c r="B1170" s="10" t="s">
         <v>113</v>
       </c>
-      <c r="C1158" s="11" t="s">
+      <c r="C1170" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="D1158" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1159" s="13" t="s">
+      <c r="D1170" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1171" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B1159" s="13" t="s">
+      <c r="B1171" s="13" t="s">
         <v>266</v>
       </c>
-      <c r="C1159" s="11" t="s">
+      <c r="C1171" s="11" t="s">
         <v>126</v>
       </c>
-      <c r="D1159" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1160" s="13" t="s">
+      <c r="D1171" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1172" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B1160" s="13" t="s">
+      <c r="B1172" s="13" t="s">
         <v>266</v>
       </c>
-      <c r="C1160" s="11" t="s">
+      <c r="C1172" s="11" t="s">
         <v>304</v>
       </c>
-      <c r="D1160" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1161" s="13" t="s">
+      <c r="D1172" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1173" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B1161" s="13" t="s">
+      <c r="B1173" s="13" t="s">
         <v>266</v>
       </c>
-      <c r="C1161" s="24" t="s">
+      <c r="C1173" s="24" t="s">
         <v>233</v>
       </c>
-      <c r="D1161" s="12" t="s">
-[...166 lines deleted...]
-      </c>
       <c r="D1173" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="1174" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1174" s="13" t="s">
-        <v>1358</v>
+        <v>1450</v>
       </c>
       <c r="B1174" s="13" t="s">
-        <v>1318</v>
-[...2 lines deleted...]
-        <v>1359</v>
+        <v>1451</v>
+      </c>
+      <c r="C1174" s="10" t="s">
+        <v>1455</v>
       </c>
       <c r="D1174" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1175" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1175" s="13" t="s">
-        <v>984</v>
+        <v>1120</v>
       </c>
       <c r="B1175" s="13" t="s">
-        <v>327</v>
+        <v>29</v>
       </c>
       <c r="C1175" s="11" t="s">
-        <v>988</v>
+        <v>1231</v>
       </c>
       <c r="D1175" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1176" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1176" s="13" t="s">
-        <v>984</v>
+        <v>1120</v>
       </c>
       <c r="B1176" s="13" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>1012</v>
+        <v>1121</v>
+      </c>
+      <c r="C1176" s="37" t="s">
+        <v>1124</v>
       </c>
       <c r="D1176" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1177" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1177" s="13" t="s">
-        <v>1002</v>
+        <v>1120</v>
       </c>
       <c r="B1177" s="13" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>1005</v>
+        <v>508</v>
+      </c>
+      <c r="C1177" s="26" t="s">
+        <v>1369</v>
       </c>
       <c r="D1177" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1178" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1178" s="13" t="s">
-        <v>1002</v>
+        <v>1120</v>
       </c>
       <c r="B1178" s="13" t="s">
-        <v>1230</v>
+        <v>508</v>
       </c>
       <c r="C1178" s="11" t="s">
-        <v>1231</v>
+        <v>1394</v>
       </c>
       <c r="D1178" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1179" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1179" s="13" t="s">
-        <v>378</v>
+        <v>1120</v>
       </c>
       <c r="B1179" s="13" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>1241</v>
+      </c>
+      <c r="C1179" s="11" t="s">
+        <v>1242</v>
       </c>
       <c r="D1179" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1180" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1180" s="13" t="s">
-        <v>378</v>
+        <v>1120</v>
       </c>
       <c r="B1180" s="13" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>482</v>
+      </c>
+      <c r="C1180" s="10" t="s">
+        <v>1447</v>
       </c>
       <c r="D1180" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1181" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1181" s="13" t="s">
-        <v>378</v>
+        <v>1410</v>
       </c>
       <c r="B1181" s="13" t="s">
-        <v>435</v>
+        <v>212</v>
       </c>
       <c r="C1181" s="11" t="s">
-        <v>468</v>
+        <v>1414</v>
       </c>
       <c r="D1181" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1182" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1182" s="13" t="s">
-        <v>311</v>
+        <v>422</v>
       </c>
       <c r="B1182" s="13" t="s">
-        <v>366</v>
+        <v>423</v>
       </c>
       <c r="C1182" s="26" t="s">
-        <v>307</v>
+        <v>411</v>
       </c>
       <c r="D1182" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1183" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1183" s="13" t="s">
-        <v>311</v>
+        <v>422</v>
       </c>
       <c r="B1183" s="13" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>423</v>
+      </c>
+      <c r="C1183" s="11" t="s">
+        <v>468</v>
       </c>
       <c r="D1183" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1184" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1184" s="13" t="s">
+        <v>422</v>
+      </c>
+      <c r="B1184" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="C1184" s="11" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1184" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:4" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1185" s="13" t="s">
+        <v>767</v>
+      </c>
+      <c r="B1185" s="13" t="s">
+        <v>768</v>
+      </c>
+      <c r="C1185" s="11" t="s">
+        <v>769</v>
+      </c>
+      <c r="D1185" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:4" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1186" s="13" t="s">
+        <v>767</v>
+      </c>
+      <c r="B1186" s="13" t="s">
+        <v>768</v>
+      </c>
+      <c r="C1186" s="11" t="s">
+        <v>816</v>
+      </c>
+      <c r="D1186" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1187" s="13" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B1187" s="13" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C1187" s="11" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D1187" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1188" s="13" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B1188" s="13" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C1188" s="11" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D1188" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1189" s="13" t="s">
+        <v>984</v>
+      </c>
+      <c r="B1189" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="C1189" s="11" t="s">
+        <v>988</v>
+      </c>
+      <c r="D1189" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1190" s="13" t="s">
+        <v>984</v>
+      </c>
+      <c r="B1190" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="C1190" s="11" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D1190" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1191" s="13" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B1191" s="13" t="s">
+        <v>670</v>
+      </c>
+      <c r="C1191" s="11" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D1191" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1192" s="13" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B1192" s="13" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C1192" s="11" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D1192" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1193" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="B1193" s="13" t="s">
+        <v>379</v>
+      </c>
+      <c r="C1193" s="26" t="s">
+        <v>375</v>
+      </c>
+      <c r="D1193" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1194" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="B1194" s="13" t="s">
+        <v>435</v>
+      </c>
+      <c r="C1194" s="11" t="s">
+        <v>432</v>
+      </c>
+      <c r="D1194" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1195" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="B1195" s="13" t="s">
+        <v>435</v>
+      </c>
+      <c r="C1195" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="D1195" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1196" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="B1196" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C1196" s="26" t="s">
+        <v>307</v>
+      </c>
+      <c r="D1196" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1197" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="B1197" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C1197" s="26" t="s">
+        <v>369</v>
+      </c>
+      <c r="D1197" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1198" s="13" t="s">
         <v>1396</v>
       </c>
-      <c r="B1184" s="13" t="s">
+      <c r="B1198" s="13" t="s">
         <v>1397</v>
       </c>
-      <c r="C1184" s="26" t="s">
+      <c r="C1198" s="26" t="s">
         <v>1400</v>
       </c>
-      <c r="D1184" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1185" s="13" t="s">
+      <c r="D1198" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1199" s="13" t="s">
         <v>1396</v>
       </c>
-      <c r="B1185" s="13" t="s">
+      <c r="B1199" s="13" t="s">
         <v>1397</v>
       </c>
-      <c r="C1185" s="10" t="s">
+      <c r="C1199" s="11" t="s">
         <v>1437</v>
       </c>
-      <c r="D1185" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1186" s="10" t="s">
+      <c r="D1199" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1200" s="10" t="s">
         <v>129</v>
       </c>
-      <c r="B1186" s="10" t="s">
+      <c r="B1200" s="10" t="s">
         <v>115</v>
       </c>
-      <c r="C1186" s="11" t="s">
+      <c r="C1200" s="11" t="s">
         <v>118</v>
       </c>
-      <c r="D1186" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1187" s="10" t="s">
+      <c r="D1200" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1201" s="10" t="s">
         <v>129</v>
       </c>
-      <c r="B1187" s="10" t="s">
+      <c r="B1201" s="10" t="s">
         <v>115</v>
       </c>
-      <c r="C1187" s="11" t="s">
+      <c r="C1201" s="11" t="s">
         <v>120</v>
       </c>
-      <c r="D1187" s="12" t="s">
+      <c r="D1201" s="12" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="1188" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1188" s="10" t="s">
+    <row r="1202" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1202" s="10" t="s">
         <v>129</v>
       </c>
-      <c r="B1188" s="10" t="s">
+      <c r="B1202" s="10" t="s">
         <v>115</v>
       </c>
-      <c r="C1188" s="11" t="s">
+      <c r="C1202" s="11" t="s">
         <v>125</v>
       </c>
-      <c r="D1188" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1189" s="10" t="s">
+      <c r="D1202" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1203" s="10" t="s">
         <v>129</v>
       </c>
-      <c r="B1189" s="10" t="s">
+      <c r="B1203" s="10" t="s">
         <v>115</v>
       </c>
-      <c r="C1189" s="11" t="s">
+      <c r="C1203" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="D1189" s="12" t="s">
+      <c r="D1203" s="12" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="1190" spans="1:4" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1190" s="14" t="s">
+    <row r="1204" spans="1:4" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1204" s="14" t="s">
         <v>206</v>
       </c>
-      <c r="B1190" s="14" t="s">
+      <c r="B1204" s="14" t="s">
         <v>267</v>
       </c>
-      <c r="C1190" s="11" t="s">
+      <c r="C1204" s="11" t="s">
         <v>304</v>
       </c>
-      <c r="D1190" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1191" s="14" t="s">
+      <c r="D1204" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:4" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1205" s="14" t="s">
         <v>246</v>
       </c>
-      <c r="B1191" s="10" t="s">
+      <c r="B1205" s="10" t="s">
         <v>245</v>
       </c>
-      <c r="C1191" s="24" t="s">
+      <c r="C1205" s="24" t="s">
         <v>238</v>
       </c>
-      <c r="D1191" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1192" s="14" t="s">
+      <c r="D1205" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1206" s="14" t="s">
         <v>333</v>
       </c>
-      <c r="B1192" s="10" t="s">
+      <c r="B1206" s="10" t="s">
         <v>853</v>
       </c>
-      <c r="C1192" s="11" t="s">
+      <c r="C1206" s="11" t="s">
         <v>857</v>
       </c>
-      <c r="D1192" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1193" s="14" t="s">
+      <c r="D1206" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1207" s="14" t="s">
         <v>333</v>
       </c>
-      <c r="B1193" s="10" t="s">
+      <c r="B1207" s="10" t="s">
         <v>853</v>
       </c>
-      <c r="C1193" s="11" t="s">
+      <c r="C1207" s="11" t="s">
         <v>902</v>
       </c>
-      <c r="D1193" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1194" s="14" t="s">
+      <c r="D1207" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1208" s="14" t="s">
         <v>333</v>
       </c>
-      <c r="B1194" s="10" t="s">
+      <c r="B1208" s="10" t="s">
         <v>334</v>
       </c>
-      <c r="C1194" s="26" t="s">
+      <c r="C1208" s="26" t="s">
         <v>326</v>
       </c>
-      <c r="D1194" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1195" s="14" t="s">
+      <c r="D1208" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1209" s="14" t="s">
         <v>333</v>
       </c>
-      <c r="B1195" s="10" t="s">
+      <c r="B1209" s="10" t="s">
         <v>334</v>
       </c>
-      <c r="C1195" s="26" t="s">
+      <c r="C1209" s="26" t="s">
         <v>384</v>
       </c>
-      <c r="D1195" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1196" s="14" t="s">
+      <c r="D1209" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:4" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1210" s="14" t="s">
         <v>437</v>
       </c>
-      <c r="B1196" s="10" t="s">
+      <c r="B1210" s="10" t="s">
         <v>334</v>
       </c>
-      <c r="C1196" s="11" t="s">
+      <c r="C1210" s="11" t="s">
         <v>432</v>
       </c>
-      <c r="D1196" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1197" s="14" t="s">
+      <c r="D1210" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:4" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1211" s="14" t="s">
         <v>214</v>
       </c>
-      <c r="B1197" s="10" t="s">
+      <c r="B1211" s="10" t="s">
         <v>261</v>
       </c>
-      <c r="C1197" s="24" t="s">
+      <c r="C1211" s="24" t="s">
         <v>238</v>
       </c>
-      <c r="D1197" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1198" s="14" t="s">
+      <c r="D1211" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:4" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1212" s="14" t="s">
         <v>214</v>
       </c>
-      <c r="B1198" s="10" t="s">
+      <c r="B1212" s="10" t="s">
         <v>261</v>
       </c>
-      <c r="C1198" s="26" t="s">
+      <c r="C1212" s="26" t="s">
         <v>280</v>
       </c>
-      <c r="D1198" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1199" s="14" t="s">
+      <c r="D1212" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1213" s="14" t="s">
         <v>214</v>
       </c>
-      <c r="B1199" s="14" t="s">
+      <c r="B1213" s="14" t="s">
         <v>215</v>
       </c>
-      <c r="C1199" s="11" t="s">
+      <c r="C1213" s="11" t="s">
         <v>302</v>
       </c>
-      <c r="D1199" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1200" s="14" t="s">
+      <c r="D1213" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1214" s="14" t="s">
         <v>214</v>
       </c>
-      <c r="B1200" s="14" t="s">
+      <c r="B1214" s="14" t="s">
         <v>215</v>
       </c>
-      <c r="C1200" s="24" t="s">
+      <c r="C1214" s="24" t="s">
         <v>238</v>
       </c>
-      <c r="D1200" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1201" s="14" t="s">
+      <c r="D1214" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1215" s="14" t="s">
         <v>214</v>
       </c>
-      <c r="B1201" s="14" t="s">
+      <c r="B1215" s="14" t="s">
         <v>826</v>
       </c>
-      <c r="C1201" s="33" t="s">
+      <c r="C1215" s="33" t="s">
         <v>828</v>
       </c>
-      <c r="D1201" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1202" s="14" t="s">
+      <c r="D1215" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1216" s="14" t="s">
         <v>214</v>
       </c>
-      <c r="B1202" s="14" t="s">
+      <c r="B1216" s="14" t="s">
         <v>878</v>
       </c>
-      <c r="C1202" s="11" t="s">
+      <c r="C1216" s="11" t="s">
         <v>879</v>
       </c>
-      <c r="D1202" s="12" t="s">
-[...194 lines deleted...]
-      </c>
       <c r="D1216" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1217" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1217" s="14" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="B1217" s="14" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>588</v>
+      </c>
+      <c r="C1217" s="26" t="s">
+        <v>585</v>
       </c>
       <c r="D1217" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1218" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1218" s="14" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="B1218" s="14" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>588</v>
+      </c>
+      <c r="C1218" s="26" t="s">
+        <v>622</v>
       </c>
       <c r="D1218" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1219" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1219" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1219" s="14" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="B1219" s="14" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>819</v>
+      </c>
+      <c r="C1219" s="11" t="s">
+        <v>730</v>
       </c>
       <c r="D1219" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1220" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1220" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1220" s="14" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="B1220" s="14" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>944</v>
+        <v>819</v>
+      </c>
+      <c r="C1220" s="33" t="s">
+        <v>828</v>
       </c>
       <c r="D1220" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1221" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1221" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1221" s="14" t="s">
-        <v>743</v>
+        <v>214</v>
       </c>
       <c r="B1221" s="14" t="s">
-        <v>744</v>
+        <v>819</v>
       </c>
       <c r="C1221" s="11" t="s">
-        <v>752</v>
+        <v>879</v>
       </c>
       <c r="D1221" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="1222" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1222" s="14" t="s">
-        <v>445</v>
+        <v>1299</v>
       </c>
       <c r="B1222" s="14" t="s">
-        <v>464</v>
+        <v>1300</v>
       </c>
       <c r="C1222" s="11" t="s">
-        <v>459</v>
+        <v>1310</v>
       </c>
       <c r="D1222" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1223" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1223" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1223" s="14" t="s">
-        <v>445</v>
+        <v>1299</v>
       </c>
       <c r="B1223" s="14" t="s">
-        <v>464</v>
+        <v>1300</v>
       </c>
       <c r="C1223" s="11" t="s">
-        <v>509</v>
+        <v>1327</v>
       </c>
       <c r="D1223" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="1224" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1224" s="14" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B1224" s="14" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C1224" s="11" t="s">
         <v>438</v>
       </c>
       <c r="D1224" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1225" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1225" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1225" s="14" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B1225" s="14" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C1225" s="11" t="s">
         <v>490</v>
       </c>
       <c r="D1225" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1226" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1226" s="14" t="s">
-        <v>1390</v>
+        <v>741</v>
       </c>
       <c r="B1226" s="14" t="s">
-        <v>1391</v>
+        <v>742</v>
       </c>
       <c r="C1226" s="11" t="s">
-        <v>1394</v>
+        <v>752</v>
       </c>
       <c r="D1226" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1227" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1227" s="14" t="s">
-        <v>1390</v>
+        <v>312</v>
       </c>
       <c r="B1227" s="14" t="s">
-        <v>1391</v>
-[...2 lines deleted...]
-        <v>1414</v>
+        <v>313</v>
+      </c>
+      <c r="C1227" s="26" t="s">
+        <v>307</v>
       </c>
       <c r="D1227" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1228" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1228" s="14" t="s">
-        <v>609</v>
+        <v>312</v>
       </c>
       <c r="B1228" s="14" t="s">
-        <v>718</v>
+        <v>313</v>
       </c>
       <c r="C1228" s="26" t="s">
-        <v>725</v>
+        <v>352</v>
       </c>
       <c r="D1228" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1229" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1229" s="14" t="s">
-        <v>609</v>
+        <v>312</v>
       </c>
       <c r="B1229" s="14" t="s">
-        <v>718</v>
+        <v>941</v>
       </c>
       <c r="C1229" s="11" t="s">
-        <v>769</v>
+        <v>944</v>
       </c>
       <c r="D1229" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1230" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1230" s="14" t="s">
-        <v>609</v>
+        <v>312</v>
       </c>
       <c r="B1230" s="14" t="s">
-        <v>735</v>
+        <v>941</v>
       </c>
       <c r="C1230" s="11" t="s">
-        <v>736</v>
+        <v>982</v>
       </c>
       <c r="D1230" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1231" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1231" s="14" t="s">
-        <v>609</v>
+        <v>235</v>
       </c>
       <c r="B1231" s="14" t="s">
-        <v>904</v>
+        <v>551</v>
       </c>
       <c r="C1231" s="11" t="s">
-        <v>905</v>
+        <v>554</v>
       </c>
       <c r="D1231" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1232" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1232" s="14" t="s">
-        <v>609</v>
+        <v>235</v>
       </c>
       <c r="B1232" s="14" t="s">
-        <v>880</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>236</v>
+      </c>
+      <c r="C1232" s="24" t="s">
+        <v>233</v>
       </c>
       <c r="D1232" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1233" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1233" s="14" t="s">
-        <v>609</v>
+        <v>235</v>
       </c>
       <c r="B1233" s="14" t="s">
-        <v>880</v>
-[...2 lines deleted...]
-        <v>925</v>
+        <v>9</v>
+      </c>
+      <c r="C1233" s="26" t="s">
+        <v>818</v>
       </c>
       <c r="D1233" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1234" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1234" s="14" t="s">
-        <v>609</v>
+        <v>235</v>
       </c>
       <c r="B1234" s="14" t="s">
-        <v>1060</v>
+        <v>702</v>
       </c>
       <c r="C1234" s="11" t="s">
-        <v>1062</v>
+        <v>944</v>
       </c>
       <c r="D1234" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1235" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1235" s="14" t="s">
-        <v>609</v>
+        <v>743</v>
       </c>
       <c r="B1235" s="14" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>744</v>
+      </c>
+      <c r="C1235" s="11" t="s">
+        <v>752</v>
       </c>
       <c r="D1235" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1236" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1236" s="14" t="s">
-        <v>609</v>
+        <v>445</v>
       </c>
       <c r="B1236" s="14" t="s">
-        <v>990</v>
+        <v>464</v>
       </c>
       <c r="C1236" s="11" t="s">
-        <v>992</v>
+        <v>459</v>
       </c>
       <c r="D1236" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1237" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1237" s="14" t="s">
-        <v>609</v>
+        <v>445</v>
       </c>
       <c r="B1237" s="14" t="s">
-        <v>990</v>
+        <v>464</v>
       </c>
       <c r="C1237" s="11" t="s">
-        <v>1019</v>
+        <v>509</v>
       </c>
       <c r="D1237" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1238" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1238" s="14" t="s">
-        <v>609</v>
+        <v>445</v>
       </c>
       <c r="B1238" s="14" t="s">
-        <v>783</v>
+        <v>446</v>
       </c>
       <c r="C1238" s="11" t="s">
-        <v>792</v>
+        <v>438</v>
       </c>
       <c r="D1238" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1239" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1239" s="14" t="s">
-        <v>609</v>
+        <v>445</v>
       </c>
       <c r="B1239" s="14" t="s">
-        <v>1009</v>
+        <v>446</v>
       </c>
       <c r="C1239" s="11" t="s">
-        <v>1012</v>
+        <v>490</v>
       </c>
       <c r="D1239" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1240" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1240" s="14" t="s">
-        <v>609</v>
+        <v>1390</v>
       </c>
       <c r="B1240" s="14" t="s">
-        <v>1009</v>
+        <v>1391</v>
       </c>
       <c r="C1240" s="11" t="s">
-        <v>1042</v>
+        <v>1394</v>
       </c>
       <c r="D1240" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1241" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1241" s="14" t="s">
-        <v>609</v>
+        <v>1390</v>
       </c>
       <c r="B1241" s="14" t="s">
-        <v>24</v>
+        <v>1391</v>
       </c>
       <c r="C1241" s="11" t="s">
-        <v>1012</v>
+        <v>1414</v>
       </c>
       <c r="D1241" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1242" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1242" s="14" t="s">
         <v>609</v>
       </c>
       <c r="B1242" s="14" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>1028</v>
+        <v>718</v>
+      </c>
+      <c r="C1242" s="26" t="s">
+        <v>725</v>
       </c>
       <c r="D1242" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1243" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1243" s="14" t="s">
-        <v>447</v>
+        <v>609</v>
       </c>
       <c r="B1243" s="14" t="s">
-        <v>1392</v>
+        <v>718</v>
       </c>
       <c r="C1243" s="11" t="s">
-        <v>1394</v>
+        <v>769</v>
       </c>
       <c r="D1243" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1244" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1244" s="14" t="s">
-        <v>447</v>
+        <v>609</v>
       </c>
       <c r="B1244" s="14" t="s">
-        <v>1392</v>
+        <v>735</v>
       </c>
       <c r="C1244" s="11" t="s">
-        <v>1414</v>
+        <v>736</v>
       </c>
       <c r="D1244" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1245" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1245" s="14" t="s">
-        <v>447</v>
+        <v>609</v>
       </c>
       <c r="B1245" s="14" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>904</v>
+      </c>
+      <c r="C1245" s="11" t="s">
+        <v>905</v>
       </c>
       <c r="D1245" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1246" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1246" s="14" t="s">
-        <v>447</v>
+        <v>609</v>
       </c>
       <c r="B1246" s="14" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>880</v>
+      </c>
+      <c r="C1246" s="11" t="s">
+        <v>885</v>
       </c>
       <c r="D1246" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1247" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1247" s="14" t="s">
-        <v>447</v>
+        <v>609</v>
       </c>
       <c r="B1247" s="14" t="s">
-        <v>448</v>
+        <v>880</v>
       </c>
       <c r="C1247" s="11" t="s">
-        <v>438</v>
+        <v>925</v>
       </c>
       <c r="D1247" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1248" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1248" s="14" t="s">
-        <v>447</v>
+        <v>609</v>
       </c>
       <c r="B1248" s="14" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>1060</v>
+      </c>
+      <c r="C1248" s="11" t="s">
+        <v>1062</v>
       </c>
       <c r="D1248" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1249" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1249" s="14" t="s">
-        <v>821</v>
+        <v>609</v>
       </c>
       <c r="B1249" s="14" t="s">
-        <v>822</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>610</v>
+      </c>
+      <c r="C1249" s="26" t="s">
+        <v>622</v>
       </c>
       <c r="D1249" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1250" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1250" s="14" t="s">
-        <v>881</v>
+        <v>609</v>
       </c>
       <c r="B1250" s="14" t="s">
-        <v>590</v>
+        <v>990</v>
       </c>
       <c r="C1250" s="11" t="s">
-        <v>885</v>
+        <v>992</v>
       </c>
       <c r="D1250" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1251" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1251" s="14" t="s">
-        <v>881</v>
+        <v>609</v>
       </c>
       <c r="B1251" s="14" t="s">
-        <v>590</v>
+        <v>990</v>
       </c>
       <c r="C1251" s="11" t="s">
-        <v>925</v>
+        <v>1019</v>
       </c>
       <c r="D1251" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1252" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1252" s="14" t="s">
-        <v>784</v>
+        <v>609</v>
       </c>
       <c r="B1252" s="14" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="C1252" s="11" t="s">
         <v>792</v>
       </c>
       <c r="D1252" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1253" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1253" s="14" t="s">
-        <v>784</v>
+        <v>609</v>
       </c>
       <c r="B1253" s="14" t="s">
-        <v>785</v>
+        <v>1009</v>
       </c>
       <c r="C1253" s="11" t="s">
-        <v>847</v>
+        <v>1012</v>
       </c>
       <c r="D1253" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1254" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1254" s="14" t="s">
-        <v>424</v>
+        <v>609</v>
       </c>
       <c r="B1254" s="14" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>1009</v>
+      </c>
+      <c r="C1254" s="11" t="s">
+        <v>1042</v>
       </c>
       <c r="D1254" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1255" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1255" s="14" t="s">
-        <v>654</v>
+        <v>609</v>
       </c>
       <c r="B1255" s="14" t="s">
-        <v>655</v>
+        <v>24</v>
       </c>
       <c r="C1255" s="11" t="s">
-        <v>657</v>
+        <v>1012</v>
       </c>
       <c r="D1255" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1256" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1256" s="14" t="s">
-        <v>654</v>
+        <v>609</v>
       </c>
       <c r="B1256" s="14" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>24</v>
+      </c>
+      <c r="C1256" s="11" t="s">
+        <v>1028</v>
       </c>
       <c r="D1256" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1257" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1257" s="14" t="s">
-        <v>654</v>
+        <v>447</v>
       </c>
       <c r="B1257" s="14" t="s">
-        <v>655</v>
+        <v>1392</v>
       </c>
       <c r="C1257" s="11" t="s">
-        <v>752</v>
+        <v>1394</v>
       </c>
       <c r="D1257" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1258" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1258" s="14" t="s">
-        <v>1061</v>
+        <v>447</v>
       </c>
       <c r="B1258" s="14" t="s">
-        <v>928</v>
+        <v>1392</v>
       </c>
       <c r="C1258" s="11" t="s">
-        <v>1062</v>
+        <v>1414</v>
       </c>
       <c r="D1258" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1259" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1259" s="14" t="s">
-        <v>1061</v>
+        <v>447</v>
       </c>
       <c r="B1259" s="14" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>1101</v>
+        <v>675</v>
+      </c>
+      <c r="C1259" s="26" t="s">
+        <v>681</v>
       </c>
       <c r="D1259" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1260" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1260" s="14" t="s">
-        <v>604</v>
+        <v>447</v>
       </c>
       <c r="B1260" s="14" t="s">
-        <v>359</v>
+        <v>675</v>
       </c>
       <c r="C1260" s="26" t="s">
-        <v>595</v>
+        <v>725</v>
       </c>
       <c r="D1260" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1261" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1261" s="14" t="s">
-        <v>604</v>
+        <v>447</v>
       </c>
       <c r="B1261" s="14" t="s">
-        <v>359</v>
+        <v>448</v>
       </c>
       <c r="C1261" s="11" t="s">
-        <v>642</v>
+        <v>438</v>
       </c>
       <c r="D1261" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1262" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1262" s="14" t="s">
-        <v>604</v>
+        <v>447</v>
       </c>
       <c r="B1262" s="14" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>1203</v>
+        <v>805</v>
+      </c>
+      <c r="C1262" s="26" t="s">
+        <v>818</v>
       </c>
       <c r="D1262" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1263" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1263" s="14" t="s">
-        <v>604</v>
+        <v>821</v>
       </c>
       <c r="B1263" s="14" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>822</v>
+      </c>
+      <c r="C1263" s="33" t="s">
+        <v>828</v>
       </c>
       <c r="D1263" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1264" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1264" s="14" t="s">
-        <v>604</v>
+        <v>881</v>
       </c>
       <c r="B1264" s="14" t="s">
-        <v>874</v>
+        <v>590</v>
       </c>
       <c r="C1264" s="11" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="D1264" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1265" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1265" s="14" t="s">
-        <v>604</v>
+        <v>881</v>
       </c>
       <c r="B1265" s="14" t="s">
-        <v>414</v>
+        <v>590</v>
       </c>
       <c r="C1265" s="11" t="s">
-        <v>879</v>
+        <v>925</v>
       </c>
       <c r="D1265" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1266" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1266" s="14" t="s">
-        <v>604</v>
+        <v>784</v>
       </c>
       <c r="B1266" s="14" t="s">
-        <v>1283</v>
+        <v>785</v>
       </c>
       <c r="C1266" s="11" t="s">
-        <v>1286</v>
+        <v>792</v>
       </c>
       <c r="D1266" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1267" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1267" s="14" t="s">
-        <v>1129</v>
+        <v>784</v>
       </c>
       <c r="B1267" s="14" t="s">
-        <v>1130</v>
+        <v>785</v>
       </c>
       <c r="C1267" s="11" t="s">
-        <v>1131</v>
+        <v>847</v>
       </c>
       <c r="D1267" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1268" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1268" s="14" t="s">
-        <v>1129</v>
+        <v>424</v>
       </c>
       <c r="B1268" s="14" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>332</v>
+      </c>
+      <c r="C1268" s="26" t="s">
+        <v>411</v>
       </c>
       <c r="D1268" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1269" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1269" s="14" t="s">
-        <v>1365</v>
+        <v>654</v>
       </c>
       <c r="B1269" s="14" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>1369</v>
+        <v>655</v>
+      </c>
+      <c r="C1269" s="11" t="s">
+        <v>657</v>
       </c>
       <c r="D1269" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1270" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1270" s="14" t="s">
-        <v>985</v>
+        <v>654</v>
       </c>
       <c r="B1270" s="14" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>988</v>
+        <v>655</v>
+      </c>
+      <c r="C1270" s="31" t="s">
+        <v>709</v>
       </c>
       <c r="D1270" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1271" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1271" s="14" t="s">
-        <v>985</v>
+        <v>654</v>
       </c>
       <c r="B1271" s="14" t="s">
-        <v>327</v>
+        <v>655</v>
       </c>
       <c r="C1271" s="11" t="s">
-        <v>1012</v>
+        <v>752</v>
       </c>
       <c r="D1271" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1272" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1272" s="14" t="s">
-        <v>1067</v>
+        <v>1061</v>
       </c>
       <c r="B1272" s="14" t="s">
-        <v>1405</v>
+        <v>928</v>
       </c>
       <c r="C1272" s="11" t="s">
-        <v>1407</v>
+        <v>1062</v>
       </c>
       <c r="D1272" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1273" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1273" s="14" t="s">
-        <v>1067</v>
+        <v>1061</v>
       </c>
       <c r="B1273" s="14" t="s">
-        <v>1405</v>
+        <v>928</v>
       </c>
       <c r="C1273" s="11" t="s">
-        <v>1428</v>
+        <v>1101</v>
       </c>
       <c r="D1273" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1274" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1274" s="14" t="s">
-        <v>1067</v>
+        <v>604</v>
       </c>
       <c r="B1274" s="14" t="s">
-        <v>1068</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>359</v>
+      </c>
+      <c r="C1274" s="26" t="s">
+        <v>595</v>
       </c>
       <c r="D1274" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1275" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1275" s="14" t="s">
-        <v>1067</v>
+        <v>604</v>
       </c>
       <c r="B1275" s="14" t="s">
-        <v>1068</v>
+        <v>359</v>
       </c>
       <c r="C1275" s="11" t="s">
-        <v>1100</v>
+        <v>642</v>
       </c>
       <c r="D1275" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1276" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1276" s="14" t="s">
-        <v>1284</v>
+        <v>604</v>
       </c>
       <c r="B1276" s="14" t="s">
-        <v>1285</v>
+        <v>212</v>
       </c>
       <c r="C1276" s="11" t="s">
-        <v>1286</v>
+        <v>1203</v>
       </c>
       <c r="D1276" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1277" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1277" s="14" t="s">
-        <v>628</v>
+        <v>604</v>
       </c>
       <c r="B1277" s="14" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>212</v>
+      </c>
+      <c r="C1277" s="11" t="s">
+        <v>1253</v>
       </c>
       <c r="D1277" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1278" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1278" s="14" t="s">
-        <v>628</v>
+        <v>604</v>
       </c>
       <c r="B1278" s="14" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>874</v>
+      </c>
+      <c r="C1278" s="11" t="s">
+        <v>879</v>
       </c>
       <c r="D1278" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1279" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1279" s="14" t="s">
-        <v>628</v>
+        <v>604</v>
       </c>
       <c r="B1279" s="14" t="s">
-        <v>1198</v>
+        <v>414</v>
       </c>
       <c r="C1279" s="11" t="s">
-        <v>1199</v>
+        <v>879</v>
       </c>
       <c r="D1279" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1280" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1280" s="14" t="s">
-        <v>916</v>
+        <v>604</v>
       </c>
       <c r="B1280" s="14" t="s">
-        <v>882</v>
+        <v>1283</v>
       </c>
       <c r="C1280" s="11" t="s">
-        <v>925</v>
+        <v>1286</v>
       </c>
       <c r="D1280" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1281" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1281" s="14" t="s">
-        <v>916</v>
+        <v>1129</v>
       </c>
       <c r="B1281" s="14" t="s">
-        <v>882</v>
+        <v>1130</v>
       </c>
       <c r="C1281" s="11" t="s">
-        <v>963</v>
+        <v>1131</v>
       </c>
       <c r="D1281" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1282" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1282" s="14" t="s">
-        <v>658</v>
+        <v>1129</v>
       </c>
       <c r="B1282" s="14" t="s">
-        <v>689</v>
+        <v>1130</v>
       </c>
       <c r="C1282" s="11" t="s">
-        <v>1019</v>
+        <v>1162</v>
       </c>
       <c r="D1282" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1283" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1283" s="14" t="s">
-        <v>658</v>
+        <v>1365</v>
       </c>
       <c r="B1283" s="14" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>1047</v>
+        <v>1366</v>
+      </c>
+      <c r="C1283" s="26" t="s">
+        <v>1369</v>
       </c>
       <c r="D1283" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1284" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1284" s="14" t="s">
-        <v>658</v>
+        <v>985</v>
       </c>
       <c r="B1284" s="14" t="s">
-        <v>656</v>
+        <v>327</v>
       </c>
       <c r="C1284" s="11" t="s">
-        <v>657</v>
+        <v>988</v>
       </c>
       <c r="D1284" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1285" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1285" s="14" t="s">
-        <v>658</v>
+        <v>985</v>
       </c>
       <c r="B1285" s="14" t="s">
-        <v>656</v>
+        <v>327</v>
       </c>
       <c r="C1285" s="11" t="s">
-        <v>682</v>
+        <v>1012</v>
       </c>
       <c r="D1285" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1286" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1286" s="14" t="s">
-        <v>425</v>
+        <v>1067</v>
       </c>
       <c r="B1286" s="14" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>1405</v>
+      </c>
+      <c r="C1286" s="11" t="s">
+        <v>1407</v>
       </c>
       <c r="D1286" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1287" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1287" s="14" t="s">
-        <v>425</v>
+        <v>1067</v>
       </c>
       <c r="B1287" s="14" t="s">
-        <v>854</v>
+        <v>1405</v>
       </c>
       <c r="C1287" s="11" t="s">
-        <v>857</v>
+        <v>1428</v>
       </c>
       <c r="D1287" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1288" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1288" s="14" t="s">
-        <v>425</v>
+        <v>1067</v>
       </c>
       <c r="B1288" s="14" t="s">
-        <v>1092</v>
+        <v>1068</v>
       </c>
       <c r="C1288" s="11" t="s">
-        <v>1100</v>
+        <v>1070</v>
       </c>
       <c r="D1288" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1289" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1289" s="14" t="s">
-        <v>425</v>
+        <v>1067</v>
       </c>
       <c r="B1289" s="14" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>1124</v>
+        <v>1068</v>
+      </c>
+      <c r="C1289" s="11" t="s">
+        <v>1100</v>
       </c>
       <c r="D1289" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1290" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1290" s="14" t="s">
-        <v>1181</v>
+        <v>1284</v>
       </c>
       <c r="B1290" s="14" t="s">
-        <v>1182</v>
+        <v>1285</v>
       </c>
       <c r="C1290" s="11" t="s">
-        <v>1184</v>
+        <v>1286</v>
       </c>
       <c r="D1290" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1291" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1291" s="14" t="s">
-        <v>1181</v>
+        <v>628</v>
       </c>
       <c r="B1291" s="14" t="s">
-        <v>1182</v>
-[...2 lines deleted...]
-        <v>1203</v>
+        <v>629</v>
+      </c>
+      <c r="C1291" s="26" t="s">
+        <v>635</v>
       </c>
       <c r="D1291" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1292" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1292" s="14" t="s">
-        <v>513</v>
+        <v>628</v>
       </c>
       <c r="B1292" s="14" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>629</v>
+      </c>
+      <c r="C1292" s="26" t="s">
+        <v>681</v>
       </c>
       <c r="D1292" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1293" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1293" s="14" t="s">
-        <v>513</v>
+        <v>628</v>
       </c>
       <c r="B1293" s="14" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>1198</v>
+      </c>
+      <c r="C1293" s="11" t="s">
+        <v>1199</v>
       </c>
       <c r="D1293" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1294" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1294" s="14" t="s">
-        <v>513</v>
+        <v>916</v>
       </c>
       <c r="B1294" s="14" t="s">
-        <v>822</v>
+        <v>882</v>
       </c>
       <c r="C1294" s="11" t="s">
-        <v>1263</v>
+        <v>925</v>
       </c>
       <c r="D1294" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1295" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1295" s="14" t="s">
-        <v>513</v>
+        <v>916</v>
       </c>
       <c r="B1295" s="14" t="s">
-        <v>822</v>
+        <v>882</v>
       </c>
       <c r="C1295" s="11" t="s">
-        <v>1293</v>
+        <v>963</v>
       </c>
       <c r="D1295" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1296" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1296" s="14" t="s">
-        <v>513</v>
+        <v>658</v>
       </c>
       <c r="B1296" s="14" t="s">
-        <v>1173</v>
+        <v>689</v>
       </c>
       <c r="C1296" s="11" t="s">
-        <v>1175</v>
+        <v>1019</v>
       </c>
       <c r="D1296" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1297" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1297" s="14" t="s">
-        <v>513</v>
+        <v>658</v>
       </c>
       <c r="B1297" s="14" t="s">
-        <v>1173</v>
+        <v>689</v>
       </c>
       <c r="C1297" s="11" t="s">
-        <v>1192</v>
+        <v>1047</v>
       </c>
       <c r="D1297" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1298" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1298" s="14" t="s">
-        <v>580</v>
+        <v>658</v>
       </c>
       <c r="B1298" s="14" t="s">
-        <v>581</v>
+        <v>656</v>
       </c>
       <c r="C1298" s="11" t="s">
-        <v>570</v>
+        <v>657</v>
       </c>
       <c r="D1298" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1299" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1299" s="14" t="s">
-        <v>580</v>
+        <v>658</v>
       </c>
       <c r="B1299" s="14" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>656</v>
+      </c>
+      <c r="C1299" s="11" t="s">
+        <v>682</v>
       </c>
       <c r="D1299" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1300" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1300" s="14" t="s">
-        <v>789</v>
+        <v>425</v>
       </c>
       <c r="B1300" s="14" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>426</v>
+      </c>
+      <c r="C1300" s="26" t="s">
+        <v>411</v>
       </c>
       <c r="D1300" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1301" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1301" s="14" t="s">
-        <v>789</v>
+        <v>425</v>
       </c>
       <c r="B1301" s="14" t="s">
-        <v>794</v>
+        <v>854</v>
       </c>
       <c r="C1301" s="11" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="D1301" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1302" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1302" s="14" t="s">
-        <v>862</v>
+        <v>425</v>
       </c>
       <c r="B1302" s="14" t="s">
-        <v>863</v>
+        <v>1092</v>
       </c>
       <c r="C1302" s="11" t="s">
-        <v>870</v>
+        <v>1100</v>
       </c>
       <c r="D1302" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1303" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1303" s="14" t="s">
-        <v>862</v>
+        <v>425</v>
       </c>
       <c r="B1303" s="14" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>905</v>
+        <v>1092</v>
+      </c>
+      <c r="C1303" s="37" t="s">
+        <v>1124</v>
       </c>
       <c r="D1303" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1304" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1304" s="14" t="s">
-        <v>862</v>
+        <v>1181</v>
       </c>
       <c r="B1304" s="14" t="s">
-        <v>212</v>
+        <v>1182</v>
       </c>
       <c r="C1304" s="11" t="s">
-        <v>1085</v>
+        <v>1184</v>
       </c>
       <c r="D1304" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1305" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1305" s="14" t="s">
-        <v>862</v>
+        <v>1181</v>
       </c>
       <c r="B1305" s="14" t="s">
-        <v>212</v>
+        <v>1182</v>
       </c>
       <c r="C1305" s="11" t="s">
-        <v>1108</v>
+        <v>1203</v>
       </c>
       <c r="D1305" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1306" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1306" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1306" s="14" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B1306" s="14" t="s">
-        <v>514</v>
+        <v>282</v>
       </c>
       <c r="C1306" s="11" t="s">
         <v>510</v>
       </c>
       <c r="D1306" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1307" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1307" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1307" s="14" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B1307" s="14" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>282</v>
+      </c>
+      <c r="C1307" s="26" t="s">
+        <v>585</v>
       </c>
       <c r="D1307" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="1308" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1308" s="14" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B1308" s="14" t="s">
-        <v>582</v>
+        <v>822</v>
       </c>
       <c r="C1308" s="11" t="s">
-        <v>570</v>
+        <v>1263</v>
       </c>
       <c r="D1308" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1309" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1309" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1309" s="14" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B1309" s="14" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>822</v>
+      </c>
+      <c r="C1309" s="11" t="s">
+        <v>1293</v>
       </c>
       <c r="D1309" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="1310" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1310" s="14" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B1310" s="14" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>1173</v>
+      </c>
+      <c r="C1310" s="11" t="s">
+        <v>1175</v>
       </c>
       <c r="D1310" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1311" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1311" s="14" t="s">
-        <v>197</v>
+        <v>513</v>
       </c>
       <c r="B1311" s="14" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>1173</v>
+      </c>
+      <c r="C1311" s="11" t="s">
+        <v>1192</v>
       </c>
       <c r="D1311" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1312" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1312" s="14" t="s">
-        <v>197</v>
+        <v>580</v>
       </c>
       <c r="B1312" s="14" t="s">
-        <v>198</v>
+        <v>581</v>
       </c>
       <c r="C1312" s="11" t="s">
-        <v>304</v>
+        <v>570</v>
       </c>
       <c r="D1312" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1313" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1313" s="14" t="s">
-        <v>197</v>
+        <v>580</v>
       </c>
       <c r="B1313" s="14" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>581</v>
+      </c>
+      <c r="C1313" s="26" t="s">
+        <v>622</v>
       </c>
       <c r="D1313" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1314" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1314" s="14" t="s">
-        <v>499</v>
+        <v>789</v>
       </c>
       <c r="B1314" s="14" t="s">
-        <v>500</v>
+        <v>794</v>
       </c>
       <c r="C1314" s="11" t="s">
-        <v>490</v>
+        <v>792</v>
       </c>
       <c r="D1314" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1315" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1315" s="14" t="s">
-        <v>499</v>
+        <v>789</v>
       </c>
       <c r="B1315" s="14" t="s">
-        <v>500</v>
+        <v>794</v>
       </c>
       <c r="C1315" s="11" t="s">
-        <v>532</v>
+        <v>847</v>
       </c>
       <c r="D1315" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1316" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1316" s="14" t="s">
-        <v>707</v>
+        <v>862</v>
       </c>
       <c r="B1316" s="14" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>863</v>
+      </c>
+      <c r="C1316" s="11" t="s">
+        <v>870</v>
       </c>
       <c r="D1316" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1317" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1317" s="14" t="s">
-        <v>707</v>
+        <v>862</v>
       </c>
       <c r="B1317" s="14" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>863</v>
+      </c>
+      <c r="C1317" s="11" t="s">
+        <v>905</v>
       </c>
       <c r="D1317" s="12" t="s">
-        <v>221</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1318" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1318" s="14" t="s">
-        <v>790</v>
+        <v>862</v>
       </c>
       <c r="B1318" s="14" t="s">
-        <v>53</v>
+        <v>212</v>
       </c>
       <c r="C1318" s="11" t="s">
-        <v>792</v>
+        <v>1085</v>
       </c>
       <c r="D1318" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1319" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1319" s="14" t="s">
-        <v>790</v>
+        <v>862</v>
       </c>
       <c r="B1319" s="14" t="s">
-        <v>53</v>
+        <v>212</v>
       </c>
       <c r="C1319" s="11" t="s">
-        <v>847</v>
+        <v>1108</v>
       </c>
       <c r="D1319" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1320" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1320" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1320" s="14" t="s">
-        <v>252</v>
+        <v>517</v>
       </c>
       <c r="B1320" s="14" t="s">
-        <v>451</v>
+        <v>514</v>
       </c>
       <c r="C1320" s="11" t="s">
-        <v>438</v>
+        <v>510</v>
       </c>
       <c r="D1320" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1321" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1321" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1321" s="14" t="s">
-        <v>252</v>
+        <v>517</v>
       </c>
       <c r="B1321" s="14" t="s">
-        <v>53</v>
+        <v>514</v>
       </c>
       <c r="C1321" s="11" t="s">
-        <v>532</v>
+        <v>555</v>
       </c>
       <c r="D1321" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="1322" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1322" s="14" t="s">
-        <v>252</v>
+        <v>517</v>
       </c>
       <c r="B1322" s="14" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>582</v>
+      </c>
+      <c r="C1322" s="11" t="s">
+        <v>570</v>
       </c>
       <c r="D1322" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1323" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1323" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1323" s="14" t="s">
-        <v>252</v>
+        <v>517</v>
       </c>
       <c r="B1323" s="14" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>582</v>
+      </c>
+      <c r="C1323" s="26" t="s">
+        <v>622</v>
       </c>
       <c r="D1323" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1324" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1324" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1324" s="14" t="s">
-        <v>252</v>
+        <v>517</v>
       </c>
       <c r="B1324" s="14" t="s">
-        <v>1345</v>
-[...2 lines deleted...]
-        <v>1347</v>
+        <v>574</v>
+      </c>
+      <c r="C1324" s="26" t="s">
+        <v>595</v>
       </c>
       <c r="D1324" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1325" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1325" s="14" t="s">
-        <v>252</v>
+        <v>197</v>
       </c>
       <c r="B1325" s="14" t="s">
-        <v>1345</v>
-[...2 lines deleted...]
-        <v>1359</v>
+        <v>281</v>
+      </c>
+      <c r="C1325" s="26" t="s">
+        <v>280</v>
       </c>
       <c r="D1325" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1326" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1326" s="14" t="s">
-        <v>252</v>
+        <v>197</v>
       </c>
       <c r="B1326" s="14" t="s">
-        <v>253</v>
+        <v>198</v>
       </c>
       <c r="C1326" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="D1326" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1327" s="14" t="s">
+        <v>197</v>
+      </c>
+      <c r="B1327" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="C1327" s="24" t="s">
         <v>251</v>
       </c>
-      <c r="D1326" s="12" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D1327" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1328" spans="1:4" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1328" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1328" s="14" t="s">
-        <v>252</v>
+        <v>499</v>
       </c>
       <c r="B1328" s="14" t="s">
-        <v>895</v>
+        <v>500</v>
       </c>
       <c r="C1328" s="11" t="s">
-        <v>1359</v>
+        <v>490</v>
       </c>
       <c r="D1328" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1329" spans="1:4" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1329" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1329" s="14" t="s">
-        <v>252</v>
+        <v>499</v>
       </c>
       <c r="B1329" s="14" t="s">
-        <v>1161</v>
+        <v>500</v>
       </c>
       <c r="C1329" s="11" t="s">
-        <v>1162</v>
+        <v>532</v>
       </c>
       <c r="D1329" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1330" spans="1:4" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1330" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1330" s="14" t="s">
-        <v>252</v>
+        <v>707</v>
       </c>
       <c r="B1330" s="14" t="s">
-        <v>1161</v>
-[...2 lines deleted...]
-        <v>1184</v>
+        <v>335</v>
+      </c>
+      <c r="C1330" s="26" t="s">
+        <v>326</v>
       </c>
       <c r="D1330" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1331" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1331" s="14" t="s">
-        <v>1016</v>
+        <v>707</v>
       </c>
       <c r="B1331" s="14" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>1019</v>
+        <v>708</v>
+      </c>
+      <c r="C1331" s="31" t="s">
+        <v>709</v>
       </c>
       <c r="D1331" s="12" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1332" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1332" s="14" t="s">
-        <v>1016</v>
+        <v>790</v>
       </c>
       <c r="B1332" s="14" t="s">
-        <v>593</v>
+        <v>53</v>
       </c>
       <c r="C1332" s="11" t="s">
-        <v>1047</v>
+        <v>792</v>
       </c>
       <c r="D1332" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1333" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1333" s="14" t="s">
-        <v>1016</v>
+        <v>790</v>
       </c>
       <c r="B1333" s="14" t="s">
-        <v>1045</v>
+        <v>53</v>
       </c>
       <c r="C1333" s="11" t="s">
-        <v>1047</v>
+        <v>847</v>
       </c>
       <c r="D1333" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1334" spans="1:4" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1334" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1334" s="14" t="s">
-        <v>552</v>
+        <v>252</v>
       </c>
       <c r="B1334" s="14" t="s">
-        <v>553</v>
+        <v>451</v>
       </c>
       <c r="C1334" s="11" t="s">
-        <v>554</v>
+        <v>438</v>
       </c>
       <c r="D1334" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="1335" spans="1:4" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1335" s="14" t="s">
-        <v>552</v>
+        <v>252</v>
       </c>
       <c r="B1335" s="14" t="s">
-        <v>553</v>
+        <v>53</v>
       </c>
       <c r="C1335" s="11" t="s">
-        <v>589</v>
+        <v>532</v>
       </c>
       <c r="D1335" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1336" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1336" s="14" t="s">
-        <v>1393</v>
+        <v>252</v>
       </c>
       <c r="B1336" s="14" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>1394</v>
+        <v>53</v>
+      </c>
+      <c r="C1336" s="26" t="s">
+        <v>585</v>
       </c>
       <c r="D1336" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1337" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1337" s="14" t="s">
-        <v>1393</v>
+        <v>252</v>
       </c>
       <c r="B1337" s="14" t="s">
-        <v>465</v>
+        <v>452</v>
       </c>
       <c r="C1337" s="11" t="s">
-        <v>1420</v>
+        <v>438</v>
       </c>
       <c r="D1337" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1338" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1338" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1338" s="14" t="s">
-        <v>1305</v>
+        <v>252</v>
       </c>
       <c r="B1338" s="14" t="s">
-        <v>1306</v>
+        <v>1345</v>
       </c>
       <c r="C1338" s="11" t="s">
-        <v>1310</v>
+        <v>1347</v>
       </c>
       <c r="D1338" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1339" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1339" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1339" s="14" t="s">
-        <v>1305</v>
+        <v>252</v>
       </c>
       <c r="B1339" s="14" t="s">
-        <v>1306</v>
+        <v>1345</v>
       </c>
       <c r="C1339" s="11" t="s">
-        <v>1331</v>
+        <v>1359</v>
       </c>
       <c r="D1339" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1340" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1340" s="14" t="s">
-        <v>576</v>
+        <v>252</v>
       </c>
       <c r="B1340" s="14" t="s">
-        <v>577</v>
+        <v>253</v>
       </c>
       <c r="C1340" s="11" t="s">
-        <v>570</v>
+        <v>251</v>
       </c>
       <c r="D1340" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1341" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1341" spans="1:4" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1341" s="14" t="s">
-        <v>659</v>
+        <v>252</v>
       </c>
       <c r="B1341" s="14" t="s">
-        <v>660</v>
+        <v>895</v>
       </c>
       <c r="C1341" s="11" t="s">
-        <v>682</v>
+        <v>1331</v>
       </c>
       <c r="D1341" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1342" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1342" spans="1:4" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1342" s="14" t="s">
-        <v>659</v>
+        <v>252</v>
       </c>
       <c r="B1342" s="14" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>895</v>
+      </c>
+      <c r="C1342" s="11" t="s">
+        <v>1359</v>
       </c>
       <c r="D1342" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1343" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1343" spans="1:4" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1343" s="14" t="s">
-        <v>793</v>
+        <v>252</v>
       </c>
       <c r="B1343" s="14" t="s">
-        <v>660</v>
+        <v>1161</v>
       </c>
       <c r="C1343" s="11" t="s">
-        <v>730</v>
+        <v>1162</v>
       </c>
       <c r="D1343" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="1344" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:4" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1344" s="14" t="s">
-        <v>1033</v>
+        <v>252</v>
       </c>
       <c r="B1344" s="14" t="s">
-        <v>1202</v>
+        <v>1161</v>
       </c>
       <c r="C1344" s="11" t="s">
-        <v>1203</v>
+        <v>1184</v>
       </c>
       <c r="D1344" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1345" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1345" s="14" t="s">
-        <v>1033</v>
+        <v>1016</v>
       </c>
       <c r="B1345" s="14" t="s">
-        <v>1202</v>
-[...2 lines deleted...]
-        <v>1239</v>
+        <v>593</v>
+      </c>
+      <c r="C1345" s="26" t="s">
+        <v>1019</v>
       </c>
       <c r="D1345" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1346" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1346" s="14" t="s">
-        <v>1033</v>
+        <v>1016</v>
       </c>
       <c r="B1346" s="14" t="s">
-        <v>610</v>
+        <v>593</v>
       </c>
       <c r="C1346" s="11" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="D1346" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1347" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1347" s="14" t="s">
-        <v>299</v>
+        <v>1016</v>
       </c>
       <c r="B1347" s="14" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>1045</v>
+      </c>
+      <c r="C1347" s="11" t="s">
+        <v>1047</v>
       </c>
       <c r="D1347" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1348" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1348" spans="1:4" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1348" s="14" t="s">
-        <v>299</v>
+        <v>552</v>
       </c>
       <c r="B1348" s="14" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>553</v>
+      </c>
+      <c r="C1348" s="11" t="s">
+        <v>554</v>
       </c>
       <c r="D1348" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="1349" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:4" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1349" s="14" t="s">
-        <v>299</v>
+        <v>552</v>
       </c>
       <c r="B1349" s="14" t="s">
-        <v>699</v>
+        <v>553</v>
       </c>
       <c r="C1349" s="11" t="s">
-        <v>700</v>
+        <v>589</v>
       </c>
       <c r="D1349" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1350" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1350" s="14" t="s">
-        <v>299</v>
+        <v>1393</v>
       </c>
       <c r="B1350" s="14" t="s">
         <v>465</v>
       </c>
       <c r="C1350" s="11" t="s">
-        <v>1137</v>
+        <v>1394</v>
       </c>
       <c r="D1350" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1351" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1351" s="14" t="s">
-        <v>299</v>
+        <v>1393</v>
       </c>
       <c r="B1351" s="14" t="s">
         <v>465</v>
       </c>
       <c r="C1351" s="11" t="s">
-        <v>1170</v>
+        <v>1420</v>
       </c>
       <c r="D1351" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1352" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1352" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1352" s="14" t="s">
-        <v>299</v>
+        <v>1305</v>
       </c>
       <c r="B1352" s="14" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>1306</v>
+      </c>
+      <c r="C1352" s="11" t="s">
+        <v>1310</v>
       </c>
       <c r="D1352" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1353" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1353" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1353" s="14" t="s">
-        <v>299</v>
+        <v>1305</v>
       </c>
       <c r="B1353" s="14" t="s">
-        <v>806</v>
+        <v>1306</v>
       </c>
       <c r="C1353" s="11" t="s">
-        <v>905</v>
+        <v>1331</v>
       </c>
       <c r="D1353" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1354" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1354" s="14" t="s">
-        <v>299</v>
+        <v>576</v>
       </c>
       <c r="B1354" s="14" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>577</v>
+      </c>
+      <c r="C1354" s="11" t="s">
+        <v>570</v>
       </c>
       <c r="D1354" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1355" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1355" s="14" t="s">
-        <v>829</v>
+        <v>659</v>
       </c>
       <c r="B1355" s="14" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>660</v>
+      </c>
+      <c r="C1355" s="11" t="s">
+        <v>682</v>
       </c>
       <c r="D1355" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1356" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1356" s="14" t="s">
-        <v>829</v>
+        <v>659</v>
       </c>
       <c r="B1356" s="14" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>660</v>
+      </c>
+      <c r="C1356" s="31" t="s">
+        <v>709</v>
       </c>
       <c r="D1356" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="1357" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1357" s="14" t="s">
-        <v>299</v>
+        <v>793</v>
       </c>
       <c r="B1357" s="14" t="s">
-        <v>506</v>
+        <v>660</v>
       </c>
       <c r="C1357" s="11" t="s">
-        <v>509</v>
+        <v>730</v>
       </c>
       <c r="D1357" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1358" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1358" s="14" t="s">
-        <v>299</v>
+        <v>1033</v>
       </c>
       <c r="B1358" s="14" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>1202</v>
+      </c>
+      <c r="C1358" s="11" t="s">
+        <v>1203</v>
       </c>
       <c r="D1358" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1359" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1359" s="14" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="B1359" s="14" t="s">
-        <v>1035</v>
+        <v>1202</v>
       </c>
       <c r="C1359" s="11" t="s">
-        <v>1042</v>
+        <v>1239</v>
       </c>
       <c r="D1359" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1360" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1360" s="14" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="B1360" s="14" t="s">
-        <v>1035</v>
+        <v>610</v>
       </c>
       <c r="C1360" s="11" t="s">
-        <v>1070</v>
+        <v>1042</v>
       </c>
       <c r="D1360" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1361" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1361" s="14" t="s">
-        <v>1034</v>
+        <v>299</v>
       </c>
       <c r="B1361" s="14" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>1047</v>
+        <v>464</v>
+      </c>
+      <c r="C1361" s="32" t="s">
+        <v>779</v>
       </c>
       <c r="D1361" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1362" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1362" s="14" t="s">
-        <v>1307</v>
+        <v>299</v>
       </c>
       <c r="B1362" s="14" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>1310</v>
+        <v>676</v>
+      </c>
+      <c r="C1362" s="26" t="s">
+        <v>681</v>
       </c>
       <c r="D1362" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1363" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1363" s="14" t="s">
-        <v>1307</v>
+        <v>299</v>
       </c>
       <c r="B1363" s="14" t="s">
-        <v>713</v>
+        <v>699</v>
       </c>
       <c r="C1363" s="11" t="s">
-        <v>1331</v>
+        <v>700</v>
       </c>
       <c r="D1363" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1364" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1364" s="14" t="s">
-        <v>1122</v>
+        <v>299</v>
       </c>
       <c r="B1364" s="14" t="s">
-        <v>1123</v>
-[...2 lines deleted...]
-        <v>1124</v>
+        <v>465</v>
+      </c>
+      <c r="C1364" s="11" t="s">
+        <v>1137</v>
       </c>
       <c r="D1364" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1365" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1365" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="B1365" s="14" t="s">
+        <v>465</v>
+      </c>
+      <c r="C1365" s="11" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D1365" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1366" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="B1366" s="14" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1366" s="26" t="s">
+        <v>818</v>
+      </c>
+      <c r="D1366" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1367" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="B1367" s="14" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1367" s="11" t="s">
+        <v>905</v>
+      </c>
+      <c r="D1367" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1368" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="B1368" s="14" t="s">
+        <v>401</v>
+      </c>
+      <c r="C1368" s="26" t="s">
+        <v>397</v>
+      </c>
+      <c r="D1368" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1369" s="14" t="s">
+        <v>829</v>
+      </c>
+      <c r="B1369" s="14" t="s">
+        <v>827</v>
+      </c>
+      <c r="C1369" s="33" t="s">
+        <v>828</v>
+      </c>
+      <c r="D1369" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1370" s="14" t="s">
+        <v>829</v>
+      </c>
+      <c r="B1370" s="14" t="s">
+        <v>827</v>
+      </c>
+      <c r="C1370" s="11" t="s">
+        <v>885</v>
+      </c>
+      <c r="D1370" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1371" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="B1371" s="14" t="s">
+        <v>506</v>
+      </c>
+      <c r="C1371" s="11" t="s">
+        <v>509</v>
+      </c>
+      <c r="D1371" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1372" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="B1372" s="14" t="s">
+        <v>300</v>
+      </c>
+      <c r="C1372" s="26" t="s">
+        <v>303</v>
+      </c>
+      <c r="D1372" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1373" s="14" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B1373" s="14" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C1373" s="11" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D1373" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1374" s="14" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B1374" s="14" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C1374" s="11" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D1374" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1375" s="14" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B1375" s="14" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C1375" s="11" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D1375" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1376" s="14" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B1376" s="14" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1376" s="11" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D1376" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1377" s="14" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B1377" s="14" t="s">
+        <v>713</v>
+      </c>
+      <c r="C1377" s="11" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D1377" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1378" s="14" t="s">
         <v>1122</v>
       </c>
-      <c r="B1365" s="14" t="s">
+      <c r="B1378" s="14" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C1378" s="37" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D1378" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1379" s="14" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B1379" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="C1365" s="11" t="s">
+      <c r="C1379" s="11" t="s">
         <v>1294</v>
-      </c>
-[...194 lines deleted...]
-        <v>934</v>
       </c>
       <c r="D1379" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1380" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1380" s="10" t="s">
-        <v>864</v>
+        <v>5</v>
       </c>
       <c r="B1380" s="10" t="s">
-        <v>865</v>
+        <v>6</v>
       </c>
       <c r="C1380" s="11" t="s">
-        <v>870</v>
+        <v>118</v>
       </c>
       <c r="D1380" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1381" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1381" s="10" t="s">
-        <v>864</v>
+        <v>5</v>
       </c>
       <c r="B1381" s="10" t="s">
-        <v>865</v>
+        <v>6</v>
       </c>
       <c r="C1381" s="11" t="s">
-        <v>905</v>
+        <v>123</v>
       </c>
       <c r="D1381" s="12" t="s">
-        <v>149</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1382" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1382" s="10" t="s">
-        <v>864</v>
+        <v>5</v>
       </c>
       <c r="B1382" s="10" t="s">
-        <v>815</v>
+        <v>7</v>
       </c>
       <c r="C1382" s="11" t="s">
-        <v>1042</v>
+        <v>118</v>
       </c>
       <c r="D1382" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1383" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1383" s="10" t="s">
-        <v>864</v>
+        <v>5</v>
       </c>
       <c r="B1383" s="10" t="s">
-        <v>1036</v>
+        <v>7</v>
       </c>
       <c r="C1383" s="11" t="s">
-        <v>1042</v>
+        <v>123</v>
       </c>
       <c r="D1383" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1384" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1384" s="10" t="s">
-        <v>864</v>
+        <v>1452</v>
       </c>
       <c r="B1384" s="10" t="s">
-        <v>1036</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>244</v>
+      </c>
+      <c r="C1384" s="10" t="s">
+        <v>1455</v>
       </c>
       <c r="D1384" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1385" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1385" s="10" t="s">
-        <v>842</v>
+        <v>917</v>
       </c>
       <c r="B1385" s="10" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>1313</v>
+      </c>
+      <c r="C1385" s="38" t="s">
+        <v>1315</v>
       </c>
       <c r="D1385" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1386" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1386" s="10" t="s">
-        <v>842</v>
+        <v>917</v>
       </c>
       <c r="B1386" s="10" t="s">
-        <v>843</v>
+        <v>1011</v>
       </c>
       <c r="C1386" s="11" t="s">
-        <v>885</v>
+        <v>1012</v>
       </c>
       <c r="D1386" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="1387" spans="1:4" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1387" s="10" t="s">
-        <v>544</v>
+        <v>917</v>
       </c>
       <c r="B1387" s="10" t="s">
-        <v>543</v>
+        <v>1106</v>
       </c>
       <c r="C1387" s="11" t="s">
-        <v>468</v>
+        <v>1108</v>
       </c>
       <c r="D1387" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1388" spans="1:4" ht="141.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1388" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1388" s="10" t="s">
-        <v>1133</v>
+        <v>917</v>
       </c>
       <c r="B1388" s="10" t="s">
-        <v>387</v>
+        <v>1106</v>
       </c>
       <c r="C1388" s="11" t="s">
         <v>1131</v>
       </c>
       <c r="D1388" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1389" spans="1:4" ht="141.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1389" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1389" s="10" t="s">
-        <v>1133</v>
+        <v>917</v>
       </c>
       <c r="B1389" s="10" t="s">
-        <v>387</v>
+        <v>918</v>
       </c>
       <c r="C1389" s="11" t="s">
-        <v>1170</v>
+        <v>925</v>
       </c>
       <c r="D1389" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1390" spans="1:4" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1390" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1390" s="10" t="s">
-        <v>544</v>
+        <v>917</v>
       </c>
       <c r="B1390" s="10" t="s">
-        <v>545</v>
+        <v>918</v>
       </c>
       <c r="C1390" s="11" t="s">
-        <v>532</v>
+        <v>963</v>
       </c>
       <c r="D1390" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1391" spans="1:4" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1391" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1391" s="10" t="s">
-        <v>544</v>
+        <v>504</v>
       </c>
       <c r="B1391" s="10" t="s">
-        <v>545</v>
+        <v>436</v>
       </c>
       <c r="C1391" s="11" t="s">
-        <v>570</v>
+        <v>432</v>
       </c>
       <c r="D1391" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1392" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1392" s="10" t="s">
-        <v>617</v>
+        <v>504</v>
       </c>
       <c r="B1392" s="10" t="s">
-        <v>618</v>
+        <v>436</v>
       </c>
       <c r="C1392" s="11" t="s">
-        <v>621</v>
+        <v>490</v>
       </c>
       <c r="D1392" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1393" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1393" s="10" t="s">
-        <v>617</v>
+        <v>894</v>
       </c>
       <c r="B1393" s="10" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>895</v>
+      </c>
+      <c r="C1393" s="11" t="s">
+        <v>902</v>
       </c>
       <c r="D1393" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1394" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1394" s="10" t="s">
-        <v>1169</v>
+        <v>894</v>
       </c>
       <c r="B1394" s="10" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1170</v>
+        <v>895</v>
+      </c>
+      <c r="C1394" s="32" t="s">
+        <v>934</v>
       </c>
       <c r="D1394" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1395" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1395" s="10" t="s">
-        <v>1402</v>
+        <v>864</v>
       </c>
       <c r="B1395" s="10" t="s">
-        <v>1285</v>
+        <v>865</v>
       </c>
       <c r="C1395" s="11" t="s">
-        <v>1403</v>
+        <v>870</v>
       </c>
       <c r="D1395" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1396" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1396" s="10" t="s">
-        <v>1308</v>
+        <v>864</v>
       </c>
       <c r="B1396" s="10" t="s">
-        <v>1309</v>
+        <v>865</v>
       </c>
       <c r="C1396" s="11" t="s">
-        <v>1310</v>
+        <v>905</v>
       </c>
       <c r="D1396" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1397" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1397" s="10" t="s">
-        <v>1308</v>
+        <v>864</v>
       </c>
       <c r="B1397" s="10" t="s">
-        <v>713</v>
+        <v>815</v>
       </c>
       <c r="C1397" s="11" t="s">
-        <v>1310</v>
+        <v>1042</v>
       </c>
       <c r="D1397" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1398" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1398" s="10" t="s">
-        <v>1435</v>
+        <v>864</v>
       </c>
       <c r="B1398" s="10" t="s">
-        <v>1436</v>
-[...2 lines deleted...]
-        <v>1437</v>
+        <v>1036</v>
+      </c>
+      <c r="C1398" s="11" t="s">
+        <v>1042</v>
       </c>
       <c r="D1398" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1399" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1399" s="13" t="s">
-[...3 lines deleted...]
-        <v>104</v>
+      <c r="A1399" s="10" t="s">
+        <v>864</v>
+      </c>
+      <c r="B1399" s="10" t="s">
+        <v>1036</v>
       </c>
       <c r="C1399" s="11" t="s">
-        <v>126</v>
+        <v>1070</v>
       </c>
       <c r="D1399" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1400" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1400" s="13" t="s">
-[...3 lines deleted...]
-        <v>855</v>
+      <c r="A1400" s="10" t="s">
+        <v>842</v>
+      </c>
+      <c r="B1400" s="10" t="s">
+        <v>843</v>
       </c>
       <c r="C1400" s="11" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="D1400" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1401" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1401" s="13" t="s">
-[...3 lines deleted...]
-        <v>855</v>
+      <c r="A1401" s="10" t="s">
+        <v>842</v>
+      </c>
+      <c r="B1401" s="10" t="s">
+        <v>843</v>
       </c>
       <c r="C1401" s="11" t="s">
-        <v>902</v>
+        <v>885</v>
       </c>
       <c r="D1401" s="12" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="1402" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>941</v>
+    <row r="1402" spans="1:4" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1402" s="10" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1402" s="10" t="s">
+        <v>543</v>
       </c>
       <c r="C1402" s="11" t="s">
-        <v>963</v>
+        <v>468</v>
       </c>
       <c r="D1402" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1403" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>941</v>
+    <row r="1403" spans="1:4" ht="141.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1403" s="10" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B1403" s="10" t="s">
+        <v>387</v>
       </c>
       <c r="C1403" s="11" t="s">
-        <v>992</v>
+        <v>1131</v>
       </c>
       <c r="D1403" s="12" t="s">
-        <v>149</v>
-[...7 lines deleted...]
-        <v>1335</v>
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:4" ht="141.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1404" s="10" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B1404" s="10" t="s">
+        <v>387</v>
       </c>
       <c r="C1404" s="11" t="s">
-        <v>1337</v>
+        <v>1170</v>
       </c>
       <c r="D1404" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1405" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>1369</v>
+    <row r="1405" spans="1:4" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1405" s="10" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1405" s="10" t="s">
+        <v>545</v>
+      </c>
+      <c r="C1405" s="11" t="s">
+        <v>532</v>
       </c>
       <c r="D1405" s="12" t="s">
-        <v>149</v>
-[...7 lines deleted...]
-        <v>282</v>
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:4" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1406" s="10" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1406" s="10" t="s">
+        <v>545</v>
       </c>
       <c r="C1406" s="11" t="s">
-        <v>975</v>
+        <v>570</v>
       </c>
       <c r="D1406" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1407" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1407" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1407" s="10" t="s">
-        <v>172</v>
+        <v>617</v>
       </c>
       <c r="B1407" s="10" t="s">
-        <v>50</v>
+        <v>618</v>
       </c>
       <c r="C1407" s="11" t="s">
-        <v>120</v>
+        <v>621</v>
       </c>
       <c r="D1407" s="12" t="s">
-        <v>221</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1408" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1408" s="10" t="s">
-        <v>297</v>
+        <v>617</v>
       </c>
       <c r="B1408" s="10" t="s">
-        <v>298</v>
+        <v>618</v>
       </c>
       <c r="C1408" s="26" t="s">
-        <v>303</v>
+        <v>635</v>
       </c>
       <c r="D1408" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1409" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1409" s="10" t="s">
-        <v>297</v>
+        <v>1169</v>
       </c>
       <c r="B1409" s="10" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>20</v>
+      </c>
+      <c r="C1409" s="11" t="s">
+        <v>1170</v>
       </c>
       <c r="D1409" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1410" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1410" s="10" t="s">
-        <v>297</v>
+        <v>1169</v>
       </c>
       <c r="B1410" s="10" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>1453</v>
+      </c>
+      <c r="C1410" s="10" t="s">
+        <v>1455</v>
       </c>
       <c r="D1410" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1411" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1411" s="10" t="s">
-        <v>297</v>
+        <v>1402</v>
       </c>
       <c r="B1411" s="10" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>1285</v>
+      </c>
+      <c r="C1411" s="11" t="s">
+        <v>1403</v>
       </c>
       <c r="D1411" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1412" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1412" s="10" t="s">
-        <v>297</v>
+        <v>1308</v>
       </c>
       <c r="B1412" s="10" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>1309</v>
+      </c>
+      <c r="C1412" s="11" t="s">
+        <v>1310</v>
       </c>
       <c r="D1412" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1413" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1413" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1413" s="10" t="s">
-        <v>297</v>
+        <v>1308</v>
       </c>
       <c r="B1413" s="10" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>713</v>
+      </c>
+      <c r="C1413" s="11" t="s">
+        <v>1310</v>
       </c>
       <c r="D1413" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1414" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1414" s="10" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B1414" s="10" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C1414" s="11" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D1414" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1415" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1415" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="C1415" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="D1415" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1416" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1416" s="13" t="s">
+        <v>855</v>
+      </c>
+      <c r="C1416" s="11" t="s">
+        <v>857</v>
+      </c>
+      <c r="D1416" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1417" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1417" s="13" t="s">
+        <v>855</v>
+      </c>
+      <c r="C1417" s="11" t="s">
+        <v>902</v>
+      </c>
+      <c r="D1417" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1418" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1418" s="13" t="s">
+        <v>941</v>
+      </c>
+      <c r="C1418" s="11" t="s">
+        <v>963</v>
+      </c>
+      <c r="D1418" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1419" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1419" s="13" t="s">
+        <v>941</v>
+      </c>
+      <c r="C1419" s="11" t="s">
+        <v>992</v>
+      </c>
+      <c r="D1419" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1420" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1420" s="13" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C1420" s="11" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D1420" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1421" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1421" s="13" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C1421" s="26" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D1421" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1422" s="13" t="s">
+        <v>971</v>
+      </c>
+      <c r="B1422" s="13" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C1422" s="10" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D1422" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1423" s="13" t="s">
+        <v>971</v>
+      </c>
+      <c r="B1423" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="C1423" s="11" t="s">
+        <v>975</v>
+      </c>
+      <c r="D1423" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1424" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="B1424" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C1424" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="D1424" s="12" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1425" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="B1425" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="C1425" s="26" t="s">
+        <v>303</v>
+      </c>
+      <c r="D1425" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1426" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="B1426" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="C1426" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="D1426" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1427" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="B1427" s="10" t="s">
+        <v>388</v>
+      </c>
+      <c r="C1427" s="26" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1427" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1428" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="B1428" s="10" t="s">
+        <v>360</v>
+      </c>
+      <c r="C1428" s="26" t="s">
+        <v>352</v>
+      </c>
+      <c r="D1428" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1429" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="B1429" s="10" t="s">
+        <v>360</v>
+      </c>
+      <c r="C1429" s="26" t="s">
+        <v>397</v>
+      </c>
+      <c r="D1429" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1430" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="B1430" s="10" t="s">
+        <v>798</v>
+      </c>
+      <c r="C1430" s="26" t="s">
+        <v>818</v>
+      </c>
+      <c r="D1430" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1431" s="10" t="s">
         <v>259</v>
       </c>
-      <c r="B1414" s="10" t="s">
+      <c r="B1431" s="10" t="s">
         <v>218</v>
       </c>
-      <c r="C1414" s="11" t="s">
+      <c r="C1431" s="11" t="s">
         <v>302</v>
       </c>
-      <c r="D1414" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1415" s="10" t="s">
+      <c r="D1431" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1432" s="10" t="s">
         <v>259</v>
       </c>
-      <c r="B1415" s="28" t="s">
+      <c r="B1432" s="28" t="s">
         <v>218</v>
       </c>
-      <c r="C1415" s="26" t="s">
+      <c r="C1432" s="26" t="s">
         <v>271</v>
       </c>
-      <c r="D1415" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1416" s="27" t="s">
+      <c r="D1432" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1433" s="27" t="s">
         <v>341</v>
       </c>
-      <c r="B1416" s="10" t="s">
+      <c r="B1433" s="10" t="s">
         <v>342</v>
       </c>
-      <c r="C1416" s="26" t="s">
+      <c r="C1433" s="26" t="s">
         <v>326</v>
       </c>
-      <c r="D1416" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1417" s="27" t="s">
+      <c r="D1433" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1434" s="27" t="s">
         <v>363</v>
       </c>
-      <c r="B1417" s="10" t="s">
+      <c r="B1434" s="10" t="s">
         <v>342</v>
       </c>
-      <c r="C1417" s="26" t="s">
+      <c r="C1434" s="26" t="s">
         <v>352</v>
-      </c>
-[...236 lines deleted...]
-        <v>925</v>
       </c>
       <c r="D1434" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1435" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1435" s="10" t="s">
-        <v>1421</v>
+        <v>8</v>
       </c>
       <c r="B1435" s="10" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>9</v>
+      </c>
+      <c r="C1435" s="11" t="s">
+        <v>118</v>
       </c>
       <c r="D1435" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1436" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1436" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1436" s="10" t="s">
-        <v>507</v>
+        <v>926</v>
       </c>
       <c r="B1436" s="10" t="s">
-        <v>508</v>
+        <v>9</v>
       </c>
       <c r="C1436" s="11" t="s">
-        <v>509</v>
+        <v>925</v>
       </c>
       <c r="D1436" s="12" t="s">
-        <v>221</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1437" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1437" s="10" t="s">
-        <v>1367</v>
+        <v>389</v>
       </c>
       <c r="B1437" s="10" t="s">
-        <v>1368</v>
+        <v>390</v>
       </c>
       <c r="C1437" s="26" t="s">
-        <v>1369</v>
+        <v>384</v>
       </c>
       <c r="D1437" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1438" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1438" s="10" t="s">
-        <v>1367</v>
+        <v>8</v>
       </c>
       <c r="B1438" s="10" t="s">
-        <v>1368</v>
+        <v>390</v>
       </c>
       <c r="C1438" s="11" t="s">
-        <v>1394</v>
+        <v>459</v>
       </c>
       <c r="D1438" s="12" t="s">
-        <v>149</v>
-[...7 lines deleted...]
-        <v>116</v>
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1439" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1439" s="13" t="s">
+        <v>137</v>
       </c>
       <c r="C1439" s="11" t="s">
-        <v>118</v>
+        <v>305</v>
       </c>
       <c r="D1439" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1440" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>116</v>
+    <row r="1440" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1440" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1440" s="13" t="s">
+        <v>137</v>
       </c>
       <c r="C1440" s="11" t="s">
-        <v>127</v>
+        <v>301</v>
       </c>
       <c r="D1440" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1441" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>468</v>
+    <row r="1441" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1441" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1441" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="C1441" s="26" t="s">
+        <v>280</v>
       </c>
       <c r="D1441" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1442" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>326</v>
+    <row r="1442" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1442" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1442" s="13" t="s">
+        <v>745</v>
+      </c>
+      <c r="C1442" s="11" t="s">
+        <v>752</v>
       </c>
       <c r="D1442" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1443" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>383</v>
+    <row r="1443" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1443" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1443" s="13" t="s">
+        <v>745</v>
       </c>
       <c r="C1443" s="26" t="s">
+        <v>818</v>
+      </c>
+      <c r="D1443" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1444" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B1444" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1444" s="26" t="s">
+        <v>271</v>
+      </c>
+      <c r="D1444" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1445" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B1445" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1445" s="26" t="s">
+        <v>307</v>
+      </c>
+      <c r="D1445" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1446" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B1446" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1446" s="26" t="s">
+        <v>319</v>
+      </c>
+      <c r="D1446" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1447" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B1447" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1447" s="26" t="s">
+        <v>369</v>
+      </c>
+      <c r="D1447" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1448" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B1448" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1448" s="26" t="s">
         <v>375</v>
       </c>
-      <c r="D1443" s="12" t="s">
-[...68 lines deleted...]
-      </c>
       <c r="D1448" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1449" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>120</v>
+    <row r="1449" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1449" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B1449" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1449" s="26" t="s">
+        <v>384</v>
       </c>
       <c r="D1449" s="12" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-        <v>179</v>
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:4" ht="99" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1450" s="13" t="s">
+        <v>875</v>
+      </c>
+      <c r="B1450" s="13" t="s">
+        <v>876</v>
       </c>
       <c r="C1450" s="11" t="s">
-        <v>119</v>
+        <v>879</v>
       </c>
       <c r="D1450" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1451" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>179</v>
+    <row r="1451" spans="1:4" ht="138.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1451" s="13" t="s">
+        <v>924</v>
+      </c>
+      <c r="B1451" s="13" t="s">
+        <v>876</v>
       </c>
       <c r="C1451" s="11" t="s">
-        <v>123</v>
+        <v>925</v>
       </c>
       <c r="D1451" s="12" t="s">
-        <v>222</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1452" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1452" s="10" t="s">
-        <v>1037</v>
+        <v>1421</v>
       </c>
       <c r="B1452" s="10" t="s">
-        <v>1038</v>
-[...2 lines deleted...]
-        <v>1042</v>
+        <v>611</v>
+      </c>
+      <c r="C1452" s="26" t="s">
+        <v>622</v>
       </c>
       <c r="D1452" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1453" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1453" s="10" t="s">
-        <v>1037</v>
+        <v>507</v>
       </c>
       <c r="B1453" s="10" t="s">
-        <v>1038</v>
+        <v>508</v>
       </c>
       <c r="C1453" s="11" t="s">
-        <v>1070</v>
+        <v>509</v>
       </c>
       <c r="D1453" s="12" t="s">
-        <v>149</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1454" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1454" s="10" t="s">
-        <v>1037</v>
+        <v>1367</v>
       </c>
       <c r="B1454" s="10" t="s">
-        <v>1336</v>
-[...2 lines deleted...]
-        <v>1337</v>
+        <v>1368</v>
+      </c>
+      <c r="C1454" s="26" t="s">
+        <v>1369</v>
       </c>
       <c r="D1454" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1455" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1455" s="10" t="s">
-        <v>1037</v>
+        <v>1367</v>
       </c>
       <c r="B1455" s="10" t="s">
-        <v>1336</v>
-[...2 lines deleted...]
-        <v>1369</v>
+        <v>1368</v>
+      </c>
+      <c r="C1455" s="11" t="s">
+        <v>1394</v>
       </c>
       <c r="D1455" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1456" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1456" s="10" t="s">
-        <v>1037</v>
+        <v>10</v>
       </c>
       <c r="B1456" s="10" t="s">
-        <v>928</v>
+        <v>116</v>
       </c>
       <c r="C1456" s="11" t="s">
-        <v>1042</v>
+        <v>118</v>
       </c>
       <c r="D1456" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1457" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1457" s="10" t="s">
-        <v>1037</v>
+        <v>10</v>
       </c>
       <c r="B1457" s="10" t="s">
-        <v>928</v>
+        <v>116</v>
       </c>
       <c r="C1457" s="11" t="s">
-        <v>1070</v>
+        <v>127</v>
       </c>
       <c r="D1457" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1458" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1458" s="10" t="s">
-        <v>866</v>
+        <v>10</v>
       </c>
       <c r="B1458" s="10" t="s">
-        <v>1376</v>
+        <v>475</v>
       </c>
       <c r="C1458" s="11" t="s">
-        <v>1379</v>
+        <v>468</v>
       </c>
       <c r="D1458" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1459" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1459" s="10" t="s">
-        <v>866</v>
+        <v>336</v>
       </c>
       <c r="B1459" s="10" t="s">
-        <v>1376</v>
-[...2 lines deleted...]
-        <v>1403</v>
+        <v>383</v>
+      </c>
+      <c r="C1459" s="26" t="s">
+        <v>326</v>
       </c>
       <c r="D1459" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1460" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1460" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1460" s="10" t="s">
-        <v>866</v>
+        <v>336</v>
       </c>
       <c r="B1460" s="10" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>383</v>
+      </c>
+      <c r="C1460" s="26" t="s">
+        <v>375</v>
       </c>
       <c r="D1460" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1461" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1461" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1461" s="10" t="s">
-        <v>866</v>
+        <v>336</v>
       </c>
       <c r="B1461" s="10" t="s">
-        <v>867</v>
+        <v>383</v>
       </c>
       <c r="C1461" s="11" t="s">
-        <v>905</v>
+        <v>847</v>
       </c>
       <c r="D1461" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1462" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1462" s="10" t="s">
-        <v>11</v>
+        <v>336</v>
       </c>
       <c r="B1462" s="10" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>383</v>
+      </c>
+      <c r="C1462" s="11" t="s">
+        <v>885</v>
       </c>
       <c r="D1462" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1463" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1463" s="10" t="s">
-        <v>11</v>
+        <v>336</v>
       </c>
       <c r="B1463" s="10" t="s">
-        <v>12</v>
+        <v>599</v>
       </c>
       <c r="C1463" s="11" t="s">
-        <v>118</v>
+        <v>1101</v>
       </c>
       <c r="D1463" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1464" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1464" s="10" t="s">
-        <v>11</v>
+        <v>336</v>
       </c>
       <c r="B1464" s="10" t="s">
-        <v>453</v>
+        <v>599</v>
       </c>
       <c r="C1464" s="11" t="s">
-        <v>438</v>
+        <v>1128</v>
       </c>
       <c r="D1464" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1465" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1465" s="10" t="s">
-[...6 lines deleted...]
-        <v>779</v>
+      <c r="A1465" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1465" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="C1465" s="11" t="s">
+        <v>301</v>
       </c>
       <c r="D1465" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1466" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1466" s="10" t="s">
-        <v>820</v>
+        <v>31</v>
       </c>
       <c r="B1466" s="10" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>145</v>
+      </c>
+      <c r="C1466" s="11" t="s">
+        <v>120</v>
       </c>
       <c r="D1466" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1467" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1467" s="10" t="s">
-        <v>258</v>
+        <v>31</v>
       </c>
       <c r="B1467" s="10" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>179</v>
+      </c>
+      <c r="C1467" s="11" t="s">
+        <v>119</v>
       </c>
       <c r="D1467" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1468" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1468" s="10" t="s">
-        <v>258</v>
+        <v>31</v>
       </c>
       <c r="B1468" s="10" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>179</v>
+      </c>
+      <c r="C1468" s="11" t="s">
+        <v>123</v>
       </c>
       <c r="D1468" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1469" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1469" s="13" t="s">
-        <v>132</v>
+      <c r="A1469" s="10" t="s">
+        <v>1037</v>
       </c>
       <c r="B1469" s="10" t="s">
-        <v>139</v>
+        <v>1038</v>
       </c>
       <c r="C1469" s="11" t="s">
-        <v>305</v>
+        <v>1042</v>
       </c>
       <c r="D1469" s="12" t="s">
-        <v>222</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1470" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1470" s="13" t="s">
-        <v>132</v>
+      <c r="A1470" s="10" t="s">
+        <v>1037</v>
       </c>
       <c r="B1470" s="10" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>1038</v>
+      </c>
+      <c r="C1470" s="11" t="s">
+        <v>1070</v>
       </c>
       <c r="D1470" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1471" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1471" s="13" t="s">
-        <v>132</v>
+      <c r="A1471" s="10" t="s">
+        <v>1037</v>
       </c>
       <c r="B1471" s="10" t="s">
-        <v>406</v>
+        <v>1336</v>
       </c>
       <c r="C1471" s="11" t="s">
-        <v>438</v>
+        <v>1337</v>
       </c>
       <c r="D1471" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1472" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1472" s="13" t="s">
-[...6 lines deleted...]
-        <v>126</v>
+      <c r="A1472" s="10" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B1472" s="10" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C1472" s="26" t="s">
+        <v>1369</v>
       </c>
       <c r="D1472" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1473" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1473" s="13" t="s">
-[...3 lines deleted...]
-        <v>106</v>
+      <c r="A1473" s="10" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B1473" s="10" t="s">
+        <v>928</v>
       </c>
       <c r="C1473" s="11" t="s">
-        <v>304</v>
+        <v>1042</v>
       </c>
       <c r="D1473" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1474" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1474" s="13" t="s">
-[...6 lines deleted...]
-        <v>233</v>
+      <c r="A1474" s="10" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B1474" s="10" t="s">
+        <v>928</v>
+      </c>
+      <c r="C1474" s="11" t="s">
+        <v>1070</v>
       </c>
       <c r="D1474" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1475" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1475" s="13" t="s">
-[...3 lines deleted...]
-        <v>1326</v>
+      <c r="A1475" s="10" t="s">
+        <v>866</v>
+      </c>
+      <c r="B1475" s="10" t="s">
+        <v>1376</v>
       </c>
       <c r="C1475" s="11" t="s">
-        <v>1327</v>
+        <v>1379</v>
       </c>
       <c r="D1475" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1476" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1476" s="13" t="s">
-[...6 lines deleted...]
-        <v>1352</v>
+      <c r="A1476" s="10" t="s">
+        <v>866</v>
+      </c>
+      <c r="B1476" s="10" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C1476" s="11" t="s">
+        <v>1403</v>
       </c>
       <c r="D1476" s="12" t="s">
-        <v>149</v>
-[...7 lines deleted...]
-        <v>651</v>
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1477" s="10" t="s">
+        <v>866</v>
+      </c>
+      <c r="B1477" s="10" t="s">
+        <v>867</v>
       </c>
       <c r="C1477" s="11" t="s">
-        <v>657</v>
+        <v>870</v>
       </c>
       <c r="D1477" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1478" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1478" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1478" s="10" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>866</v>
+      </c>
+      <c r="B1478" s="10" t="s">
+        <v>867</v>
+      </c>
+      <c r="C1478" s="11" t="s">
+        <v>905</v>
       </c>
       <c r="D1478" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1479" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1479" s="10" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>11</v>
+      </c>
+      <c r="B1479" s="10" t="s">
+        <v>807</v>
       </c>
       <c r="C1479" s="26" t="s">
-        <v>280</v>
+        <v>818</v>
       </c>
       <c r="D1479" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1480" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1480" s="10" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>11</v>
+      </c>
+      <c r="B1480" s="10" t="s">
+        <v>12</v>
       </c>
       <c r="C1480" s="11" t="s">
-        <v>857</v>
+        <v>118</v>
       </c>
       <c r="D1480" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1481" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1481" s="10" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>11</v>
+      </c>
+      <c r="B1481" s="10" t="s">
+        <v>453</v>
       </c>
       <c r="C1481" s="11" t="s">
-        <v>905</v>
+        <v>438</v>
       </c>
       <c r="D1481" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1482" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1482" s="10" t="s">
-        <v>32</v>
+        <v>820</v>
       </c>
       <c r="B1482" s="10" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>773</v>
+      </c>
+      <c r="C1482" s="32" t="s">
+        <v>779</v>
       </c>
       <c r="D1482" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1483" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1483" s="10" t="s">
-        <v>32</v>
+        <v>820</v>
       </c>
       <c r="B1483" s="10" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>773</v>
+      </c>
+      <c r="C1483" s="33" t="s">
+        <v>828</v>
       </c>
       <c r="D1483" s="12" t="s">
-        <v>222</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1484" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1484" s="10" t="s">
-        <v>32</v>
+        <v>258</v>
       </c>
       <c r="B1484" s="10" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>254</v>
+      </c>
+      <c r="C1484" s="24" t="s">
+        <v>251</v>
       </c>
       <c r="D1484" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1485" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1485" s="10" t="s">
-        <v>32</v>
+        <v>258</v>
       </c>
       <c r="B1485" s="10" t="s">
-        <v>605</v>
+        <v>254</v>
       </c>
       <c r="C1485" s="26" t="s">
-        <v>635</v>
+        <v>303</v>
       </c>
       <c r="D1485" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1486" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1486" s="10" t="s">
-        <v>32</v>
+      <c r="A1486" s="13" t="s">
+        <v>132</v>
       </c>
       <c r="B1486" s="10" t="s">
-        <v>327</v>
+        <v>139</v>
       </c>
       <c r="C1486" s="11" t="s">
-        <v>1149</v>
+        <v>305</v>
       </c>
       <c r="D1486" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1487" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1487" s="10" t="s">
-        <v>32</v>
+      <c r="A1487" s="13" t="s">
+        <v>132</v>
       </c>
       <c r="B1487" s="10" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>1170</v>
+        <v>406</v>
+      </c>
+      <c r="C1487" s="26" t="s">
+        <v>397</v>
       </c>
       <c r="D1487" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1488" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1488" s="10" t="s">
-        <v>391</v>
+      <c r="A1488" s="13" t="s">
+        <v>132</v>
       </c>
       <c r="B1488" s="10" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>406</v>
+      </c>
+      <c r="C1488" s="11" t="s">
+        <v>438</v>
       </c>
       <c r="D1488" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1489" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C1489" s="24" t="s">
+    <row r="1489" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1489" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1489" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C1489" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="D1489" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1490" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1490" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C1490" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="D1490" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1491" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1491" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C1491" s="24" t="s">
         <v>233</v>
       </c>
-      <c r="D1489" s="12" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="D1491" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1492" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1492" s="10" t="s">
-[...3 lines deleted...]
-        <v>763</v>
+      <c r="A1492" s="13" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B1492" s="13" t="s">
+        <v>1326</v>
       </c>
       <c r="C1492" s="11" t="s">
-        <v>816</v>
+        <v>1327</v>
       </c>
       <c r="D1492" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1493" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1493" s="10" t="s">
-[...6 lines deleted...]
-        <v>694</v>
+      <c r="A1493" s="13" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B1493" s="13" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C1493" s="26" t="s">
+        <v>1352</v>
       </c>
       <c r="D1493" s="12" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-        <v>808</v>
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1494" s="13" t="s">
+        <v>650</v>
+      </c>
+      <c r="B1494" s="13" t="s">
+        <v>651</v>
       </c>
       <c r="C1494" s="11" t="s">
-        <v>885</v>
+        <v>657</v>
       </c>
       <c r="D1494" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1495" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1495" s="10" t="s">
-        <v>690</v>
-[...5 lines deleted...]
-        <v>925</v>
+        <v>32</v>
+      </c>
+      <c r="B1495" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="C1495" s="26" t="s">
+        <v>307</v>
       </c>
       <c r="D1495" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1496" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1496" s="14" t="s">
-[...6 lines deleted...]
-        <v>1239</v>
+      <c r="A1496" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1496" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="C1496" s="26" t="s">
+        <v>280</v>
       </c>
       <c r="D1496" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1497" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1497" s="14" t="s">
-[...3 lines deleted...]
-        <v>1236</v>
+      <c r="A1497" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1497" s="13" t="s">
+        <v>212</v>
       </c>
       <c r="C1497" s="11" t="s">
-        <v>1286</v>
+        <v>857</v>
       </c>
       <c r="D1497" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1498" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1498" s="14" t="s">
-[...3 lines deleted...]
-        <v>94</v>
+      <c r="A1498" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1498" s="13" t="s">
+        <v>212</v>
       </c>
       <c r="C1498" s="11" t="s">
-        <v>302</v>
+        <v>905</v>
       </c>
       <c r="D1498" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1499" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1499" s="14" t="s">
-[...6 lines deleted...]
-        <v>369</v>
+      <c r="A1499" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1499" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1499" s="11" t="s">
+        <v>119</v>
       </c>
       <c r="D1499" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1500" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1500" s="14" t="s">
-[...6 lines deleted...]
-        <v>411</v>
+      <c r="A1500" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1500" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1500" s="11" t="s">
+        <v>124</v>
       </c>
       <c r="D1500" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1501" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1501" s="14" t="s">
-[...6 lines deleted...]
-        <v>975</v>
+      <c r="A1501" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1501" s="10" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1501" s="26" t="s">
+        <v>595</v>
       </c>
       <c r="D1501" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1502" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1502" s="14" t="s">
-[...6 lines deleted...]
-        <v>1005</v>
+      <c r="A1502" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1502" s="10" t="s">
+        <v>605</v>
+      </c>
+      <c r="C1502" s="26" t="s">
+        <v>635</v>
       </c>
       <c r="D1502" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1503" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1503" s="14" t="s">
-[...3 lines deleted...]
-        <v>969</v>
+      <c r="A1503" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1503" s="10" t="s">
+        <v>327</v>
       </c>
       <c r="C1503" s="11" t="s">
-        <v>1028</v>
+        <v>1149</v>
       </c>
       <c r="D1503" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1504" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1504" s="14" t="s">
-[...6 lines deleted...]
-        <v>307</v>
+      <c r="A1504" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1504" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="C1504" s="11" t="s">
+        <v>1170</v>
       </c>
       <c r="D1504" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1505" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1505" s="14" t="s">
-[...3 lines deleted...]
-        <v>315</v>
+      <c r="A1505" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="B1505" s="10" t="s">
+        <v>392</v>
       </c>
       <c r="C1505" s="26" t="s">
-        <v>352</v>
+        <v>384</v>
       </c>
       <c r="D1505" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1506" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1506" spans="1:4" ht="54.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1506" s="14" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B1506" s="14" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="C1506" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="D1506" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:4" ht="144.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1507" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="B1507" s="14" t="s">
+        <v>268</v>
+      </c>
+      <c r="C1507" s="24" t="s">
         <v>251</v>
       </c>
-      <c r="D1506" s="12" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D1507" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1508" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1508" s="10" t="s">
-        <v>951</v>
+        <v>690</v>
       </c>
       <c r="B1508" s="10" t="s">
-        <v>932</v>
+        <v>763</v>
       </c>
       <c r="C1508" s="11" t="s">
-        <v>952</v>
+        <v>769</v>
       </c>
       <c r="D1508" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1509" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1509" s="10" t="s">
-        <v>951</v>
+        <v>690</v>
       </c>
       <c r="B1509" s="10" t="s">
-        <v>932</v>
+        <v>763</v>
       </c>
       <c r="C1509" s="11" t="s">
-        <v>982</v>
+        <v>816</v>
       </c>
       <c r="D1509" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1510" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1510" s="10" t="s">
-        <v>68</v>
+        <v>690</v>
       </c>
       <c r="B1510" s="10" t="s">
-        <v>146</v>
+        <v>691</v>
       </c>
       <c r="C1510" s="11" t="s">
-        <v>123</v>
+        <v>694</v>
       </c>
       <c r="D1510" s="12" t="s">
-        <v>221</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1511" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1511" s="10" t="s">
-        <v>454</v>
+        <v>690</v>
       </c>
       <c r="B1511" s="10" t="s">
-        <v>455</v>
+        <v>808</v>
       </c>
       <c r="C1511" s="11" t="s">
-        <v>438</v>
+        <v>885</v>
       </c>
       <c r="D1511" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1512" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1512" s="10" t="s">
-        <v>454</v>
+        <v>690</v>
       </c>
       <c r="B1512" s="10" t="s">
-        <v>455</v>
+        <v>808</v>
       </c>
       <c r="C1512" s="11" t="s">
-        <v>490</v>
+        <v>925</v>
       </c>
       <c r="D1512" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1513" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1513" s="13" t="s">
-[...3 lines deleted...]
-        <v>230</v>
+      <c r="A1513" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1513" s="10" t="s">
+        <v>1236</v>
       </c>
       <c r="C1513" s="11" t="s">
-        <v>305</v>
+        <v>1239</v>
       </c>
       <c r="D1513" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1514" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1514" s="13" t="s">
-[...3 lines deleted...]
-        <v>230</v>
+      <c r="A1514" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1514" s="10" t="s">
+        <v>1236</v>
       </c>
       <c r="C1514" s="11" t="s">
-        <v>301</v>
+        <v>1286</v>
       </c>
       <c r="D1514" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1515" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1515" s="13" t="s">
-[...6 lines deleted...]
-        <v>307</v>
+      <c r="A1515" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1515" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1515" s="11" t="s">
+        <v>302</v>
       </c>
       <c r="D1515" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1516" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1516" s="10" t="s">
-[...6 lines deleted...]
-        <v>123</v>
+      <c r="A1516" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1516" s="14" t="s">
+        <v>374</v>
+      </c>
+      <c r="C1516" s="26" t="s">
+        <v>369</v>
       </c>
       <c r="D1516" s="12" t="s">
-        <v>222</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1517" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1517" s="10" t="s">
-[...6 lines deleted...]
-        <v>885</v>
+      <c r="A1517" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1517" s="14" t="s">
+        <v>374</v>
+      </c>
+      <c r="C1517" s="26" t="s">
+        <v>411</v>
       </c>
       <c r="D1517" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1518" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1518" s="10" t="s">
-[...3 lines deleted...]
-        <v>882</v>
+      <c r="A1518" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1518" s="14" t="s">
+        <v>969</v>
       </c>
       <c r="C1518" s="11" t="s">
-        <v>925</v>
+        <v>975</v>
       </c>
       <c r="D1518" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1519" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1519" s="10" t="s">
-[...3 lines deleted...]
-        <v>620</v>
+      <c r="A1519" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1519" s="14" t="s">
+        <v>969</v>
       </c>
       <c r="C1519" s="11" t="s">
-        <v>621</v>
+        <v>1005</v>
       </c>
       <c r="D1519" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1520" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1520" s="10" t="s">
-[...3 lines deleted...]
-        <v>620</v>
+      <c r="A1520" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1520" s="14" t="s">
+        <v>969</v>
       </c>
       <c r="C1520" s="11" t="s">
-        <v>657</v>
+        <v>1028</v>
       </c>
       <c r="D1520" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1521" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1521" s="14" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>902</v>
+        <v>213</v>
+      </c>
+      <c r="B1521" s="14" t="s">
+        <v>315</v>
+      </c>
+      <c r="C1521" s="26" t="s">
+        <v>307</v>
       </c>
       <c r="D1521" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1522" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1522" s="14" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>944</v>
+        <v>213</v>
+      </c>
+      <c r="B1522" s="14" t="s">
+        <v>315</v>
+      </c>
+      <c r="C1522" s="26" t="s">
+        <v>352</v>
       </c>
       <c r="D1522" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1523" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1523" s="14" t="s">
-        <v>476</v>
+        <v>255</v>
       </c>
       <c r="B1523" s="14" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>256</v>
+      </c>
+      <c r="C1523" s="24" t="s">
+        <v>251</v>
       </c>
       <c r="D1523" s="12" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1524" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1524" s="14" t="s">
-[...3 lines deleted...]
-        <v>477</v>
+      <c r="A1524" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1524" s="10" t="s">
+        <v>260</v>
       </c>
       <c r="C1524" s="11" t="s">
-        <v>510</v>
+        <v>122</v>
       </c>
       <c r="D1524" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1525" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1525" s="14" t="s">
-[...3 lines deleted...]
-        <v>1148</v>
+      <c r="A1525" s="10" t="s">
+        <v>951</v>
+      </c>
+      <c r="B1525" s="10" t="s">
+        <v>932</v>
       </c>
       <c r="C1525" s="11" t="s">
-        <v>1149</v>
+        <v>952</v>
       </c>
       <c r="D1525" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1526" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1526" s="14" t="s">
-[...3 lines deleted...]
-        <v>1148</v>
+      <c r="A1526" s="10" t="s">
+        <v>951</v>
+      </c>
+      <c r="B1526" s="10" t="s">
+        <v>932</v>
       </c>
       <c r="C1526" s="11" t="s">
-        <v>1175</v>
+        <v>982</v>
       </c>
       <c r="D1526" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1527" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1527" s="10" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B1527" s="10" t="s">
-        <v>29</v>
+        <v>146</v>
       </c>
       <c r="C1527" s="11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D1527" s="12" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1528" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1528" s="10" t="s">
-        <v>63</v>
+        <v>454</v>
       </c>
       <c r="B1528" s="10" t="s">
-        <v>29</v>
+        <v>455</v>
       </c>
       <c r="C1528" s="11" t="s">
-        <v>127</v>
+        <v>438</v>
       </c>
       <c r="D1528" s="12" t="s">
-        <v>222</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1529" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1529" s="10" t="s">
-        <v>63</v>
+        <v>454</v>
       </c>
       <c r="B1529" s="10" t="s">
-        <v>231</v>
+        <v>455</v>
       </c>
       <c r="C1529" s="11" t="s">
-        <v>122</v>
+        <v>490</v>
       </c>
       <c r="D1529" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1530" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1530" s="10" t="s">
-[...3 lines deleted...]
-        <v>231</v>
+      <c r="A1530" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1530" s="13" t="s">
+        <v>230</v>
       </c>
       <c r="C1530" s="11" t="s">
-        <v>126</v>
+        <v>305</v>
       </c>
       <c r="D1530" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1531" spans="1:4" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>290</v>
+    <row r="1531" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1531" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1531" s="13" t="s">
+        <v>230</v>
       </c>
       <c r="C1531" s="11" t="s">
         <v>301</v>
       </c>
       <c r="D1531" s="12" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-        <v>290</v>
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1532" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="B1532" s="13" t="s">
+        <v>316</v>
       </c>
       <c r="C1532" s="26" t="s">
-        <v>280</v>
+        <v>307</v>
       </c>
       <c r="D1532" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1533" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1533" s="10" t="s">
-        <v>1398</v>
+        <v>69</v>
       </c>
       <c r="B1533" s="10" t="s">
-        <v>1399</v>
-[...2 lines deleted...]
-        <v>1400</v>
+        <v>70</v>
+      </c>
+      <c r="C1533" s="11" t="s">
+        <v>123</v>
       </c>
       <c r="D1533" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1534" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1534" s="10" t="s">
-        <v>1398</v>
+        <v>69</v>
       </c>
       <c r="B1534" s="10" t="s">
-        <v>1399</v>
+        <v>882</v>
       </c>
       <c r="C1534" s="11" t="s">
-        <v>1428</v>
+        <v>885</v>
       </c>
       <c r="D1534" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1535" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1535" s="10" t="s">
-        <v>323</v>
+        <v>69</v>
       </c>
       <c r="B1535" s="10" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>882</v>
+      </c>
+      <c r="C1535" s="11" t="s">
+        <v>925</v>
       </c>
       <c r="D1535" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1536" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1536" s="10" t="s">
-        <v>323</v>
+        <v>619</v>
       </c>
       <c r="B1536" s="10" t="s">
-        <v>1114</v>
-[...2 lines deleted...]
-        <v>1437</v>
+        <v>620</v>
+      </c>
+      <c r="C1536" s="11" t="s">
+        <v>621</v>
       </c>
       <c r="D1536" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1537" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1537" s="10" t="s">
-        <v>323</v>
+        <v>619</v>
       </c>
       <c r="B1537" s="10" t="s">
-        <v>212</v>
+        <v>620</v>
       </c>
       <c r="C1537" s="11" t="s">
-        <v>879</v>
+        <v>657</v>
       </c>
       <c r="D1537" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1538" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1538" s="10" t="s">
-        <v>323</v>
+      <c r="A1538" s="14" t="s">
+        <v>476</v>
       </c>
       <c r="B1538" s="10" t="s">
-        <v>212</v>
+        <v>689</v>
       </c>
       <c r="C1538" s="11" t="s">
-        <v>925</v>
+        <v>902</v>
       </c>
       <c r="D1538" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1539" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1539" s="10" t="s">
-        <v>323</v>
+      <c r="A1539" s="14" t="s">
+        <v>476</v>
       </c>
       <c r="B1539" s="10" t="s">
-        <v>212</v>
+        <v>689</v>
       </c>
       <c r="C1539" s="11" t="s">
-        <v>1128</v>
+        <v>944</v>
       </c>
       <c r="D1539" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1540" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1540" s="10" t="s">
-[...3 lines deleted...]
-        <v>212</v>
+      <c r="A1540" s="14" t="s">
+        <v>476</v>
+      </c>
+      <c r="B1540" s="14" t="s">
+        <v>477</v>
       </c>
       <c r="C1540" s="11" t="s">
-        <v>1155</v>
+        <v>468</v>
       </c>
       <c r="D1540" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1541" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1541" s="10" t="s">
-[...3 lines deleted...]
-        <v>1107</v>
+      <c r="A1541" s="14" t="s">
+        <v>476</v>
+      </c>
+      <c r="B1541" s="14" t="s">
+        <v>477</v>
       </c>
       <c r="C1541" s="11" t="s">
-        <v>1108</v>
+        <v>510</v>
       </c>
       <c r="D1541" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1542" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1542" s="10" t="s">
-[...3 lines deleted...]
-        <v>1107</v>
+      <c r="A1542" s="14" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B1542" s="14" t="s">
+        <v>1148</v>
       </c>
       <c r="C1542" s="11" t="s">
-        <v>1137</v>
+        <v>1149</v>
       </c>
       <c r="D1542" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1543" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1543" s="10" t="s">
-[...3 lines deleted...]
-        <v>1107</v>
+      <c r="A1543" s="14" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B1543" s="14" t="s">
+        <v>1148</v>
       </c>
       <c r="C1543" s="11" t="s">
-        <v>1155</v>
+        <v>1175</v>
       </c>
       <c r="D1543" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1544" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1544" s="10" t="s">
-        <v>323</v>
+        <v>63</v>
       </c>
       <c r="B1544" s="10" t="s">
-        <v>815</v>
+        <v>29</v>
       </c>
       <c r="C1544" s="11" t="s">
-        <v>816</v>
+        <v>122</v>
       </c>
       <c r="D1544" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1545" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1545" s="10" t="s">
-        <v>323</v>
+        <v>63</v>
       </c>
       <c r="B1545" s="10" t="s">
-        <v>815</v>
+        <v>29</v>
       </c>
       <c r="C1545" s="11" t="s">
-        <v>870</v>
+        <v>127</v>
       </c>
       <c r="D1545" s="12" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1546" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1546" s="10" t="s">
-        <v>323</v>
+        <v>63</v>
       </c>
       <c r="B1546" s="10" t="s">
-        <v>815</v>
+        <v>231</v>
       </c>
       <c r="C1546" s="11" t="s">
-        <v>902</v>
+        <v>122</v>
       </c>
       <c r="D1546" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1547" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1547" s="10" t="s">
-        <v>323</v>
+        <v>63</v>
       </c>
       <c r="B1547" s="10" t="s">
-        <v>477</v>
+        <v>231</v>
       </c>
       <c r="C1547" s="11" t="s">
-        <v>752</v>
+        <v>126</v>
       </c>
       <c r="D1547" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1548" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1548" spans="1:4" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1548" s="10" t="s">
-        <v>323</v>
+        <v>63</v>
       </c>
       <c r="B1548" s="10" t="s">
-        <v>764</v>
+        <v>290</v>
       </c>
       <c r="C1548" s="11" t="s">
-        <v>769</v>
+        <v>301</v>
       </c>
       <c r="D1548" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1549" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1549" spans="1:4" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1549" s="10" t="s">
-        <v>323</v>
+        <v>63</v>
       </c>
       <c r="B1549" s="10" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>1131</v>
+        <v>290</v>
+      </c>
+      <c r="C1549" s="26" t="s">
+        <v>280</v>
       </c>
       <c r="D1549" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1550" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1550" s="10" t="s">
-        <v>323</v>
+        <v>1398</v>
       </c>
       <c r="B1550" s="10" t="s">
-        <v>808</v>
+        <v>1399</v>
       </c>
       <c r="C1550" s="26" t="s">
-        <v>818</v>
+        <v>1400</v>
       </c>
       <c r="D1550" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1551" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1551" s="10" t="s">
-        <v>323</v>
+        <v>1398</v>
       </c>
       <c r="B1551" s="10" t="s">
-        <v>808</v>
+        <v>1399</v>
       </c>
       <c r="C1551" s="11" t="s">
-        <v>879</v>
+        <v>1428</v>
       </c>
       <c r="D1551" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1552" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1552" s="10" t="s">
         <v>323</v>
       </c>
       <c r="B1552" s="10" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>1100</v>
+        <v>12</v>
+      </c>
+      <c r="C1552" s="26" t="s">
+        <v>319</v>
       </c>
       <c r="D1552" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1553" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1553" s="10" t="s">
         <v>323</v>
       </c>
       <c r="B1553" s="10" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>1124</v>
+        <v>1114</v>
+      </c>
+      <c r="C1553" s="11" t="s">
+        <v>1437</v>
       </c>
       <c r="D1553" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1554" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1554" s="10" t="s">
-        <v>661</v>
+        <v>323</v>
       </c>
       <c r="B1554" s="10" t="s">
-        <v>1187</v>
+        <v>212</v>
       </c>
       <c r="C1554" s="11" t="s">
-        <v>1188</v>
+        <v>879</v>
       </c>
       <c r="D1554" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1555" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1555" s="10" t="s">
-        <v>661</v>
+        <v>323</v>
       </c>
       <c r="B1555" s="10" t="s">
-        <v>1187</v>
+        <v>212</v>
       </c>
       <c r="C1555" s="11" t="s">
-        <v>1208</v>
+        <v>925</v>
       </c>
       <c r="D1555" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1556" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1556" s="10" t="s">
-        <v>661</v>
+        <v>323</v>
       </c>
       <c r="B1556" s="10" t="s">
-        <v>53</v>
+        <v>212</v>
       </c>
       <c r="C1556" s="11" t="s">
-        <v>682</v>
+        <v>1128</v>
       </c>
       <c r="D1556" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1557" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1557" s="10" t="s">
-        <v>661</v>
+        <v>323</v>
       </c>
       <c r="B1557" s="10" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>212</v>
+      </c>
+      <c r="C1557" s="11" t="s">
+        <v>1155</v>
       </c>
       <c r="D1557" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="1558" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1558" s="10" t="s">
-        <v>661</v>
+        <v>323</v>
       </c>
       <c r="B1558" s="10" t="s">
-        <v>877</v>
+        <v>1107</v>
       </c>
       <c r="C1558" s="11" t="s">
-        <v>879</v>
+        <v>1108</v>
       </c>
       <c r="D1558" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1559" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1559" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1559" s="10" t="s">
-        <v>661</v>
+        <v>323</v>
       </c>
       <c r="B1559" s="10" t="s">
-        <v>877</v>
+        <v>1107</v>
       </c>
       <c r="C1559" s="11" t="s">
-        <v>902</v>
+        <v>1137</v>
       </c>
       <c r="D1559" s="12" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-    <row r="1560" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1560" s="10" t="s">
-        <v>661</v>
+        <v>323</v>
       </c>
       <c r="B1560" s="10" t="s">
-        <v>1055</v>
+        <v>1107</v>
       </c>
       <c r="C1560" s="11" t="s">
-        <v>1056</v>
+        <v>1155</v>
       </c>
       <c r="D1560" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1561" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1561" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1561" s="10" t="s">
-        <v>661</v>
+        <v>323</v>
       </c>
       <c r="B1561" s="10" t="s">
-        <v>1055</v>
+        <v>815</v>
       </c>
       <c r="C1561" s="11" t="s">
-        <v>1077</v>
+        <v>816</v>
       </c>
       <c r="D1561" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1562" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1562" s="10" t="s">
-        <v>661</v>
+        <v>323</v>
       </c>
       <c r="B1562" s="10" t="s">
-        <v>997</v>
+        <v>815</v>
       </c>
       <c r="C1562" s="11" t="s">
-        <v>1012</v>
+        <v>870</v>
       </c>
       <c r="D1562" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1563" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1563" s="10" t="s">
-        <v>40</v>
+        <v>323</v>
       </c>
       <c r="B1563" s="10" t="s">
-        <v>41</v>
+        <v>815</v>
       </c>
       <c r="C1563" s="11" t="s">
-        <v>120</v>
+        <v>902</v>
       </c>
       <c r="D1563" s="12" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="1564" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1564" s="10" t="s">
-        <v>40</v>
+        <v>323</v>
       </c>
       <c r="B1564" s="10" t="s">
-        <v>73</v>
+        <v>477</v>
       </c>
       <c r="C1564" s="11" t="s">
-        <v>123</v>
+        <v>752</v>
       </c>
       <c r="D1564" s="12" t="s">
-        <v>222</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1565" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1565" s="10" t="s">
-        <v>856</v>
+        <v>323</v>
       </c>
       <c r="B1565" s="10" t="s">
-        <v>1154</v>
+        <v>764</v>
       </c>
       <c r="C1565" s="11" t="s">
-        <v>1155</v>
+        <v>769</v>
       </c>
       <c r="D1565" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1566" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1566" s="10" t="s">
-        <v>856</v>
+        <v>323</v>
       </c>
       <c r="B1566" s="10" t="s">
-        <v>1154</v>
+        <v>16</v>
       </c>
       <c r="C1566" s="11" t="s">
-        <v>1162</v>
+        <v>1131</v>
       </c>
       <c r="D1566" s="12" t="s">
-        <v>221</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1567" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1567" s="10" t="s">
-        <v>856</v>
+        <v>323</v>
       </c>
       <c r="B1567" s="10" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>808</v>
+      </c>
+      <c r="C1567" s="26" t="s">
+        <v>818</v>
       </c>
       <c r="D1567" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1568" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1568" s="10" t="s">
-        <v>856</v>
+        <v>323</v>
       </c>
       <c r="B1568" s="10" t="s">
-        <v>562</v>
+        <v>808</v>
       </c>
       <c r="C1568" s="11" t="s">
-        <v>905</v>
+        <v>879</v>
       </c>
       <c r="D1568" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1569" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1569" s="10" t="s">
-        <v>1132</v>
+        <v>323</v>
       </c>
       <c r="B1569" s="10" t="s">
-        <v>1126</v>
+        <v>610</v>
       </c>
       <c r="C1569" s="11" t="s">
-        <v>1128</v>
+        <v>1100</v>
       </c>
       <c r="D1569" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1570" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1570" s="10" t="s">
-        <v>1132</v>
+        <v>323</v>
       </c>
       <c r="B1570" s="10" t="s">
-        <v>1126</v>
-[...2 lines deleted...]
-        <v>1149</v>
+        <v>610</v>
+      </c>
+      <c r="C1570" s="37" t="s">
+        <v>1124</v>
       </c>
       <c r="D1570" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1571" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1571" s="10" t="s">
-        <v>1132</v>
+        <v>661</v>
       </c>
       <c r="B1571" s="10" t="s">
-        <v>696</v>
+        <v>1187</v>
       </c>
       <c r="C1571" s="11" t="s">
-        <v>1117</v>
+        <v>1188</v>
       </c>
       <c r="D1571" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1572" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1572" s="10" t="s">
-        <v>1132</v>
+        <v>661</v>
       </c>
       <c r="B1572" s="10" t="s">
-        <v>696</v>
+        <v>1187</v>
       </c>
       <c r="C1572" s="11" t="s">
-        <v>1137</v>
+        <v>1208</v>
       </c>
       <c r="D1572" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1573" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1573" s="10" t="s">
-        <v>1132</v>
+        <v>661</v>
       </c>
       <c r="B1573" s="10" t="s">
-        <v>350</v>
+        <v>53</v>
       </c>
       <c r="C1573" s="11" t="s">
-        <v>1131</v>
+        <v>682</v>
       </c>
       <c r="D1573" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1574" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1574" s="10" t="s">
-        <v>1132</v>
+        <v>661</v>
       </c>
       <c r="B1574" s="10" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>1137</v>
+        <v>53</v>
+      </c>
+      <c r="C1574" s="31" t="s">
+        <v>709</v>
       </c>
       <c r="D1574" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="1575" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1575" s="10" t="s">
-        <v>1132</v>
+        <v>661</v>
       </c>
       <c r="B1575" s="10" t="s">
-        <v>1134</v>
+        <v>877</v>
       </c>
       <c r="C1575" s="11" t="s">
-        <v>1162</v>
+        <v>879</v>
       </c>
       <c r="D1575" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1576" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1576" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1576" s="10" t="s">
-        <v>1132</v>
+        <v>661</v>
       </c>
       <c r="B1576" s="10" t="s">
-        <v>1127</v>
+        <v>877</v>
       </c>
       <c r="C1576" s="11" t="s">
-        <v>1128</v>
+        <v>902</v>
       </c>
       <c r="D1576" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="1577" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1577" s="10" t="s">
-        <v>1132</v>
+        <v>661</v>
       </c>
       <c r="B1577" s="10" t="s">
-        <v>1127</v>
+        <v>1055</v>
       </c>
       <c r="C1577" s="11" t="s">
-        <v>1149</v>
+        <v>1056</v>
       </c>
       <c r="D1577" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1578" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1578" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1578" s="10" t="s">
-        <v>1132</v>
+        <v>661</v>
       </c>
       <c r="B1578" s="10" t="s">
-        <v>1127</v>
+        <v>1055</v>
       </c>
       <c r="C1578" s="11" t="s">
-        <v>1175</v>
+        <v>1077</v>
       </c>
       <c r="D1578" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1579" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1579" s="10" t="s">
-        <v>1132</v>
+        <v>661</v>
       </c>
       <c r="B1579" s="10" t="s">
-        <v>1156</v>
+        <v>997</v>
       </c>
       <c r="C1579" s="11" t="s">
-        <v>1162</v>
+        <v>1012</v>
       </c>
       <c r="D1579" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1580" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1580" s="10" t="s">
-        <v>1132</v>
+        <v>40</v>
       </c>
       <c r="B1580" s="10" t="s">
-        <v>1078</v>
+        <v>41</v>
       </c>
       <c r="C1580" s="11" t="s">
-        <v>1117</v>
-[...5 lines deleted...]
-    <row r="1581" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+      <c r="D1580" s="12" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1581" s="10" t="s">
-        <v>1132</v>
+        <v>40</v>
       </c>
       <c r="B1581" s="10" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="C1581" s="11" t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>123</v>
+      </c>
+      <c r="D1581" s="12" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="1582" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1582" s="10" t="s">
-        <v>1132</v>
+        <v>856</v>
       </c>
       <c r="B1582" s="10" t="s">
-        <v>58</v>
+        <v>1154</v>
       </c>
       <c r="C1582" s="11" t="s">
-        <v>1203</v>
-[...1 lines deleted...]
-      <c r="D1582" s="35" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D1582" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1583" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1583" s="10" t="s">
-        <v>1132</v>
+        <v>856</v>
       </c>
       <c r="B1583" s="10" t="s">
-        <v>1176</v>
+        <v>1154</v>
       </c>
       <c r="C1583" s="11" t="s">
-        <v>1179</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>1162</v>
+      </c>
+      <c r="D1583" s="12" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="1584" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1584" s="10" t="s">
-        <v>1132</v>
+        <v>856</v>
       </c>
       <c r="B1584" s="10" t="s">
-        <v>1176</v>
+        <v>562</v>
       </c>
       <c r="C1584" s="11" t="s">
-        <v>1199</v>
+        <v>857</v>
       </c>
       <c r="D1584" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1585" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1585" s="10" t="s">
-        <v>1132</v>
+        <v>856</v>
       </c>
       <c r="B1585" s="10" t="s">
-        <v>174</v>
+        <v>562</v>
       </c>
       <c r="C1585" s="11" t="s">
-        <v>1242</v>
+        <v>905</v>
       </c>
       <c r="D1585" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1586" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1586" s="10" t="s">
         <v>1132</v>
       </c>
       <c r="B1586" s="10" t="s">
-        <v>174</v>
+        <v>1126</v>
       </c>
       <c r="C1586" s="11" t="s">
-        <v>1280</v>
+        <v>1128</v>
       </c>
       <c r="D1586" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1587" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1587" s="10" t="s">
         <v>1132</v>
       </c>
       <c r="B1587" s="10" t="s">
-        <v>1157</v>
+        <v>1126</v>
       </c>
       <c r="C1587" s="11" t="s">
-        <v>1162</v>
-[...1 lines deleted...]
-      <c r="D1587" s="35" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D1587" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1588" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1588" s="10" t="s">
         <v>1132</v>
       </c>
       <c r="B1588" s="10" t="s">
-        <v>1157</v>
+        <v>696</v>
       </c>
       <c r="C1588" s="11" t="s">
-        <v>1184</v>
-[...1 lines deleted...]
-      <c r="D1588" s="35" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D1588" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1589" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1589" s="10" t="s">
-        <v>349</v>
+        <v>1132</v>
       </c>
       <c r="B1589" s="10" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>696</v>
+      </c>
+      <c r="C1589" s="11" t="s">
+        <v>1137</v>
       </c>
       <c r="D1589" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1590" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1590" s="10" t="s">
-        <v>349</v>
+        <v>1132</v>
       </c>
       <c r="B1590" s="10" t="s">
         <v>350</v>
       </c>
-      <c r="C1590" s="26" t="s">
-        <v>384</v>
+      <c r="C1590" s="11" t="s">
+        <v>1131</v>
       </c>
       <c r="D1590" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1591" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1591" s="10" t="s">
-        <v>349</v>
+        <v>1132</v>
       </c>
       <c r="B1591" s="10" t="s">
-        <v>350</v>
+        <v>1134</v>
       </c>
       <c r="C1591" s="11" t="s">
-        <v>438</v>
+        <v>1137</v>
       </c>
       <c r="D1591" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1592" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1592" s="10" t="s">
-        <v>71</v>
+        <v>1132</v>
       </c>
       <c r="B1592" s="10" t="s">
-        <v>970</v>
+        <v>1134</v>
       </c>
       <c r="C1592" s="11" t="s">
-        <v>975</v>
+        <v>1162</v>
       </c>
       <c r="D1592" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1593" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1593" s="10" t="s">
-        <v>71</v>
+        <v>1132</v>
       </c>
       <c r="B1593" s="10" t="s">
-        <v>72</v>
+        <v>1127</v>
       </c>
       <c r="C1593" s="11" t="s">
-        <v>123</v>
+        <v>1128</v>
       </c>
       <c r="D1593" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1594" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1594" s="10" t="s">
-        <v>71</v>
+        <v>1132</v>
       </c>
       <c r="B1594" s="10" t="s">
-        <v>72</v>
+        <v>1127</v>
       </c>
       <c r="C1594" s="11" t="s">
-        <v>127</v>
+        <v>1149</v>
       </c>
       <c r="D1594" s="12" t="s">
-        <v>222</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1595" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1595" s="10" t="s">
-        <v>71</v>
+        <v>1132</v>
       </c>
       <c r="B1595" s="10" t="s">
-        <v>21</v>
+        <v>1127</v>
       </c>
       <c r="C1595" s="11" t="s">
-        <v>1042</v>
+        <v>1175</v>
       </c>
       <c r="D1595" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1596" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1596" s="10" t="s">
-        <v>1069</v>
+        <v>1132</v>
       </c>
       <c r="B1596" s="10" t="s">
-        <v>21</v>
+        <v>1156</v>
       </c>
       <c r="C1596" s="11" t="s">
-        <v>1070</v>
+        <v>1162</v>
       </c>
       <c r="D1596" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1597" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1597" s="10" t="s">
-        <v>515</v>
+        <v>1132</v>
       </c>
       <c r="B1597" s="10" t="s">
-        <v>516</v>
+        <v>1078</v>
       </c>
       <c r="C1597" s="11" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>1117</v>
+      </c>
+      <c r="D1597" s="35" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="1598" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1598" s="10" t="s">
-        <v>515</v>
+        <v>1132</v>
       </c>
       <c r="B1598" s="10" t="s">
-        <v>516</v>
+        <v>58</v>
       </c>
       <c r="C1598" s="11" t="s">
-        <v>555</v>
-[...1 lines deleted...]
-      <c r="D1598" s="12" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D1598" s="35" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1599" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1599" s="10" t="s">
-        <v>1158</v>
+        <v>1132</v>
       </c>
       <c r="B1599" s="10" t="s">
-        <v>1159</v>
+        <v>58</v>
       </c>
       <c r="C1599" s="11" t="s">
-        <v>1162</v>
-[...1 lines deleted...]
-      <c r="D1599" s="12" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D1599" s="35" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1600" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1600" s="10" t="s">
-        <v>765</v>
+        <v>1132</v>
       </c>
       <c r="B1600" s="10" t="s">
-        <v>766</v>
+        <v>1176</v>
       </c>
       <c r="C1600" s="11" t="s">
-        <v>769</v>
-[...1 lines deleted...]
-      <c r="D1600" s="12" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D1600" s="35" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1601" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1601" s="10" t="s">
-        <v>765</v>
+        <v>1132</v>
       </c>
       <c r="B1601" s="10" t="s">
-        <v>766</v>
+        <v>1176</v>
       </c>
       <c r="C1601" s="11" t="s">
-        <v>816</v>
+        <v>1199</v>
       </c>
       <c r="D1601" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1602" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1602" s="10" t="s">
-        <v>839</v>
+        <v>1132</v>
       </c>
       <c r="B1602" s="10" t="s">
-        <v>1022</v>
+        <v>174</v>
       </c>
       <c r="C1602" s="11" t="s">
-        <v>1024</v>
+        <v>1242</v>
       </c>
       <c r="D1602" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1603" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1603" s="10" t="s">
-        <v>839</v>
+        <v>1132</v>
       </c>
       <c r="B1603" s="10" t="s">
-        <v>1022</v>
+        <v>174</v>
       </c>
       <c r="C1603" s="11" t="s">
-        <v>1056</v>
+        <v>1280</v>
       </c>
       <c r="D1603" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1604" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1604" s="10" t="s">
-        <v>839</v>
+        <v>1132</v>
       </c>
       <c r="B1604" s="10" t="s">
-        <v>601</v>
+        <v>1157</v>
       </c>
       <c r="C1604" s="11" t="s">
-        <v>847</v>
-[...1 lines deleted...]
-      <c r="D1604" s="12" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D1604" s="35" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1605" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1605" s="10" t="s">
-        <v>108</v>
+        <v>1132</v>
       </c>
       <c r="B1605" s="10" t="s">
-        <v>109</v>
+        <v>1157</v>
       </c>
       <c r="C1605" s="11" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="D1605" s="12" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D1605" s="35" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1606" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1606" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="B1606" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="C1606" s="26" t="s">
+        <v>343</v>
+      </c>
+      <c r="D1606" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1607" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="B1607" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="C1607" s="26" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1607" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1608" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="B1608" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="C1608" s="11" t="s">
+        <v>438</v>
+      </c>
+      <c r="D1608" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1609" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1609" s="10" t="s">
+        <v>970</v>
+      </c>
+      <c r="C1609" s="11" t="s">
+        <v>975</v>
+      </c>
+      <c r="D1609" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1610" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1610" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1610" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="D1610" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1611" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1611" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1611" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="D1611" s="12" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1612" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1612" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1612" s="11" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D1612" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1613" s="10" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B1613" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1613" s="11" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D1613" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1614" s="10" t="s">
+        <v>515</v>
+      </c>
+      <c r="B1614" s="10" t="s">
+        <v>516</v>
+      </c>
+      <c r="C1614" s="11" t="s">
+        <v>510</v>
+      </c>
+      <c r="D1614" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1615" s="10" t="s">
+        <v>515</v>
+      </c>
+      <c r="B1615" s="10" t="s">
+        <v>516</v>
+      </c>
+      <c r="C1615" s="11" t="s">
+        <v>555</v>
+      </c>
+      <c r="D1615" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1616" s="10" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B1616" s="10" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C1616" s="11" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D1616" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1617" s="10" t="s">
+        <v>765</v>
+      </c>
+      <c r="B1617" s="10" t="s">
+        <v>766</v>
+      </c>
+      <c r="C1617" s="11" t="s">
+        <v>769</v>
+      </c>
+      <c r="D1617" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1618" s="10" t="s">
+        <v>765</v>
+      </c>
+      <c r="B1618" s="10" t="s">
+        <v>766</v>
+      </c>
+      <c r="C1618" s="11" t="s">
+        <v>816</v>
+      </c>
+      <c r="D1618" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1619" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="B1619" s="10" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C1619" s="11" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D1619" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1620" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="B1620" s="10" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C1620" s="11" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D1620" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1621" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="B1621" s="10" t="s">
+        <v>601</v>
+      </c>
+      <c r="C1621" s="11" t="s">
+        <v>847</v>
+      </c>
+      <c r="D1621" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1622" s="10" t="s">
         <v>108</v>
       </c>
-      <c r="B1606" s="14" t="s">
+      <c r="B1622" s="10" t="s">
         <v>109</v>
       </c>
-      <c r="C1606" s="11" t="s">
-[...222 lines deleted...]
-      </c>
       <c r="C1622" s="11" t="s">
-        <v>1407</v>
+        <v>119</v>
       </c>
       <c r="D1622" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1623" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1623" s="10" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>108</v>
+      </c>
+      <c r="B1623" s="14" t="s">
+        <v>109</v>
       </c>
       <c r="C1623" s="11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D1623" s="12" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1624" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1624" s="10" t="s">
-[...3 lines deleted...]
-        <v>729</v>
+      <c r="A1624" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1624" s="14" t="s">
+        <v>174</v>
       </c>
       <c r="C1624" s="11" t="s">
-        <v>730</v>
+        <v>164</v>
       </c>
       <c r="D1624" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1625" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1625" s="10" t="s">
-[...6 lines deleted...]
-        <v>779</v>
+      <c r="A1625" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1625" s="14" t="s">
+        <v>174</v>
+      </c>
+      <c r="C1625" s="24" t="s">
+        <v>233</v>
       </c>
       <c r="D1625" s="12" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="1626" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1626" spans="1:4" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1626" s="10" t="s">
-        <v>13</v>
+        <v>987</v>
       </c>
       <c r="B1626" s="10" t="s">
-        <v>14</v>
+        <v>938</v>
       </c>
       <c r="C1626" s="11" t="s">
-        <v>118</v>
+        <v>944</v>
       </c>
       <c r="D1626" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1627" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1627" spans="1:4" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1627" s="10" t="s">
-        <v>1373</v>
+        <v>1004</v>
       </c>
       <c r="B1627" s="10" t="s">
-        <v>1374</v>
+        <v>938</v>
       </c>
       <c r="C1627" s="11" t="s">
-        <v>1372</v>
+        <v>988</v>
       </c>
       <c r="D1627" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1628" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1628" spans="1:4" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1628" s="10" t="s">
-        <v>1378</v>
+        <v>1004</v>
       </c>
       <c r="B1628" s="10" t="s">
-        <v>1374</v>
+        <v>938</v>
       </c>
       <c r="C1628" s="11" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D1628" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1629" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="B1629" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="C1629" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="D1629" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1630" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="B1630" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="C1630" s="24" t="s">
+        <v>238</v>
+      </c>
+      <c r="D1630" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1631" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="B1631" s="14" t="s">
+        <v>465</v>
+      </c>
+      <c r="C1631" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="D1631" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1632" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="B1632" s="14" t="s">
+        <v>465</v>
+      </c>
+      <c r="C1632" s="11" t="s">
+        <v>509</v>
+      </c>
+      <c r="D1632" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1633" s="14" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B1633" s="14" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C1633" s="11" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D1633" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1634" s="14" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B1634" s="14" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C1634" s="11" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D1634" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1635" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="B1635" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="C1635" s="26" t="s">
+        <v>280</v>
+      </c>
+      <c r="D1635" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1636" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="B1636" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="C1636" s="26" t="s">
+        <v>319</v>
+      </c>
+      <c r="D1636" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1637" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="B1637" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="C1637" s="26" t="s">
+        <v>352</v>
+      </c>
+      <c r="D1637" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1638" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="B1638" s="14" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C1638" s="11" t="s">
         <v>1379</v>
       </c>
-      <c r="D1628" s="12" t="s">
-[...138 lines deleted...]
-      </c>
       <c r="D1638" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1639" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1639" s="10" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="A1639" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="B1639" s="14" t="s">
+        <v>1377</v>
       </c>
       <c r="C1639" s="11" t="s">
-        <v>118</v>
+        <v>1407</v>
       </c>
       <c r="D1639" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1640" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1640" s="10" t="s">
-[...6 lines deleted...]
-        <v>164</v>
+      <c r="A1640" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="B1640" s="14" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C1640" s="10" t="s">
+        <v>1447</v>
       </c>
       <c r="D1640" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1641" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1641" s="10" t="s">
-        <v>1406</v>
+        <v>90</v>
       </c>
       <c r="B1641" s="10" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="C1641" s="11" t="s">
-        <v>1407</v>
+        <v>125</v>
       </c>
       <c r="D1641" s="12" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1642" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1642" s="10" t="s">
-        <v>243</v>
+        <v>13</v>
       </c>
       <c r="B1642" s="10" t="s">
-        <v>1114</v>
+        <v>729</v>
       </c>
       <c r="C1642" s="11" t="s">
-        <v>1117</v>
+        <v>730</v>
       </c>
       <c r="D1642" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1643" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1643" s="10" t="s">
-        <v>243</v>
+        <v>13</v>
       </c>
       <c r="B1643" s="10" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>729</v>
+      </c>
+      <c r="C1643" s="32" t="s">
+        <v>779</v>
       </c>
       <c r="D1643" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1644" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1644" s="10" t="s">
-        <v>243</v>
+        <v>13</v>
       </c>
       <c r="B1644" s="10" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>14</v>
+      </c>
+      <c r="C1644" s="11" t="s">
+        <v>118</v>
       </c>
       <c r="D1644" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1645" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1645" s="10" t="s">
-        <v>243</v>
+        <v>1373</v>
       </c>
       <c r="B1645" s="10" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>1374</v>
+      </c>
+      <c r="C1645" s="11" t="s">
+        <v>1372</v>
       </c>
       <c r="D1645" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1646" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1646" s="10" t="s">
-        <v>243</v>
+        <v>1378</v>
       </c>
       <c r="B1646" s="10" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>1374</v>
+      </c>
+      <c r="C1646" s="11" t="s">
+        <v>1379</v>
       </c>
       <c r="D1646" s="12" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="1647" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1647" spans="1:4" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1647" s="10" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>845</v>
+      </c>
+      <c r="B1647" s="10" t="s">
+        <v>846</v>
       </c>
       <c r="C1647" s="11" t="s">
-        <v>555</v>
+        <v>847</v>
       </c>
       <c r="D1647" s="12" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="1648" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1648" spans="1:4" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1648" s="10" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>595</v>
+        <v>901</v>
+      </c>
+      <c r="B1648" s="10" t="s">
+        <v>846</v>
+      </c>
+      <c r="C1648" s="11" t="s">
+        <v>902</v>
       </c>
       <c r="D1648" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="1649" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:4" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1649" s="10" t="s">
-        <v>243</v>
+        <v>908</v>
       </c>
       <c r="B1649" s="10" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>846</v>
+      </c>
+      <c r="C1649" s="11" t="s">
+        <v>909</v>
       </c>
       <c r="D1649" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="1650" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1650" s="10" t="s">
-        <v>243</v>
+        <v>943</v>
       </c>
       <c r="B1650" s="10" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>846</v>
+      </c>
+      <c r="C1650" s="11" t="s">
+        <v>944</v>
       </c>
       <c r="D1650" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1651" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1651" s="10" t="s">
-        <v>485</v>
+        <v>536</v>
       </c>
       <c r="B1651" s="10" t="s">
-        <v>53</v>
+        <v>986</v>
       </c>
       <c r="C1651" s="11" t="s">
-        <v>479</v>
+        <v>988</v>
       </c>
       <c r="D1651" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1652" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1652" s="10" t="s">
-        <v>485</v>
+        <v>536</v>
       </c>
       <c r="B1652" s="10" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>934</v>
+        <v>986</v>
+      </c>
+      <c r="C1652" s="11" t="s">
+        <v>1012</v>
       </c>
       <c r="D1652" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1653" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1653" s="10" t="s">
-        <v>485</v>
+        <v>536</v>
       </c>
       <c r="B1653" s="10" t="s">
-        <v>16</v>
+        <v>537</v>
       </c>
       <c r="C1653" s="11" t="s">
-        <v>975</v>
+        <v>532</v>
       </c>
       <c r="D1653" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1654" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1654" s="10" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="B1654" s="10" t="s">
-        <v>178</v>
+        <v>791</v>
       </c>
       <c r="C1654" s="11" t="s">
-        <v>120</v>
+        <v>792</v>
       </c>
       <c r="D1654" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1655" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1655" s="10" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="B1655" s="10" t="s">
-        <v>178</v>
+        <v>791</v>
       </c>
       <c r="C1655" s="11" t="s">
-        <v>126</v>
+        <v>847</v>
       </c>
       <c r="D1655" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1656" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1656" s="10" t="s">
-        <v>800</v>
+        <v>15</v>
       </c>
       <c r="B1656" s="10" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>1175</v>
+        <v>337</v>
+      </c>
+      <c r="C1656" s="26" t="s">
+        <v>326</v>
       </c>
       <c r="D1656" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1657" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1657" s="10" t="s">
-        <v>800</v>
+        <v>15</v>
       </c>
       <c r="B1657" s="10" t="s">
-        <v>1174</v>
+        <v>16</v>
       </c>
       <c r="C1657" s="11" t="s">
-        <v>1192</v>
+        <v>118</v>
       </c>
       <c r="D1657" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1658" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1658" s="10" t="s">
-        <v>800</v>
+        <v>15</v>
       </c>
       <c r="B1658" s="10" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>177</v>
+      </c>
+      <c r="C1658" s="11" t="s">
+        <v>164</v>
       </c>
       <c r="D1658" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1659" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1659" s="10" t="s">
-        <v>704</v>
+        <v>1406</v>
       </c>
       <c r="B1659" s="10" t="s">
-        <v>451</v>
+        <v>76</v>
       </c>
       <c r="C1659" s="11" t="s">
-        <v>1414</v>
+        <v>1407</v>
       </c>
       <c r="D1659" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1660" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1660" s="10" t="s">
-        <v>704</v>
+        <v>1406</v>
       </c>
       <c r="B1660" s="10" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>76</v>
+      </c>
+      <c r="C1660" s="10" t="s">
+        <v>1455</v>
       </c>
       <c r="D1660" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1661" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1661" s="10" t="s">
-        <v>704</v>
+        <v>243</v>
       </c>
       <c r="B1661" s="10" t="s">
-        <v>751</v>
+        <v>1114</v>
       </c>
       <c r="C1661" s="11" t="s">
-        <v>752</v>
+        <v>1117</v>
       </c>
       <c r="D1661" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1662" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1662" s="10" t="s">
-        <v>704</v>
+        <v>243</v>
       </c>
       <c r="B1662" s="10" t="s">
-        <v>1346</v>
-[...2 lines deleted...]
-        <v>1347</v>
+        <v>244</v>
+      </c>
+      <c r="C1662" s="24" t="s">
+        <v>238</v>
       </c>
       <c r="D1662" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1663" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1663" s="10" t="s">
-        <v>704</v>
+        <v>243</v>
       </c>
       <c r="B1663" s="10" t="s">
-        <v>1346</v>
-[...2 lines deleted...]
-        <v>1372</v>
+        <v>244</v>
+      </c>
+      <c r="C1663" s="26" t="s">
+        <v>291</v>
       </c>
       <c r="D1663" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1664" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1664" s="10" t="s">
-        <v>1160</v>
+        <v>243</v>
       </c>
       <c r="B1664" s="10" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>244</v>
+      </c>
+      <c r="C1664" s="26" t="s">
+        <v>326</v>
       </c>
       <c r="D1664" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1665" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1665" s="10" t="s">
-        <v>380</v>
+        <v>243</v>
       </c>
       <c r="B1665" s="10" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>1042</v>
+        <v>367</v>
+      </c>
+      <c r="C1665" s="26" t="s">
+        <v>343</v>
       </c>
       <c r="D1665" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1666" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1666" s="10" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>1039</v>
+        <v>243</v>
+      </c>
+      <c r="B1666" s="14" t="s">
+        <v>465</v>
       </c>
       <c r="C1666" s="11" t="s">
-        <v>1070</v>
+        <v>555</v>
       </c>
       <c r="D1666" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1667" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1667" s="10" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>1101</v>
+        <v>243</v>
+      </c>
+      <c r="B1667" s="14" t="s">
+        <v>465</v>
+      </c>
+      <c r="C1667" s="26" t="s">
+        <v>595</v>
       </c>
       <c r="D1667" s="12" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="1668" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1668" s="10" t="s">
-        <v>380</v>
+        <v>243</v>
       </c>
       <c r="B1668" s="10" t="s">
-        <v>381</v>
+        <v>177</v>
       </c>
       <c r="C1668" s="26" t="s">
-        <v>375</v>
+        <v>326</v>
       </c>
       <c r="D1668" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1669" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1669" s="10" t="s">
-        <v>380</v>
+        <v>243</v>
       </c>
       <c r="B1669" s="10" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>9</v>
+      </c>
+      <c r="C1669" s="26" t="s">
+        <v>291</v>
       </c>
       <c r="D1669" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1670" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1670" s="10" t="s">
-        <v>380</v>
+        <v>485</v>
       </c>
       <c r="B1670" s="10" t="s">
-        <v>381</v>
+        <v>53</v>
       </c>
       <c r="C1670" s="11" t="s">
-        <v>468</v>
+        <v>479</v>
       </c>
       <c r="D1670" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1671" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1671" s="10" t="s">
-        <v>380</v>
+        <v>485</v>
       </c>
       <c r="B1671" s="10" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>16</v>
+      </c>
+      <c r="C1671" s="31" t="s">
+        <v>934</v>
       </c>
       <c r="D1671" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1672" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1672" s="10" t="s">
-        <v>380</v>
+        <v>485</v>
       </c>
       <c r="B1672" s="10" t="s">
-        <v>501</v>
+        <v>16</v>
       </c>
       <c r="C1672" s="11" t="s">
-        <v>532</v>
+        <v>975</v>
       </c>
       <c r="D1672" s="12" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="1673" spans="1:4" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1673" s="10" t="s">
-        <v>1417</v>
+        <v>42</v>
       </c>
       <c r="B1673" s="10" t="s">
-        <v>1415</v>
+        <v>178</v>
       </c>
       <c r="C1673" s="11" t="s">
-        <v>1414</v>
+        <v>120</v>
       </c>
       <c r="D1673" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1674" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1674" s="10" t="s">
-        <v>774</v>
+        <v>42</v>
       </c>
       <c r="B1674" s="10" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>178</v>
+      </c>
+      <c r="C1674" s="11" t="s">
+        <v>126</v>
       </c>
       <c r="D1674" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1675" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1675" s="10" t="s">
-        <v>774</v>
+        <v>800</v>
       </c>
       <c r="B1675" s="10" t="s">
-        <v>775</v>
+        <v>1174</v>
       </c>
       <c r="C1675" s="11" t="s">
-        <v>828</v>
+        <v>1175</v>
       </c>
       <c r="D1675" s="12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1676" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1676" s="10" t="s">
-        <v>394</v>
+        <v>800</v>
       </c>
       <c r="B1676" s="10" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>1174</v>
+      </c>
+      <c r="C1676" s="11" t="s">
+        <v>1192</v>
       </c>
       <c r="D1676" s="12" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1677" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1677" s="10" t="s">
-        <v>1411</v>
+        <v>800</v>
       </c>
       <c r="B1677" s="10" t="s">
-        <v>1412</v>
-[...2 lines deleted...]
-        <v>1414</v>
+        <v>212</v>
+      </c>
+      <c r="C1677" s="26" t="s">
+        <v>818</v>
       </c>
       <c r="D1677" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="1678" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1678" s="10" t="s">
-        <v>74</v>
+        <v>704</v>
       </c>
       <c r="B1678" s="10" t="s">
-        <v>117</v>
+        <v>451</v>
       </c>
       <c r="C1678" s="11" t="s">
-        <v>123</v>
+        <v>1414</v>
       </c>
       <c r="D1678" s="12" t="s">
-        <v>221</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1679" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1679" s="10" t="s">
-        <v>74</v>
+        <v>704</v>
       </c>
       <c r="B1679" s="10" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>451</v>
+      </c>
+      <c r="C1679" s="10" t="s">
+        <v>1447</v>
       </c>
       <c r="D1679" s="12" t="s">
-        <v>221</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1680" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1680" s="10" t="s">
+        <v>704</v>
+      </c>
+      <c r="B1680" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C1680" s="31" t="s">
+        <v>709</v>
+      </c>
+      <c r="D1680" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1681" s="10" t="s">
+        <v>704</v>
+      </c>
+      <c r="B1681" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="C1681" s="11" t="s">
+        <v>752</v>
+      </c>
+      <c r="D1681" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1682" s="10" t="s">
+        <v>704</v>
+      </c>
+      <c r="B1682" s="10" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C1682" s="11" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D1682" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1683" s="10" t="s">
+        <v>704</v>
+      </c>
+      <c r="B1683" s="10" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C1683" s="11" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D1683" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1684" s="10" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B1684" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C1684" s="11" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D1684" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1685" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="B1685" s="10" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C1685" s="11" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D1685" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1686" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="B1686" s="10" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C1686" s="11" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D1686" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1687" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="B1687" s="10" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C1687" s="11" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D1687" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1688" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="B1688" s="10" t="s">
+        <v>381</v>
+      </c>
+      <c r="C1688" s="26" t="s">
+        <v>375</v>
+      </c>
+      <c r="D1688" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1689" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="B1689" s="10" t="s">
+        <v>381</v>
+      </c>
+      <c r="C1689" s="11" t="s">
+        <v>432</v>
+      </c>
+      <c r="D1689" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1690" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="B1690" s="10" t="s">
+        <v>381</v>
+      </c>
+      <c r="C1690" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="D1690" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1691" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="B1691" s="10" t="s">
+        <v>501</v>
+      </c>
+      <c r="C1691" s="11" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1691" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1692" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="B1692" s="10" t="s">
+        <v>501</v>
+      </c>
+      <c r="C1692" s="11" t="s">
+        <v>532</v>
+      </c>
+      <c r="D1692" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:4" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1693" s="10" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B1693" s="10" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C1693" s="11" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D1693" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:4" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1694" s="10" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B1694" s="10" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C1694" s="10" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D1694" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1695" s="10" t="s">
+        <v>774</v>
+      </c>
+      <c r="B1695" s="10" t="s">
+        <v>775</v>
+      </c>
+      <c r="C1695" s="32" t="s">
+        <v>779</v>
+      </c>
+      <c r="D1695" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1696" s="10" t="s">
+        <v>774</v>
+      </c>
+      <c r="B1696" s="10" t="s">
+        <v>775</v>
+      </c>
+      <c r="C1696" s="11" t="s">
+        <v>828</v>
+      </c>
+      <c r="D1696" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1697" s="10" t="s">
+        <v>394</v>
+      </c>
+      <c r="B1697" s="10" t="s">
+        <v>395</v>
+      </c>
+      <c r="C1697" s="26" t="s">
+        <v>384</v>
+      </c>
+      <c r="D1697" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1698" s="10" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B1698" s="10" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C1698" s="11" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D1698" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1699" s="10" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B1699" s="10" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C1699" s="10" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D1699" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1700" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="B1700" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C1700" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="D1700" s="12" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1701" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="B1701" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C1701" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="D1701" s="12" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1702" s="10" t="s">
         <v>1413</v>
       </c>
-      <c r="B1680" s="10" t="s">
+      <c r="B1702" s="10" t="s">
         <v>106</v>
       </c>
-      <c r="C1680" s="11" t="s">
+      <c r="C1702" s="11" t="s">
         <v>1414</v>
       </c>
-      <c r="D1680" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A1681" s="42" t="s">
+      <c r="D1702" s="12" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1703" s="43" t="s">
         <v>817</v>
       </c>
-      <c r="B1681" s="43"/>
-[...4 lines deleted...]
-      <c r="A1682" s="42" t="s">
+      <c r="B1703" s="44"/>
+      <c r="C1703" s="44"/>
+      <c r="D1703" s="44"/>
+    </row>
+    <row r="1704" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1704" s="43" t="s">
         <v>220</v>
       </c>
-      <c r="B1682" s="43"/>
-[...4 lines deleted...]
-      <c r="A1683" s="42" t="s">
+      <c r="B1704" s="44"/>
+      <c r="C1704" s="44"/>
+      <c r="D1704" s="44"/>
+    </row>
+    <row r="1705" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1705" s="43" t="s">
         <v>1080</v>
       </c>
-      <c r="B1683" s="43"/>
-[...1 lines deleted...]
-      <c r="D1683" s="43"/>
+      <c r="B1705" s="44"/>
+      <c r="C1705" s="44"/>
+      <c r="D1705" s="44"/>
     </row>
   </sheetData>
-  <autoFilter ref="A27:D1683" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A27:D1705" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="10">
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="A20:D20"/>
     <mergeCell ref="A22:D22"/>
-    <mergeCell ref="A1683:D1683"/>
+    <mergeCell ref="A1705:D1705"/>
     <mergeCell ref="A26:D26"/>
-    <mergeCell ref="A1682:D1682"/>
-    <mergeCell ref="A1681:D1681"/>
+    <mergeCell ref="A1704:D1704"/>
+    <mergeCell ref="A1703:D1703"/>
     <mergeCell ref="A24:D24"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A17" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="A19" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="A21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="A23" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
-    <hyperlink ref="C72" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
-[...13 lines deleted...]
-    <hyperlink ref="C320" r:id="rId19" xr:uid="{00000000-0004-0000-0000-00006C000000}"/>
+    <hyperlink ref="C73" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="C74" r:id="rId6" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="C75" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="C76" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="C80" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="C177" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
+    <hyperlink ref="C379" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00003D000000}"/>
+    <hyperlink ref="C269" r:id="rId12" xr:uid="{00000000-0004-0000-0000-000048000000}"/>
+    <hyperlink ref="C398" r:id="rId13" xr:uid="{00000000-0004-0000-0000-000050000000}"/>
+    <hyperlink ref="C421" r:id="rId14" xr:uid="{00000000-0004-0000-0000-000056000000}"/>
+    <hyperlink ref="C756" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00005E000000}"/>
+    <hyperlink ref="C310" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000060000000}"/>
+    <hyperlink ref="C77" r:id="rId17" xr:uid="{00000000-0004-0000-0000-00006A000000}"/>
+    <hyperlink ref="C82" r:id="rId18" xr:uid="{00000000-0004-0000-0000-00006B000000}"/>
+    <hyperlink ref="C325" r:id="rId19" xr:uid="{00000000-0004-0000-0000-00006C000000}"/>
     <hyperlink ref="C37" r:id="rId20" xr:uid="{00000000-0004-0000-0000-00006D000000}"/>
-    <hyperlink ref="C130" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000077000000}"/>
-[...46 lines deleted...]
-    <hyperlink ref="C286" r:id="rId68" xr:uid="{00000000-0004-0000-0000-0000E8020000}"/>
+    <hyperlink ref="C133" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000077000000}"/>
+    <hyperlink ref="C322" r:id="rId22" xr:uid="{00000000-0004-0000-0000-00008E000000}"/>
+    <hyperlink ref="C83" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000093000000}"/>
+    <hyperlink ref="C171" r:id="rId24" xr:uid="{00000000-0004-0000-0000-00009D000000}"/>
+    <hyperlink ref="C386" r:id="rId25" xr:uid="{00000000-0004-0000-0000-0000D4000000}"/>
+    <hyperlink ref="C256" r:id="rId26" xr:uid="{00000000-0004-0000-0000-0000DB000000}"/>
+    <hyperlink ref="C172" r:id="rId27" xr:uid="{00000000-0004-0000-0000-0000E3000000}"/>
+    <hyperlink ref="C99" r:id="rId28" xr:uid="{00000000-0004-0000-0000-0000F2000000}"/>
+    <hyperlink ref="C194" r:id="rId29" xr:uid="{00000000-0004-0000-0000-0000FA000000}"/>
+    <hyperlink ref="C279" r:id="rId30" xr:uid="{00000000-0004-0000-0000-000010010000}"/>
+    <hyperlink ref="C124" r:id="rId31" xr:uid="{00000000-0004-0000-0000-00001C010000}"/>
+    <hyperlink ref="C70" r:id="rId32" xr:uid="{00000000-0004-0000-0000-000024010000}"/>
+    <hyperlink ref="C419" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000031010000}"/>
+    <hyperlink ref="C128" r:id="rId34" xr:uid="{00000000-0004-0000-0000-00003F010000}"/>
+    <hyperlink ref="C157" r:id="rId35" xr:uid="{00000000-0004-0000-0000-00004F010000}"/>
+    <hyperlink ref="C71" r:id="rId36" xr:uid="{00000000-0004-0000-0000-00005D010000}"/>
+    <hyperlink ref="C129" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000067010000}"/>
+    <hyperlink ref="C68" r:id="rId38" xr:uid="{00000000-0004-0000-0000-00007C010000}"/>
+    <hyperlink ref="C101" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000088010000}"/>
+    <hyperlink ref="C78" r:id="rId40" xr:uid="{00000000-0004-0000-0000-000095010000}"/>
+    <hyperlink ref="C401" r:id="rId41" xr:uid="{00000000-0004-0000-0000-00009D010000}"/>
+    <hyperlink ref="C69" r:id="rId42" xr:uid="{00000000-0004-0000-0000-0000AD010000}"/>
+    <hyperlink ref="C238" r:id="rId43" xr:uid="{00000000-0004-0000-0000-0000B8010000}"/>
+    <hyperlink ref="C64" r:id="rId44" xr:uid="{00000000-0004-0000-0000-0000C3010000}"/>
+    <hyperlink ref="C79" r:id="rId45" xr:uid="{00000000-0004-0000-0000-0000CE010000}"/>
+    <hyperlink ref="C402" r:id="rId46" xr:uid="{00000000-0004-0000-0000-0000E2010000}"/>
+    <hyperlink ref="C45" r:id="rId47" xr:uid="{00000000-0004-0000-0000-0000E8010000}"/>
+    <hyperlink ref="C109" r:id="rId48" xr:uid="{00000000-0004-0000-0000-0000F6010000}"/>
+    <hyperlink ref="C65" r:id="rId49" xr:uid="{00000000-0004-0000-0000-000007020000}"/>
+    <hyperlink ref="C435" r:id="rId50" xr:uid="{00000000-0004-0000-0000-000012020000}"/>
+    <hyperlink ref="C46" r:id="rId51" xr:uid="{00000000-0004-0000-0000-000019020000}"/>
+    <hyperlink ref="C150" r:id="rId52" xr:uid="{00000000-0004-0000-0000-000025020000}"/>
+    <hyperlink ref="C503" r:id="rId53" xr:uid="{00000000-0004-0000-0000-000034020000}"/>
+    <hyperlink ref="C588" r:id="rId54" xr:uid="{00000000-0004-0000-0000-00003D020000}"/>
+    <hyperlink ref="C123" r:id="rId55" xr:uid="{00000000-0004-0000-0000-000043020000}"/>
+    <hyperlink ref="C47" r:id="rId56" xr:uid="{00000000-0004-0000-0000-000050020000}"/>
+    <hyperlink ref="C140" r:id="rId57" xr:uid="{00000000-0004-0000-0000-000057020000}"/>
+    <hyperlink ref="C152" r:id="rId58" xr:uid="{00000000-0004-0000-0000-000066020000}"/>
+    <hyperlink ref="C149" r:id="rId59" xr:uid="{00000000-0004-0000-0000-000072020000}"/>
+    <hyperlink ref="C48" r:id="rId60" xr:uid="{00000000-0004-0000-0000-000083020000}"/>
+    <hyperlink ref="C141" r:id="rId61" xr:uid="{00000000-0004-0000-0000-000091020000}"/>
+    <hyperlink ref="C528" r:id="rId62" xr:uid="{00000000-0004-0000-0000-000097020000}"/>
+    <hyperlink ref="C81" r:id="rId63" xr:uid="{00000000-0004-0000-0000-0000A3020000}"/>
+    <hyperlink ref="C193" r:id="rId64" xr:uid="{00000000-0004-0000-0000-0000B1020000}"/>
+    <hyperlink ref="C138" r:id="rId65" xr:uid="{00000000-0004-0000-0000-0000BA020000}"/>
+    <hyperlink ref="C94" r:id="rId66" xr:uid="{00000000-0004-0000-0000-0000C1020000}"/>
+    <hyperlink ref="C184" r:id="rId67" xr:uid="{00000000-0004-0000-0000-0000D5020000}"/>
+    <hyperlink ref="C291" r:id="rId68" xr:uid="{00000000-0004-0000-0000-0000E8020000}"/>
     <hyperlink ref="A25" r:id="rId69" xr:uid="{00000000-0004-0000-0000-0000F3020000}"/>
-    <hyperlink ref="C142" r:id="rId70" xr:uid="{00000000-0004-0000-0000-0000F4020000}"/>
-[...119 lines deleted...]
-    <hyperlink ref="C1517" r:id="rId190" xr:uid="{00000000-0004-0000-0000-00007C030000}"/>
+    <hyperlink ref="C145" r:id="rId70" xr:uid="{00000000-0004-0000-0000-0000F4020000}"/>
+    <hyperlink ref="C118" r:id="rId71" xr:uid="{00000000-0004-0000-0000-000005030000}"/>
+    <hyperlink ref="C185" r:id="rId72" xr:uid="{00000000-0004-0000-0000-000006030000}"/>
+    <hyperlink ref="C414" r:id="rId73" xr:uid="{00000000-0004-0000-0000-000007030000}"/>
+    <hyperlink ref="C546" r:id="rId74" xr:uid="{00000000-0004-0000-0000-000008030000}"/>
+    <hyperlink ref="C569" r:id="rId75" xr:uid="{00000000-0004-0000-0000-000009030000}"/>
+    <hyperlink ref="C616" r:id="rId76" xr:uid="{00000000-0004-0000-0000-00000A030000}"/>
+    <hyperlink ref="C721" r:id="rId77" xr:uid="{00000000-0004-0000-0000-00000B030000}"/>
+    <hyperlink ref="C737" r:id="rId78" xr:uid="{00000000-0004-0000-0000-00000C030000}"/>
+    <hyperlink ref="C761" r:id="rId79" xr:uid="{00000000-0004-0000-0000-00000D030000}"/>
+    <hyperlink ref="C845" r:id="rId80" xr:uid="{00000000-0004-0000-0000-00000E030000}"/>
+    <hyperlink ref="C918" r:id="rId81" xr:uid="{00000000-0004-0000-0000-00000F030000}"/>
+    <hyperlink ref="C1120" r:id="rId82" xr:uid="{00000000-0004-0000-0000-000010030000}"/>
+    <hyperlink ref="C1151" r:id="rId83" xr:uid="{00000000-0004-0000-0000-000011030000}"/>
+    <hyperlink ref="C1233" r:id="rId84" xr:uid="{00000000-0004-0000-0000-000012030000}"/>
+    <hyperlink ref="C1262" r:id="rId85" xr:uid="{00000000-0004-0000-0000-000013030000}"/>
+    <hyperlink ref="C1366" r:id="rId86" xr:uid="{00000000-0004-0000-0000-000014030000}"/>
+    <hyperlink ref="C1430" r:id="rId87" xr:uid="{00000000-0004-0000-0000-000015030000}"/>
+    <hyperlink ref="C1443" r:id="rId88" xr:uid="{00000000-0004-0000-0000-000016030000}"/>
+    <hyperlink ref="C1479" r:id="rId89" xr:uid="{00000000-0004-0000-0000-000017030000}"/>
+    <hyperlink ref="C1567" r:id="rId90" xr:uid="{00000000-0004-0000-0000-000018030000}"/>
+    <hyperlink ref="C1677" r:id="rId91" xr:uid="{00000000-0004-0000-0000-000019030000}"/>
+    <hyperlink ref="C95" r:id="rId92" xr:uid="{00000000-0004-0000-0000-00001A030000}"/>
+    <hyperlink ref="C227" r:id="rId93" xr:uid="{00000000-0004-0000-0000-00001B030000}"/>
+    <hyperlink ref="C275" r:id="rId94" xr:uid="{00000000-0004-0000-0000-00001C030000}"/>
+    <hyperlink ref="C336" r:id="rId95" xr:uid="{00000000-0004-0000-0000-00001D030000}"/>
+    <hyperlink ref="C584" r:id="rId96" xr:uid="{00000000-0004-0000-0000-00001E030000}"/>
+    <hyperlink ref="C593" r:id="rId97" xr:uid="{00000000-0004-0000-0000-00001F030000}"/>
+    <hyperlink ref="C801" r:id="rId98" xr:uid="{00000000-0004-0000-0000-000020030000}"/>
+    <hyperlink ref="C804" r:id="rId99" xr:uid="{00000000-0004-0000-0000-000021030000}"/>
+    <hyperlink ref="C1145" r:id="rId100" xr:uid="{00000000-0004-0000-0000-000022030000}"/>
+    <hyperlink ref="C1186" r:id="rId101" xr:uid="{00000000-0004-0000-0000-000023030000}"/>
+    <hyperlink ref="C1509" r:id="rId102" xr:uid="{00000000-0004-0000-0000-000024030000}"/>
+    <hyperlink ref="C1561" r:id="rId103" xr:uid="{00000000-0004-0000-0000-000025030000}"/>
+    <hyperlink ref="C1618" r:id="rId104" xr:uid="{00000000-0004-0000-0000-000026030000}"/>
+    <hyperlink ref="C415" r:id="rId105" xr:uid="{00000000-0004-0000-0000-000027030000}"/>
+    <hyperlink ref="C502" r:id="rId106" xr:uid="{00000000-0004-0000-0000-000028030000}"/>
+    <hyperlink ref="C1044" r:id="rId107" xr:uid="{00000000-0004-0000-0000-000029030000}"/>
+    <hyperlink ref="C1106" r:id="rId108" xr:uid="{00000000-0004-0000-0000-00002A030000}"/>
+    <hyperlink ref="C1112" r:id="rId109" xr:uid="{00000000-0004-0000-0000-00002B030000}"/>
+    <hyperlink ref="C1215" r:id="rId110" xr:uid="{00000000-0004-0000-0000-00002C030000}"/>
+    <hyperlink ref="C1220" r:id="rId111" xr:uid="{00000000-0004-0000-0000-00002D030000}"/>
+    <hyperlink ref="C1263" r:id="rId112" xr:uid="{00000000-0004-0000-0000-00002E030000}"/>
+    <hyperlink ref="C1369" r:id="rId113" xr:uid="{00000000-0004-0000-0000-00002F030000}"/>
+    <hyperlink ref="C1483" r:id="rId114" xr:uid="{00000000-0004-0000-0000-000030030000}"/>
+    <hyperlink ref="C1696" r:id="rId115" xr:uid="{00000000-0004-0000-0000-000031030000}"/>
+    <hyperlink ref="C115" r:id="rId116" xr:uid="{00000000-0004-0000-0000-000032030000}"/>
+    <hyperlink ref="C277" r:id="rId117" xr:uid="{00000000-0004-0000-0000-000033030000}"/>
+    <hyperlink ref="C337" r:id="rId118" xr:uid="{00000000-0004-0000-0000-000034030000}"/>
+    <hyperlink ref="C350" r:id="rId119" xr:uid="{00000000-0004-0000-0000-000035030000}"/>
+    <hyperlink ref="C352" r:id="rId120" xr:uid="{00000000-0004-0000-0000-000036030000}"/>
+    <hyperlink ref="C378" r:id="rId121" xr:uid="{00000000-0004-0000-0000-000037030000}"/>
+    <hyperlink ref="C423" r:id="rId122" xr:uid="{00000000-0004-0000-0000-000038030000}"/>
+    <hyperlink ref="C539" r:id="rId123" xr:uid="{00000000-0004-0000-0000-000039030000}"/>
+    <hyperlink ref="C611" r:id="rId124" xr:uid="{00000000-0004-0000-0000-00003A030000}"/>
+    <hyperlink ref="C866" r:id="rId125" xr:uid="{00000000-0004-0000-0000-00003B030000}"/>
+    <hyperlink ref="C896" r:id="rId126" xr:uid="{00000000-0004-0000-0000-00003C030000}"/>
+    <hyperlink ref="C930" r:id="rId127" xr:uid="{00000000-0004-0000-0000-00003D030000}"/>
+    <hyperlink ref="C1094" r:id="rId128" xr:uid="{00000000-0004-0000-0000-00003E030000}"/>
+    <hyperlink ref="C1162" r:id="rId129" xr:uid="{00000000-0004-0000-0000-00003F030000}"/>
+    <hyperlink ref="C1267" r:id="rId130" xr:uid="{00000000-0004-0000-0000-000040030000}"/>
+    <hyperlink ref="C1315" r:id="rId131" xr:uid="{00000000-0004-0000-0000-000041030000}"/>
+    <hyperlink ref="C1333" r:id="rId132" xr:uid="{00000000-0004-0000-0000-000042030000}"/>
+    <hyperlink ref="C1400" r:id="rId133" xr:uid="{00000000-0004-0000-0000-000043030000}"/>
+    <hyperlink ref="C1461" r:id="rId134" xr:uid="{00000000-0004-0000-0000-000044030000}"/>
+    <hyperlink ref="C1621" r:id="rId135" xr:uid="{00000000-0004-0000-0000-000045030000}"/>
+    <hyperlink ref="C1647" r:id="rId136" xr:uid="{00000000-0004-0000-0000-000046030000}"/>
+    <hyperlink ref="C1655" r:id="rId137" xr:uid="{00000000-0004-0000-0000-000047030000}"/>
+    <hyperlink ref="C53" r:id="rId138" xr:uid="{00000000-0004-0000-0000-000048030000}"/>
+    <hyperlink ref="C186" r:id="rId139" xr:uid="{00000000-0004-0000-0000-000049030000}"/>
+    <hyperlink ref="C207" r:id="rId140" xr:uid="{00000000-0004-0000-0000-00004A030000}"/>
+    <hyperlink ref="C292" r:id="rId141" xr:uid="{00000000-0004-0000-0000-00004B030000}"/>
+    <hyperlink ref="C499" r:id="rId142" xr:uid="{00000000-0004-0000-0000-00004C030000}"/>
+    <hyperlink ref="C567" r:id="rId143" xr:uid="{00000000-0004-0000-0000-00004D030000}"/>
+    <hyperlink ref="C574" r:id="rId144" xr:uid="{00000000-0004-0000-0000-00004E030000}"/>
+    <hyperlink ref="C594" r:id="rId145" xr:uid="{00000000-0004-0000-0000-00004F030000}"/>
+    <hyperlink ref="C762" r:id="rId146" xr:uid="{00000000-0004-0000-0000-000050030000}"/>
+    <hyperlink ref="C1121" r:id="rId147" xr:uid="{00000000-0004-0000-0000-000051030000}"/>
+    <hyperlink ref="C1206" r:id="rId148" xr:uid="{00000000-0004-0000-0000-000052030000}"/>
+    <hyperlink ref="C1301" r:id="rId149" xr:uid="{00000000-0004-0000-0000-000053030000}"/>
+    <hyperlink ref="C1416" r:id="rId150" xr:uid="{00000000-0004-0000-0000-000054030000}"/>
+    <hyperlink ref="C1497" r:id="rId151" xr:uid="{00000000-0004-0000-0000-000055030000}"/>
+    <hyperlink ref="C1584" r:id="rId152" xr:uid="{00000000-0004-0000-0000-000056030000}"/>
+    <hyperlink ref="C173" r:id="rId153" xr:uid="{00000000-0004-0000-0000-000057030000}"/>
+    <hyperlink ref="C202" r:id="rId154" xr:uid="{00000000-0004-0000-0000-000058030000}"/>
+    <hyperlink ref="C285" r:id="rId155" xr:uid="{00000000-0004-0000-0000-000059030000}"/>
+    <hyperlink ref="C1146" r:id="rId156" xr:uid="{00000000-0004-0000-0000-00005A030000}"/>
+    <hyperlink ref="C1149" r:id="rId157" xr:uid="{00000000-0004-0000-0000-00005B030000}"/>
+    <hyperlink ref="C1316" r:id="rId158" xr:uid="{00000000-0004-0000-0000-00005C030000}"/>
+    <hyperlink ref="C1395" r:id="rId159" xr:uid="{00000000-0004-0000-0000-00005D030000}"/>
+    <hyperlink ref="C1477" r:id="rId160" xr:uid="{00000000-0004-0000-0000-00005E030000}"/>
+    <hyperlink ref="C1562" r:id="rId161" xr:uid="{00000000-0004-0000-0000-00005F030000}"/>
+    <hyperlink ref="C187" r:id="rId162" xr:uid="{00000000-0004-0000-0000-000060030000}"/>
+    <hyperlink ref="C276" r:id="rId163" xr:uid="{00000000-0004-0000-0000-000061030000}"/>
+    <hyperlink ref="C993" r:id="rId164" xr:uid="{00000000-0004-0000-0000-000062030000}"/>
+    <hyperlink ref="C1098" r:id="rId165" xr:uid="{00000000-0004-0000-0000-000063030000}"/>
+    <hyperlink ref="C1113" r:id="rId166" xr:uid="{00000000-0004-0000-0000-000064030000}"/>
+    <hyperlink ref="C1168" r:id="rId167" xr:uid="{00000000-0004-0000-0000-000065030000}"/>
+    <hyperlink ref="C1216" r:id="rId168" xr:uid="{00000000-0004-0000-0000-000066030000}"/>
+    <hyperlink ref="C1221" r:id="rId169" xr:uid="{00000000-0004-0000-0000-000067030000}"/>
+    <hyperlink ref="C1278" r:id="rId170" xr:uid="{00000000-0004-0000-0000-000068030000}"/>
+    <hyperlink ref="C1279" r:id="rId171" xr:uid="{00000000-0004-0000-0000-000069030000}"/>
+    <hyperlink ref="C1450" r:id="rId172" xr:uid="{00000000-0004-0000-0000-00006A030000}"/>
+    <hyperlink ref="C1554" r:id="rId173" xr:uid="{00000000-0004-0000-0000-00006B030000}"/>
+    <hyperlink ref="C1568" r:id="rId174" xr:uid="{00000000-0004-0000-0000-00006C030000}"/>
+    <hyperlink ref="C1575" r:id="rId175" xr:uid="{00000000-0004-0000-0000-00006D030000}"/>
+    <hyperlink ref="C203" r:id="rId176" xr:uid="{00000000-0004-0000-0000-00006E030000}"/>
+    <hyperlink ref="C278" r:id="rId177" xr:uid="{00000000-0004-0000-0000-00006F030000}"/>
+    <hyperlink ref="C854" r:id="rId178" xr:uid="{00000000-0004-0000-0000-000070030000}"/>
+    <hyperlink ref="C867" r:id="rId179" xr:uid="{00000000-0004-0000-0000-000071030000}"/>
+    <hyperlink ref="C897" r:id="rId180" xr:uid="{00000000-0004-0000-0000-000072030000}"/>
+    <hyperlink ref="C931" r:id="rId181" xr:uid="{00000000-0004-0000-0000-000073030000}"/>
+    <hyperlink ref="C1014" r:id="rId182" xr:uid="{00000000-0004-0000-0000-000074030000}"/>
+    <hyperlink ref="C1163" r:id="rId183" xr:uid="{00000000-0004-0000-0000-000075030000}"/>
+    <hyperlink ref="C1246" r:id="rId184" xr:uid="{00000000-0004-0000-0000-000076030000}"/>
+    <hyperlink ref="C1264" r:id="rId185" xr:uid="{00000000-0004-0000-0000-000077030000}"/>
+    <hyperlink ref="C1370" r:id="rId186" xr:uid="{00000000-0004-0000-0000-000078030000}"/>
+    <hyperlink ref="C1401" r:id="rId187" xr:uid="{00000000-0004-0000-0000-000079030000}"/>
+    <hyperlink ref="C1462" r:id="rId188" xr:uid="{00000000-0004-0000-0000-00007A030000}"/>
+    <hyperlink ref="C1511" r:id="rId189" xr:uid="{00000000-0004-0000-0000-00007B030000}"/>
+    <hyperlink ref="C1534" r:id="rId190" xr:uid="{00000000-0004-0000-0000-00007C030000}"/>
     <hyperlink ref="C32" r:id="rId191" xr:uid="{00000000-0004-0000-0000-00007D030000}"/>
-    <hyperlink ref="C127" r:id="rId192" xr:uid="{00000000-0004-0000-0000-00007E030000}"/>
-[...60 lines deleted...]
-    <hyperlink ref="C1652" r:id="rId253" xr:uid="{00000000-0004-0000-0000-0000BB030000}"/>
+    <hyperlink ref="C130" r:id="rId192" xr:uid="{00000000-0004-0000-0000-00007E030000}"/>
+    <hyperlink ref="C416" r:id="rId193" xr:uid="{00000000-0004-0000-0000-00007F030000}"/>
+    <hyperlink ref="C424" r:id="rId194" xr:uid="{00000000-0004-0000-0000-000080030000}"/>
+    <hyperlink ref="C580" r:id="rId195" xr:uid="{00000000-0004-0000-0000-000081030000}"/>
+    <hyperlink ref="C707" r:id="rId196" xr:uid="{00000000-0004-0000-0000-000082030000}"/>
+    <hyperlink ref="C711" r:id="rId197" xr:uid="{00000000-0004-0000-0000-000083030000}"/>
+    <hyperlink ref="C860" r:id="rId198" xr:uid="{00000000-0004-0000-0000-000084030000}"/>
+    <hyperlink ref="C862" r:id="rId199" xr:uid="{00000000-0004-0000-0000-000085030000}"/>
+    <hyperlink ref="C1008" r:id="rId200" xr:uid="{00000000-0004-0000-0000-000086030000}"/>
+    <hyperlink ref="C1050" r:id="rId201" xr:uid="{00000000-0004-0000-0000-000087030000}"/>
+    <hyperlink ref="C1207" r:id="rId202" xr:uid="{00000000-0004-0000-0000-000088030000}"/>
+    <hyperlink ref="C1393" r:id="rId203" xr:uid="{00000000-0004-0000-0000-000089030000}"/>
+    <hyperlink ref="C1417" r:id="rId204" xr:uid="{00000000-0004-0000-0000-00008A030000}"/>
+    <hyperlink ref="C1538" r:id="rId205" xr:uid="{00000000-0004-0000-0000-00008B030000}"/>
+    <hyperlink ref="C1563" r:id="rId206" xr:uid="{00000000-0004-0000-0000-00008C030000}"/>
+    <hyperlink ref="C1576" r:id="rId207" xr:uid="{00000000-0004-0000-0000-00008D030000}"/>
+    <hyperlink ref="C1648" r:id="rId208" xr:uid="{00000000-0004-0000-0000-00008E030000}"/>
+    <hyperlink ref="C243" r:id="rId209" xr:uid="{00000000-0004-0000-0000-00008F030000}"/>
+    <hyperlink ref="C575" r:id="rId210" xr:uid="{00000000-0004-0000-0000-000090030000}"/>
+    <hyperlink ref="C628" r:id="rId211" xr:uid="{00000000-0004-0000-0000-000091030000}"/>
+    <hyperlink ref="C1015" r:id="rId212" xr:uid="{00000000-0004-0000-0000-000092030000}"/>
+    <hyperlink ref="C1245" r:id="rId213" xr:uid="{00000000-0004-0000-0000-000093030000}"/>
+    <hyperlink ref="C1317" r:id="rId214" xr:uid="{00000000-0004-0000-0000-000094030000}"/>
+    <hyperlink ref="C1367" r:id="rId215" xr:uid="{00000000-0004-0000-0000-000095030000}"/>
+    <hyperlink ref="C1396" r:id="rId216" xr:uid="{00000000-0004-0000-0000-000096030000}"/>
+    <hyperlink ref="C1478" r:id="rId217" xr:uid="{00000000-0004-0000-0000-000097030000}"/>
+    <hyperlink ref="C1498" r:id="rId218" xr:uid="{00000000-0004-0000-0000-000098030000}"/>
+    <hyperlink ref="C1585" r:id="rId219" xr:uid="{00000000-0004-0000-0000-000099030000}"/>
+    <hyperlink ref="C131" r:id="rId220" xr:uid="{00000000-0004-0000-0000-00009A030000}"/>
+    <hyperlink ref="C875" r:id="rId221" xr:uid="{00000000-0004-0000-0000-00009B030000}"/>
+    <hyperlink ref="C1051" r:id="rId222" xr:uid="{00000000-0004-0000-0000-00009C030000}"/>
+    <hyperlink ref="C1099" r:id="rId223" xr:uid="{00000000-0004-0000-0000-00009D030000}"/>
+    <hyperlink ref="C1169" r:id="rId224" xr:uid="{00000000-0004-0000-0000-00009E030000}"/>
+    <hyperlink ref="C1649" r:id="rId225" xr:uid="{00000000-0004-0000-0000-00009F030000}"/>
+    <hyperlink ref="C43" r:id="rId226" xr:uid="{00000000-0004-0000-0000-0000A0030000}"/>
+    <hyperlink ref="C88" r:id="rId227" xr:uid="{00000000-0004-0000-0000-0000A1030000}"/>
+    <hyperlink ref="C166" r:id="rId228" xr:uid="{00000000-0004-0000-0000-0000A2030000}"/>
+    <hyperlink ref="C624" r:id="rId229" xr:uid="{00000000-0004-0000-0000-0000A3030000}"/>
+    <hyperlink ref="C792" r:id="rId230" xr:uid="{00000000-0004-0000-0000-0000A4030000}"/>
+    <hyperlink ref="C855" r:id="rId231" xr:uid="{00000000-0004-0000-0000-0000A5030000}"/>
+    <hyperlink ref="C856" r:id="rId232" xr:uid="{00000000-0004-0000-0000-0000A6030000}"/>
+    <hyperlink ref="C861" r:id="rId233" xr:uid="{00000000-0004-0000-0000-0000A7030000}"/>
+    <hyperlink ref="C882" r:id="rId234" xr:uid="{00000000-0004-0000-0000-0000A8030000}"/>
+    <hyperlink ref="C1164" r:id="rId235" xr:uid="{00000000-0004-0000-0000-0000A9030000}"/>
+    <hyperlink ref="C1247" r:id="rId236" xr:uid="{00000000-0004-0000-0000-0000AA030000}"/>
+    <hyperlink ref="C1265" r:id="rId237" xr:uid="{00000000-0004-0000-0000-0000AB030000}"/>
+    <hyperlink ref="C1294" r:id="rId238" xr:uid="{00000000-0004-0000-0000-0000AC030000}"/>
+    <hyperlink ref="C1389" r:id="rId239" xr:uid="{00000000-0004-0000-0000-0000AD030000}"/>
+    <hyperlink ref="C1436" r:id="rId240" xr:uid="{00000000-0004-0000-0000-0000AE030000}"/>
+    <hyperlink ref="C1451" r:id="rId241" xr:uid="{00000000-0004-0000-0000-0000AF030000}"/>
+    <hyperlink ref="C1512" r:id="rId242" xr:uid="{00000000-0004-0000-0000-0000B0030000}"/>
+    <hyperlink ref="C1535" r:id="rId243" xr:uid="{00000000-0004-0000-0000-0000B1030000}"/>
+    <hyperlink ref="C1555" r:id="rId244" xr:uid="{00000000-0004-0000-0000-0000B2030000}"/>
+    <hyperlink ref="C283" r:id="rId245" xr:uid="{00000000-0004-0000-0000-0000B3030000}"/>
+    <hyperlink ref="C581" r:id="rId246" xr:uid="{00000000-0004-0000-0000-0000B4030000}"/>
+    <hyperlink ref="C625" r:id="rId247" xr:uid="{00000000-0004-0000-0000-0000B5030000}"/>
+    <hyperlink ref="C812" r:id="rId248" xr:uid="{00000000-0004-0000-0000-0000B6030000}"/>
+    <hyperlink ref="C885" r:id="rId249" xr:uid="{00000000-0004-0000-0000-0000B7030000}"/>
+    <hyperlink ref="C1009" r:id="rId250" xr:uid="{00000000-0004-0000-0000-0000B8030000}"/>
+    <hyperlink ref="C1110" r:id="rId251" xr:uid="{00000000-0004-0000-0000-0000B9030000}"/>
+    <hyperlink ref="C1394" r:id="rId252" xr:uid="{00000000-0004-0000-0000-0000BA030000}"/>
+    <hyperlink ref="C1671" r:id="rId253" xr:uid="{00000000-0004-0000-0000-0000BB030000}"/>
     <hyperlink ref="C33" r:id="rId254" xr:uid="{00000000-0004-0000-0000-0000BC030000}"/>
-    <hyperlink ref="C65" r:id="rId255" xr:uid="{00000000-0004-0000-0000-0000BD030000}"/>
-[...57 lines deleted...]
-    <hyperlink ref="C1509" r:id="rId313" xr:uid="{BE45E439-3DF1-4B9C-9182-5C5655C55C63}"/>
+    <hyperlink ref="C66" r:id="rId255" xr:uid="{00000000-0004-0000-0000-0000BD030000}"/>
+    <hyperlink ref="C244" r:id="rId256" xr:uid="{00000000-0004-0000-0000-0000BE030000}"/>
+    <hyperlink ref="C316" r:id="rId257" xr:uid="{00000000-0004-0000-0000-0000BF030000}"/>
+    <hyperlink ref="C366" r:id="rId258" xr:uid="{00000000-0004-0000-0000-0000C0030000}"/>
+    <hyperlink ref="C712" r:id="rId259" xr:uid="{00000000-0004-0000-0000-0000C1030000}"/>
+    <hyperlink ref="C863" r:id="rId260" xr:uid="{00000000-0004-0000-0000-0000C2030000}"/>
+    <hyperlink ref="C876" r:id="rId261" xr:uid="{00000000-0004-0000-0000-0000C3030000}"/>
+    <hyperlink ref="C1626" r:id="rId262" xr:uid="{00000000-0004-0000-0000-0000C4030000}"/>
+    <hyperlink ref="C1088" r:id="rId263" xr:uid="{00000000-0004-0000-0000-0000C5030000}"/>
+    <hyperlink ref="C1229" r:id="rId264" xr:uid="{00000000-0004-0000-0000-0000C6030000}"/>
+    <hyperlink ref="C1234" r:id="rId265" xr:uid="{00000000-0004-0000-0000-0000C7030000}"/>
+    <hyperlink ref="C1539" r:id="rId266" xr:uid="{00000000-0004-0000-0000-0000C8030000}"/>
+    <hyperlink ref="C1650" r:id="rId267" xr:uid="{00000000-0004-0000-0000-0000C9030000}"/>
+    <hyperlink ref="C168" r:id="rId268" xr:uid="{710A1EC7-9A52-423F-92D8-5C48C522E5E3}"/>
+    <hyperlink ref="C868" r:id="rId269" xr:uid="{A6BC1633-1086-421F-B07F-19847AF16269}"/>
+    <hyperlink ref="C870" r:id="rId270" xr:uid="{8EE43942-8286-4FF7-9529-DFF7252D3053}"/>
+    <hyperlink ref="C898" r:id="rId271" xr:uid="{62E6C9F0-E566-4209-A960-D04578A67FA5}"/>
+    <hyperlink ref="C1525" r:id="rId272" xr:uid="{509595B1-6178-4E77-9219-897E4BD05866}"/>
+    <hyperlink ref="C44" r:id="rId273" xr:uid="{423B1900-97A1-42DE-A03F-073CF6DFD607}"/>
+    <hyperlink ref="C89" r:id="rId274" xr:uid="{FA6240D0-D28E-4CC9-9839-655182EC1D7C}"/>
+    <hyperlink ref="C167" r:id="rId275" xr:uid="{6A4FE088-E4BD-4840-A24B-B9F3BE400C1F}"/>
+    <hyperlink ref="C261" r:id="rId276" xr:uid="{F10D288E-4264-4746-9E66-84EDD25E3624}"/>
+    <hyperlink ref="C510" r:id="rId277" xr:uid="{2067B8DC-3093-4D3C-A6E8-5A4202FE8871}"/>
+    <hyperlink ref="C551" r:id="rId278" xr:uid="{FAC816E0-B7AF-45AA-B071-DD3B20692010}"/>
+    <hyperlink ref="C576" r:id="rId279" xr:uid="{FA67BFF9-0006-4D8E-A5D4-A52EDED07653}"/>
+    <hyperlink ref="C618" r:id="rId280" xr:uid="{DB033C15-EF94-41E9-8ABD-D24F37DD638C}"/>
+    <hyperlink ref="C738" r:id="rId281" xr:uid="{1E0041F8-DFBD-4635-9FEE-8FB20EE2209F}"/>
+    <hyperlink ref="C793" r:id="rId282" xr:uid="{CC1B401D-8A66-4459-94DB-9628D482696A}"/>
+    <hyperlink ref="C813" r:id="rId283" xr:uid="{D607A749-EC02-45A9-B3FF-52A3C8C14312}"/>
+    <hyperlink ref="C883" r:id="rId284" xr:uid="{4CBB3A3A-5555-4DE3-8D44-D5D6404B50E7}"/>
+    <hyperlink ref="C1072" r:id="rId285" xr:uid="{A1D2944D-412F-4737-AA6A-D6A5FAAEC822}"/>
+    <hyperlink ref="C1115" r:id="rId286" xr:uid="{36BB6D18-F406-4B60-8049-79B123A6DDCD}"/>
+    <hyperlink ref="C1295" r:id="rId287" xr:uid="{8784A790-6275-406D-9B63-40B89FBC40C8}"/>
+    <hyperlink ref="C1390" r:id="rId288" xr:uid="{809EED02-EC33-4F19-B734-94C0183B6EEB}"/>
+    <hyperlink ref="C1418" r:id="rId289" xr:uid="{DF4EF807-5094-4662-8961-62156EE50221}"/>
+    <hyperlink ref="C59" r:id="rId290" xr:uid="{28BC501C-1772-43CC-B6F9-4DD25DE2918E}"/>
+    <hyperlink ref="C249" r:id="rId291" xr:uid="{690BF8EC-815F-46D9-BBD3-9CE5C3FB981C}"/>
+    <hyperlink ref="C284" r:id="rId292" xr:uid="{5BBF20DE-5085-4699-89AC-28D6E5B0B535}"/>
+    <hyperlink ref="C871" r:id="rId293" xr:uid="{6B053136-8C5E-423B-AE6E-F258D9AC1785}"/>
+    <hyperlink ref="C1005" r:id="rId294" xr:uid="{403AB1EC-9F07-4FEA-B5AB-42FAEAB54D71}"/>
+    <hyperlink ref="C1023" r:id="rId295" xr:uid="{570E08D7-3A4E-4277-AFA6-3989350967AE}"/>
+    <hyperlink ref="C1026" r:id="rId296" xr:uid="{55A8700E-AA34-4112-84F2-7A84CFD6F1AB}"/>
+    <hyperlink ref="C1111" r:id="rId297" xr:uid="{7F865FDF-0F10-4F9F-85B1-7CFB3D8705FB}"/>
+    <hyperlink ref="C1423" r:id="rId298" xr:uid="{2BC6B66A-AE60-4C09-93D0-9B28A6E561DC}"/>
+    <hyperlink ref="C1518" r:id="rId299" xr:uid="{6882AA4D-99EF-4D6B-98A2-D8F8206E609C}"/>
+    <hyperlink ref="C1609" r:id="rId300" xr:uid="{8F2BEA8A-0531-45C5-B416-DBEAC801723F}"/>
+    <hyperlink ref="C1672" r:id="rId301" xr:uid="{C2A4D57A-1725-454A-814F-8FF897539CF7}"/>
+    <hyperlink ref="C142" r:id="rId302" xr:uid="{643007A7-E2A0-4F2A-845C-0D7E5392358C}"/>
+    <hyperlink ref="C182" r:id="rId303" xr:uid="{DCCFC8BC-A392-46E0-B21C-B80D9CC6016D}"/>
+    <hyperlink ref="C317" r:id="rId304" xr:uid="{DE3710C9-F08E-47E7-9826-F3317A8A8F42}"/>
+    <hyperlink ref="C501" r:id="rId305" xr:uid="{4516AFC9-7587-41A1-8658-6339734FB0AA}"/>
+    <hyperlink ref="C814" r:id="rId306" xr:uid="{1DE5E881-47A7-4043-95E2-9E6E00669628}"/>
+    <hyperlink ref="C884" r:id="rId307" xr:uid="{05945EA8-5B8F-410B-8349-5C18E4C6B7B3}"/>
+    <hyperlink ref="C906" r:id="rId308" xr:uid="{21F88851-C3F9-49D6-A62D-69C7C0E8E374}"/>
+    <hyperlink ref="C943" r:id="rId309" xr:uid="{4C2172A7-7C58-4699-9D9A-F82AAA4C0C51}"/>
+    <hyperlink ref="C1018" r:id="rId310" xr:uid="{8ACBF1EC-C191-41E8-A15C-F63430E744BE}"/>
+    <hyperlink ref="C1089" r:id="rId311" xr:uid="{13AA25E3-EB53-4203-A412-8009A9ED2C6A}"/>
+    <hyperlink ref="C1230" r:id="rId312" xr:uid="{03F93666-BE74-4FF3-8B03-4A256505A958}"/>
+    <hyperlink ref="C1526" r:id="rId313" xr:uid="{BE45E439-3DF1-4B9C-9182-5C5655C55C63}"/>
     <hyperlink ref="C34" r:id="rId314" xr:uid="{36E6FDC9-909C-45DE-97FA-0C9258A96C70}"/>
-    <hyperlink ref="C40" r:id="rId315" xr:uid="{EFEFDD97-50AE-4378-8F61-A591B8767FBE}"/>
-[...39 lines deleted...]
-    <hyperlink ref="C1611" r:id="rId355" xr:uid="{67F79C03-3635-4073-A57A-516AE8C86DB0}"/>
+    <hyperlink ref="C41" r:id="rId315" xr:uid="{EFEFDD97-50AE-4378-8F61-A591B8767FBE}"/>
+    <hyperlink ref="C67" r:id="rId316" xr:uid="{39A78A7A-E90D-450E-8F9F-D2C40A081C4F}"/>
+    <hyperlink ref="C169" r:id="rId317" xr:uid="{14D2EAD4-AD31-46DD-BC41-0E7E4A33DA3D}"/>
+    <hyperlink ref="C293" r:id="rId318" xr:uid="{08DC9087-9CD7-4ABE-A6E0-EA2D37DB0318}"/>
+    <hyperlink ref="C367" r:id="rId319" xr:uid="{255622CD-B792-411E-9D8D-0E3F9E975CA2}"/>
+    <hyperlink ref="C864" r:id="rId320" xr:uid="{CC7F1BC7-A195-4F54-A6A8-7F55DDE6D387}"/>
+    <hyperlink ref="C869" r:id="rId321" xr:uid="{1EED0437-8E75-440E-A4BE-F8F4CB55CC2C}"/>
+    <hyperlink ref="C899" r:id="rId322" xr:uid="{BD9A8951-CE40-4577-A5D4-9F7484903CA7}"/>
+    <hyperlink ref="C1189" r:id="rId323" xr:uid="{64BE797C-B878-464A-957B-7265EFBA5566}"/>
+    <hyperlink ref="C1284" r:id="rId324" xr:uid="{C6614A62-DD9B-4D4C-ADF9-AE34886A931B}"/>
+    <hyperlink ref="C1627" r:id="rId325" xr:uid="{6A40F72E-1ED3-4DE4-BEC1-ED60019CD9CE}"/>
+    <hyperlink ref="C1651" r:id="rId326" xr:uid="{0BDBC156-41D4-4152-8446-4BDEF53C2DEE}"/>
+    <hyperlink ref="C170" r:id="rId327" xr:uid="{83A61D14-F291-400F-BA81-B27BF7A21CF1}"/>
+    <hyperlink ref="C262" r:id="rId328" xr:uid="{75511618-3E34-4A60-AF65-5E8986B1C1E6}"/>
+    <hyperlink ref="C318" r:id="rId329" xr:uid="{04580444-18AA-44BE-A435-FCD584E64B2E}"/>
+    <hyperlink ref="C511" r:id="rId330" xr:uid="{037F750D-D93B-4124-B2BB-EEA6E1025411}"/>
+    <hyperlink ref="C577" r:id="rId331" xr:uid="{6D458F4E-EB40-4560-BE55-F91174A37856}"/>
+    <hyperlink ref="C739" r:id="rId332" xr:uid="{CC7482C2-9C3C-4FF0-A90F-1E68FD664F67}"/>
+    <hyperlink ref="C815" r:id="rId333" xr:uid="{BB47B32B-C1FB-43AB-B0DD-1EF9C9DBADAD}"/>
+    <hyperlink ref="C1073" r:id="rId334" xr:uid="{516873DA-CB0E-407C-ADE0-12C72A8AAAC5}"/>
+    <hyperlink ref="C1074" r:id="rId335" xr:uid="{E220D6CC-FDD0-46FD-B34F-B5ADCBFC93FF}"/>
+    <hyperlink ref="C1152" r:id="rId336" xr:uid="{83CBBFF0-49D4-4336-B273-DD5E54EB0ECA}"/>
+    <hyperlink ref="C1250" r:id="rId337" xr:uid="{2F26A44A-9C70-4F5C-832A-B049937C50A3}"/>
+    <hyperlink ref="C1419" r:id="rId338" xr:uid="{EEA7423E-56CD-472B-829F-36B5CF411DE7}"/>
+    <hyperlink ref="C143" r:id="rId339" xr:uid="{11CFF3FF-DB02-4172-A3C7-97924CF0884D}"/>
+    <hyperlink ref="C343" r:id="rId340" xr:uid="{849CB8DC-EFA0-4FBB-A31E-258DC38801F2}"/>
+    <hyperlink ref="C360" r:id="rId341" xr:uid="{1D895FE1-DA5A-4766-9053-AC47557C7B3B}"/>
+    <hyperlink ref="C393" r:id="rId342" xr:uid="{CA88E65B-A8FB-4C35-A954-C56BD29FA28D}"/>
+    <hyperlink ref="C405" r:id="rId343" xr:uid="{5C55B445-AE71-47CE-A43D-285516570764}"/>
+    <hyperlink ref="C552" r:id="rId344" xr:uid="{C019C9A1-D2DB-47CB-9E12-270A11C48307}"/>
+    <hyperlink ref="C877" r:id="rId345" xr:uid="{F0D4CE99-CA27-484A-ADD7-2333D4EB45F7}"/>
+    <hyperlink ref="C1027" r:id="rId346" xr:uid="{14719DE8-12CD-4B34-B0A1-B89BCDAC063B}"/>
+    <hyperlink ref="C60" r:id="rId347" xr:uid="{F37C4D00-CA1B-463A-943F-F65A276241B2}"/>
+    <hyperlink ref="C159" r:id="rId348" xr:uid="{0DCB8091-F11E-4E2D-88C9-28AF01B5817B}"/>
+    <hyperlink ref="C516" r:id="rId349" xr:uid="{189B7824-92AF-4896-B557-F9A05530DD58}"/>
+    <hyperlink ref="C852" r:id="rId350" xr:uid="{C0D0961C-26EF-4E14-AA69-6DBEE73CDA04}"/>
+    <hyperlink ref="C1006" r:id="rId351" xr:uid="{7A7AD7A8-9931-4489-9FED-575B83286CD2}"/>
+    <hyperlink ref="C1019" r:id="rId352" xr:uid="{146D7763-9348-4DCF-BA01-E78B9F7940F0}"/>
+    <hyperlink ref="C1191" r:id="rId353" xr:uid="{AEA197D9-20C4-4CEB-9B4B-F5EFACA82DC9}"/>
+    <hyperlink ref="C1519" r:id="rId354" xr:uid="{830FD9E7-D351-4472-BAB5-D84DC5281D91}"/>
+    <hyperlink ref="C1628" r:id="rId355" xr:uid="{67F79C03-3635-4073-A57A-516AE8C86DB0}"/>
     <hyperlink ref="C28" r:id="rId356" xr:uid="{01E8E47F-B22A-416C-9BE3-C84F4158EA27}"/>
-    <hyperlink ref="C41" r:id="rId357" xr:uid="{A7618DEC-024A-4E63-9D1C-4A6D651B238F}"/>
-[...56 lines deleted...]
-    <hyperlink ref="C485" r:id="rId414" xr:uid="{0BDAE70B-90A4-46EE-8E88-102E9C566C6D}"/>
+    <hyperlink ref="C42" r:id="rId357" xr:uid="{A7618DEC-024A-4E63-9D1C-4A6D651B238F}"/>
+    <hyperlink ref="C164" r:id="rId358" xr:uid="{94A5F9F9-D5FB-4C21-9CA3-627401968FF1}"/>
+    <hyperlink ref="C371" r:id="rId359" xr:uid="{286E9A73-DB62-4469-978E-7356587F2003}"/>
+    <hyperlink ref="C394" r:id="rId360" xr:uid="{07CE7A93-49AE-4EBC-AD46-B54E5F841945}"/>
+    <hyperlink ref="C715" r:id="rId361" xr:uid="{0D37AC58-0E9B-498C-9B90-6929AAC20735}"/>
+    <hyperlink ref="C740" r:id="rId362" xr:uid="{4EF2EC85-E510-467D-85B8-234D23AA5346}"/>
+    <hyperlink ref="C907" r:id="rId363" xr:uid="{7DC91DC3-926F-4C71-8B3F-FABB88199900}"/>
+    <hyperlink ref="C1190" r:id="rId364" xr:uid="{2214D5C4-133F-408F-8EDE-4650441F0618}"/>
+    <hyperlink ref="C1253" r:id="rId365" xr:uid="{EA7CCD80-A921-4779-BD34-CE63326E3EDE}"/>
+    <hyperlink ref="C1255" r:id="rId366" xr:uid="{60A8372B-287F-4D40-AFD5-6B88C5EAF9F3}"/>
+    <hyperlink ref="C1285" r:id="rId367" xr:uid="{7E24D33B-04B7-430C-BFAB-C7FDE94E361E}"/>
+    <hyperlink ref="C1386" r:id="rId368" xr:uid="{8B7E26F2-73BC-4227-8901-FAEC3C6F0B9B}"/>
+    <hyperlink ref="C1579" r:id="rId369" xr:uid="{A1BAB4DC-F61F-44D6-9142-FA42DB60D97B}"/>
+    <hyperlink ref="C1652" r:id="rId370" xr:uid="{4371D372-049B-44A3-BACB-46CD1A09576A}"/>
+    <hyperlink ref="C144" r:id="rId371" xr:uid="{C34D0AA8-9448-4A9E-AE92-84A3C2C9171D}"/>
+    <hyperlink ref="C631" r:id="rId372" xr:uid="{8638D957-3DED-4515-87A4-F5B693327629}"/>
+    <hyperlink ref="C928" r:id="rId373" xr:uid="{F00187A3-8862-44AA-99EA-0262E2C902DA}"/>
+    <hyperlink ref="C1251" r:id="rId374" xr:uid="{B55C0311-B4EC-4453-8E20-11028D93EE0F}"/>
+    <hyperlink ref="C1296" r:id="rId375" xr:uid="{2F161642-838E-434A-8B24-3FAF3DDD83A2}"/>
+    <hyperlink ref="C1345" r:id="rId376" xr:uid="{07973C55-EB0B-49AC-BBF9-F4CCC974C300}"/>
+    <hyperlink ref="C160" r:id="rId377" xr:uid="{CF45C209-90D6-414F-8550-985DF8BFF89A}"/>
+    <hyperlink ref="C339" r:id="rId378" xr:uid="{D11970BF-5FA8-4332-8FD9-AD3F92CADF82}"/>
+    <hyperlink ref="C361" r:id="rId379" xr:uid="{7B70C4BE-1AF0-4018-A51F-101E12D2FA80}"/>
+    <hyperlink ref="C368" r:id="rId380" xr:uid="{151A24B0-A4BD-4E52-8F7C-826BDCEEFCDF}"/>
+    <hyperlink ref="C517" r:id="rId381" xr:uid="{DE363F04-642A-4E7F-B2A2-5D2CDE1612C7}"/>
+    <hyperlink ref="C853" r:id="rId382" xr:uid="{D6FE89EB-2479-4F1E-9FD4-920850E948A4}"/>
+    <hyperlink ref="C878" r:id="rId383" xr:uid="{F2B1506E-78C9-4359-A1DC-3C9AE17C8885}"/>
+    <hyperlink ref="C879" r:id="rId384" xr:uid="{2ABB2E4C-BDC8-46E9-81CA-D187994D6B0D}"/>
+    <hyperlink ref="C944" r:id="rId385" xr:uid="{89FFD724-E213-4F0F-9E38-8EA95AA326E9}"/>
+    <hyperlink ref="C1619" r:id="rId386" xr:uid="{3618DA9A-FC0A-4803-824C-500308846D01}"/>
+    <hyperlink ref="C245" r:id="rId387" xr:uid="{AFFCA0A9-3116-4A18-A72E-DBC8B34AB4ED}"/>
+    <hyperlink ref="C344" r:id="rId388" xr:uid="{A8625B33-B475-494A-BCEC-A47A9812EA14}"/>
+    <hyperlink ref="C395" r:id="rId389" xr:uid="{2EAB40A4-78E6-41A6-AD96-B86EC8C236FD}"/>
+    <hyperlink ref="C1059" r:id="rId390" xr:uid="{9D7AA5E2-AF76-4C1E-B36E-4870E2DCDEE7}"/>
+    <hyperlink ref="C1256" r:id="rId391" xr:uid="{EDC651D4-EE3D-42B2-AFFC-B528BCE6CC90}"/>
+    <hyperlink ref="C1520" r:id="rId392" xr:uid="{AB600687-E6F6-4F48-98B7-B6BC51C08DE9}"/>
+    <hyperlink ref="C468" r:id="rId393" display="Signal assessment report adopted at the 18 March 2021 Extraordinary PRAC" xr:uid="{16449CFD-4DA4-48CC-9448-982FE4EA43E6}"/>
+    <hyperlink ref="C469" r:id="rId394" display="Signal assessment report adopted at the 6-9 April 2021 PRAC meeting minutes" xr:uid="{4B02EE91-09F0-44FF-9983-755A8C395F56}"/>
+    <hyperlink ref="C61" r:id="rId395" xr:uid="{CDF1DA43-EAA3-4FA0-9374-8FBE7C96AA4C}"/>
+    <hyperlink ref="C119" r:id="rId396" xr:uid="{41390C9D-B642-40FA-88AD-4F4969E005D0}"/>
+    <hyperlink ref="C165" r:id="rId397" xr:uid="{60DCEEDA-D2BD-4B16-B4A9-20E1B126A89C}"/>
+    <hyperlink ref="C408" r:id="rId398" xr:uid="{B809EE6C-C6E5-4C91-8EE8-752906DC8248}"/>
+    <hyperlink ref="C635" r:id="rId399" xr:uid="{98F0D8EC-525A-44E8-BC00-0233DBE102B7}"/>
+    <hyperlink ref="C846" r:id="rId400" xr:uid="{1440A571-34C8-4DBD-A90B-6D1FC55F6BB4}"/>
+    <hyperlink ref="C939" r:id="rId401" xr:uid="{2359135A-54C1-4AC6-9277-6763A93D495A}"/>
+    <hyperlink ref="C1254" r:id="rId402" xr:uid="{D0AAC988-B06B-4901-9BC5-2E93E24EA7C9}"/>
+    <hyperlink ref="C1360" r:id="rId403" xr:uid="{4D677C97-7702-4029-B6F5-7C077DB808C0}"/>
+    <hyperlink ref="C1373" r:id="rId404" xr:uid="{47F01958-48D3-4C63-862B-41E439DDA07F}"/>
+    <hyperlink ref="C1397" r:id="rId405" xr:uid="{56424603-6977-465F-BB64-9FE2578C3FF2}"/>
+    <hyperlink ref="C1398" r:id="rId406" xr:uid="{B695730D-1242-445D-84CC-5DBD966283DA}"/>
+    <hyperlink ref="C1469" r:id="rId407" xr:uid="{5AFFD97F-223E-4307-97D7-2183FE62CEE8}"/>
+    <hyperlink ref="C1473" r:id="rId408" xr:uid="{7DD98446-79EA-4F87-AB19-5BC0DDFAD0D6}"/>
+    <hyperlink ref="C1612" r:id="rId409" xr:uid="{B5ADA544-F646-4BB4-A62A-5F61D146ED0C}"/>
+    <hyperlink ref="C1685" r:id="rId410" xr:uid="{21584FFA-F46A-40F8-8BC6-FBDE828D4071}"/>
+    <hyperlink ref="C446" r:id="rId411" xr:uid="{E7115397-4D2D-4C86-8A80-7FAE2C03E60C}"/>
+    <hyperlink ref="C447" r:id="rId412" xr:uid="{ABD1B585-F1BE-4193-99FD-062F80AC7640}"/>
+    <hyperlink ref="C457" r:id="rId413" xr:uid="{60C698B9-FE31-4F7C-9D94-9A18CD946988}"/>
+    <hyperlink ref="C491" r:id="rId414" xr:uid="{0BDAE70B-90A4-46EE-8E88-102E9C566C6D}"/>
     <hyperlink ref="C29" r:id="rId415" xr:uid="{F7E479E5-6DA0-49CA-9EFF-5541576E3A9A}"/>
-    <hyperlink ref="C366" r:id="rId416" xr:uid="{5B105AA9-3F63-4358-B47E-FAC6C7A52B0A}"/>
-[...104 lines deleted...]
-    <hyperlink ref="C452" r:id="rId521" xr:uid="{E3CA108A-87AE-4865-B2B7-DA39299AEFF2}"/>
+    <hyperlink ref="C372" r:id="rId416" xr:uid="{5B105AA9-3F63-4358-B47E-FAC6C7A52B0A}"/>
+    <hyperlink ref="C716" r:id="rId417" xr:uid="{1CD20D94-A79F-4C3B-88F6-352E59093C2D}"/>
+    <hyperlink ref="C1141" r:id="rId418" xr:uid="{E6C1A33B-B060-4E1D-9304-1D9F99404261}"/>
+    <hyperlink ref="C1156" r:id="rId419" xr:uid="{E2A60BC8-FBE4-41AA-B8A1-59296BEA8667}"/>
+    <hyperlink ref="C1297" r:id="rId420" xr:uid="{386E1AA4-3D0F-42C7-BE62-773470249DFA}"/>
+    <hyperlink ref="C1346" r:id="rId421" xr:uid="{344409FE-3354-40C3-A96B-C634AF5D5D8F}"/>
+    <hyperlink ref="C1347" r:id="rId422" xr:uid="{E3F93178-B4E8-481F-A4C7-58D2D56F3CA1}"/>
+    <hyperlink ref="C1375" r:id="rId423" xr:uid="{E5598A7D-8D3E-499A-A675-62F8029A4124}"/>
+    <hyperlink ref="C161" r:id="rId424" xr:uid="{095C0309-9F75-4887-9EF2-4069885C6641}"/>
+    <hyperlink ref="C452" r:id="rId425" xr:uid="{3321BE88-01BE-4249-B483-A11BDA52BA37}"/>
+    <hyperlink ref="C453" r:id="rId426" xr:uid="{2A29474A-60E6-41EA-BB34-657590B2948C}"/>
+    <hyperlink ref="C462" r:id="rId427" xr:uid="{282A7AF4-2692-47A5-B1AC-9E9BE1F98E55}"/>
+    <hyperlink ref="C470" r:id="rId428" xr:uid="{16B1F63A-DD90-4950-B249-C6EB9094642B}"/>
+    <hyperlink ref="C486" r:id="rId429" xr:uid="{0C40F98B-DA6D-4893-9B59-ED2B7A060EA9}"/>
+    <hyperlink ref="C597" r:id="rId430" xr:uid="{931E5725-E62F-486D-AD61-C2C1F276DB58}"/>
+    <hyperlink ref="C632" r:id="rId431" xr:uid="{ACADA233-0041-4296-A023-1D3EC7F3192D}"/>
+    <hyperlink ref="C1137" r:id="rId432" xr:uid="{CD67AE4B-9D7C-4DF5-AE8F-04F28BF44056}"/>
+    <hyperlink ref="C1577" r:id="rId433" xr:uid="{F8499CC9-1B26-4A79-8A99-5CACAB4A6230}"/>
+    <hyperlink ref="C1620" r:id="rId434" xr:uid="{0EC6A1C4-AE84-4097-ADA2-BC0AD1D9F337}"/>
+    <hyperlink ref="C246" r:id="rId435" xr:uid="{9B482342-1A74-4958-A312-C75786B6B3EF}"/>
+    <hyperlink ref="C445" r:id="rId436" xr:uid="{24EFBC3E-68B2-4011-B7A5-F9A631C17579}"/>
+    <hyperlink ref="C463" r:id="rId437" xr:uid="{C3453E9A-4243-46C4-86A0-E77EEED5B3B4}"/>
+    <hyperlink ref="C732" r:id="rId438" xr:uid="{E2E0865E-B121-45C4-9B4A-A268427C40BE}"/>
+    <hyperlink ref="C1248" r:id="rId439" xr:uid="{E06534F0-6E34-4F18-A467-402A71036505}"/>
+    <hyperlink ref="C1272" r:id="rId440" xr:uid="{B1C86DF6-279F-48F4-8014-F0E4FCEC8EF2}"/>
+    <hyperlink ref="C120" r:id="rId441" xr:uid="{1855752F-865B-43C5-BC5D-CF7D2AF9FD62}"/>
+    <hyperlink ref="C460" r:id="rId442" xr:uid="{6C338664-DFF1-41FF-AC4E-404DC3F58E3B}"/>
+    <hyperlink ref="C409" r:id="rId443" xr:uid="{FF1BEBB5-A7AC-4986-9129-BA892E47B209}"/>
+    <hyperlink ref="C454" r:id="rId444" xr:uid="{DBA80CF2-91C8-4C90-ABF5-05916F388FBC}"/>
+    <hyperlink ref="C471" r:id="rId445" xr:uid="{372BF9CB-7FDC-452A-932F-2C959C4C6CC6}"/>
+    <hyperlink ref="C487" r:id="rId446" xr:uid="{978AFB45-8C45-4C2D-B061-174ABE232507}"/>
+    <hyperlink ref="C636" r:id="rId447" xr:uid="{D6F543EC-BC67-4771-890F-FB7FAFA94321}"/>
+    <hyperlink ref="C880" r:id="rId448" xr:uid="{C373EF39-ACF9-446C-90A3-D381702C21C9}"/>
+    <hyperlink ref="C921" r:id="rId449" xr:uid="{1B228B23-A2BE-497A-A452-50C55CA381CD}"/>
+    <hyperlink ref="C940" r:id="rId450" xr:uid="{37D643A0-4B47-46AD-931C-66F58B67B96C}"/>
+    <hyperlink ref="C1060" r:id="rId451" xr:uid="{99D98284-4700-4AEE-A6C9-D37D5654CBEB}"/>
+    <hyperlink ref="C1288" r:id="rId452" xr:uid="{CE351FE6-4B72-4F9B-A558-A2B927652274}"/>
+    <hyperlink ref="C1374" r:id="rId453" xr:uid="{95158314-BFBC-4EC8-B00C-B564CA86DC9E}"/>
+    <hyperlink ref="C1399" r:id="rId454" xr:uid="{5DC9978E-2A55-4CFC-B1B3-D72BD26C8264}"/>
+    <hyperlink ref="C1470" r:id="rId455" xr:uid="{9AE3810B-9E2E-4FBE-B00F-0EB395BDCC44}"/>
+    <hyperlink ref="C1474" r:id="rId456" xr:uid="{E273196B-FAE1-457F-AFCC-3824112243D4}"/>
+    <hyperlink ref="C1613" r:id="rId457" xr:uid="{FE8B1E69-EF48-4CA9-90E6-FD51B34E3187}"/>
+    <hyperlink ref="C1686" r:id="rId458" xr:uid="{139231FA-61D3-4201-BFD8-694478A48BCA}"/>
+    <hyperlink ref="C62" r:id="rId459" xr:uid="{62E045AF-9193-4D8C-B809-5E16221F3593}"/>
+    <hyperlink ref="C320" r:id="rId460" xr:uid="{76F02C23-43D6-4190-9CCA-810D76016323}"/>
+    <hyperlink ref="C340" r:id="rId461" xr:uid="{3E4E86A6-724E-4C03-989A-FFD6A5882133}"/>
+    <hyperlink ref="C373" r:id="rId462" xr:uid="{BC81CF70-C7C3-461E-A31E-431F429E236B}"/>
+    <hyperlink ref="C455" r:id="rId463" xr:uid="{90DABA9F-7FAC-4E0A-AC95-0E0EBCB1687F}"/>
+    <hyperlink ref="C464" r:id="rId464" xr:uid="{39554E11-BD7E-449B-BCA7-708B4CDB3D7D}"/>
+    <hyperlink ref="C489" r:id="rId465" xr:uid="{6AC8300E-5428-48B3-9C3B-FC0E63D23FAA}"/>
+    <hyperlink ref="C977" r:id="rId466" xr:uid="{5E8197BA-3637-4E87-B0B0-572998E20585}"/>
+    <hyperlink ref="C1024" r:id="rId467" xr:uid="{17DD1484-AD9B-4460-9C26-C56849AA09FA}"/>
+    <hyperlink ref="C1142" r:id="rId468" xr:uid="{DFF0EE98-6678-4ADD-98C6-5C5C32785BDD}"/>
+    <hyperlink ref="C1578" r:id="rId469" xr:uid="{B9738609-1850-4582-8F1D-968CAD6C8046}"/>
+    <hyperlink ref="C208" r:id="rId470" xr:uid="{16395693-88A0-4385-BDE8-D1140D3B889F}"/>
+    <hyperlink ref="C456" r:id="rId471" xr:uid="{6906C86D-C74B-4869-BCFE-653C3D2E61B4}"/>
+    <hyperlink ref="C461" r:id="rId472" xr:uid="{5342DE9A-88FE-4286-9473-BBDD15F6E742}"/>
+    <hyperlink ref="C472" r:id="rId473" xr:uid="{83DCBA3D-EE47-4ED6-AC13-AEEDB6EE8CF2}"/>
+    <hyperlink ref="C488" r:id="rId474" xr:uid="{2CAD8EEE-1E76-4857-9FA6-37C72870347E}"/>
+    <hyperlink ref="C490" r:id="rId475" xr:uid="{5231EAE7-E516-4022-923F-20E510390589}"/>
+    <hyperlink ref="C598" r:id="rId476" xr:uid="{C29E46D0-B428-4B79-98DC-D608C3B0E67C}"/>
+    <hyperlink ref="C682" r:id="rId477" xr:uid="{BBC623C1-B311-4F30-BBE5-6F4AC75972EF}"/>
+    <hyperlink ref="C881" r:id="rId478" xr:uid="{7D1A22D2-6226-417C-9160-26B6E39F0941}"/>
+    <hyperlink ref="C1138" r:id="rId479" xr:uid="{6DECD151-B45F-452D-82C5-0D93C1C35158}"/>
+    <hyperlink ref="C1157" r:id="rId480" xr:uid="{EAB5FFBE-43CC-4C27-9B37-3DF61147E94C}"/>
+    <hyperlink ref="C1318" r:id="rId481" xr:uid="{5D392CF2-8BD7-45B3-A836-6C346F01269B}"/>
+    <hyperlink ref="C448" r:id="rId482" xr:uid="{CC3DB4DA-D669-476C-80ED-8871012E5B58}"/>
+    <hyperlink ref="C450" r:id="rId483" xr:uid="{9F62C374-D13E-4B5F-B94A-6E6CEB159B45}"/>
+    <hyperlink ref="C481" r:id="rId484" xr:uid="{E6A3EB20-20F9-4741-92C2-4E14A9963FA1}"/>
+    <hyperlink ref="C483" r:id="rId485" xr:uid="{8020B578-CD94-4B45-85C8-F6A678BA2425}"/>
+    <hyperlink ref="C116" r:id="rId486" xr:uid="{485AA019-23F0-4B9F-AB17-4A5DC4595A65}"/>
+    <hyperlink ref="C465" r:id="rId487" xr:uid="{E844BCFF-2487-4A94-B7E3-629B67BF1B2E}"/>
+    <hyperlink ref="C495" r:id="rId488" xr:uid="{0CC3B72B-CC06-44DC-9E9C-130320452171}"/>
+    <hyperlink ref="C622" r:id="rId489" xr:uid="{825AEB31-71DB-46E9-A709-AB806CA1BF43}"/>
+    <hyperlink ref="C733" r:id="rId490" xr:uid="{C5A8C1C6-8A7F-4FF2-870B-1A87DB9DB12E}"/>
+    <hyperlink ref="C858" r:id="rId491" xr:uid="{DA253D9A-C4DE-4C49-8CFF-DC4E03090D44}"/>
+    <hyperlink ref="C1061" r:id="rId492" xr:uid="{9E210F34-3076-45B1-BB41-9E2E0762AAFB}"/>
+    <hyperlink ref="C1128" r:id="rId493" xr:uid="{A0404CAD-0E04-4B47-821E-FF4E8AAAAF1C}"/>
+    <hyperlink ref="C1289" r:id="rId494" xr:uid="{CE783168-EFFC-4F5F-BB3D-9282A32122B4}"/>
+    <hyperlink ref="C1302" r:id="rId495" xr:uid="{5EAE444F-EA72-47EA-B8EF-7CD82F0954F2}"/>
+    <hyperlink ref="C1569" r:id="rId496" xr:uid="{5E0D8BE9-110C-4075-B227-EF3AE7239A9C}"/>
+    <hyperlink ref="C449" r:id="rId497" xr:uid="{4A39B205-F7DB-4DD3-9C4F-D5BA86AD7AF8}"/>
+    <hyperlink ref="C451" r:id="rId498" xr:uid="{F1E2102D-937C-45F8-B3FA-4E302C357B72}"/>
+    <hyperlink ref="C473" r:id="rId499" xr:uid="{7537AF41-8EF7-4E1D-846B-8EA3487B620C}"/>
+    <hyperlink ref="C482" r:id="rId500" xr:uid="{06C9BAB9-F9C4-4519-8F39-F5A600879175}"/>
+    <hyperlink ref="C484" r:id="rId501" xr:uid="{1320E309-98CF-4989-BD4C-5B62CAE58E15}"/>
+    <hyperlink ref="C660" r:id="rId502" xr:uid="{BB94CF09-1A52-4E7B-92CD-CB13844838A3}"/>
+    <hyperlink ref="C1273" r:id="rId503" xr:uid="{698A114A-114F-4467-B622-8F6E659F79EB}"/>
+    <hyperlink ref="C1463" r:id="rId504" xr:uid="{41727E26-57BF-417B-A358-CD433AF96469}"/>
+    <hyperlink ref="C1687" r:id="rId505" xr:uid="{16990432-8413-48A7-8F5C-C1B432B453F3}"/>
+    <hyperlink ref="C492" r:id="rId506" xr:uid="{4E97D45A-314C-450B-92B9-A89DBAB28822}"/>
+    <hyperlink ref="C63" r:id="rId507" xr:uid="{6C32CE4A-3CFF-4C7C-ACED-D36F03C36556}"/>
+    <hyperlink ref="C121" r:id="rId508" xr:uid="{56B5B3B6-65D1-4016-92C5-9DB394AD8A42}"/>
+    <hyperlink ref="C459" r:id="rId509" xr:uid="{85843F6D-7E8C-4C2D-B3D8-D8F01006A56F}"/>
+    <hyperlink ref="C479" r:id="rId510" xr:uid="{0D95DFB2-7A10-4D88-A805-64D6B6B5EAEE}"/>
+    <hyperlink ref="C493" r:id="rId511" xr:uid="{D434E6D8-5505-4CFF-A382-B705230B640E}"/>
+    <hyperlink ref="C496" r:id="rId512" xr:uid="{76DD3D20-25DE-4195-97B4-D8A2DE484F47}"/>
+    <hyperlink ref="C683" r:id="rId513" xr:uid="{E62A2E86-18A3-4F94-ABCD-07D3C102CBA1}"/>
+    <hyperlink ref="C859" r:id="rId514" xr:uid="{E33C50A1-50DD-4E80-94AB-7B1C7C54BB32}"/>
+    <hyperlink ref="C941" r:id="rId515" xr:uid="{95F23224-649B-4F06-8C07-7B948C991224}"/>
+    <hyperlink ref="C978" r:id="rId516" xr:uid="{89212264-82F0-4F77-8015-396129E6C916}"/>
+    <hyperlink ref="C1158" r:id="rId517" xr:uid="{164670AB-445D-4F79-99DD-6E17E80CD3B5}"/>
+    <hyperlink ref="C1319" r:id="rId518" xr:uid="{CF1BB729-EBC5-4260-83C9-2A8FE525FE25}"/>
+    <hyperlink ref="C1387" r:id="rId519" xr:uid="{83CBFEC3-5976-44F2-86D0-8E352B4B85F2}"/>
+    <hyperlink ref="C1558" r:id="rId520" xr:uid="{7722B446-5030-4F12-890F-751320E4758A}"/>
+    <hyperlink ref="C458" r:id="rId521" xr:uid="{E3CA108A-87AE-4865-B2B7-DA39299AEFF2}"/>
     <hyperlink ref="C35" r:id="rId522" xr:uid="{20E6DADC-E879-4AD5-9B8F-A48B31B23977}"/>
-    <hyperlink ref="C206" r:id="rId523" xr:uid="{3FA8C47D-2C5E-4BAD-A803-620B38B633E8}"/>
-[...32 lines deleted...]
-    <hyperlink ref="C1573" r:id="rId556" xr:uid="{99C0AA79-472D-4D39-B697-5C21AE2E3656}"/>
+    <hyperlink ref="C209" r:id="rId523" xr:uid="{3FA8C47D-2C5E-4BAD-A803-620B38B633E8}"/>
+    <hyperlink ref="C338" r:id="rId524" xr:uid="{A45E83BC-006E-47E3-A65C-9866FEA74A84}"/>
+    <hyperlink ref="C478" r:id="rId525" xr:uid="{AF49935E-68B2-452B-A529-6C5D7BB97875}"/>
+    <hyperlink ref="C494" r:id="rId526" xr:uid="{D07D6959-0819-4ADA-8E5F-D91CAE0C0CCF}"/>
+    <hyperlink ref="C500" r:id="rId527" xr:uid="{DCE7F23C-D63C-460F-A7BE-D4F423C80B39}"/>
+    <hyperlink ref="C1002" r:id="rId528" xr:uid="{09481304-529C-412C-9921-E35B6BD9A6B3}"/>
+    <hyperlink ref="C1159" r:id="rId529" xr:uid="{0F4EE44F-7C6C-4F76-BAF3-E9B044D8C01E}"/>
+    <hyperlink ref="C1588" r:id="rId530" xr:uid="{E515A521-6CE5-4175-8E21-2A4BE0603EBA}"/>
+    <hyperlink ref="C1597" r:id="rId531" xr:uid="{B056CC87-0D4B-455D-98EA-EDBCE7008C55}"/>
+    <hyperlink ref="C1661" r:id="rId532" xr:uid="{C0BCF6C6-D684-4213-96B4-F93037B94347}"/>
+    <hyperlink ref="C327" r:id="rId533" xr:uid="{A3829544-1D8E-4254-AA9D-C5608E524679}"/>
+    <hyperlink ref="C480" r:id="rId534" xr:uid="{9CAAB0B5-F3F6-410E-8FF6-32DD4E97634D}"/>
+    <hyperlink ref="C623" r:id="rId535" xr:uid="{D50B81A5-294C-4F43-BBB9-38D7F28BEE2D}"/>
+    <hyperlink ref="C828" r:id="rId536" xr:uid="{32DF867B-E029-4BD0-9071-0F25BC3A090B}"/>
+    <hyperlink ref="C1176" r:id="rId537" xr:uid="{CCC05CDE-ABFB-4BB5-B633-381BEAD0AA39}"/>
+    <hyperlink ref="C1303" r:id="rId538" xr:uid="{85F71EBC-62CF-43F5-9258-A4858A78C2CF}"/>
+    <hyperlink ref="C1378" r:id="rId539" xr:uid="{FB5DA60B-8592-4F38-BBBD-A32F53E82200}"/>
+    <hyperlink ref="C1570" r:id="rId540" xr:uid="{3667832F-78E6-4C23-9870-00F1FFA4E9C7}"/>
+    <hyperlink ref="C477" r:id="rId541" xr:uid="{7C582F5F-5473-4D5C-B71F-5FBF5A9041B4}"/>
+    <hyperlink ref="C485" r:id="rId542" xr:uid="{FFEB386D-91EC-4843-A053-C01823D0A943}"/>
+    <hyperlink ref="C661" r:id="rId543" xr:uid="{28A9CDF6-DCA0-4F1D-B485-1A7249700371}"/>
+    <hyperlink ref="C1129" r:id="rId544" xr:uid="{BD2FB8A3-3B37-4A8A-AA37-712F2327A43B}"/>
+    <hyperlink ref="C1464" r:id="rId545" xr:uid="{83C7847C-E1BB-4BE5-829C-AFB4B6850778}"/>
+    <hyperlink ref="C1556" r:id="rId546" xr:uid="{00F2BDD2-BD74-4BCF-BF33-A1BD384F3519}"/>
+    <hyperlink ref="C1586" r:id="rId547" xr:uid="{DA95A4EC-4CD1-4921-9773-5C95E7A64C5B}"/>
+    <hyperlink ref="C1593" r:id="rId548" xr:uid="{C5FA37CD-C1E3-4A02-9F77-B4D4A6F8452B}"/>
+    <hyperlink ref="C122" r:id="rId549" xr:uid="{B8FCB4C0-256B-4F5F-B7B5-3EB7F23CA0A5}"/>
+    <hyperlink ref="C341" r:id="rId550" xr:uid="{A2C63608-71D0-41E9-82BA-6934FB68C131}"/>
+    <hyperlink ref="C639" r:id="rId551" xr:uid="{A4B6DFC5-DCFE-4BE1-99A5-EF5696F8C484}"/>
+    <hyperlink ref="C1281" r:id="rId552" xr:uid="{935261BC-EE74-4768-8936-1C2CCEB6585E}"/>
+    <hyperlink ref="C1388" r:id="rId553" xr:uid="{0051EB8E-D87A-427B-8BCD-D7FD9A54466C}"/>
+    <hyperlink ref="C1403" r:id="rId554" xr:uid="{BFDC625B-96B1-4F9F-A590-54207DD4BB63}"/>
+    <hyperlink ref="C1566" r:id="rId555" xr:uid="{3CFD2A2D-3A96-4618-ACAC-B6BDAC0083AA}"/>
+    <hyperlink ref="C1590" r:id="rId556" xr:uid="{99C0AA79-472D-4D39-B697-5C21AE2E3656}"/>
     <hyperlink ref="C36" r:id="rId557" xr:uid="{9DA92993-7C9D-42E2-80D1-7E2DD3C47602}"/>
-    <hyperlink ref="C207" r:id="rId558" xr:uid="{35EDE01E-3D3C-4958-BAF9-8F3893A5F173}"/>
-[...58 lines deleted...]
-    <hyperlink ref="C1577" r:id="rId617" xr:uid="{C5301917-770E-4CC3-8348-E2ECFEE61D36}"/>
+    <hyperlink ref="C210" r:id="rId558" xr:uid="{35EDE01E-3D3C-4958-BAF9-8F3893A5F173}"/>
+    <hyperlink ref="C466" r:id="rId559" xr:uid="{C9303855-40BA-4FD6-8083-0A8EA34075C4}"/>
+    <hyperlink ref="C638" r:id="rId560" xr:uid="{5C669CA9-A983-4455-8EC5-9BC48C306B15}"/>
+    <hyperlink ref="C640" r:id="rId561" xr:uid="{D04D70BA-9097-40D4-8EE1-9CA338946C64}"/>
+    <hyperlink ref="C776" r:id="rId562" xr:uid="{82EBBCD5-6531-47DD-A8B1-26D4B26CC5FF}"/>
+    <hyperlink ref="C1364" r:id="rId563" xr:uid="{237916A5-1F15-4A99-81AD-4E82402D9BDB}"/>
+    <hyperlink ref="C1559" r:id="rId564" xr:uid="{09EC8A01-6E45-44E6-9DBF-BFDE61525CBF}"/>
+    <hyperlink ref="C1589" r:id="rId565" xr:uid="{0E7221C5-1969-418B-A8E0-956AEC26DD61}"/>
+    <hyperlink ref="C1591" r:id="rId566" xr:uid="{27EF836C-DE22-443D-BFE9-28246335FEED}"/>
+    <hyperlink ref="C467" r:id="rId567" xr:uid="{16F40A4B-0C88-48A9-9F32-9CD44695FB9E}"/>
+    <hyperlink ref="C512" r:id="rId568" xr:uid="{B01CA8D0-FEDB-4E12-8B2E-BA42CE1CAB7F}"/>
+    <hyperlink ref="C641" r:id="rId569" xr:uid="{CD368773-EE0C-430F-9697-8B5EC75C1EB5}"/>
+    <hyperlink ref="C1282" r:id="rId570" xr:uid="{BF74C040-6656-4ECA-9613-733D883BB96E}"/>
+    <hyperlink ref="C1343" r:id="rId571" xr:uid="{F22C0B97-7CA0-40F5-8841-9C6CDF61742B}"/>
+    <hyperlink ref="C1583" r:id="rId572" xr:uid="{B8291414-0A0D-4C91-98B2-1A1D7F1060F2}"/>
+    <hyperlink ref="C1592" r:id="rId573" xr:uid="{176E9D1B-709F-4529-A974-9D40B74087AF}"/>
+    <hyperlink ref="C1596" r:id="rId574" xr:uid="{16A898A3-0CD5-4C79-A577-152E08418080}"/>
+    <hyperlink ref="C1604" r:id="rId575" xr:uid="{9DA6251E-5EF6-47AC-9E3E-90D509DC9A90}"/>
+    <hyperlink ref="C1616" r:id="rId576" xr:uid="{B3CA54F0-95AB-415B-A041-E9F17FEC5910}"/>
+    <hyperlink ref="C1684" r:id="rId577" xr:uid="{432124BE-D7D1-446A-8056-CAA47D74C4CC}"/>
+    <hyperlink ref="C183" r:id="rId578" xr:uid="{91383534-DA95-409A-BA13-B3D409D022EF}"/>
+    <hyperlink ref="C326" r:id="rId579" xr:uid="{0FB89F6D-AE15-45C0-8442-AAC521BC215C}"/>
+    <hyperlink ref="C328" r:id="rId580" xr:uid="{56063830-C14E-45CB-85D5-CB11F7F91155}"/>
+    <hyperlink ref="C305" r:id="rId581" xr:uid="{BAB55D69-163A-46DD-B8F8-F084BC6AD11B}"/>
+    <hyperlink ref="C441" r:id="rId582" xr:uid="{1C8114E2-AD1E-421D-BD43-0FC3458B0C80}"/>
+    <hyperlink ref="C442" r:id="rId583" xr:uid="{D0059379-5918-494F-8DC3-C88FEEE12E74}"/>
+    <hyperlink ref="C656" r:id="rId584" xr:uid="{72E6FD89-8381-4D7F-AC97-EA69FC7A497E}"/>
+    <hyperlink ref="C778" r:id="rId585" xr:uid="{E9A60735-BDDE-4F8D-BDE5-B3B4E8EADE0B}"/>
+    <hyperlink ref="C1116" r:id="rId586" xr:uid="{CC460901-5E57-4DFB-8788-93AE4DC6B747}"/>
+    <hyperlink ref="C1365" r:id="rId587" xr:uid="{30C184F0-84B1-44CF-9A53-5D8BF8AE71A3}"/>
+    <hyperlink ref="C1404" r:id="rId588" xr:uid="{9BCE3566-B204-42DF-8CCF-72764E6695E4}"/>
+    <hyperlink ref="C1409" r:id="rId589" xr:uid="{A918826A-F356-4108-9D0A-5F20272E2BAF}"/>
+    <hyperlink ref="C1504" r:id="rId590" xr:uid="{472498E7-7D68-4C18-941B-1834E6A9BBB7}"/>
+    <hyperlink ref="C369" r:id="rId591" xr:uid="{B3990F1F-FD69-4282-B6F9-E1F914B14CC5}"/>
+    <hyperlink ref="C627" r:id="rId592" xr:uid="{B4A7FD56-45EA-48DF-8E4F-0E8F678B9C95}"/>
+    <hyperlink ref="C643" r:id="rId593" xr:uid="{2DA6148A-8805-4270-898A-4263559CD5A7}"/>
+    <hyperlink ref="C925" r:id="rId594" xr:uid="{C1A7A1B5-2993-41FF-A2B0-F7D886527E44}"/>
+    <hyperlink ref="C1153" r:id="rId595" xr:uid="{8B1F3993-0C12-4BE2-84C4-835BD3125A29}"/>
+    <hyperlink ref="C1310" r:id="rId596" xr:uid="{B7AB09B4-3E20-46C6-91EF-4EB1B66CD91D}"/>
+    <hyperlink ref="C1543" r:id="rId597" xr:uid="{ED433455-56C7-4793-B534-C9669B095A17}"/>
+    <hyperlink ref="C1595" r:id="rId598" xr:uid="{9137837C-CB68-4613-BF89-7B78DD4270CA}"/>
+    <hyperlink ref="C1675" r:id="rId599" xr:uid="{C8B7EFCE-16B2-4FE5-AA49-DAC94DC317B7}"/>
+    <hyperlink ref="C382" r:id="rId600" xr:uid="{3206460D-9BC5-4ECB-8843-6756A6ED472F}"/>
+    <hyperlink ref="C475" r:id="rId601" xr:uid="{91D51E77-E0DC-4FFE-A256-96399FBCD919}"/>
+    <hyperlink ref="C579" r:id="rId602" xr:uid="{31E1903A-B210-446D-A2AF-DADD274BA7B8}"/>
+    <hyperlink ref="C646" r:id="rId603" xr:uid="{31DB6DA1-AAE9-4D07-BB73-2CD5EEC7C9CC}"/>
+    <hyperlink ref="C695" r:id="rId604" xr:uid="{9FF8ABC8-7EFF-4F25-BBC3-585013288810}"/>
+    <hyperlink ref="C1600" r:id="rId605" xr:uid="{23F38CBC-19CD-408E-99B6-67BFB8515C7D}"/>
+    <hyperlink ref="C91" r:id="rId606" xr:uid="{63AC3F04-EBCD-4C05-9864-F69B48522223}"/>
+    <hyperlink ref="C440" r:id="rId607" xr:uid="{80FA90D8-9381-4641-8B76-3B4B6B30E736}"/>
+    <hyperlink ref="C626" r:id="rId608" xr:uid="{F798A0AD-8F34-4118-93FF-766B9F2ECF02}"/>
+    <hyperlink ref="C637" r:id="rId609" xr:uid="{058C1B05-AF31-4CE9-9848-CA23D1E28DDC}"/>
+    <hyperlink ref="C642" r:id="rId610" xr:uid="{C5A0AAF0-F38A-4735-93F5-C6D602863A77}"/>
+    <hyperlink ref="C777" r:id="rId611" xr:uid="{BB7804E7-30B8-42E1-9838-C4B302915029}"/>
+    <hyperlink ref="C829" r:id="rId612" xr:uid="{3EC4AD5D-7FE2-49D5-9B89-4B032D128B29}"/>
+    <hyperlink ref="C924" r:id="rId613" xr:uid="{6ED35F92-35C6-4BE4-8A1C-4F426230D252}"/>
+    <hyperlink ref="C1503" r:id="rId614" xr:uid="{4233A442-A69A-4D54-A9C7-72E8C98678E5}"/>
+    <hyperlink ref="C1542" r:id="rId615" xr:uid="{40188E88-EF83-495A-9CA5-15579F5C2DAC}"/>
+    <hyperlink ref="C1587" r:id="rId616" xr:uid="{772F0DAD-B7A7-4923-AE6F-63739545D593}"/>
+    <hyperlink ref="C1594" r:id="rId617" xr:uid="{C5301917-770E-4CC3-8348-E2ECFEE61D36}"/>
     <hyperlink ref="C30" r:id="rId618" xr:uid="{9DB02CBD-62D2-4AC2-A7A0-CE0ACB7FF797}"/>
-    <hyperlink ref="C375" r:id="rId619" xr:uid="{CCC44752-ED11-4966-8F51-392C6C3C6D97}"/>
-[...3 lines deleted...]
-    <hyperlink ref="C1565" r:id="rId623" xr:uid="{4C86B4DD-C420-45D0-AA43-8862D9FBD37B}"/>
+    <hyperlink ref="C381" r:id="rId619" xr:uid="{CCC44752-ED11-4966-8F51-392C6C3C6D97}"/>
+    <hyperlink ref="C578" r:id="rId620" xr:uid="{B80C9C3D-01DC-40F2-9CE2-61C5D8D08610}"/>
+    <hyperlink ref="C1557" r:id="rId621" xr:uid="{D952D725-356C-4766-9FD5-F9890CEE83E0}"/>
+    <hyperlink ref="C1560" r:id="rId622" xr:uid="{D36DAE2E-7531-4E34-B1A3-3062CA4F0C65}"/>
+    <hyperlink ref="C1582" r:id="rId623" xr:uid="{4C86B4DD-C420-45D0-AA43-8862D9FBD37B}"/>
     <hyperlink ref="C31" r:id="rId624" xr:uid="{400F61E5-0557-47BB-879B-71E84EF37747}"/>
-    <hyperlink ref="C468" r:id="rId625" xr:uid="{50717C56-19B2-4959-B23E-0249BC51567C}"/>
-[...63 lines deleted...]
-    <hyperlink ref="C1178" r:id="rId689" xr:uid="{07584877-C6E2-465C-97A9-CC0847122540}"/>
+    <hyperlink ref="C474" r:id="rId625" xr:uid="{50717C56-19B2-4959-B23E-0249BC51567C}"/>
+    <hyperlink ref="C513" r:id="rId626" xr:uid="{D89483D5-E1C5-4CEF-9D4F-73C4802232A7}"/>
+    <hyperlink ref="C644" r:id="rId627" xr:uid="{21732704-F098-40D4-A6D9-1DBD5E0AA88A}"/>
+    <hyperlink ref="C787" r:id="rId628" xr:uid="{A42C5E59-BD63-44F3-B84B-F00938B422B3}"/>
+    <hyperlink ref="C974" r:id="rId629" xr:uid="{45301947-C1D7-453D-BAD4-7E770826625D}"/>
+    <hyperlink ref="C1304" r:id="rId630" xr:uid="{635976D2-612C-4334-A8CD-0E21793ED94B}"/>
+    <hyperlink ref="C1344" r:id="rId631" xr:uid="{197DD38C-82FB-4A77-AA80-A4CB71C1FE40}"/>
+    <hyperlink ref="C1598" r:id="rId632" xr:uid="{EC4D4830-22CF-4E6D-851A-1B562688F8D1}"/>
+    <hyperlink ref="C1605" r:id="rId633" xr:uid="{DD78972D-DCE9-4E85-94DC-093AC210DB9C}"/>
+    <hyperlink ref="C92" r:id="rId634" xr:uid="{67F8C3B7-8626-4791-9E7E-275D9017803C}"/>
+    <hyperlink ref="C306" r:id="rId635" xr:uid="{9E57C287-2F48-4C75-A088-4D5A57DB61E3}"/>
+    <hyperlink ref="C443" r:id="rId636" xr:uid="{3CD3E68D-C823-4D8B-B1EA-354C4C6C9A4A}"/>
+    <hyperlink ref="C926" r:id="rId637" xr:uid="{04FE9131-E6FB-4E60-BFDB-9A3A90FD0D81}"/>
+    <hyperlink ref="C1117" r:id="rId638" xr:uid="{F3829B57-E01E-4E2D-86F0-51CBE9E0EECE}"/>
+    <hyperlink ref="C1571" r:id="rId639" xr:uid="{2FD13A9B-DCD2-48FF-8B00-11DEE9CE5253}"/>
+    <hyperlink ref="C370" r:id="rId640" xr:uid="{C0A58609-73FE-408C-ACCB-2BFC0C688299}"/>
+    <hyperlink ref="C621" r:id="rId641" xr:uid="{92CF888D-C7E1-485B-8CF8-82EE34FB9B8B}"/>
+    <hyperlink ref="C1127" r:id="rId642" xr:uid="{DA4A2277-57E0-41FB-933F-52691183A1BD}"/>
+    <hyperlink ref="C1154" r:id="rId643" xr:uid="{96648DCA-CF09-4916-935A-DD50712D4A1F}"/>
+    <hyperlink ref="C1311" r:id="rId644" xr:uid="{E48170FD-9C09-4AC3-A8E1-FF873014FEE5}"/>
+    <hyperlink ref="C1676" r:id="rId645" xr:uid="{CE7BBE56-5123-47D7-A093-1B745E233201}"/>
+    <hyperlink ref="C49" r:id="rId646" xr:uid="{7582143B-54CD-4319-8D6B-9E0BA3F0F0A0}"/>
+    <hyperlink ref="C180" r:id="rId647" xr:uid="{7C12972C-C250-4A30-9968-F99779880606}"/>
+    <hyperlink ref="C476" r:id="rId648" xr:uid="{55ACC7BF-F8B8-4DE8-95BC-79CA0D91E4BC}"/>
+    <hyperlink ref="C647" r:id="rId649" xr:uid="{774639D6-5190-43B8-9C11-B1FA0881C535}"/>
+    <hyperlink ref="C658" r:id="rId650" xr:uid="{E6AAADC4-6937-4C64-A926-4D88611C835E}"/>
+    <hyperlink ref="C696" r:id="rId651" xr:uid="{45FD757A-51E8-4BCC-B62F-A0455C1B8DC9}"/>
+    <hyperlink ref="C788" r:id="rId652" xr:uid="{7B78BED7-E356-43FF-AC03-C1ACFBADB9E2}"/>
+    <hyperlink ref="C1035" r:id="rId653" xr:uid="{B4DFBBE2-F329-4803-967E-09B6EB637F5B}"/>
+    <hyperlink ref="C1293" r:id="rId654" xr:uid="{323424A5-83F7-43ED-8288-1EB6AACE3199}"/>
+    <hyperlink ref="C1601" r:id="rId655" xr:uid="{4F933175-1222-4AD4-840D-30FE44318AC9}"/>
+    <hyperlink ref="C239" r:id="rId656" xr:uid="{52923688-1DCB-48B4-96DC-6B7791E8A128}"/>
+    <hyperlink ref="C265" r:id="rId657" xr:uid="{65D4CC42-84F6-451C-989E-2882A4457496}"/>
+    <hyperlink ref="C634" r:id="rId658" xr:uid="{ECC6A5D2-14A6-41B4-972A-B52C720FBD34}"/>
+    <hyperlink ref="C645" r:id="rId659" xr:uid="{AB39F709-FCAA-4BB9-AA02-CE2CD07BBA57}"/>
+    <hyperlink ref="C949" r:id="rId660" xr:uid="{53620FF4-023E-4E7E-A85B-7EBBE2DCEBE5}"/>
+    <hyperlink ref="C975" r:id="rId661" xr:uid="{0B2E4F32-FA75-46C6-A26C-596BC7FD98FE}"/>
+    <hyperlink ref="C1043" r:id="rId662" xr:uid="{E16AB792-A802-40AE-9F15-F62F2B293255}"/>
+    <hyperlink ref="C1276" r:id="rId663" xr:uid="{0237BD45-B092-40DD-9A67-EAEA936DE2A9}"/>
+    <hyperlink ref="C1305" r:id="rId664" xr:uid="{0CC2BFE5-F88A-40C0-8449-F985CF5D5B19}"/>
+    <hyperlink ref="C1358" r:id="rId665" xr:uid="{AEC71E2D-8AA3-495B-88F3-C12B100489FC}"/>
+    <hyperlink ref="C1599" r:id="rId666" xr:uid="{2D57C091-A644-4AFE-9C56-9EC19E964883}"/>
+    <hyperlink ref="C146" r:id="rId667" xr:uid="{89EE9501-5EE3-47A6-93AE-0A1881A20C43}"/>
+    <hyperlink ref="C522" r:id="rId668" xr:uid="{07C411AE-1489-4FA1-8360-798D2609DC5D}"/>
+    <hyperlink ref="C927" r:id="rId669" xr:uid="{A98DFB68-AAD5-4F72-9F99-8CBF9AAC0EEB}"/>
+    <hyperlink ref="C981" r:id="rId670" xr:uid="{3A0BA683-DF47-4F82-88C5-8EF0F87E0714}"/>
+    <hyperlink ref="C1572" r:id="rId671" xr:uid="{2DD239E3-5B6A-4A6A-AD10-FA70F0AFBD9B}"/>
+    <hyperlink ref="C230" r:id="rId672" xr:uid="{2911FDC9-6441-41C7-AD9B-CA16F3BEF5BD}"/>
+    <hyperlink ref="C514" r:id="rId673" xr:uid="{69D37A18-882A-451F-B7E2-AA005EC0603F}"/>
+    <hyperlink ref="C655" r:id="rId674" xr:uid="{2222ACE8-26E5-44D1-9DD4-323234B22686}"/>
+    <hyperlink ref="C785" r:id="rId675" xr:uid="{A86E3AB4-54DE-4305-BC99-1A77B144ED67}"/>
+    <hyperlink ref="C934" r:id="rId676" xr:uid="{5809712D-ADB3-4218-BD02-AAE18042EFD5}"/>
+    <hyperlink ref="C1003" r:id="rId677" xr:uid="{95BBB44E-9D57-4DA0-85C1-93A67A27529A}"/>
+    <hyperlink ref="C1155" r:id="rId678" xr:uid="{6A7E652E-132F-4BC2-88AE-5C06D13FDEEB}"/>
+    <hyperlink ref="C50" r:id="rId679" xr:uid="{F95DDF88-7B8A-4B47-B72C-64E615ADCECE}"/>
+    <hyperlink ref="C154" r:id="rId680" xr:uid="{D0B2959F-1717-4B45-B93F-D5C41A863798}"/>
+    <hyperlink ref="C212" r:id="rId681" xr:uid="{5EAE5689-74CA-4B41-8D6A-16CEEC5407B3}"/>
+    <hyperlink ref="C215" r:id="rId682" xr:uid="{0A010304-5D1D-401F-97EB-1000474E8BC4}"/>
+    <hyperlink ref="C225" r:id="rId683" xr:uid="{8A66C0B0-FA92-473C-98DB-514520EC8564}"/>
+    <hyperlink ref="C362" r:id="rId684" xr:uid="{5268D354-FD97-4DA6-845D-AA1F20922F82}"/>
+    <hyperlink ref="C436" r:id="rId685" xr:uid="{08F7FBCC-F1CD-4715-9876-4B16A14B8E3A}"/>
+    <hyperlink ref="C1036" r:id="rId686" xr:uid="{973BB90C-3CC5-46DA-A0B6-F328AC1A5BBB}"/>
+    <hyperlink ref="C1070" r:id="rId687" xr:uid="{B19458AD-1EE0-4C26-A66E-C3AC63012A44}"/>
+    <hyperlink ref="C1175" r:id="rId688" xr:uid="{47D011D7-73B0-47E4-AB5B-539FD6708DD4}"/>
+    <hyperlink ref="C1192" r:id="rId689" xr:uid="{07584877-C6E2-465C-97A9-CC0847122540}"/>
     <hyperlink ref="C38" r:id="rId690" xr:uid="{9992DFC7-EDC5-4EE1-AC88-5304E12934B6}"/>
-    <hyperlink ref="C236" r:id="rId691" xr:uid="{468244B3-7B54-4EF5-8A2F-DD0F3DFF7649}"/>
-[...43 lines deleted...]
-    <hyperlink ref="C1616" r:id="rId735" xr:uid="{11918806-7ABB-4EBC-B805-EFEDA3423D7D}"/>
+    <hyperlink ref="C240" r:id="rId691" xr:uid="{468244B3-7B54-4EF5-8A2F-DD0F3DFF7649}"/>
+    <hyperlink ref="C266" r:id="rId692" xr:uid="{209E305E-22FF-49A6-9A1C-394C351514E0}"/>
+    <hyperlink ref="C388" r:id="rId693" xr:uid="{7F852964-3FF8-4BB5-B6AE-468E9A42FEBB}"/>
+    <hyperlink ref="C391" r:id="rId694" xr:uid="{B55CE5DA-2445-4DCE-BC24-5E90C18925EE}"/>
+    <hyperlink ref="C782" r:id="rId695" xr:uid="{530263AC-C4C2-45F8-81FE-9C096008CEBD}"/>
+    <hyperlink ref="C1359" r:id="rId696" xr:uid="{D74BCA98-9628-4C9A-A2D3-1B88D456CF57}"/>
+    <hyperlink ref="C1513" r:id="rId697" xr:uid="{B9EBD606-722E-4AEC-BDE0-A0E4F0FD2DB5}"/>
+    <hyperlink ref="C147" r:id="rId698" xr:uid="{CFF5E542-5FD0-4EAB-A80F-6AC7191DC686}"/>
+    <hyperlink ref="C523" r:id="rId699" xr:uid="{71606266-6300-465D-81B5-041864BF951B}"/>
+    <hyperlink ref="C648" r:id="rId700" xr:uid="{D075CF9F-9114-41C8-90F6-E14FABC2B614}"/>
+    <hyperlink ref="C685" r:id="rId701" xr:uid="{1D559C7C-44BE-4D21-927D-9C114AE0C375}"/>
+    <hyperlink ref="C789" r:id="rId702" xr:uid="{787D47A7-144E-4690-9BFF-80E6D7BBEB6E}"/>
+    <hyperlink ref="C1179" r:id="rId703" xr:uid="{9BF0A7F3-63BB-4732-A539-1146FEE4A889}"/>
+    <hyperlink ref="C1602" r:id="rId704" xr:uid="{6F8AA545-5EE6-40EE-849B-4D0763C398FF}"/>
+    <hyperlink ref="C96" r:id="rId705" xr:uid="{B09EFE6B-510D-4045-8167-AD542BACC4F0}"/>
+    <hyperlink ref="C231" r:id="rId706" xr:uid="{3A6F4B97-37F9-40A4-9BB5-D6361A7A0D9E}"/>
+    <hyperlink ref="C313" r:id="rId707" xr:uid="{74617D8E-7E66-438B-A1B6-F2E266857972}"/>
+    <hyperlink ref="C515" r:id="rId708" xr:uid="{A9E49A30-7876-44D0-8FCE-719A3B4DE209}"/>
+    <hyperlink ref="C604" r:id="rId709" xr:uid="{3D9600FE-7EAD-4A73-955A-3AE1FF5297F6}"/>
+    <hyperlink ref="C692" r:id="rId710" xr:uid="{F001FBE7-4DF1-4663-887F-9A380FBF1394}"/>
+    <hyperlink ref="C779" r:id="rId711" xr:uid="{553C497D-1E25-410A-8286-3C3C769A6C60}"/>
+    <hyperlink ref="C786" r:id="rId712" xr:uid="{84511F55-050C-4636-9DD8-EBB0E9DA257A}"/>
+    <hyperlink ref="C932" r:id="rId713" xr:uid="{493D166A-938B-410F-BFD2-9D3C9DDC1C2C}"/>
+    <hyperlink ref="C1277" r:id="rId714" xr:uid="{F070C592-F819-4E64-9D48-C57BD2DABD8A}"/>
+    <hyperlink ref="C102" r:id="rId715" xr:uid="{F71DE4FA-8F87-4806-9672-6C758912F74D}"/>
+    <hyperlink ref="C155" r:id="rId716" xr:uid="{F0BB7A9F-4848-4619-B3F9-6D4A283A5829}"/>
+    <hyperlink ref="C226" r:id="rId717" xr:uid="{1AF4E203-5F97-4A94-903C-6900F65E379F}"/>
+    <hyperlink ref="C234" r:id="rId718" xr:uid="{1E30593E-37C0-484F-8B20-6327AEB7CC76}"/>
+    <hyperlink ref="C263" r:id="rId719" xr:uid="{32E419B6-3D31-4A2A-92C1-4ACA7E0A910E}"/>
+    <hyperlink ref="C335" r:id="rId720" xr:uid="{DB8219C7-9274-4362-985A-EA1100CAFB1A}"/>
+    <hyperlink ref="C363" r:id="rId721" xr:uid="{61EA19B0-E9E7-49FD-96E1-61C82B09C177}"/>
+    <hyperlink ref="C412" r:id="rId722" xr:uid="{4814DD14-8CC6-4A4D-B0DE-644A7B8B3AB1}"/>
+    <hyperlink ref="C437" r:id="rId723" xr:uid="{C02DBDC3-8207-46B2-9F87-5DC24608315D}"/>
+    <hyperlink ref="C508" r:id="rId724" xr:uid="{DE9B8FCB-13E3-4F63-B955-263BE7D58478}"/>
+    <hyperlink ref="C935" r:id="rId725" xr:uid="{ABCB5CAD-01EC-4A7F-9454-776F0D538857}"/>
+    <hyperlink ref="C1028" r:id="rId726" xr:uid="{DFF7C1FC-4570-45C1-B334-5CD73DFA9C38}"/>
+    <hyperlink ref="C1308" r:id="rId727" xr:uid="{E19203D9-15AF-44F5-8114-674ACF449398}"/>
+    <hyperlink ref="C55" r:id="rId728" xr:uid="{AD4F19A5-F00B-4F64-8A77-B07AD4D3972A}"/>
+    <hyperlink ref="C213" r:id="rId729" xr:uid="{F89982DC-F510-428B-A0B5-D326B559686A}"/>
+    <hyperlink ref="C216" r:id="rId730" xr:uid="{9AAFD657-6C1A-4F11-9635-7B7005250539}"/>
+    <hyperlink ref="C374" r:id="rId731" xr:uid="{4798FDE7-5A20-463B-934B-970CB23490D4}"/>
+    <hyperlink ref="C389" r:id="rId732" xr:uid="{F1F78637-2D0D-4EAB-A851-1B695D3AF2F3}"/>
+    <hyperlink ref="C1030" r:id="rId733" xr:uid="{B7784D44-AA48-4189-9AAB-D8CD81CAB13D}"/>
+    <hyperlink ref="C1056" r:id="rId734" xr:uid="{9B8C5888-F53C-41C8-B8DB-CEBAD98A34A2}"/>
+    <hyperlink ref="C1633" r:id="rId735" xr:uid="{11918806-7ABB-4EBC-B805-EFEDA3423D7D}"/>
     <hyperlink ref="C39" r:id="rId736" xr:uid="{5BE179EB-A742-4AC9-B96F-5846D8DA0FD4}"/>
-    <hyperlink ref="C50" r:id="rId737" xr:uid="{ED3FB310-87E9-4F7D-8C11-4E040EE6C3A3}"/>
-[...912 lines deleted...]
-    <hyperlink ref="C1534" r:id="rId1650" xr:uid="{E40C2AE3-5D15-4971-B99A-25E5295880C4}"/>
+    <hyperlink ref="C51" r:id="rId737" xr:uid="{ED3FB310-87E9-4F7D-8C11-4E040EE6C3A3}"/>
+    <hyperlink ref="C314" r:id="rId738" xr:uid="{830CE9AF-C0EE-4B12-A8E6-BB858E7DF4D6}"/>
+    <hyperlink ref="C619" r:id="rId739" xr:uid="{3C146711-97B1-40FF-8280-882FA7BEE393}"/>
+    <hyperlink ref="C649" r:id="rId740" xr:uid="{10716827-7EB9-49B7-8973-F504892893A7}"/>
+    <hyperlink ref="C659" r:id="rId741" xr:uid="{E40598EA-9B59-42ED-BF65-DF5B3A0105B4}"/>
+    <hyperlink ref="C671" r:id="rId742" xr:uid="{1A0D7FA6-E12C-4D2C-A371-07B5E824B89F}"/>
+    <hyperlink ref="C780" r:id="rId743" xr:uid="{7804906C-3A5A-48A2-BB10-F16C26714A8D}"/>
+    <hyperlink ref="C783" r:id="rId744" xr:uid="{A49D4BDD-3061-4D61-91D5-F0F06A3E096A}"/>
+    <hyperlink ref="C830" r:id="rId745" xr:uid="{435550B2-5A85-442D-B83A-F6883F1A6B99}"/>
+    <hyperlink ref="C1603" r:id="rId746" xr:uid="{DA997130-C9C4-4FCF-BC8C-D8BEC51F0F45}"/>
+    <hyperlink ref="C56" r:id="rId747" xr:uid="{FD858D75-1FB6-4D81-9378-4D57EC1D4ADB}"/>
+    <hyperlink ref="C156" r:id="rId748" xr:uid="{381863D9-983D-4528-B690-1AEB29B2192D}"/>
+    <hyperlink ref="C181" r:id="rId749" xr:uid="{2972C544-B1D6-4A91-A446-CB4538B1A339}"/>
+    <hyperlink ref="C214" r:id="rId750" xr:uid="{140E9259-551B-4F4D-9075-2DBE9ECD9725}"/>
+    <hyperlink ref="C217" r:id="rId751" xr:uid="{FDF863B6-B3FD-4B37-B162-71E9320B9711}"/>
+    <hyperlink ref="C235" r:id="rId752" xr:uid="{7BD1A633-00FD-4463-9ABB-F794B6EE47BE}"/>
+    <hyperlink ref="C390" r:id="rId753" xr:uid="{59D9B367-1EE2-42A9-B832-381DF489572B}"/>
+    <hyperlink ref="C605" r:id="rId754" xr:uid="{A838804E-BD1F-4968-933E-85E0BCABF27A}"/>
+    <hyperlink ref="C672" r:id="rId755" xr:uid="{9CCEAFDF-F24D-4394-ABF1-79CE3FCFE16F}"/>
+    <hyperlink ref="C693" r:id="rId756" xr:uid="{EDCEDB93-0B40-4E6A-A3F8-D44CB6ABAFBB}"/>
+    <hyperlink ref="C790" r:id="rId757" xr:uid="{CCC0A757-131B-40BC-9B78-69436B6F99F5}"/>
+    <hyperlink ref="C1280" r:id="rId758" xr:uid="{92DCE54A-532F-4374-9A7B-EB04724455B7}"/>
+    <hyperlink ref="C1290" r:id="rId759" xr:uid="{7C9A7A4C-4DB5-410C-A4BC-318377753CB8}"/>
+    <hyperlink ref="C1514" r:id="rId760" xr:uid="{E8DB1AEC-C7ED-4454-95F3-CFF0813A6FAB}"/>
+    <hyperlink ref="C1104" r:id="rId761" xr:uid="{60FEE7CE-D556-4571-A1AF-C56C08723102}"/>
+    <hyperlink ref="C54" r:id="rId762" xr:uid="{E87751A5-9C0E-4B5E-AA24-F52D2FBCE33E}"/>
+    <hyperlink ref="C103" r:id="rId763" xr:uid="{91F726C5-8B2D-4402-BFF9-CE72FA986797}"/>
+    <hyperlink ref="C264" r:id="rId764" xr:uid="{A768DC6B-A463-420B-ADB4-92B69D21EA1A}"/>
+    <hyperlink ref="C413" r:id="rId765" xr:uid="{AD717C7B-2AB7-4B63-8C11-ACB9A1FD57E8}"/>
+    <hyperlink ref="C509" r:id="rId766" xr:uid="{F4A2C6E6-C5F0-4C83-9EBE-ADF5D62FD63F}"/>
+    <hyperlink ref="C674" r:id="rId767" xr:uid="{54931965-9852-4C98-B279-B46F4D934F89}"/>
+    <hyperlink ref="C678" r:id="rId768" xr:uid="{1AA0C228-DB1F-4D66-AB97-517C4C8D75CA}"/>
+    <hyperlink ref="C933" r:id="rId769" xr:uid="{7D9B2D3A-2ED6-4B14-8849-9FE69D8D4253}"/>
+    <hyperlink ref="C1029" r:id="rId770" xr:uid="{4F530761-6829-4427-B975-BC6301BEC86E}"/>
+    <hyperlink ref="C1309" r:id="rId771" xr:uid="{646BABA0-46EF-47D7-B678-543ACE061556}"/>
+    <hyperlink ref="C236" r:id="rId772" xr:uid="{C79E5084-500A-49F9-ABEA-6BC369F2A493}"/>
+    <hyperlink ref="C1031" r:id="rId773" xr:uid="{07ED0960-F461-4861-81F2-E43AA566DA3D}"/>
+    <hyperlink ref="C1379" r:id="rId774" xr:uid="{583820BA-AEB8-40E6-AF6D-8CDD28D35E53}"/>
+    <hyperlink ref="C1634" r:id="rId775" xr:uid="{87896A04-706B-4F57-8696-D57A53FB6A1B}"/>
+    <hyperlink ref="C52" r:id="rId776" xr:uid="{088AE05E-274E-46A7-89DA-0F07B28C79B4}"/>
+    <hyperlink ref="C175" r:id="rId777" xr:uid="{80D0F0FD-5AEA-4EDF-94D3-5E2BFC161AF9}"/>
+    <hyperlink ref="C220" r:id="rId778" xr:uid="{864E540A-46A3-472A-BEF9-B43E131767D0}"/>
+    <hyperlink ref="C247" r:id="rId779" xr:uid="{F3FDB9A5-1474-47C4-816D-2F80192D69B6}"/>
+    <hyperlink ref="C315" r:id="rId780" xr:uid="{19E3E6FC-4FDA-409E-9DF2-933A0FAFAEE4}"/>
+    <hyperlink ref="C375" r:id="rId781" xr:uid="{4D2E96BA-33B4-4756-AE7F-1B1C333CB958}"/>
+    <hyperlink ref="C620" r:id="rId782" xr:uid="{C6289998-1945-4098-8962-27A0CDD7EA6C}"/>
+    <hyperlink ref="C684" r:id="rId783" xr:uid="{4369FFE9-BEB8-46EE-850B-045545B6BE9B}"/>
+    <hyperlink ref="C781" r:id="rId784" xr:uid="{4967E32F-1757-4204-99CF-4F32388D52FF}"/>
+    <hyperlink ref="C784" r:id="rId785" xr:uid="{D44B12A5-3C37-4360-9AFC-37AE1BF77AD4}"/>
+    <hyperlink ref="C831" r:id="rId786" xr:uid="{3E4C6EE0-6824-414F-A6F5-EC5B2F645B55}"/>
+    <hyperlink ref="C1083" r:id="rId787" xr:uid="{C81C58B3-A29D-43AC-8656-41ED4C044C9C}"/>
+    <hyperlink ref="C1107" r:id="rId788" xr:uid="{8529C944-9E26-4B96-AECC-C53CC4B619DE}"/>
+    <hyperlink ref="C1222" r:id="rId789" xr:uid="{71675C44-A783-4272-AA98-46FC13B0F0EC}"/>
+    <hyperlink ref="C1352" r:id="rId790" xr:uid="{3B43B05D-1F75-4871-BAC4-C52C4AD4EA9A}"/>
+    <hyperlink ref="C1376" r:id="rId791" xr:uid="{15D53D1A-0ADB-4E30-8F88-455A426F7084}"/>
+    <hyperlink ref="C1412" r:id="rId792" xr:uid="{DE74589C-57D0-4F66-B5A5-EA87E425C106}"/>
+    <hyperlink ref="C1413" r:id="rId793" xr:uid="{98644209-990A-4461-9CFE-C7B4D4AEA292}"/>
+    <hyperlink ref="C333" r:id="rId794" xr:uid="{36E7D13B-C563-4891-8B66-5C5704F7A40A}"/>
+    <hyperlink ref="C979" r:id="rId795" xr:uid="{3D17E2F0-F4C2-4AD9-AE99-DBC4A4BA4EED}"/>
+    <hyperlink ref="C1007" r:id="rId796" xr:uid="{03EA2038-508E-4999-BFCB-AF8AA2B65B42}"/>
+    <hyperlink ref="C1032" r:id="rId797" xr:uid="{9BC4E024-AFC1-4B29-BD0C-4AD1662AC482}"/>
+    <hyperlink ref="C1385" r:id="rId798" xr:uid="{B1BCB9F0-474D-45EB-BFA4-4EA71DA07F47}"/>
+    <hyperlink ref="C117" r:id="rId799" xr:uid="{96702BD2-DDB8-4C23-9141-F62B7AB3B347}"/>
+    <hyperlink ref="C139" r:id="rId800" xr:uid="{B7A72189-6490-4A3A-9757-77A32ED7FCB7}"/>
+    <hyperlink ref="C251" r:id="rId801" xr:uid="{F133FBDC-09A9-4B9D-99AC-22449D4030B4}"/>
+    <hyperlink ref="C274" r:id="rId802" xr:uid="{32EEE365-F965-4BA8-AD3A-52753B21AB09}"/>
+    <hyperlink ref="C529" r:id="rId803" xr:uid="{735AB790-B78F-4E6F-9DF7-75DF7507A4DB}"/>
+    <hyperlink ref="C541" r:id="rId804" xr:uid="{A99EE29B-56B6-4FCF-B855-056C5ECCA41D}"/>
+    <hyperlink ref="C568" r:id="rId805" xr:uid="{ED6EDC76-E4C3-4579-A9D5-23ADB2B7E880}"/>
+    <hyperlink ref="C571" r:id="rId806" xr:uid="{D48626F4-FB40-4320-95CF-656B0F5A761D}"/>
+    <hyperlink ref="C615" r:id="rId807" xr:uid="{B16D4976-7F79-4CC1-A97C-D7FABCE14D90}"/>
+    <hyperlink ref="C651" r:id="rId808" xr:uid="{0F720E42-BCBC-4780-B929-A749F118157F}"/>
+    <hyperlink ref="C824" r:id="rId809" xr:uid="{63944FD9-C241-4C13-9455-A19B769C6CC3}"/>
+    <hyperlink ref="C948" r:id="rId810" xr:uid="{83A72648-FE7C-4709-9A45-A3F83EB5123B}"/>
+    <hyperlink ref="C1150" r:id="rId811" xr:uid="{9013339A-DB3E-4DAE-BC43-A31BBD008C18}"/>
+    <hyperlink ref="C1226" r:id="rId812" xr:uid="{D9A1CCED-815C-4F76-85F8-5AA61C985F9C}"/>
+    <hyperlink ref="C1235" r:id="rId813" xr:uid="{A0D1B466-335D-48F5-8ADC-AE16B3977949}"/>
+    <hyperlink ref="C1271" r:id="rId814" xr:uid="{619CE365-A6E3-405B-B9AA-03FAD4A99EEE}"/>
+    <hyperlink ref="C1442" r:id="rId815" xr:uid="{B278910B-21A7-486C-8A75-44137BA2AFD3}"/>
+    <hyperlink ref="C1564" r:id="rId816" xr:uid="{B104F95C-A333-40A3-94A0-7CA0F586DD89}"/>
+    <hyperlink ref="C1681" r:id="rId817" xr:uid="{12CF1576-8802-4109-B187-680EC47E6CC1}"/>
+    <hyperlink ref="C93" r:id="rId818" xr:uid="{F0C6D775-7590-43DE-805A-DA94EC8E3C71}"/>
+    <hyperlink ref="C188" r:id="rId819" xr:uid="{FF702FE0-19E0-4B57-9B1C-335EB9227AA7}"/>
+    <hyperlink ref="C190" r:id="rId820" xr:uid="{EE27458A-3B28-4E39-8F53-0EF4AAA11D25}"/>
+    <hyperlink ref="C444" r:id="rId821" xr:uid="{63363A86-A854-46E2-9E26-D3144305D86E}"/>
+    <hyperlink ref="C609" r:id="rId822" xr:uid="{E65DC80D-B816-4695-B0C4-0E5348AED6BF}"/>
+    <hyperlink ref="C798" r:id="rId823" xr:uid="{472D667F-071A-46AB-AC0E-0016E2A4FE01}"/>
+    <hyperlink ref="C802" r:id="rId824" xr:uid="{FF614AF1-91CD-43C8-B8D8-2961B462CE2A}"/>
+    <hyperlink ref="C842" r:id="rId825" xr:uid="{356F18CB-1E9D-48B9-8886-3BD6DB761540}"/>
+    <hyperlink ref="C967" r:id="rId826" xr:uid="{CFE359E6-64CC-436E-BC84-E604B6ED59F3}"/>
+    <hyperlink ref="C1038" r:id="rId827" xr:uid="{0FA80BFA-9976-47BB-94D7-4FB69CB36776}"/>
+    <hyperlink ref="C1064" r:id="rId828" xr:uid="{5AB8313B-9DFE-4466-9BAB-3673436626FC}"/>
+    <hyperlink ref="C1242" r:id="rId829" xr:uid="{D02DA3C1-0D82-4753-A45E-3A2F506E0A7C}"/>
+    <hyperlink ref="C1260" r:id="rId830" xr:uid="{69E3D78E-67BD-4184-AC83-6FD3DB412D9D}"/>
+    <hyperlink ref="C268" r:id="rId831" xr:uid="{1B538511-91F5-497C-B132-2BE3F41E6974}"/>
+    <hyperlink ref="C290" r:id="rId832" xr:uid="{78E1144F-0A1A-4324-9748-1DB58C8185EC}"/>
+    <hyperlink ref="C718" r:id="rId833" xr:uid="{3D3033E2-80EE-492A-839A-082FC2F30CB2}"/>
+    <hyperlink ref="C819" r:id="rId834" xr:uid="{266080BE-7163-430E-8EED-604993D40088}"/>
+    <hyperlink ref="C848" r:id="rId835" xr:uid="{72B3EFA0-90B7-4C7F-8D7E-25AABED55650}"/>
+    <hyperlink ref="C1219" r:id="rId836" xr:uid="{5DB4864D-0D3A-443F-8E3C-62F4D42C0332}"/>
+    <hyperlink ref="C1357" r:id="rId837" xr:uid="{C7CB3655-ADB2-493E-883D-5E42797FD536}"/>
+    <hyperlink ref="C1642" r:id="rId838" xr:uid="{C9F1159F-D234-4CA0-8FD8-BB8BF99FDF7D}"/>
+    <hyperlink ref="C178" r:id="rId839" xr:uid="{3AA40DE6-2C74-4A09-A2A4-A3C35CEA65F6}"/>
+    <hyperlink ref="C354" r:id="rId840" xr:uid="{87879526-8BC0-45A1-8378-92AC42339F1A}"/>
+    <hyperlink ref="C422" r:id="rId841" xr:uid="{1109B2C6-2616-4C03-A601-5BAC6CE37123}"/>
+    <hyperlink ref="C799" r:id="rId842" xr:uid="{24FEEBC8-38EF-47EF-BB1A-A7B7093D39FE}"/>
+    <hyperlink ref="C1126" r:id="rId843" xr:uid="{DCBB3984-BF0A-467E-B4DD-F9A54CC48EC6}"/>
+    <hyperlink ref="C1244" r:id="rId844" xr:uid="{43D521C6-76AD-4C8C-B054-9F30C0D5C575}"/>
+    <hyperlink ref="C189" r:id="rId845" xr:uid="{1B086A34-98CC-43CF-ABA2-C27738F38C2E}"/>
+    <hyperlink ref="C191" r:id="rId846" xr:uid="{A579552F-B417-49E2-808E-BAD981D25B99}"/>
+    <hyperlink ref="C583" r:id="rId847" xr:uid="{04D53712-4FC1-4B93-B8D1-49B5724C5CC2}"/>
+    <hyperlink ref="C591" r:id="rId848" xr:uid="{EFF358F3-06EB-492C-856F-A43073BA1342}"/>
+    <hyperlink ref="C607" r:id="rId849" xr:uid="{CDC5A0E8-3C4C-47DE-AEB8-723D601B8490}"/>
+    <hyperlink ref="C803" r:id="rId850" xr:uid="{6F5A9F34-FBF2-4D30-B62D-E4D8B963F4CD}"/>
+    <hyperlink ref="C849" r:id="rId851" xr:uid="{EF35F4E1-2133-4F82-AD52-EEAA6AA6C845}"/>
+    <hyperlink ref="C917" r:id="rId852" xr:uid="{AD30A558-7B0E-40F1-9CC6-01B8F085CC60}"/>
+    <hyperlink ref="C968" r:id="rId853" xr:uid="{3DEA38FC-169D-439A-AA51-225AA0CCE53F}"/>
+    <hyperlink ref="C973" r:id="rId854" xr:uid="{2CC01095-BA51-42B3-B919-C04086CA53DF}"/>
+    <hyperlink ref="C1041" r:id="rId855" xr:uid="{E8B88042-7AD1-4050-A70F-2FF2E6FC7C8D}"/>
+    <hyperlink ref="C1105" r:id="rId856" xr:uid="{17E7416A-6AAD-4EA6-8B95-42DFB2F52CC0}"/>
+    <hyperlink ref="C1109" r:id="rId857" xr:uid="{D27C2C3A-1857-442E-B0EE-6E48192C480B}"/>
+    <hyperlink ref="C1185" r:id="rId858" xr:uid="{7766EFFB-4F50-4FF1-B074-2BCA79865348}"/>
+    <hyperlink ref="C1243" r:id="rId859" xr:uid="{80FA2B27-E9AD-4796-A38E-987ED365C289}"/>
+    <hyperlink ref="C1508" r:id="rId860" xr:uid="{BCC9A9FE-784D-4C5A-A9D4-5B328D3A8BFC}"/>
+    <hyperlink ref="C1565" r:id="rId861" xr:uid="{706337AC-E025-4337-B895-D5227AB38313}"/>
+    <hyperlink ref="C1617" r:id="rId862" xr:uid="{CD594144-2875-4028-8E63-8C423ED763DD}"/>
+    <hyperlink ref="C349" r:id="rId863" xr:uid="{7CBF1FA7-70BE-4A12-96BB-C141F7807393}"/>
+    <hyperlink ref="C592" r:id="rId864" xr:uid="{DC0C4D72-B180-4D75-8EAA-E041922D375F}"/>
+    <hyperlink ref="C610" r:id="rId865" xr:uid="{A4CC1518-7C9F-4B23-9DCC-674EFB3A2D82}"/>
+    <hyperlink ref="C843" r:id="rId866" xr:uid="{B0E66BFB-089A-46E5-949F-116752094EBF}"/>
+    <hyperlink ref="C1090" r:id="rId867" xr:uid="{6D48A05E-3039-41D7-82E5-A40BA651837F}"/>
+    <hyperlink ref="C1114" r:id="rId868" xr:uid="{6B8C477A-33D7-421F-9026-25A45560783A}"/>
+    <hyperlink ref="C1361" r:id="rId869" xr:uid="{7BEB269D-91BC-4983-81F7-55909AECB5DB}"/>
+    <hyperlink ref="C1482" r:id="rId870" xr:uid="{2A0AAA18-D315-4E50-A364-3323B736C575}"/>
+    <hyperlink ref="C1643" r:id="rId871" xr:uid="{8229CAD4-51B5-4790-98EB-01991F265E5D}"/>
+    <hyperlink ref="C1695" r:id="rId872" xr:uid="{8B5EC57C-7D56-4DFF-8ABE-EB09895C4841}"/>
+    <hyperlink ref="C179" r:id="rId873" xr:uid="{4BA5EACA-E338-4A58-8231-729FA9DB5240}"/>
+    <hyperlink ref="C351" r:id="rId874" xr:uid="{80D106AF-EFEA-4C65-8FD7-A690447DEA2B}"/>
+    <hyperlink ref="C377" r:id="rId875" xr:uid="{8F9AF58A-05F8-49F7-9652-8F82414563CD}"/>
+    <hyperlink ref="C538" r:id="rId876" xr:uid="{CEED25BE-95BA-480D-A91D-2ECFB397973F}"/>
+    <hyperlink ref="C736" r:id="rId877" xr:uid="{A787FA9D-3858-4A9A-8CF3-7202C3186E7A}"/>
+    <hyperlink ref="C800" r:id="rId878" xr:uid="{BFEF13D7-6E39-4C0E-ADC4-F1AAFB918DE3}"/>
+    <hyperlink ref="C825" r:id="rId879" xr:uid="{E110E9EC-735F-452D-A378-F494E5637069}"/>
+    <hyperlink ref="C844" r:id="rId880" xr:uid="{918BFDFB-4839-44BE-B04C-F0A7C5D4370E}"/>
+    <hyperlink ref="C1001" r:id="rId881" xr:uid="{EBD82AEE-4818-41E4-AE4B-8896ADFD0CF6}"/>
+    <hyperlink ref="C1082" r:id="rId882" xr:uid="{3E7C4115-EF17-4933-AB4C-EDC7A4BA374E}"/>
+    <hyperlink ref="C1161" r:id="rId883" xr:uid="{4BBC1C78-5352-461B-81E5-4B79C5D3FA4B}"/>
+    <hyperlink ref="C1252" r:id="rId884" xr:uid="{B53E350E-7138-469F-896B-2B602EF9B291}"/>
+    <hyperlink ref="C1266" r:id="rId885" xr:uid="{45ABFFA3-23D4-4FD9-ACF6-BD008E7698C9}"/>
+    <hyperlink ref="C1314" r:id="rId886" xr:uid="{9BD757E4-94D5-4A7D-B88D-E8C373FF9151}"/>
+    <hyperlink ref="C1332" r:id="rId887" xr:uid="{8F478607-12C7-4246-A174-276E1C587748}"/>
+    <hyperlink ref="C1654" r:id="rId888" xr:uid="{92D91C8A-CC50-4FD1-9A76-CF4DBE232ED1}"/>
+    <hyperlink ref="C242" r:id="rId889" xr:uid="{263156CA-7AB4-4B63-A3F0-2FA2ABC0D10D}"/>
+    <hyperlink ref="C532" r:id="rId890" xr:uid="{2C5D77E6-C686-44A0-97A8-5D99841189F9}"/>
+    <hyperlink ref="C730" r:id="rId891" xr:uid="{9967B29A-AB48-4F28-A17E-40DA255B4D23}"/>
+    <hyperlink ref="C764" r:id="rId892" xr:uid="{3CDCC987-79D6-46AE-A2DA-D21997AACBCC}"/>
+    <hyperlink ref="C965" r:id="rId893" xr:uid="{9E139707-1655-4427-8842-385BD6F5D703}"/>
+    <hyperlink ref="C1218" r:id="rId894" xr:uid="{041E3290-4A0E-4A8A-8460-652BB773FD67}"/>
+    <hyperlink ref="C1249" r:id="rId895" xr:uid="{03CA924B-1D66-4058-944C-1BD13BDB1714}"/>
+    <hyperlink ref="C1313" r:id="rId896" xr:uid="{E2C54302-6CF8-4275-8D53-3A4824B2365B}"/>
+    <hyperlink ref="C1323" r:id="rId897" xr:uid="{F32885FD-939C-42D3-8065-5843AAF65494}"/>
+    <hyperlink ref="C1452" r:id="rId898" xr:uid="{23782BB1-B5FD-41D6-B960-A9BB9FB64E5E}"/>
+    <hyperlink ref="C533" r:id="rId899" xr:uid="{E2E08819-AA3E-43F1-AE36-BDA643D3958B}"/>
+    <hyperlink ref="C558" r:id="rId900" xr:uid="{FAD8665B-5CDA-4821-BEEE-073133B028CC}"/>
+    <hyperlink ref="C699" r:id="rId901" xr:uid="{4CE01E90-E2B2-4B37-B20F-90AE23A14C3F}"/>
+    <hyperlink ref="C731" r:id="rId902" xr:uid="{D087D155-6242-4D95-9153-BCDCE153BDC9}"/>
+    <hyperlink ref="C994" r:id="rId903" xr:uid="{68AC2235-E05D-4E25-BB38-0D75662D2FC7}"/>
+    <hyperlink ref="C1119" r:id="rId904" xr:uid="{CD6A6D1B-8950-4040-AD53-C303AB54C84B}"/>
+    <hyperlink ref="C1407" r:id="rId905" xr:uid="{2ECF5B16-2221-4B9A-9C0E-E0F4F2669C93}"/>
+    <hyperlink ref="C1536" r:id="rId906" xr:uid="{F1270513-FE82-439D-A910-6968B33A240E}"/>
+    <hyperlink ref="C663" r:id="rId907" xr:uid="{D9FD12B2-BA23-4243-A468-FB1F2FF0F85F}"/>
+    <hyperlink ref="C758" r:id="rId908" xr:uid="{CBF10401-20F9-45FE-8AD1-01E820AA2DC7}"/>
+    <hyperlink ref="C1017" r:id="rId909" xr:uid="{E2FE5343-16C5-4D59-AD04-1B2F2DCFDFA6}"/>
+    <hyperlink ref="C1048" r:id="rId910" xr:uid="{A57F05C8-94A2-4F40-803B-46F1EB134D03}"/>
+    <hyperlink ref="C1124" r:id="rId911" xr:uid="{50712183-F34F-48FE-AA6B-386DD4D75D4E}"/>
+    <hyperlink ref="C259" r:id="rId912" xr:uid="{53D9C48D-DDE1-45A1-869A-0B17476D0754}"/>
+    <hyperlink ref="C589" r:id="rId913" xr:uid="{3AE4383C-9FC6-457C-A15F-A7743964FA4B}"/>
+    <hyperlink ref="C727" r:id="rId914" xr:uid="{0712AB83-A893-42E9-8712-4460D7F13321}"/>
+    <hyperlink ref="C772" r:id="rId915" xr:uid="{355D6809-6E68-44C9-B269-2388CBA7FE3E}"/>
+    <hyperlink ref="C911" r:id="rId916" xr:uid="{7EA32214-90DC-4DA8-9C91-72E7AA7EBE36}"/>
+    <hyperlink ref="C963" r:id="rId917" xr:uid="{5E5226A2-A6D4-4F4E-BA95-1BB4FF0E018F}"/>
+    <hyperlink ref="C1039" r:id="rId918" xr:uid="{6AD971A5-EA6F-425E-95A5-A06D1E5C9715}"/>
+    <hyperlink ref="C1052" r:id="rId919" xr:uid="{0E9B4177-714E-438F-B1B6-CFEE89985AD6}"/>
+    <hyperlink ref="C1062" r:id="rId920" xr:uid="{68DF2B4E-2B8D-4B90-A672-DD70E741D78F}"/>
+    <hyperlink ref="C1291" r:id="rId921" xr:uid="{2FF09384-9FE5-4FC2-B521-BF871B7A1C07}"/>
+    <hyperlink ref="C1408" r:id="rId922" xr:uid="{2DABC984-4B77-4CA8-B658-0C97784A5E97}"/>
+    <hyperlink ref="C1502" r:id="rId923" xr:uid="{6706A51E-DBFA-4D62-9A7F-6523651CBF6C}"/>
+    <hyperlink ref="C151" r:id="rId924" xr:uid="{072C4489-723F-41B4-A7EA-5329DE6D6B50}"/>
+    <hyperlink ref="C257" r:id="rId925" xr:uid="{08EDF914-2D0A-49F8-8AC8-25AC1F0000FB}"/>
+    <hyperlink ref="C308" r:id="rId926" xr:uid="{0FFD77DF-8E5B-4843-857F-6C9450E16FD9}"/>
+    <hyperlink ref="C403" r:id="rId927" xr:uid="{66A350B8-FBD6-4284-A16A-42893955FD5A}"/>
+    <hyperlink ref="C900" r:id="rId928" xr:uid="{DE3C581E-D614-453D-AA63-1C8BD4B114CF}"/>
+    <hyperlink ref="C1275" r:id="rId929" xr:uid="{6C9EA8A1-9FAB-4A2B-BCFC-E7E584A3CC38}"/>
+    <hyperlink ref="C504" r:id="rId930" xr:uid="{1E958BBB-7248-4BF0-98A9-230F6A64FC61}"/>
+    <hyperlink ref="C519" r:id="rId931" xr:uid="{40C2A2F2-98A0-4559-BCEB-52AB50BB4C93}"/>
+    <hyperlink ref="C542" r:id="rId932" xr:uid="{7B7D61B3-308C-46A9-9B6E-4EEB0A255FD7}"/>
+    <hyperlink ref="C590" r:id="rId933" xr:uid="{6D87C029-1210-4108-8A16-4B8C3947C8A2}"/>
+    <hyperlink ref="C765" r:id="rId934" xr:uid="{C702D00F-2CD4-443E-B507-BE3ECA80F50B}"/>
+    <hyperlink ref="C912" r:id="rId935" xr:uid="{B48753AE-8F55-4381-AE22-00377538A265}"/>
+    <hyperlink ref="C953" r:id="rId936" xr:uid="{8358613E-9A73-46DC-A64D-4CA6F26BE791}"/>
+    <hyperlink ref="C995" r:id="rId937" xr:uid="{7C4D0497-FDE4-4D97-8CC4-FC641B67FC81}"/>
+    <hyperlink ref="C1084" r:id="rId938" xr:uid="{5D71A091-4ABF-4D2F-B2A9-C3875395E1E1}"/>
+    <hyperlink ref="C1269" r:id="rId939" xr:uid="{0E64ED52-2B30-4734-B5C2-EAAA7085EC8A}"/>
+    <hyperlink ref="C1298" r:id="rId940" xr:uid="{BFFC7EEE-0F13-4CFE-9CE6-F2F467120639}"/>
+    <hyperlink ref="C1494" r:id="rId941" xr:uid="{3ADAA259-AE8B-4A2A-B180-D2B8C233A3DE}"/>
+    <hyperlink ref="C1537" r:id="rId942" xr:uid="{A65CE282-73CF-4204-AA88-2258F0389573}"/>
+    <hyperlink ref="C534" r:id="rId943" xr:uid="{137E1F90-E335-4C27-9351-A5AD8DDFEE16}"/>
+    <hyperlink ref="C549" r:id="rId944" xr:uid="{C95077CD-D83F-4182-8F04-49D434155AB5}"/>
+    <hyperlink ref="C664" r:id="rId945" xr:uid="{296C9C19-A029-46F1-AB02-68F48C908867}"/>
+    <hyperlink ref="C700" r:id="rId946" xr:uid="{AB711FD8-479E-42A6-B6B8-FA0225C2802F}"/>
+    <hyperlink ref="C759" r:id="rId947" xr:uid="{D7AE5326-9598-4048-A6AF-B04A1EC404BA}"/>
+    <hyperlink ref="C913" r:id="rId948" xr:uid="{AD223FDC-0C33-4EB7-8C4A-1F5D45A49F7B}"/>
+    <hyperlink ref="C1049" r:id="rId949" xr:uid="{A2F1B59F-05AB-4233-B5FB-AA1C93F13677}"/>
+    <hyperlink ref="C1299" r:id="rId950" xr:uid="{D23B2F87-679F-4AFC-B485-2E917032DC83}"/>
+    <hyperlink ref="C1355" r:id="rId951" xr:uid="{180EDF71-9107-4FAF-94CD-F32BC0264DED}"/>
+    <hyperlink ref="C1573" r:id="rId952" xr:uid="{16395152-F079-4FD7-B4F6-BC182EC635D3}"/>
+    <hyperlink ref="C250" r:id="rId953" xr:uid="{C577F2E1-EC0F-4D95-809A-6FF6EAAAD0D4}"/>
+    <hyperlink ref="C260" r:id="rId954" xr:uid="{8A094434-4705-4124-953F-125AED0ED84C}"/>
+    <hyperlink ref="C353" r:id="rId955" xr:uid="{176C1FCE-D30B-4534-81F8-5DC1E812BBDC}"/>
+    <hyperlink ref="C562" r:id="rId956" xr:uid="{60BDFAC1-FE80-467A-882D-B6F86881792B}"/>
+    <hyperlink ref="C601" r:id="rId957" xr:uid="{DC6AEEF3-C9EE-47AC-85EF-7321FF57909A}"/>
+    <hyperlink ref="C608" r:id="rId958" xr:uid="{141BBE11-6C99-44EC-8205-3B3C8AE6B9AD}"/>
+    <hyperlink ref="C717" r:id="rId959" xr:uid="{2B0B2479-2F71-485E-857B-D1A6ED78431E}"/>
+    <hyperlink ref="C847" r:id="rId960" xr:uid="{E5641ED4-15BB-48AB-89FE-C8EF79F04503}"/>
+    <hyperlink ref="C919" r:id="rId961" xr:uid="{502FD04E-75B1-480C-B892-61F26A0B69EE}"/>
+    <hyperlink ref="C1037" r:id="rId962" xr:uid="{5E2D01F6-DDE9-493D-8B1E-2D202B768672}"/>
+    <hyperlink ref="C1040" r:id="rId963" xr:uid="{6CB2A6C7-3041-4249-AE00-0BD4E563C622}"/>
+    <hyperlink ref="C1053" r:id="rId964" xr:uid="{2C1B7523-5D9E-482C-BEC9-461DE66DC016}"/>
+    <hyperlink ref="C1063" r:id="rId965" xr:uid="{1B4E2CD1-097E-4C1D-9E5F-3271995F631C}"/>
+    <hyperlink ref="C1259" r:id="rId966" xr:uid="{65AE250A-7527-485C-9A97-F74ACED50902}"/>
+    <hyperlink ref="C1292" r:id="rId967" xr:uid="{18617EE9-017D-4663-8441-3B9D93A2F784}"/>
+    <hyperlink ref="C1362" r:id="rId968" xr:uid="{1D90A63C-34B5-41E0-B7CD-1A19804CFADD}"/>
+    <hyperlink ref="C192" r:id="rId969" xr:uid="{E9392050-2F64-4E5C-89B6-B15B8B20A4F2}"/>
+    <hyperlink ref="C258" r:id="rId970" xr:uid="{55837A42-59B7-4FCD-82BA-C6F16224C884}"/>
+    <hyperlink ref="C267" r:id="rId971" xr:uid="{024C866F-7579-48A2-8B40-2D5191E2A0F2}"/>
+    <hyperlink ref="C404" r:id="rId972" xr:uid="{0FFC15C2-FA77-4EE7-86F1-4F88F631A513}"/>
+    <hyperlink ref="C550" r:id="rId973" xr:uid="{840B9F09-6EB6-4623-B4E4-470D66BBA3DE}"/>
+    <hyperlink ref="C602" r:id="rId974" xr:uid="{05749A0B-3D42-4E9C-976E-82C6F783FCEA}"/>
+    <hyperlink ref="C697" r:id="rId975" xr:uid="{8ADF0AFE-56A1-4121-905F-7C231C9BB401}"/>
+    <hyperlink ref="C728" r:id="rId976" xr:uid="{DC63BB9D-993D-48F3-97C8-2E6E8BF10E76}"/>
+    <hyperlink ref="C773" r:id="rId977" xr:uid="{B05D5423-A2A2-40EE-9D8D-464BEBA048BB}"/>
+    <hyperlink ref="C794" r:id="rId978" xr:uid="{E5C6235F-5C4B-4574-8AD4-CE7F41E3E239}"/>
+    <hyperlink ref="C872" r:id="rId979" xr:uid="{D6C8F8BF-3AE0-4633-9788-1E5562102BFE}"/>
+    <hyperlink ref="C901" r:id="rId980" xr:uid="{959D5B32-B3E1-4CA9-8F6E-959B68F90A98}"/>
+    <hyperlink ref="C1510" r:id="rId981" xr:uid="{151FFFD3-8F87-430D-943D-84BB938B16E8}"/>
+    <hyperlink ref="C633" r:id="rId982" xr:uid="{F6BDA5C6-6D27-44A4-90E3-655C1AA1CDD0}"/>
+    <hyperlink ref="C650" r:id="rId983" xr:uid="{D91B6B79-BEB6-4614-B1AB-A2CFA3D81CA5}"/>
+    <hyperlink ref="C996" r:id="rId984" xr:uid="{6FE5B590-55AB-4AFF-9E8D-A9E62E782C6D}"/>
+    <hyperlink ref="C997" r:id="rId985" xr:uid="{02B29422-8DB2-4B51-9294-023FD8AB6B84}"/>
+    <hyperlink ref="C1363" r:id="rId986" xr:uid="{096FDCFB-AD61-4713-8247-48FD950379AF}"/>
+    <hyperlink ref="C540" r:id="rId987" xr:uid="{BCBE4FE7-EAAE-46C6-8FF1-23F1884720BC}"/>
+    <hyperlink ref="C823" r:id="rId988" xr:uid="{09571E92-587B-486C-9E82-DF0621EA45FA}"/>
+    <hyperlink ref="C902" r:id="rId989" xr:uid="{FA210B27-2E8E-42F4-B284-7FF9DB4E39FD}"/>
+    <hyperlink ref="C947" r:id="rId990" xr:uid="{8B9F1BF1-1706-4B65-8D41-BB2FFD30959C}"/>
+    <hyperlink ref="C1085" r:id="rId991" xr:uid="{6116970D-052C-437B-868C-49975F5C548A}"/>
+    <hyperlink ref="C1122" r:id="rId992" xr:uid="{BDE5617D-C49D-4795-8523-BC0D7BB8BE9A}"/>
+    <hyperlink ref="C1270" r:id="rId993" xr:uid="{762E851D-6C36-41DE-9256-64C04F87F864}"/>
+    <hyperlink ref="C1331" r:id="rId994" xr:uid="{D1B294EB-42C8-4005-9586-695ECD827DF7}"/>
+    <hyperlink ref="C1356" r:id="rId995" xr:uid="{EFBBA490-7554-435E-95DF-53740BA43ACE}"/>
+    <hyperlink ref="C1574" r:id="rId996" xr:uid="{51778D47-65F6-4634-82A3-0C7B54BB3DC5}"/>
+    <hyperlink ref="C1680" r:id="rId997" xr:uid="{F070C1F6-F598-4A21-8634-13AE2E025C05}"/>
+    <hyperlink ref="C497" r:id="rId998" xr:uid="{B16C32F9-48F0-4D68-B98C-8D6F86C6E215}"/>
+    <hyperlink ref="C524" r:id="rId999" xr:uid="{86E9CC35-2B1A-43E0-B55F-5E25038A30BE}"/>
+    <hyperlink ref="C770" r:id="rId1000" xr:uid="{40A646FE-9C66-4986-8F1D-40A1205072FF}"/>
+    <hyperlink ref="C990" r:id="rId1001" xr:uid="{B6FDD114-F0AF-40E5-831F-5A460EA60528}"/>
+    <hyperlink ref="C1021" r:id="rId1002" xr:uid="{6604B5B9-B88C-4632-87AC-7B2BAD5729C2}"/>
+    <hyperlink ref="C1058" r:id="rId1003" xr:uid="{015D353F-206D-482E-9F35-093BCA283B8C}"/>
+    <hyperlink ref="C1095" r:id="rId1004" xr:uid="{285BEFB3-5F6C-44F0-A7B8-E5BC1FBADFC8}"/>
+    <hyperlink ref="C1134" r:id="rId1005" xr:uid="{A9D4DF0D-7C47-4283-9B82-FA5B95797ED6}"/>
+    <hyperlink ref="C1184" r:id="rId1006" xr:uid="{F259A36B-1355-4757-81B2-E715DEEEBC12}"/>
+    <hyperlink ref="C1225" r:id="rId1007" xr:uid="{605F0930-FCC7-4BA6-A3FE-2C0E91B85038}"/>
+    <hyperlink ref="C1239" r:id="rId1008" xr:uid="{3A6C8588-8908-475A-910F-2789F333E3CE}"/>
+    <hyperlink ref="C1328" r:id="rId1009" xr:uid="{6BE9DA1C-1B11-4AEE-84F6-B03592FC2001}"/>
+    <hyperlink ref="C1392" r:id="rId1010" xr:uid="{33EA3DA2-0395-4F41-9287-F8207F2A6EBE}"/>
+    <hyperlink ref="C1529" r:id="rId1011" xr:uid="{9B57A2D1-EEB8-48B3-8198-B349722FE970}"/>
+    <hyperlink ref="C1691" r:id="rId1012" xr:uid="{94E6707B-A0D6-4E12-A548-E3102448A022}"/>
+    <hyperlink ref="C126" r:id="rId1013" xr:uid="{F61220A9-B84A-4E51-AAD1-357E67460B67}"/>
+    <hyperlink ref="C273" r:id="rId1014" xr:uid="{D8716FF5-FE58-4FA5-9B00-DC3978822453}"/>
+    <hyperlink ref="C348" r:id="rId1015" xr:uid="{9A725919-B20D-414B-A213-4C3AAF58E04E}"/>
+    <hyperlink ref="C1079" r:id="rId1016" xr:uid="{04D07D77-C55B-47EA-AAB6-DF3C276FDF63}"/>
+    <hyperlink ref="C1237" r:id="rId1017" xr:uid="{C6D0BAC6-ECF3-4DD7-9CFF-4D9E9D7B0F78}"/>
+    <hyperlink ref="C1371" r:id="rId1018" xr:uid="{F0AC52A1-2471-405F-A4D3-8A55AEF391BA}"/>
+    <hyperlink ref="C1453" r:id="rId1019" xr:uid="{D8302209-4C07-49C9-85C2-7F7525C30D42}"/>
+    <hyperlink ref="C1632" r:id="rId1020" xr:uid="{048534ED-4485-49FD-9DBB-9DCCA8BDE89E}"/>
+    <hyperlink ref="C713" r:id="rId1021" xr:uid="{F06E0DA6-BA49-4DAF-965C-28987B97BA86}"/>
+    <hyperlink ref="C827" r:id="rId1022" xr:uid="{473A6221-233A-46D2-BB0B-E10F99AC93CB}"/>
+    <hyperlink ref="C910" r:id="rId1023" xr:uid="{A4A261E6-6981-4D7A-B9E8-080336046DE8}"/>
+    <hyperlink ref="C1022" r:id="rId1024" xr:uid="{03DADAD8-4D00-474C-9BC9-806AD01817E6}"/>
+    <hyperlink ref="C1046" r:id="rId1025" xr:uid="{CC537A4B-3CA5-4EBB-84C0-02C7F599ADAC}"/>
+    <hyperlink ref="C1135" r:id="rId1026" xr:uid="{D467B05B-6983-456F-A418-43E7E3EDDB2E}"/>
+    <hyperlink ref="C1306" r:id="rId1027" xr:uid="{D1344289-AB93-424F-8716-DD0EC7B6E406}"/>
+    <hyperlink ref="C1320" r:id="rId1028" xr:uid="{76CDFE83-9147-4BE1-B02E-C93FBD862513}"/>
+    <hyperlink ref="C1541" r:id="rId1029" xr:uid="{0D972BFB-9A5E-4EE6-B43B-020ED786AAB6}"/>
+    <hyperlink ref="C1614" r:id="rId1030" xr:uid="{D6058A64-43E2-4841-98A0-A80746B0EA04}"/>
+    <hyperlink ref="C108" r:id="rId1031" xr:uid="{68E399F4-DA70-4188-A5F3-A71FF8BBE2C5}"/>
+    <hyperlink ref="C110" r:id="rId1032" xr:uid="{24C553B2-82AD-4676-B7D5-C3A3A19832A0}"/>
+    <hyperlink ref="C331" r:id="rId1033" xr:uid="{950BBF96-5925-414A-8792-215F5519FD91}"/>
+    <hyperlink ref="C433" r:id="rId1034" xr:uid="{DC719713-5949-40B1-9D0C-D810A0FE1F78}"/>
+    <hyperlink ref="C585" r:id="rId1035" xr:uid="{48A58D87-11E0-4395-9675-F17CFA72C4F1}"/>
+    <hyperlink ref="C754" r:id="rId1036" xr:uid="{41BACEE8-4E55-4941-8F27-D5E88116688A}"/>
+    <hyperlink ref="C760" r:id="rId1037" xr:uid="{C9C1749C-A21F-49C0-86EE-4AAA90E51C4F}"/>
+    <hyperlink ref="C914" r:id="rId1038" xr:uid="{FA779A7F-6BF4-4EE8-91CC-628BF83D2A92}"/>
+    <hyperlink ref="C1136" r:id="rId1039" xr:uid="{0F6FD6F8-4BFF-4539-B3CB-EE133D2ECEF5}"/>
+    <hyperlink ref="C1144" r:id="rId1040" xr:uid="{11F22825-54C6-4CFA-87C8-8182EA47E96E}"/>
+    <hyperlink ref="C162" r:id="rId1041" xr:uid="{3BADA5D8-A6EE-494C-9720-4274C2CFCD79}"/>
+    <hyperlink ref="C430" r:id="rId1042" xr:uid="{AB3BDDF1-A541-44C4-A201-7409705EF240}"/>
+    <hyperlink ref="C498" r:id="rId1043" xr:uid="{76E82ABA-93F9-40F2-A9F6-774FCF87DDA9}"/>
+    <hyperlink ref="C525" r:id="rId1044" xr:uid="{73E8EE67-6392-49E1-880F-DB95F7DA4ABC}"/>
+    <hyperlink ref="C556" r:id="rId1045" xr:uid="{80A606E7-858A-47C8-A273-BC2A2EB8D0C8}"/>
+    <hyperlink ref="C729" r:id="rId1046" xr:uid="{E1B13AEF-B296-4106-961B-8EA02BF7311B}"/>
+    <hyperlink ref="C734" r:id="rId1047" xr:uid="{90700846-DFD0-4725-90F8-105FC380D02E}"/>
+    <hyperlink ref="C747" r:id="rId1048" xr:uid="{DBC05BE0-AE93-446E-B789-BC52EA093FFC}"/>
+    <hyperlink ref="C771" r:id="rId1049" xr:uid="{9A373F4D-51B5-4980-9A22-D6D02A942EBE}"/>
+    <hyperlink ref="C893" r:id="rId1050" xr:uid="{7FB15BAA-EEE5-4B39-A924-FDD0ECDE91F4}"/>
+    <hyperlink ref="C991" r:id="rId1051" xr:uid="{01CBE285-6FC6-4D55-8FCB-3D1CFA9B8741}"/>
+    <hyperlink ref="C1055" r:id="rId1052" xr:uid="{137C18BE-1722-4D17-A909-FC69E0616FA4}"/>
+    <hyperlink ref="C1068" r:id="rId1053" xr:uid="{5AC81610-8E88-4756-B963-523B1ECA40A4}"/>
+    <hyperlink ref="C1096" r:id="rId1054" xr:uid="{0251B58C-001D-420C-9976-C2AB1E35937D}"/>
+    <hyperlink ref="C1329" r:id="rId1055" xr:uid="{6C48C9B6-9E20-4F60-8100-0C9C0812251F}"/>
+    <hyperlink ref="C1335" r:id="rId1056" xr:uid="{BFCF3BAE-215D-4932-82CA-663BDB7A96C8}"/>
+    <hyperlink ref="C1405" r:id="rId1057" xr:uid="{9AEB47B5-EB6C-49DC-B2DD-AF04928DFD9D}"/>
+    <hyperlink ref="C1653" r:id="rId1058" xr:uid="{70555A4C-EBD3-4DD3-8F56-AEC8B1675168}"/>
+    <hyperlink ref="C1692" r:id="rId1059" xr:uid="{A22CD029-0927-4021-9940-434C76AB5B67}"/>
+    <hyperlink ref="C537" r:id="rId1060" xr:uid="{D66FDD1D-34FA-4B73-B341-880C04F25E96}"/>
+    <hyperlink ref="C582" r:id="rId1061" xr:uid="{F71C461C-C0DB-438B-8E2C-017653414B2B}"/>
+    <hyperlink ref="C1147" r:id="rId1062" xr:uid="{4A536582-5176-43C0-94BC-0C9373CFF878}"/>
+    <hyperlink ref="C1231" r:id="rId1063" xr:uid="{03D5370E-8F03-45F6-972A-0A18F36A42D6}"/>
+    <hyperlink ref="C1348" r:id="rId1064" xr:uid="{7BD839A9-7161-4498-B969-C25999CCA693}"/>
+    <hyperlink ref="C196" r:id="rId1065" xr:uid="{D96614CC-8D36-4534-A74C-329D86C3578C}"/>
+    <hyperlink ref="C365" r:id="rId1066" xr:uid="{B8AAC8A3-2E57-48B5-96EA-807AC57392FA}"/>
+    <hyperlink ref="C698" r:id="rId1067" xr:uid="{9FB55CA5-D2FF-466A-B11C-698E2941AF6C}"/>
+    <hyperlink ref="C714" r:id="rId1068" xr:uid="{3E2A1820-72BC-47FC-8B62-B0976D8A36C6}"/>
+    <hyperlink ref="C748" r:id="rId1069" xr:uid="{65CA7481-1CD1-42A8-A5EF-56BD508969B5}"/>
+    <hyperlink ref="C817" r:id="rId1070" xr:uid="{48183B95-233A-42EE-9194-6DCCDD596AE5}"/>
+    <hyperlink ref="C818" r:id="rId1071" xr:uid="{5A26FA81-DED6-4EC4-909E-AB4175AA6B43}"/>
+    <hyperlink ref="C922" r:id="rId1072" xr:uid="{25D12AF6-4FD7-4672-8F58-63F883886CFC}"/>
+    <hyperlink ref="C1016" r:id="rId1073" xr:uid="{74091169-B624-4906-9248-C303E2F09641}"/>
+    <hyperlink ref="C1065" r:id="rId1074" xr:uid="{A8E501A2-14C8-49F8-A3BC-6786EC41CC91}"/>
+    <hyperlink ref="C1321" r:id="rId1075" xr:uid="{08E8EED3-8BA6-4862-9B2E-53BE0D4DC156}"/>
+    <hyperlink ref="C1615" r:id="rId1076" xr:uid="{6316D9E8-D35A-4337-AD19-1A9DF81319D7}"/>
+    <hyperlink ref="C1666" r:id="rId1077" xr:uid="{A9904DF0-E9FA-43E5-9452-AA9D3CCD5AD8}"/>
+    <hyperlink ref="C111" r:id="rId1078" xr:uid="{6E7CBA46-CFF0-4BC0-A15B-3DC9A4C000C5}"/>
+    <hyperlink ref="C241" r:id="rId1079" xr:uid="{B658B26C-A8F7-413B-B73C-C1C47225E55C}"/>
+    <hyperlink ref="C302" r:id="rId1080" xr:uid="{27760281-F63B-4E3B-AB5B-17A936BAE0E8}"/>
+    <hyperlink ref="C434" r:id="rId1081" xr:uid="{0E6981EE-0C9A-466B-8563-66C282614CB4}"/>
+    <hyperlink ref="C531" r:id="rId1082" xr:uid="{FCD56F97-1B84-41E4-83D3-A32CA471935D}"/>
+    <hyperlink ref="C686" r:id="rId1083" xr:uid="{5BEE50DC-94B9-47BC-B703-A2B4EDB6F60E}"/>
+    <hyperlink ref="C915" r:id="rId1084" xr:uid="{9880B083-D617-44B9-9399-08D1416C3E15}"/>
+    <hyperlink ref="C964" r:id="rId1085" xr:uid="{5E389109-783B-463F-93BF-8EFDBE82487F}"/>
+    <hyperlink ref="C1312" r:id="rId1086" xr:uid="{159548AD-5C46-40E8-8A76-21E25BCFD4A3}"/>
+    <hyperlink ref="C1322" r:id="rId1087" xr:uid="{A6BF9FB5-6872-45CB-9784-725615CAA1C5}"/>
+    <hyperlink ref="C1354" r:id="rId1088" xr:uid="{7CF1239B-EB92-4B98-88F7-9D639D4A2C33}"/>
+    <hyperlink ref="C1406" r:id="rId1089" xr:uid="{60CB85D2-A97D-47AB-8704-85A643735788}"/>
+    <hyperlink ref="C163" r:id="rId1090" xr:uid="{D68D29BB-65BB-4267-980D-0693FF061BF6}"/>
+    <hyperlink ref="C557" r:id="rId1091" xr:uid="{21A9ED30-9ABC-40CE-A5DD-883A8018A610}"/>
+    <hyperlink ref="C735" r:id="rId1092" xr:uid="{0ACC2155-75D3-4C8D-B25A-7005696D3F7D}"/>
+    <hyperlink ref="C976" r:id="rId1093" xr:uid="{AF224C3C-31B5-4913-99AC-679E12A9CD86}"/>
+    <hyperlink ref="C992" r:id="rId1094" xr:uid="{96F89832-A8C3-4B08-9D40-F0EEF292EB77}"/>
+    <hyperlink ref="C1069" r:id="rId1095" xr:uid="{77BD0043-959B-4EA8-A881-19E40A71366F}"/>
+    <hyperlink ref="C1118" r:id="rId1096" xr:uid="{31A7C834-961F-46F8-8E9A-EB981F439D7A}"/>
+    <hyperlink ref="C1217" r:id="rId1097" xr:uid="{449F4530-662D-4A5D-AC13-17B6A8245F9F}"/>
+    <hyperlink ref="C1307" r:id="rId1098" xr:uid="{B3F44772-31F2-44D7-AB7F-374DF7BD154B}"/>
+    <hyperlink ref="C1336" r:id="rId1099" xr:uid="{5D118B64-43E9-4983-AB63-F0B52802C449}"/>
+    <hyperlink ref="C662" r:id="rId1100" xr:uid="{E885E510-C09A-4BD5-88D0-6394243A9756}"/>
+    <hyperlink ref="C749" r:id="rId1101" xr:uid="{7DC6297E-95CD-4C8F-BE58-4FCE083EA90B}"/>
+    <hyperlink ref="C752" r:id="rId1102" xr:uid="{A24A3666-8DFC-4BE9-BFC2-2B386FA01A94}"/>
+    <hyperlink ref="C1123" r:id="rId1103" xr:uid="{5EBD8A35-409D-4893-B657-E7E617B95AF9}"/>
+    <hyperlink ref="C1148" r:id="rId1104" xr:uid="{E5B5E1C4-FF3D-4326-ABAE-64931C36291C}"/>
+    <hyperlink ref="C1349" r:id="rId1105" xr:uid="{379A9E12-2F33-4C06-924A-EA8C675928BC}"/>
+    <hyperlink ref="C114" r:id="rId1106" xr:uid="{75CE4198-9CE6-4774-8E3F-7DD9A3C026AE}"/>
+    <hyperlink ref="C307" r:id="rId1107" xr:uid="{64B5D2BC-214F-448E-9BF5-5EBB67511E54}"/>
+    <hyperlink ref="C518" r:id="rId1108" xr:uid="{ED584100-FB3B-4046-A0B0-358D9A216523}"/>
+    <hyperlink ref="C530" r:id="rId1109" xr:uid="{CAC02F20-E0E0-4FE2-99C4-8B70599FA6F4}"/>
+    <hyperlink ref="C962" r:id="rId1110" xr:uid="{4E491E04-9DCA-4293-8BF9-92A12ACC1021}"/>
+    <hyperlink ref="C1047" r:id="rId1111" xr:uid="{2E401710-DFCA-43E9-A6C9-85E9B882504B}"/>
+    <hyperlink ref="C1066" r:id="rId1112" xr:uid="{6C32C3FB-3503-41D7-8EF8-BA7215AFF55E}"/>
+    <hyperlink ref="C1274" r:id="rId1113" xr:uid="{E3C819B5-E88E-4DC1-97D7-65DEA29AA520}"/>
+    <hyperlink ref="C1324" r:id="rId1114" xr:uid="{6AB5E693-6FD5-43E9-8163-48D7A492DCE4}"/>
+    <hyperlink ref="C1501" r:id="rId1115" xr:uid="{D51F9E45-A702-46EC-A26A-F06FE6A95FD3}"/>
+    <hyperlink ref="C1667" r:id="rId1116" xr:uid="{891355ED-C5CC-4D88-950B-99A25733E376}"/>
+    <hyperlink ref="C425" r:id="rId1117" xr:uid="{86C3EA51-5D9D-4771-A9DA-5A93F444DEB4}"/>
+    <hyperlink ref="C520" r:id="rId1118" xr:uid="{79D91A91-599E-4D54-9BC3-33ADDA88F4D3}"/>
+    <hyperlink ref="C547" r:id="rId1119" xr:uid="{B5E95B61-052F-46EE-B7E6-88904165C464}"/>
+    <hyperlink ref="C767" r:id="rId1120" xr:uid="{3AD7554D-CD33-45C2-8E3B-4877EB6DE129}"/>
+    <hyperlink ref="C951" r:id="rId1121" xr:uid="{D6EB220E-FEE1-45A0-B43C-3349CD8F6959}"/>
+    <hyperlink ref="C954" r:id="rId1122" xr:uid="{7FB4EA63-CB64-4759-A8D8-C592D969BAE8}"/>
+    <hyperlink ref="C1012" r:id="rId1123" xr:uid="{BC4BB6A9-45E0-4B86-8491-6779A841C2EF}"/>
+    <hyperlink ref="C1131" r:id="rId1124" xr:uid="{FD3EB0BB-F6FF-4F69-9280-B753E0B98D74}"/>
+    <hyperlink ref="C1139" r:id="rId1125" xr:uid="{C85BE262-A0F4-4DDA-9D35-55D528AE6E2B}"/>
+    <hyperlink ref="C1228" r:id="rId1126" xr:uid="{1F970664-C4FD-4766-A9D6-3F117A25E5C7}"/>
+    <hyperlink ref="C1428" r:id="rId1127" xr:uid="{58A659D0-53FA-4174-8335-2A6DFC7CB200}"/>
+    <hyperlink ref="C1434" r:id="rId1128" xr:uid="{C43AC3A7-2029-48D8-A6A5-2DE54B666C2E}"/>
+    <hyperlink ref="C1522" r:id="rId1129" xr:uid="{EA667FC7-8FBF-4E6C-811E-0C981A30D2A3}"/>
+    <hyperlink ref="C1637" r:id="rId1130" xr:uid="{F2D53C16-10AC-4DA9-B15C-1DCFC82A607E}"/>
+    <hyperlink ref="C137" r:id="rId1131" xr:uid="{93EA71C2-52FE-4776-8257-C6117410DECB}"/>
+    <hyperlink ref="C199" r:id="rId1132" xr:uid="{A28BC935-EDE5-4B1B-9947-1D0478384819}"/>
+    <hyperlink ref="C694" r:id="rId1133" xr:uid="{CA31F5FA-052B-47DE-86C4-CE2F2B6C7E9E}"/>
+    <hyperlink ref="C1197" r:id="rId1134" xr:uid="{F7150941-F128-484C-8697-1AE03ED58205}"/>
+    <hyperlink ref="C1447" r:id="rId1135" xr:uid="{8EBC0D57-7BDD-40A4-B9A0-40EF3E6A820A}"/>
+    <hyperlink ref="C1516" r:id="rId1136" xr:uid="{9EED83AB-6AAC-4E3F-9B65-583498C4E05F}"/>
+    <hyperlink ref="C100" r:id="rId1137" xr:uid="{32EAB9FF-7780-4995-95EC-805E3333B288}"/>
+    <hyperlink ref="C134" r:id="rId1138" xr:uid="{1866EDFE-D67C-4DF2-BDEB-5D864C73FCD0}"/>
+    <hyperlink ref="C195" r:id="rId1139" xr:uid="{80EEB98C-09A4-485B-8572-256B4E12F22D}"/>
+    <hyperlink ref="C294" r:id="rId1140" xr:uid="{7212F2FC-96AE-47C3-83AB-A61A052F2FFF}"/>
+    <hyperlink ref="C599" r:id="rId1141" xr:uid="{AD3E8F20-7A7C-44DC-B67A-DAC5B9825D4A}"/>
+    <hyperlink ref="C724" r:id="rId1142" xr:uid="{3F66897F-F3AD-4C1D-821B-372F01FA959E}"/>
+    <hyperlink ref="C890" r:id="rId1143" xr:uid="{312F7972-20C9-4817-A559-8A5965CE21D9}"/>
+    <hyperlink ref="C1132" r:id="rId1144" xr:uid="{CE6C7EC1-9770-4687-A774-21736E9260E6}"/>
+    <hyperlink ref="C1193" r:id="rId1145" xr:uid="{CB3894DF-832F-4210-BA7B-B803FCC2F369}"/>
+    <hyperlink ref="C1448" r:id="rId1146" xr:uid="{89366A55-B980-44BA-A67D-65248762653A}"/>
+    <hyperlink ref="C1460" r:id="rId1147" xr:uid="{0CC2B45A-7A74-4CB1-BEAC-8B573B83D6B7}"/>
+    <hyperlink ref="C1688" r:id="rId1148" xr:uid="{468C988D-5D5E-4A33-A7F9-039E9BAD117D}"/>
+    <hyperlink ref="C521" r:id="rId1149" xr:uid="{99AF4E1D-A0E4-4435-BB53-7BC35FAC20E3}"/>
+    <hyperlink ref="C689" r:id="rId1150" xr:uid="{04D5D6F8-C98E-4B28-B0A5-B7860911F038}"/>
+    <hyperlink ref="C808" r:id="rId1151" xr:uid="{12DFEAA4-4231-40DA-BB2F-E88C93EB0A8A}"/>
+    <hyperlink ref="C905" r:id="rId1152" xr:uid="{AE7EB059-477A-4949-B22F-5474997B00A6}"/>
+    <hyperlink ref="C959" r:id="rId1153" xr:uid="{78AFDE8C-9C8A-4743-BA93-3B7E9886F512}"/>
+    <hyperlink ref="C1209" r:id="rId1154" xr:uid="{A7B3AD8D-A3F5-4319-A22B-9145041228BB}"/>
+    <hyperlink ref="C1427" r:id="rId1155" xr:uid="{5515657A-07B6-418F-94A0-3D67C265F816}"/>
+    <hyperlink ref="C1437" r:id="rId1156" xr:uid="{3FE8360E-E3F2-49CC-BB68-16EF6617179B}"/>
+    <hyperlink ref="C1449" r:id="rId1157" xr:uid="{A913C2AB-FC46-4110-9EC9-7071D1454A26}"/>
+    <hyperlink ref="C1505" r:id="rId1158" xr:uid="{54A94710-6B80-4E9E-9EE9-5F2C1D18E8AF}"/>
+    <hyperlink ref="C1607" r:id="rId1159" xr:uid="{50048475-1B1A-42A9-9A5D-1EE8F1EF6D61}"/>
+    <hyperlink ref="C1697" r:id="rId1160" xr:uid="{B6749367-DB1A-4BAC-BD49-7F832B5F2B64}"/>
+    <hyperlink ref="C174" r:id="rId1161" xr:uid="{3BC45D16-2974-4B91-B3D6-90301C01197D}"/>
+    <hyperlink ref="C545" r:id="rId1162" xr:uid="{3C0FF239-C1A5-4FED-B3F5-1F9E0AED788A}"/>
+    <hyperlink ref="C565" r:id="rId1163" xr:uid="{1D36BDD4-3B6F-4ADA-AE85-AC3123A298A6}"/>
+    <hyperlink ref="C725" r:id="rId1164" xr:uid="{E654EFC6-583F-493E-8143-455D0C55C2B4}"/>
+    <hyperlink ref="C952" r:id="rId1165" xr:uid="{AD914A34-23EA-4363-BD1E-5B30EABB0FFD}"/>
+    <hyperlink ref="C955" r:id="rId1166" xr:uid="{62F8C1F5-9E02-4213-A5EA-D14976F863A2}"/>
+    <hyperlink ref="C969" r:id="rId1167" xr:uid="{C00F6BC1-BCAA-4F9C-BC2B-316777C0FE6C}"/>
+    <hyperlink ref="C1013" r:id="rId1168" xr:uid="{561E2057-C3FE-4E54-BABE-D31BD723DDCE}"/>
+    <hyperlink ref="C1077" r:id="rId1169" xr:uid="{CCDB180C-856F-4597-940B-26024E83D683}"/>
+    <hyperlink ref="C1093" r:id="rId1170" xr:uid="{F2123F97-8E7F-44C9-A0E2-42BE6C6426BA}"/>
+    <hyperlink ref="C1133" r:id="rId1171" xr:uid="{FE7EA5E5-595C-4D94-95FE-41C46D8AD63D}"/>
+    <hyperlink ref="C1140" r:id="rId1172" xr:uid="{CE5016BE-A3A5-4611-8DA9-2903382B0AF8}"/>
+    <hyperlink ref="C1368" r:id="rId1173" xr:uid="{E3759D5C-B949-4453-8DEE-7152E5C1D4B7}"/>
+    <hyperlink ref="C1429" r:id="rId1174" xr:uid="{A376F95F-12DC-480E-BF1A-A71E76C811CB}"/>
+    <hyperlink ref="C1487" r:id="rId1175" xr:uid="{CA52605D-505B-43B7-AB30-BB2F167665C6}"/>
+    <hyperlink ref="C224" r:id="rId1176" xr:uid="{306D7913-5786-4C88-8049-584200DA145E}"/>
+    <hyperlink ref="C299" r:id="rId1177" xr:uid="{113B92CF-9BC7-415D-B060-4210AD3D3143}"/>
+    <hyperlink ref="C332" r:id="rId1178" xr:uid="{FBC38DE9-2789-40F5-BA27-CF2FCB7DFA29}"/>
+    <hyperlink ref="C426" r:id="rId1179" xr:uid="{02898396-22A7-48DD-8449-77B16107264B}"/>
+    <hyperlink ref="C657" r:id="rId1180" xr:uid="{EC44A9E3-7F52-4632-AC07-435E90E00019}"/>
+    <hyperlink ref="C745" r:id="rId1181" xr:uid="{1BA0B31E-BCA0-4C81-85AC-AB442218BA3D}"/>
+    <hyperlink ref="C797" r:id="rId1182" xr:uid="{8AD3CC2C-0ECD-4DBB-B301-A80F84CABF27}"/>
+    <hyperlink ref="C809" r:id="rId1183" xr:uid="{0D81309D-AA9E-4348-9100-7FB77A523A07}"/>
+    <hyperlink ref="C1091" r:id="rId1184" xr:uid="{87D50CD8-B084-456B-BD35-2D94EF28E7AE}"/>
+    <hyperlink ref="C1182" r:id="rId1185" xr:uid="{2AB6C7AD-8B4F-436A-8006-96BB87755770}"/>
+    <hyperlink ref="C1268" r:id="rId1186" xr:uid="{7AE1462D-5F08-471A-AF0F-454AECD336CC}"/>
+    <hyperlink ref="C1300" r:id="rId1187" xr:uid="{47AB3447-AED5-4A91-9E1D-2EBE54FA52F3}"/>
+    <hyperlink ref="C1517" r:id="rId1188" xr:uid="{616C25B0-D18A-471F-B5EF-B23487C1EB6A}"/>
+    <hyperlink ref="C135" r:id="rId1189" xr:uid="{E583EFEB-2179-487B-BC27-A48A86CB9BD7}"/>
+    <hyperlink ref="C600" r:id="rId1190" xr:uid="{92C962AD-1529-40F2-85EA-80875C90E8EF}"/>
+    <hyperlink ref="C820" r:id="rId1191" xr:uid="{A344C046-6405-45F4-BDA3-3B97FEC34B49}"/>
+    <hyperlink ref="C891" r:id="rId1192" xr:uid="{1DBE2931-D020-402E-AD3A-9236767E3C4B}"/>
+    <hyperlink ref="C923" r:id="rId1193" xr:uid="{B3ACB33B-EEC5-4887-9D2D-2FEEDE4ACEFF}"/>
+    <hyperlink ref="C1194" r:id="rId1194" xr:uid="{8EA745B5-2BB6-4280-A350-6274E69B3F4C}"/>
+    <hyperlink ref="C1210" r:id="rId1195" xr:uid="{A0915BED-AA24-470E-B96E-3F1B2137A92E}"/>
+    <hyperlink ref="C1391" r:id="rId1196" xr:uid="{5A084E26-EBB5-4BF8-8D49-98089AA5036C}"/>
+    <hyperlink ref="C1689" r:id="rId1197" xr:uid="{1907CBD3-DC4E-448C-805C-79DC917D4CCB}"/>
+    <hyperlink ref="C272" r:id="rId1198" xr:uid="{54B39ABB-C442-4FAB-A045-F552B3BC2A36}"/>
+    <hyperlink ref="C295" r:id="rId1199" xr:uid="{62287615-7D74-4DDC-BEED-2DB1B17C3AD9}"/>
+    <hyperlink ref="C429" r:id="rId1200" xr:uid="{475BBAD1-DE43-43AE-9928-BB2F51088378}"/>
+    <hyperlink ref="C527" r:id="rId1201" xr:uid="{5C4EA7E0-8942-4632-886C-FC398F037381}"/>
+    <hyperlink ref="C566" r:id="rId1202" xr:uid="{5EBEE24E-E3A4-422A-9016-283F2BDE0647}"/>
+    <hyperlink ref="C810" r:id="rId1203" xr:uid="{896016CC-A40A-4CC8-922C-A18EFB903710}"/>
+    <hyperlink ref="C960" r:id="rId1204" xr:uid="{B101995B-6503-4AED-9541-BFF2C4707E38}"/>
+    <hyperlink ref="C970" r:id="rId1205" xr:uid="{80E245A0-80CA-4AB7-993E-D235BDF6FA3F}"/>
+    <hyperlink ref="C986" r:id="rId1206" xr:uid="{26476FF0-3217-4547-89A2-93749250BADF}"/>
+    <hyperlink ref="C1004" r:id="rId1207" xr:uid="{C59B9601-E20B-4036-BF01-5BEEEE07DB35}"/>
+    <hyperlink ref="C1057" r:id="rId1208" xr:uid="{4C46D364-6EA6-4370-B7E7-A892BD8319B6}"/>
+    <hyperlink ref="C1224" r:id="rId1209" xr:uid="{9652AE44-6354-47C4-8DF5-B0EA29845E68}"/>
+    <hyperlink ref="C1238" r:id="rId1210" xr:uid="{B3534902-89A0-4243-8C23-F067D1FE32F0}"/>
+    <hyperlink ref="C1261" r:id="rId1211" xr:uid="{4BE74030-CB51-4038-BF44-D2AF4B5759F9}"/>
+    <hyperlink ref="C1334" r:id="rId1212" xr:uid="{A10D8F16-D2D6-4679-82AA-9C294497D8E3}"/>
+    <hyperlink ref="C1337" r:id="rId1213" xr:uid="{487B4C9D-274F-411B-B5A0-95CCA5761E4E}"/>
+    <hyperlink ref="C1481" r:id="rId1214" xr:uid="{1E08D662-DA75-44F6-A03A-0D1680662524}"/>
+    <hyperlink ref="C1488" r:id="rId1215" xr:uid="{FAE20E39-A68C-43D9-B27D-BBA9316A4F44}"/>
+    <hyperlink ref="C1528" r:id="rId1216" xr:uid="{37EE7C6D-6BAF-4EBA-8B70-214976BDBEF2}"/>
+    <hyperlink ref="C1608" r:id="rId1217" xr:uid="{49198AFB-0EEA-4E11-AA63-1055AA42900D}"/>
+    <hyperlink ref="C72" r:id="rId1218" xr:uid="{F8905D0B-9033-44FA-87B3-C39DC2860C59}"/>
+    <hyperlink ref="C125" r:id="rId1219" xr:uid="{4EA0B7A7-070C-41A7-9364-CFB0114BE3B5}"/>
+    <hyperlink ref="C158" r:id="rId1220" xr:uid="{9B0513FE-F489-4FBF-9878-B3F14305A2A2}"/>
+    <hyperlink ref="C300" r:id="rId1221" xr:uid="{7C7DF32A-14CF-4721-9AFD-4D0CCDDF028E}"/>
+    <hyperlink ref="C347" r:id="rId1222" xr:uid="{A5970415-1241-4AC6-BB3A-8EFA40718BE9}"/>
+    <hyperlink ref="C746" r:id="rId1223" xr:uid="{EBC8676E-B941-40A6-8B46-1017B7FED0DA}"/>
+    <hyperlink ref="C857" r:id="rId1224" xr:uid="{EFB44801-3D1E-4057-88A9-2894097F55AF}"/>
+    <hyperlink ref="C1078" r:id="rId1225" xr:uid="{E978CEDB-4015-401B-9762-07A6A502BD5D}"/>
+    <hyperlink ref="C1236" r:id="rId1226" xr:uid="{55068D21-57FE-4E95-B747-C9AA4407E504}"/>
+    <hyperlink ref="C1438" r:id="rId1227" xr:uid="{E03994F3-906F-47C9-B5CD-5E0A4346DF9C}"/>
+    <hyperlink ref="C1631" r:id="rId1228" xr:uid="{A6FABC14-345C-4449-95FD-2CFEC51C98CA}"/>
+    <hyperlink ref="C237" r:id="rId1229" xr:uid="{1580DC4D-7350-459E-9BDF-98A04118C0AF}"/>
+    <hyperlink ref="C282" r:id="rId1230" xr:uid="{D2FCF724-DB61-4AF4-9473-BE88DA962174}"/>
+    <hyperlink ref="C821" r:id="rId1231" xr:uid="{B52725A9-95A7-423B-9419-17FADFF6CD19}"/>
+    <hyperlink ref="C826" r:id="rId1232" xr:uid="{81791917-8535-411C-9DE0-CE8E52F6201F}"/>
+    <hyperlink ref="C1045" r:id="rId1233" xr:uid="{1DAC0863-8D29-4846-BD98-90E5AC4F951F}"/>
+    <hyperlink ref="C1054" r:id="rId1234" xr:uid="{BA44E7F3-7AF0-4762-9E5D-A91192EF8C42}"/>
+    <hyperlink ref="C1183" r:id="rId1235" xr:uid="{C38F3674-3D32-490A-BBD7-D640A27FAB64}"/>
+    <hyperlink ref="C1195" r:id="rId1236" xr:uid="{29E74746-7095-4D46-A2BE-AD00720DD8E6}"/>
+    <hyperlink ref="C1402" r:id="rId1237" xr:uid="{9650A6B1-76B9-496C-896C-BC4588B4B37E}"/>
+    <hyperlink ref="C1458" r:id="rId1238" xr:uid="{7EAC90F5-E940-4CBD-B7B3-82123A64263E}"/>
+    <hyperlink ref="C1540" r:id="rId1239" xr:uid="{67C628D2-2962-4891-96A6-255A94681A95}"/>
+    <hyperlink ref="C1690" r:id="rId1240" xr:uid="{ED179C76-AF21-49E7-9EDF-DEC7A46D91DB}"/>
+    <hyperlink ref="C505" r:id="rId1241" xr:uid="{1F153BC6-BB5F-4D49-90BD-A44904FEE0D2}"/>
+    <hyperlink ref="C753" r:id="rId1242" xr:uid="{C7DE3309-4BA0-441F-8BA8-93629DDF74B9}"/>
+    <hyperlink ref="C811" r:id="rId1243" xr:uid="{FE79D80D-944E-4314-A239-782E1FD1C301}"/>
+    <hyperlink ref="C822" r:id="rId1244" xr:uid="{B88A63C8-2E65-4461-B799-80C0D674E5FC}"/>
+    <hyperlink ref="C892" r:id="rId1245" xr:uid="{D54E1BC9-4312-477E-8587-56EEFB8A2B1C}"/>
+    <hyperlink ref="C1143" r:id="rId1246" xr:uid="{E2D34FE8-DF9F-4306-9AEB-3693D2D96A9E}"/>
+    <hyperlink ref="C1670" r:id="rId1247" xr:uid="{D068D15D-0F8B-4182-AA15-902182A845C8}"/>
+    <hyperlink ref="C560" r:id="rId1248" xr:uid="{BB0D17C3-E358-40C9-A79C-C5828FCE0EDC}"/>
+    <hyperlink ref="C617" r:id="rId1249" xr:uid="{10630AE9-B469-4D5D-80D4-9531BE3378A0}"/>
+    <hyperlink ref="C750" r:id="rId1250" xr:uid="{72EE710E-1742-48A3-96F9-9A77B184169B}"/>
+    <hyperlink ref="C982" r:id="rId1251" xr:uid="{3A87919D-55C7-4A89-9BB8-DB5E11137CB2}"/>
+    <hyperlink ref="C1173" r:id="rId1252" xr:uid="{3A063344-3870-4EDB-B600-305F1091A92F}"/>
+    <hyperlink ref="C1232" r:id="rId1253" xr:uid="{806B6D28-1B01-4B47-9114-36DF059C992D}"/>
+    <hyperlink ref="C1491" r:id="rId1254" xr:uid="{DA467FBE-2592-4F9C-AE41-188D464F53CF}"/>
+    <hyperlink ref="C1506" r:id="rId1255" xr:uid="{9DA323FC-CA5C-4A83-8E25-913B624981CF}"/>
+    <hyperlink ref="C1625" r:id="rId1256" xr:uid="{96F05B1B-1337-4F06-B5ED-C7C4B29A9621}"/>
+    <hyperlink ref="C271" r:id="rId1257" xr:uid="{55F08A93-62CA-4591-86BE-3189B3CAF648}"/>
+    <hyperlink ref="C380" r:id="rId1258" xr:uid="{A4CCA49D-1ABF-417C-B194-8ED691DF55B9}"/>
+    <hyperlink ref="C667" r:id="rId1259" xr:uid="{4121FFA2-8C00-4D88-A92C-6C12F38EAE25}"/>
+    <hyperlink ref="C691" r:id="rId1260" xr:uid="{CED0FD26-0C14-41FE-BA2B-2009B5A079F4}"/>
+    <hyperlink ref="C909" r:id="rId1261" xr:uid="{798FA049-2F34-45C7-A2B7-270BB87E39AE}"/>
+    <hyperlink ref="C945" r:id="rId1262" xr:uid="{15971CAC-595A-4FAB-9947-33F4CEBEEE1F}"/>
+    <hyperlink ref="C1034" r:id="rId1263" xr:uid="{36227697-FB67-42E2-BE63-F3B539D800D9}"/>
+    <hyperlink ref="C1086" r:id="rId1264" xr:uid="{B3C30CDB-63A7-4068-BF26-18FA9E9777E1}"/>
+    <hyperlink ref="C1205" r:id="rId1265" xr:uid="{F8B7F18F-01E0-47B3-9189-54713662C2D0}"/>
+    <hyperlink ref="C1211" r:id="rId1266" xr:uid="{128D4DE5-461A-4D28-90C9-024931B8E5C1}"/>
+    <hyperlink ref="C1214" r:id="rId1267" xr:uid="{4CF74732-AF3E-4925-8026-BAEEBFC5EDA6}"/>
+    <hyperlink ref="C1630" r:id="rId1268" xr:uid="{A1A482CF-D26F-4C97-869D-CC324B7683BB}"/>
+    <hyperlink ref="C1662" r:id="rId1269" xr:uid="{7CBACB22-2C3C-4605-A2EA-09829A77DA14}"/>
+    <hyperlink ref="C357" r:id="rId1270" xr:uid="{8CA84408-578F-431E-8D9A-B241232DCE3A}"/>
+    <hyperlink ref="C359" r:id="rId1271" xr:uid="{530BC75E-1950-4CD3-AE5E-87BF4F2286A2}"/>
+    <hyperlink ref="C796" r:id="rId1272" xr:uid="{E1DDEB77-926A-43CA-8C6E-7C925E7BC218}"/>
+    <hyperlink ref="C1327" r:id="rId1273" xr:uid="{2F508581-BFC7-4F75-9992-9C946C60452B}"/>
+    <hyperlink ref="C1340" r:id="rId1274" xr:uid="{B8851226-84EB-4AC0-83D7-D267E0DE9439}"/>
+    <hyperlink ref="C1484" r:id="rId1275" xr:uid="{987C1B99-07C9-4D73-8B86-5196CEE3FA4D}"/>
+    <hyperlink ref="C1507" r:id="rId1276" xr:uid="{6F0A7D20-F6AF-4F93-A603-FF79B2380186}"/>
+    <hyperlink ref="C1523" r:id="rId1277" xr:uid="{8D44598A-0D77-4CC3-8BE2-BD50D2C26E85}"/>
+    <hyperlink ref="C197" r:id="rId1278" xr:uid="{50A50284-5AC7-42CA-84AD-B8825A83259B}"/>
+    <hyperlink ref="C411" r:id="rId1279" xr:uid="{5C9B2149-83E2-42AF-8D57-F9F882021AB5}"/>
+    <hyperlink ref="C709" r:id="rId1280" xr:uid="{08E27BFC-5D89-498F-94CC-35657C1A9A98}"/>
+    <hyperlink ref="C834" r:id="rId1281" xr:uid="{286E6882-42BD-4EC9-9C69-C582E67E8C2A}"/>
+    <hyperlink ref="C839" r:id="rId1282" xr:uid="{7A904ADD-FCA2-42A0-8108-CC5BB2A1FEA6}"/>
+    <hyperlink ref="C873" r:id="rId1283" xr:uid="{6B40CBF1-DFB9-437D-816B-2FEEDF2018C5}"/>
+    <hyperlink ref="C1000" r:id="rId1284" xr:uid="{874B6DB9-72A2-48D7-BB76-E839AE6D8224}"/>
+    <hyperlink ref="C1432" r:id="rId1285" xr:uid="{B1B2FFA2-10F5-439E-8D59-60FC177001AB}"/>
+    <hyperlink ref="C1444" r:id="rId1286" xr:uid="{58C6613C-467C-433F-BD2B-37BD83E6494B}"/>
+    <hyperlink ref="C205" r:id="rId1287" xr:uid="{A31BCFB1-DE4D-4D21-908E-387908B6E1C5}"/>
+    <hyperlink ref="C255" r:id="rId1288" xr:uid="{E0F9371B-6C8C-473A-83F0-50C113DEA94B}"/>
+    <hyperlink ref="C296" r:id="rId1289" xr:uid="{57481BE0-1120-459C-9CC4-556A0C0ACAB6}"/>
+    <hyperlink ref="C710" r:id="rId1290" xr:uid="{77E42175-B14F-449D-A70C-BED88F3D69D9}"/>
+    <hyperlink ref="C751" r:id="rId1291" xr:uid="{15413BE8-15CF-4C7C-BB89-721BA88BA289}"/>
+    <hyperlink ref="C929" r:id="rId1292" xr:uid="{F55180C2-5228-4D71-9D89-2BFEEDAD1FD9}"/>
+    <hyperlink ref="C983" r:id="rId1293" xr:uid="{233D43F6-D4A5-417B-8C6C-615BA61413DB}"/>
+    <hyperlink ref="C1212" r:id="rId1294" xr:uid="{55B717CB-303B-42B8-B29D-2B16B817B39B}"/>
+    <hyperlink ref="C1325" r:id="rId1295" xr:uid="{A130668B-E3A2-42AF-92A5-E0AE436F1DF1}"/>
+    <hyperlink ref="C1441" r:id="rId1296" xr:uid="{EC33A03A-2319-40ED-92B6-9B1B57A45565}"/>
+    <hyperlink ref="C1496" r:id="rId1297" xr:uid="{1523AFAA-0ABB-4B88-9787-A8D1B528AC87}"/>
+    <hyperlink ref="C1549" r:id="rId1298" xr:uid="{05C0FA3E-4D11-4D1B-BDD8-3FCAB331A159}"/>
+    <hyperlink ref="C1635" r:id="rId1299" xr:uid="{41065CEB-AD92-415A-A7D5-4BA7664E9499}"/>
+    <hyperlink ref="C561" r:id="rId1300" xr:uid="{2CB34CC8-AF7D-460F-BFC9-29E005D70923}"/>
+    <hyperlink ref="C668" r:id="rId1301" xr:uid="{4F64F5E9-8468-4926-87D2-6CBCFE3BF6D5}"/>
+    <hyperlink ref="C744" r:id="rId1302" xr:uid="{CAA77585-A6BE-4B0D-90D6-B59FDDA9BF95}"/>
+    <hyperlink ref="C920" r:id="rId1303" xr:uid="{0E595B39-2A38-4CA2-B17E-818C79D99ED5}"/>
+    <hyperlink ref="C946" r:id="rId1304" xr:uid="{349AF3DF-A216-4982-AEB7-629EC6888027}"/>
+    <hyperlink ref="C1087" r:id="rId1305" xr:uid="{81537016-D576-41E1-A3EC-2C862B91E0A8}"/>
+    <hyperlink ref="C1663" r:id="rId1306" xr:uid="{C49E56A5-4198-48E4-B384-A0E3ED5CB959}"/>
+    <hyperlink ref="C1669" r:id="rId1307" xr:uid="{4B976B58-6429-48AF-82AB-BCEEF3C844D1}"/>
+    <hyperlink ref="C297" r:id="rId1308" xr:uid="{FA062DF6-7C1C-4B9B-925C-0B380988637A}"/>
+    <hyperlink ref="C319" r:id="rId1309" xr:uid="{8B82D67E-CF47-4456-9B75-79544171CA7F}"/>
+    <hyperlink ref="C323" r:id="rId1310" xr:uid="{D2D93FE0-F48B-4BA9-9B23-03A2BB7C26BB}"/>
+    <hyperlink ref="C330" r:id="rId1311" xr:uid="{8B66C191-F4F7-41BF-B6A4-A0F019783730}"/>
+    <hyperlink ref="C1372" r:id="rId1312" xr:uid="{61538988-D6F0-4CFD-915B-542BF2F025D0}"/>
+    <hyperlink ref="C1425" r:id="rId1313" xr:uid="{63F24866-ADF7-4D4D-8545-9C0CB11CEABC}"/>
+    <hyperlink ref="C1485" r:id="rId1314" xr:uid="{412B18A5-6F71-4CB5-B301-E9C39AAAC735}"/>
+    <hyperlink ref="C358" r:id="rId1315" xr:uid="{F325812D-5D94-4DC7-ADE6-CE9789A483BA}"/>
+    <hyperlink ref="C387" r:id="rId1316" xr:uid="{FCC26994-1301-44C9-843B-09DDBDA42D36}"/>
+    <hyperlink ref="C874" r:id="rId1317" xr:uid="{E79EB78D-368A-4540-B403-59516BE28ED7}"/>
+    <hyperlink ref="C903" r:id="rId1318" xr:uid="{42A9D2C8-A600-4CB5-8A62-030051737ABE}"/>
+    <hyperlink ref="C950" r:id="rId1319" xr:uid="{AE96B9A7-0081-40CD-970A-36DD624183EC}"/>
+    <hyperlink ref="C984" r:id="rId1320" xr:uid="{A11103DE-25A7-4606-BEA4-E0A64F09359A}"/>
+    <hyperlink ref="C1011" r:id="rId1321" xr:uid="{0B77A9B6-C6B2-4C82-8D10-11E9AC379A71}"/>
+    <hyperlink ref="C1097" r:id="rId1322" xr:uid="{CCEC7C6D-6F5F-46D2-8CEF-608F5A6DD1F3}"/>
+    <hyperlink ref="C1196" r:id="rId1323" xr:uid="{C2C8CCB4-DE20-4DDB-A08D-7806948EE849}"/>
+    <hyperlink ref="C1227" r:id="rId1324" xr:uid="{E8334AE8-D3AF-4F3C-934D-6D24E6FD10A2}"/>
+    <hyperlink ref="C1445" r:id="rId1325" xr:uid="{7D079F40-9AA7-450B-952F-40C37AB69978}"/>
+    <hyperlink ref="C1495" r:id="rId1326" xr:uid="{14454BEF-CDF9-4CB3-AC61-F918310BD183}"/>
+    <hyperlink ref="C1521" r:id="rId1327" xr:uid="{7547184A-A54D-4470-ACF3-BB24C98F29F8}"/>
+    <hyperlink ref="C1532" r:id="rId1328" xr:uid="{0756DDCF-D910-4280-8514-8187AC7230E6}"/>
+    <hyperlink ref="C136" r:id="rId1329" xr:uid="{23272564-FED3-4006-B20C-5EBB64B36C42}"/>
+    <hyperlink ref="C198" r:id="rId1330" xr:uid="{6C474ABC-E11A-4FA6-BE74-D5D0120D5997}"/>
+    <hyperlink ref="C206" r:id="rId1331" xr:uid="{F78C58A4-FE30-4812-92C4-6E7E7A8558DD}"/>
+    <hyperlink ref="C702" r:id="rId1332" xr:uid="{AA35B0D9-870A-4999-82E6-83D08E1DD0CC}"/>
+    <hyperlink ref="C1446" r:id="rId1333" xr:uid="{12BF6F21-527C-4584-95F5-3AC29C3BD19C}"/>
+    <hyperlink ref="C1552" r:id="rId1334" xr:uid="{FDF20D83-75D1-482D-94A8-2DE014E3EFD3}"/>
+    <hyperlink ref="C1636" r:id="rId1335" xr:uid="{D262D202-0514-4387-AFB4-19FF75BCEB56}"/>
+    <hyperlink ref="C223" r:id="rId1336" xr:uid="{277B921D-13D6-4CCF-B3C2-7F719B95AF6D}"/>
+    <hyperlink ref="C298" r:id="rId1337" xr:uid="{C0B7C05E-1215-4EFB-A9AC-E07141F9BC02}"/>
+    <hyperlink ref="C570" r:id="rId1338" xr:uid="{0DAB4329-D73C-42C3-9438-2DF44F3CFD70}"/>
+    <hyperlink ref="C766" r:id="rId1339" xr:uid="{0D1660B0-3A5E-431D-BCD9-FB7A24FD7150}"/>
+    <hyperlink ref="C889" r:id="rId1340" xr:uid="{9F3EB203-87F9-426C-8F6D-FE9D98A6EEE4}"/>
+    <hyperlink ref="C985" r:id="rId1341" xr:uid="{B7766D6A-B46F-49C8-A6ED-C3C867E1EFBB}"/>
+    <hyperlink ref="C1067" r:id="rId1342" xr:uid="{FD1C012E-D66A-4CD4-8DB2-DF875EC4A075}"/>
+    <hyperlink ref="C1130" r:id="rId1343" xr:uid="{9AE50DC3-E2CF-4C8D-A2A7-AA460F65038E}"/>
+    <hyperlink ref="C1208" r:id="rId1344" xr:uid="{59110E73-D5CE-4CE2-8B19-09905EDDC22E}"/>
+    <hyperlink ref="C1330" r:id="rId1345" xr:uid="{0B394951-403B-40FB-BDED-43FD0844F237}"/>
+    <hyperlink ref="C1426" r:id="rId1346" xr:uid="{793200DA-5311-4D06-8C9D-2E87F7C61074}"/>
+    <hyperlink ref="C1433" r:id="rId1347" xr:uid="{06BF3FB7-7234-441D-B40F-46AA7B2FC962}"/>
+    <hyperlink ref="C1459" r:id="rId1348" xr:uid="{71B8A1ED-B8F5-4CB1-A6F4-17DD3D6363A1}"/>
+    <hyperlink ref="C1656" r:id="rId1349" xr:uid="{2CE10F40-179E-43C3-88F7-5DD4C85537AF}"/>
+    <hyperlink ref="C1664" r:id="rId1350" xr:uid="{EF35E5A6-F3BC-4D94-B225-CB362AF8CFAB}"/>
+    <hyperlink ref="C1668" r:id="rId1351" xr:uid="{022480DB-9BC6-4249-8034-6622C26F76C7}"/>
+    <hyperlink ref="C904" r:id="rId1352" xr:uid="{00000000-0004-0000-0000-00000A010000}"/>
+    <hyperlink ref="C966" r:id="rId1353" xr:uid="{059EC2DD-1D15-4C69-879F-2EADEAB3DAC5}"/>
+    <hyperlink ref="C1092" r:id="rId1354" xr:uid="{0452A49A-32AE-4BDE-B97D-2FE550D213D4}"/>
+    <hyperlink ref="C1606" r:id="rId1355" xr:uid="{4154E235-9D93-42D1-8EB2-C643040F361A}"/>
+    <hyperlink ref="C1665" r:id="rId1356" xr:uid="{89568F5B-95A5-4655-96AF-653C2B1010DB}"/>
+    <hyperlink ref="C399" r:id="rId1357" xr:uid="{7C2792E6-E7D9-41D0-88DA-30A4487312B9}"/>
+    <hyperlink ref="C420" r:id="rId1358" xr:uid="{068A2952-CB1D-4CF0-944E-6E9D4EA1BEB4}"/>
+    <hyperlink ref="C438" r:id="rId1359" xr:uid="{3C78B7A1-8134-48D8-BFA6-3F1D2B096C10}"/>
+    <hyperlink ref="C612" r:id="rId1360" xr:uid="{B15CDE2A-7088-4D45-B0F6-A6713958ABDF}"/>
+    <hyperlink ref="C1200" r:id="rId1361" xr:uid="{42ED4412-EA8B-4072-BB45-194D46916D6D}"/>
+    <hyperlink ref="C1380" r:id="rId1362" xr:uid="{D05A42F2-1A23-40BC-8838-8605E16B5C31}"/>
+    <hyperlink ref="C1382" r:id="rId1363" xr:uid="{CC119547-14FF-45FA-B2B9-F3CB26DBCAB6}"/>
+    <hyperlink ref="C1435" r:id="rId1364" xr:uid="{A695EA02-2D45-42E0-8A6E-01EE3EAFA722}"/>
+    <hyperlink ref="C1456" r:id="rId1365" xr:uid="{7117A202-9CBD-48D6-A111-AF726892678C}"/>
+    <hyperlink ref="C1480" r:id="rId1366" xr:uid="{8FA7E13C-E93B-4556-8F1C-3EB96D369229}"/>
+    <hyperlink ref="C1644" r:id="rId1367" xr:uid="{A6F52A42-F453-4070-81B8-43927F3EDCDD}"/>
+    <hyperlink ref="C1657" r:id="rId1368" xr:uid="{B46012CB-B461-4B39-A736-2695A76EE6E0}"/>
+    <hyperlink ref="C200" r:id="rId1369" xr:uid="{BC809535-CCEE-4C37-AA77-D7F6CCE038D1}"/>
+    <hyperlink ref="C201" r:id="rId1370" xr:uid="{B77941B9-2515-4555-B750-863EA6D6A53E}"/>
+    <hyperlink ref="C439" r:id="rId1371" xr:uid="{F5A8A32A-C327-4DE0-BDC6-F5C7D9A2E71D}"/>
+    <hyperlink ref="C679" r:id="rId1372" xr:uid="{829E0227-624A-4B9A-B1F4-1A24E823271C}"/>
+    <hyperlink ref="C680" r:id="rId1373" xr:uid="{3062AE71-E9E1-46BE-BA12-9B78856CF659}"/>
+    <hyperlink ref="C681" r:id="rId1374" xr:uid="{46C9D987-F9E2-4FB2-B434-6D6D956AB3CD}"/>
+    <hyperlink ref="C805" r:id="rId1375" xr:uid="{722293BF-A19F-493F-99F3-EA9F4BDA7DC6}"/>
+    <hyperlink ref="C836" r:id="rId1376" xr:uid="{BA4F3531-D168-42BE-84A5-08D8F3E60BD3}"/>
+    <hyperlink ref="C894" r:id="rId1377" xr:uid="{B84AB4DC-DE8A-4601-B704-9970D1F7906B}"/>
+    <hyperlink ref="C916" r:id="rId1378" xr:uid="{236CA8A0-A616-4DC2-9B3E-470A29D6301E}"/>
+    <hyperlink ref="C1075" r:id="rId1379" xr:uid="{78C3126F-1CAD-49EB-B32F-F42D63D3A2C7}"/>
+    <hyperlink ref="C1467" r:id="rId1380" xr:uid="{86AF8CFA-934B-4708-B9B4-AEF58D6F9DC5}"/>
+    <hyperlink ref="C1499" r:id="rId1381" xr:uid="{7226B199-BB47-4E8B-AA7D-D217F8F7353B}"/>
+    <hyperlink ref="C1622" r:id="rId1382" xr:uid="{98F2D0BC-D761-473F-8455-9562BC8CBAFD}"/>
+    <hyperlink ref="C719" r:id="rId1383" xr:uid="{501E838B-644E-49D8-AB16-DE97711E9D5A}"/>
+    <hyperlink ref="C722" r:id="rId1384" xr:uid="{6E88A170-EAE1-4A79-8CA2-7B2817C3B2B3}"/>
+    <hyperlink ref="C741" r:id="rId1385" xr:uid="{6D9E4202-A4A9-4C91-A1DC-160AC8D782ED}"/>
+    <hyperlink ref="C816" r:id="rId1386" xr:uid="{C89FF5A9-9E1F-4B1B-AF1E-A7A8BC75772C}"/>
+    <hyperlink ref="C850" r:id="rId1387" xr:uid="{FDC66C0F-283D-468B-9066-EF561AF20720}"/>
+    <hyperlink ref="C1125" r:id="rId1388" xr:uid="{09A7AC49-7849-4525-B5F6-DAF587AAE638}"/>
+    <hyperlink ref="C1160" r:id="rId1389" xr:uid="{94D181F8-57B9-415D-8A88-F3D64274187D}"/>
+    <hyperlink ref="C1201" r:id="rId1390" xr:uid="{1D2E63CA-27EA-4CFC-86F9-7077D2454B72}"/>
+    <hyperlink ref="C1424" r:id="rId1391" xr:uid="{086741A6-FD82-41EC-97A6-9A9CE097B589}"/>
+    <hyperlink ref="C1466" r:id="rId1392" xr:uid="{E360B02B-D2A7-4BD6-A7F4-9C7CBF684C5D}"/>
+    <hyperlink ref="C1580" r:id="rId1393" xr:uid="{7156A31A-0FE5-4417-9829-B986C0BDB5B9}"/>
+    <hyperlink ref="C1673" r:id="rId1394" xr:uid="{CD7E8CB4-E855-4F89-B558-2594F4176CC0}"/>
+    <hyperlink ref="C105" r:id="rId1395" xr:uid="{C0622989-7B91-469A-904F-8F0D306DA980}"/>
+    <hyperlink ref="C204" r:id="rId1396" xr:uid="{394F18CA-8234-4BBD-920D-37B9D212C428}"/>
+    <hyperlink ref="C346" r:id="rId1397" xr:uid="{F941734D-97FA-49E7-9240-E081D3354D0A}"/>
+    <hyperlink ref="C400" r:id="rId1398" xr:uid="{CAEE8DFA-6BDB-4204-BD09-690A74945EDC}"/>
+    <hyperlink ref="C806" r:id="rId1399" xr:uid="{CA8FDED8-048B-4CB1-839A-5FEEDA2AEDCE}"/>
+    <hyperlink ref="C886" r:id="rId1400" xr:uid="{19B73624-089E-406F-A2AD-B2FD3E7931FD}"/>
+    <hyperlink ref="C895" r:id="rId1401" xr:uid="{789F1B9F-52F1-4616-9961-CEE1C2CA6761}"/>
+    <hyperlink ref="C957" r:id="rId1402" xr:uid="{16E90077-4659-46D5-8F2F-B802A3D4B758}"/>
+    <hyperlink ref="C1103" r:id="rId1403" xr:uid="{1D660FD3-FEBE-47B6-BCF7-94B1E4ED4C71}"/>
+    <hyperlink ref="C595" r:id="rId1404" xr:uid="{6A6B7CF4-0764-4215-B66C-DCCD933D2495}"/>
+    <hyperlink ref="C1381" r:id="rId1405" xr:uid="{BD32676C-45FE-4D0A-94F0-8DC58EAE2A26}"/>
+    <hyperlink ref="C1383" r:id="rId1406" xr:uid="{B1823171-625D-4780-9DC7-182FDD15F6B7}"/>
+    <hyperlink ref="C1468" r:id="rId1407" xr:uid="{AEBC6053-09E9-45BC-95C5-BCE08B9DF17A}"/>
+    <hyperlink ref="C1527" r:id="rId1408" xr:uid="{E9F5D1B7-BF22-43C4-9747-03EA785805A3}"/>
+    <hyperlink ref="C1533" r:id="rId1409" xr:uid="{D8250BE7-26ED-48E7-B01E-0FE4B6D1C153}"/>
+    <hyperlink ref="C1581" r:id="rId1410" xr:uid="{B2B87DE6-B283-47C3-A6A5-2467CE040343}"/>
+    <hyperlink ref="C1610" r:id="rId1411" xr:uid="{8D4CE2FC-D72D-431A-A0C5-5087679EDF76}"/>
+    <hyperlink ref="C1700" r:id="rId1412" xr:uid="{C00D62E3-9F7F-4F9D-816B-F3AE3F123C4A}"/>
+    <hyperlink ref="C417" r:id="rId1413" xr:uid="{F087E0D3-43BE-414B-A82C-AA562F3C0705}"/>
+    <hyperlink ref="C418" r:id="rId1414" xr:uid="{89CDAC07-7C0D-41B2-ADAE-6A35ADE19882}"/>
+    <hyperlink ref="C720" r:id="rId1415" xr:uid="{501B17D1-AFF1-47E4-AA23-DCD0F52FE3E7}"/>
+    <hyperlink ref="C742" r:id="rId1416" xr:uid="{16D4725A-F352-4842-9C0B-0C9D76F505E8}"/>
+    <hyperlink ref="C987" r:id="rId1417" xr:uid="{FC280591-8ADD-408C-9D6B-E1088B39C3C2}"/>
+    <hyperlink ref="C1500" r:id="rId1418" xr:uid="{E7054352-2466-490A-A415-77DD2570FBC2}"/>
+    <hyperlink ref="C90" r:id="rId1419" xr:uid="{FD5910BC-419B-406B-A9AA-7D8745AF6108}"/>
+    <hyperlink ref="C104" r:id="rId1420" xr:uid="{2CF42F06-81E3-45CB-ACE1-7D3B10683506}"/>
+    <hyperlink ref="C252" r:id="rId1421" xr:uid="{4CF382A5-32A2-40AA-9D7B-3426DB28F962}"/>
+    <hyperlink ref="C309" r:id="rId1422" xr:uid="{BFA3D904-C11B-4A6F-B75B-8F8A3D3622C1}"/>
+    <hyperlink ref="C586" r:id="rId1423" xr:uid="{69390531-1AE5-46F2-A7D9-D86C04EFAFCB}"/>
+    <hyperlink ref="C587" r:id="rId1424" xr:uid="{B371AB71-79DE-43EE-A968-10ED58097D41}"/>
+    <hyperlink ref="C701" r:id="rId1425" xr:uid="{31045710-3037-4B71-B587-BC5FEBA7D1BA}"/>
+    <hyperlink ref="C723" r:id="rId1426" xr:uid="{1C620BB3-954F-49A9-ABD5-DBCFD04AD674}"/>
+    <hyperlink ref="C743" r:id="rId1427" xr:uid="{39F19679-382C-4898-A2C5-BBBB72634245}"/>
+    <hyperlink ref="C1076" r:id="rId1428" xr:uid="{2DA59FE0-B91D-4A40-AB0B-16E9DB224D28}"/>
+    <hyperlink ref="C1202" r:id="rId1429" xr:uid="{FAD4AA2F-8249-4F39-BBC0-D512EF7FD2B4}"/>
+    <hyperlink ref="C1641" r:id="rId1430" xr:uid="{F7BE9E5B-F201-4BDC-8E1F-14C0D37A1011}"/>
+    <hyperlink ref="C613" r:id="rId1431" xr:uid="{59585977-B079-4113-9607-5827519FBB86}"/>
+    <hyperlink ref="C687" r:id="rId1432" xr:uid="{FEEB51FC-96C3-4B89-83CC-AA222DF4947D}"/>
+    <hyperlink ref="C704" r:id="rId1433" xr:uid="{69C0457D-D8D1-41FB-8BC6-3D05157DE0C7}"/>
+    <hyperlink ref="C807" r:id="rId1434" xr:uid="{412BE47E-0FEC-4EBE-96D2-F567F28E64B9}"/>
+    <hyperlink ref="C1524" r:id="rId1435" xr:uid="{F5FB201D-169E-4E9C-AE45-AA822552FD92}"/>
+    <hyperlink ref="C1544" r:id="rId1436" xr:uid="{9E0D13B3-EE9A-4792-9833-2553247290D6}"/>
+    <hyperlink ref="C1546" r:id="rId1437" xr:uid="{F482B086-43A4-4C0A-AC81-8ED4EC811A51}"/>
+    <hyperlink ref="C106" r:id="rId1438" xr:uid="{A1A2DA14-5AAA-4C06-94E4-3DB74E7EFB28}"/>
+    <hyperlink ref="C253" r:id="rId1439" xr:uid="{6677D2A2-267E-4455-B7FA-00D3BB52E1B9}"/>
+    <hyperlink ref="C270" r:id="rId1440" xr:uid="{28BBEC6D-AFD4-4C24-A0EB-6B81B9F3300A}"/>
+    <hyperlink ref="C280" r:id="rId1441" xr:uid="{9E098CB0-011E-4156-95B6-886A5A821E9F}"/>
+    <hyperlink ref="C345" r:id="rId1442" xr:uid="{B3379162-B739-45AC-9146-E14C2DD11BA0}"/>
+    <hyperlink ref="C406" r:id="rId1443" xr:uid="{41F707D2-316D-41C6-AC37-3686A3554D35}"/>
+    <hyperlink ref="C614" r:id="rId1444" xr:uid="{9F2CFDE4-BECB-4BA6-AB59-955A3E3889A1}"/>
+    <hyperlink ref="C629" r:id="rId1445" xr:uid="{C1A670A3-66EB-4EC3-A629-892DEBB29B9D}"/>
+    <hyperlink ref="C1071" r:id="rId1446" xr:uid="{75D1C18E-5482-43E5-806E-D6B97AF9A3DB}"/>
+    <hyperlink ref="C1101" r:id="rId1447" xr:uid="{87FFC1F2-5986-411C-B843-8BE265A96775}"/>
+    <hyperlink ref="C1171" r:id="rId1448" xr:uid="{8D3BDDD1-B161-4638-B8F1-8642CA572629}"/>
+    <hyperlink ref="C1415" r:id="rId1449" xr:uid="{9CB5A185-9E45-43C5-A350-06F70A109CF6}"/>
+    <hyperlink ref="C1489" r:id="rId1450" xr:uid="{F6530B75-D09A-4104-9FB7-90E7EAA4BAB4}"/>
+    <hyperlink ref="C1547" r:id="rId1451" xr:uid="{268B0C6C-F6B2-4B33-BC30-3FA1C1FA8B66}"/>
+    <hyperlink ref="C1623" r:id="rId1452" xr:uid="{EE80C70E-D342-49D1-BE41-8BB0FA0A85D1}"/>
+    <hyperlink ref="C1674" r:id="rId1453" xr:uid="{C13829CB-EDEB-4CFA-9D9C-BE3D5843D075}"/>
+    <hyperlink ref="C342" r:id="rId1454" xr:uid="{13D4D09A-B163-4558-9211-65340360840A}"/>
+    <hyperlink ref="C688" r:id="rId1455" xr:uid="{DA8A5BE5-E0AF-4B19-8FA1-CE2E489B87B6}"/>
+    <hyperlink ref="C705" r:id="rId1456" xr:uid="{BF6C5877-A2E1-4BC3-956E-0B219ABFF78A}"/>
+    <hyperlink ref="C888" r:id="rId1457" xr:uid="{71C83C61-D554-4A8E-A738-4FCA95556516}"/>
+    <hyperlink ref="C958" r:id="rId1458" xr:uid="{5BE7C70B-CF6D-4FF9-8FA5-50C2AF7F4A04}"/>
+    <hyperlink ref="C971" r:id="rId1459" xr:uid="{E7BEEA15-9BD4-4832-9EC7-CE93517D477F}"/>
+    <hyperlink ref="C1170" r:id="rId1460" xr:uid="{B9BC10FD-6F5B-43B4-BED3-8F6B09AF8DF4}"/>
+    <hyperlink ref="C1203" r:id="rId1461" xr:uid="{6FF3C24F-1CBD-4E4A-B7C0-62C89580A8E5}"/>
+    <hyperlink ref="C1457" r:id="rId1462" xr:uid="{E812DC23-FCB6-40B0-A088-3D20F4B0A330}"/>
+    <hyperlink ref="C1545" r:id="rId1463" xr:uid="{D7319A31-9331-4227-BC82-B989A59631B2}"/>
+    <hyperlink ref="C1611" r:id="rId1464" xr:uid="{DB372AEA-DFC6-47CC-B26E-86A86F1F3169}"/>
+    <hyperlink ref="C1701" r:id="rId1465" xr:uid="{C33DE2ED-27DE-4C34-B1B0-3D13561EE7A8}"/>
+    <hyperlink ref="C832" r:id="rId1466" xr:uid="{7D6FC553-1DBF-491A-9A99-181BE5B78791}"/>
+    <hyperlink ref="C837" r:id="rId1467" xr:uid="{BE19B66E-1503-4E54-9AC6-40A0241A3E6C}"/>
+    <hyperlink ref="C988" r:id="rId1468" xr:uid="{A473547A-C41C-4C89-891D-E7ED5E3B5E08}"/>
+    <hyperlink ref="C1020" r:id="rId1469" xr:uid="{E0975F49-A124-4F87-8328-C8B31811304E}"/>
+    <hyperlink ref="C1439" r:id="rId1470" xr:uid="{D3887A74-B7BC-4D11-AF54-B0AEC9C72F53}"/>
+    <hyperlink ref="C1486" r:id="rId1471" xr:uid="{A61BE1F8-CB26-484B-932D-1A02432B8699}"/>
+    <hyperlink ref="C1530" r:id="rId1472" xr:uid="{3DD260D3-8328-43FB-99F4-75548638D515}"/>
+    <hyperlink ref="C392" r:id="rId1473" xr:uid="{3C8C5BE3-7E30-44DF-857C-4E7178AA08E3}"/>
+    <hyperlink ref="C548" r:id="rId1474" xr:uid="{712F5D39-0BEA-4AE0-BDA0-3411C12A8193}"/>
+    <hyperlink ref="C559" r:id="rId1475" xr:uid="{BF57687E-D22F-4331-92AD-BF58222D5F23}"/>
+    <hyperlink ref="C726" r:id="rId1476" xr:uid="{CC0821E3-E9D7-48B0-BF56-55266DB0D0EA}"/>
+    <hyperlink ref="C908" r:id="rId1477" xr:uid="{BFD16DCB-92A8-4C5F-8B52-A34F164D768F}"/>
+    <hyperlink ref="C1102" r:id="rId1478" xr:uid="{9224C3C1-1CD6-4B49-90A9-C79D16CB8920}"/>
+    <hyperlink ref="C1624" r:id="rId1479" xr:uid="{26295836-4EF2-44D3-BD82-58C5FFB16E48}"/>
+    <hyperlink ref="C1629" r:id="rId1480" xr:uid="{31A1A348-6963-4B19-8623-9A84E8104AC6}"/>
+    <hyperlink ref="C1658" r:id="rId1481" xr:uid="{30F89242-0421-4D5D-B7F8-78D26D6EAC18}"/>
+    <hyperlink ref="C98" r:id="rId1482" xr:uid="{E73C44ED-05C1-4C89-8AE2-5B19EA0B6C49}"/>
+    <hyperlink ref="C107" r:id="rId1483" xr:uid="{5C97B825-EA0B-4BF6-80EE-09971EB9F78A}"/>
+    <hyperlink ref="C132" r:id="rId1484" xr:uid="{D742B225-434B-45A8-81CB-03F111E958B4}"/>
+    <hyperlink ref="C254" r:id="rId1485" xr:uid="{EA725053-17BB-4BE7-8BFD-C7F326121E54}"/>
+    <hyperlink ref="C301" r:id="rId1486" xr:uid="{69B2E665-3134-49E2-9252-598DDB27D8B3}"/>
+    <hyperlink ref="C324" r:id="rId1487" xr:uid="{76449E82-442A-4ACF-B7E3-76AEA27F71AD}"/>
+    <hyperlink ref="C376" r:id="rId1488" xr:uid="{04B1F96F-621B-4194-97B9-CE3D73B57997}"/>
+    <hyperlink ref="C407" r:id="rId1489" xr:uid="{8E4AAB96-157B-413D-8C68-6C30745DCD7A}"/>
+    <hyperlink ref="C603" r:id="rId1490" xr:uid="{BD74CD61-FBBE-4E37-9CC8-42D47D1F550F}"/>
+    <hyperlink ref="C630" r:id="rId1491" xr:uid="{16F69E55-FDA2-444E-86C3-FB9237C207ED}"/>
+    <hyperlink ref="C652" r:id="rId1492" xr:uid="{55580141-748B-4B34-8B5C-068D4FBB1189}"/>
+    <hyperlink ref="C690" r:id="rId1493" xr:uid="{42ED6707-CCB3-4A78-A6AB-B5B95A30C96B}"/>
+    <hyperlink ref="C706" r:id="rId1494" xr:uid="{A7F03E18-BB4F-4525-A23F-06CC9C8128AD}"/>
+    <hyperlink ref="C757" r:id="rId1495" xr:uid="{810795CF-2883-4DF7-89E1-C0A01717DAD4}"/>
+    <hyperlink ref="C763" r:id="rId1496" xr:uid="{4FEFFE9E-C279-48CC-BE77-56965B177EAB}"/>
+    <hyperlink ref="C835" r:id="rId1497" xr:uid="{3C094C7E-BADA-4EF3-A167-6689CC414802}"/>
+    <hyperlink ref="C840" r:id="rId1498" xr:uid="{6F600497-0673-4E82-A323-A19AAC614C18}"/>
+    <hyperlink ref="C841" r:id="rId1499" xr:uid="{50482613-4551-46CA-B043-E074A03385EC}"/>
+    <hyperlink ref="C887" r:id="rId1500" xr:uid="{79578BD8-2777-435C-9C08-DCB7124899C5}"/>
+    <hyperlink ref="C1033" r:id="rId1501" xr:uid="{7426AC5A-D833-439C-B231-E0EEC7CDE18F}"/>
+    <hyperlink ref="C1172" r:id="rId1502" xr:uid="{B40A0152-07D4-4FC6-919D-C7DD4556F7A7}"/>
+    <hyperlink ref="C1204" r:id="rId1503" xr:uid="{A81F80D1-5E59-44B6-B104-321F53EC1523}"/>
+    <hyperlink ref="C1326" r:id="rId1504" xr:uid="{88504EAE-2514-4F8D-B09D-71A296AB4823}"/>
+    <hyperlink ref="C1490" r:id="rId1505" xr:uid="{C86727E5-CD1A-4627-8055-E8FC106C6FC2}"/>
+    <hyperlink ref="C281" r:id="rId1506" xr:uid="{FD4919C0-A434-42A8-A63C-F395AE0BDA6E}"/>
+    <hyperlink ref="C321" r:id="rId1507" xr:uid="{8AB9A33E-F4BB-4FEE-A616-128BEC6AF157}"/>
+    <hyperlink ref="C329" r:id="rId1508" xr:uid="{DF816F8F-95F5-4584-8A10-806FEBB5BD13}"/>
+    <hyperlink ref="C791" r:id="rId1509" xr:uid="{769EE8B9-0563-4884-9252-ABFD9E653B25}"/>
+    <hyperlink ref="C795" r:id="rId1510" xr:uid="{B1200DA4-D77E-4B0C-BC08-3D7DF0D4B12E}"/>
+    <hyperlink ref="C956" r:id="rId1511" xr:uid="{A7020A10-C1F8-4172-B370-26E43CC80274}"/>
+    <hyperlink ref="C972" r:id="rId1512" xr:uid="{938A57E4-C865-4280-9F9D-A87EAE8AAA2A}"/>
+    <hyperlink ref="C989" r:id="rId1513" xr:uid="{029C23FF-EC45-4776-BC40-24C1BA7E72EE}"/>
+    <hyperlink ref="C1213" r:id="rId1514" xr:uid="{57D0E694-1676-46DF-B19D-C9BCBCA13C05}"/>
+    <hyperlink ref="C1431" r:id="rId1515" xr:uid="{1472218C-7C3D-47E8-81C2-F2CE74F86E2F}"/>
+    <hyperlink ref="C1515" r:id="rId1516" xr:uid="{CDA46223-3D8E-44BB-A7CB-CDC0681B3FE0}"/>
+    <hyperlink ref="C410" r:id="rId1517" xr:uid="{3B4138AA-06AB-4D50-891A-CDD94BEEAFAF}"/>
+    <hyperlink ref="C708" r:id="rId1518" xr:uid="{8596FD7B-F461-4930-95AA-A0E3DBE7C565}"/>
+    <hyperlink ref="C833" r:id="rId1519" xr:uid="{F9B3B7B5-31A6-4CE3-BDEA-EBF58400ABFD}"/>
+    <hyperlink ref="C838" r:id="rId1520" xr:uid="{C5F8302E-ACCC-49B9-AA2F-538FA949B4C4}"/>
+    <hyperlink ref="C942" r:id="rId1521" xr:uid="{7053BA70-F447-4B87-9F8D-4A5CBB1AE351}"/>
+    <hyperlink ref="C1440" r:id="rId1522" xr:uid="{930F0B97-AFD4-48D0-9AAB-77D3ADABBB27}"/>
+    <hyperlink ref="C1465" r:id="rId1523" xr:uid="{CC817AE4-6A1C-4F7F-A871-9E985D91E683}"/>
+    <hyperlink ref="C1531" r:id="rId1524" xr:uid="{2FDF36BF-F952-40AF-89B4-EFFA9ABB3489}"/>
+    <hyperlink ref="C1548" r:id="rId1525" xr:uid="{945BD051-FFCF-40F2-97C3-6A3D4F52ABB1}"/>
+    <hyperlink ref="C57" r:id="rId1526" xr:uid="{205A3AC7-71AE-4994-8864-4263F8FBB76A}"/>
+    <hyperlink ref="C673" r:id="rId1527" xr:uid="{AB0878C5-210D-4FA9-A21C-C44B0C300CA3}"/>
+    <hyperlink ref="C1080" r:id="rId1528" xr:uid="{5A147A3C-3C36-427F-AD02-D66B266A9237}"/>
+    <hyperlink ref="C1187" r:id="rId1529" xr:uid="{5A59E199-DEC3-48D0-BC99-D88C1592F3CB}"/>
+    <hyperlink ref="C176" r:id="rId1530" xr:uid="{3C556A81-D4D7-473C-B0DE-7C9240A48F28}"/>
+    <hyperlink ref="C218" r:id="rId1531" xr:uid="{9CBD859B-5987-4821-8EA7-437695B86441}"/>
+    <hyperlink ref="C596" r:id="rId1532" xr:uid="{997CEB99-462A-47DA-A347-B52F6D25E30D}"/>
+    <hyperlink ref="C675" r:id="rId1533" xr:uid="{09910F54-96AA-4B37-8B58-35CE3FF1894B}"/>
+    <hyperlink ref="C937" r:id="rId1534" xr:uid="{F6590969-19EB-464E-A639-01EACBB4C737}"/>
+    <hyperlink ref="C1223" r:id="rId1535" xr:uid="{6CDB8E24-B073-464C-95A1-E79D04229417}"/>
+    <hyperlink ref="C1492" r:id="rId1536" xr:uid="{FFD5CAB6-6AE5-4D42-843A-4F87EC53AA37}"/>
+    <hyperlink ref="C86" r:id="rId1537" xr:uid="{9D3FFE65-082D-4025-9AEC-4E6B4F923CCB}"/>
+    <hyperlink ref="C248" r:id="rId1538" xr:uid="{1C13279E-F76F-4A3C-BAF7-AE695964C1F4}"/>
+    <hyperlink ref="C606" r:id="rId1539" xr:uid="{C3337D24-8312-4DF4-B710-5CA5E2102470}"/>
+    <hyperlink ref="C653" r:id="rId1540" xr:uid="{A6F7A3C4-892D-4F01-A7FD-DFC15177EC63}"/>
+    <hyperlink ref="C1108" r:id="rId1541" xr:uid="{770E34B2-7F8B-4607-A367-BDFDF2ADAA07}"/>
+    <hyperlink ref="C1341" r:id="rId1542" xr:uid="{EF87B6E6-AD04-4155-A8B6-664E538843A5}"/>
+    <hyperlink ref="C1353" r:id="rId1543" xr:uid="{48DCC672-75C4-45F4-9A7E-7333913F2C6F}"/>
+    <hyperlink ref="C1377" r:id="rId1544" xr:uid="{6C5DB55F-9B34-49EC-B6EF-81AECCA458B5}"/>
+    <hyperlink ref="C97" r:id="rId1545" xr:uid="{FB072432-0F6E-4E09-8F69-68B92D5B9B64}"/>
+    <hyperlink ref="C221" r:id="rId1546" xr:uid="{89A71001-CA22-4E7D-943C-50F200D88A54}"/>
+    <hyperlink ref="C232" r:id="rId1547" xr:uid="{69FF0609-DB34-4438-9BD8-EEEDC6372284}"/>
+    <hyperlink ref="C427" r:id="rId1548" xr:uid="{F29D68E2-7452-4EED-BCA4-9BD261B1F3A4}"/>
+    <hyperlink ref="C431" r:id="rId1549" xr:uid="{45B84230-16E5-45A0-9221-76B4FB05D5FE}"/>
+    <hyperlink ref="C665" r:id="rId1550" xr:uid="{B9ACB3AB-51C1-4808-82D4-0386D1DC7664}"/>
+    <hyperlink ref="C980" r:id="rId1551" xr:uid="{D903E9AE-9516-4C05-B41F-38B5C00DEE08}"/>
+    <hyperlink ref="C1166" r:id="rId1552" xr:uid="{7844BC1F-9F5D-4513-8176-09D847F26E8F}"/>
+    <hyperlink ref="C1420" r:id="rId1553" xr:uid="{D198D27A-9462-47D2-A9B4-CA2FC6427CDA}"/>
+    <hyperlink ref="C1471" r:id="rId1554" xr:uid="{E108854A-BB6A-450A-9698-04A869057166}"/>
+    <hyperlink ref="C58" r:id="rId1555" xr:uid="{019A25B9-8CB9-4601-A4EF-21214EC5C55C}"/>
+    <hyperlink ref="C396" r:id="rId1556" xr:uid="{454F4B8B-DAA7-4987-9276-D3E2972EF0FF}"/>
+    <hyperlink ref="C428" r:id="rId1557" xr:uid="{8E4B0982-3373-45BB-840E-D085A70136CF}"/>
+    <hyperlink ref="C865" r:id="rId1558" xr:uid="{133F57CB-BB2E-4176-8DC1-5D22BA2AF419}"/>
+    <hyperlink ref="C1081" r:id="rId1559" xr:uid="{27C1026B-43DB-40ED-A2AF-231596FDBD23}"/>
+    <hyperlink ref="C1338" r:id="rId1560" xr:uid="{5A84475C-4949-45DA-81A5-5F8E1B246348}"/>
+    <hyperlink ref="C1682" r:id="rId1561" xr:uid="{A7ED7F4C-9FF4-49CC-841E-1F82D8C71636}"/>
+    <hyperlink ref="C287" r:id="rId1562" xr:uid="{8A7B18A7-F970-4DD2-89F3-5E5E2E65EBC9}"/>
+    <hyperlink ref="C334" r:id="rId1563" xr:uid="{DEFE0FF1-DC8F-4FB3-A5D2-24D6988860D3}"/>
+    <hyperlink ref="C938" r:id="rId1564" xr:uid="{CADD33BA-0DD6-4AD0-8B90-85E3A2F7F8AA}"/>
+    <hyperlink ref="C961" r:id="rId1565" xr:uid="{1901E9F7-1AD9-44C4-8FE4-F469092F73E3}"/>
+    <hyperlink ref="C1493" r:id="rId1566" xr:uid="{A4DCDD82-397D-46E4-BAAE-8676157C0E4B}"/>
+    <hyperlink ref="C219" r:id="rId1567" xr:uid="{2B7F7EE2-A4FC-48CF-B817-8A32EB43DA32}"/>
+    <hyperlink ref="C311" r:id="rId1568" xr:uid="{E9475796-3357-4A32-BEED-B8DC43582983}"/>
+    <hyperlink ref="C563" r:id="rId1569" xr:uid="{EF94B8B5-75A0-4DC4-A4ED-20123ED58EEC}"/>
+    <hyperlink ref="C654" r:id="rId1570" xr:uid="{48F45A30-6FA3-487A-B1CE-F3BAA600E484}"/>
+    <hyperlink ref="C851" r:id="rId1571" xr:uid="{DC41D084-58A4-402E-991E-3E5173453E6E}"/>
+    <hyperlink ref="C1188" r:id="rId1572" xr:uid="{42A36324-9932-40F1-A5E1-02D7EEAFE411}"/>
+    <hyperlink ref="C1339" r:id="rId1573" xr:uid="{7E454815-3962-4E18-A1F4-71A2ACD8CA27}"/>
+    <hyperlink ref="C1342" r:id="rId1574" xr:uid="{C07E4D7E-7D27-4BA2-8A9D-7471CE77C729}"/>
+    <hyperlink ref="C84" r:id="rId1575" xr:uid="{F2579550-6B82-45CF-AFD9-9A89C2CF8EB7}"/>
+    <hyperlink ref="C87" r:id="rId1576" xr:uid="{D3CC0419-9090-4392-A105-7A5CF0893608}"/>
+    <hyperlink ref="C383" r:id="rId1577" xr:uid="{03603999-FC5E-4B75-B7F0-F750A120783D}"/>
+    <hyperlink ref="C506" r:id="rId1578" xr:uid="{4ED66AE4-1FE2-4AB6-B9B5-46FED39EB576}"/>
+    <hyperlink ref="C553" r:id="rId1579" xr:uid="{51A0BBD9-AE69-4148-89BC-BD87293FB224}"/>
+    <hyperlink ref="C572" r:id="rId1580" xr:uid="{636DFE57-0453-48B3-8965-6DB3EDACE5A8}"/>
+    <hyperlink ref="C1177" r:id="rId1581" xr:uid="{619E41CE-9332-4EEE-88F2-BAB9D2EDB5B1}"/>
+    <hyperlink ref="C1283" r:id="rId1582" xr:uid="{442B3A72-E6EB-4027-BD1D-DAED6827EFFE}"/>
+    <hyperlink ref="C1421" r:id="rId1583" xr:uid="{2A0D1257-8AE8-4258-916A-ABE704CC1A78}"/>
+    <hyperlink ref="C1454" r:id="rId1584" xr:uid="{CC6A51ED-39FB-433A-B2C1-1C6EA06ACA12}"/>
+    <hyperlink ref="C1472" r:id="rId1585" xr:uid="{9621ADE5-761B-46EA-8BE6-60872180DC2A}"/>
+    <hyperlink ref="C233" r:id="rId1586" xr:uid="{3536E898-77E2-4F8A-BE31-991109D618C9}"/>
+    <hyperlink ref="C312" r:id="rId1587" xr:uid="{4E8AB30D-0526-40D5-80F7-0A201E45AAD0}"/>
+    <hyperlink ref="C666" r:id="rId1588" xr:uid="{D607D2FF-30FF-4A9E-AF8A-7C3264B6CA00}"/>
+    <hyperlink ref="C669" r:id="rId1589" xr:uid="{FD302823-38C8-4F2A-81B3-D1A2ADBD76DC}"/>
+    <hyperlink ref="C1167" r:id="rId1590" xr:uid="{37C7381D-43A6-43EE-8446-A4779BDFD385}"/>
+    <hyperlink ref="C1645" r:id="rId1591" xr:uid="{2DFADB23-E934-48C8-9944-1939032D916E}"/>
+    <hyperlink ref="C1683" r:id="rId1592" xr:uid="{D949B0B6-0E34-4AD7-B3DB-465D5A449084}"/>
+    <hyperlink ref="C303" r:id="rId1593" xr:uid="{72F295E7-8A22-443E-B3C3-4398E638F519}"/>
+    <hyperlink ref="C397" r:id="rId1594" xr:uid="{698FDB5B-7283-4923-9D1E-8AA12A700B42}"/>
+    <hyperlink ref="C432" r:id="rId1595" xr:uid="{2E0F7899-B2C7-4E0F-A146-A4A8A1357F6D}"/>
+    <hyperlink ref="C543" r:id="rId1596" xr:uid="{1C9EBF48-7C8D-4DB9-96A3-D78A6D798D94}"/>
+    <hyperlink ref="C1475" r:id="rId1597" xr:uid="{732CB916-8C0D-4433-9383-808AD8B8D09B}"/>
+    <hyperlink ref="C1638" r:id="rId1598" xr:uid="{D0DAC409-5A5D-4297-9427-8E888BC9FFE9}"/>
+    <hyperlink ref="C1646" r:id="rId1599" xr:uid="{6830EA70-9416-4837-9E5C-89C41A715898}"/>
+    <hyperlink ref="C148" r:id="rId1600" xr:uid="{FA41285C-5D02-4BF3-A1C9-DA7A90569F91}"/>
+    <hyperlink ref="C288" r:id="rId1601" xr:uid="{432C6098-61CF-44CC-BADA-3A480C5E67E1}"/>
+    <hyperlink ref="C355" r:id="rId1602" xr:uid="{7AEA0216-EE54-495D-908B-7E326A4EC76A}"/>
+    <hyperlink ref="C507" r:id="rId1603" xr:uid="{4CB06F55-9703-4C28-AE12-ACD60959A0CB}"/>
+    <hyperlink ref="C564" r:id="rId1604" xr:uid="{0329923F-5898-4477-B7DD-AA0662B4A23E}"/>
+    <hyperlink ref="C573" r:id="rId1605" xr:uid="{B4BC72D1-365B-4466-B21F-EE8768412553}"/>
+    <hyperlink ref="C676" r:id="rId1606" xr:uid="{27D33281-B059-47FD-B823-210207032B27}"/>
+    <hyperlink ref="C755" r:id="rId1607" xr:uid="{CC31DFA0-1FC6-4C9A-933A-CFFC02B74A47}"/>
+    <hyperlink ref="C768" r:id="rId1608" xr:uid="{8B2681E6-DEE0-4EE6-9A6A-522D51EA671C}"/>
+    <hyperlink ref="C1042" r:id="rId1609" xr:uid="{7AA9452D-36E8-426E-8366-4A6CEFF32683}"/>
+    <hyperlink ref="C1178" r:id="rId1610" xr:uid="{0534348B-686A-42F9-9F3F-ACA928FA9AB1}"/>
+    <hyperlink ref="C1240" r:id="rId1611" xr:uid="{19EBDDC2-DBA6-459B-8EDB-3C7AD1852A89}"/>
+    <hyperlink ref="C1257" r:id="rId1612" xr:uid="{13EDEDDC-F64A-46CF-8AAE-86ECBC4FC5C9}"/>
+    <hyperlink ref="C1350" r:id="rId1613" xr:uid="{EE4FADB0-F906-4C0A-8B9B-B7EB1ADDB2B3}"/>
+    <hyperlink ref="C1455" r:id="rId1614" xr:uid="{4AF403A0-D76A-4C3A-A5A2-A3E3A790D66E}"/>
+    <hyperlink ref="C1198" r:id="rId1615" xr:uid="{1CCC1B3E-7B1C-4702-A55D-20FDAF64F449}"/>
+    <hyperlink ref="C1550" r:id="rId1616" xr:uid="{A6FA3E01-0431-434C-A1FB-5EF89399BE52}"/>
+    <hyperlink ref="C85" r:id="rId1617" xr:uid="{C331D9F1-D93E-4D7E-8CFA-31CEBD4B257C}"/>
+    <hyperlink ref="C304" r:id="rId1618" xr:uid="{BFE54702-E55C-4769-89DD-96C2961F2903}"/>
+    <hyperlink ref="C544" r:id="rId1619" xr:uid="{8288442A-122E-49EE-90D2-1D107400A9C0}"/>
+    <hyperlink ref="C670" r:id="rId1620" xr:uid="{570B54C1-85EA-46AB-9AD6-5F188D9E8DE4}"/>
+    <hyperlink ref="C1100" r:id="rId1621" xr:uid="{5AF59641-40C0-423D-9309-662DE32FFDC2}"/>
+    <hyperlink ref="C1411" r:id="rId1622" xr:uid="{DB58EC2F-A1D6-4F5C-87A5-D3BCB8C4B128}"/>
+    <hyperlink ref="C1476" r:id="rId1623" xr:uid="{92B0D1B6-C516-4E6F-85DA-FB8E93E3E5C4}"/>
+    <hyperlink ref="C228" r:id="rId1624" xr:uid="{437E2972-3C5C-417B-9BB4-C4DA2FEE747A}"/>
+    <hyperlink ref="C554" r:id="rId1625" xr:uid="{76DCD616-3DAB-4064-8411-9F623EE7FE98}"/>
+    <hyperlink ref="C1286" r:id="rId1626" xr:uid="{EBF53431-9B12-4CD2-A1DC-4FA7FDE8314F}"/>
+    <hyperlink ref="C1639" r:id="rId1627" xr:uid="{08554E97-B4BB-41E1-85D6-272DF1F2441B}"/>
+    <hyperlink ref="C1659" r:id="rId1628" xr:uid="{853AD214-D73A-4744-AD63-06E08F54FA94}"/>
+    <hyperlink ref="C222" r:id="rId1629" xr:uid="{9FB5387F-1C81-4F08-878D-3CB1C5464CEA}"/>
+    <hyperlink ref="C356" r:id="rId1630" xr:uid="{A899B7A6-CF22-4234-9639-1F4270C9C484}"/>
+    <hyperlink ref="C535" r:id="rId1631" xr:uid="{0247FF94-1ACB-430F-ACDC-9E66346B376A}"/>
+    <hyperlink ref="C677" r:id="rId1632" xr:uid="{49022E45-E6AC-4EA9-A6E7-4E5983A725C3}"/>
+    <hyperlink ref="C1181" r:id="rId1633" xr:uid="{2601AB21-8B37-4B97-AD5E-2F787B81C252}"/>
+    <hyperlink ref="C1241" r:id="rId1634" xr:uid="{2856F131-56FE-485C-8F07-1A2439DC21C3}"/>
+    <hyperlink ref="C1258" r:id="rId1635" xr:uid="{5DF59961-B39D-49AA-8F96-1F60380C4BE0}"/>
+    <hyperlink ref="C1678" r:id="rId1636" xr:uid="{A5B4ED7D-174C-487C-A2F9-08D1F67367CC}"/>
+    <hyperlink ref="C1693" r:id="rId1637" xr:uid="{93E6320B-B70E-447E-9D0A-43DDB79E754D}"/>
+    <hyperlink ref="C1698" r:id="rId1638" xr:uid="{3D4FE1C8-8CB4-476B-BF2D-3A4897568C32}"/>
+    <hyperlink ref="C1702" r:id="rId1639" xr:uid="{4C37C962-B719-42B0-B07E-1017A467156D}"/>
+    <hyperlink ref="C384" r:id="rId1640" xr:uid="{E56C052C-C005-431C-9192-AC41945B2E0A}"/>
+    <hyperlink ref="C1165" r:id="rId1641" xr:uid="{F04CBC9F-C4FC-47C8-AEA3-B7FC785694CA}"/>
+    <hyperlink ref="C1351" r:id="rId1642" xr:uid="{1DC92749-54E8-4B67-9B6C-C9E8C00059F1}"/>
+    <hyperlink ref="C385" r:id="rId1643" xr:uid="{8ADA47CC-1F56-4F6E-A56B-3438B943169A}"/>
+    <hyperlink ref="C769" r:id="rId1644" xr:uid="{7805C574-AC59-4FB0-B17F-AB5C4B573948}"/>
+    <hyperlink ref="C774" r:id="rId1645" xr:uid="{BB3AA485-C9AA-4BF7-95AE-946F1786200E}"/>
+    <hyperlink ref="C998" r:id="rId1646" xr:uid="{C78F6541-EAFC-43EE-ACCE-80DDA4FC8F0F}"/>
+    <hyperlink ref="C229" r:id="rId1647" xr:uid="{576AB426-C2BB-439E-B0C1-B478D97D9278}"/>
+    <hyperlink ref="C289" r:id="rId1648" xr:uid="{E5F96358-6060-4C77-A7B4-81403ABBC4F1}"/>
+    <hyperlink ref="C1287" r:id="rId1649" xr:uid="{29CFB705-FBD0-4B88-880A-CC6C288BB4C6}"/>
+    <hyperlink ref="C1551" r:id="rId1650" xr:uid="{E40C2AE3-5D15-4971-B99A-25E5295880C4}"/>
+    <hyperlink ref="C127" r:id="rId1651" xr:uid="{366341A9-DA22-40D9-AEA0-B794DADCC480}"/>
+    <hyperlink ref="C153" r:id="rId1652" xr:uid="{B48DCB5A-F33E-4938-A357-81A6081781AA}"/>
+    <hyperlink ref="C526" r:id="rId1653" xr:uid="{0BC4B508-9EDB-4518-AD6E-E391EE8013DD}"/>
+    <hyperlink ref="C703" r:id="rId1654" xr:uid="{A3490AC5-F13F-47BA-991D-B466F71D6792}"/>
+    <hyperlink ref="C936" r:id="rId1655" xr:uid="{79737516-B063-4FC1-8999-07D2918E27AD}"/>
+    <hyperlink ref="C1199" r:id="rId1656" xr:uid="{45D62022-0F63-44BD-A5C2-316975C961F9}"/>
+    <hyperlink ref="C1414" r:id="rId1657" xr:uid="{7383281D-5084-4E2D-8B0D-BEE6F4B48EAC}"/>
+    <hyperlink ref="C1553" r:id="rId1658" xr:uid="{5856EDCD-907B-4ECF-893B-188283CC8472}"/>
   </hyperlinks>
   <printOptions gridLines="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1651"/>
+  <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1659"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P&amp;C&amp;1#&amp;"Verdana"&amp;7&amp;K737373Classified as public by the European Medicines Agency</oddFooter>
   </headerFooter>
-  <drawing r:id="rId1652"/>
+  <drawing r:id="rId1660"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Verdana"&amp;7&amp;K737373Classified as public by the European Medicines Agency</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>