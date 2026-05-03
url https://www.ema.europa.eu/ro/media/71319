--- v0 (2026-05-01)
+++ v1 (2026-05-03)
@@ -27,51 +27,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MRL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MRL'!$A$9:$J$9</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1795">
   <si>
     <t>Content type:</t>
   </si>
   <si>
     <t>Maximum residue limit</t>
   </si>
   <si>
     <t>Output automatically generated from content on www.ema.europa.eu on:</t>
   </si>
   <si>
-    <t>01/05/2026 - 18:05</t>
+    <t>03/05/2026 - 06:05</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Active substance</t>
   </si>
   <si>
     <t>MRL Therapeutic classification</t>
   </si>
   <si>
     <t>Target species</t>
   </si>
   <si>
     <t>Date of Commission implementing decision</t>
   </si>
   <si>
     <t>Regulation number</t>
   </si>
   <si>
     <t>Regulation URL</t>
   </si>
   <si>
     <t>First published date</t>
   </si>