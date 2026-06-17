--- v1 (2026-05-03)
+++ v2 (2026-06-17)
@@ -27,51 +27,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MRL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MRL'!$A$9:$J$9</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1795">
   <si>
     <t>Content type:</t>
   </si>
   <si>
     <t>Maximum residue limit</t>
   </si>
   <si>
     <t>Output automatically generated from content on www.ema.europa.eu on:</t>
   </si>
   <si>
-    <t>03/05/2026 - 06:05</t>
+    <t>17/06/2026 - 06:00</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Active substance</t>
   </si>
   <si>
     <t>MRL Therapeutic classification</t>
   </si>
   <si>
     <t>Target species</t>
   </si>
   <si>
     <t>Date of Commission implementing decision</t>
   </si>
   <si>
     <t>Regulation number</t>
   </si>
   <si>
     <t>Regulation URL</t>
   </si>
   <si>
     <t>First published date</t>
   </si>
@@ -2943,57 +2943,57 @@
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32016R0305</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/veterinary/mrl/gentamicin-maximum-residue-limit</t>
   </si>
   <si>
     <t>Glycerol</t>
   </si>
   <si>
     <t>glycerol</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/veterinary/mrl/glycerol-maximum-residue-limit</t>
   </si>
   <si>
     <t>Halofuginone</t>
   </si>
   <si>
     <t>halofuginone</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/veterinary/mrl/halofuginone-maximum-residue-limit</t>
   </si>
   <si>
-    <t>Heptaminolm</t>
-[...5 lines deleted...]
-    <t>https://www.ema.europa.eu/en/medicines/veterinary/mrl/heptaminolm-maximum-residue-limit</t>
+    <t>Heptaminol</t>
+  </si>
+  <si>
+    <t>heptaminol</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/medicines/veterinary/mrl/heptaminol-maximum-residue-limit</t>
   </si>
   <si>
     <t>Hexaflumuron</t>
   </si>
   <si>
     <t>hexaflumuron</t>
   </si>
   <si>
     <t>Regulation (EU) No 2015/1079</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32015R1079</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/veterinary/mrl/hexaflumuron-maximum-residue-limit</t>
   </si>
   <si>
     <t>Hexetidine</t>
   </si>
   <si>
     <t>hexetidine</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/veterinary/mrl/hexetidine-maximum-residue-limit</t>
   </si>