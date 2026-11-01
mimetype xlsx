--- v0 (2026-09-08)
+++ v1 (2026-11-01)
@@ -5,309 +5,273 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr saveExternalLinkValues="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\verwoerdm\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{081A67B5-EB39-4ACD-80A2-9BEC97439316}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FBD51590-7B4B-44E8-96A8-4766C3D411DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="A4 landscape" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'A4 landscape'!$A$1:$M$19</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="62">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Human Medicines Division</t>
   </si>
   <si>
     <t>From 1 July 2024, the submission of urgent safety notifications will no longer be required. Parallel distributors will still be requested to implement safety-related changes to the product information within three months of the publication of the updated annexes, and within six months for non-safety-related changes. These changes will be reviewed as part of the annual update procedure. The discontinuation of the safety update notifications does not affect the timelines of the annual update nor the birthday date of the product.</t>
   </si>
   <si>
     <t>List of centrally authorised products with safety-related changes to the Product Information</t>
   </si>
   <si>
     <t>Procedure Number</t>
   </si>
   <si>
     <t>Adopted Scope</t>
   </si>
   <si>
     <t xml:space="preserve">Annexes Affected </t>
   </si>
   <si>
     <t>Outcome or EC decision Date</t>
   </si>
   <si>
     <t>*An empty field means that the relevant Product Information is not yet published on the Agency’s EPAR website at the time this list was generated.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>EPAR Published*</t>
   </si>
   <si>
-    <t>Leflunomide medac</t>
-[...125 lines deleted...]
-    <t xml:space="preserve">To update sections 4.6 and 4.8 of the SmPC and Section 1 of the PIL to align the PI with the one of the reference product Aerius following assessment of the same change via procedure (EMA/VR/0000312765), adopted by CHMP on 26 February 2026.   
+    <t>Tyruko</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000361517</t>
+  </si>
+  <si>
+    <t>Degevma</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000370263</t>
+  </si>
+  <si>
+    <t>Leflunomide Zentiva</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000368495</t>
+  </si>
+  <si>
+    <t>Osenvelt</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000370451</t>
+  </si>
+  <si>
+    <t>Avtozma</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000361223</t>
+  </si>
+  <si>
+    <t>Denbrayce</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000370506</t>
+  </si>
+  <si>
+    <t>Enwylma</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000370774</t>
+  </si>
+  <si>
+    <t>Xbryk</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000365696</t>
+  </si>
+  <si>
+    <t>Vyloy</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000371426</t>
+  </si>
+  <si>
+    <t>Lunsumio</t>
+  </si>
+  <si>
+    <t>EMA/PSUR/0000336142</t>
+  </si>
+  <si>
+    <t>Update of section 4.4 of the SmPC to add the warning of opportunistic infections. Update of section 4.8 of the SmPC to add adverse reaction (cluster terms) under the SOC Infections and Infestations with frequencies as applicable.</t>
+  </si>
+  <si>
+    <t>Imbruvica</t>
+  </si>
+  <si>
+    <t>EMA/PSUR/0000336107</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Update of section 4.8 of the SmPC to add the adverse reactions of Progressive multifocal leukoencephalopathy (PML) with a frequency rare and cough with a frequency very common. The section 4.4 is updated to include cross-reference in line with the QRD. The package leaflet is updated accordingly. </t>
+  </si>
+  <si>
+    <t>Eylea</t>
+  </si>
+  <si>
+    <t>EMA/PSUR/0000336116</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Update of section 4.8 of the SmPC to add the adverse reactions Retinal vasculitis with a frequency “rare” and Retinal occlusive vasculitis with a frequency “Unknown”. The package leaflet is updated accordingly. </t>
+  </si>
+  <si>
+    <t>Pavblu</t>
+  </si>
+  <si>
+    <t>Update of section 4.8 of the SmPC to add the adverse reactions Retinal vasculitis with a frequency “rare” and Retinal occlusive vasculitis with a frequency “Unknown”. The package leaflet is updated accordingly. </t>
+  </si>
+  <si>
+    <t>Mynzepli</t>
+  </si>
+  <si>
+    <t>Afiveg</t>
+  </si>
+  <si>
+    <t>Afqlir</t>
+  </si>
+  <si>
+    <t>Eydenzelt</t>
+  </si>
+  <si>
+    <t>Arava</t>
+  </si>
+  <si>
+    <t>EMA/VR/0000327001</t>
+  </si>
+  <si>
+    <t>Nordimet</t>
+  </si>
+  <si>
+    <t>EMA/PSUR/0000327873</t>
+  </si>
+  <si>
+    <t>Update of sections 4.4 and 4.8 of the SmPC to add the adverse reaction epidermal necrosis with a frequency not known. The package leaflet is updated accordingly. </t>
+  </si>
+  <si>
+    <t>Calquence</t>
+  </si>
+  <si>
+    <t>EMA/PSUR/0000327904</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Update of section 4.8 of the SmPC to add the adverse reaction oedema peripheral with a frequency very common. The package leaflet is updated accordingly. </t>
+  </si>
+  <si>
+    <t>Update of section 4.4 of the SmPC in order to add a new warning on myositis and rhabdomyolysis based on a cumulative safety review. The package leaflet is updated accordingly.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">To implement changes in alignment with the reference product (RoActemra) to (1) update the composition wording in Section 2 SmPC, (2) add information on the paediatric population and CRS, and revisions to the method of administration in Section 4.2 SmPC of IV presentation, (3) implement revisions related to malignancy in Section 4.4 SmPC, (4) implement minor wording revisions in Section 4.6 SmPC, (5) add adverse reactions with a frequency of "Not known", revise the rate of anaphylactic reactions under infusion related reactions for SC (PFS-S) presentation, and updates to the clinical study information for SC (AI) presentation in Section 4.8 SmPC, (6) delete the statement regarding the observation of no case of an overdose in the pediatric population in Section 4.9 SmPC (IV presentation), (6) add the E-number for polysorbate 80 in Sections 4.4 and 6.1 SmPC and Section 2 PL, and (7) specify that only the Patient Information Pack is provided (e.g. deletion of the Physician Information Pack and Nurse Information Pack, and the relevant information) in Annex IID.
+In addition, the MAH added the pH and osmolality to Section 3 of the SmPC (IV presentation) and updated Section 7 of the PL (Instructions for Use) by providing additional clarification regarding the handling of the pre-filled syringe. </t>
+  </si>
+  <si>
+    <t>To update section 4.8 of the SmPC and section 4 of the PL to include “Injection site reactions” to the list of adverse drug reactions (ADRs) with frequency “uncommon” following assessment of the same change for the reference medicinal product Xgeva.</t>
+  </si>
+  <si>
+    <t>To update section 4.4 of the SmPC and section of 2 of the Package Leaflet to add a new warning on leflunomide and hemophagocytic lymphohistiocytosis (HLH) and DRESS/HLH overlap syndrome in patients with rheumatoid arthritis and psoriatic arthritis (PsA). In addition, Annex IID is updated to amend the additional risk minimization measures. The changes follow approval of the same changes for the reference product (Arava).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">To update SmPC sections 4.2, 4.4, and Annex II in order to align with the revised content of the additional risk minimisation materials in the RMP following the PRAC recommendation in EU PSUR 23 (EMEA/H/C/PSUSA/00002127/202408). The package leaflet is updated accordingly. </t>
+  </si>
+  <si>
+    <t>To update section 4.8 of the SmPC and section 4 of the package leaflet to implement the wording agreed by the PRAC on the signal assessment report on Protein-losing gastroenteropathy (EPITT no 20236).</t>
+  </si>
+  <si>
+    <t>To update section 4.8 of the SmPC and section 4 of the package leaflet to include “Injection site reactions” to the list of adverse drug reactions (ADRs) with frequency “uncommon” following assessment of the same change for the reference medicinal product Xgeva.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">To update SmPC sections 2., 4.4 and 4.8 to add `Injection site reactions' to the list of adverse drug reactions (ADRs) with frequency uncommon and to update excipient information regarding polysorbates accordingly following assessment of the same change for the reference product. The package leaflet is updated accordingly. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">To update section 4.8 of the SmPC and section 4 of the Package Leaflet to add injection site reactions as adverse drug reaction with frequency “uncommon” following assessment of the same changes for reference product Xgeva (EMA/VR/0000320535).
 </t>
   </si>
   <si>
-    <t>To update sections 4.6 and 4.8 of the SmPC and Section 1 of the PIL to align the PI with the one of the reference product Aerius following assessment of the same change via procedure (EMA/VR/0000312765), adopted by CHMP on 26 February 2026.</t>
-[...57 lines deleted...]
-    <t>EMA/197475/2026</t>
+    <t>EMA/246449/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-809]d\ mmmm\ yyyy;@"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
@@ -1131,52 +1095,52 @@
       <xdr:colOff>2400300</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>110490</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>529787</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>72981</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="7" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EC8F881-461D-4072-9B88-C7D3D82B8438}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6316980" y="110490"/>
-          <a:ext cx="3722567" cy="686391"/>
+          <a:off x="6315075" y="110490"/>
+          <a:ext cx="3720662" cy="676866"/>
           <a:chOff x="768" y="7"/>
           <a:chExt cx="326" cy="50"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="10" name="Text Box 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD218430-6F64-4496-89D8-EBE3F09FEF11}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="768" y="7"/>
             <a:ext cx="324" cy="31"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -1786,694 +1750,709 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A6:F50"/>
+  <dimension ref="A6:F45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="A11" sqref="A11:F11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.75" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="50.75" style="2" customWidth="1"/>
+    <col min="1" max="1" width="22.69921875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="28.59765625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="50.69921875" style="2" customWidth="1"/>
     <col min="4" max="4" width="9" style="2"/>
-    <col min="5" max="5" width="13.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.59765625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.5" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="8">
-        <v>46265</v>
-[...7 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+        <v>46325</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A7" s="1" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="19.5" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:6" ht="19.8" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="53.45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:6" ht="53.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
     </row>
-    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13"/>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="13"/>
     </row>
-    <row r="14" spans="1:6" ht="21" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:6" ht="21.6" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="53.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6" ht="43.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>41</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>36</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="7">
-        <v>46210</v>
+        <v>46283</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="42.75" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="6" t="s">
+    <row r="16" spans="1:6" ht="43.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="C16" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="7">
+        <v>46282</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="14" customFormat="1" ht="33" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="D16" s="7" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B17" s="7" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="7">
-        <v>46227</v>
+        <v>46226</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="14" customFormat="1" ht="53.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6" s="14" customFormat="1" ht="238.2" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="7">
-        <v>46205</v>
+        <v>46283</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="14" customFormat="1" ht="42.75" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="6" t="s">
+    <row r="19" spans="1:6" s="14" customFormat="1" ht="33" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="7">
+        <v>46259</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="14" customFormat="1" ht="54.6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="7">
+        <v>46289</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="14" customFormat="1" ht="43.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="7">
+        <v>46282</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="14" customFormat="1" ht="43.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="7">
+        <v>46280</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="14" customFormat="1" ht="43.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="7">
+        <v>46283</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="14" customFormat="1" ht="43.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B24" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="C19" s="12" t="s">
-[...13 lines deleted...]
-      <c r="A20" s="11" t="s">
+      <c r="C24" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="7">
+        <v>46283</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="14" customFormat="1" ht="54.6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="7">
+        <v>46279</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="14" customFormat="1" ht="76.2" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="7">
+        <v>46287</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="14" customFormat="1" ht="43.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" s="7">
+        <v>46283</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="43.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="7">
+        <v>46283</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="33" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="7">
+        <v>46254</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="43.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="7">
+        <v>46286</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="43.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="7">
+        <v>46283</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="54.6" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="7">
+        <v>46290</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="43.8" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" s="7">
+        <v>46276</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="65.400000000000006" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B34" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="12" t="s">
-[...79 lines deleted...]
-      <c r="C24" s="12" t="s">
+      <c r="C34" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="D24" s="7" t="s">
-[...198 lines deleted...]
-      </c>
       <c r="D34" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="7">
-        <v>46225</v>
+        <v>46279</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A35"/>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
+      <c r="E35"/>
+      <c r="F35"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36"/>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A39"/>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A40"/>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A41"/>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A42"/>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A43"/>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A44"/>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.15">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A45"/>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-    </row>
-[...38 lines deleted...]
-      <c r="F50"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A15:F34">
     <sortCondition ref="A15:A34"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations xWindow="643" yWindow="699" count="6">
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 200 characters long." promptTitle="Text" prompt="Maximum Length: 200 characters." sqref="B15 B17:B20" xr:uid="{C325E407-10BC-429A-9734-6F5BD79763FE}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 200 characters long." promptTitle="Text" prompt="Maximum Length: 200 characters." sqref="B15 B17:B19" xr:uid="{171E26E4-68D9-4994-81C9-1F45F503204D}">
       <formula1>200</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 1000000 characters long." promptTitle="Text" prompt="Maximum Length: 1000000 characters." sqref="C15 C17:E20" xr:uid="{D037C93F-B788-4FFF-A2EC-DB31ED95935C}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 1000000 characters long." promptTitle="Text" prompt="Maximum Length: 1000000 characters." sqref="C15 C17:E19" xr:uid="{4F09A403-78F2-49ED-A219-BADA4AAB3369}">
       <formula1>1000000</formula1>
     </dataValidation>
-    <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Date" error="Opinion date must be in the correct date format." promptTitle="Date" prompt=" " sqref="E15 E21" xr:uid="{7B1920AF-F3A2-4088-ACF6-7D1EC5A7C73C}">
+    <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Date" error="Opinion date must be in the correct date format." promptTitle="Date" prompt=" " sqref="E15 E20" xr:uid="{7ED7A610-5122-4F01-AD97-389E2538AFC2}">
       <formula1>1</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 400 characters long." promptTitle="Text" prompt="Maximum Length: 400 characters." sqref="A15" xr:uid="{161BA9AE-6F77-4F6A-B4D8-B8BB12D47A72}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 400 characters long." promptTitle="Text" prompt="Maximum Length: 400 characters." sqref="A15" xr:uid="{382B70FE-7FD0-4AB0-8CF9-C7942D1BA1E5}">
       <formula1>400</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 500 characters long." promptTitle="Text" prompt="Maximum Length: 500 characters." sqref="A17:A21 F17:F20" xr:uid="{755B8ED5-E1D9-440B-A378-4B1029BC6263}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 500 characters long." promptTitle="Text" prompt="Maximum Length: 500 characters." sqref="F17:F19 A17:A20" xr:uid="{755B8ED5-E1D9-440B-A378-4B1029BC6263}">
       <formula1>500</formula1>
     </dataValidation>
-    <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Date" error="(Do Not Modify) Modified On must be in the correct date and time format." promptTitle="Date and time" prompt=" " sqref="A17:A20" xr:uid="{157D6A9E-461A-4B97-8B61-B9E3C99B0EFB}">
+    <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Date" error="(Do Not Modify) Modified On must be in the correct date and time format." promptTitle="Date and time" prompt=" " sqref="A17:A19" xr:uid="{157D6A9E-461A-4B97-8B61-B9E3C99B0EFB}">
       <formula1>1</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.15748031496062992" bottom="0.15748031496062992" header="0.15748031496062992" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Verdana,Regular"&amp;6© European Medicines Agency, 2011. Reproduction is authorised provided the source is acknowledged.&amp;R&amp;"Verdana,Regular"&amp;9Page &amp;P / &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9603f8e3-cfb4-42dc-9892-6a8577da7d69">
+      <Value>2</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxKeywordTaxHTField xmlns="9603f8e3-cfb4-42dc-9892-6a8577da7d69" xsi:nil="true"/>
+    <h5de1757165944c2a83019307e803a2e xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">EMA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f5c9fc3d-56c5-4333-8692-9cd3dc4a9d0b</TermId>
+        </TermInfo>
+      </Terms>
+    </h5de1757165944c2a83019307e803a2e>
+    <lb20c4ea59944f8581c8e100c66a8a29 xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lb20c4ea59944f8581c8e100c66a8a29>
+    <e237f3eb10e340329171c4842ffa471f xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </e237f3eb10e340329171c4842ffa471f>
+    <Document_x0020_Ref_x0020_ID xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec" xsi:nil="true"/>
+    <md88a9328e0745cf9286d941a4709fb9 xmlns="e8efdf4a-59a8-43e6-b29c-54d05e01bfec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">English (EN)</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bc972daa-d91f-4fb6-88cc-c602dce93b8e</TermId>
+        </TermInfo>
+      </Terms>
+    </md88a9328e0745cf9286d941a4709fb9>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001A37F5D90C6D7043A97A39884E048193" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0277633ce362b601ed74444485b18083">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e8efdf4a-59a8-43e6-b29c-54d05e01bfec" xmlns:ns3="9603f8e3-cfb4-42dc-9892-6a8577da7d69" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc6416147fc3b8fd693864c618e172e0" ns2:_="" ns3:_="">
     <xsd:import namespace="e8efdf4a-59a8-43e6-b29c-54d05e01bfec"/>
     <xsd:import namespace="9603f8e3-cfb4-42dc-9892-6a8577da7d69"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:h5de1757165944c2a83019307e803a2e" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:e237f3eb10e340329171c4842ffa471f" minOccurs="0"/>
                 <xsd:element ref="ns2:lb20c4ea59944f8581c8e100c66a8a29" minOccurs="0"/>
                 <xsd:element ref="ns2:md88a9328e0745cf9286d941a4709fb9" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Ref_x0020_ID" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
@@ -2670,139 +2649,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...45 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{078C8A63-7474-4021-B744-6C8F8AFCBBA8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{569106AF-AAD8-42E6-9C4A-1D81D1275741}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2697143-5B18-4654-8662-48AD56FBD06E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="9603f8e3-cfb4-42dc-9892-6a8577da7d69"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="485f7bb2-dcb7-44cd-80bc-f61bd1cb5f26"/>
     <ds:schemaRef ds:uri="e8efdf4a-59a8-43e6-b29c-54d05e01bfec"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{569106AF-AAD8-42E6-9C4A-1D81D1275741}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{078C8A63-7474-4021-B744-6C8F8AFCBBA8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e8efdf4a-59a8-43e6-b29c-54d05e01bfec"/>
+    <ds:schemaRef ds:uri="9603f8e3-cfb4-42dc-9892-6a8577da7d69"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0eea11ca-d417-4147-80ed-01a58412c458}" enabled="1" method="Standard" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" contentBits="2" removed="0"/>
   <clbl:label id="{afe1b31d-cec0-4074-b4bd-f07689e43d84}" enabled="1" method="Privileged" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>