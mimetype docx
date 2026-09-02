--- v0 (2025-10-14)
+++ v1 (2026-09-02)
@@ -1,235 +1,179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="168250ED" w14:textId="6A7F1316" w:rsidR="003905D7" w:rsidRPr="003905D7" w:rsidRDefault="003905D7" w:rsidP="003905D7">
+    <w:p w14:paraId="168250ED" w14:textId="1FEA5840" w:rsidR="003905D7" w:rsidRPr="003905D7" w:rsidRDefault="003905D7" w:rsidP="003905D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003905D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Detta dokument är den godkända produktinformationen för </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Pelmeg</w:t>
       </w:r>
       <w:r w:rsidRPr="003905D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>. De ändringar som har gjorts sedan tidigare procedur och som rör produktinformationen (EMA/N/0000256499) har markerats.</w:t>
+        <w:t>. De ändringar som har gjorts sedan tidigare procedur och som rör produktinformationen (</w:t>
+      </w:r>
+      <w:r w:rsidR="000122C7" w:rsidRPr="000122C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>EMA/VR/0000271752</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003905D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>) har markerats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20675B0F" w14:textId="77777777" w:rsidR="003905D7" w:rsidRPr="003905D7" w:rsidRDefault="003905D7" w:rsidP="003905D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="381D0273" w14:textId="6ED962FE" w:rsidR="003905D7" w:rsidRPr="003905D7" w:rsidRDefault="003905D7" w:rsidP="003905D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003905D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Mer information finns på Europeiska läkemedelsmyndighetens webbplats: </w:t>
       </w:r>
-      <w:r>
-[...86 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="003905D7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:t>https://www.ema.europa.eu/en/medicines/human/EPAR/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00553EBB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>pelmeg</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47653DEA" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="003905D7" w:rsidRDefault="00017467" w:rsidP="00244268">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12052742" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="00244268">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ABFBC02" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="00244268">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -5438,51 +5382,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1/10</w:t>
             </w:r>
             <w:r w:rsidR="00B04BB6" w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00331F77" w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB5BDD" w:rsidRPr="003905D7" w14:paraId="662622F2" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="00BB5BDD" w:rsidRPr="000122C7" w14:paraId="662622F2" w14:textId="77777777" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59E67717" w14:textId="54F8AADC" w:rsidR="00BB5BDD" w:rsidRPr="00544125" w:rsidRDefault="00BB5BDD" w:rsidP="00D17C79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -5768,51 +5712,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DFBF657" w14:textId="77777777" w:rsidR="00BB5BDD" w:rsidRPr="00544125" w:rsidRDefault="00BB5BDD" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331F77" w:rsidRPr="003905D7" w14:paraId="6D28B17B" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="00331F77" w:rsidRPr="000122C7" w14:paraId="6D28B17B" w14:textId="77777777" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66F7756D" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00F518AC" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
@@ -7516,51 +7460,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D470D40" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331F77" w:rsidRPr="003905D7" w14:paraId="77FE11AB" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="00331F77" w:rsidRPr="000122C7" w14:paraId="77FE11AB" w14:textId="77777777" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08D5E342" w14:textId="700DC71D" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="0015274D" w:rsidP="006073AD">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -8177,51 +8121,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B3D1F51" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331F77" w:rsidRPr="003905D7" w14:paraId="0D237466" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="00331F77" w:rsidRPr="000122C7" w14:paraId="0D237466" w14:textId="77777777" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BEFAA01" w14:textId="3CB035D5" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00F90952" w:rsidP="006073AD">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -9355,98 +9299,82 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Det är viktigt att rapportera misstänkta biverkningar efter att läkemedlet godkänts. Det gör det möjligt att kontinuerligt övervaka läkemedlets nytta-riskförhållande. Hälso- och </w:t>
       </w:r>
       <w:r w:rsidR="00785B34" w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">sjukvårdspersonal uppmanas att rapportera varje misstänkt biverkning via </w:t>
       </w:r>
       <w:r w:rsidR="00017467" w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">det nationella rapporteringssystemet listat i </w:t>
       </w:r>
-      <w:r w:rsidR="00017467">
-[...46 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00017467" w:rsidRPr="00544125">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:szCs w:val="22"/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>bilaga</w:t>
+        </w:r>
+        <w:r w:rsidR="008C007C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:szCs w:val="22"/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r w:rsidR="00017467" w:rsidRPr="00544125">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:szCs w:val="22"/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>V</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00785B34" w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31BF22D4" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CA7DFAF" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="005F02F7" w:rsidP="006073AD">
       <w:pPr>
@@ -10880,51 +10808,51 @@
       <w:r w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C6C327D" wp14:editId="7DD9AC97">
             <wp:extent cx="5930900" cy="3459604"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print"/>
+                    <a:blip r:embed="rId13" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5930900" cy="3459604"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -12948,51 +12876,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A41A3D7" w14:textId="77777777" w:rsidR="00903474" w:rsidRPr="003964A1" w:rsidRDefault="00903474" w:rsidP="00903474">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk2765676"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk2765676"/>
       <w:r w:rsidRPr="003964A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Mundipharma Corporation (Ireland) Limited, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD84717" w14:textId="77777777" w:rsidR="00304DDA" w:rsidRPr="00304DDA" w:rsidRDefault="00304DDA" w:rsidP="00304DDA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00304DDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">United Drug House Magna Drive, Magna Business Park, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AB2E4B" w14:textId="77777777" w:rsidR="00304DDA" w:rsidRPr="007B49A1" w:rsidRDefault="00304DDA" w:rsidP="00304DDA">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -13018,51 +12946,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003964A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Irland</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23549D59" w14:textId="77777777" w:rsidR="00903474" w:rsidRPr="003964A1" w:rsidRDefault="00903474" w:rsidP="006073AD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="352AE576" w14:textId="77777777" w:rsidR="00732444" w:rsidRPr="00544125" w:rsidRDefault="00732444" w:rsidP="006073AD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F2D6243" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="005F02F7" w:rsidP="00244268">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -13223,71 +13151,96 @@
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24D3EB2D" w14:textId="39CBEB2C" w:rsidR="00E172F4" w:rsidRPr="00E172F4" w:rsidRDefault="00E172F4" w:rsidP="00E172F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E172F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Datum för det första godkännandet: 20 november 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51962BF3" w14:textId="2565F4D8" w:rsidR="00E172F4" w:rsidRPr="00876657" w:rsidRDefault="00876657" w:rsidP="006073AD">
+    <w:p w14:paraId="51962BF3" w14:textId="1655BE82" w:rsidR="00E172F4" w:rsidRPr="00876657" w:rsidRDefault="00876657" w:rsidP="006073AD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Datum för den senaste förnyelsen:</w:t>
+      </w:r>
+      <w:r w:rsidR="000122C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000122C7" w:rsidRPr="00E172F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>20 november 20</w:t>
+      </w:r>
+      <w:r w:rsidR="000122C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB30AED" w14:textId="77777777" w:rsidR="00017467" w:rsidRDefault="00017467" w:rsidP="006073AD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DBF3DBA" w14:textId="77777777" w:rsidR="00876657" w:rsidRPr="00544125" w:rsidRDefault="00876657" w:rsidP="006073AD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -13349,76 +13302,60 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B424049" w14:textId="18FB64A9" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00DB282E" w:rsidP="006073AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ytterligare information om detta läkemedel finns på Europeiska läkemedelsmyndighetens webbplats </w:t>
       </w:r>
-      <w:r w:rsidR="004D2BF3">
-[...24 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="004D2BF3" w:rsidRPr="00544125">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>http://www.ema.europa.eu/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47A91DB1" w14:textId="77777777" w:rsidR="00A277C7" w:rsidRPr="00AE76E3" w:rsidRDefault="00A277C7" w:rsidP="00A277C7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="127" w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DE4DBBA" w14:textId="77777777" w:rsidR="00A277C7" w:rsidRPr="00AE76E3" w:rsidRDefault="00A277C7" w:rsidP="00A277C7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="127" w:right="120"/>
         <w:rPr>
@@ -14344,290 +14281,394 @@
         <w:ind w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9195D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Tyskland</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169446A2" w14:textId="77777777" w:rsidR="00A277C7" w:rsidRDefault="00A277C7" w:rsidP="00A277C7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="3" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63409A06" w14:textId="77777777" w:rsidR="00D81A33" w:rsidRPr="00D81A33" w:rsidRDefault="00D81A33" w:rsidP="00D81A33">
+    <w:p w14:paraId="63409A06" w14:textId="77777777" w:rsidR="00D81A33" w:rsidRPr="000122C7" w:rsidRDefault="00D81A33" w:rsidP="00D81A33">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="4" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="15FCD8D9" w14:textId="7BA72EC8" w:rsidR="000B6463" w:rsidRPr="000B6463" w:rsidRDefault="00D81A33" w:rsidP="000B6463">
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk197649713"/>
+      <w:r w:rsidRPr="000122C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PharmaKorell GmbH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FCD8D9" w14:textId="7BA72EC8" w:rsidR="000B6463" w:rsidRPr="000122C7" w:rsidRDefault="00D81A33" w:rsidP="000B6463">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="7" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="000E0EF3" w14:textId="56175694" w:rsidR="00D81A33" w:rsidRPr="00D81A33" w:rsidRDefault="000B6463" w:rsidP="000B6463">
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000122C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schleissheimer </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6463" w:rsidRPr="000122C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strasse 373, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000E0EF3" w14:textId="56175694" w:rsidR="00D81A33" w:rsidRPr="000122C7" w:rsidRDefault="000B6463" w:rsidP="000B6463">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="9" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-[...13 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000122C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>80935 Munich</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="159B464F" w14:textId="77777777" w:rsidR="00D81A33" w:rsidRPr="00A277C7" w:rsidRDefault="00D81A33" w:rsidP="00D81A33">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="11" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="12" w:author="Author">
-[...10 lines deleted...]
-    <w:p w14:paraId="414B0F32" w14:textId="428F7C2B" w:rsidR="00D81A33" w:rsidDel="004A43C3" w:rsidRDefault="00D81A33" w:rsidP="00D81A33">
+      <w:r w:rsidRPr="00E9195D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Tyskland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A2A044" w14:textId="77777777" w:rsidR="000122C7" w:rsidRDefault="000122C7" w:rsidP="00D81A33">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:del w:id="13" w:author="Author"/>
+          <w:ins w:id="2" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6B156F95" w14:textId="38E7DB3E" w:rsidR="004A43C3" w:rsidRPr="004A43C3" w:rsidRDefault="004A43C3" w:rsidP="00D81A33">
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7306C201" w14:textId="77777777" w:rsidR="000122C7" w:rsidRPr="000122C7" w:rsidRDefault="000122C7" w:rsidP="000122C7">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="14" w:author="Author"/>
+          <w:ins w:id="3" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
-          <w:rPrChange w:id="15" w:author="Author">
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="4" w:author="Author">
             <w:rPr>
-              <w:ins w:id="16" w:author="Author"/>
+              <w:ins w:id="5" w:author="Author"/>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
               <w:color w:val="000000"/>
-              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="17" w:author="Author">
-        <w:r w:rsidRPr="004A43C3">
+      <w:ins w:id="6" w:author="Author">
+        <w:r w:rsidRPr="000122C7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000"/>
-            <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
-            <w:rPrChange w:id="18" w:author="Author">
+            <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="7" w:author="Author">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
+                <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:rPrChange>
           </w:rPr>
-          <w:t>I läkemedlets tryckta bipacksedel ska namn och adress till tillverkaren som ansvarar för frisläppandet av den relevanta tillverkningssatsen anges</w:t>
+          <w:t>Mundipharma DC B.V.</w:t>
         </w:r>
-        <w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="654D8D75" w14:textId="77777777" w:rsidR="000122C7" w:rsidRPr="000122C7" w:rsidRDefault="000122C7" w:rsidP="000122C7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="8" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+          <w:rPrChange w:id="9" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="10" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:ins w:id="11" w:author="Author">
+        <w:r w:rsidRPr="000122C7">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="12" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>Leusderend</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="000122C7">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="13" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t xml:space="preserve"> 16</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="6B38AD53" w14:textId="77777777" w:rsidR="000122C7" w:rsidRPr="000122C7" w:rsidRDefault="000122C7" w:rsidP="000122C7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="14" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="15" w:author="Author">
+        <w:r w:rsidRPr="000122C7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>.</w:t>
+          <w:t>3832 RC Leusden</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="51667238" w14:textId="77777777" w:rsidR="00A277C7" w:rsidRPr="004A43C3" w:rsidRDefault="00A277C7" w:rsidP="00A277C7">
-      <w:pPr>
+    <w:p w14:paraId="4B94DB3E" w14:textId="785E3199" w:rsidR="000122C7" w:rsidRDefault="000122C7" w:rsidP="000122C7">
+      <w:pPr>
+        <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
+          <w:ins w:id="16" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="17" w:author="Author">
+        <w:r w:rsidRPr="000122C7">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Nederländerna</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="43E9ADCD" w14:textId="77777777" w:rsidR="000122C7" w:rsidRDefault="000122C7" w:rsidP="00D81A33">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="18" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B156F95" w14:textId="5E6E613A" w:rsidR="004A43C3" w:rsidRPr="000122C7" w:rsidRDefault="004A43C3" w:rsidP="00D81A33">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000122C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>I läkemedlets tryckta bipacksedel ska namn och adress till tillverkaren som ansvarar för frisläppandet av den relevanta tillverkningssatsen anges</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51667238" w14:textId="77777777" w:rsidR="00A277C7" w:rsidRPr="000122C7" w:rsidRDefault="00A277C7" w:rsidP="00A277C7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
-          <w:rPrChange w:id="19" w:author="Author">
-[...5 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62389F1D" w14:textId="77777777" w:rsidR="00A277C7" w:rsidRPr="000C2FBC" w:rsidRDefault="00A277C7" w:rsidP="000C2FBC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C2FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidRPr="000C2FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -15063,51 +15104,50 @@
       <w:r w:rsidRPr="00E9195D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>när riskhanteringssystemet ändras, särskilt efter att ny information framkommit som kan leda till betydande ändringar i läkemedlets nytta-riskprofil eller efter att en viktig milstolpe (för farmakovigilans eller riskminimering) har nåtts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EAF9CC8" w14:textId="77777777" w:rsidR="00A277C7" w:rsidRDefault="00A277C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="421E7FB2" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="00244268">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27159DBE" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -23767,95 +23807,79 @@
         </w:rPr>
         <w:t xml:space="preserve">eventuella </w:t>
       </w:r>
       <w:r w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">biverkningar som inte nämns i denna </w:t>
       </w:r>
       <w:r w:rsidR="00785B34" w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">information. Du kan också rapportera biverkningar direkt via </w:t>
       </w:r>
       <w:r w:rsidR="00017467" w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">det nationella rapporteringssystemet listat i </w:t>
       </w:r>
-      <w:r w:rsidR="00017467">
-[...43 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00017467" w:rsidRPr="00544125">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>bilaga</w:t>
+        </w:r>
+        <w:r w:rsidR="001E24D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r w:rsidR="00017467" w:rsidRPr="00544125">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:highlight w:val="lightGray"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>V</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00785B34" w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Genom att rapportera biverkningar kan du bidra till att öka informationen om läkemedels säkerhet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435CFFEF" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61D34F29" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
@@ -24735,3758 +24759,4534 @@
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Tillverkare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3698DF04" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00B81C77" w:rsidRDefault="003024D6" w:rsidP="006073AD">
+    <w:p w14:paraId="3698DF04" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="000122C7" w:rsidRDefault="003024D6" w:rsidP="006073AD">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="sv-SE"/>
-          <w:rPrChange w:id="21" w:author="Author">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B81C77">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000122C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="sv-SE"/>
-          <w:rPrChange w:id="22" w:author="Author">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>PharmaKorell GmbH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B07505" w14:textId="7C879D56" w:rsidR="00017467" w:rsidRPr="00B81C77" w:rsidRDefault="00341B5E" w:rsidP="006073AD">
+    <w:p w14:paraId="21B07505" w14:textId="7C879D56" w:rsidR="00017467" w:rsidRPr="000122C7" w:rsidRDefault="00341B5E" w:rsidP="006073AD">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="sv-SE"/>
-          <w:rPrChange w:id="23" w:author="Author">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000122C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Georges-Köhler-Str. 2,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09860F1F" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="000122C7" w:rsidRDefault="003024D6" w:rsidP="006073AD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000122C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>79539 Lörrach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FEC49E" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00044378" w:rsidP="006073AD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000122C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Tyskland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C9CF9F" w14:textId="77777777" w:rsidR="00017467" w:rsidRDefault="00017467" w:rsidP="006073AD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505EE378" w14:textId="77777777" w:rsidR="00D81A33" w:rsidRPr="000122C7" w:rsidRDefault="00D81A33" w:rsidP="000122C7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="sv-SE"/>
+          <w:rPrChange w:id="19" w:author="Author">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:bCs/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
               <w:color w:val="000000"/>
-              <w:lang w:val="sv-SE"/>
+              <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+        <w:pPrChange w:id="20" w:author="Author">
+          <w:pPr>
+            <w:keepNext/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="000122C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+          <w:lang w:val="sv-SE"/>
+          <w:rPrChange w:id="21" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve">PharmaKorell GmbH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751A82E8" w14:textId="767C6BBC" w:rsidR="00B81C77" w:rsidRPr="000122C7" w:rsidRDefault="00D81A33" w:rsidP="000122C7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="sv-SE"/>
+          <w:rPrChange w:id="22" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="23" w:author="Author">
+          <w:pPr>
+            <w:keepNext/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="000122C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="sv-SE"/>
           <w:rPrChange w:id="24" w:author="Author">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:t>Georges-Köhler-Str. 2,</w:t>
-[...4 lines deleted...]
-        <w:keepNext/>
+        <w:t xml:space="preserve">Schleissheimer </w:t>
+      </w:r>
+      <w:r w:rsidR="00B81C77" w:rsidRPr="000122C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="sv-SE"/>
+          <w:rPrChange w:id="25" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve">Strasse 373, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FCEDDB" w14:textId="0FE1D87A" w:rsidR="00D81A33" w:rsidRPr="000122C7" w:rsidRDefault="00B81C77" w:rsidP="000122C7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="sv-SE"/>
-          <w:rPrChange w:id="25" w:author="Author">
+          <w:rPrChange w:id="26" w:author="Author">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:bCs/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
               <w:color w:val="000000"/>
-              <w:lang w:val="sv-SE"/>
+              <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B81C77">
+        <w:pPrChange w:id="27" w:author="Author">
+          <w:pPr>
+            <w:keepNext/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="000122C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="sv-SE"/>
-          <w:rPrChange w:id="26" w:author="Author">
+          <w:rPrChange w:id="28" w:author="Author">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:bCs/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
               <w:color w:val="000000"/>
-              <w:lang w:val="sv-SE"/>
+              <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:t>79539 Lörrach</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76FEC49E" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00044378" w:rsidP="006073AD">
+        <w:t>80935 Munich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523DB629" w14:textId="77777777" w:rsidR="00D81A33" w:rsidRPr="000122C7" w:rsidRDefault="00D81A33" w:rsidP="000122C7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:ins w:id="29" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="sv-SE"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="sv-SE"/>
-          <w:rPrChange w:id="27" w:author="Author">
+          <w:rPrChange w:id="30" w:author="Author">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:bCs/>
+              <w:ins w:id="31" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
-              <w:lang w:val="sv-SE"/>
+              <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
+        <w:pPrChange w:id="32" w:author="Author">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="000122C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="sv-SE"/>
+          <w:rPrChange w:id="33" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
         <w:t>Tyskland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C9CF9F" w14:textId="77777777" w:rsidR="00017467" w:rsidRDefault="00017467" w:rsidP="006073AD">
-      <w:pPr>
+    <w:p w14:paraId="00514A0F" w14:textId="77777777" w:rsidR="000122C7" w:rsidRDefault="000122C7" w:rsidP="00D81A33">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="505EE378" w14:textId="77777777" w:rsidR="00D81A33" w:rsidRPr="00B81C77" w:rsidRDefault="00D81A33" w:rsidP="00D81A33">
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:ins w:id="34" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D21B26" w14:textId="77777777" w:rsidR="000122C7" w:rsidRPr="000122C7" w:rsidRDefault="000122C7" w:rsidP="000122C7">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="29" w:author="Author"/>
+          <w:ins w:id="35" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
-          <w:rPrChange w:id="30" w:author="Author">
+          <w:rPrChange w:id="36" w:author="Author">
             <w:rPr>
-              <w:ins w:id="31" w:author="Author"/>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:ins w:id="37" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
-              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00B81C77">
+        <w:pPrChange w:id="38" w:author="Author">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="39" w:author="Author">
+        <w:r w:rsidRPr="000122C7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
-            <w:rPrChange w:id="33" w:author="Author">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+            <w:rPrChange w:id="40" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+                <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:rPrChange>
           </w:rPr>
-          <w:t xml:space="preserve">PharmaKorell GmbH </w:t>
+          <w:t>Mundipharma DC B.V.</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="751A82E8" w14:textId="767C6BBC" w:rsidR="00B81C77" w:rsidRPr="00B81C77" w:rsidRDefault="00D81A33" w:rsidP="00B81C77">
+    <w:p w14:paraId="4268381A" w14:textId="77777777" w:rsidR="000122C7" w:rsidRPr="000122C7" w:rsidRDefault="000122C7" w:rsidP="000122C7">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="34" w:author="Author"/>
+          <w:ins w:id="41" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00B81C77">
+          <w:rPrChange w:id="42" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="43" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="44" w:author="Author">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="45" w:author="Author">
+        <w:r w:rsidRPr="000122C7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
-            <w:rPrChange w:id="36" w:author="Author">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+            <w:rPrChange w:id="46" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+                <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:rPrChange>
           </w:rPr>
-          <w:t xml:space="preserve">Schleissheimer </w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve">Strasse 373, </w:t>
+          <w:t>Leusderend 16</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="10FCEDDB" w14:textId="0FE1D87A" w:rsidR="00D81A33" w:rsidRPr="00B81C77" w:rsidRDefault="00B81C77" w:rsidP="00B81C77">
+    <w:p w14:paraId="333D193C" w14:textId="77777777" w:rsidR="000122C7" w:rsidRPr="000122C7" w:rsidRDefault="000122C7" w:rsidP="000122C7">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="37" w:author="Author"/>
+          <w:ins w:id="47" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
-          <w:rPrChange w:id="38" w:author="Author">
+          <w:rPrChange w:id="48" w:author="Author">
             <w:rPr>
-              <w:ins w:id="39" w:author="Author"/>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+              <w:ins w:id="49" w:author="Author"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
-              <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+              <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00B81C77">
+        <w:pPrChange w:id="50" w:author="Author">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="51" w:author="Author">
+        <w:r w:rsidRPr="000122C7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="52" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:rPrChange>
           </w:rPr>
-          <w:t>80935 Munich</w:t>
+          <w:t>3832 RC Leusden</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="523DB629" w14:textId="77777777" w:rsidR="00D81A33" w:rsidRPr="00B81C77" w:rsidRDefault="00D81A33" w:rsidP="00D81A33">
-      <w:pPr>
+    <w:p w14:paraId="57AB5E4D" w14:textId="49FDD9D4" w:rsidR="000122C7" w:rsidRPr="000122C7" w:rsidRDefault="000122C7" w:rsidP="000122C7">
+      <w:pPr>
+        <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
-          <w:ins w:id="41" w:author="Author"/>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00B81C77">
+          <w:rPrChange w:id="53" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="54" w:author="Author">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="120"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="55" w:author="Author">
+        <w:r w:rsidRPr="000122C7">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+            <w:rPrChange w:id="56" w:author="Author">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="sv-SE" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:rPrChange>
           </w:rPr>
-          <w:t>Tyskland</w:t>
+          <w:t>Nederländerna</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="4152B987" w14:textId="77777777" w:rsidR="00D81A33" w:rsidRPr="00B81C77" w:rsidRDefault="00D81A33" w:rsidP="006073AD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="272EC1BB" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+    <w:p w14:paraId="272EC1BB" w14:textId="4A8F6213" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:del w:id="57" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="58" w:author="Author">
+        <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:delText>Kontakta ombudet för innehavaren av godkännandet för försäljning om du vill veta mer om detta läkemedel:</w:delText>
+        </w:r>
+      </w:del>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w14:paraId="486138E5" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w:rsidDel="000122C7" w14:paraId="486138E5" w14:textId="3EB00B08" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="59" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51082CD5" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="51082CD5" w14:textId="4AE31EEB" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="480" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
+                <w:del w:id="60" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="61" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText>België/Belgique/Belgien</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="41ACDB12" w14:textId="7635AC2B" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="41ACDB12" w14:textId="0AD839C8" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="62" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...60 lines deleted...]
-              <w:r w:rsidRPr="004F3F24">
+            <w:del w:id="63" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t>info@mundipharma.be</w:t>
+                <w:delText xml:space="preserve">Mundipharma </w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidR="00341B5E" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText>BV</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1F5D0667" w14:textId="40866BA0" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="64" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="65" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tél/Tel: </w:delText>
+              </w:r>
+              <w:r w:rsidR="002B502B" w:rsidRPr="002B502B" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText>+32 2 358 54 68</w:delText>
+              </w:r>
+              <w:r w:rsidR="002B502B" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4ECB4E1F" w14:textId="170540EF" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="66" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="67" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.be"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText>info@mundipharma.be</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6880D7A5" w14:textId="77777777" w:rsidR="00E9195D" w:rsidRPr="004F3F24" w:rsidRDefault="00E9195D" w:rsidP="006073AD">
+          <w:p w14:paraId="6880D7A5" w14:textId="3F98D6F5" w:rsidR="00E9195D" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00E9195D" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="68" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31DDD3B9" w14:textId="77777777" w:rsidR="00E9195D" w:rsidRPr="004F3F24" w:rsidRDefault="00E9195D" w:rsidP="006073AD">
+          <w:p w14:paraId="31DDD3B9" w14:textId="657B4F71" w:rsidR="00E9195D" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00E9195D" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="69" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26102093" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="26102093" w14:textId="0A363B99" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="70" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="71" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delText>Lietuva</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="7F671AD9" w14:textId="77777777" w:rsidR="000C0E52" w:rsidRPr="00730CAB" w:rsidRDefault="000C0E52" w:rsidP="000C0E52">
+          <w:p w14:paraId="7F671AD9" w14:textId="52BF4FFE" w:rsidR="000C0E52" w:rsidRPr="00730CAB" w:rsidDel="000122C7" w:rsidRDefault="000C0E52" w:rsidP="000C0E52">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="72" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...5 lines deleted...]
-            </w:r>
+            <w:del w:id="73" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>EGIS Pharmaceuticals PLC atstovybė</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="317E0400" w14:textId="77777777" w:rsidR="000C0E52" w:rsidRPr="00730CAB" w:rsidRDefault="000C0E52" w:rsidP="000C0E52">
+          <w:p w14:paraId="317E0400" w14:textId="33CB3C93" w:rsidR="000C0E52" w:rsidRPr="00730CAB" w:rsidDel="000122C7" w:rsidRDefault="000C0E52" w:rsidP="000C0E52">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="74" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...16 lines deleted...]
-              <w:r w:rsidRPr="00730CAB">
+            <w:del w:id="75" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="hu-HU"/>
                 </w:rPr>
-                <w:t>info@egis.lt</w:t>
+                <w:delText>Tel.:+ 370 5 231 4658</w:delText>
               </w:r>
-            </w:hyperlink>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="48DC5978" w14:textId="30802249" w:rsidR="000C0E52" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="000C0E52" w:rsidP="000C0E52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="76" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="77" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:info@egis.lt" \t "_blank"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>info@egis.lt</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w14:paraId="001A4980" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w:rsidDel="000122C7" w14:paraId="001A4980" w14:textId="63B61A2E" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="78" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54D07D09" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="54D07D09" w14:textId="02A41ACF" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="79" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D59A5EC" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="5D59A5EC" w14:textId="1917ECDE" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="80" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="81" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>България</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="7EA30008" w14:textId="0AFE719B" w:rsidR="00E47569" w:rsidRDefault="00E47569" w:rsidP="00E47569">
+          <w:p w14:paraId="7EA30008" w14:textId="627238BB" w:rsidR="00E47569" w:rsidDel="000122C7" w:rsidRDefault="00E47569" w:rsidP="00E47569">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="82" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="hr-HR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D4948">
-[...94 lines deleted...]
-            </w:r>
+            <w:del w:id="83" w:author="Author">
+              <w:r w:rsidRPr="008D4948" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>ТП</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText>„</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="008D4948" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>Мундифарма</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="008D4948" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>Гезелшафт</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="008D4948" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>м</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText>.</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="008D4948" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>б</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText>.</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="008D4948" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:delText>Х</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="hr-HR"/>
+                </w:rPr>
+                <w:delText>.“</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="3C5CFA89" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="3C5CFA89" w14:textId="7425D5F0" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="84" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-              <w:rPr>
+            <w:del w:id="85" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Teл.: + 359 2 962 13 56</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="560432B5" w14:textId="4CA9F8E2" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="86" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>Teл.: + 359 2 962 13 56</w:t>
-            </w:r>
+            </w:pPr>
+            <w:del w:id="87" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>mundipharma@mundipharma.bg</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="560432B5" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
-[...17 lines deleted...]
-          <w:p w14:paraId="7A1A3AE4" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="7A1A3AE4" w14:textId="2FBDD81C" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="88" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5247AB" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="5B5247AB" w14:textId="21187421" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="89" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E945B49" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="7E945B49" w14:textId="2677B969" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="90" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B49A1">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="91" w:author="Author">
+              <w:r w:rsidRPr="007B49A1" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Luxembourg/Luxemburg</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="1C7EFC81" w14:textId="00238FA6" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="1C7EFC81" w14:textId="0A5AF79F" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="92" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B49A1">
-              <w:rPr>
+            <w:del w:id="93" w:author="Author">
+              <w:r w:rsidRPr="007B49A1" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Mundipharma </w:delText>
+              </w:r>
+              <w:r w:rsidR="00341B5E" w:rsidRPr="007B49A1" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>BV</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4EA99370" w14:textId="02F5052D" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="94" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mundipharma </w:t>
-[...8 lines deleted...]
-            </w:r>
+            </w:pPr>
+            <w:del w:id="95" w:author="Author">
+              <w:r w:rsidRPr="007B49A1" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tél/Tel: </w:delText>
+              </w:r>
+              <w:r w:rsidR="002B502B" w:rsidRPr="007B49A1" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>+32 2 358 54 68</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="4EA99370" w14:textId="20647829" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00017467" w:rsidP="006073AD">
-[...25 lines deleted...]
-          <w:p w14:paraId="5A8A20D4" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="5A8A20D4" w14:textId="417940C2" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="96" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="00544125">
+            <w:del w:id="97" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.be"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="sv-SE"/>
                 </w:rPr>
-                <w:t>info@mundipharma.be</w:t>
+                <w:delText>info@mundipharma.be</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D041F" w:rsidRPr="003E55D2" w14:paraId="74BF5B6E" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="005D041F" w:rsidRPr="003E55D2" w:rsidDel="000122C7" w14:paraId="74BF5B6E" w14:textId="79A570CF" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1619"/>
+          <w:del w:id="98" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8256DF" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00AC6653" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="0B8256DF" w14:textId="05740BEF" w:rsidR="00017467" w:rsidRPr="00AC6653" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="99" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC6653">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="100" w:author="Author">
+              <w:r w:rsidRPr="00AC6653" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Česká republika</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="37256407" w14:textId="77777777" w:rsidR="00AC6653" w:rsidRDefault="00AC6653" w:rsidP="006073AD">
+          <w:p w14:paraId="37256407" w14:textId="6C3D57A8" w:rsidR="00AC6653" w:rsidDel="000122C7" w:rsidRDefault="00AC6653" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="101" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025420D">
-[...30 lines deleted...]
-            </w:r>
+            <w:del w:id="102" w:author="Author">
+              <w:r w:rsidRPr="0025420D" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Ges</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00D41FC6" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>ellschaft</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="0025420D" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> m.b.H.</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">, </w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="224B524D" w14:textId="2C4D93A1" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00AC6653" w:rsidP="006073AD">
+          <w:p w14:paraId="224B524D" w14:textId="56FD1771" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00AC6653" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="103" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B49A1">
-[...49 lines deleted...]
-              <w:r w:rsidRPr="007B49A1">
+            <w:del w:id="104" w:author="Author">
+              <w:r w:rsidRPr="007B49A1" w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>office@mundipharma.cz</w:t>
+                <w:delText>organizační složka </w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3EA1190C" w14:textId="2BAA87D7" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="105" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="106" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel: + 420 </w:delText>
+              </w:r>
+              <w:r w:rsidR="00793DFE" w:rsidRPr="00793DFE" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>296 188 338</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="454ABE15" w14:textId="06371206" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="107" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="108" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:office@mundipharma.cz"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="007B49A1" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>office@mundipharma.cz</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6B102E" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="5F6B102E" w14:textId="6CBDE568" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="109" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B49A1">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="110" w:author="Author">
+              <w:r w:rsidRPr="007B49A1" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:delText>Magyarország</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="52D55C6E" w14:textId="1A1FC6B3" w:rsidR="00557D08" w:rsidRPr="00730CAB" w:rsidRDefault="003E55D2" w:rsidP="00557D08">
+          <w:p w14:paraId="52D55C6E" w14:textId="1DB7A782" w:rsidR="00557D08" w:rsidRPr="00730CAB" w:rsidDel="000122C7" w:rsidRDefault="003E55D2" w:rsidP="00557D08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="111" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:del w:id="112" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>Medis Hungary Kft</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="5E47CAA4" w14:textId="50168849" w:rsidR="00557D08" w:rsidRPr="00730CAB" w:rsidRDefault="00557D08" w:rsidP="00557D08">
+          <w:p w14:paraId="5E47CAA4" w14:textId="29DCE751" w:rsidR="00557D08" w:rsidRPr="00730CAB" w:rsidDel="000122C7" w:rsidRDefault="00557D08" w:rsidP="00557D08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="113" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...24 lines deleted...]
-              <w:r>
+            <w:del w:id="114" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="hu-HU"/>
                 </w:rPr>
-                <w:t>medis.hu@medis.com</w:t>
+                <w:delText xml:space="preserve">Tel.: +36 </w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidR="003E55D2" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>23 801 028</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4912E3F0" w14:textId="1E7B4226" w:rsidR="00557D08" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="003E55D2" w:rsidP="00557D08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="115" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="116" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:mailbox@egis.hu" \t "_blank"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>medis.hu@medis.com</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w14:paraId="0C037987" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w:rsidDel="000122C7" w14:paraId="0C037987" w14:textId="3E25E9F9" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="117" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2384B8" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00AC6653" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="6C2384B8" w14:textId="3B194ED2" w:rsidR="00017467" w:rsidRPr="00AC6653" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="118" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC6653">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="119" w:author="Author">
+              <w:r w:rsidRPr="00AC6653" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Danmark</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="29A76721" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00AC6653" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="29A76721" w14:textId="55B1ECD3" w:rsidR="00017467" w:rsidRPr="00AC6653" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="120" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC6653">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="121" w:author="Author">
+              <w:r w:rsidRPr="00AC6653" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Mundipharma A/S</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="162C2034" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00AC6653" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="162C2034" w14:textId="4BC37A6B" w:rsidR="00017467" w:rsidRPr="00AC6653" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="122" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC6653">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="123" w:author="Author">
+              <w:r w:rsidRPr="00AC6653" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Tlf: + 45 45 17 48 00</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="60DC157E" w14:textId="77777777" w:rsidR="00EA5793" w:rsidRPr="009B0B32" w:rsidRDefault="00EA5793" w:rsidP="00EA5793">
+          <w:p w14:paraId="60DC157E" w14:textId="20227252" w:rsidR="00EA5793" w:rsidRPr="009B0B32" w:rsidDel="000122C7" w:rsidRDefault="00EA5793" w:rsidP="00EA5793">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="124" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="009B0B32">
+            <w:del w:id="125" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="009B0B32" w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:t>nordics@mundipharma.dk</w:t>
+                <w:delText>nordics@mundipharma.dk</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="35DC1BBF" w14:textId="5F405B2D" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="35DC1BBF" w14:textId="64886743" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="126" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58213258" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="58213258" w14:textId="58E6D543" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="127" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74AA8">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="128" w:author="Author">
+              <w:r w:rsidRPr="00C74AA8" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Malta</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="0C955082" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="0C955082" w14:textId="7FBCF936" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="129" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74AA8">
-              <w:rPr>
+            <w:del w:id="130" w:author="Author">
+              <w:r w:rsidRPr="00C74AA8" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Mundipharma Corporation (Ireland) Limited</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="573E4C57" w14:textId="370461BA" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="131" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Mundipharma Corporation (Ireland) Limited</w:t>
-[...8 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74AA8">
-[...11 lines deleted...]
-            </w:r>
+            <w:del w:id="132" w:author="Author">
+              <w:r w:rsidRPr="00C74AA8" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Tel: +353 1 206 3800</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00C74AA8" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w14:paraId="40340498" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w:rsidDel="000122C7" w14:paraId="40340498" w14:textId="3231D4F4" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="133" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C59F44D" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="7C59F44D" w14:textId="4F8DC149" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="134" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21FE1A05" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="21FE1A05" w14:textId="167C11FF" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="135" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="136" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Deutschland</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="2C3908F6" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="2C3908F6" w14:textId="7984CDBD" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="137" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="138" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma GmbH</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="24AAD7B8" w14:textId="1F079389" w:rsidR="00DB21A0" w:rsidRPr="00AA70FA" w:rsidRDefault="00DB21A0" w:rsidP="006073AD">
+          <w:p w14:paraId="24AAD7B8" w14:textId="036DA9DD" w:rsidR="00DB21A0" w:rsidRPr="00AA70FA" w:rsidDel="000122C7" w:rsidRDefault="00DB21A0" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="139" w:author="Author"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="140" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Tel: + 49 (0) 69 506029-000</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="49226E95" w14:textId="00B3BA60" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="004B7B48" w:rsidP="006073AD">
+          <w:p w14:paraId="49226E95" w14:textId="04FBB0CB" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="004B7B48" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="141" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA70FA">
-[...5 lines deleted...]
-            </w:r>
+            <w:del w:id="142" w:author="Author">
+              <w:r w:rsidRPr="00AA70FA" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>info@mundipharma.de</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48F92192" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="48F92192" w14:textId="46BA09FA" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="143" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1889B6E8" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="1889B6E8" w14:textId="0C6DA149" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="144" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="145" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Nederland</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="763AA617" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="763AA617" w14:textId="45FFC767" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="146" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="147" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals B.V.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="4302A8F5" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="4302A8F5" w14:textId="6D4D49FF" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="148" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="149" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Tel: + 31 (0)33 450 82 70</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="5818885C" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="5818885C" w14:textId="3FA82F78" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="150" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="00544125">
+            <w:del w:id="151" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.nl"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="sv-SE"/>
                 </w:rPr>
-                <w:t>info@mundipharma.nl</w:t>
+                <w:delText>info@mundipharma.nl</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D041F" w:rsidRPr="00AC6653" w14:paraId="133E4803" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="005D041F" w:rsidRPr="00AC6653" w:rsidDel="000122C7" w14:paraId="133E4803" w14:textId="7D8BB56E" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="152" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26A10686" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00AC6653" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="26A10686" w14:textId="3CC35D9F" w:rsidR="00017467" w:rsidRPr="00AC6653" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="153" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A840B37" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00AC6653" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="0A840B37" w14:textId="3CB9090D" w:rsidR="00017467" w:rsidRPr="00AC6653" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="154" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC6653">
-[...8 lines deleted...]
-            </w:r>
+            <w:del w:id="155" w:author="Author">
+              <w:r w:rsidRPr="00AC6653" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Eesti</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="65E28642" w14:textId="541D29AF" w:rsidR="00557D08" w:rsidRPr="00AC6653" w:rsidRDefault="00E474CD" w:rsidP="00557D08">
+          <w:p w14:paraId="65E28642" w14:textId="5424C2ED" w:rsidR="00557D08" w:rsidRPr="00AC6653" w:rsidDel="000122C7" w:rsidRDefault="00E474CD" w:rsidP="00557D08">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
+                <w:del w:id="156" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E474CD">
-[...14 lines deleted...]
-            </w:r>
+            <w:del w:id="157" w:author="Author">
+              <w:r w:rsidRPr="00E474CD" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Medis Pharma Lithuania</w:delText>
+              </w:r>
+              <w:r w:rsidR="003E55D2" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> UAB</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="3E4574BC" w14:textId="7555764B" w:rsidR="00557D08" w:rsidRPr="00AC6653" w:rsidRDefault="00557D08" w:rsidP="00557D08">
+          <w:p w14:paraId="3E4574BC" w14:textId="6E480F44" w:rsidR="00557D08" w:rsidRPr="00AC6653" w:rsidDel="000122C7" w:rsidRDefault="00557D08" w:rsidP="00557D08">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
+                <w:del w:id="158" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC6653">
-[...14 lines deleted...]
-            </w:r>
+            <w:del w:id="159" w:author="Author">
+              <w:r w:rsidRPr="00AC6653" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>Tel: +370</w:delText>
+              </w:r>
+              <w:r w:rsidR="003E55D2" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="000000"/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> 68735006</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="7F4E958E" w14:textId="41DC995D" w:rsidR="00557D08" w:rsidRPr="00AC6653" w:rsidRDefault="00893AF4" w:rsidP="006073AD">
+          <w:p w14:paraId="7F4E958E" w14:textId="5C9121FA" w:rsidR="00557D08" w:rsidRPr="00AC6653" w:rsidDel="000122C7" w:rsidRDefault="00893AF4" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="160" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00893AF4">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="161" w:author="Author">
+              <w:r w:rsidRPr="00893AF4" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="pt-PT"/>
+                </w:rPr>
+                <w:delText>medis.lt@medis.com</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04CC535D" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00AC6653" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="04CC535D" w14:textId="46D1639D" w:rsidR="00017467" w:rsidRPr="00AC6653" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="162" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DA6C41E" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="2DA6C41E" w14:textId="6B2E7D87" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="163" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="164" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="nn-NO"/>
+                </w:rPr>
+                <w:delText>Norge</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="71BE889D" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="71BE889D" w14:textId="1F2A33DD" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="165" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="166" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="nn-NO"/>
+                </w:rPr>
+                <w:delText>Mundipharma AS</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="358BE772" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="358BE772" w14:textId="773324C4" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="167" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="168" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="nn-NO"/>
+                </w:rPr>
+                <w:delText>Tlf: + 47 67 51 89 00</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="533AD65B" w14:textId="32C3B228" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00EA5793" w:rsidP="00726591">
+          <w:p w14:paraId="533AD65B" w14:textId="7A3C7CC6" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00EA5793" w:rsidP="00726591">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="169" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="009B0B32">
+            <w:del w:id="170" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="009B0B32" w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:t>nordics@mundipharma.dk</w:t>
+                <w:delText>nordics@mundipharma.dk</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w14:paraId="158C5F1E" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w:rsidDel="000122C7" w14:paraId="158C5F1E" w14:textId="023A31F5" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="171" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="575D6498" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="575D6498" w14:textId="73BC46C0" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="172" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34E8FC54" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="34E8FC54" w14:textId="455666CD" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="173" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="174" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Ελλάδα</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="6924E593" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="6924E593" w14:textId="45DC8D50" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="175" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74AA8">
-[...5 lines deleted...]
-            </w:r>
+            <w:del w:id="176" w:author="Author">
+              <w:r w:rsidRPr="00C74AA8" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Mundipharma Corporation (Ireland) Limited</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="4788280C" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="4788280C" w14:textId="0992A113" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="177" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...13 lines deleted...]
-            </w:r>
+            <w:del w:id="178" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Τηλ</w:delText>
+              </w:r>
+              <w:r w:rsidR="00507B9D" w:rsidRPr="00C74AA8" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>: + 353 1 206 3800 </w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="4D752090" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="4D752090" w14:textId="5939FF0A" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="179" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="216F03BD" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="216F03BD" w14:textId="20FA08C1" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="180" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AEF31D1" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="3AEF31D1" w14:textId="1C1A11C3" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="181" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="182" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Österreich</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="0556F5B2" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="0556F5B2" w14:textId="31995C01" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="183" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="184" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Gesellschaft m.b.H.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="741C6E2D" w14:textId="6AA7FFA6" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="741C6E2D" w14:textId="26FE2849" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="185" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="186" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Tel: +43 (0)1 523 25 05</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="01BB9D40" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="01BB9D40" w14:textId="474020E1" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="187" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="00544125">
+            <w:del w:id="188" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.at"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="sv-SE"/>
                 </w:rPr>
-                <w:t>info@mundipharma.at</w:t>
+                <w:delText>info@mundipharma.at</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w14:paraId="7C79D7CB" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w:rsidDel="000122C7" w14:paraId="7C79D7CB" w14:textId="7983A18A" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="189" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4529C496" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="4529C496" w14:textId="0D9B2BCB" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="190" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E67924B" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="6E67924B" w14:textId="35857B82" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="191" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E172F4">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="192" w:author="Author">
+              <w:r w:rsidRPr="00E172F4" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>España</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="1664455A" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="1664455A" w14:textId="18ACD5FD" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="193" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E172F4">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="194" w:author="Author">
+              <w:r w:rsidRPr="00E172F4" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals, S.L.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="1FC55C26" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="1FC55C26" w14:textId="66339171" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="195" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="196" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Tel: +34 91 3821870</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="716CD819" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="716CD819" w14:textId="4310D87C" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="197" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidRPr="00544125">
+            <w:del w:id="198" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:infomed@mundipharma.es"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="sv-SE"/>
                 </w:rPr>
-                <w:t>infomed@mundipharma.es</w:t>
+                <w:delText>infomed@mundipharma.es</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB1D0E" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="77AB1D0E" w14:textId="784DDC8B" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="199" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A86AA87" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="7A86AA87" w14:textId="0EDC5732" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="200" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="201" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Polska</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="1B48F468" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="1B48F468" w14:textId="32FF0A1A" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="202" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="203" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Polska Sp. z o.o.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="58D4FAE5" w14:textId="4A076C6E" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="58D4FAE5" w14:textId="18A0F3B7" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="204" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...14 lines deleted...]
-            </w:r>
+            <w:del w:id="205" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel.: + (48 22) </w:delText>
+              </w:r>
+              <w:r w:rsidR="00B60E9D" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>3824850</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="7DA9F71C" w14:textId="19D78BBC" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00B60E9D" w:rsidP="006073AD">
+          <w:p w14:paraId="7DA9F71C" w14:textId="4EF07349" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00B60E9D" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="206" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
+            <w:del w:id="207" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:biuro@mundipharma.pl"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="sv-SE"/>
                 </w:rPr>
-                <w:t>office@mundipharma.pl</w:t>
+                <w:delText>office@mundipharma.pl</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w14:paraId="3C0D1ED5" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w:rsidDel="000122C7" w14:paraId="3C0D1ED5" w14:textId="028DD10C" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="208" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="695872DE" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="695872DE" w14:textId="49D92C29" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="209" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="013B8CB0" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="013B8CB0" w14:textId="668C5DEF" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="210" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E172F4">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="211" w:author="Author">
+              <w:r w:rsidRPr="00E172F4" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>France</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="6490EDD6" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="6490EDD6" w14:textId="40522B60" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="212" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E172F4">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="213" w:author="Author">
+              <w:r w:rsidRPr="00E172F4" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>MUNDIPHARMA SAS</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="270129E6" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="270129E6" w14:textId="3B9CEB28" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="214" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E172F4">
-              <w:rPr>
+            <w:del w:id="215" w:author="Author">
+              <w:r w:rsidRPr="00E172F4" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Tél: +33 1 40 65 29 29</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="72B124DC" w14:textId="4D0BCD12" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="216" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Tél: +33 1 40 65 29 29</w:t>
-            </w:r>
+            </w:pPr>
+            <w:del w:id="217" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="000122C7" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:lang w:val="fr-FR"/>
+                </w:rPr>
+                <w:delInstrText>HYPERLINK "mailto:infomed@mundipharma.fr"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00E172F4" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>infomed@mundipharma.fr</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="72B124DC" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="10DFF0A1" w14:textId="58C70108" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...34 lines deleted...]
-              <w:rPr>
+                <w:del w:id="218" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1F08C2" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="7A1F08C2" w14:textId="657F7369" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="219" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="139FE421" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="139FE421" w14:textId="49ECF2BC" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="220" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="221" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Portugal</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="77FF7DF5" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="77FF7DF5" w14:textId="1752033C" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="222" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="223" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Mundipharma Farmacêutica Lda</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="1F901425" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="1F901425" w14:textId="44DF5FD3" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="224" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="225" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Tel: +351 21 901 31 62</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="756197E5" w14:textId="7D18619E" w:rsidR="002C314E" w:rsidRPr="00544125" w:rsidRDefault="005C4525" w:rsidP="006073AD">
+          <w:p w14:paraId="756197E5" w14:textId="57556844" w:rsidR="002C314E" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="005C4525" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="226" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+            <w:del w:id="227" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES_tradnl"/>
+                </w:rPr>
+                <w:delText>m</w:delText>
+              </w:r>
+              <w:r w:rsidR="002C314E" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES_tradnl"/>
+                </w:rPr>
+                <w:delText>edinfo@mundipharma.pt</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w14:paraId="0402A09B" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w:rsidDel="000122C7" w14:paraId="0402A09B" w14:textId="6B75D232" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="228" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E64A7EB" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="5E64A7EB" w14:textId="7A09C342" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="229" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...16 lines deleted...]
-            </w:r>
+            <w:del w:id="230" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:br w:type="page"/>
+              </w:r>
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Hrvatska</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="568ADAB4" w14:textId="042F5724" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="568ADAB4" w14:textId="23DF72B9" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="231" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...14 lines deleted...]
-            </w:r>
+            <w:del w:id="232" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Medis Adria d.o.o</w:delText>
+              </w:r>
+              <w:r w:rsidR="00DF317E" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="27F520A8" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="27F520A8" w14:textId="2C2D5E92" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="233" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B49A1">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="234" w:author="Author">
+              <w:r w:rsidRPr="007B49A1" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Tel: + 385 (0) 1 230 34 46</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="01F28AC7" w14:textId="5E768651" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="000B7217" w:rsidP="006073AD">
+          <w:p w14:paraId="01F28AC7" w14:textId="6BC687EE" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="000B7217" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="235" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B49A1">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="236" w:author="Author">
+              <w:r w:rsidRPr="007B49A1" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>medis.hr@medis.com</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="50C29B2E" w14:textId="67F3B90D" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="50C29B2E" w14:textId="3A599C57" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="237" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54C817F7" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="54C817F7" w14:textId="2443C22E" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="238" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B49A1">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="239" w:author="Author">
+              <w:r w:rsidRPr="007B49A1" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Ireland</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="1B4C50EC" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="1B4C50EC" w14:textId="18D8F9F9" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="240" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74AA8">
-[...5 lines deleted...]
-            </w:r>
+            <w:del w:id="241" w:author="Author">
+              <w:r w:rsidRPr="00C74AA8" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals Limited</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="18C32FFA" w14:textId="39993E68" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="00E20DA9">
+          <w:p w14:paraId="18C32FFA" w14:textId="6282748C" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="00E20DA9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="242" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="243" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Tel: +353 1 206 3800</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1314385B" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="1314385B" w14:textId="303FB999" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="244" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="245" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>România</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="336C951C" w14:textId="7E1CDC2D" w:rsidR="00B9673D" w:rsidRPr="00730CAB" w:rsidRDefault="00B60E9D" w:rsidP="00B9673D">
+          <w:p w14:paraId="336C951C" w14:textId="37DF73F7" w:rsidR="00B9673D" w:rsidRPr="00730CAB" w:rsidDel="000122C7" w:rsidRDefault="00B60E9D" w:rsidP="00B9673D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="246" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:del w:id="247" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>Medis RO S.R.L.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="67A12E35" w14:textId="3437AD2C" w:rsidR="00B9673D" w:rsidRPr="00730CAB" w:rsidRDefault="00B9673D" w:rsidP="00B9673D">
+          <w:p w14:paraId="67A12E35" w14:textId="5462C56F" w:rsidR="00B9673D" w:rsidRPr="00730CAB" w:rsidDel="000122C7" w:rsidRDefault="00B9673D" w:rsidP="00B9673D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="248" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...12 lines deleted...]
-            </w:r>
+            <w:del w:id="249" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel: +40 </w:delText>
+              </w:r>
+              <w:r w:rsidR="00B60E9D" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>744 777 258</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="2D769BB2" w14:textId="56FB5084" w:rsidR="00B9673D" w:rsidRPr="004F3F24" w:rsidRDefault="00B60E9D" w:rsidP="00B9673D">
+          <w:p w14:paraId="2D769BB2" w14:textId="0F166071" w:rsidR="00B9673D" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00B60E9D" w:rsidP="00B9673D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="250" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            </w:r>
+            <w:del w:id="251" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="000122C7" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delInstrText>HYPERLINK "mailto:office@egis.ro" \t "_blank"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>medis.ro@medis.com</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="773E7DCA" w14:textId="77777777" w:rsidR="00B9673D" w:rsidRPr="004F3F24" w:rsidRDefault="00B9673D" w:rsidP="006073AD">
+          <w:p w14:paraId="773E7DCA" w14:textId="687E8765" w:rsidR="00B9673D" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00B9673D" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="252" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F67448A" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="2F67448A" w14:textId="4D2096C3" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="253" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="254" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Slovenija</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="27BD3A7A" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="27BD3A7A" w14:textId="4157DEE6" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="255" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-              <w:rPr>
+            <w:del w:id="256" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Medis, d.o.o.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="217913B8" w14:textId="4EA34178" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="257" w:author="Author"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="258" w:author="Author">
+              <w:r w:rsidRPr="00C74AA8" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Tel: +386 158969 00</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="3CF63291" w14:textId="439E929B" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="008A4574" w:rsidP="006073AD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:del w:id="259" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>Medis, d.o.o.</w:t>
-            </w:r>
+            </w:pPr>
+            <w:del w:id="260" w:author="Author">
+              <w:r w:rsidRPr="008A4574" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>medis.si@medis.c</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>om</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="217913B8" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="4BFEAB68" w14:textId="356B2BA3" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...48 lines deleted...]
-              <w:rPr>
+                <w:del w:id="261" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w14:paraId="448E1BBB" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w:rsidDel="000122C7" w14:paraId="448E1BBB" w14:textId="7C2F22AD" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="262" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73D81C64" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="73D81C64" w14:textId="03CCE6EB" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="263" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="264" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Ísland</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="44C63079" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="44C63079" w14:textId="75AC3B3B" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="265" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="266" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Icepharma hf.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="023E6D73" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="023E6D73" w14:textId="40ADCE33" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="267" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="268" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Sími: + 354 540 8000</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="2FF97FF0" w14:textId="73031233" w:rsidR="00017467" w:rsidRPr="00B60E9D" w:rsidRDefault="008A4574" w:rsidP="006073AD">
+          <w:p w14:paraId="2FF97FF0" w14:textId="5074BEC1" w:rsidR="00017467" w:rsidRPr="00B60E9D" w:rsidDel="000122C7" w:rsidRDefault="008A4574" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="269" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+            <w:del w:id="270" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="000122C7" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delInstrText>HYPERLINK "mailto:icepharma@icepharma.is"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="007B49A1" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:color w:val="auto"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>icepharma@icepharma.is</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="11ADE5A5" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="11ADE5A5" w14:textId="29C6E282" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="271" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="574FB20C" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="574FB20C" w14:textId="7F54548A" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="272" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="273" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Slovenská republika</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="276E5EA9" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="276E5EA9" w14:textId="5B4D370B" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="274" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="275" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Ges.m.b.H.-o.z.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="50324D3D" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="50324D3D" w14:textId="51638B75" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="276" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="277" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Tel: + 4212 6381 1611</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="34CA00D1" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="34CA00D1" w14:textId="6E598ACF" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="278" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="008000"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidRPr="00544125">
+            <w:del w:id="279" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:mundipharma@mundipharma.sk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="sv-SE"/>
                 </w:rPr>
-                <w:t>mundipharma@mundipharma.sk</w:t>
+                <w:delText>mundipharma@mundipharma.sk</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w14:paraId="455D11F6" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="005D041F" w:rsidRPr="00544125" w:rsidDel="000122C7" w14:paraId="455D11F6" w14:textId="1499EC18" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="280" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACAAB8E" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="1ACAAB8E" w14:textId="6C7678B5" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="281" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E172F4">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="282" w:author="Author">
+              <w:r w:rsidRPr="00E172F4" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Italia</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="6C241929" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="6C241929" w14:textId="10BF5496" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="283" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E172F4">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="284" w:author="Author">
+              <w:r w:rsidRPr="00E172F4" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals Srl</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="3FE62B09" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="3FE62B09" w14:textId="4206F2B9" w:rsidR="00017467" w:rsidRPr="00E172F4" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="285" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E172F4">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="286" w:author="Author">
+              <w:r w:rsidRPr="00E172F4" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="es-ES"/>
+                </w:rPr>
+                <w:delText>Tel: +39 02 3182881</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="7C0DDCE5" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="7C0DDCE5" w14:textId="4086D2F6" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="287" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidRPr="00544125">
+            <w:del w:id="288" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:infomedica@mundipharma.it"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="sv-SE"/>
                 </w:rPr>
-                <w:t>infomedica@mundipharma.it</w:t>
+                <w:delText>infomedica@mundipharma.it</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE03B39" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="3AE03B39" w14:textId="3D24EC15" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="289" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="290" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Suomi/Finland</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="474CC143" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="474CC143" w14:textId="28803694" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="291" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="292" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Mundipharma Oy</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="669F1316" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="669F1316" w14:textId="64316DDD" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="293" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="294" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Puh/Tel: + 358 (0)9 8520 2065</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="383E08AD" w14:textId="77777777" w:rsidR="00EA5793" w:rsidRPr="009B0B32" w:rsidRDefault="00EA5793" w:rsidP="00EA5793">
+          <w:p w14:paraId="383E08AD" w14:textId="36DF6354" w:rsidR="00EA5793" w:rsidRPr="009B0B32" w:rsidDel="000122C7" w:rsidRDefault="00EA5793" w:rsidP="00EA5793">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="295" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidRPr="009B0B32">
+            <w:del w:id="296" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="009B0B32" w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:t>nordics@mundipharma.dk</w:t>
+                <w:delText>nordics@mundipharma.dk</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="079A4BDD" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="079A4BDD" w14:textId="32F24DA8" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="297" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D041F" w:rsidRPr="003905D7" w14:paraId="41E1137F" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="005D041F" w:rsidRPr="000122C7" w:rsidDel="000122C7" w14:paraId="41E1137F" w14:textId="4BFCEC44" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="298" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E86D872" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="1E86D872" w14:textId="3E69E2D4" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="299" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="300" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Κύπρος</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="362A4B3B" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
+          <w:p w14:paraId="362A4B3B" w14:textId="6585B336" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="00507B9D" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="301" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74AA8">
-[...5 lines deleted...]
-            </w:r>
+            <w:del w:id="302" w:author="Author">
+              <w:r w:rsidRPr="00C74AA8" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>Mundipharma Pharmaceuticals Ltd</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="0F94EAA8" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="0F94EAA8" w14:textId="557E7F5E" w:rsidR="00017467" w:rsidRPr="00C74AA8" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="303" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544125">
-[...13 lines deleted...]
-            </w:r>
+            <w:del w:id="304" w:author="Author">
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <w:delText>Τηλ</w:delText>
+              </w:r>
+              <w:r w:rsidR="00507B9D" w:rsidRPr="00C74AA8" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:delText>: +357 22 815656</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="5EFAE8CD" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="5EFAE8CD" w14:textId="3F1B250B" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="305" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidRPr="00544125">
+            <w:del w:id="306" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:info@mundipharma.com.cy"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00544125" w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:noProof/>
                   <w:lang w:val="sv-SE"/>
                 </w:rPr>
-                <w:t>info@mundipharma.com.cy</w:t>
+                <w:delText>info@mundipharma.com.cy</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC1DC09" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="5AC1DC09" w14:textId="477638B7" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="307" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="308" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Sverige</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="5A231DC2" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="5A231DC2" w14:textId="208A4778" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="309" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="310" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Mundipharma AB</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="1039892D" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="1039892D" w14:textId="21735BF6" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="311" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F3F24">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="312" w:author="Author">
+              <w:r w:rsidRPr="004F3F24" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Tel: + 46 (0)31 773 75 30</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="7913EB23" w14:textId="77777777" w:rsidR="00EA5793" w:rsidRPr="009B0B32" w:rsidRDefault="00EA5793" w:rsidP="00EA5793">
+          <w:p w14:paraId="7913EB23" w14:textId="02BBB2DD" w:rsidR="00EA5793" w:rsidRPr="009B0B32" w:rsidDel="000122C7" w:rsidRDefault="00EA5793" w:rsidP="00EA5793">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
               <w:rPr>
+                <w:del w:id="313" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+            <w:del w:id="314" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="000122C7" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delInstrText>HYPERLINK "mailto:nordics@mundipharma.dk"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="009B0B32" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:noProof/>
+                  <w:color w:val="auto"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>nordics@mundipharma.dk</w:delText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="0A5033D4" w14:textId="65A7BC87" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="0A5033D4" w14:textId="75C970E5" w:rsidR="00017467" w:rsidRPr="004F3F24" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="315" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D041F" w:rsidRPr="00B60E9D" w14:paraId="5FFD1A8C" w14:textId="77777777" w:rsidTr="006073AD">
+      <w:tr w:rsidR="005D041F" w:rsidRPr="00B60E9D" w:rsidDel="000122C7" w14:paraId="5FFD1A8C" w14:textId="45FCDAFF" w:rsidTr="006073AD">
         <w:trPr>
           <w:cantSplit/>
+          <w:del w:id="316" w:author="Author"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72B5D3EA" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="72B5D3EA" w14:textId="4100CCD6" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="317" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="448F9D9C" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="448F9D9C" w14:textId="79D4CDD3" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="318" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B49A1">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="319" w:author="Author">
+              <w:r w:rsidRPr="007B49A1" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:noProof/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:delText>Latvija</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="58944732" w14:textId="024CC880" w:rsidR="0039320F" w:rsidRPr="00730CAB" w:rsidRDefault="00B60E9D" w:rsidP="0039320F">
+          <w:p w14:paraId="58944732" w14:textId="4D7EFE2C" w:rsidR="0039320F" w:rsidRPr="00730CAB" w:rsidDel="000122C7" w:rsidRDefault="00B60E9D" w:rsidP="0039320F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="320" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:del w:id="321" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>Medis Pharma Lithuania UAB</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="4B7C3A61" w14:textId="661B5922" w:rsidR="0039320F" w:rsidRPr="00730CAB" w:rsidRDefault="0039320F" w:rsidP="0039320F">
+          <w:p w14:paraId="4B7C3A61" w14:textId="15788C2A" w:rsidR="0039320F" w:rsidRPr="00730CAB" w:rsidDel="000122C7" w:rsidRDefault="0039320F" w:rsidP="0039320F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="322" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730CAB">
-[...33 lines deleted...]
-            </w:r>
+            <w:del w:id="323" w:author="Author">
+              <w:r w:rsidRPr="00730CAB" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Tel: + </w:delText>
+              </w:r>
+              <w:r w:rsidR="00B60E9D" w:rsidRPr="00730CAB" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>37</w:delText>
+              </w:r>
+              <w:r w:rsidR="00B60E9D" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>0</w:delText>
+              </w:r>
+              <w:r w:rsidR="00B60E9D" w:rsidRPr="00730CAB" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidR="00B60E9D" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText>68735006</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="3E94CCAC" w14:textId="42375102" w:rsidR="0039320F" w:rsidRPr="00544125" w:rsidRDefault="00B60E9D" w:rsidP="0039320F">
+          <w:p w14:paraId="3E94CCAC" w14:textId="0C47E4BC" w:rsidR="0039320F" w:rsidRPr="00544125" w:rsidDel="000122C7" w:rsidRDefault="00B60E9D" w:rsidP="0039320F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="324" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
-              <w:r>
+            <w:del w:id="325" w:author="Author">
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:delInstrText>HYPERLINK "mailto:info@egis.lv" \t "_blank"</w:delInstrText>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidDel="000122C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="hu-HU"/>
                 </w:rPr>
-                <w:t>medis.lt@medis.com</w:t>
+                <w:delText>medis.lt@medis.com</w:delText>
               </w:r>
-            </w:hyperlink>
+              <w:r w:rsidDel="000122C7">
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D7CC4CA" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00017467" w:rsidP="006073AD">
+          <w:p w14:paraId="6D7CC4CA" w14:textId="3D1ECADA" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="326" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02143ECE" w14:textId="68085A0A" w:rsidR="007A13F1" w:rsidRPr="007A13F1" w:rsidRDefault="007A13F1" w:rsidP="007A13F1">
+          <w:p w14:paraId="02143ECE" w14:textId="291A47A9" w:rsidR="007A13F1" w:rsidRPr="007A13F1" w:rsidDel="000122C7" w:rsidRDefault="007A13F1" w:rsidP="007A13F1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="327" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="hu-HU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A13F1">
-[...5 lines deleted...]
-            </w:r>
+            <w:del w:id="328" w:author="Author">
+              <w:r w:rsidRPr="007A13F1" w:rsidDel="000122C7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="0A14EE0D" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00017467" w:rsidP="007A13F1">
+          <w:p w14:paraId="0A14EE0D" w14:textId="703BECEB" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="007A13F1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:del w:id="329" w:author="Author"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BF0650C" w14:textId="46FBFDF0" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidRDefault="00017467" w:rsidP="006073AD">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0BF0650C" w14:textId="106A4A92" w:rsidR="00017467" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00017467" w:rsidP="006073AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="330" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Hlk484180406"/>
-[...4 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="331" w:name="_Hlk484180406"/>
+    </w:p>
+    <w:p w14:paraId="4C49B814" w14:textId="61EC20DD" w:rsidR="00E20DA9" w:rsidRPr="007B49A1" w:rsidDel="000122C7" w:rsidRDefault="00E20DA9" w:rsidP="006073AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="332" w:author="Author"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20613E53" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00044378" w:rsidP="006073AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
@@ -28501,119 +29301,104 @@
           <w:b/>
           <w:noProof/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A5E5738" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00044378" w:rsidP="006073AD">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Övriga informationskällor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0044C448" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="692AB5D3" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00044378" w:rsidP="006073AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Ytterligare information om detta läkemedel finns på Europeiska läkemedelsmyndighetens webbplats</w:t>
       </w:r>
       <w:r w:rsidR="00B20CA9" w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B20CA9">
-[...27 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00B20CA9" w:rsidRPr="00544125">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>http://www.ema.europa.eu/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
     <w:p w14:paraId="268E5E49" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06E609A1" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00C573FE" w:rsidP="006073AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544125">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________</w:t>
       </w:r>
@@ -28815,119 +29600,97 @@
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="7AD0A438" w14:textId="78B0A75A" w:rsidR="003E090D" w:rsidRPr="006073AD" w:rsidRDefault="003E090D" w:rsidP="006073AD">
+                                <w:p w14:paraId="7AD0A438" w14:textId="199664BD" w:rsidR="003E090D" w:rsidRPr="006073AD" w:rsidRDefault="003E090D" w:rsidP="006073AD">
                                   <w:pPr>
                                     <w:jc w:val="right"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:del w:id="49" w:author="Author">
-[...11 lines deleted...]
-                                  </w:del>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="22BF0C20" id="Text Box 42" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:332.6pt;margin-top:12.45pt;width:120pt;height:42pt;z-index:251796480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkPHf89AEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06TdlkvUdLV0VYS0&#10;LEgLH+A4TmLheMzYbVK+nrGT7S7whsiD5cnYZ+acOd5ej71hJ4Vegy35cpFzpqyEWtu25N++Hl69&#10;5cwHYWthwKqSn5Xn17uXL7aDK9QKOjC1QkYg1heDK3kXgiuyzMtO9cIvwClLyQawF4FCbLMaxUDo&#10;vclWef46GwBrhyCV9/T3dkryXcJvGiXD56bxKjBTcuotpBXTWsU1221F0aJwnZZzG+IfuuiFtlT0&#10;AnUrgmBH1H9B9VoieGjCQkKfQdNoqRIHYrPM/2Dz0AmnEhcSx7uLTP7/wcr704P7giyM72GkASYS&#10;3t2B/O6ZhX0nbKtuEGHolKip8DJKlg3OF/PVKLUvfASphk9Q05DFMUACGhvsoyrEkxE6DeB8EV2N&#10;gclYcrNa5zmlJOU2V1cUpBKieLzt0IcPCnoWNyVHGmpCF6c7H2I3ong8Eot5MLo+aGNSgG21N8hO&#10;ggxwSN+M/tsxY+NhC/HahBj/JJqR2cQxjNXIdD1rEFlXUJ+JN8LkK3oHtOkAf3I2kKdK7n8cBSrO&#10;zEdL2r1brtfRhClYb96sKMDnmep5RlhJUCUPnE3bfZiMe3So244qTdOycEN6NzpJ8dTV3D75Jik0&#10;ezwa83mcTj29xN0vAAAA//8DAFBLAwQUAAYACAAAACEAt7B9+94AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy07DMBBF90j8gzVIbBC1idq0CXEqQAKx7eMDJvE0iYjHUew26d/jrmA5M0d3zi22&#10;s+3FhUbfOdbwslAgiGtnOm40HA+fzxsQPiAb7B2Thit52Jb3dwXmxk28o8s+NCKGsM9RQxvCkEvp&#10;65Ys+oUbiOPt5EaLIY5jI82IUwy3vUyUSqXFjuOHFgf6aKn+2Z+thtP39LTKpuorHNe7ZfqO3bpy&#10;V60fH+a3VxCB5vAHw00/qkMZnSp3ZuNFryFNV0lENSTLDEQEMnVbVJFUmwxkWcj/FcpfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOQ8d/z0AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALewffveAAAACgEAAA8AAAAAAAAAAAAAAAAATgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" stroked="f">
+                    <v:shapetype w14:anchorId="22BF0C20" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="Text Box 42" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:332.6pt;margin-top:12.45pt;width:120pt;height:42pt;z-index:251796480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkPHf89AEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06TdlkvUdLV0VYS0&#10;LEgLH+A4TmLheMzYbVK+nrGT7S7whsiD5cnYZ+acOd5ej71hJ4Vegy35cpFzpqyEWtu25N++Hl69&#10;5cwHYWthwKqSn5Xn17uXL7aDK9QKOjC1QkYg1heDK3kXgiuyzMtO9cIvwClLyQawF4FCbLMaxUDo&#10;vclWef46GwBrhyCV9/T3dkryXcJvGiXD56bxKjBTcuotpBXTWsU1221F0aJwnZZzG+IfuuiFtlT0&#10;AnUrgmBH1H9B9VoieGjCQkKfQdNoqRIHYrPM/2Dz0AmnEhcSx7uLTP7/wcr704P7giyM72GkASYS&#10;3t2B/O6ZhX0nbKtuEGHolKip8DJKlg3OF/PVKLUvfASphk9Q05DFMUACGhvsoyrEkxE6DeB8EV2N&#10;gclYcrNa5zmlJOU2V1cUpBKieLzt0IcPCnoWNyVHGmpCF6c7H2I3ong8Eot5MLo+aGNSgG21N8hO&#10;ggxwSN+M/tsxY+NhC/HahBj/JJqR2cQxjNXIdD1rEFlXUJ+JN8LkK3oHtOkAf3I2kKdK7n8cBSrO&#10;zEdL2r1brtfRhClYb96sKMDnmep5RlhJUCUPnE3bfZiMe3So244qTdOycEN6NzpJ8dTV3D75Jik0&#10;ezwa83mcTj29xN0vAAAA//8DAFBLAwQUAAYACAAAACEAt7B9+94AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy07DMBBF90j8gzVIbBC1idq0CXEqQAKx7eMDJvE0iYjHUew26d/jrmA5M0d3zi22&#10;s+3FhUbfOdbwslAgiGtnOm40HA+fzxsQPiAb7B2Thit52Jb3dwXmxk28o8s+NCKGsM9RQxvCkEvp&#10;65Ys+oUbiOPt5EaLIY5jI82IUwy3vUyUSqXFjuOHFgf6aKn+2Z+thtP39LTKpuorHNe7ZfqO3bpy&#10;V60fH+a3VxCB5vAHw00/qkMZnSp3ZuNFryFNV0lENSTLDEQEMnVbVJFUmwxkWcj/FcpfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOQ8d/z0AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALewffveAAAACgEAAA8AAAAAAAAAAAAAAAAATgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="7AD0A438" w14:textId="78B0A75A" w:rsidR="003E090D" w:rsidRPr="006073AD" w:rsidRDefault="003E090D" w:rsidP="006073AD">
+                          <w:p w14:paraId="7AD0A438" w14:textId="199664BD" w:rsidR="003E090D" w:rsidRPr="006073AD" w:rsidRDefault="003E090D" w:rsidP="006073AD">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:del w:id="50" w:author="Author">
-[...11 lines deleted...]
-                            </w:del>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251795456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1640F76D" wp14:editId="4D63F2B0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>213995</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>158115</wp:posOffset>
@@ -28952,117 +29715,91 @@
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="714508F2" w14:textId="2FF8C474" w:rsidR="003E090D" w:rsidRPr="006073AD" w:rsidRDefault="003E090D">
+                                <w:p w14:paraId="714508F2" w14:textId="39A36C7E" w:rsidR="003E090D" w:rsidRPr="006073AD" w:rsidRDefault="003E090D">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:del w:id="51" w:author="Author">
-[...11 lines deleted...]
-                                  </w:del>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shape w14:anchorId="1640F76D" id="Text Box 40" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:16.85pt;margin-top:12.45pt;width:120pt;height:42pt;z-index:251795456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF6RkS9gEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Iduw/BcpA6cFEg&#10;TQsk/QCKoiSiFJdd0pbcr++Schy3uRXVgeBqydmd2eH6euwNOyj0GmzJ57OcM2Ul1Nq2Jf/+uHvz&#10;njMfhK2FAatKflSeX29ev1oPrlAL6MDUChmBWF8MruRdCK7IMi871Qs/A6csJRvAXgQKsc1qFAOh&#10;9yZb5PnbbACsHYJU3tPf2ynJNwm/aZQMX5vGq8BMyam3kFZMaxXXbLMWRYvCdVqe2hD/0EUvtKWi&#10;Z6hbEQTbo34B1WuJ4KEJMwl9Bk2jpUociM08/4vNQyecSlxIHO/OMvn/ByvvDw/uG7IwfoSRBphI&#10;eHcH8odnFradsK26QYShU6KmwvMoWTY4X5yuRql94SNINXyBmoYs9gES0NhgH1UhnozQaQDHs+hq&#10;DEzGkqvFMs8pJSm3urqiIJUQxdNthz58UtCzuCk50lATujjc+RC7EcXTkVjMg9H1ThuTAmyrrUF2&#10;EGSAXfpO6H8cMzYethCvTYjxT6IZmU0cw1iNTNclX0SIyLqC+ki8ESZf0TugTQf4i7OBPFVy/3Mv&#10;UHFmPlvS7sN8uYwmTMFy9W5BAV5mqsuMsJKgSh44m7bbMBl371C3HVWapmXhhvRudJLiuatT++Sb&#10;pNDJ49GYl3E69fwSN78BAAD//wMAUEsDBBQABgAIAAAAIQCTRzAk3QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BToNAEIbvJr7DZky8GLtIaynI0qiJxmtrH2CAKRDZWcJuC317pyc9zvxf/vkm&#10;3862V2cafefYwNMiAkVcubrjxsDh++NxA8oH5Bp7x2TgQh62xe1NjlntJt7ReR8aJSXsMzTQhjBk&#10;WvuqJYt+4QZiyY5utBhkHBtdjzhJue11HEVrbbFjudDiQO8tVT/7kzVw/JoentOp/AyHZLdav2GX&#10;lO5izP3d/PoCKtAc/mC46os6FOJUuhPXXvUGlstESAPxKgUleZxcF6WA0SYFXeT6/wfFLwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBF6RkS9gEAANEDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTRzAk3QAAAAkBAAAPAAAAAAAAAAAAAAAAAFAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="714508F2" w14:textId="2FF8C474" w:rsidR="003E090D" w:rsidRPr="006073AD" w:rsidRDefault="003E090D">
+                          <w:p w14:paraId="714508F2" w14:textId="39A36C7E" w:rsidR="003E090D" w:rsidRPr="006073AD" w:rsidRDefault="003E090D">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:del w:id="52" w:author="Author">
-[...11 lines deleted...]
-                            </w:del>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251761664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5560D53B" wp14:editId="6CFD1E40">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4185920</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>3668394</wp:posOffset>
@@ -32502,51 +33239,51 @@
                                       </w:p>
                                     </w:tc>
                                   </w:tr>
                                 </w:tbl>
                                 <w:p w14:paraId="6CDE36F3" w14:textId="77777777" w:rsidR="003E090D" w:rsidRPr="00CB5B76" w:rsidRDefault="003E090D" w:rsidP="00056AB3"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shape w14:anchorId="0778F1D2" id="Text Box 39" o:spid="_x0000_s1041" type="#_x0000_t202" alt="Описание: 5%" style="position:absolute;margin-left:372.4pt;margin-top:3.4pt;width:82.5pt;height:28.45pt;z-index:251762688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/GRENTwIAAOwEAAAOAAAAZHJzL2Uyb0RvYy54bWy0VNtu1DAQfUfiHyy/02y2u71EzValpQiJ&#10;m1T4AMdxEgvHY8beTcrXM3bSdIE3BHmwMp7JmTNzZnJ1PfaGHRR6Dbbk+cmKM2Ul1Nq2Jf/65f7V&#10;BWc+CFsLA1aV/FF5fr17+eJqcIVaQwemVsgIxPpicCXvQnBFlnnZqV74E3DKkrMB7EUgE9usRjEQ&#10;em+y9Wp1lg2AtUOQynu6vZucfJfwm0bJ8KlpvArMlJy4hXRiOqt4ZrsrUbQoXKflTEP8BYteaEtJ&#10;F6g7EQTbo/4DqtcSwUMTTiT0GTSNlirVQNXkq9+qeeiEU6kWao53S5v8v4OVHw8P7jOyML6GkQRM&#10;RXj3HuQ3zyzcdsK26gYRhk6JmhLnsWXZ4Hwxfxpb7QsfQarhA9QkstgHSEBjg33sCtXJCJ0EeFya&#10;rsbAZEy52pyfb8klyXd6lp/m25RCFE9fO/ThrYKexZeSI4ma0MXhvQ+RjSieQmIyJ0K418bM4U6G&#10;bQpv2luDMSANlyKDHQSNRdVOVZt9T/Snu3wVn2k66J5maLpPV5RvgUjZF+RqSYFttSS4T89c1BwS&#10;Oc88IyVj2VDyy+16ourB6DrW8F/o/oLe60ALaHRf8oujoqPab2yd1iMIbaZ3Ym3sLH9UfNI+jNXI&#10;dE1SJuXiOFRQP9JAIEwLRz8IeukAf3A20LKV3H/fC1ScmXeWhuoy32zidiZjsz1fk4HHnurYI6wk&#10;qJLLgJxNxm2YdnrvULcd5ZoktXBDo9joNCXPvOYKaKWSfPP6x509tlPU809q9xMAAP//AwBQSwME&#10;FAAGAAgAAAAhAHOMTkHeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQ&#10;S4FppaXpNIHgAhzYJs5pY9qyxilJ1pZ/jznByX561vP3ivVsezGiD50jBVeLBARS7UxHjYL97vHy&#10;FkSImozuHaGCbwywLk9PCp0bN9EbjtvYCA6hkGsFbYxDLmWoW7Q6LNyAxN6H81ZHlr6RxuuJw20v&#10;r5NkJa3uiD+0esD7FuvD9mgVjNPGXzx8PWXvr+lz5/vPujrgi1LnZ/PmDkTEOf4dwy8+o0PJTJU7&#10;kgmiV5Aul4weFax4sJ8lGS8V65sUZFnI/wXKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA/GRENTwIAAOwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBzjE5B3gAAAAgBAAAPAAAAAAAAAAAAAAAAAKkEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" fillcolor="white [3212]" strokecolor="white [3212]">
-                      <v:fill r:id="rId28" o:title="" type="pattern"/>
+                      <v:fill r:id="rId30" o:title="" type="pattern"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblInd w:w="-108" w:type="dxa"/>
                               <w:tblBorders>
                                 <w:top w:val="nil"/>
                                 <w:left w:val="nil"/>
                                 <w:bottom w:val="nil"/>
                                 <w:right w:val="nil"/>
                               </w:tblBorders>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblCellMar>
                                 <w:left w:w="0" w:type="dxa"/>
                                 <w:right w:w="0" w:type="dxa"/>
                               </w:tblCellMar>
                               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="1541"/>
                               <w:gridCol w:w="360"/>
                             </w:tblGrid>
                             <w:tr w:rsidR="003E090D" w:rsidRPr="00CB5B76" w14:paraId="4998255D" w14:textId="77777777">
                               <w:trPr>
@@ -32689,80 +33426,80 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03D0B7B4" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00844AAE" w:rsidP="006073AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Viktigt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="1A1FD085" w14:textId="77777777" w:rsidTr="008D4948">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="1A1FD085" w14:textId="77777777" w:rsidTr="008D4948">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7903995F" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00844AAE" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Innan du använder Pelmeg förfylld spruta med automatiskt nålskydd, läs denna viktiga information:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="5BF9B2D2" w14:textId="77777777" w:rsidTr="008D4948">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="5BF9B2D2" w14:textId="77777777" w:rsidTr="008D4948">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="518F2D4C" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -32771,51 +33508,51 @@
             <w:tcW w:w="4768" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CC9922D" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00AC4680" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Det är viktigt att du inte försöker ge dig själv en injektion såvida du inte fått träna tillsammans med din läkare eller sjukvårdspersonal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="60C6DD71" w14:textId="77777777" w:rsidTr="008D4948">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="60C6DD71" w14:textId="77777777" w:rsidTr="008D4948">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="154E007A" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -32824,102 +33561,102 @@
             <w:tcW w:w="4768" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C750828" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00AC4680" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Pelmeg ges som en injektion i vävnaden precis under huden (subkutan injektion).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="70962E04" w14:textId="77777777" w:rsidTr="008D4948">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="70962E04" w14:textId="77777777" w:rsidTr="008D4948">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="482A1C14" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00AC4680" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45E1C042" wp14:editId="00997BF2">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-16510</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>60960</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="122555" cy="127000"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="48" name="Grafik 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="122555" cy="127000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -32939,51 +33676,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B34AFD5" wp14:editId="4F4A4BB5">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-16400</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>53423</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="124074" cy="127221"/>
                   <wp:effectExtent l="19050" t="0" r="9276" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="47" name="Grafik 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="124074" cy="127221"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -33017,102 +33754,102 @@
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Ta </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">inte </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>av den grå nålhylsan från den förfyllda sprutan förrän du är redo att injicera.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="14BD805D" w14:textId="77777777" w:rsidTr="008D4948">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="14BD805D" w14:textId="77777777" w:rsidTr="008D4948">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C7050A1" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00AC4680" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70472F1D" wp14:editId="75E75149">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-16399</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>78961</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="123135" cy="127221"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="49" name="Grafik 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123135" cy="127221"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -33146,102 +33883,102 @@
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Använd </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">inte </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>den förfyllda sprutan om den har tappats på en hård yta. Använd en ny förfylld spruta och kontakta din läkare eller sjukvårdspersonal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="15367953" w14:textId="77777777" w:rsidTr="008D4948">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="15367953" w14:textId="77777777" w:rsidTr="008D4948">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44F21C84" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00AC4680" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46265122" wp14:editId="470369AE">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-8448</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>71064</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="123135" cy="127221"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="51" name="Grafik 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123135" cy="127221"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -33273,102 +34010,102 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Försök </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">inte </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>att aktivera den förfyllda sprutan före injektion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="0A024875" w14:textId="77777777" w:rsidTr="008D4948">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="0A024875" w14:textId="77777777" w:rsidTr="008D4948">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65D911A8" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00AC4680" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68FA1A5D" wp14:editId="5DD2600A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-16400</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>96603</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="124074" cy="127220"/>
                   <wp:effectExtent l="19050" t="0" r="9276" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="52" name="Grafik 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="124074" cy="127220"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -33400,102 +34137,102 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Försök </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">inte </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>att ta av det genomskinliga nålskyddet från den förfyllda sprutan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="66B5AFC1" w14:textId="77777777" w:rsidTr="008D4948">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="66B5AFC1" w14:textId="77777777" w:rsidTr="008D4948">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14A25BE4" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00AC4680" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ABB3BF1" wp14:editId="2BF7845D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-8448</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>98287</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="124073" cy="127221"/>
                   <wp:effectExtent l="19050" t="0" r="9277" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="60" name="Grafik 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="124073" cy="127221"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -33527,51 +34264,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Försök </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">inte </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>att dra bort den avtagbara etiketten från den förfyllda sprutcylindern innan injektionen ges.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="08270FC5" w14:textId="77777777" w:rsidTr="008D4948">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="08270FC5" w14:textId="77777777" w:rsidTr="008D4948">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6324719A" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00AC4680" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Kontakta din läkare eller sjukvårdspersonal om du har några frågor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -33624,51 +34361,51 @@
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DFFE24D" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="0039305F" w:rsidP="006073AD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Steg 1: Förbered</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="3B2BE95D" w14:textId="77777777" w:rsidTr="000306DF">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="3B2BE95D" w14:textId="77777777" w:rsidTr="000306DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="477" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3714EAE4" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="002A55CE" w:rsidP="006073AD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
@@ -33686,51 +34423,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38840120" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="0039305F" w:rsidP="006073AD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Ta ut tråget med den förfyllda sprutan från förpackningen och samla ihop de saker du behöver för din injektion: spritservetter, bomullstussar eller kompresser, plåster och en behållare för stickande och skärande avfall (medföljer ej).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="299B02FE" w14:textId="77777777" w:rsidTr="000306DF">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="299B02FE" w14:textId="77777777" w:rsidTr="000306DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EA46C3B" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="0039305F" w:rsidP="006073AD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
@@ -33795,51 +34532,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251798528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="519DA845" wp14:editId="284D39A8">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>55355</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>46079</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="123135" cy="127221"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="4" name="Grafik 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123135" cy="127221"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -33909,51 +34646,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35A9ACA9" wp14:editId="4951A5F0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>39453</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>20624</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="123135" cy="127221"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="5" name="Grafik 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123135" cy="127221"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -34023,51 +34760,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C57BA28" wp14:editId="2C8D85CC">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>39453</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>28603</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="123135" cy="127220"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="6" name="Grafik 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123135" cy="127220"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -34142,51 +34879,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C52A0DA" wp14:editId="18F19873">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>52705</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>20320</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="122555" cy="127000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="3" name="Grafik 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="122555" cy="127000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -34223,51 +34960,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3ACE9D85" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5081" w:type="pct"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="845"/>
         <w:gridCol w:w="8362"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="6A188652" w14:textId="77777777" w:rsidTr="008D4948">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="6A188652" w14:textId="77777777" w:rsidTr="008D4948">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="237DC997" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="002A55CE" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2BAB6A44" w14:textId="716B0E33" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="0039305F" w:rsidP="006073AD">
@@ -34488,51 +35225,51 @@
             </w:r>
             <w:r w:rsidR="00C70E01" w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42E8484F" wp14:editId="642ADAB6">
                   <wp:extent cx="5212080" cy="1592580"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="7" name="Picture 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 43"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31" cstate="print">
+                          <a:blip r:embed="rId32" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5212080" cy="1592580"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
@@ -34587,51 +35324,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B15540E" wp14:editId="5C46720E">
                   <wp:extent cx="123135" cy="127221"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                   <wp:docPr id="64" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123135" cy="127221"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -34704,51 +35441,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15925C2E" wp14:editId="2AE70310">
                   <wp:extent cx="124073" cy="127221"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="6350"/>
                   <wp:docPr id="65" name="Picture 38"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="124073" cy="127221"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -34800,97 +35537,97 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62F027EB" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="658"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="7694"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="003905D7" w14:paraId="6BE189AE" w14:textId="77777777" w:rsidTr="004F6BF1">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="000122C7" w14:paraId="6BE189AE" w14:textId="77777777" w:rsidTr="004F6BF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="32384427" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="007360A8" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4637" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="339B6795" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00B36C23" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Kontrollera läkemedlet och den förfyllda sprutan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="003905D7" w14:paraId="4F6D4EE6" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="000122C7" w14:paraId="4F6D4EE6" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="466BCE26" w14:textId="4F8780BF" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00E172F4" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
@@ -35007,51 +35744,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251641344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CFE1234" wp14:editId="2A0D1DA6">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>523875</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>117475</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2694940" cy="1160780"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="37" name="Picture 42" descr="170707_Beipackzettel_Cinfa_nur_Illu_4.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="170707_Beipackzettel_Cinfa_nur_Illu_4.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32" cstate="print"/>
+                          <a:blip r:embed="rId33" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2694940" cy="1160780"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="30D05E0C" w14:textId="38986CDC" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00E172F4" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -35178,93 +35915,93 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="625799F1" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55B9AEA2" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="003905D7" w14:paraId="37EC9FF8" w14:textId="77777777" w:rsidTr="004F6BF1">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="000122C7" w14:paraId="37EC9FF8" w14:textId="77777777" w:rsidTr="004F6BF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F78A36D" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00B36C23" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="637CFDA0" wp14:editId="4D1ACF05">
                   <wp:extent cx="133350" cy="133350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="66" name="Grafik 30"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print">
+                          <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="133350" cy="133350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -35298,51 +36035,51 @@
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Använd </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">inte </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>den förfyllda sprutan om:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B36C23" w:rsidRPr="003905D7" w14:paraId="4ECAA8EC" w14:textId="77777777" w:rsidTr="004F6BF1">
+      <w:tr w:rsidR="00B36C23" w:rsidRPr="000122C7" w14:paraId="4ECAA8EC" w14:textId="77777777" w:rsidTr="004F6BF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BC1CDD4" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -35373,51 +36110,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59773F77" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00B36C23" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Läkemedlet är grumligt eller innehåller partiklar. Det ska vara en klar och färglös vätska.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B36C23" w:rsidRPr="003905D7" w14:paraId="555B6503" w14:textId="77777777" w:rsidTr="004F6BF1">
+      <w:tr w:rsidR="00B36C23" w:rsidRPr="000122C7" w14:paraId="555B6503" w14:textId="77777777" w:rsidTr="004F6BF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FBF46C4" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -35448,51 +36185,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D01B3CC" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00B36C23" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Någon del verkar sprucken eller trasig.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B36C23" w:rsidRPr="003905D7" w14:paraId="6A407173" w14:textId="77777777" w:rsidTr="004F6BF1">
+      <w:tr w:rsidR="00B36C23" w:rsidRPr="000122C7" w14:paraId="6A407173" w14:textId="77777777" w:rsidTr="004F6BF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E3EFE01" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -35523,51 +36260,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F9B0CA2" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00B36C23" w:rsidP="006073AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Den grå nålhylsan saknas eller sitter löst.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B36C23" w:rsidRPr="003905D7" w14:paraId="758720D9" w14:textId="77777777" w:rsidTr="004F6BF1">
+      <w:tr w:rsidR="00B36C23" w:rsidRPr="000122C7" w14:paraId="758720D9" w14:textId="77777777" w:rsidTr="004F6BF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="454D375F" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -35595,51 +36332,51 @@
           <w:tcPr>
             <w:tcW w:w="4245" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E05F4A4" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00B36C23" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Utgångsdatumet som står på etiketten har passerat den sista dagen i angiven månad.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="003905D7" w14:paraId="273E4E4F" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="000122C7" w14:paraId="273E4E4F" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C042CFA" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00B36C23" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>I samtliga fall ska du kontakta läkare eller sjukvårdspersonal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -35674,99 +36411,99 @@
       <w:tr w:rsidR="007360A8" w:rsidRPr="00544125" w14:paraId="2A22A75D" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D7B9C2A" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="008754F5" w:rsidP="006073AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Steg 2 : Gör dig redo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="003905D7" w14:paraId="32C75826" w14:textId="77777777" w:rsidTr="000306DF">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="000122C7" w14:paraId="32C75826" w14:textId="77777777" w:rsidTr="000306DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E7B65CB" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="007360A8" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EFCC968" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="008754F5" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Tvätta händerna noggrant. Förbered och rengör injektionsstället.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="003905D7" w14:paraId="75561FD4" w14:textId="77777777" w:rsidTr="000306DF">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="000122C7" w14:paraId="75561FD4" w14:textId="77777777" w:rsidTr="000306DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="248D7A94" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62A45243" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
@@ -35791,51 +36528,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1884E23D" wp14:editId="3CE7F575">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1923719</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>27940</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286828" cy="3140765"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="67" name="Picture 43" descr="170707_Beipackzettel_Cinfa_nur_Illu_3.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="170707_Beipackzettel_Cinfa_nur_Illu_3.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33" cstate="print"/>
+                          <a:blip r:embed="rId34" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286828" cy="3140765"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="49B6CD4A" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -36676,51 +37413,51 @@
             <w:tcW w:w="4541" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C357CC8" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00A63E8C" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Övre delen av låren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="003905D7" w14:paraId="37282AC6" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="000122C7" w14:paraId="37282AC6" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06E3D3AC" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -36731,51 +37468,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D3C236E" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00A63E8C" w:rsidP="006073AD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Buken, dock ej närmare än 5 cm från naveln</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="003905D7" w14:paraId="72705E99" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="000122C7" w14:paraId="72705E99" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AFDB27E" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -36813,94 +37550,94 @@
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BEA10DC" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00A63E8C" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Rengör injektionsstället med en spritservett. Låt huden torka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007360A8" w:rsidRPr="003905D7" w14:paraId="0B838568" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="007360A8" w:rsidRPr="000122C7" w14:paraId="0B838568" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="347658F5" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00A63E8C" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D27BFDB" wp14:editId="08F80BA1">
                   <wp:extent cx="218550" cy="190831"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="69" name="Picture 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34" cstate="print">
+                          <a:blip r:embed="rId35" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="218550" cy="190831"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
@@ -36979,51 +37716,51 @@
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EE2D583" wp14:editId="4F25DB01">
                   <wp:extent cx="290830" cy="269875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="68" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35" cstate="print">
+                          <a:blip r:embed="rId36" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="291337" cy="270345"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
@@ -37090,51 +37827,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06102F48" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="837"/>
         <w:gridCol w:w="8223"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="6A2AD7C0" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="6A2AD7C0" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="35F2A40A" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="002A55CE" w:rsidP="006073AD">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4538" w:type="pct"/>
@@ -37205,51 +37942,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A4F9C16" wp14:editId="5B23F951">
                   <wp:extent cx="3487475" cy="3045350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                   <wp:docPr id="72" name="Grafik 17"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="17" name="Bildschirmfoto 2017-06-29 um 07.47.24.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36" cstate="print">
+                          <a:blip r:embed="rId37" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3487475" cy="3045350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
@@ -37266,99 +38003,99 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5553FBC7" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="837"/>
         <w:gridCol w:w="8223"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B21E6" w:rsidRPr="003905D7" w14:paraId="138D6FE0" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="004B21E6" w:rsidRPr="000122C7" w14:paraId="138D6FE0" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11EEE7F3" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="004B21E6" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4538" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="154502E9" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00E37E4A" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Nyp ihop huden runt injektionsstället för att få en spänd yta.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="48D2045E" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="48D2045E" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3409A5F0" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00E37E4A" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E20860D" wp14:editId="10C34A3C">
@@ -37370,51 +38107,51 @@
                     <wp:posOffset>45720</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="4531360" cy="1897380"/>
                   <wp:effectExtent l="19050" t="0" r="6350" b="0"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="-91" y="0"/>
                       <wp:lineTo x="-91" y="21463"/>
                       <wp:lineTo x="21630" y="21463"/>
                       <wp:lineTo x="21630" y="0"/>
                       <wp:lineTo x="-91" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
                   <wp:docPr id="73" name="Grafik 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="19" name="Bildschirmfoto 2017-06-29 um 07.47.38.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37" cstate="print">
+                          <a:blip r:embed="rId38" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4527550" cy="1898015"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
@@ -37498,93 +38235,93 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63EB8B54" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E4CF14D" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="5EA73495" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="5EA73495" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BFE6B7B" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00E37E4A" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F03AB67" wp14:editId="3AD34C76">
                   <wp:extent cx="291051" cy="270344"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="74" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35" cstate="print">
+                          <a:blip r:embed="rId36" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="291051" cy="270344"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
@@ -37668,141 +38405,141 @@
       </w:tblGrid>
       <w:tr w:rsidR="002A55CE" w:rsidRPr="00544125" w14:paraId="343474DF" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4232DC26" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00D17AB5" w:rsidP="006073AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Steg 3: Injicera</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="37A3E252" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="37A3E252" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5B746B66" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="002A55CE" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4538" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1C490079" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00D17AB5" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Fortsätt att nypa ihop huden. STICK IN nålen i huden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="0121F8EC" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="0121F8EC" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="252E3EC1" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00D17AB5" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57290DA1" wp14:editId="5CFCAD42">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1211580</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>47625</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3794125" cy="2033905"/>
                   <wp:effectExtent l="0" t="0" r="635" b="8255"/>
                   <wp:wrapNone/>
                   <wp:docPr id="75" name="Grafik 21"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="21" name="Bildschirmfoto 2017-06-29 um 07.47.44.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38" cstate="print">
+                          <a:blip r:embed="rId39" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3790800" cy="2030400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
@@ -37904,96 +38641,96 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DC3C05F" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59B7F43F" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="1A30DC50" w14:textId="77777777" w:rsidTr="004F6BF1">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="1A30DC50" w14:textId="77777777" w:rsidTr="004F6BF1">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F5715A8" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00D17AB5" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="648F99A9" wp14:editId="7406DCAE">
                   <wp:extent cx="222885" cy="191135"/>
                   <wp:effectExtent l="19050" t="0" r="5715" b="0"/>
                   <wp:docPr id="76" name="Picture 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34" cstate="print"/>
+                          <a:blip r:embed="rId35" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="222885" cy="191135"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
@@ -38166,51 +38903,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="464CFBD1" wp14:editId="12655D77">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1542056</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>63141</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1132950" cy="1089329"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="81" name="Picture 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39" cstate="print"/>
+                          <a:blip r:embed="rId40" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1132950" cy="1089329"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
@@ -38225,51 +38962,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55BF5E38" wp14:editId="298E68D4">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1104734</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>63141</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3169740" cy="2321781"/>
                   <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="79" name="Picture 45" descr="170707_Beipackzettel_Cinfa_nur_Illu_5.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="170707_Beipackzettel_Cinfa_nur_Illu_5.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40" cstate="print"/>
+                          <a:blip r:embed="rId41" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3169599" cy="2321678"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F7B8FCA" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -38374,93 +39111,93 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="134A1B8D" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D0FA7F9" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="36ABAC9C" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="36ABAC9C" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6231CF2F" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00D17AB5" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="575868BA" wp14:editId="75B68DFF">
                   <wp:extent cx="304800" cy="269875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="80" name="Picture 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35" cstate="print">
+                          <a:blip r:embed="rId36" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="304800" cy="269875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
@@ -38499,148 +39236,148 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7309AF2A" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="705"/>
         <w:gridCol w:w="8355"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00554298" w:rsidRPr="003905D7" w14:paraId="7AB67049" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="00554298" w:rsidRPr="000122C7" w14:paraId="7AB67049" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5591DDEF" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00554298" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4611" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57FC0771" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00554298" w:rsidP="006073AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">SLÄPP tummen. LYFT sedan bort sprutan från huden. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554298" w:rsidRPr="003905D7" w14:paraId="7F29F2AB" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="00554298" w:rsidRPr="000122C7" w14:paraId="7F29F2AB" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43FE927C" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00B9670B" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77725516" wp14:editId="78372B18">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>910287</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>28824</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3896139" cy="2488758"/>
                   <wp:effectExtent l="19050" t="0" r="9111" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="84" name="Grafik 25"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="25" name="Bildschirmfoto 2017-06-29 um 07.47.56.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41" cstate="print">
+                          <a:blip r:embed="rId42" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3896139" cy="2488758"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
@@ -38771,124 +39508,124 @@
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F08A2C2" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1958CFD6" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554298" w:rsidRPr="003905D7" w14:paraId="13772CF0" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="00554298" w:rsidRPr="000122C7" w14:paraId="13772CF0" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="074F9797" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00554298" w:rsidP="006073AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Efter att ha släppt kolven kommer nålskyddet att täcka nålen. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554298" w:rsidRPr="003905D7" w14:paraId="6A0089C5" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="00554298" w:rsidRPr="000122C7" w14:paraId="6A0089C5" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="389" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E03A5B0" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00B9670B" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="777D2C87" wp14:editId="18223E24">
                   <wp:extent cx="222885" cy="191135"/>
                   <wp:effectExtent l="19050" t="0" r="5715" b="0"/>
                   <wp:docPr id="83" name="Picture 10"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42" cstate="print"/>
+                          <a:blip r:embed="rId43" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="222885" cy="191135"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
@@ -38952,129 +39689,129 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D72D5B1" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00463DF9" w:rsidRPr="003905D7" w14:paraId="1FDCACD7" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="00463DF9" w:rsidRPr="000122C7" w14:paraId="1FDCACD7" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="597CB29A" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="0007776E" w:rsidP="006073AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Endast för hälso- och sjukvårdspersonal </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00463DF9" w:rsidRPr="003905D7" w14:paraId="6D5859F7" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="00463DF9" w:rsidRPr="000122C7" w14:paraId="6D5859F7" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6FDF8759" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="000C0AE2" w:rsidP="006073AD">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Den administrerade produktens namn och batchnummer</w:t>
             </w:r>
             <w:r w:rsidR="00017467" w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> ska antecknas noga i pat</w:t>
             </w:r>
             <w:r w:rsidR="00A95764" w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>ientens journal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="60B03F4C" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="60B03F4C" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="718043A7" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="0007776E" w:rsidP="006073AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
@@ -39103,90 +39840,90 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74B6B1BC" wp14:editId="1FCD5E27">
                   <wp:extent cx="3638550" cy="2583180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                   <wp:docPr id="85" name="Grafik 26"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="26" name="Bildschirmfoto 2017-06-29 um 07.48.17.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43" cstate="print">
+                          <a:blip r:embed="rId44" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3654364" cy="2592704"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="19C70072" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00017467" w:rsidP="006073AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A55CE" w:rsidRPr="003905D7" w14:paraId="75CAD5FF" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="002A55CE" w:rsidRPr="000122C7" w14:paraId="75CAD5FF" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C6ABC6A" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="0007776E" w:rsidP="006073AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Vrid på kolven för att flytta etiketten till en position där du kan dra av sprutetiketten. </w:t>
             </w:r>
@@ -39230,51 +39967,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="396AF596" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00CA4242" w:rsidP="006073AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Steg 4: Slutför</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA4242" w:rsidRPr="003905D7" w14:paraId="450304EF" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="00CA4242" w:rsidRPr="000122C7" w14:paraId="450304EF" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0DE34844" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00CA4242" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4693" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39329,80 +40066,80 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24A1C487" wp14:editId="6CFD3805">
                   <wp:extent cx="3152582" cy="2695492"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="88" name="Grafik 29"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="29" name="Bildschirmfoto 2017-06-29 um 07.48.23.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44" cstate="print">
+                          <a:blip r:embed="rId45" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3152582" cy="2695492"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA4242" w:rsidRPr="003905D7" w14:paraId="666C9853" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="00CA4242" w:rsidRPr="000122C7" w14:paraId="666C9853" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DA031DC" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00C87C53" w:rsidP="006073AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
@@ -39417,94 +40154,94 @@
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F499F2F" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00C87C53" w:rsidP="006073AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Förvara sprutan och behållaren för stickande och skärande avfall utom syn- och räckhåll för barn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C87C53" w:rsidRPr="003905D7" w14:paraId="69582911" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="00C87C53" w:rsidRPr="000122C7" w14:paraId="69582911" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F1CA894" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00C87C53" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="495B14DF" wp14:editId="463C8EFF">
                   <wp:extent cx="219489" cy="190832"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="91" name="Picture 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 11"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42" cstate="print">
+                          <a:blip r:embed="rId43" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="219489" cy="190832"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
@@ -39547,96 +40284,96 @@
               <w:t xml:space="preserve">Återanvänd </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">inte </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">den förfyllda sprutan </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C87C53" w:rsidRPr="003905D7" w14:paraId="2BDFBE40" w14:textId="77777777" w:rsidTr="000306DF">
+      <w:tr w:rsidR="00C87C53" w:rsidRPr="000122C7" w14:paraId="2BDFBE40" w14:textId="77777777" w:rsidTr="000306DF">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="307" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="762C6DDA" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00C87C53" w:rsidP="006073AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C469A44" wp14:editId="5B98DD12">
                   <wp:extent cx="218551" cy="190832"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="93" name="Picture 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 12"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42" cstate="print">
+                          <a:blip r:embed="rId43" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="218551" cy="190832"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
@@ -39747,51 +40484,51 @@
             <w:tcW w:w="4623" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51382F68" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00C87C53" w:rsidP="006073AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontrollera injektionsstället. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C87C53" w:rsidRPr="003905D7" w14:paraId="7BC92B6E" w14:textId="77777777" w:rsidTr="000E0CBD">
+      <w:tr w:rsidR="00C87C53" w:rsidRPr="000122C7" w14:paraId="7BC92B6E" w14:textId="77777777" w:rsidTr="000E0CBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7C97ECE1" w14:textId="77777777" w:rsidR="00017467" w:rsidRPr="00544125" w:rsidRDefault="00C87C53" w:rsidP="006073AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544125">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Om det blöder kan du trycka en bomullstuss eller kompress mot injektionsstället. Gnid </w:t>
             </w:r>
             <w:r w:rsidRPr="00544125">
@@ -39847,51 +40584,51 @@
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28418853" w14:textId="77777777" w:rsidR="00C70E01" w:rsidRPr="00544125" w:rsidRDefault="00C70E01" w:rsidP="006073AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C70E01" w:rsidRPr="00544125" w:rsidSect="006073AD">
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:w="11906" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2C130BDC" w14:textId="77777777" w:rsidR="00F91A32" w:rsidRDefault="00F91A32" w:rsidP="00EF731F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="23EAFCEA" w14:textId="77777777" w:rsidR="00F91A32" w:rsidRDefault="00F91A32" w:rsidP="00EF731F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -44344,86 +45081,87 @@
   <w:num w:numId="36" w16cid:durableId="1375347531">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1885828223">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1329476822">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="256401184">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Author">
     <w15:presenceInfo w15:providerId="None" w15:userId="Author"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA1AB8"/>
     <w:rsid w:val="00000E4A"/>
     <w:rsid w:val="00005D16"/>
     <w:rsid w:val="00006ADA"/>
     <w:rsid w:val="00011ABA"/>
     <w:rsid w:val="00011CAB"/>
+    <w:rsid w:val="000122C7"/>
     <w:rsid w:val="0001552E"/>
     <w:rsid w:val="00016EDA"/>
     <w:rsid w:val="00017467"/>
     <w:rsid w:val="0002095B"/>
     <w:rsid w:val="0002526D"/>
     <w:rsid w:val="000264C8"/>
     <w:rsid w:val="000306DF"/>
     <w:rsid w:val="00032554"/>
     <w:rsid w:val="00034D5C"/>
     <w:rsid w:val="0003610F"/>
     <w:rsid w:val="00036D51"/>
     <w:rsid w:val="00040C53"/>
     <w:rsid w:val="00041EA9"/>
     <w:rsid w:val="00042BA5"/>
     <w:rsid w:val="00044378"/>
     <w:rsid w:val="00044434"/>
     <w:rsid w:val="00044726"/>
     <w:rsid w:val="00053F5C"/>
     <w:rsid w:val="00054CE9"/>
     <w:rsid w:val="00054D2E"/>
     <w:rsid w:val="00055D5F"/>
     <w:rsid w:val="00056AB3"/>
     <w:rsid w:val="00065E7E"/>
     <w:rsid w:val="000677C5"/>
     <w:rsid w:val="000700EA"/>
@@ -44500,50 +45238,51 @@
     <w:rsid w:val="0016770C"/>
     <w:rsid w:val="00170EF1"/>
     <w:rsid w:val="001728F7"/>
     <w:rsid w:val="00176EC1"/>
     <w:rsid w:val="0017783F"/>
     <w:rsid w:val="00177ACD"/>
     <w:rsid w:val="00181EED"/>
     <w:rsid w:val="00183313"/>
     <w:rsid w:val="0018611E"/>
     <w:rsid w:val="0019080C"/>
     <w:rsid w:val="001911EF"/>
     <w:rsid w:val="0019251A"/>
     <w:rsid w:val="00196062"/>
     <w:rsid w:val="0019687F"/>
     <w:rsid w:val="00197B35"/>
     <w:rsid w:val="00197E0D"/>
     <w:rsid w:val="001A043F"/>
     <w:rsid w:val="001A1A05"/>
     <w:rsid w:val="001A5273"/>
     <w:rsid w:val="001B10BB"/>
     <w:rsid w:val="001B3477"/>
     <w:rsid w:val="001B3977"/>
     <w:rsid w:val="001B69CD"/>
     <w:rsid w:val="001B6C9E"/>
     <w:rsid w:val="001B6F2B"/>
+    <w:rsid w:val="001C16FC"/>
     <w:rsid w:val="001C3C82"/>
     <w:rsid w:val="001C52CE"/>
     <w:rsid w:val="001C7E66"/>
     <w:rsid w:val="001C7FAC"/>
     <w:rsid w:val="001D17EA"/>
     <w:rsid w:val="001D2C24"/>
     <w:rsid w:val="001D3C89"/>
     <w:rsid w:val="001D40F5"/>
     <w:rsid w:val="001D4339"/>
     <w:rsid w:val="001D7092"/>
     <w:rsid w:val="001E24D3"/>
     <w:rsid w:val="001E2640"/>
     <w:rsid w:val="001E6E6A"/>
     <w:rsid w:val="001F0588"/>
     <w:rsid w:val="001F14E8"/>
     <w:rsid w:val="001F4021"/>
     <w:rsid w:val="001F4204"/>
     <w:rsid w:val="001F58CB"/>
     <w:rsid w:val="001F6E56"/>
     <w:rsid w:val="001F708C"/>
     <w:rsid w:val="00201EE8"/>
     <w:rsid w:val="002029FD"/>
     <w:rsid w:val="00202DB6"/>
     <w:rsid w:val="002049D1"/>
     <w:rsid w:val="002115EF"/>
@@ -46876,51 +47615,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2044362313">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@egis.lt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.nl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.com.cy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infomed@mundipharma.es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.emf"/><Relationship Id="rId47" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailbox@egis.hu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infomedica@mundipharma.it" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@mundipharma.cz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mundipharma@mundipharma.sk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nordics@mundipharma.dk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.be" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biuro@mundipharma.pl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@egis.lv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nordics@mundipharma.dk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nordics@mundipharma.dk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundipharma.at" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/pelmeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.emf"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -47161,140 +47900,110 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-</p:properties>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="49273b6fbbfe5d54744714da2729ca39" ns2:_="" ns3:_="" ns4:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="32" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fa9ed7d62b07498afd011a1263b11d55">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7c707d9bab4414025aac99f0855fe2f1" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
     <xsd:import namespace="62874b74-7561-4a92-a6e7-f8370cb4455a"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:ApplicationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_LocationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_Process" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedCondition" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedConditionMedDRA" minOccurs="0"/>
                 <xsd:element ref="ns2:I_RegulatoryEntitlement" minOccurs="0"/>
                 <xsd:element ref="ns2:I_ParentOrganizationID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AllowRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_vti_ItemDeclaredRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns3:Information" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:vqsn" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns3:Sign_x002d_off" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:ComplianceTagAppId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a034c160-bfb7-45f5-8632-2eb7e0508071" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -47480,50 +48189,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="39" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="40" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Sign_x002d_off" ma:index="42" nillable="true" ma:displayName="Sign-off" ma:format="Dropdown" ma:internalName="Sign_x002d_off">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="43" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="ComplianceTagAppId" ma:index="44" nillable="true" ma:displayName="Label applied by App Id" ma:internalName="ComplianceTagAppId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="IconOverlay" ma:index="41" nillable="true" ma:displayName="IconOverlay" ma:hidden="true" ma:internalName="IconOverlay">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
@@ -47589,50 +48303,81 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <vqsn xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <Sign_x002d_off xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <ApplicationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <I_AllowRecord xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">true</I_AllowRecord>
+    <I_AgreedConditionMedDRA xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <I_LocationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_Process xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_AgreedCondition xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_ParentOrganizationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <_vti_ItemDeclaredRecord xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <I_RegulatoryEntitlement xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Information xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-1700519818-3001736</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">
+      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-1700519818-3001736</Url>
+      <Description>EMADOC-1700519818-3001736</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
@@ -47640,121 +48385,121 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F18E8F83-1D62-4999-8A58-2729FA184500}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC844C19-FD37-482C-B08B-A2302CE9D9D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32E0C2C0-13F9-4402-9104-C8C5D1ABD95A}"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1852784-81E4-40F4-B77E-DD87C1EF70EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ab508e3f-dab0-4a7c-8e66-9c9eac0c4a36"/>
     <ds:schemaRef ds:uri="ab4ffe90-afdf-4110-8d3a-acaefbb97340"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A52A05C7-AE0C-426E-A190-DD41C3C10AD5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFA1A445-AE62-408E-B3FE-3CAAD05201D7}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>37</Pages>
-  <Words>8324</Words>
-  <Characters>47452</Characters>
+  <Words>8347</Words>
+  <Characters>47578</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>395</Lines>
+  <Lines>396</Lines>
   <Paragraphs>111</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pelmeg, INN-Pegfilgrastim</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>55665</CharactersWithSpaces>
+  <CharactersWithSpaces>55814</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pelmeg, INN-Pegfilgrastim</dc:title>
   <dc:subject>EPAR</dc:subject>
   <dc:creator/>
   <cp:keywords>Pelmeg, INN-Pegfilgrastim</cp:keywords>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>cd029ab1-a825-48bc-a6aa-853a818e735b</vt:lpwstr>
+    <vt:lpwstr>b00afea9-f12e-448a-8d90-74da57e4196d</vt:lpwstr>
   </property>
 </Properties>
 </file>