--- v0 (2026-09-19)
+++ v1 (2026-11-01)
@@ -13,70 +13,86 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="61555194" w14:textId="095641BE" w:rsidR="00C70230" w:rsidRDefault="00800960">
+    <w:p w14:paraId="61555194" w14:textId="0E4E2883" w:rsidR="00C70230" w:rsidRDefault="004B4E10">
       <w:pPr>
         <w:pStyle w:val="RefAgency"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1287"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>24 August 2026</w:t>
-[...10 lines deleted...]
-        <w:t>EMA/189193/2026</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054508A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="&lt;insert full date&gt;"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="0054508A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="0054508A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0054508A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>&lt;insert full date&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="0054508A">
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="019A3105" w14:textId="77777777" w:rsidR="00C70230" w:rsidRDefault="00C70230">
       <w:pPr>
         <w:pStyle w:val="RefAgency"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1287"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D19EF69" w14:textId="77777777" w:rsidR="00823596" w:rsidRDefault="004C07B5" w:rsidP="005578D4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Pilot phase for the revised pre-submission interaction</w:t>
       </w:r>
       <w:r w:rsidR="00823596">
         <w:rPr>
@@ -486,51 +502,51 @@
       <w:r w:rsidRPr="001A4159">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rocedure</w:t>
       </w:r>
       <w:r w:rsidRPr="00415618">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452D5572" w14:textId="326CA880" w:rsidR="00B0228D" w:rsidRPr="001200BA" w:rsidRDefault="00B0228D" w:rsidP="00B0228D">
+    <w:p w14:paraId="452D5572" w14:textId="67F1941D" w:rsidR="00B0228D" w:rsidRPr="001200BA" w:rsidRDefault="00B0228D" w:rsidP="00B0228D">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The form contains several sections</w:t>
       </w:r>
       <w:r w:rsidR="00D12454">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
@@ -583,60 +599,60 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> be attached to the </w:t>
       </w:r>
       <w:r w:rsidR="00C51C6E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>email request</w:t>
       </w:r>
       <w:r w:rsidR="003B7D2E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be sent to</w:t>
       </w:r>
-      <w:r w:rsidR="00E15AD1">
+      <w:r w:rsidR="004726D2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="003C246A" w:rsidRPr="003C246A">
+        <w:r w:rsidR="004726D2" w:rsidRPr="003C246A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>rapporteurshippilot@ema.europa.eu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C51C6E">
         <w:t>The a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>pplicant</w:t>
       </w:r>
       <w:r w:rsidR="00C51C6E">
         <w:rPr>
@@ -1648,58 +1664,118 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>EU-M4all</w:t>
       </w:r>
       <w:r w:rsidRPr="00853DAE" w:rsidDel="00766B3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, duplicate MAA, etc.):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DBC6B7" w14:textId="701600A2" w:rsidR="0013261A" w:rsidRDefault="0013261A" w:rsidP="0013261A">
       <w:pPr>
         <w:pStyle w:val="Guidancetext"/>
       </w:pPr>
       <w:r w:rsidRPr="0013261A">
         <w:t xml:space="preserve">Please insert </w:t>
       </w:r>
       <w:r>
         <w:t>information as applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E8DAEA" w14:textId="77777777" w:rsidR="007E7C99" w:rsidRDefault="007E7C99" w:rsidP="007E7C99">
+    <w:p w14:paraId="698B83C5" w14:textId="59ACBCBD" w:rsidR="004B6A0F" w:rsidRDefault="004B6A0F" w:rsidP="004B6A0F">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Text&gt;</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3B598347" w14:textId="137D1490" w:rsidR="007E21F9" w:rsidRPr="007A4DB6" w:rsidRDefault="00382AD4" w:rsidP="007A4DB6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00382AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Joint Clinical Assessment Scope</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007E21F9" w:rsidRPr="007A4DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Will the initial Marketing Authorisation Application be subject to a Joint Clinical Assessment (JCA) under Article 7 of HTA Regulation (EU) 2021/2282 on health technology assessment (HTAR) at the time of submission? </w:t>
+      </w:r>
+      <w:r w:rsidR="00931C25" w:rsidRPr="00BC7D8A" w:rsidDel="00766B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;yes/no&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C29192" w14:textId="64291606" w:rsidR="007E21F9" w:rsidRDefault="007E21F9" w:rsidP="0013261A">
+      <w:pPr>
+        <w:pStyle w:val="Guidancetext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E21F9">
+        <w:t xml:space="preserve">If “yes”, the applicant should send a copy of this request to the HTA CG secretariat, see EC guidance: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="007E21F9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Joint clinical assessment of medicinal products: Submission of early information by health technology developers  </w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34BC3417" w14:textId="07FC576C" w:rsidR="00221CE4" w:rsidRPr="00853DAE" w:rsidRDefault="00221CE4" w:rsidP="00221CE4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853DAE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Information on contact person:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B338B62" w14:textId="2A69E960" w:rsidR="00221CE4" w:rsidRPr="0013261A" w:rsidRDefault="0013261A" w:rsidP="0013261A">
       <w:pPr>
         <w:pStyle w:val="Guidancetext"/>
       </w:pPr>
@@ -1857,51 +1933,50 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9404" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1095"/>
         <w:gridCol w:w="2213"/>
         <w:gridCol w:w="1682"/>
         <w:gridCol w:w="2258"/>
         <w:gridCol w:w="2156"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BB5B67" w14:paraId="4937022E" w14:textId="77777777" w:rsidTr="16FFE359">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
           <w:p w14:paraId="4193F5BF" w14:textId="77777777" w:rsidR="003D0FE3" w:rsidRPr="004B1F50" w:rsidRDefault="004B4E10" w:rsidP="00602126">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Study </w:t>
             </w:r>
             <w:r w:rsidR="00A83E43">
               <w:t>Identifier</w:t>
             </w:r>
             <w:r w:rsidR="00323A55">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D011B">
               <w:t>(link to study register)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2213" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
           <w:p w14:paraId="6447689E" w14:textId="77777777" w:rsidR="003D0FE3" w:rsidRDefault="004B4E10" w:rsidP="00602126">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
             </w:pPr>
             <w:r>
               <w:t>Enrolment status</w:t>
             </w:r>
@@ -2708,109 +2783,109 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74A60823" w14:textId="77777777" w:rsidR="00C21A2F" w:rsidRDefault="00C21A2F" w:rsidP="00D313B1">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="209311F1" w14:textId="77777777" w:rsidR="00897AD5" w:rsidRPr="00343519" w:rsidRDefault="004B4E10" w:rsidP="00D313B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343519">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Quality dossier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4523FB54" w14:textId="77777777" w:rsidR="00604155" w:rsidRPr="00604155" w:rsidRDefault="004B4E10" w:rsidP="00604155">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00604155">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please include information about any innovative manufacturing or analytical technology or facility design used for the manufacture and/or quality control of the active substance and/or finished product e.g. continuous manufacturing, process models, decentralized manufacturing, digitalisation and automation of manufacturing and control (including the use of artificial intelligence), platform technologies or other technologies within the scope of the EMA Quality Innovation Group (QIG) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00604155" w:rsidRPr="00604155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Quality Innovation Group | European Medicines Agency (europa.eu)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00604155">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. If so, please include details and indicate whether you have had any prior contact with QIG in relation to this product/technology. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106DA8E0" w14:textId="77777777" w:rsidR="00897AD5" w:rsidRPr="002A5A73" w:rsidRDefault="004B4E10" w:rsidP="00D313B1">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>&lt;Not applicable&gt;&lt;</w:t>
       </w:r>
       <w:r w:rsidR="005301CA">
         <w:t>Text</w:t>
       </w:r>
       <w:r>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F4474E" w14:textId="77777777" w:rsidR="00BB071C" w:rsidRPr="00343519" w:rsidRDefault="004B4E10" w:rsidP="00D313B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343519">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3007,77 +3082,71 @@
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Not applicable&gt;&lt;Text&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="455E2FF1" w14:textId="77777777" w:rsidR="00983419" w:rsidRPr="00343519" w:rsidRDefault="004B4E10" w:rsidP="00D313B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343519">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Regulatory information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496203CC" w14:textId="0065530C" w:rsidR="004A27CE" w:rsidRDefault="004B4E10" w:rsidP="00D313B1">
+    <w:p w14:paraId="496203CC" w14:textId="7F3A93BF" w:rsidR="004A27CE" w:rsidRDefault="004B4E10" w:rsidP="00D313B1">
       <w:pPr>
         <w:pStyle w:val="Guidancetext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please indicate whether you intend to apply for accelerated assessment, conditional </w:t>
       </w:r>
       <w:r w:rsidR="00674A42">
         <w:t>MA,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or MA under exception</w:t>
       </w:r>
       <w:r w:rsidR="00592BB9">
         <w:t>al</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> circumstances</w:t>
       </w:r>
       <w:r w:rsidR="00EA12CC">
-        <w:t xml:space="preserve"> (please </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> post-marketing obligations</w:t>
+        <w:t xml:space="preserve"> (please include  proposed post-marketing obligations</w:t>
       </w:r>
       <w:r w:rsidR="00E22377">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>. For accelerated assessment, if applicable, please state the intended submission date of the request for accelerated assessment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50387B61" w14:textId="77777777" w:rsidR="004A27CE" w:rsidRDefault="004B4E10" w:rsidP="00D313B1">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Text&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E22303" w14:textId="77777777" w:rsidR="00D5757C" w:rsidRPr="00343519" w:rsidRDefault="004B4E10" w:rsidP="00D313B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3113,50 +3182,51 @@
       </w:r>
       <w:r w:rsidR="2BE5126D">
         <w:t>.,</w:t>
       </w:r>
       <w:r w:rsidR="00F223AB">
         <w:t xml:space="preserve"> changes to manufacturing processes or sites)</w:t>
       </w:r>
       <w:r w:rsidR="00C92629">
         <w:t xml:space="preserve"> are planned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> following the potential approval of the MA, together with the expected submission date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C2FDDF" w14:textId="77777777" w:rsidR="00D5757C" w:rsidRPr="00162426" w:rsidRDefault="004B4E10" w:rsidP="00D5757C">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162426">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00D313B1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00162426">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Planned lifecycle</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9404" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="4856"/>
         <w:gridCol w:w="2143"/>
@@ -3324,77 +3394,77 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
           <w:p w14:paraId="0932B8D3" w14:textId="77777777" w:rsidR="00D5757C" w:rsidRPr="00F06C9C" w:rsidRDefault="00D5757C">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="02103982" w14:textId="77777777" w:rsidR="001010DD" w:rsidRPr="002C6855" w:rsidRDefault="004B4E10" w:rsidP="002C6855">
       <w:r w:rsidRPr="001010DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001010DD" w:rsidRPr="002C6855" w:rsidSect="00C70230">
-      <w:footerReference w:type="default" r:id="rId16"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1247" w:bottom="1418" w:left="1247" w:header="284" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35587804" w14:textId="77777777" w:rsidR="002806AB" w:rsidRDefault="002806AB">
+    <w:p w14:paraId="59A39C57" w14:textId="77777777" w:rsidR="009158F6" w:rsidRDefault="009158F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26F6069F" w14:textId="77777777" w:rsidR="002806AB" w:rsidRDefault="002806AB">
+    <w:p w14:paraId="5F1A4912" w14:textId="77777777" w:rsidR="009158F6" w:rsidRDefault="009158F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3499,148 +3569,148 @@
             <w:pStyle w:val="FooterAgency"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00BB5B67" w14:paraId="669FD79D" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3291" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="2EC580F2" w14:textId="59416B06" w:rsidR="0026077C" w:rsidRDefault="0026077C">
           <w:pPr>
             <w:pStyle w:val="FooterAgency"/>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>Request for (co)-rapporteurs appointment form</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7865A310" w14:textId="70419E72" w:rsidR="00F02A9B" w:rsidRDefault="0026077C">
+        <w:p w14:paraId="7865A310" w14:textId="3D5B0C5F" w:rsidR="00F02A9B" w:rsidRDefault="0026077C">
           <w:pPr>
             <w:pStyle w:val="FooterAgency"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> IF </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00F02A9B">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> DOCPROPERTY "DM_emea_doc_ref_id"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00F02A9B">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00800960" w:rsidRPr="00800960">
+          <w:r w:rsidR="004726D2" w:rsidRPr="004726D2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:instrText>EMA/189193/2026</w:instrText>
+            <w:instrText>EMA/306034/2023</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00F02A9B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> &lt;&gt; "Error*"</w:instrText>
           </w:r>
           <w:fldSimple w:instr="DOCPROPERTY &quot;DM_emea_doc_ref_id&quot;  \* MERGEFORMAT">
-            <w:r w:rsidR="00800960">
-              <w:instrText>EMA/189193/2026</w:instrText>
+            <w:r w:rsidR="004726D2">
+              <w:instrText>EMA/306034/2023</w:instrText>
             </w:r>
           </w:fldSimple>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00800960">
+          <w:r w:rsidR="004726D2">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>EMA/189193/2026</w:t>
+            <w:t>EMA/306034/2023</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidR="004B4E10">
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004B4E10">
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> IF </w:instrText>
           </w:r>
           <w:r w:rsidR="004B4E10">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004B4E10">
             <w:instrText xml:space="preserve"> STYLEREF  "Doc title (Agency)"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidR="004B4E10">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00800960">
+          <w:r w:rsidR="0044217A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:instrText>Error! Use the Home tab to apply Doc title (Agency) to the text that you want to appear here.</w:instrText>
           </w:r>
           <w:r w:rsidR="004B4E10">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidR="004B4E10">
             <w:rPr>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> &lt;&gt; "Error*"</w:instrText>
           </w:r>
           <w:fldSimple w:instr="STYLEREF  &quot;Doc title (Agency)&quot;  \* MERGEFORMAT">
             <w:r w:rsidR="004B4E10">
               <w:instrText>blah</w:instrText>
             </w:r>
           </w:fldSimple>
           <w:r w:rsidR="004B4E10">
             <w:rPr>
               <w:szCs w:val="15"/>
@@ -4230,146 +4300,146 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9493" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
         <w:p w14:paraId="441286BE" w14:textId="77777777" w:rsidR="00C70230" w:rsidRPr="00FB6A5A" w:rsidRDefault="00C70230" w:rsidP="00FB7C8D">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:sz w:val="11"/>
               <w:szCs w:val="11"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00BB5B67" w14:paraId="5362D7C4" w14:textId="77777777" w:rsidTr="009E0F5B">
       <w:trPr>
         <w:trHeight w:val="351"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9493" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="3462F522" w14:textId="26317513" w:rsidR="00C70230" w:rsidRPr="00B56DA9" w:rsidRDefault="004B4E10" w:rsidP="00870D9F">
+        <w:p w14:paraId="3462F522" w14:textId="4170EEEB" w:rsidR="00C70230" w:rsidRPr="00B56DA9" w:rsidRDefault="004B4E10" w:rsidP="00870D9F">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>© European Medicines Agency,</w:t>
           </w:r>
           <w:r w:rsidRPr="00BC37BD">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00800960">
+          <w:r w:rsidR="004726D2">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>2026</w:t>
           </w:r>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00FB6A5A">
             <w:rPr>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>. Reproduction is authorised provided the source is acknowledged.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="11FC5FCF" w14:textId="77777777" w:rsidR="00C70230" w:rsidRDefault="00C70230" w:rsidP="00C70230">
     <w:pPr>
       <w:pStyle w:val="FooterAgency"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75A48E9D" w14:textId="77777777" w:rsidR="002806AB" w:rsidRDefault="002806AB">
+    <w:p w14:paraId="29DA46F2" w14:textId="77777777" w:rsidR="009158F6" w:rsidRDefault="009158F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31C76F64" w14:textId="77777777" w:rsidR="002806AB" w:rsidRDefault="002806AB">
+    <w:p w14:paraId="7EB526F1" w14:textId="77777777" w:rsidR="009158F6" w:rsidRDefault="009158F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7AE150CA" w14:textId="77777777" w:rsidR="00C70230" w:rsidRDefault="004B4E10" w:rsidP="00C70230">
     <w:pPr>
       <w:pStyle w:val="FooterAgency"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20A1A7A7" wp14:editId="15B66FE9">
@@ -4669,114 +4739,114 @@
     <w:lvl w:ilvl="8" w:tplc="6164BE16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="914507910">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1613516340">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00894C00"/>
     <w:rsid w:val="000009AE"/>
     <w:rsid w:val="00007A20"/>
     <w:rsid w:val="000104D2"/>
     <w:rsid w:val="00014D23"/>
     <w:rsid w:val="000179F7"/>
     <w:rsid w:val="00023227"/>
     <w:rsid w:val="00023864"/>
-    <w:rsid w:val="00023A91"/>
     <w:rsid w:val="00023B14"/>
     <w:rsid w:val="00031467"/>
     <w:rsid w:val="00033309"/>
     <w:rsid w:val="0003598D"/>
     <w:rsid w:val="000411B9"/>
     <w:rsid w:val="00041701"/>
     <w:rsid w:val="00050821"/>
     <w:rsid w:val="00055645"/>
     <w:rsid w:val="0006021A"/>
     <w:rsid w:val="00064063"/>
     <w:rsid w:val="00064FBE"/>
     <w:rsid w:val="0007142A"/>
     <w:rsid w:val="0007230E"/>
     <w:rsid w:val="00077FED"/>
     <w:rsid w:val="000843A3"/>
     <w:rsid w:val="00093F50"/>
     <w:rsid w:val="00097425"/>
     <w:rsid w:val="000A09B7"/>
-    <w:rsid w:val="000A41A9"/>
     <w:rsid w:val="000B0402"/>
     <w:rsid w:val="000B1F98"/>
     <w:rsid w:val="000C6E04"/>
     <w:rsid w:val="000D0818"/>
     <w:rsid w:val="000D14A2"/>
     <w:rsid w:val="000D2A6E"/>
     <w:rsid w:val="000D5666"/>
     <w:rsid w:val="000D7A07"/>
     <w:rsid w:val="000F6D85"/>
     <w:rsid w:val="000F7864"/>
     <w:rsid w:val="001010DD"/>
     <w:rsid w:val="00101C21"/>
     <w:rsid w:val="001022FB"/>
     <w:rsid w:val="00104341"/>
+    <w:rsid w:val="00104C7D"/>
     <w:rsid w:val="001117C8"/>
     <w:rsid w:val="001123C5"/>
     <w:rsid w:val="00117522"/>
     <w:rsid w:val="001200BA"/>
     <w:rsid w:val="00120621"/>
     <w:rsid w:val="0012062D"/>
     <w:rsid w:val="0012126E"/>
     <w:rsid w:val="0012157D"/>
     <w:rsid w:val="00124AE7"/>
     <w:rsid w:val="0013261A"/>
     <w:rsid w:val="0013720C"/>
     <w:rsid w:val="00140850"/>
     <w:rsid w:val="00141FD2"/>
     <w:rsid w:val="00144C91"/>
     <w:rsid w:val="00150CC3"/>
     <w:rsid w:val="001512C9"/>
     <w:rsid w:val="0015334D"/>
     <w:rsid w:val="00157B87"/>
     <w:rsid w:val="001606B2"/>
     <w:rsid w:val="00162426"/>
     <w:rsid w:val="00162489"/>
     <w:rsid w:val="00162493"/>
     <w:rsid w:val="00162BF3"/>
     <w:rsid w:val="0016364C"/>
     <w:rsid w:val="0016544E"/>
@@ -4802,180 +4872,183 @@
     <w:rsid w:val="001A6E79"/>
     <w:rsid w:val="001B5672"/>
     <w:rsid w:val="001B5AB9"/>
     <w:rsid w:val="001B5FC6"/>
     <w:rsid w:val="001C4DF6"/>
     <w:rsid w:val="001C7B9F"/>
     <w:rsid w:val="001D10A2"/>
     <w:rsid w:val="001D1794"/>
     <w:rsid w:val="001D4670"/>
     <w:rsid w:val="001D508F"/>
     <w:rsid w:val="001D6011"/>
     <w:rsid w:val="001D6082"/>
     <w:rsid w:val="001D7988"/>
     <w:rsid w:val="001F0B97"/>
     <w:rsid w:val="001F6034"/>
     <w:rsid w:val="0021019E"/>
     <w:rsid w:val="00211E70"/>
     <w:rsid w:val="00212329"/>
     <w:rsid w:val="00212927"/>
     <w:rsid w:val="00213007"/>
     <w:rsid w:val="00213069"/>
     <w:rsid w:val="00213643"/>
     <w:rsid w:val="0021573B"/>
     <w:rsid w:val="00221704"/>
     <w:rsid w:val="00221CE4"/>
+    <w:rsid w:val="00225433"/>
     <w:rsid w:val="00225A45"/>
     <w:rsid w:val="00225DF1"/>
     <w:rsid w:val="00225EE5"/>
     <w:rsid w:val="0023270C"/>
+    <w:rsid w:val="002332DE"/>
     <w:rsid w:val="00234110"/>
     <w:rsid w:val="002348AB"/>
     <w:rsid w:val="00240B20"/>
     <w:rsid w:val="002414DA"/>
     <w:rsid w:val="00242999"/>
     <w:rsid w:val="00245953"/>
     <w:rsid w:val="002471DC"/>
     <w:rsid w:val="0024DC0A"/>
     <w:rsid w:val="002550EE"/>
     <w:rsid w:val="00257982"/>
     <w:rsid w:val="0026077C"/>
     <w:rsid w:val="00260B11"/>
     <w:rsid w:val="00267755"/>
     <w:rsid w:val="00270A1B"/>
-    <w:rsid w:val="002806AB"/>
     <w:rsid w:val="00283AE4"/>
     <w:rsid w:val="00283D0A"/>
     <w:rsid w:val="00285607"/>
     <w:rsid w:val="00292B80"/>
     <w:rsid w:val="002931FB"/>
     <w:rsid w:val="00294525"/>
     <w:rsid w:val="00295B7B"/>
     <w:rsid w:val="00295CAB"/>
     <w:rsid w:val="00296623"/>
     <w:rsid w:val="00296F96"/>
     <w:rsid w:val="002A5A73"/>
     <w:rsid w:val="002A5F29"/>
     <w:rsid w:val="002A6CDF"/>
     <w:rsid w:val="002B754F"/>
     <w:rsid w:val="002B7853"/>
     <w:rsid w:val="002B7C09"/>
     <w:rsid w:val="002C200F"/>
     <w:rsid w:val="002C21B6"/>
     <w:rsid w:val="002C5D97"/>
     <w:rsid w:val="002C6855"/>
     <w:rsid w:val="002C78C2"/>
     <w:rsid w:val="002C78E3"/>
     <w:rsid w:val="002D3596"/>
     <w:rsid w:val="002D4277"/>
     <w:rsid w:val="002D4422"/>
     <w:rsid w:val="002D63C8"/>
-    <w:rsid w:val="002E0552"/>
     <w:rsid w:val="002E119C"/>
     <w:rsid w:val="002E2A40"/>
     <w:rsid w:val="002E39EC"/>
     <w:rsid w:val="002E5A65"/>
     <w:rsid w:val="003026D0"/>
     <w:rsid w:val="003033EA"/>
     <w:rsid w:val="003038A3"/>
     <w:rsid w:val="003053F6"/>
     <w:rsid w:val="003143D6"/>
     <w:rsid w:val="00320DBA"/>
     <w:rsid w:val="003218D1"/>
     <w:rsid w:val="00323A55"/>
     <w:rsid w:val="00324B85"/>
     <w:rsid w:val="00333CC7"/>
+    <w:rsid w:val="003371D6"/>
     <w:rsid w:val="003409CE"/>
     <w:rsid w:val="00340A0A"/>
     <w:rsid w:val="00341E2A"/>
     <w:rsid w:val="003428F3"/>
     <w:rsid w:val="00343519"/>
     <w:rsid w:val="00343C10"/>
     <w:rsid w:val="00346359"/>
     <w:rsid w:val="00353C5F"/>
     <w:rsid w:val="00354BAD"/>
     <w:rsid w:val="0035682A"/>
     <w:rsid w:val="00356C69"/>
     <w:rsid w:val="00357557"/>
     <w:rsid w:val="003601B8"/>
     <w:rsid w:val="003611F8"/>
     <w:rsid w:val="00363F4E"/>
     <w:rsid w:val="00365352"/>
     <w:rsid w:val="00366D21"/>
     <w:rsid w:val="003705BF"/>
     <w:rsid w:val="00375594"/>
     <w:rsid w:val="00376E9F"/>
     <w:rsid w:val="003801C6"/>
     <w:rsid w:val="003814F4"/>
+    <w:rsid w:val="00382AD4"/>
     <w:rsid w:val="0038381E"/>
     <w:rsid w:val="0038557D"/>
     <w:rsid w:val="00386D46"/>
     <w:rsid w:val="003902B7"/>
     <w:rsid w:val="00393E85"/>
     <w:rsid w:val="00394FB4"/>
     <w:rsid w:val="003A1346"/>
     <w:rsid w:val="003B3DF1"/>
     <w:rsid w:val="003B45EB"/>
     <w:rsid w:val="003B635B"/>
     <w:rsid w:val="003B63DB"/>
     <w:rsid w:val="003B7D2E"/>
     <w:rsid w:val="003C0CEC"/>
-    <w:rsid w:val="003C246A"/>
     <w:rsid w:val="003D0FE3"/>
     <w:rsid w:val="003D3893"/>
     <w:rsid w:val="003E40F0"/>
     <w:rsid w:val="003E5D89"/>
     <w:rsid w:val="003F0744"/>
     <w:rsid w:val="003F137B"/>
     <w:rsid w:val="003F5AF6"/>
     <w:rsid w:val="003F5F22"/>
     <w:rsid w:val="003F7E34"/>
     <w:rsid w:val="00400210"/>
     <w:rsid w:val="00401834"/>
     <w:rsid w:val="00401BDC"/>
     <w:rsid w:val="00403E24"/>
     <w:rsid w:val="00412181"/>
     <w:rsid w:val="00414B83"/>
     <w:rsid w:val="00415618"/>
     <w:rsid w:val="00420CA3"/>
     <w:rsid w:val="004219C4"/>
     <w:rsid w:val="004267A4"/>
     <w:rsid w:val="00441477"/>
+    <w:rsid w:val="0044217A"/>
     <w:rsid w:val="00445972"/>
     <w:rsid w:val="00455D33"/>
     <w:rsid w:val="004565FA"/>
     <w:rsid w:val="00464FD0"/>
+    <w:rsid w:val="004726D2"/>
     <w:rsid w:val="0047485A"/>
     <w:rsid w:val="00477808"/>
     <w:rsid w:val="004821C7"/>
     <w:rsid w:val="004955EA"/>
     <w:rsid w:val="004A27CE"/>
     <w:rsid w:val="004A2C2C"/>
     <w:rsid w:val="004A388B"/>
-    <w:rsid w:val="004B01FC"/>
     <w:rsid w:val="004B1F50"/>
     <w:rsid w:val="004B4E10"/>
+    <w:rsid w:val="004B6A0F"/>
     <w:rsid w:val="004C07B5"/>
     <w:rsid w:val="004D1541"/>
     <w:rsid w:val="004D2E4D"/>
     <w:rsid w:val="004D35AA"/>
     <w:rsid w:val="004E7195"/>
     <w:rsid w:val="004F7800"/>
     <w:rsid w:val="00501730"/>
     <w:rsid w:val="00501DD2"/>
     <w:rsid w:val="0050280F"/>
     <w:rsid w:val="00503F3B"/>
     <w:rsid w:val="00515F3A"/>
     <w:rsid w:val="00521B4D"/>
     <w:rsid w:val="00523AA0"/>
     <w:rsid w:val="0052594A"/>
     <w:rsid w:val="005301CA"/>
     <w:rsid w:val="00533A31"/>
     <w:rsid w:val="00534470"/>
     <w:rsid w:val="005363BB"/>
     <w:rsid w:val="00536B0C"/>
     <w:rsid w:val="00540296"/>
     <w:rsid w:val="00540480"/>
     <w:rsid w:val="00540FE9"/>
     <w:rsid w:val="00542D01"/>
     <w:rsid w:val="0054312A"/>
     <w:rsid w:val="0054508A"/>
@@ -5003,50 +5076,51 @@
     <w:rsid w:val="005A0A21"/>
     <w:rsid w:val="005A1864"/>
     <w:rsid w:val="005A5985"/>
     <w:rsid w:val="005B4037"/>
     <w:rsid w:val="005B4761"/>
     <w:rsid w:val="005B501B"/>
     <w:rsid w:val="005C4E01"/>
     <w:rsid w:val="005C58B9"/>
     <w:rsid w:val="005C732D"/>
     <w:rsid w:val="005D011B"/>
     <w:rsid w:val="005D3F06"/>
     <w:rsid w:val="005D5F42"/>
     <w:rsid w:val="005D72D7"/>
     <w:rsid w:val="005E0A33"/>
     <w:rsid w:val="005E1C5B"/>
     <w:rsid w:val="005E3240"/>
     <w:rsid w:val="005E501C"/>
     <w:rsid w:val="005E5A3B"/>
     <w:rsid w:val="005E6B13"/>
     <w:rsid w:val="005E7718"/>
     <w:rsid w:val="005F28F3"/>
     <w:rsid w:val="005F31D3"/>
     <w:rsid w:val="00602126"/>
     <w:rsid w:val="00603AA9"/>
     <w:rsid w:val="00604155"/>
+    <w:rsid w:val="00606E92"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607D69"/>
     <w:rsid w:val="00614622"/>
     <w:rsid w:val="006159B7"/>
     <w:rsid w:val="00616E0B"/>
     <w:rsid w:val="006209C4"/>
     <w:rsid w:val="00623375"/>
     <w:rsid w:val="00623BA3"/>
     <w:rsid w:val="00623BC6"/>
     <w:rsid w:val="006273B1"/>
     <w:rsid w:val="00627663"/>
     <w:rsid w:val="006312CF"/>
     <w:rsid w:val="00631778"/>
     <w:rsid w:val="00646680"/>
     <w:rsid w:val="00647115"/>
     <w:rsid w:val="006513A7"/>
     <w:rsid w:val="00651B13"/>
     <w:rsid w:val="006605F9"/>
     <w:rsid w:val="00661B07"/>
     <w:rsid w:val="006638D7"/>
     <w:rsid w:val="0066573F"/>
     <w:rsid w:val="00666156"/>
     <w:rsid w:val="00671D49"/>
     <w:rsid w:val="00674A42"/>
     <w:rsid w:val="006760F6"/>
@@ -5056,207 +5130,210 @@
     <w:rsid w:val="00684A68"/>
     <w:rsid w:val="00685D4C"/>
     <w:rsid w:val="00690A9D"/>
     <w:rsid w:val="0069147B"/>
     <w:rsid w:val="0069763A"/>
     <w:rsid w:val="006A14E0"/>
     <w:rsid w:val="006A21C6"/>
     <w:rsid w:val="006B0852"/>
     <w:rsid w:val="006B0BF6"/>
     <w:rsid w:val="006B3A20"/>
     <w:rsid w:val="006C1058"/>
     <w:rsid w:val="006C66DC"/>
     <w:rsid w:val="006C7E4D"/>
     <w:rsid w:val="006D2FB1"/>
     <w:rsid w:val="006D4D15"/>
     <w:rsid w:val="006D7415"/>
     <w:rsid w:val="006E3E9B"/>
     <w:rsid w:val="006E613F"/>
     <w:rsid w:val="006E6600"/>
     <w:rsid w:val="006F045B"/>
     <w:rsid w:val="006F095B"/>
     <w:rsid w:val="006F222A"/>
     <w:rsid w:val="00702F04"/>
     <w:rsid w:val="007033E1"/>
     <w:rsid w:val="00704C71"/>
+    <w:rsid w:val="00710570"/>
     <w:rsid w:val="00710980"/>
     <w:rsid w:val="0071442E"/>
     <w:rsid w:val="0071667E"/>
     <w:rsid w:val="0071708D"/>
     <w:rsid w:val="00721CAB"/>
     <w:rsid w:val="007237EE"/>
     <w:rsid w:val="007250E4"/>
     <w:rsid w:val="007327FE"/>
     <w:rsid w:val="0073317E"/>
     <w:rsid w:val="007341D0"/>
     <w:rsid w:val="00741C82"/>
     <w:rsid w:val="00754819"/>
     <w:rsid w:val="00754AC5"/>
     <w:rsid w:val="00754D8D"/>
     <w:rsid w:val="0076244F"/>
     <w:rsid w:val="00762B12"/>
     <w:rsid w:val="00764791"/>
     <w:rsid w:val="00765451"/>
     <w:rsid w:val="00766925"/>
     <w:rsid w:val="007669C9"/>
     <w:rsid w:val="00766B3D"/>
     <w:rsid w:val="00767757"/>
     <w:rsid w:val="0077401C"/>
     <w:rsid w:val="007746AB"/>
     <w:rsid w:val="007820DF"/>
     <w:rsid w:val="00782D4B"/>
     <w:rsid w:val="00782F01"/>
     <w:rsid w:val="00783C6E"/>
     <w:rsid w:val="00784EBD"/>
     <w:rsid w:val="00785428"/>
     <w:rsid w:val="00787330"/>
     <w:rsid w:val="0079697C"/>
     <w:rsid w:val="007A1F17"/>
     <w:rsid w:val="007A25FD"/>
     <w:rsid w:val="007A3542"/>
+    <w:rsid w:val="007A4DB6"/>
     <w:rsid w:val="007B17B4"/>
     <w:rsid w:val="007B29F4"/>
     <w:rsid w:val="007B2ADA"/>
     <w:rsid w:val="007B4EB3"/>
-    <w:rsid w:val="007B6358"/>
     <w:rsid w:val="007B7999"/>
     <w:rsid w:val="007C0F5C"/>
     <w:rsid w:val="007C77D4"/>
     <w:rsid w:val="007D055D"/>
     <w:rsid w:val="007D08F4"/>
     <w:rsid w:val="007D1AD2"/>
     <w:rsid w:val="007D55DB"/>
     <w:rsid w:val="007D58EF"/>
     <w:rsid w:val="007D59E3"/>
     <w:rsid w:val="007D6BD2"/>
     <w:rsid w:val="007E11C8"/>
+    <w:rsid w:val="007E21F9"/>
     <w:rsid w:val="007E4FF7"/>
     <w:rsid w:val="007E79B1"/>
     <w:rsid w:val="007E7C99"/>
     <w:rsid w:val="007F7E3A"/>
-    <w:rsid w:val="00800960"/>
     <w:rsid w:val="00802368"/>
     <w:rsid w:val="00804E72"/>
     <w:rsid w:val="00807647"/>
     <w:rsid w:val="0081033F"/>
     <w:rsid w:val="00815DE9"/>
     <w:rsid w:val="00817A8D"/>
     <w:rsid w:val="00820B54"/>
     <w:rsid w:val="00822A9F"/>
     <w:rsid w:val="00823596"/>
     <w:rsid w:val="008279DC"/>
     <w:rsid w:val="00827CD5"/>
     <w:rsid w:val="00830A6A"/>
     <w:rsid w:val="00834FAE"/>
     <w:rsid w:val="00835DE0"/>
     <w:rsid w:val="00836904"/>
     <w:rsid w:val="00840DAD"/>
     <w:rsid w:val="008479A5"/>
     <w:rsid w:val="00851BBB"/>
     <w:rsid w:val="00852221"/>
     <w:rsid w:val="00853DAE"/>
     <w:rsid w:val="00853E26"/>
     <w:rsid w:val="00856558"/>
     <w:rsid w:val="00857AF8"/>
     <w:rsid w:val="00866C40"/>
     <w:rsid w:val="00870D9F"/>
     <w:rsid w:val="0088113D"/>
     <w:rsid w:val="00885F21"/>
     <w:rsid w:val="00890AA1"/>
     <w:rsid w:val="00894C00"/>
     <w:rsid w:val="00895A25"/>
     <w:rsid w:val="00896312"/>
     <w:rsid w:val="00897AD5"/>
     <w:rsid w:val="008A0BBF"/>
     <w:rsid w:val="008A6006"/>
     <w:rsid w:val="008B0AD3"/>
     <w:rsid w:val="008B1C3F"/>
     <w:rsid w:val="008B59BF"/>
     <w:rsid w:val="008C078A"/>
     <w:rsid w:val="008D0061"/>
     <w:rsid w:val="008D7C8B"/>
     <w:rsid w:val="008E0249"/>
     <w:rsid w:val="008E0A4C"/>
     <w:rsid w:val="008E1708"/>
     <w:rsid w:val="008E4A8B"/>
+    <w:rsid w:val="008F207A"/>
     <w:rsid w:val="008F38F5"/>
     <w:rsid w:val="008F56BD"/>
     <w:rsid w:val="00903273"/>
     <w:rsid w:val="00907319"/>
     <w:rsid w:val="00912121"/>
+    <w:rsid w:val="009158F6"/>
     <w:rsid w:val="009167CB"/>
     <w:rsid w:val="009231BF"/>
     <w:rsid w:val="00930283"/>
     <w:rsid w:val="0093194D"/>
+    <w:rsid w:val="00931C25"/>
     <w:rsid w:val="00932DC7"/>
     <w:rsid w:val="009368DD"/>
     <w:rsid w:val="00942E96"/>
     <w:rsid w:val="009444A4"/>
     <w:rsid w:val="009447A0"/>
     <w:rsid w:val="00945A9C"/>
     <w:rsid w:val="00950639"/>
     <w:rsid w:val="00955E4E"/>
     <w:rsid w:val="009578E7"/>
-    <w:rsid w:val="00965E79"/>
     <w:rsid w:val="0096617C"/>
     <w:rsid w:val="00970118"/>
     <w:rsid w:val="00972ED0"/>
     <w:rsid w:val="00972FAB"/>
     <w:rsid w:val="00972FAD"/>
     <w:rsid w:val="009738B4"/>
     <w:rsid w:val="00980D80"/>
     <w:rsid w:val="009823EC"/>
     <w:rsid w:val="009833E2"/>
     <w:rsid w:val="00983419"/>
     <w:rsid w:val="0098594B"/>
     <w:rsid w:val="00985FDF"/>
-    <w:rsid w:val="00991185"/>
     <w:rsid w:val="00995DD2"/>
     <w:rsid w:val="009A0C96"/>
     <w:rsid w:val="009A269B"/>
     <w:rsid w:val="009A59CB"/>
     <w:rsid w:val="009B07AB"/>
     <w:rsid w:val="009B47A1"/>
     <w:rsid w:val="009B7E42"/>
     <w:rsid w:val="009C39F6"/>
     <w:rsid w:val="009D1469"/>
     <w:rsid w:val="009D2A84"/>
     <w:rsid w:val="009D4BEE"/>
     <w:rsid w:val="009D63E9"/>
     <w:rsid w:val="009D6CC8"/>
     <w:rsid w:val="009E0F5B"/>
     <w:rsid w:val="009E3ED8"/>
     <w:rsid w:val="009E4066"/>
-    <w:rsid w:val="009F54B4"/>
     <w:rsid w:val="00A02082"/>
     <w:rsid w:val="00A03636"/>
     <w:rsid w:val="00A039CF"/>
+    <w:rsid w:val="00A0469F"/>
     <w:rsid w:val="00A04943"/>
     <w:rsid w:val="00A04A3B"/>
     <w:rsid w:val="00A06B2C"/>
     <w:rsid w:val="00A11B41"/>
     <w:rsid w:val="00A126E0"/>
+    <w:rsid w:val="00A13F47"/>
     <w:rsid w:val="00A15F68"/>
     <w:rsid w:val="00A17653"/>
     <w:rsid w:val="00A1795C"/>
     <w:rsid w:val="00A17B54"/>
     <w:rsid w:val="00A17EE1"/>
     <w:rsid w:val="00A201FA"/>
     <w:rsid w:val="00A21E40"/>
     <w:rsid w:val="00A23FC3"/>
     <w:rsid w:val="00A31A0D"/>
     <w:rsid w:val="00A334ED"/>
     <w:rsid w:val="00A33748"/>
     <w:rsid w:val="00A37791"/>
     <w:rsid w:val="00A42936"/>
     <w:rsid w:val="00A4368D"/>
     <w:rsid w:val="00A457A8"/>
     <w:rsid w:val="00A473D1"/>
     <w:rsid w:val="00A47CF3"/>
     <w:rsid w:val="00A548E7"/>
     <w:rsid w:val="00A56DA4"/>
     <w:rsid w:val="00A62A48"/>
     <w:rsid w:val="00A62E59"/>
     <w:rsid w:val="00A673DE"/>
     <w:rsid w:val="00A6755F"/>
     <w:rsid w:val="00A676B9"/>
     <w:rsid w:val="00A70F2E"/>
@@ -5363,66 +5440,66 @@
     <w:rsid w:val="00C37D94"/>
     <w:rsid w:val="00C4009D"/>
     <w:rsid w:val="00C40DCF"/>
     <w:rsid w:val="00C41179"/>
     <w:rsid w:val="00C51C6E"/>
     <w:rsid w:val="00C53707"/>
     <w:rsid w:val="00C61C03"/>
     <w:rsid w:val="00C61D39"/>
     <w:rsid w:val="00C65DFA"/>
     <w:rsid w:val="00C70230"/>
     <w:rsid w:val="00C759DC"/>
     <w:rsid w:val="00C75D8E"/>
     <w:rsid w:val="00C768AA"/>
     <w:rsid w:val="00C7772A"/>
     <w:rsid w:val="00C77A85"/>
     <w:rsid w:val="00C77C1E"/>
     <w:rsid w:val="00C80D25"/>
     <w:rsid w:val="00C817A9"/>
     <w:rsid w:val="00C84B52"/>
     <w:rsid w:val="00C84D78"/>
     <w:rsid w:val="00C87AD2"/>
     <w:rsid w:val="00C915A4"/>
     <w:rsid w:val="00C92629"/>
     <w:rsid w:val="00C92FBA"/>
     <w:rsid w:val="00CA1933"/>
-    <w:rsid w:val="00CA2DF0"/>
     <w:rsid w:val="00CA4840"/>
     <w:rsid w:val="00CA4930"/>
     <w:rsid w:val="00CA5464"/>
     <w:rsid w:val="00CA6EAB"/>
     <w:rsid w:val="00CA742D"/>
     <w:rsid w:val="00CB2A07"/>
     <w:rsid w:val="00CB535F"/>
     <w:rsid w:val="00CB6779"/>
     <w:rsid w:val="00CC0164"/>
     <w:rsid w:val="00CC073C"/>
     <w:rsid w:val="00CC2A03"/>
     <w:rsid w:val="00CC51E5"/>
     <w:rsid w:val="00CC739C"/>
     <w:rsid w:val="00CD03EC"/>
     <w:rsid w:val="00CD64BD"/>
+    <w:rsid w:val="00CD66D9"/>
     <w:rsid w:val="00CD6F53"/>
     <w:rsid w:val="00CE14F3"/>
     <w:rsid w:val="00CE4A28"/>
     <w:rsid w:val="00CE789F"/>
     <w:rsid w:val="00CE7E74"/>
     <w:rsid w:val="00CF57BB"/>
     <w:rsid w:val="00D00C3F"/>
     <w:rsid w:val="00D022AA"/>
     <w:rsid w:val="00D02C14"/>
     <w:rsid w:val="00D037DD"/>
     <w:rsid w:val="00D03B3E"/>
     <w:rsid w:val="00D04B82"/>
     <w:rsid w:val="00D04F03"/>
     <w:rsid w:val="00D10776"/>
     <w:rsid w:val="00D10C8C"/>
     <w:rsid w:val="00D121D4"/>
     <w:rsid w:val="00D12454"/>
     <w:rsid w:val="00D1636A"/>
     <w:rsid w:val="00D17439"/>
     <w:rsid w:val="00D2136E"/>
     <w:rsid w:val="00D25A85"/>
     <w:rsid w:val="00D313B1"/>
     <w:rsid w:val="00D31CE3"/>
     <w:rsid w:val="00D337E7"/>
     <w:rsid w:val="00D33FB5"/>
@@ -5453,51 +5530,50 @@
     <w:rsid w:val="00D93C69"/>
     <w:rsid w:val="00D94F4C"/>
     <w:rsid w:val="00DA0332"/>
     <w:rsid w:val="00DA225A"/>
     <w:rsid w:val="00DB53A9"/>
     <w:rsid w:val="00DC6A55"/>
     <w:rsid w:val="00DD1606"/>
     <w:rsid w:val="00DD302E"/>
     <w:rsid w:val="00DD5369"/>
     <w:rsid w:val="00DD5944"/>
     <w:rsid w:val="00DD68C9"/>
     <w:rsid w:val="00DE676E"/>
     <w:rsid w:val="00DF46FE"/>
     <w:rsid w:val="00E022B3"/>
     <w:rsid w:val="00E044A4"/>
     <w:rsid w:val="00E1058A"/>
     <w:rsid w:val="00E12D2D"/>
     <w:rsid w:val="00E1362E"/>
     <w:rsid w:val="00E15AD1"/>
     <w:rsid w:val="00E1740B"/>
     <w:rsid w:val="00E22377"/>
     <w:rsid w:val="00E236E8"/>
     <w:rsid w:val="00E23DAD"/>
     <w:rsid w:val="00E245C4"/>
     <w:rsid w:val="00E34333"/>
-    <w:rsid w:val="00E37EFC"/>
     <w:rsid w:val="00E430E7"/>
     <w:rsid w:val="00E43A1D"/>
     <w:rsid w:val="00E4471D"/>
     <w:rsid w:val="00E450FE"/>
     <w:rsid w:val="00E4543E"/>
     <w:rsid w:val="00E5062F"/>
     <w:rsid w:val="00E51DDF"/>
     <w:rsid w:val="00E531D5"/>
     <w:rsid w:val="00E54712"/>
     <w:rsid w:val="00E559FA"/>
     <w:rsid w:val="00E60CC2"/>
     <w:rsid w:val="00E62717"/>
     <w:rsid w:val="00E64E6E"/>
     <w:rsid w:val="00E656FC"/>
     <w:rsid w:val="00E66790"/>
     <w:rsid w:val="00E70146"/>
     <w:rsid w:val="00E717EA"/>
     <w:rsid w:val="00E7228F"/>
     <w:rsid w:val="00E73147"/>
     <w:rsid w:val="00E74A0B"/>
     <w:rsid w:val="00E80E88"/>
     <w:rsid w:val="00E8100B"/>
     <w:rsid w:val="00E81586"/>
     <w:rsid w:val="00E81EF4"/>
     <w:rsid w:val="00E82F47"/>
@@ -5519,66 +5595,64 @@
     <w:rsid w:val="00EE1722"/>
     <w:rsid w:val="00EE4863"/>
     <w:rsid w:val="00EE6CEB"/>
     <w:rsid w:val="00EE6F17"/>
     <w:rsid w:val="00EE7892"/>
     <w:rsid w:val="00EF0712"/>
     <w:rsid w:val="00EF5DFC"/>
     <w:rsid w:val="00F02A9B"/>
     <w:rsid w:val="00F06C9C"/>
     <w:rsid w:val="00F07DAD"/>
     <w:rsid w:val="00F1272D"/>
     <w:rsid w:val="00F17195"/>
     <w:rsid w:val="00F17BB5"/>
     <w:rsid w:val="00F223AB"/>
     <w:rsid w:val="00F225E8"/>
     <w:rsid w:val="00F24BBA"/>
     <w:rsid w:val="00F3436E"/>
     <w:rsid w:val="00F348B7"/>
     <w:rsid w:val="00F36788"/>
     <w:rsid w:val="00F37BBB"/>
     <w:rsid w:val="00F40097"/>
     <w:rsid w:val="00F4124B"/>
     <w:rsid w:val="00F41F8D"/>
     <w:rsid w:val="00F44829"/>
     <w:rsid w:val="00F44E4A"/>
-    <w:rsid w:val="00F45664"/>
     <w:rsid w:val="00F50CCF"/>
     <w:rsid w:val="00F5451E"/>
     <w:rsid w:val="00F550F7"/>
     <w:rsid w:val="00F61CDF"/>
     <w:rsid w:val="00F65793"/>
     <w:rsid w:val="00F66183"/>
     <w:rsid w:val="00F71A8D"/>
     <w:rsid w:val="00F75352"/>
     <w:rsid w:val="00F80571"/>
     <w:rsid w:val="00F82D48"/>
     <w:rsid w:val="00F86F73"/>
     <w:rsid w:val="00F9299E"/>
     <w:rsid w:val="00F93B01"/>
     <w:rsid w:val="00FA41AE"/>
-    <w:rsid w:val="00FA5937"/>
     <w:rsid w:val="00FA6E42"/>
     <w:rsid w:val="00FB39C7"/>
     <w:rsid w:val="00FB3B87"/>
     <w:rsid w:val="00FB483A"/>
     <w:rsid w:val="00FB5B26"/>
     <w:rsid w:val="00FB5EF9"/>
     <w:rsid w:val="00FB6A5A"/>
     <w:rsid w:val="00FB7C8D"/>
     <w:rsid w:val="00FB7FDA"/>
     <w:rsid w:val="00FC3A62"/>
     <w:rsid w:val="00FC750A"/>
     <w:rsid w:val="00FD23C4"/>
     <w:rsid w:val="00FD537D"/>
     <w:rsid w:val="00FD667A"/>
     <w:rsid w:val="00FD7DF3"/>
     <w:rsid w:val="00FE5CCB"/>
     <w:rsid w:val="00FF2EDC"/>
     <w:rsid w:val="014BF7A8"/>
     <w:rsid w:val="046AD9FA"/>
     <w:rsid w:val="06C18342"/>
     <w:rsid w:val="083777F5"/>
     <w:rsid w:val="08556346"/>
     <w:rsid w:val="088A075A"/>
     <w:rsid w:val="0A331FB0"/>
     <w:rsid w:val="0CD448CC"/>
@@ -6594,51 +6668,51 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FF2EDC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory-overview/marketing-authorisation/pre-authorisation-guidance" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rapporteurshippilot@ema.europa.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/committees/working-parties-other-groups/chmp/quality-innovation-group" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex:32004R0726" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory-overview/marketing-authorisation/pre-authorisation-guidance" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rapporteurshippilot@ema.europa.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/committees/working-parties-other-groups/chmp/quality-innovation-group" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fhealth.ec.europa.eu%2Fdocument%2Fdownload%2F77476507-9ddc-47e3-ae0d-11c05f89169c_en%3Ffilename%3Dhta_%2520mp-jca_htd_en.pdf&amp;data=05%7C02%7CAndrea.Taft%40ema.europa.eu%7Cd04e09434af0425b6cbb08df2b6245b1%7Cbc9dc15c61bc4f03b60be5b6d8922839%7C0%7C0%7C639277373229270397%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=slwfgN4BFrPQJWSp90fa3F0x5afgcLEm5B%2B4AdeuTmo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex:32004R0726" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -6921,86 +6995,106 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...29 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009821578E8BB0584CB0DAB1BE78BCCE9D" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2f28095d4718b3a15571f5c3439e7da1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="9319d8b6-8054-4d29-be3a-afb4a020e216" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b547f5baf364f213bf58c0a970f24fb" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009821578E8BB0584CB0DAB1BE78BCCE9D" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="02ed1794167dd3614472d58971656051">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="9319d8b6-8054-4d29-be3a-afb4a020e216" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="101e042ed75d815f48a1905f3192377f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
     <xsd:import namespace="9319d8b6-8054-4d29-be3a-afb4a020e216"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:URL" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:Information" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:comment" minOccurs="0"/>
@@ -7416,292 +7510,259 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <testcolumn xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Information xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <Status xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <URL xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </URL>
+    <comment xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-628903358-137134</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">
+      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-628903358-137134</Url>
+      <Description>EMADOC-628903358-137134</Description>
+    </_dlc_DocIdUrl>
+    <F2F_x002d_Remote xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <Day xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <Attendance xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <TimeScheduleOrder xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <Plenary_x0020_meeting xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <Plenaryday xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <Period xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <Year xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D71B9BD-F517-4A23-A426-41D60123CC2E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC704BA0-5530-48BB-B043-C0E2D067675B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{030B1870-A4ED-46A6-AA91-E941F9002C36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BFFBA55-C4B9-42F5-BFC6-78B49C38ABED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49B32AA6-1D87-4994-8AF8-224A9BBACF5C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
     <ds:schemaRef ds:uri="9319d8b6-8054-4d29-be3a-afb4a020e216"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BFFBA55-C4B9-42F5-BFC6-78B49C38ABED}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D71B9BD-F517-4A23-A426-41D60123CC2E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9319d8b6-8054-4d29-be3a-afb4a020e216"/>
+    <ds:schemaRef ds:uri="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19D081AC-1D70-4911-BB61-2B3218B3DF49}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0eea11ca-d417-4147-80ed-01a58412c458}" enabled="1" method="Standard" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6468</Characters>
+  <Pages>5</Pages>
+  <Words>1175</Words>
+  <Characters>7362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>497</Lines>
-  <Paragraphs>326</Paragraphs>
+  <Lines>237</Lines>
+  <Paragraphs>133</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>European Medicines Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7188</CharactersWithSpaces>
+  <CharactersWithSpaces>8404</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Annex to Letter of Intent</dc:title>
+  <dc:subject/>
   <dc:creator>Marletta Lena</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009821578E8BB0584CB0DAB1BE78BCCE9D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creator_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
+    <vt:lpwstr>16/02/2024 11:48:18</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
     <vt:lpwstr>Marletta Lena</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Keywords">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
+    <vt:lpwstr>EMA/306034/2023</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/306034/2023</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_Keywords">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_Language">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_Language">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_Modifer_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_Modifer_Name">
     <vt:lpwstr>Marletta Lena</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_Modifier_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_Modified_Date">
+    <vt:lpwstr>16/02/2024 11:48:18</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_Modifier_Name">
     <vt:lpwstr>Marletta Lena</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_Subject">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_Modify_Date">
+    <vt:lpwstr>16/02/2024 11:48:18</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_Name">
+    <vt:lpwstr>Annex to Letter of Intent</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_Path">
+    <vt:lpwstr>/14. Working areas/14.05 H-Division/05. TAs Activities/01. Management support/Working folder/Lena - working folder/Projects</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_Status">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_Title">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_Subject">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_Type">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_Title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_Type">
     <vt:lpwstr>emea_document</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_Version">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_Version">
     <vt:lpwstr>1.6,CURRENT,Updated with Q suggestion</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
     <vt:lpwstr>02540cb8-a6b4-44cc-b6dd-1d21199d5245</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
     <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
     <vt:lpwstr>2024-02-16T10:47:10Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
     <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>a2426b38-eb43-4629-acd3-f0bb751ce256</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>0e21cdd0-fef4-4b3a-a116-aea886606330</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
-  </property>
-[...22 lines deleted...]
-    <vt:lpwstr>Draft</vt:lpwstr>
   </property>
 </Properties>
 </file>